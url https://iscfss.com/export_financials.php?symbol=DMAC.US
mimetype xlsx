--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="205">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -271,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1004,83 +1010,84 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:W62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1103,3741 +1110,3875 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>1475000.0</v>
+      </c>
+      <c r="C2">
         <v>940000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>926000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>734000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>509000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1099000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>182000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>483000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>513000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>250000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>674148.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>959976.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>372078.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1131334.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>139115.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58174.52</v>
       </c>
-      <c r="Q2"/>
       <c r="R2"/>
-      <c r="S2">
+      <c r="S2"/>
+      <c r="T2">
         <v>272384.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53268.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>56494.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>665326.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
+      <c r="W3"/>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>50000.0</v>
+      </c>
+      <c r="C5">
         <v>23000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-74000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-51000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-24000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>610884.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>587077.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-20918.22</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-20090.28</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-19212.6</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-15804.71</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-10660.14</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8024.72</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-94983.29</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-57404.27</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>91445.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-23077.39</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20166.18</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13584.0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
       <c r="M6">
         <v>0.0</v>
       </c>
       <c r="N6">
         <v>0.0</v>
       </c>
       <c r="O6">
         <v>0.0</v>
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
-      <c r="Q6"/>
+      <c r="Q6">
+        <v>0.0</v>
+      </c>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
+      <c r="W6"/>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>240000.0</v>
+      </c>
+      <c r="C7">
         <v>340000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>469000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>52000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>118000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>178000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23000.0</v>
       </c>
-      <c r="I7">
-[...1 lines deleted...]
-      </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>94925000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>64232000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>62993000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41033000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6211110.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5181530.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3417043.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>15647000.0</v>
+      </c>
+      <c r="C10">
         <v>3025000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4543000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4728000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4707000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>7409000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3883000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>16823000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1353000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1736361.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>165692.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>203785.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2521199.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2339746.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2651971.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2836770.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>629526.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2467888.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3501580.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>269603.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>274764.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7636.38</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>59890000.0</v>
+      </c>
+      <c r="C12">
         <v>44147000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>52895000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33502000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45112000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>27507000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>7878000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16823000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1353000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1736361.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>165692.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>203785.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2521199.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2339746.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2651971.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2836770.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>629526.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2467888.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3501580.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>269603.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>274764.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>7636.38</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
+        <v>0.0</v>
+      </c>
+      <c r="J13">
         <v>44336310.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>40993676.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>28053911.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>32347.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>33574.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>30217.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>23920761.01</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>21614844.53</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>46980777.0</v>
+      </c>
+      <c r="C14">
         <v>40404681.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32566723.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26443067.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20773399.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>15680320.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11987696.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7743520.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>5935790.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>4735751.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>3624730.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>3107066.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2731269.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2445849.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2256955.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1431871.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>960478.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>909716.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>802304.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>876028.0</v>
       </c>
       <c r="U14">
         <v>876028.0</v>
       </c>
       <c r="V14">
+        <v>876028.0</v>
+      </c>
+      <c r="W14">
         <v>27216100.0</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
         <v>40993676.0</v>
       </c>
-      <c r="K15">
-[...1 lines deleted...]
-      </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>8000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>34000.0</v>
       </c>
-      <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>-200459.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>33028.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>1.0</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
       <c r="N18">
         <v>0.0</v>
       </c>
       <c r="O18">
         <v>0.0</v>
       </c>
       <c r="P18">
         <v>0.0</v>
       </c>
-      <c r="Q18"/>
+      <c r="Q18">
+        <v>0.0</v>
+      </c>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
-[...1 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
         <v>0.0</v>
       </c>
       <c r="J21">
         <v>0.0</v>
       </c>
       <c r="K21">
         <v>0.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
+        <v>0.0</v>
+      </c>
+      <c r="N21">
         <v>269268.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1376083.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3583270.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5927033.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>462991.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>356799.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>535675.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>357246.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>228060.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>169172.0</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-      <c r="E22">
+      <c r="E22"/>
+      <c r="F22">
         <v>113000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>10000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>88000.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22">
         <v>1.24</v>
       </c>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
       <c r="M22">
+        <v>0.0</v>
+      </c>
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
-[...1 lines deleted...]
-      </c>
       <c r="O22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
         <v>1.0</v>
       </c>
       <c r="S22">
         <v>1.0</v>
       </c>
       <c r="T22">
+        <v>1.0</v>
+      </c>
+      <c r="U22">
         <v>0.68</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2.0</v>
       </c>
-      <c r="V22"/>
+      <c r="W22"/>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>61371000.0</v>
+      </c>
+      <c r="C23">
         <v>46345000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>54160000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>34395000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45551000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28095000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9053000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18339000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1802000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1872952.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>222407.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>281587.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2906141.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3847200.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6326813.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9077453.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1245479.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2997622.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4337187.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>706863.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>562600.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>216330.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
+        <v>0.0</v>
+      </c>
+      <c r="L24">
         <v>389208.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24">
         <v>0.0</v>
       </c>
       <c r="O24">
         <v>0.0</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="Q24"/>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>13000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>-15407000.0</v>
+      </c>
+      <c r="C28">
         <v>-2685000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4143000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-4259000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4655000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7291000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3705000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-16800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1353000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1535902.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>483513.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-203785.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2521199.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2339746.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2651971.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2836770.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-629526.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2467888.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-3501580.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-269603.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-274764.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>160542.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>56111000.0</v>
+      </c>
+      <c r="C29">
         <v>40718000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51057000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31827000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>44024000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26014000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7617000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>17025000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>799000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>258000.0</v>
+      </c>
+      <c r="C30">
         <v>236000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>369000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>82000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>130000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>340000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>823000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>646000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>80000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>51974.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9616.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8406.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>14344.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20511.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50389.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>220951.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>47861.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>31108.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>95518.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>57057.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>30167.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19971.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>44024000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>26014000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>7617000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>17025000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>799000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1245986.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1232786.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1527252.39</v>
       </c>
-      <c r="M31">
-[...1 lines deleted...]
-      </c>
       <c r="N31">
         <v>0.0</v>
       </c>
       <c r="O31">
         <v>0.0</v>
       </c>
       <c r="P31">
         <v>0.0</v>
       </c>
-      <c r="Q31"/>
+      <c r="Q31">
+        <v>0.0</v>
+      </c>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
+      <c r="W31"/>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>55497000.0</v>
+      </c>
+      <c r="C32">
         <v>39220000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>50889000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>31667000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43915000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>25893000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>7518000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16676000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>491000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
+      <c r="W32"/>
     </row>
-    <row r="33" spans="1:22">
+    <row r="33" spans="1:23">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>742000.0</v>
+      </c>
+      <c r="C33">
         <v>1735000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>485000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>560000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>112000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>174000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>217000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>367000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>308000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>19395.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14293.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>15560.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>288924.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1382677.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3590750.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>5935920.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>550856.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>456578.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>690026.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>370319.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>244175.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>188721.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:23">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>53000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>118000.0</v>
       </c>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
       <c r="K34">
         <v>0.0</v>
       </c>
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
+      <c r="W34"/>
     </row>
-    <row r="35" spans="1:22">
+    <row r="35" spans="1:23">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>128000.0</v>
+      </c>
+      <c r="C35">
         <v>237000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>317000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>400000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>53000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>117999.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18000.0</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
+        <v>0.0</v>
+      </c>
+      <c r="L35">
         <v>388173.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
       <c r="R35"/>
       <c r="S35"/>
       <c r="T35"/>
       <c r="U35"/>
       <c r="V35"/>
+      <c r="W35"/>
     </row>
-    <row r="36" spans="1:22">
+    <row r="36" spans="1:23">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>400000.0</v>
+      </c>
+      <c r="C36">
         <v>1308000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>-40405000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>100000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="I36">
         <v>271000.0</v>
       </c>
       <c r="J36">
-        <v>0.0</v>
+        <v>271000.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="L36">
+        <v>0.0</v>
+      </c>
+      <c r="M36"/>
+      <c r="N36">
         <v>1.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-0.09</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>0.08</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>0.42</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>1.0</v>
       </c>
-      <c r="S36"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T36"/>
       <c r="U36">
         <v>1.0</v>
       </c>
       <c r="V36">
+        <v>1.0</v>
+      </c>
+      <c r="W36">
         <v>0.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:23">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37">
         <v>0.0</v>
       </c>
       <c r="N37">
         <v>0.0</v>
       </c>
       <c r="O37">
         <v>0.0</v>
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
-      <c r="Q37"/>
+      <c r="Q37">
+        <v>0.0</v>
+      </c>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
+      <c r="W37"/>
     </row>
-    <row r="38" spans="1:22">
+    <row r="38" spans="1:23">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>100000.0</v>
       </c>
-      <c r="G38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
+        <v>0.0</v>
+      </c>
+      <c r="J38">
         <v>271000.0</v>
       </c>
-      <c r="J38">
-[...1 lines deleted...]
-      </c>
       <c r="K38">
         <v>0.0</v>
       </c>
       <c r="L38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="M38">
         <v>1.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
       <c r="O38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="P38">
         <v>0.0</v>
       </c>
-      <c r="Q38"/>
-      <c r="R38">
+      <c r="Q38">
+        <v>0.0</v>
+      </c>
+      <c r="R38"/>
+      <c r="S38">
         <v>1.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
-[...1 lines deleted...]
-      </c>
+      <c r="U38"/>
       <c r="V38">
+        <v>0.0</v>
+      </c>
+      <c r="W38">
         <v>1.0</v>
       </c>
     </row>
-    <row r="39" spans="1:22">
+    <row r="39" spans="1:23">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
+        <v>481000.0</v>
+      </c>
+      <c r="C39">
         <v>227000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>411000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>251000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>327000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>414000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>135000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>369000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>61000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>65222.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>32918.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>53876.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>81672.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>104265.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>33702.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>83811.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>17235.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>42046.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>50062.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>9883.32</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13492.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>0.0</v>
       </c>
     </row>
-    <row r="40" spans="1:22">
+    <row r="40" spans="1:23">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>3545000.0</v>
+      </c>
+      <c r="C40">
         <v>4347000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1777000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1365000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>966000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>864000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1076000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>774000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>490000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>376966.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>95052.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>851684.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1152429.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>449717.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>225450.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>554100.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>197873.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>218013.0</v>
       </c>
-      <c r="S40"/>
       <c r="T40"/>
       <c r="U40"/>
-      <c r="V40">
+      <c r="V40"/>
+      <c r="W40">
         <v>443045.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:23">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
+        <v>0.0</v>
+      </c>
+      <c r="J41">
         <v>112856.0</v>
       </c>
-      <c r="J41">
-[...1 lines deleted...]
-      </c>
       <c r="K41">
         <v>0.0</v>
       </c>
       <c r="L41">
         <v>0.0</v>
       </c>
       <c r="M41">
         <v>0.0</v>
       </c>
       <c r="N41">
         <v>0.0</v>
       </c>
       <c r="O41">
         <v>0.0</v>
       </c>
       <c r="P41">
         <v>0.0</v>
       </c>
-      <c r="Q41"/>
+      <c r="Q41">
+        <v>0.0</v>
+      </c>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
+      <c r="W41"/>
     </row>
-    <row r="42" spans="1:22">
+    <row r="42" spans="1:23">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>228829000.0</v>
+      </c>
+      <c r="C42">
         <v>180697000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>166609000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>128078000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>126576000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>94925000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>64232000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>62993000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>40422116.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6211111.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>15218385.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3903043.51</v>
       </c>
-      <c r="M42">
-[...1 lines deleted...]
-      </c>
       <c r="N42">
+        <v>3806122.4</v>
+      </c>
+      <c r="O42">
         <v>34019492.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2482250.11</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>23512486.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>11192298.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9424124.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9894874.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>3701299.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>2776057.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>896271.76</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:23">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
+      <c r="W43"/>
     </row>
-    <row r="44" spans="1:22">
+    <row r="44" spans="1:23">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
       <c r="M44">
         <v>0.0</v>
       </c>
       <c r="N44">
         <v>0.0</v>
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
-      <c r="Q44"/>
+      <c r="Q44">
+        <v>0.0</v>
+      </c>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
+      <c r="W44"/>
     </row>
-    <row r="45" spans="1:22">
+    <row r="45" spans="1:23">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>492000.0</v>
+      </c>
+      <c r="C45">
         <v>541000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>585000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>560000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>179000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>174000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>217000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>96000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>37000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>19395.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>14293.54</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>15560.88</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>19655.89</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6594.09</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>7479.92</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>8886.58</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>87865.53</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>99778.96</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>154351.21</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>13072.24</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>16114.17</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>19549.3</v>
       </c>
     </row>
-    <row r="46" spans="1:22">
+    <row r="46" spans="1:23">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>342000.0</v>
+      </c>
+      <c r="C46">
         <v>427000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>485000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>560000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>112000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>174000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>217000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>96000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>37000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>19395.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>14293.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>15560.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>19655.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6594.09</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>7479.92</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8886.58</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>87865.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>99778.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>154351.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>13072.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>16114.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>19549.0</v>
       </c>
     </row>
-    <row r="47" spans="1:22">
+    <row r="47" spans="1:23">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>560000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>112000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>74000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>217000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>96000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>37000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>19395.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>14330.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>15489.2</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>19768.43</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>7055.03</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>7845.44</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>9027.08</v>
       </c>
-      <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
+      <c r="W47"/>
     </row>
-    <row r="48" spans="1:22">
+    <row r="48" spans="1:23">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>-172768000.0</v>
+      </c>
+      <c r="C48">
         <v>-140002000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-115558000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-96177000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-82501000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-68909000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-56617000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-45968000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-40234000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-46707308.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-33954301.75</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-38864481.51</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-37119286.79</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-31796924.1</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-21187947.11</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-14901079.83</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-10158053.67</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6644516.84</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-5887735.03</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-3019698.01</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-2249786.46</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1970077.53</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:23">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-68909000.0</v>
       </c>
-      <c r="G49">
+      <c r="H49">
         <v>-56617000.0</v>
       </c>
-      <c r="H49">
+      <c r="I49">
         <v>-45968000.0</v>
       </c>
-      <c r="I49">
-[...1 lines deleted...]
-      </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
       <c r="M49">
         <v>0.0</v>
       </c>
       <c r="N49">
         <v>0.0</v>
       </c>
       <c r="O49">
         <v>0.0</v>
       </c>
       <c r="P49">
         <v>0.0</v>
       </c>
-      <c r="Q49"/>
+      <c r="Q49">
+        <v>0.0</v>
+      </c>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
+      <c r="W49"/>
     </row>
-    <row r="50" spans="1:22">
+    <row r="50" spans="1:23">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
+      <c r="H50"/>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
+        <v>0.0</v>
+      </c>
+      <c r="L50">
         <v>262390.0</v>
       </c>
-      <c r="L50">
-[...1 lines deleted...]
-      </c>
       <c r="M50">
         <v>0.0</v>
       </c>
       <c r="N50">
         <v>0.0</v>
       </c>
       <c r="O50">
         <v>0.0</v>
       </c>
       <c r="P50">
         <v>0.0</v>
       </c>
-      <c r="Q50"/>
+      <c r="Q50">
+        <v>0.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
+      <c r="W50"/>
     </row>
-    <row r="51" spans="1:22">
+    <row r="51" spans="1:23">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>240000.0</v>
+      </c>
+      <c r="C51">
         <v>340000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>400000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>469000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>52000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>118000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>178000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23000.0</v>
       </c>
-      <c r="I51"/>
-      <c r="J51">
+      <c r="J51"/>
+      <c r="K51">
         <v>200459.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>649205.0</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
-      <c r="V51">
+      <c r="V51"/>
+      <c r="W51">
         <v>168179.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:23">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>112000.0</v>
+      </c>
+      <c r="C52">
         <v>103000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>83000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>69000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>49000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>65000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>60000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>5000.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
+        <v>0.0</v>
+      </c>
+      <c r="K52">
         <v>200459.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>261426.0</v>
       </c>
-      <c r="L52">
-[...1 lines deleted...]
-      </c>
       <c r="M52">
         <v>0.0</v>
       </c>
       <c r="N52">
         <v>0.0</v>
       </c>
       <c r="O52">
         <v>0.0</v>
       </c>
       <c r="P52">
         <v>0.0</v>
       </c>
-      <c r="Q52"/>
+      <c r="Q52">
+        <v>0.0</v>
+      </c>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
-      <c r="V52">
+      <c r="V52"/>
+      <c r="W52">
         <v>168179.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:23">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>44243000.0</v>
+      </c>
+      <c r="C53">
         <v>41122000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>48352000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>28774000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>40405000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>20098000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>3995000.0</v>
       </c>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
       <c r="N53">
         <v>0.0</v>
       </c>
       <c r="O53">
         <v>0.0</v>
       </c>
       <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="Q53"/>
+      <c r="Q53">
+        <v>0.0</v>
+      </c>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
+      <c r="W53"/>
     </row>
-    <row r="54" spans="1:22">
+    <row r="54" spans="1:23">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
       <c r="M54">
         <v>0.0</v>
       </c>
       <c r="N54">
         <v>0.0</v>
       </c>
       <c r="O54">
         <v>0.0</v>
       </c>
       <c r="P54">
         <v>0.0</v>
       </c>
-      <c r="Q54"/>
+      <c r="Q54">
+        <v>0.0</v>
+      </c>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
+      <c r="W54"/>
     </row>
-    <row r="55" spans="1:22">
+    <row r="55" spans="1:23">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>61371000.0</v>
+      </c>
+      <c r="C55">
         <v>46345000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>54160000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>34395000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45551000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>28095000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>9053000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18339000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1802000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1872952.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>222407.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>281587.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2906141.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3847200.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>6326813.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9077453.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1245479.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2997622.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4337187.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>706863.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>562600.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>216330.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:23">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>60629000.0</v>
+      </c>
+      <c r="C56">
         <v>44610000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>53675000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>33835000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>45439000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>27921000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8836000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>17972000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1494000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1853557.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>208114.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>266026.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2617216.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2464522.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2736063.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>3141533.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>694623.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2541043.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3647161.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>336544.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>318425.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>27608.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:23">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>5132000.0</v>
+      </c>
+      <c r="C57">
         <v>5390000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2786000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2168000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1524000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2028000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1318000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1296000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1003000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>626966.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1063742.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1810471.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1524507.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1582434.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>364565.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>554100.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>197873.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>218013.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>272384.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>53268.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>56494.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1276551.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:23">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>5260000.0</v>
+      </c>
+      <c r="C58">
         <v>5627000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3103000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2568000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1527000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2081000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1436000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1314000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1003000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>626966.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1451915.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1810471.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1524507.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1582434.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>364565.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>554100.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>197873.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>218013.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>272384.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>53268.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>56494.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1276551.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:23">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
       <c r="M59">
         <v>0.0</v>
       </c>
       <c r="N59">
         <v>0.0</v>
       </c>
       <c r="O59">
         <v>0.0</v>
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
-      <c r="Q59"/>
+      <c r="Q59">
+        <v>0.0</v>
+      </c>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
+      <c r="W59"/>
     </row>
-    <row r="60" spans="1:22">
+    <row r="60" spans="1:23">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>56111000.0</v>
+      </c>
+      <c r="C60">
         <v>40718000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>51057000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>31827000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>44024000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>26014000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>7617000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>17025000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>799000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1245986.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1229508.03</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-1528883.76</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1381633.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2264765.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5962248.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>8523353.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1047606.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2779608.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>4064803.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>653594.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>506105.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-1060221.77</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:23">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
         <v>0.0</v>
       </c>
       <c r="M61">
         <v>0.0</v>
       </c>
       <c r="N61">
         <v>0.0</v>
       </c>
       <c r="O61">
         <v>0.0</v>
       </c>
       <c r="P61">
         <v>0.0</v>
       </c>
-      <c r="Q61"/>
+      <c r="Q61">
+        <v>0.0</v>
+      </c>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
+      <c r="W61"/>
     </row>
-    <row r="62" spans="1:22">
+    <row r="62" spans="1:23">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF62"/>
+  <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="BZ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="CD1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CE1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2">
+        <v>3293000.0</v>
+      </c>
+      <c r="C2">
+        <v>1475000.0</v>
+      </c>
+      <c r="D2">
         <v>1920000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1261000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1507000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>940000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1171000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>759000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>716000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>926000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>863000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>856000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1780000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>734000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>864000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>624000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>433000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>509000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>699000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>239000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>689000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1099000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>720000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>552000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>444000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>182000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>312000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>262000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>685000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>483000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>400895.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>586136.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>636856.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>513000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>525404.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>553517.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>541149.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>250000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1050605.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>991864.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>591655.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>674148.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>565119.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>270697.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>247163.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>959976.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>351744.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>375624.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>193166.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>372078.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>318217.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>367680.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1241432.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>1191719.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>449259.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>692219.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>430964.88</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>139115.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>262520.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>131101.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>231965.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>58174.52</v>
       </c>
-      <c r="BJ2"/>
-      <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2"/>
+      <c r="BT2">
         <v>248782.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>331415.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>302664.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>272384.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>102364.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>393641.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>154214.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>53268.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>59202.0</v>
       </c>
-      <c r="CA2"/>
-[...1 lines deleted...]
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2"/>
+      <c r="CE2">
         <v>56494.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...4 lines deleted...]
-      </c>
+      <c r="AA3"/>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
-      <c r="AG3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -4845,97 +4986,99 @@
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -4943,330 +5086,334 @@
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5">
+        <v>-26000.0</v>
+      </c>
+      <c r="C5">
         <v>50000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
+        <v>50000.0</v>
+      </c>
+      <c r="E5">
         <v>-14000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>5000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>23000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>81000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-51000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-39000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>6000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-127000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-63000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-29000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-74000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-162000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-167000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-107000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-51000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-5000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>10000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>29000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>41999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>2000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>11000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>3000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-24000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>579717.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>497556.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>583927.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>610884.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>599817.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>616237.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>603183.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>587077.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-23132.15</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-23033.28</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-21957.72</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-20918.22</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-21028.68</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-21720.6</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-20896.83</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-20090.28</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-20731.42</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-21416.45</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-18965.42</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-19212.6</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-18847.79</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-17336.72</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-16778.22</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-15804.71</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-13315.72</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-12130.57</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-11596.56</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-10660.14</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-9509.49</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-9554.78</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-8889.71</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-8024.72</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-56829.81</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-53423.77</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-102151.27</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-94983.29</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-86126.86</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-72925.62</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-61235.45</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-57404.27</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>85545.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>88974.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>87980.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>91445.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-33806.41</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-26845.47</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-23979.72</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-23077.39</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-23369.16</v>
       </c>
-      <c r="CA5"/>
-[...1 lines deleted...]
-      <c r="CC5">
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-20166.18</v>
       </c>
-      <c r="CD5"/>
-      <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
@@ -5322,170 +5469,180 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-      <c r="BK6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
+      <c r="CG6"/>
+      <c r="CH6"/>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B7">
+        <v>212000.0</v>
+      </c>
+      <c r="C7">
+        <v>240000.0</v>
+      </c>
+      <c r="D7">
         <v>266000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>292000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>316000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>340000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>365000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>388000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>380000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>400000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>420000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>440000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>459000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>469000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>461000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>25000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>43000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>52000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>68000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>85000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>102000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>118000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>134000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>148000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>163000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>178000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>190000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>203000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>217000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>18000.0</v>
       </c>
-      <c r="AD7">
-[...6 lines deleted...]
-      <c r="AG7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -5493,54 +5650,56 @@
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
@@ -5552,52 +5711,56 @@
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5617,418 +5780,428 @@
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>165732000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>128500000.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9">
         <v>96126000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>95680000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>94925000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>94457000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>72759000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>72323000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>64232000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>63831000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>63380000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>63123000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>62993000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>7230920.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>6962960.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>6670570.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B10">
+        <v>4868000.0</v>
+      </c>
+      <c r="C10">
+        <v>15647000.0</v>
+      </c>
+      <c r="D10">
         <v>3326000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>4109000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2589000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>3025000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>4134000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>14066000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2097000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4543000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2232000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>5839000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2147000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>4728000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2771000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3062000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>3032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4707000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>16219000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2228000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>3329000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>7409000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9797000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4955000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>3300000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3883000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>4741000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2974000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>2759000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>16823000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>3900626.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5661402.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>6718661.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1353000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>857735.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1530227.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>938520.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1736361.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>2963788.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>365228.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>333429.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>165692.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>140034.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>458192.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>267886.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>203785.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>486466.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1249145.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>1470520.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2521199.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>1065009.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2079713.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>4337585.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2339746.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>3885302.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>3917175.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>2074605.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>2651971.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>3851975.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>1774638.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>2403354.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2836770.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>481532.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>155676.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>337897.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>629526.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1079448.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1443044.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1891793.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>2467888.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>3162515.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>2706699.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>3347300.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>3501580.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>3742639.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>4237194.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>4229584.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>269603.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>197008.0</v>
       </c>
-      <c r="CA10"/>
-[...1 lines deleted...]
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
         <v>274764.0</v>
       </c>
-      <c r="CD10"/>
-      <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -6069,775 +6242,787 @@
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B12">
+        <v>51331000.0</v>
+      </c>
+      <c r="C12">
+        <v>59890000.0</v>
+      </c>
+      <c r="D12">
         <v>55318000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>30038000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>36320000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>44147000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>50197000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>54055000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>46516000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>52895000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>46465000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>40368000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28655000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>33502000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>36084000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>38443000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>41047000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>45112000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>48097000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>21295000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>23401000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>27507000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>30623000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>11799000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>12648000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>7878000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>9743000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>10966000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>13717000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>16823000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3900626.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>5661402.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>6718661.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1353000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>857735.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1530227.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>938520.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>1736361.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>2963788.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>365228.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>333429.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>165692.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>140034.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>458192.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>267886.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>203785.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>486466.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1249145.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1470520.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2521199.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1065009.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2079713.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>4337585.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2339746.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>3885302.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>3917175.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2074605.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2651971.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>3851975.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>1774638.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2403354.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2836770.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>481532.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>155676.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>337897.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>629526.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>1079448.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>1443044.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>1891793.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2467888.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>3162515.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2706699.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>3347300.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>3501580.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>3742639.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>4237194.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>4229584.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>269603.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>197008.0</v>
       </c>
-      <c r="CA12"/>
-[...1 lines deleted...]
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12">
         <v>274764.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...4 lines deleted...]
-      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
+        <v>0.0</v>
+      </c>
+      <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>49087430.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>49030478.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>48943010.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>44238341.97</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>42723157.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>42723157.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>41005189.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>40993676.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>34146961.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>31098716.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>30443729.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>36374849.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>28816794.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>31165902.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>29959466.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>35177774.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>33561092.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>35111604.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>32466537.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>33498086.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>32662287.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>31996671.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>33010030.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>30276127.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>30577.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>27692005.11</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>24703270.08</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>23890134.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>23228263.97</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>22705003.11</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>22435580.29</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>21614844.53</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B14">
+        <v>53793490.0</v>
+      </c>
+      <c r="C14">
+        <v>46980777.0</v>
+      </c>
+      <c r="D14">
         <v>49630119.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>42957619.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>42843938.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>42818660.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>42751577.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>38068378.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37958000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>37958000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>37949422.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>27312008.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>26448941.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>26443067.0</v>
       </c>
       <c r="O14">
         <v>26443067.0</v>
       </c>
       <c r="P14">
         <v>26443067.0</v>
       </c>
       <c r="Q14">
+        <v>26443067.0</v>
+      </c>
+      <c r="R14">
+        <v>26443067.0</v>
+      </c>
+      <c r="S14">
         <v>19035713.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>19035713.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>18786157.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>18766656.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>16689074.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>16689074.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>14139074.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>13107725.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>13107725.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12006874.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>11979401.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11956874.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11956874.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>7836683.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>7821496.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>6546780.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>6055363.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>6055364.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>5957041.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>5526314.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>4801925.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>4801925.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4389701.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4223267.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3460200.0</v>
       </c>
       <c r="AQ14">
         <v>3460200.0</v>
       </c>
       <c r="AR14">
+        <v>3460200.0</v>
+      </c>
+      <c r="AS14">
+        <v>3460200.0</v>
+      </c>
+      <c r="AT14">
         <v>3161271.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>3181085.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>3181085.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>3269342.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>2942044.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2786193.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2786193.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2782632.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2552428.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>2491525.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2491525.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2415024.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2348733.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2310922.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2310922.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>2187177.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>2179228.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1753682.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1883297.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>960478.0</v>
       </c>
       <c r="BM14">
         <v>960478.0</v>
       </c>
       <c r="BN14">
+        <v>960478.0</v>
+      </c>
+      <c r="BO14">
+        <v>960478.0</v>
+      </c>
+      <c r="BP14">
         <v>1072252.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>896068.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>960478.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>944866.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>892671.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>876028.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>876028.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>777459.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>688442.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>770339.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>876028.0</v>
       </c>
       <c r="BZ14">
         <v>876028.0</v>
       </c>
       <c r="CA14">
         <v>876028.0</v>
       </c>
       <c r="CB14">
         <v>876028.0</v>
       </c>
       <c r="CC14">
         <v>876028.0</v>
       </c>
       <c r="CD14">
         <v>876028.0</v>
       </c>
       <c r="CE14">
         <v>876028.0</v>
       </c>
       <c r="CF14">
         <v>876028.0</v>
       </c>
+      <c r="CG14">
+        <v>876028.0</v>
+      </c>
+      <c r="CH14">
+        <v>876028.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>49087430.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>49030478.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>48943010.0</v>
       </c>
-      <c r="AG15">
-[...2 lines deleted...]
-      <c r="AH15">
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
         <v>42723157.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>42723157.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>41005189.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>40993676.0</v>
       </c>
-      <c r="AL15">
-[...4 lines deleted...]
-      </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
@@ -6860,240 +7045,248 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
+      <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16">
         <v>23000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>7000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>7000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>13000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>23000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>18000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>52000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>32000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>40000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>637000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>34000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16">
         <v>6338.09</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>16102.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>25679.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>33028.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -7101,86 +7294,84 @@
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...4 lines deleted...]
-      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
@@ -7236,77 +7427,83 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -7347,86 +7544,84 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
@@ -7482,109 +7677,111 @@
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-      <c r="BJ20"/>
-      <c r="BK20"/>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
-[...4 lines deleted...]
-      </c>
+      <c r="AA21"/>
+      <c r="AB21"/>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
@@ -7596,820 +7793,836 @@
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
         <v>297798.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>276259.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>269268.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>275218.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>234605.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>787759.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>1376083.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>1972467.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2476425.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>3083970.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>3583270.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>4046894.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>4913234.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>5500276.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>5927033.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>6582027.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>6939498.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>449536.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>462991.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>448488.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>407758.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>347537.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>356799.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>588522.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>591860.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>539703.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>535675.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>510381.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>462738.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>405329.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>357246.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>330280.0</v>
       </c>
-      <c r="CA21"/>
-[...1 lines deleted...]
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>228060.0</v>
       </c>
-      <c r="CD21"/>
-      <c r="CE21"/>
       <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>-188000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-57000.0</v>
       </c>
-      <c r="M22"/>
-      <c r="N22">
+      <c r="O22"/>
+      <c r="P22">
         <v>9000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>108000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>103000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>113000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
         <v>10000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>10000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>46000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>195000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>88000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>310000.0</v>
       </c>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>1.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1.24</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-0.31</v>
       </c>
-      <c r="AQ22">
-[...2 lines deleted...]
-      <c r="AR22">
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
-[...4 lines deleted...]
-      </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
-        <v>0.0</v>
+        <v>2.0</v>
       </c>
       <c r="BA22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BB22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>1.0</v>
       </c>
       <c r="BE22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BF22">
         <v>1.0</v>
       </c>
       <c r="BG22">
-        <v>2.0</v>
+        <v>1.0</v>
       </c>
       <c r="BH22">
         <v>1.0</v>
       </c>
       <c r="BI22">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="BJ22">
         <v>1.0</v>
       </c>
-      <c r="BK22"/>
+      <c r="BK22">
+        <v>1.0</v>
+      </c>
       <c r="BL22">
         <v>1.0</v>
       </c>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2.0</v>
       </c>
       <c r="BO22">
         <v>1.0</v>
       </c>
       <c r="BP22">
-        <v>1.0</v>
+        <v>2.0</v>
       </c>
       <c r="BQ22">
         <v>1.0</v>
       </c>
-      <c r="BR22"/>
+      <c r="BR22">
+        <v>1.0</v>
+      </c>
       <c r="BS22">
         <v>1.0</v>
       </c>
       <c r="BT22"/>
       <c r="BU22">
         <v>1.0</v>
       </c>
-      <c r="BV22">
-[...1 lines deleted...]
-      </c>
+      <c r="BV22"/>
       <c r="BW22">
         <v>1.0</v>
       </c>
       <c r="BX22">
+        <v>1.0</v>
+      </c>
+      <c r="BY22">
+        <v>1.0</v>
+      </c>
+      <c r="BZ22">
         <v>0.4</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>0.68</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1.0</v>
       </c>
-      <c r="CA22"/>
-[...1 lines deleted...]
-      <c r="CC22">
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22">
         <v>2.0</v>
       </c>
-      <c r="CD22"/>
-      <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B23">
+        <v>53080000.0</v>
+      </c>
+      <c r="C23">
+        <v>61371000.0</v>
+      </c>
+      <c r="D23">
         <v>57047000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>31470000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>38830000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>46345000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>52524000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>56791000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>49260000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>54160000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>58139000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>62050000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>30217000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>34395000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>37041000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>39258000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>42211000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>45551000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>48664000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>21774000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>24356000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>28095000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31270000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12581000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>14365000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>9053000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>11039000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>12797000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15494000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>18339000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5421932.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6386239.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>7899860.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1802000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1023697.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1956900.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1069496.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>1872952.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3114116.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>431373.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>384599.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>222407.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>198927.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>529807.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>315401.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>281587.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>696748.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1722183.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1881744.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2906141.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1484605.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2494043.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>5272325.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3847200.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5967132.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6528250.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>5281105.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6326813.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>7949501.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6767429.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>8038309.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>9077453.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7231571.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>9353388.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1168258.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1245479.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1720112.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>2007279.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>2369013.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>2997622.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>3988894.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>3538804.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>4082838.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4337187.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4612070.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>4902610.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4806749.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>706863.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>578314.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>562600.0</v>
       </c>
-      <c r="CD23"/>
-      <c r="CE23"/>
       <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...2 lines deleted...]
-      <c r="AB24">
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>146000.0</v>
       </c>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
+        <v>0.0</v>
+      </c>
+      <c r="AQ24">
         <v>281199.34</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>34547.5</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>879692.63</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>1017496.85</v>
       </c>
-      <c r="AS24">
-[...4 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
-      <c r="BK24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
+      <c r="BK24">
+        <v>0.0</v>
+      </c>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>11000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>13000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>14000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>15000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>17000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>18000.0</v>
       </c>
-      <c r="AD25">
-[...6 lines deleted...]
-      <c r="AG25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -8417,92 +8630,90 @@
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>1000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>9746000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>20296000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
@@ -8558,120 +8769,126 @@
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...4 lines deleted...]
-      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -8679,370 +8896,382 @@
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B28">
+        <v>-4656000.0</v>
+      </c>
+      <c r="C28">
+        <v>-15407000.0</v>
+      </c>
+      <c r="D28">
         <v>-3060000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-3817000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-2273000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2685000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3769000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-13678000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1717000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-4143000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1812000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5399000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1688000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-4259000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2310000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-3037000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2989000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-4655000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-16151000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-2143000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-3227000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-7291000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9663000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4807000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-3137000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-3705000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-4551000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2771000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2542000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-16800000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-3900626.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-5661402.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6718661.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-1353000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-857735.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-1530227.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-938520.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-1736361.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-2963305.02</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-364543.62</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-333017.13</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-165040.4</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-139576.09</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>427065.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>750862.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-203785.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-486466.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1249145.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1470520.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-2521199.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1065009.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2079713.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-4337585.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-2339746.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-3885302.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-3917175.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-2074605.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2651971.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-3851975.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1774638.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-2403354.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2836770.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-481532.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-155676.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-337897.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-629526.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1079448.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1443044.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1891793.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-2467888.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-3162515.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-2706699.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-3347300.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-3501580.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-3742639.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-4237194.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-4229584.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-269603.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-197008.0</v>
       </c>
-      <c r="CA28"/>
-[...1 lines deleted...]
-      <c r="CC28">
+      <c r="CC28"/>
+      <c r="CD28"/>
+      <c r="CE28">
         <v>-274764.0</v>
       </c>
-      <c r="CD28"/>
-      <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B29">
+        <v>47235000.0</v>
+      </c>
+      <c r="C29">
+        <v>56111000.0</v>
+      </c>
+      <c r="D29">
         <v>51622000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>27170000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>33954000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>40718000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>47964000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>53415000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>46349000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51057000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>55629000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>59743000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>27022000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>31827000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>35079000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>37715000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>40768000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>44024000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>47036000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>20318000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>23145000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>26014000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>29758000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>11272000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13323000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9057,560 +9286,574 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B30">
+        <v>16000.0</v>
+      </c>
+      <c r="C30">
+        <v>258000.0</v>
+      </c>
+      <c r="D30">
         <v>260000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>161000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>253000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>236000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>290000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>391000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>399000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>369000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>57000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>75000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>88000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>168000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>130000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>104000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>16000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>337000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>306000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>335000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>319000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>985000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>823000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>625000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>1053000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>843000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>646000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>1018883.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>285147.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>799906.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>80000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>66666.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>347539.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>59504.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>53000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>50818.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>16552.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>13586.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>9590.76</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6755.31</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>13068.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>7316.61</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8406.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>76973.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1409.7</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>54568.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1412.51</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>4740.3</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>46044.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>35047.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>20511.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>20236.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>32497.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>73878.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>50389.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>26059.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>45474.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>38335.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>220951.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>119062.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2193419.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>198345.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>47861.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>75669.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>37890.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>17521.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>31108.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>94350.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>69853.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>38463.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>95518.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>182355.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>105451.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>149898.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>57057.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>26276.0</v>
       </c>
-      <c r="CA30"/>
-[...1 lines deleted...]
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>30167.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30"/>
       <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>59743000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>27022000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>31827000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>35079000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>37715000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>40768000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>44024000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>47036000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>20318000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>23145000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>26014000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>29758000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>11272000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>13323000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>7617000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>9700000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>11702000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>13906000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>17025000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>1343307.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>1464801.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>753615.95</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>631316.06</v>
       </c>
-      <c r="AH31">
-[...4 lines deleted...]
-      </c>
       <c r="AJ31">
         <v>0.0</v>
       </c>
       <c r="AK31">
+        <v>0.0</v>
+      </c>
+      <c r="AL31">
+        <v>0.0</v>
+      </c>
+      <c r="AM31">
         <v>927210.89</v>
       </c>
-      <c r="AL31">
-[...4 lines deleted...]
-      </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
+        <v>0.0</v>
+      </c>
+      <c r="AP31">
+        <v>0.0</v>
+      </c>
+      <c r="AQ31">
         <v>-890676.97</v>
       </c>
-      <c r="AP31">
-[...4 lines deleted...]
-      </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
+        <v>0.0</v>
+      </c>
+      <c r="AU31">
         <v>-1527252.39</v>
       </c>
-      <c r="AT31">
-[...4 lines deleted...]
-      </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31"/>
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B32">
+        <v>46615000.0</v>
+      </c>
+      <c r="C32">
+        <v>55497000.0</v>
+      </c>
+      <c r="D32">
         <v>50955000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>26963000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>32757000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>39220000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>46470000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>51926000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>44867000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>50889000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>45716000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>39285000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>26860000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>31667000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>34948000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>37637000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>40677000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>43915000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>46913000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>20189000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>23017000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>25893000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>29663000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>11182000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13230000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9625,361 +9868,369 @@
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
     </row>
-    <row r="33" spans="1:84">
+    <row r="33" spans="1:86">
       <c r="A33" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B33">
+        <v>717000.0</v>
+      </c>
+      <c r="C33">
+        <v>742000.0</v>
+      </c>
+      <c r="D33">
         <v>823999.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>391000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1408000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1735000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1757000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1777000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1776000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>485000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10253000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>20819000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>543000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>560000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>551000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>85000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>100000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>112000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>127000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>145000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>161000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>174000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>163999.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>182000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>200000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>217000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>233000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>521000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>550000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>367000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>341402.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>330050.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>331505.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>308000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>23905.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>20849.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>18757.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>19395.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>16946.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>15320.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>12782.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>14293.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>12771.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>13516.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>13869.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>15560.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>16346.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>315173.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>294734.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>288924.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>294299.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>254804.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>807867.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1382677.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1979305.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>2483797.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>3090937.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>3590750.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>4053684.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>4921143.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>5508789.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>5935920.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>6613670.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>6969782.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>535202.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>550856.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>541480.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>499750.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>439447.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>456578.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>710737.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>726773.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>680504.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>690026.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>667577.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>537645.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>417875.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>370319.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>344647.0</v>
       </c>
-      <c r="CA33"/>
-[...1 lines deleted...]
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33"/>
+      <c r="CE33">
         <v>244175.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33"/>
       <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
     </row>
-    <row r="34" spans="1:84">
+    <row r="34" spans="1:86">
       <c r="A34" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>361000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>381000.0</v>
       </c>
-      <c r="M34"/>
-      <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34">
         <v>16000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>33000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>53000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>69000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>92000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>107000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>118000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>134000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>148000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>146000.0</v>
       </c>
-      <c r="AC34">
-[...4 lines deleted...]
-      </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -9987,464 +10238,474 @@
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
     </row>
-    <row r="35" spans="1:84">
+    <row r="35" spans="1:86">
       <c r="A35" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B35">
+        <v>97000.0</v>
+      </c>
+      <c r="C35">
+        <v>128000.0</v>
+      </c>
+      <c r="D35">
         <v>157000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>184000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>211000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>237000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>263000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>288000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>294000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>317000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>340000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>361000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>381000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>400000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>420000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>7000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>9000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>4000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>16000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>33000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>53000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>68999.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>91999.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>106999.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>117999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>134000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>148000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>163000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>18000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2619486.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>3682766.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2061005.0</v>
       </c>
-      <c r="AG35"/>
-      <c r="AH35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>379798.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>206144.0</v>
       </c>
-      <c r="AJ35"/>
-      <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
-      <c r="AN35">
+      <c r="AN35"/>
+      <c r="AO35"/>
+      <c r="AP35">
         <v>411480.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>388173.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>456916.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>885257.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1018748.0</v>
       </c>
-      <c r="AS35"/>
-      <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
-      <c r="BX35">
+      <c r="BX35"/>
+      <c r="BY35"/>
+      <c r="BZ35">
         <v>-0.87</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
     </row>
-    <row r="36" spans="1:84">
+    <row r="36" spans="1:86">
       <c r="A36" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B36">
+        <v>400000.0</v>
+      </c>
+      <c r="C36">
+        <v>400000.0</v>
+      </c>
+      <c r="D36">
         <v>455999.0</v>
       </c>
-      <c r="C36"/>
-      <c r="D36">
+      <c r="E36"/>
+      <c r="F36">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1308000.0</v>
       </c>
       <c r="G36">
         <v>1308000.0</v>
       </c>
       <c r="H36">
         <v>1308000.0</v>
       </c>
       <c r="I36">
+        <v>1308000.0</v>
+      </c>
+      <c r="J36">
+        <v>1308000.0</v>
+      </c>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="L36"/>
+      <c r="M36">
         <v>20686000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>407000.0</v>
       </c>
-      <c r="M36"/>
-      <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
-      <c r="Q36">
+      <c r="Q36"/>
+      <c r="R36"/>
+      <c r="S36">
         <v>-40405000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>-31878000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>72000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>86000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>100000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>114000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>127000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>200000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>217000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>233000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="AC36">
         <v>271000.0</v>
       </c>
       <c r="AD36">
+        <v>271000.0</v>
+      </c>
+      <c r="AE36">
+        <v>271000.0</v>
+      </c>
+      <c r="AF36">
         <v>250607.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>256865.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>266438.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>271000.0</v>
       </c>
-      <c r="AH36">
-[...4 lines deleted...]
-      </c>
       <c r="AJ36">
         <v>0.0</v>
       </c>
       <c r="AK36">
         <v>0.0</v>
       </c>
       <c r="AL36">
         <v>0.0</v>
       </c>
-      <c r="AM36"/>
-[...7 lines deleted...]
-      <c r="AQ36"/>
+      <c r="AM36">
+        <v>0.0</v>
+      </c>
+      <c r="AN36">
+        <v>0.0</v>
+      </c>
+      <c r="AO36"/>
+      <c r="AP36"/>
+      <c r="AQ36">
+        <v>0.0</v>
+      </c>
       <c r="AR36">
         <v>0.0</v>
       </c>
       <c r="AS36"/>
-      <c r="AT36"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AT36">
+        <v>0.0</v>
+      </c>
+      <c r="AU36"/>
+      <c r="AV36"/>
       <c r="AW36">
         <v>1.0</v>
       </c>
       <c r="AX36">
+        <v>0.0</v>
+      </c>
+      <c r="AY36">
         <v>1.0</v>
       </c>
-      <c r="AY36">
-[...1 lines deleted...]
-      </c>
       <c r="AZ36">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BA36">
+        <v>0.0</v>
+      </c>
+      <c r="BB36">
+        <v>0.0</v>
+      </c>
+      <c r="BC36">
         <v>-0.09</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>0.31</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>0.06</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>0.05</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>0.08</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-0.02</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>0.03</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-0.13</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>0.42</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>1.0</v>
       </c>
-      <c r="BK36">
-[...10 lines deleted...]
-      <c r="BP36"/>
+      <c r="BM36">
+        <v>0.0</v>
+      </c>
+      <c r="BN36"/>
+      <c r="BO36"/>
+      <c r="BP36">
+        <v>0.0</v>
+      </c>
       <c r="BQ36">
         <v>1.0</v>
       </c>
-      <c r="BR36">
-[...1 lines deleted...]
-      </c>
+      <c r="BR36"/>
       <c r="BS36">
         <v>1.0</v>
       </c>
       <c r="BT36">
+        <v>0.0</v>
+      </c>
+      <c r="BU36">
         <v>1.0</v>
       </c>
-      <c r="BU36"/>
       <c r="BV36">
         <v>1.0</v>
       </c>
       <c r="BW36"/>
       <c r="BX36">
         <v>1.0</v>
       </c>
-      <c r="BY36">
-[...1 lines deleted...]
-      </c>
+      <c r="BY36"/>
       <c r="BZ36">
         <v>1.0</v>
       </c>
-      <c r="CA36"/>
-[...1 lines deleted...]
-      <c r="CC36">
+      <c r="CA36">
         <v>1.0</v>
       </c>
+      <c r="CB36">
+        <v>1.0</v>
+      </c>
+      <c r="CC36"/>
       <c r="CD36"/>
-      <c r="CE36"/>
+      <c r="CE36">
+        <v>1.0</v>
+      </c>
       <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
     </row>
-    <row r="37" spans="1:84">
+    <row r="37" spans="1:86">
       <c r="A37" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...4 lines deleted...]
-      </c>
+      <c r="AA37"/>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
@@ -10500,819 +10761,835 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-      <c r="BK37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
     </row>
-    <row r="38" spans="1:84">
+    <row r="38" spans="1:86">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...4 lines deleted...]
-      </c>
+      <c r="G38"/>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
-[...1 lines deleted...]
-      </c>
+      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38"/>
+      <c r="P38">
+        <v>0.0</v>
+      </c>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
-      <c r="U38">
+      <c r="U38"/>
+      <c r="V38"/>
+      <c r="W38">
         <v>100000.0</v>
       </c>
-      <c r="V38">
-[...2 lines deleted...]
-      <c r="W38"/>
       <c r="X38">
         <v>0.0</v>
       </c>
       <c r="Y38"/>
-      <c r="Z38"/>
-      <c r="AA38">
+      <c r="Z38">
+        <v>0.0</v>
+      </c>
+      <c r="AA38"/>
+      <c r="AB38"/>
+      <c r="AC38">
         <v>271000.0</v>
       </c>
-      <c r="AB38">
-[...4 lines deleted...]
-      </c>
       <c r="AD38">
+        <v>0.0</v>
+      </c>
+      <c r="AE38">
+        <v>0.0</v>
+      </c>
+      <c r="AF38">
         <v>250607.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>256865.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>42423.06</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>269430.05</v>
       </c>
-      <c r="AH38">
-[...4 lines deleted...]
-      </c>
       <c r="AJ38">
         <v>0.0</v>
       </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
+        <v>0.0</v>
+      </c>
+      <c r="AM38">
+        <v>0.0</v>
+      </c>
+      <c r="AN38">
         <v>1.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>1.0</v>
       </c>
-      <c r="AN38">
-[...4 lines deleted...]
-      </c>
       <c r="AP38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38">
         <v>1.0</v>
       </c>
       <c r="AT38">
         <v>1.0</v>
       </c>
       <c r="AU38">
-        <v>298003.94</v>
+        <v>1.0</v>
       </c>
       <c r="AV38">
         <v>1.0</v>
       </c>
       <c r="AW38">
+        <v>298003.94</v>
+      </c>
+      <c r="AX38">
         <v>1.0</v>
       </c>
-      <c r="AX38">
-[...1 lines deleted...]
-      </c>
       <c r="AY38">
+        <v>1.0</v>
+      </c>
+      <c r="AZ38">
+        <v>0.0</v>
+      </c>
+      <c r="BA38">
         <v>235305.33</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>788749.02</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1975974.75</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>2477136.39</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>3105571.26</v>
       </c>
-      <c r="BE38">
-[...4 lines deleted...]
-      </c>
       <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38">
+        <v>0.0</v>
+      </c>
+      <c r="BI38">
         <v>4939796.55</v>
-      </c>
-[...4 lines deleted...]
-        <v>5945837.51</v>
       </c>
       <c r="BJ38">
         <v>1.0</v>
       </c>
       <c r="BK38">
+        <v>5945837.51</v>
+      </c>
+      <c r="BL38">
         <v>1.0</v>
       </c>
-      <c r="BL38">
-[...2 lines deleted...]
-      <c r="BM38"/>
+      <c r="BM38">
+        <v>1.0</v>
+      </c>
       <c r="BN38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO38"/>
       <c r="BP38">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="BQ38">
         <v>1.0</v>
       </c>
+      <c r="BQ38"/>
       <c r="BR38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS38">
         <v>1.0</v>
       </c>
-      <c r="BT38"/>
-      <c r="BU38"/>
+      <c r="BT38">
+        <v>1.0</v>
+      </c>
+      <c r="BU38">
+        <v>1.0</v>
+      </c>
       <c r="BV38"/>
-      <c r="BW38">
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38">
         <v>1.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="BY38"/>
-      <c r="BZ38"/>
       <c r="CA38"/>
       <c r="CB38"/>
-      <c r="CC38">
-[...1 lines deleted...]
-      </c>
+      <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38"/>
+      <c r="CE38">
+        <v>0.0</v>
+      </c>
       <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
     </row>
-    <row r="39" spans="1:84">
+    <row r="39" spans="1:86">
       <c r="A39" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B39">
+        <v>1032000.0</v>
+      </c>
+      <c r="C39">
+        <v>481000.0</v>
+      </c>
+      <c r="D39">
         <v>645000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>880000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>849000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>227000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>280000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>568000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>569000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>411000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1421000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>863000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1019000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>333000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>406000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>730000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>896000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>327000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>336000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>318000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>457000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>414000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>148000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>281000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>532000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>135000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>399000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>198000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>298000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>503000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>161021.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>109640.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>49788.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>61000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>75391.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>58285.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>52715.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>67000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>82563.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>34209.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>24801.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>32918.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>85587.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>90058.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>39551.39</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>53876.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>233924.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>160142.3</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>123840.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>161931.49</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>221732.7</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>226962.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>91951.91</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>104389.54</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>164576.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>189562.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>83368.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>33702.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>35564.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>52344.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>87829.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>167622.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>34610.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>69020.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>193626.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>34470.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>47024.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>53188.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>40502.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>84092.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>42582.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>35477.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>16571.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>100124.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>38996.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>22318.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>18781.21</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>19766.64</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>10382.0</v>
       </c>
-      <c r="CA39"/>
-[...1 lines deleted...]
-      <c r="CC39">
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39">
         <v>13492.0</v>
       </c>
-      <c r="CD39"/>
-      <c r="CE39"/>
       <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
     </row>
-    <row r="40" spans="1:84">
+    <row r="40" spans="1:86">
       <c r="A40" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B40">
+        <v>2340000.0</v>
+      </c>
+      <c r="C40">
+        <v>3545000.0</v>
+      </c>
+      <c r="D40">
         <v>3239000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>2747000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3053000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4347000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>3024000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>2229000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1815000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1777000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1227000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1011000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>956000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1365000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>637000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>894000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>967000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>966000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>861000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1125000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>420000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>864000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>658000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>609000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>434999.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1076000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>749000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>535000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>653000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>774000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1058244.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>652536.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>468914.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>490000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>149418.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>465332.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>523052.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>376966.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>438917.52</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>457085.62</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>370198.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>356478.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>322783.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>313997.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>427013.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>851684.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1055791.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1260453.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>2086537.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>1152428.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>644578.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>537103.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>446919.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>390714.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>370963.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>242316.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>756041.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>225450.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>212153.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>405620.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>321084.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>554100.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>173730.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1208709.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>552954.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>197873.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>178624.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>59068.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>260093.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>218013.0</v>
       </c>
-      <c r="BR40"/>
-      <c r="BS40"/>
       <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
+      <c r="CG40"/>
+      <c r="CH40"/>
     </row>
-    <row r="41" spans="1:84">
+    <row r="41" spans="1:86">
       <c r="A41" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-      <c r="AA41">
-[...4 lines deleted...]
-      </c>
+      <c r="AA41"/>
+      <c r="AB41"/>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
+        <v>0.0</v>
+      </c>
+      <c r="AE41">
+        <v>0.0</v>
+      </c>
+      <c r="AF41">
         <v>2619486.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>3682766.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>328159.38</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>113192.51</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>380526.02</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>206710.37</v>
       </c>
-      <c r="AJ41">
-[...4 lines deleted...]
-      </c>
       <c r="AL41">
         <v>0.0</v>
       </c>
       <c r="AM41">
         <v>0.0</v>
       </c>
       <c r="AN41">
+        <v>0.0</v>
+      </c>
+      <c r="AO41">
+        <v>0.0</v>
+      </c>
+      <c r="AP41">
         <v>410579.73</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>389422.73</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>425835.52</v>
       </c>
-      <c r="AQ41">
-[...4 lines deleted...]
-      </c>
       <c r="AS41">
         <v>0.0</v>
       </c>
       <c r="AT41">
         <v>0.0</v>
       </c>
       <c r="AU41">
         <v>0.0</v>
       </c>
       <c r="AV41">
         <v>0.0</v>
       </c>
       <c r="AW41">
         <v>0.0</v>
       </c>
       <c r="AX41">
         <v>0.0</v>
       </c>
       <c r="AY41">
         <v>0.0</v>
       </c>
       <c r="AZ41">
         <v>0.0</v>
       </c>
       <c r="BA41">
@@ -11320,364 +11597,376 @@
       </c>
       <c r="BB41">
         <v>0.0</v>
       </c>
       <c r="BC41">
         <v>0.0</v>
       </c>
       <c r="BD41">
         <v>0.0</v>
       </c>
       <c r="BE41">
         <v>0.0</v>
       </c>
       <c r="BF41">
         <v>0.0</v>
       </c>
       <c r="BG41">
         <v>0.0</v>
       </c>
       <c r="BH41">
         <v>0.0</v>
       </c>
       <c r="BI41">
         <v>0.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41"/>
+      <c r="BJ41">
+        <v>0.0</v>
+      </c>
+      <c r="BK41">
+        <v>0.0</v>
+      </c>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
     </row>
-    <row r="42" spans="1:84">
+    <row r="42" spans="1:86">
       <c r="A42" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B42">
+        <v>230071000.0</v>
+      </c>
+      <c r="C42">
+        <v>228829000.0</v>
+      </c>
+      <c r="D42">
         <v>215600000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>182592000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>181658000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>180697000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>179985000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>179294000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>167097000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>166609000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>166153000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>165732000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>128500000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>128078000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>127667000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>127249000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>126884000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>126576000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>126296000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>96126000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>95680000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>94925000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>94457000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>72759000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>72323000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>64232000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>63831000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>63380000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>63123000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>62993000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>7230924.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>6962960.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>6670569.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>40422116.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>6629860.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>6318722.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>6251704.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>47366217.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>5204993.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>5301965.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>5345409.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>6897447.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>4700977.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>5214645.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>4757018.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>9033361.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>5278662.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>5385339.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>5014259.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>5109386.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>4856913.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>4522878.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>4406643.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>3801366.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>34209819.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>31210058.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>28037962.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>3260060.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>26510041.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>24739142.55</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>24426992.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>23406950.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>19737673.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>19402421.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>11510772.9</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>11205659.67</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>11058970.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>10150534.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>9218690.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>9424124.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>10681926.72</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>9684802.29</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>9547775.43</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>9861093.03</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>9751117.16</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>9036150.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>7870404.28</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>3696369.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>3446766.38</v>
       </c>
-      <c r="CA42"/>
-[...1 lines deleted...]
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42"/>
+      <c r="CE42">
         <v>2776057.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42"/>
       <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
     </row>
-    <row r="43" spans="1:84">
+    <row r="43" spans="1:86">
       <c r="A43" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...4 lines deleted...]
-      </c>
+      <c r="AA43"/>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
-      <c r="AG43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -11685,86 +11974,84 @@
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
     </row>
-    <row r="44" spans="1:84">
+    <row r="44" spans="1:86">
       <c r="A44" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...4 lines deleted...]
-      </c>
+      <c r="AA44"/>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
@@ -11820,1052 +12107,1074 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-      <c r="BK44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
     </row>
-    <row r="45" spans="1:84">
+    <row r="45" spans="1:86">
       <c r="A45" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B45">
+        <v>476000.0</v>
+      </c>
+      <c r="C45">
+        <v>492000.0</v>
+      </c>
+      <c r="D45">
         <v>507000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>519000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>530000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>541000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>552000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>567000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>574000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>585000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>604000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>133000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>626000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>640000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>624000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>145000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>161000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>174000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>164000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>182000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>200000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>217000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>233000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>250000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>279000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>96000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>90795.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>73185.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>65067.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>37000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>23905.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>20849.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>18757.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>19395.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>16946.95</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>15320.22</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>12782.35</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>14293.54</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>12771.69</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>13516.37</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>13869.7</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>15560.88</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>16346.83</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>17374.8</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>18475.09</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>19655.89</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>19080.44</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>20199.4</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>20108.11</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>6594.09</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>6837.69</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>7371.94</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>6966.95</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>7479.92</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>6790.02</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>7908.97</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>8513.13</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>8886.58</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>31642.76</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>30284.6</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>85666.08</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>87865.53</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>92992.8</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>91991.9</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>91910.19</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>99778.96</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>122215.19</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>134912.56</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>140800.54</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>154351.21</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>157195.81</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>74907.47</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>12545.94</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>13072.24</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>14366.83</v>
       </c>
-      <c r="CA45"/>
-[...1 lines deleted...]
-      <c r="CC45">
+      <c r="CC45"/>
+      <c r="CD45"/>
+      <c r="CE45">
         <v>16114.17</v>
       </c>
-      <c r="CD45"/>
-      <c r="CE45"/>
       <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
     </row>
-    <row r="46" spans="1:84">
+    <row r="46" spans="1:86">
       <c r="A46" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B46">
+        <v>317000.0</v>
+      </c>
+      <c r="C46">
+        <v>342000.0</v>
+      </c>
+      <c r="D46">
         <v>368000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>391000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>408000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>427000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>449000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>469000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>468000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>485000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>507000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>523000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>543000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>560000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>551000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>85000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>100000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>112000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>127000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>145000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>161000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>174000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>164000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>182000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>200000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>217000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>233000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>250000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>279000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>96000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>90795.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>73185.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>65067.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>37000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>23905.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>20849.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>18757.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>19395.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>16946.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>15320.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>12782.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>14293.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>12771.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>13516.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>13869.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>15560.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>16346.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>17374.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>18475.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>19655.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>19080.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>20199.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>20108.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>6594.09</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>6837.69</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>7371.94</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>6966.95</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>7479.92</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>6790.02</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>7908.97</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>8513.13</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>8886.58</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>31642.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>30284.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>85666.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>87865.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>92992.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>91991.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>91910.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>99778.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>122215.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>134912.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>140800.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>154351.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>157195.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>74907.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>12545.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>13072.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>14366.0</v>
       </c>
-      <c r="CA46"/>
-[...1 lines deleted...]
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46"/>
+      <c r="CE46">
         <v>16114.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46"/>
       <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
     </row>
-    <row r="47" spans="1:84">
+    <row r="47" spans="1:86">
       <c r="A47" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>133000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>136000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>560000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>551000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>85000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>100000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>112000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>127000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>145000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>75000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>74000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>50000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>182000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>200000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>217000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>233000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>250000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>279000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>96000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>90795.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>73185.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>10360.16</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>38262.26</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>23982.73</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>21596.61</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>18027.49</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>19348.12</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>17518.47</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>15473.89</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>12302.01</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>14449.82</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>12767.56</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>13607.62</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>14186.63</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>15489.2</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>16965.8</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>16868.15</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>18099.55</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>19768.43</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>19398.64</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>20005.72</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>19669.55</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>7055.03</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>7126.13</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>6883.67</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>7065.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>7845.44</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>6666.03</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>7265.93</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>9276.44</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>9027.08</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
     </row>
-    <row r="48" spans="1:84">
+    <row r="48" spans="1:86">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B48">
+        <v>-182810000.0</v>
+      </c>
+      <c r="C48">
+        <v>-172768000.0</v>
+      </c>
+      <c r="D48">
         <v>-164028000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-155408000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-147709000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-140002000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-132102000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-125828000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-120709000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-115558000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-110397000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-105926000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-101449000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-96177000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-92426000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-89367000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-86009000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-82501000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-79255000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-75805000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-72531000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-68909000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-64709000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-61516000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-59042000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-56617000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-54137000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-51689000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-49220000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-45968000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-55554764.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-55026193.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-51464421.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-40234000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-49983757.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-49087639.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-48016211.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-46707308.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-37646808.9</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-37299709.38</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-36650687.96</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-33954301.75</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-34570029.05</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-37134031.79</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-36029598.52</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-38864481.51</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-39476160.66</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-40377662.18</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-37788622.01</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-37119286.79</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-36875668.39</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-34863902.83</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-33815922.16</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>-31796924.1</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>-29049596.14</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>-25616343.53</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>-23512898.54</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>-21187947.11</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>-19035214.42</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>-18508435.55</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>-16932843.58</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>-14901079.83</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>-12679833.3</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>-11257743.1</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>-10895468.9</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>-10158053.67</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>-9431356.53</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>-8129399.2</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>-7048536.47</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>-6644516.84</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>-7027359.72</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>-6566388.29</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>-5855582.43</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>-5887735.03</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>-5241411.16</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>-4500336.31</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>-3217869.28</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>-3019698.01</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>-2927655.38</v>
       </c>
-      <c r="CA48"/>
-[...1 lines deleted...]
-      <c r="CC48">
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-2249786.46</v>
       </c>
-      <c r="CD48"/>
-      <c r="CE48"/>
       <c r="CF48"/>
+      <c r="CG48"/>
+      <c r="CH48"/>
     </row>
-    <row r="49" spans="1:84">
+    <row r="49" spans="1:86">
       <c r="A49" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-105926000.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-101449000.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49">
         <v>-75805000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-72531000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-68909000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-64709000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>-61516000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>-59042000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>-56617000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>-54137000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>-51689000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>-49220000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>-45968000.0</v>
       </c>
-      <c r="AD49">
-[...4 lines deleted...]
-      </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -12912,154 +13221,156 @@
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
+      <c r="BK49">
+        <v>0.0</v>
+      </c>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
     </row>
-    <row r="50" spans="1:84">
+    <row r="50" spans="1:86">
       <c r="A50" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
-[...2 lines deleted...]
-      <c r="AB50">
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50">
+        <v>0.0</v>
+      </c>
+      <c r="AD50">
         <v>49000.0</v>
       </c>
-      <c r="AC50">
-[...4 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
       <c r="AI50">
         <v>0.0</v>
       </c>
       <c r="AJ50">
         <v>0.0</v>
       </c>
       <c r="AK50">
         <v>0.0</v>
       </c>
       <c r="AL50">
         <v>0.0</v>
       </c>
       <c r="AM50">
         <v>0.0</v>
       </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
+        <v>0.0</v>
+      </c>
+      <c r="AP50">
+        <v>0.0</v>
+      </c>
+      <c r="AQ50">
         <v>189574.45</v>
       </c>
-      <c r="AP50">
-[...4 lines deleted...]
-      </c>
       <c r="AR50">
         <v>0.0</v>
       </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
         <v>0.0</v>
       </c>
       <c r="AV50">
         <v>0.0</v>
       </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
         <v>0.0</v>
       </c>
       <c r="AY50">
         <v>0.0</v>
       </c>
       <c r="AZ50">
@@ -13070,362 +13381,374 @@
       </c>
       <c r="BB50">
         <v>0.0</v>
       </c>
       <c r="BC50">
         <v>0.0</v>
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
         <v>0.0</v>
       </c>
-      <c r="BJ50"/>
-      <c r="BK50"/>
+      <c r="BJ50">
+        <v>0.0</v>
+      </c>
+      <c r="BK50">
+        <v>0.0</v>
+      </c>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
     </row>
-    <row r="51" spans="1:84">
+    <row r="51" spans="1:86">
       <c r="A51" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B51">
+        <v>212000.0</v>
+      </c>
+      <c r="C51">
+        <v>240000.0</v>
+      </c>
+      <c r="D51">
         <v>266000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>292000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>316000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>340000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>365000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>388000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>380000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>400000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>420000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>440000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>459000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>469000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>461000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>25000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>43000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>52000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>68000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>85000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>102000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>118000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>134000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>148000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>162999.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>178000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>190000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>203000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>217000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>23000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
-      <c r="AL51">
+      <c r="AL51"/>
+      <c r="AM51"/>
+      <c r="AN51">
         <v>482.98</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>684.38</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>411.87</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>651.6</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>457.91</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>885257.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>1018748.0</v>
       </c>
-      <c r="AS51"/>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
     </row>
-    <row r="52" spans="1:84">
+    <row r="52" spans="1:86">
       <c r="A52" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B52">
+        <v>115000.0</v>
+      </c>
+      <c r="C52">
+        <v>112000.0</v>
+      </c>
+      <c r="D52">
         <v>109000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>108000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>105000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>103000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>102000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>100000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>86000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>83000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>80000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>79000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>78000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>69000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>41000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>18000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>34000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>49000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>64000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>69000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>69000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>65000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>65000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>56000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>55999.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>60000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>112000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>110000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>54000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>5000.0</v>
       </c>
-      <c r="AD52">
-[...4 lines deleted...]
-      </c>
       <c r="AF52">
         <v>0.0</v>
       </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
         <v>0.0</v>
       </c>
       <c r="AI52">
         <v>0.0</v>
       </c>
       <c r="AJ52">
         <v>0.0</v>
       </c>
       <c r="AK52">
         <v>0.0</v>
       </c>
       <c r="AL52">
+        <v>0.0</v>
+      </c>
+      <c r="AM52">
+        <v>0.0</v>
+      </c>
+      <c r="AN52">
         <v>482.98</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>-483346.0</v>
       </c>
-      <c r="AN52">
-[...2 lines deleted...]
-      <c r="AO52">
+      <c r="AP52">
+        <v>0.0</v>
+      </c>
+      <c r="AQ52">
         <v>262.39</v>
       </c>
-      <c r="AP52">
-[...4 lines deleted...]
-      </c>
       <c r="AR52">
         <v>0.0</v>
       </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
         <v>0.0</v>
       </c>
       <c r="AU52">
         <v>0.0</v>
       </c>
       <c r="AV52">
         <v>0.0</v>
       </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
         <v>0.0</v>
       </c>
       <c r="AY52">
         <v>0.0</v>
       </c>
       <c r="AZ52">
@@ -13436,165 +13759,171 @@
       </c>
       <c r="BB52">
         <v>0.0</v>
       </c>
       <c r="BC52">
         <v>0.0</v>
       </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
         <v>0.0</v>
       </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
-      <c r="BJ52"/>
-      <c r="BK52"/>
+      <c r="BJ52">
+        <v>0.0</v>
+      </c>
+      <c r="BK52">
+        <v>0.0</v>
+      </c>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
     </row>
-    <row r="53" spans="1:84">
+    <row r="53" spans="1:86">
       <c r="A53" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B53">
+        <v>46463000.0</v>
+      </c>
+      <c r="C53">
+        <v>44243000.0</v>
+      </c>
+      <c r="D53">
         <v>51992000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>25929000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>33731000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>41122000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>46063000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>39989000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>44419000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>48352000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>44233000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>34529000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>26508000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>28774000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>33313000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>35381000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>38015000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>40405000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>31878000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>19067000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>20072000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>20098000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>20826000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>6844000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>9348000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>3995000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>5002000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>7992000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>10958000.0</v>
       </c>
-      <c r="AC53">
-[...4 lines deleted...]
-      </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
@@ -13644,109 +13973,111 @@
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
+      <c r="BK53">
+        <v>0.0</v>
+      </c>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
     </row>
-    <row r="54" spans="1:84">
+    <row r="54" spans="1:86">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...4 lines deleted...]
-      </c>
+      <c r="AA54"/>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
@@ -13802,1085 +14133,1111 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-      <c r="BK54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
     </row>
-    <row r="55" spans="1:84">
+    <row r="55" spans="1:86">
       <c r="A55" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B55">
+        <v>53080000.0</v>
+      </c>
+      <c r="C55">
+        <v>61371000.0</v>
+      </c>
+      <c r="D55">
         <v>57047000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>31470000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>38830000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>46345000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>52524000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>56791000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>49260000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>54160000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>58139000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>62050000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>30217000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>34395000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>37041000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>39258000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>42211000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>45551000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>48664000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>21774000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>24356000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>28095000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>31270000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>12581000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>14365000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>9053000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>11039000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>12797000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>15494000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>18339000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>5421932.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>6386239.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>7899860.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1802000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>1023697.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>1956900.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1069496.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>1872952.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3114116.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>431373.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>384599.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>222407.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>198927.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>529807.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>315401.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>281587.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>696748.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>1722183.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>1881744.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2906141.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>1484605.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2494043.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>5272325.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>3847200.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>5967132.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>6528250.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>5281105.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>6326813.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>7949501.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>6767429.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>8038309.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>9077453.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>7231571.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>9353388.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1168258.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1245479.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1720112.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>2007279.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>2369013.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>2997622.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>3988894.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>3538804.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>4082838.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>4337187.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>4612070.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>4902610.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>4806749.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>706863.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>578314.0</v>
       </c>
-      <c r="CA55"/>
-[...1 lines deleted...]
-      <c r="CC55">
+      <c r="CC55"/>
+      <c r="CD55"/>
+      <c r="CE55">
         <v>562600.0</v>
       </c>
-      <c r="CD55"/>
-      <c r="CE55"/>
       <c r="CF55"/>
+      <c r="CG55"/>
+      <c r="CH55"/>
     </row>
-    <row r="56" spans="1:84">
+    <row r="56" spans="1:86">
       <c r="A56" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B56">
+        <v>52363000.0</v>
+      </c>
+      <c r="C56">
+        <v>60629000.0</v>
+      </c>
+      <c r="D56">
         <v>56223000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>31079000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>37422000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>44610000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>50767000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>55014000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>47484000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>53675000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>47886000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>41231000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>29674000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>33835000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>36490000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>39173000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>42111000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>45439000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>48537000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>21629000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>24195000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>27921000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>31106000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>12399000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>14165000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>8836000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>10806000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>12276000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>14944000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>17972000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>5080530.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>6056189.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>7568355.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>1494000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>999792.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>1936051.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>1050739.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>1853557.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>3097169.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>416052.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>371817.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>208114.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>186155.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>516290.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>301531.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>266026.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>680401.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>1407010.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>1587009.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>2617216.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>1190306.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>2239239.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>4464458.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>2464522.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>3987827.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>4044453.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>2190168.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>2736063.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>3895817.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>1846286.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>2529519.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>3141533.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>617900.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>2383605.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>633056.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>694623.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>1178631.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>1507529.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>1929566.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>2541043.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>3278156.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>2812030.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>3402334.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>3647161.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>3944493.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>4364964.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>4388873.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>336544.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>233667.0</v>
       </c>
-      <c r="CA56"/>
-[...1 lines deleted...]
-      <c r="CC56">
+      <c r="CC56"/>
+      <c r="CD56"/>
+      <c r="CE56">
         <v>318425.0</v>
       </c>
-      <c r="CD56"/>
-      <c r="CE56"/>
       <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
     </row>
-    <row r="57" spans="1:84">
+    <row r="57" spans="1:86">
       <c r="A57" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B57">
+        <v>5748000.0</v>
+      </c>
+      <c r="C57">
+        <v>5132000.0</v>
+      </c>
+      <c r="D57">
         <v>5268000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>4116000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>4665000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5390000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>4297000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>3088000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2617000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2786000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>2170000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1946000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>2814000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2168000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1542000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1536000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1434000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1524000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1624000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>1440000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1178000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>2028000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1443000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1217000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>935000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1318000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1205000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>947000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1425000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>1296000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>1459139.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>1238672.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>1105770.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>1003000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>674822.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>1018849.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>1064201.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>626966.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>1495777.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>1471249.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>986686.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>1063742.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>887903.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>584695.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>674176.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>1810471.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>1407535.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>1636077.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>2279704.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>1524507.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>962796.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>904783.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>1688352.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>1582434.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>820223.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>934535.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>756041.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>364565.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>474673.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>536722.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>553049.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>554100.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>173730.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>1208709.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>552954.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>197873.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>178624.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>59068.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>260093.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>218013.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>248782.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>331415.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>302664.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>272384.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>102364.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>393641.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>154214.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>53268.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>59202.0</v>
       </c>
-      <c r="CA57"/>
-[...1 lines deleted...]
-      <c r="CC57">
+      <c r="CC57"/>
+      <c r="CD57"/>
+      <c r="CE57">
         <v>56494.0</v>
       </c>
-      <c r="CD57"/>
-      <c r="CE57"/>
       <c r="CF57"/>
+      <c r="CG57"/>
+      <c r="CH57"/>
     </row>
-    <row r="58" spans="1:84">
+    <row r="58" spans="1:86">
       <c r="A58" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B58">
+        <v>5845000.0</v>
+      </c>
+      <c r="C58">
+        <v>5260000.0</v>
+      </c>
+      <c r="D58">
         <v>5425000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>4300000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4876000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>5627000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4560000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>3376000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>2911000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>3103000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>2510000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>2307000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>3195000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2568000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1962000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>1543000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1443000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1527000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1628000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1456000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1211000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>2081000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1512000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1309000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1042000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1436000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1339000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1095000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1588000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>1314000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>4078625.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>4921438.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>3166775.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>1003000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>1054620.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>1224993.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>1064201.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>626966.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>1495777.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1471249.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1398167.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1451915.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1344820.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1469952.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1692924.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1810471.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1407535.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1636077.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>2279704.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1524507.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>962796.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>904783.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1688352.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1582434.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>820223.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>934535.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>756041.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>364565.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>474673.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>536722.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>553049.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>554100.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>173730.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1208709.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>552954.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>197873.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>178624.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>59068.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>260093.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>218013.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>248782.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>331415.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>302664.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>272384.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>102364.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>393641.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>154213.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>53268.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>59202.0</v>
       </c>
-      <c r="CA58"/>
-[...1 lines deleted...]
-      <c r="CC58">
+      <c r="CC58"/>
+      <c r="CD58"/>
+      <c r="CE58">
         <v>56494.0</v>
       </c>
-      <c r="CD58"/>
-      <c r="CE58"/>
       <c r="CF58"/>
+      <c r="CG58"/>
+      <c r="CH58"/>
     </row>
-    <row r="59" spans="1:84">
+    <row r="59" spans="1:86">
       <c r="A59" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...4 lines deleted...]
-      </c>
+      <c r="AA59"/>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
@@ -14936,353 +15293,361 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-      <c r="BK59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
     </row>
-    <row r="60" spans="1:84">
+    <row r="60" spans="1:86">
       <c r="A60" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B60">
+        <v>47235000.0</v>
+      </c>
+      <c r="C60">
+        <v>56111000.0</v>
+      </c>
+      <c r="D60">
         <v>51622000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>27170000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>33954000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>40718000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>47964000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>53415000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>46349000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>51057000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>55629000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>59743000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>27022000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>31827000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>35079000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>37715000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>40768000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>44024000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>47036000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>20318000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>23145000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>26014000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>29758000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>11272000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>13323000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>7617000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>9700000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>11702000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>13906000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>17025000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1343307.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1464801.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>4733085.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>799000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>-30923.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>731907.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>5295.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1245986.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1618338.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-1039876.18</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-1013567.38</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-1229508.03</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-1145892.74</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-940145.49</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>-1377523.27</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>-1528883.76</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>-710786.79</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>86105.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>-397959.98</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>1381633.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>521808.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>1589260.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3583973.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>2264765.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>5146908.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>5593715.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>4525064.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>5962248.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>7474827.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>6230707.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>7485259.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>8523353.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>7057840.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>8144678.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>615304.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>1047606.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>1541487.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>1948210.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2108919.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>2779608.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>3740112.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>3207388.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>3780173.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>4064803.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>4509706.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>4508969.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>4652535.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>653594.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>519111.0</v>
       </c>
-      <c r="CA60"/>
-[...1 lines deleted...]
-      <c r="CC60">
+      <c r="CC60"/>
+      <c r="CD60"/>
+      <c r="CE60">
         <v>506105.0</v>
       </c>
-      <c r="CD60"/>
-      <c r="CE60"/>
       <c r="CF60"/>
+      <c r="CG60"/>
+      <c r="CH60"/>
     </row>
-    <row r="61" spans="1:84">
+    <row r="61" spans="1:86">
       <c r="A61" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...4 lines deleted...]
-      </c>
+      <c r="AA61"/>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
@@ -15338,120 +15703,126 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
     </row>
-    <row r="62" spans="1:84">
+    <row r="62" spans="1:86">
       <c r="A62" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...4 lines deleted...]
-      </c>
+      <c r="AA62"/>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
-      <c r="AG62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -15459,105 +15830,108 @@
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -15580,2114 +15954,2186 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>148</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>39000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="G2">
         <v>21000.0</v>
       </c>
       <c r="H2">
-        <v>0.0</v>
+        <v>21000.0</v>
       </c>
       <c r="I2">
+        <v>0.0</v>
+      </c>
+      <c r="J2">
         <v>4000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2211.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4459.99</v>
       </c>
-      <c r="L2">
-[...1 lines deleted...]
-      </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
-      <c r="Q2"/>
+      <c r="Q2">
+        <v>0.0</v>
+      </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
+      <c r="W2"/>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>43000.0</v>
+      </c>
+      <c r="C3">
         <v>39000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>30000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>25000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="G3">
         <v>21000.0</v>
       </c>
       <c r="H3">
+        <v>21000.0</v>
+      </c>
+      <c r="I3">
         <v>15000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2211.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>4111.87</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2468.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1107422.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2365902.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2303320.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1667690.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>30202.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>26741.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>18354.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3319.32</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28153.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6410.24</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
-      <c r="Q4"/>
+      <c r="Q4">
+        <v>0.0</v>
+      </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B5">
+        <v>-34397000.0</v>
+      </c>
+      <c r="C5">
         <v>-26681000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-21267000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14001000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-13646000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12699000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-11593000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5654000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4260000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-2148161.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1503160.87</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5015089.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-7621290.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-10064864.64</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6809606.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-4989808.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2301491.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-2363292.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-2309838.4</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-787210.88</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-218408.73</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-636707.04</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-34354000.0</v>
+      </c>
+      <c r="C6">
         <v>-26642000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-21237000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13976000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-13622000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-12678000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11572000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-5639000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-4256000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2145950.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1499049.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-5012621.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6513868.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-7698962.64</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4506286.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3322118.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2271289.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2336551.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2291484.4</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-783891.56</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-190255.73</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-630296.8</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
-      <c r="Q7"/>
+      <c r="Q7">
+        <v>0.0</v>
+      </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
+      <c r="W7"/>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
-      <c r="Q8"/>
+      <c r="Q8">
+        <v>0.0</v>
+      </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>155</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-39000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-30000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-25000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000.0</v>
       </c>
       <c r="G9">
         <v>-21000.0</v>
       </c>
       <c r="H9">
+        <v>-21000.0</v>
+      </c>
+      <c r="I9">
         <v>500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2211.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-4459.99</v>
       </c>
-      <c r="L9">
-[...1 lines deleted...]
-      </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
-      <c r="Q9"/>
+      <c r="Q9">
+        <v>0.0</v>
+      </c>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>160623.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25737.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>25679.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33881.0</v>
       </c>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-32738000.0</v>
+      </c>
+      <c r="C10">
         <v>-24414000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-19338000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-13648000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13564000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12265000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10618000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5654000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4260000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-2200830.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1430107.59</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4775453.54</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-7410961.05</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10051606.81</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6608143.98</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-4266283.39</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2435413.05</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1853535.74</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2313303.04</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-192729.46</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-570159.05</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11">
+        <v>28000.0</v>
+      </c>
+      <c r="C11">
         <v>30000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="E11">
         <v>28000.0</v>
       </c>
       <c r="F11">
+        <v>28000.0</v>
+      </c>
+      <c r="G11">
         <v>27000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>31000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>80000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-9000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>22314.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>12450.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>42284.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7729.37</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2715.04</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>12568.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>499076.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>41691.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>163432.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20195.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-9192.69</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>17872.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>69861.0</v>
       </c>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>353000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>229000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>119000.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
+        <v>0.0</v>
+      </c>
+      <c r="K12">
         <v>48375.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>43955.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>7729.37</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2715.04</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>12568.0</v>
       </c>
-      <c r="P12">
-[...1 lines deleted...]
-      </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
+        <v>0.0</v>
+      </c>
+      <c r="V12">
         <v>7595.14</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>36587.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>39000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1729.0</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
-      <c r="Q14"/>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
+      <c r="W14"/>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>-32766000.0</v>
+      </c>
+      <c r="C15">
         <v>-24444000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-19381000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-13676000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-13592000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-12292000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-10649000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5734000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4260000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-2223144.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1442557.78</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4817737.71</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-7410961.05</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-10051606.81</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6608143.98</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-4266283.39</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-2435413.05</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1853535.74</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2333498.94</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-778018.19</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-210601.86</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-640020.3</v>
       </c>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-13592000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-12292000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-10649000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5734000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-4260000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-2223144.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-1593894.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4812597.02</v>
       </c>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
       <c r="N16">
         <v>0.0</v>
       </c>
       <c r="O16">
         <v>0.0</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
-      <c r="Q16"/>
+      <c r="Q16">
+        <v>0.0</v>
+      </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
+      <c r="W16"/>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>-32766000.0</v>
+      </c>
+      <c r="C17">
         <v>-24444000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-17971000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-13676000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-13592000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-12292000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-10649000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5734000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4260000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2223144.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1593894.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4812597.02</v>
       </c>
-      <c r="M17">
-[...1 lines deleted...]
-      </c>
       <c r="N17">
         <v>0.0</v>
       </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
-      <c r="Q17"/>
+      <c r="Q17">
+        <v>0.0</v>
+      </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
+      <c r="I18"/>
+      <c r="J18">
         <v>-964.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-50938.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
+      <c r="W18"/>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>434000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>975000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>1107000.0</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-34397000.0</v>
+      </c>
+      <c r="C21">
         <v>-26681000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-21267000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14001000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-13646000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12699000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11593000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6761000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-4519000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-2481460.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1309427.9</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4833925.71</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-7427254.71</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10105897.49</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6708945.15</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3843439.05</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2400299.88</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1685212.82</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2309838.43</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-787210.88</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-203006.72</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-603433.04</v>
       </c>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
-      <c r="Q22"/>
+      <c r="Q22">
+        <v>0.0</v>
+      </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
+      <c r="W22"/>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>34397000.0</v>
+      </c>
+      <c r="C23">
         <v>26681000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21267000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14001000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13646000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12699000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>11593000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>7261000.0</v>
+      </c>
+      <c r="J23">
         <v>4275000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2481460.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1309427.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4833925.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7427254.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10105897.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6708945.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3843439.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2400299.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1685212.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2470461.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>812948.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>228686.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>637314.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>43000.0</v>
+      </c>
+      <c r="C25">
         <v>39000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>28000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="G25">
         <v>21000.0</v>
       </c>
       <c r="H25">
+        <v>21000.0</v>
+      </c>
+      <c r="I25">
         <v>15000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
+      <c r="W25"/>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>24614000.0</v>
+      </c>
+      <c r="C26">
         <v>19057000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>13110000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>7839000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8765000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8205000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>7900000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4522000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3206000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1763415.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>886073.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3712532.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3780897.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5207811.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2326612.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>803984.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1365556.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1039930.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1067177.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>617257.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>22751.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>461996.0</v>
       </c>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>193000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>196000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>103000.0</v>
       </c>
-      <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
-        <v>7431000.0</v>
+        <v>9783000.0</v>
       </c>
       <c r="C28">
-        <v>7961000.0</v>
+        <v>7624000.0</v>
       </c>
       <c r="D28">
-        <v>6059000.0</v>
+        <v>8157000.0</v>
       </c>
       <c r="E28">
+        <v>6162000.0</v>
+      </c>
+      <c r="F28">
         <v>4881000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4494000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3693000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2739000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1313000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>718045.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>423354.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1121393.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2538935.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2532183.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2079012.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1295532.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1004541.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>618539.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
+      <c r="W28"/>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>28000.0</v>
+      </c>
+      <c r="C29">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="D29">
         <v>28000.0</v>
       </c>
       <c r="E29">
         <v>28000.0</v>
       </c>
       <c r="F29">
+        <v>28000.0</v>
+      </c>
+      <c r="G29">
         <v>27000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>80000.0</v>
       </c>
-      <c r="I29">
-[...1 lines deleted...]
-      </c>
       <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>22314.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
+      <c r="W29"/>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>34397000.0</v>
+      </c>
+      <c r="C30">
         <v>26681000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>21267000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14001000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13646000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12699000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11593000.0</v>
       </c>
-      <c r="H30">
-[...1 lines deleted...]
-      </c>
       <c r="I30">
+        <v>7261000.0</v>
+      </c>
+      <c r="J30">
         <v>4275000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2481460.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1309427.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4833925.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7427254.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>10105897.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6708945.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3843439.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2400299.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1685212.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2470461.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>812948.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>228686.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>637314.0</v>
       </c>
     </row>
-    <row r="31" spans="1:22">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>1659000.0</v>
+      </c>
+      <c r="C31">
         <v>2267000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1929000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>353000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>82000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>434000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>975000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>747000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>259000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>280630.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-104384.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-185410.29</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-230989.29</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>37567.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-174257.85</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-422844.34</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>101283.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-168322.93</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>57189.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-12375.12</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>10277.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>66547.0</v>
       </c>
     </row>
-    <row r="32" spans="1:22">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
+        <v>0.0</v>
+      </c>
+      <c r="I32">
         <v>500000.0</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
         <v>0.0</v>
       </c>
-      <c r="Q32"/>
+      <c r="Q32">
+        <v>0.0</v>
+      </c>
       <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>160623.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25737.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>25679.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33881.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CF32"/>
+  <dimension ref="A1:CH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:84">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>140</v>
       </c>
       <c r="BZ1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="CA1" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="CB1" t="s">
         <v>142</v>
       </c>
       <c r="CC1" t="s">
-        <v>20</v>
+        <v>143</v>
       </c>
       <c r="CD1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CE1" t="s">
-        <v>144</v>
+        <v>21</v>
       </c>
       <c r="CF1" t="s">
         <v>145</v>
       </c>
+      <c r="CG1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>147</v>
+      </c>
     </row>
-    <row r="2" spans="1:84">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>11000.0</v>
+      </c>
+      <c r="C2">
+        <v>13999.0</v>
+      </c>
+      <c r="D2">
         <v>18000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>11000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>11000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>6883000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>10000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>8000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>8000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5157000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>4741000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>5521000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="O2">
         <v>6000.0</v>
       </c>
       <c r="P2">
-        <v>3536000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q2">
         <v>6000.0</v>
       </c>
       <c r="R2">
+        <v>3536000.0</v>
+      </c>
+      <c r="S2">
+        <v>6000.0</v>
+      </c>
+      <c r="T2">
         <v>3416000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3365000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3619000.0</v>
       </c>
-      <c r="U2"/>
-      <c r="V2">
+      <c r="W2"/>
+      <c r="X2">
         <v>3319000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2708000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>2404000.0</v>
       </c>
-      <c r="Y2"/>
-      <c r="Z2">
+      <c r="AA2"/>
+      <c r="AB2">
         <v>2661000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2741000.0</v>
       </c>
-      <c r="AB2">
-[...4 lines deleted...]
-      </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
+        <v>0.0</v>
+      </c>
+      <c r="AG2">
+        <v>0.0</v>
+      </c>
+      <c r="AH2">
         <v>99832.82</v>
       </c>
-      <c r="AG2">
-[...4 lines deleted...]
-      </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
@@ -17734,348 +18180,356 @@
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
       <c r="BF2">
         <v>0.0</v>
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2"/>
+      <c r="BM2">
+        <v>0.0</v>
+      </c>
+      <c r="BN2">
+        <v>0.0</v>
+      </c>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
+      <c r="CG2"/>
+      <c r="CH2"/>
     </row>
-    <row r="3" spans="1:84">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>11000.0</v>
+      </c>
+      <c r="C3">
+        <v>11000.0</v>
+      </c>
+      <c r="D3">
         <v>18000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>10000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="J3">
         <v>8000.0</v>
       </c>
       <c r="K3">
+        <v>8000.0</v>
+      </c>
+      <c r="L3">
+        <v>8000.0</v>
+      </c>
+      <c r="M3">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="N3">
         <v>7000.0</v>
       </c>
       <c r="O3">
         <v>6000.0</v>
       </c>
       <c r="P3">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q3">
         <v>6000.0</v>
       </c>
       <c r="R3">
         <v>6000.0</v>
       </c>
       <c r="S3">
         <v>6000.0</v>
       </c>
       <c r="T3">
         <v>6000.0</v>
       </c>
       <c r="U3">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V3">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W3">
         <v>5000.0</v>
       </c>
       <c r="X3">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Y3">
         <v>5000.0</v>
       </c>
       <c r="Z3">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AA3">
         <v>5000.0</v>
       </c>
       <c r="AB3">
+        <v>5000.0</v>
+      </c>
+      <c r="AC3">
+        <v>5000.0</v>
+      </c>
+      <c r="AD3">
         <v>6000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5200.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3951.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1525.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>4324.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>1811.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>860.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>691.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>638.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>756.94</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>450.48</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>583.35</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>405.23</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>455.26</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>724.22</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>431.2</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2501.18</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>64.26</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>161.7</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1783.36</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>458.67</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>-34647.19</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>23481.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>540126.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>578461.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>573831.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>635970.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>566857.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>589243.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>603921.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>485542.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>609045.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>604811.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>1469852.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>55902.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>134117.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>7817.34</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>-14163.71</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>11866.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>26147.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>6352.26</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3206.19</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>7050.24</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>8588.93</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>7896.63</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>11640.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>5136.07</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>-1155.92</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>2733.18</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>-95.51</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>1138.28</v>
       </c>
-      <c r="CA3"/>
-      <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
+      <c r="CG3"/>
+      <c r="CH3"/>
     </row>
-    <row r="4" spans="1:84">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
@@ -18140,602 +18594,616 @@
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
-      <c r="BM4"/>
-      <c r="BN4"/>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:84">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B5">
-        <v>-8614000.0</v>
+        <v>-10482000.0</v>
       </c>
       <c r="C5">
+        <v>-9213000.0</v>
+      </c>
+      <c r="D5">
+        <v>-9033000.0</v>
+      </c>
+      <c r="E5">
         <v>-8007000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-8144000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7891000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-6883000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-5638000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-5741000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5139000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5157000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4741000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-5521000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3973000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3052000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3351000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3536000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-3246000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3416000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3365000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-3619000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4268000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3294000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-2643000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2289000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-4070000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-2398000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-2515000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3243000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1757200.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1486951.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1849525.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-578758.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-889500.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-720307.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1059679.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-1290320.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-393422.48</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-929271.48</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-503138.35</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-312050.23</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-468610.27</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-198338.92</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-332813.72</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-438530.53</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-765270.12</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-882932.78</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1249532.24</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-2016605.07</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-1151609.55</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-1311477.52</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-2189314.73</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-2714324.19</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-3007195.35</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-2592069.66</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-2539418.63</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-1840742.93</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-1879080.17</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-1764303.27</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-1526069.63</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-1616253.42</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-1706008.9</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-407338.32</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-760835.78</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-389889.15</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-485123.53</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-580488.29</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-478533.97</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-617100.66</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-230826.84</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-681115.99</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-628651.99</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-435043.23</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-627959.21</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-384759.27</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-1011111.81</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-170514.04</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-199607.44</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-195866.92</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:84">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B6">
-        <v>-8596000.0</v>
+        <v>-10471000.0</v>
       </c>
       <c r="C6">
+        <v>-9202000.0</v>
+      </c>
+      <c r="D6">
+        <v>-9015000.0</v>
+      </c>
+      <c r="E6">
         <v>-8004000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-8133000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7880000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6873000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5628000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5733000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5131000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5149000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-4734000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5514000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-3967000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-3045000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-3345000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3530000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-3240000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-3410000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3359000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3613000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4263000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-3289000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2638000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-2283000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4065000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2393000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-2510000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-3237000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1752000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1483000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1848000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-574434.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-887689.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-719447.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-1058988.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-1289682.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-392665.54</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-928821.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-502555.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-311645.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-468155.02</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-197614.7</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-332382.52</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-436029.34</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-765205.85</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-882771.08</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-1247748.88</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-2016146.4</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-1186256.74</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1287996.52</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-1649188.73</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-2135863.19</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-2433364.35</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-1956099.66</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1972561.63</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-1251499.93</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1275159.17</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-1278761.27</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-917024.63</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-1011442.42</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-236156.9</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-351436.32</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-626718.78</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-382071.81</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-499287.23</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-568622.29</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-452386.97</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-610748.4</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-227620.65</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-674065.75</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-620063.07</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-427146.6</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-616319.21</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-379623.2</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-1012267.73</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-167780.86</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>-199702.95</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-194728.64</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>2991.38</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>2858.98</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-52820.93</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-52594.5</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-49915.1</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="7" spans="1:84">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
@@ -18800,106 +19268,108 @@
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
-      <c r="BM7"/>
-      <c r="BN7"/>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
     </row>
-    <row r="8" spans="1:84">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
@@ -18964,164 +19434,170 @@
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
-      <c r="BM8"/>
-      <c r="BN8"/>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:84">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>-11000.0</v>
+      </c>
+      <c r="C9">
+        <v>-13999.0</v>
+      </c>
+      <c r="D9">
         <v>-18000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-3000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-11000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-11000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-6883000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-10000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-8000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-8000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-5157000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-4741000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-5521000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-7000.0</v>
       </c>
       <c r="O9">
         <v>-6000.0</v>
       </c>
       <c r="P9">
-        <v>-3536000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="Q9">
         <v>-6000.0</v>
       </c>
       <c r="R9">
+        <v>-3536000.0</v>
+      </c>
+      <c r="S9">
+        <v>-6000.0</v>
+      </c>
+      <c r="T9">
         <v>-3416000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3365000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-3619000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="W9"/>
+      <c r="X9">
         <v>-3319000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-2708000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-2404000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>-2661000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-2741000.0</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>-3657.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>503657.0</v>
       </c>
-      <c r="AE9">
-[...4 lines deleted...]
-      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
@@ -19174,786 +19650,806 @@
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
-      <c r="BM9"/>
-      <c r="BN9"/>
+      <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
+        <v>0.0</v>
+      </c>
       <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9">
         <v>-73275.08</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>19305.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>24193.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>31582.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>37564.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>52506.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>54687.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>6501.39</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>16783.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>2984.95</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>2991.38</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>2858.98</v>
       </c>
-      <c r="CC9"/>
-      <c r="CD9"/>
       <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="10" spans="1:84">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-10035000.0</v>
+      </c>
+      <c r="C10">
+        <v>-8730000.0</v>
+      </c>
+      <c r="D10">
         <v>-8614000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-7693000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-7701000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7891000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-6267000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-5112000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-5144000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-5139000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-4464000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-4470000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5265000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3744000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3052000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-3351000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-3501000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-3239000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-3443000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-3267000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-3615000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4193000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3191000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2465000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-2416000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-2478000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-2436000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-2461000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-3243000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-1057318.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-471172.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-3545286.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-580223.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-1009748.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-887614.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-1061904.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-1300734.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-407251.75</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-933441.34</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-524648.7</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-348282.8</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-476417.46</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-231832.4</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-218052.7</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-438530.53</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-752475.17</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-884699.6</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-1212061.22</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-1999084.48</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-1199452.49</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-1316231.41</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-2163543.57</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-2725908.89</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2981074.93</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-2578290.07</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-2551695.02</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-1830351.5</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-1918095.79</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>1760674.57</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-1516323.88</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-1616632.2</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-1895132.01</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-1019780.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-720942.98</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>403913.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-569195.44</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-601881.37</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-463104.35</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>641671.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>292019.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>649453.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>612658.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>679153.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>638742.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>387565.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>195109.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
     </row>
-    <row r="11" spans="1:84">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B11">
-        <v>6000.0</v>
+        <v>-7000.0</v>
       </c>
       <c r="C11">
-        <v>6000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D11">
         <v>6000.0</v>
       </c>
       <c r="E11">
+        <v>6000.0</v>
+      </c>
+      <c r="F11">
+        <v>6000.0</v>
+      </c>
+      <c r="G11">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="H11">
         <v>7000.0</v>
       </c>
       <c r="I11">
-        <v>22000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J11">
         <v>7000.0</v>
       </c>
       <c r="K11">
-        <v>7000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="L11">
         <v>7000.0</v>
       </c>
       <c r="M11">
         <v>7000.0</v>
       </c>
       <c r="N11">
         <v>7000.0</v>
       </c>
       <c r="O11">
         <v>7000.0</v>
       </c>
       <c r="P11">
         <v>7000.0</v>
       </c>
       <c r="Q11">
         <v>7000.0</v>
       </c>
       <c r="R11">
         <v>7000.0</v>
       </c>
       <c r="S11">
         <v>7000.0</v>
       </c>
       <c r="T11">
         <v>7000.0</v>
       </c>
       <c r="U11">
         <v>7000.0</v>
       </c>
       <c r="V11">
+        <v>7000.0</v>
+      </c>
+      <c r="W11">
+        <v>7000.0</v>
+      </c>
+      <c r="X11">
         <v>2000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>9000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>2000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>12000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>8000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>9000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>4677.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>57399.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>16485.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>1439.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-26197.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>8504.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>9524.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>8169.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>7109.59</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>8581.1</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>3693.83</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>3026.87</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>2234.92</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>3116.57</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>2735.01</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>4839.09</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>-1284.07</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-3141.97</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>13685.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>33957.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>39038.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-3399.64</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>26468.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>1526.36</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>5973927.7</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-5184140.21</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-5078837.87</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>685.57</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>113369.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>3528607.5</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-3052139.35</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-3262565.46</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>193839.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>566043.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>100763.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>28508.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>41691.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>1796.24</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>104.22</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>17323.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>486.49</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>635.38</v>
       </c>
-      <c r="BS11"/>
-[...3 lines deleted...]
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
         <v>20195.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>284.96</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>2015.48</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>-3753.47</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>-9192.69</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>0.9</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>196289.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>187601.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>52820.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>52594.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>49915.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>50548.0</v>
       </c>
     </row>
-    <row r="12" spans="1:84">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12">
         <v>5763000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>5763000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>159000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>76000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>13000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>35000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>7000.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...4 lines deleted...]
-      </c>
+      <c r="AA12"/>
+      <c r="AB12"/>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>15592.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>6951.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1187.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>3589.2</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1898.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1016.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>949.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11688.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>13829.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11560.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>8651.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>17058.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>50512.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>53709.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2105.03</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>839.25</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>913.72</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1042.3</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1010.41</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>1004.18</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>939.78</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1193.32</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>4010.8</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>13079.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1007.86</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>449.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>281.19</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>685.57</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>3401.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>7920.82</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>428.49</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>378.64</v>
       </c>
-      <c r="BI12">
-[...2 lines deleted...]
-      <c r="BJ12">
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
+      <c r="BL12">
         <v>384.76</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>88.23</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>15639.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:84">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-      <c r="P13">
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13">
         <v>35000.0</v>
       </c>
-      <c r="Q13"/>
-      <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
@@ -19976,86 +20472,84 @@
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:84">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...4 lines deleted...]
-      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
@@ -20120,449 +20614,457 @@
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
-      <c r="BM14"/>
-      <c r="BN14"/>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
     </row>
-    <row r="15" spans="1:84">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>-10042000.0</v>
+      </c>
+      <c r="C15">
+        <v>-8740000.0</v>
+      </c>
+      <c r="D15">
         <v>-8620000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-7699000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-7707000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-7900000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-6274000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5119000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-5151000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-5161000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-4471000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-4477000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5272000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3751000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-3059000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-3358000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-3508000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3246000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-3450000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-3274000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-3622000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4200000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3193000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2474000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-2425000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-2480000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-2448000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-2469000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-3252000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-1061995.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-528571.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-3561771.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-581662.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-983551.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-896118.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-1071428.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-1308903.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-414361.34</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-942022.44</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-528342.53</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-351309.67</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-478652.38</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-234948.98</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-335548.73</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-443369.62</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-751191.1</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-881557.63</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-1225746.8</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-2033042.03</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-1199452.49</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-1316231.41</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-2163543.57</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-2725908.89</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-2981074.93</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-2578290.07</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-2551695.02</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>-1830351.5</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>-1918095.79</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-1760674.57</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-1516323.88</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>-1616632.2</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>-1895132.01</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-1019780.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-720942.98</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>-461392.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>-569195.44</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-601881.37</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-463104.35</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>-644499.88</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>-334039.24</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-714049.69</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-644645.31</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>-190932.67</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>-637372.83</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-416060.64</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-1013127.29</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>-166760.58</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>-190414.75</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-195867.81</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-196289.71</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>-187601.65</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>-52820.93</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-52594.5</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-49915.1</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-50548.07</v>
       </c>
     </row>
-    <row r="16" spans="1:84">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-4477000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-5272000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3751000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3059000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-3358000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-3508000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3246000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-3450000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-3274000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3622000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-4200000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3193000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-2474000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-2425000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-2480000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-2448000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-2469000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-3252000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-1061995.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-528571.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-3561771.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-92613.96</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-3328378.64</v>
       </c>
-      <c r="AH16">
-[...4 lines deleted...]
-      </c>
       <c r="AJ16">
         <v>0.0</v>
       </c>
       <c r="AK16">
+        <v>0.0</v>
+      </c>
+      <c r="AL16">
+        <v>0.0</v>
+      </c>
+      <c r="AM16">
         <v>-1654371.19</v>
       </c>
-      <c r="AL16">
-[...4 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
+        <v>0.0</v>
+      </c>
+      <c r="AQ16">
         <v>-1151574.31</v>
       </c>
-      <c r="AP16">
-[...4 lines deleted...]
-      </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>-4812597.02</v>
       </c>
-      <c r="AT16">
-[...4 lines deleted...]
-      </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
@@ -20570,213 +21072,219 @@
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
     </row>
-    <row r="17" spans="1:84">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B17">
+        <v>-10042000.0</v>
+      </c>
+      <c r="C17">
+        <v>-8740000.0</v>
+      </c>
+      <c r="D17">
         <v>-8620000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-7699000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-7707000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7900000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-6274000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-5119000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-5151000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-5161000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-4471000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-4477000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-5272000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3751000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-3059000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-3358000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-3508000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-3246000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-3450000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-3274000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-3622000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4200000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-3193000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-2474000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-2425000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-2480000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-2448000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-2469000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-3252000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-1061995.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-528571.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-3561771.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-92613.96</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-3328378.64</v>
       </c>
-      <c r="AH17">
-[...4 lines deleted...]
-      </c>
       <c r="AJ17">
         <v>0.0</v>
       </c>
       <c r="AK17">
+        <v>0.0</v>
+      </c>
+      <c r="AL17">
+        <v>0.0</v>
+      </c>
+      <c r="AM17">
         <v>-1654371.19</v>
       </c>
-      <c r="AL17">
-[...4 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-1151574.31</v>
       </c>
-      <c r="AP17">
-[...4 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>-4812597.02</v>
       </c>
-      <c r="AT17">
-[...4 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -20784,94 +21292,100 @@
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
-      <c r="BM17"/>
-      <c r="BN17"/>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:84">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-      <c r="P18">
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18">
         <v>35000.0</v>
       </c>
-      <c r="Q18"/>
-      <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
@@ -20894,115 +21408,117 @@
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
     </row>
-    <row r="19" spans="1:84">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>271000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>256000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19">
         <v>98000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>4000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>255000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>128000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>178000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-127000.0</v>
       </c>
-      <c r="Y19"/>
-      <c r="Z19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>225000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>280000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>178000.0</v>
       </c>
-      <c r="AC19">
-[...4 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -21010,86 +21526,84 @@
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:84">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
@@ -21154,360 +21668,368 @@
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20"/>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:84">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-10482000.0</v>
+      </c>
+      <c r="C21">
+        <v>-9213000.0</v>
+      </c>
+      <c r="D21">
         <v>-9033000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-8007000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-8144000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-8419000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-6883000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-5638000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-5741000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5848000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5157000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4741000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-5521000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3973000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3128000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-3364000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-3536000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-3246000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3416000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-3365000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-3619000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4268000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-3319000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-2708000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2404000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2770000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2661000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2741000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3421000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1686969.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1419301.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1950638.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-490091.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-1163296.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>720307.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>1098843.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>1292554.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>608152.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>963033.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>552149.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>371654.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>448460.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>178353.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>324290.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>405319.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>765270.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-881365.01</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>1249153.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>2012774.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>1186256.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>1311477.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>2189315.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>2714325.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>3007195.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>2592070.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>2539418.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>1840743.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-1992450.02</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>1764303.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>1526069.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>1631282.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-1706009.32</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-973382.44</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-627388.29</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>446907.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-507496.99</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-614207.13</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-487192.39</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>651747.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>394745.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>681751.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>628651.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>435043.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>627959.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>401813.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>1013127.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>-170514.04</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>199607.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>195866.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>2991.38</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>2858.98</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>-52820.93</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-52594.5</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-49915.1</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="22" spans="1:84">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
@@ -21572,365 +22094,377 @@
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
     </row>
-    <row r="23" spans="1:84">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>10482000.0</v>
+      </c>
+      <c r="C23">
+        <v>9213000.0</v>
+      </c>
+      <c r="D23">
         <v>9033000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>8007000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8144000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8419000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6883000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5638000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5741000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5848000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5157000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4741000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5521000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>3973000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3128000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3364000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3536000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3246000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3416000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3365000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3619000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4268000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3319000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2708000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2404000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>2770000.0</v>
       </c>
-      <c r="Z23">
-[...4 lines deleted...]
-      </c>
       <c r="AB23">
-        <v>3247000.0</v>
+        <v>2661000.0</v>
       </c>
       <c r="AC23">
-        <v>1683312.0</v>
+        <v>2741000.0</v>
       </c>
       <c r="AD23">
-        <v>1922958.0</v>
+        <v>3421000.0</v>
       </c>
       <c r="AE23">
-        <v>1950638.0</v>
+        <v>3657.0</v>
       </c>
       <c r="AF23">
-        <v>490091.0</v>
+        <v>1987000.0</v>
       </c>
       <c r="AG23">
+        <v>1850000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1306000.0</v>
+      </c>
+      <c r="AI23">
         <v>1163296.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>720307.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1098843.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>1292554.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>608152.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>963033.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>552149.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>371654.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>448460.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>178353.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>324290.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>405319.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>765270.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>881365.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1249153.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2045571.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>1205639.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>1311477.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2189315.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2714325.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>3023737.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>2592070.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>2539418.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>1857237.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1992450.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1764303.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1526069.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>1631282.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1706009.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>973382.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>627388.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>418398.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>507496.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>614207.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>487192.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>634423.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>158038.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>701057.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>652845.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>466625.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>665523.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>454319.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1067814.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>177015.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>216391.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>198851.0</v>
       </c>
-      <c r="CA23"/>
-[...1 lines deleted...]
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23"/>
+      <c r="CE23">
         <v>52820.93</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>52594.5</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>49915.1</v>
       </c>
-      <c r="CF23"/>
+      <c r="CH23"/>
     </row>
-    <row r="24" spans="1:84">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -21938,563 +22472,577 @@
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
     </row>
-    <row r="25" spans="1:84">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>11000.0</v>
+      </c>
+      <c r="C25">
+        <v>11000.0</v>
+      </c>
+      <c r="D25">
         <v>18000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>11000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>11000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>10000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="J25">
         <v>8000.0</v>
       </c>
       <c r="K25">
+        <v>8000.0</v>
+      </c>
+      <c r="L25">
+        <v>8000.0</v>
+      </c>
+      <c r="M25">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="N25">
         <v>7000.0</v>
       </c>
       <c r="O25">
         <v>6000.0</v>
       </c>
       <c r="P25">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q25">
         <v>6000.0</v>
       </c>
       <c r="R25">
         <v>6000.0</v>
       </c>
       <c r="S25">
         <v>6000.0</v>
       </c>
       <c r="T25">
         <v>6000.0</v>
       </c>
       <c r="U25">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V25">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W25">
         <v>5000.0</v>
       </c>
       <c r="X25">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Y25">
         <v>5000.0</v>
       </c>
       <c r="Z25">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AA25">
         <v>5000.0</v>
       </c>
       <c r="AB25">
+        <v>5000.0</v>
+      </c>
+      <c r="AC25">
+        <v>5000.0</v>
+      </c>
+      <c r="AD25">
         <v>6000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5200.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>3951.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1525.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>4324.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1811.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>860.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>691.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>638.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>756.94</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>450.48</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>583.35</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>405.23</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>455.26</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>724.22</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>431.2</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>2501.18</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>64.26</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>161.7</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>1783.36</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>458.67</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-34647.19</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>23481.02</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>540126.59</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>578461.84</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>573831.6</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>635970.44</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>566857.31</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>589243.37</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>603921.6</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>485542.48</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>609045.05</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>604811.15</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1469852.41</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>55902.46</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>134117.96</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>7817.34</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-14163.71</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>11866.06</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>26147.85</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>6352.26</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>3206.19</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>7050.24</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>8588.93</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>7896.63</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>11640.7</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>5136.07</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-1155.92</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>2733.18</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-95.51</v>
       </c>
-      <c r="BZ25"/>
-      <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
     </row>
-    <row r="26" spans="1:84">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B26">
+        <v>7987000.0</v>
+      </c>
+      <c r="C26">
+        <v>6699000.0</v>
+      </c>
+      <c r="D26">
         <v>6437000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>5822000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5656000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6470000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>4983000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>3928000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3676000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3677000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3272000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2543000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3618000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2270000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1640000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1955000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1974000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1871000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2332000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2156000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>2406000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>3120000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>2158000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>1600000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>1349000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>1802000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1617000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>1874000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>2607000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>2407937.0</v>
       </c>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
       <c r="AF26">
-        <v>48043.0</v>
+        <v>1210000.0</v>
       </c>
       <c r="AG26">
+        <v>1070000.0</v>
+      </c>
+      <c r="AH26">
+        <v>791000.0</v>
+      </c>
+      <c r="AI26">
         <v>646234.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>490102.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>912674.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>1156990.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>423589.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>740789.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>368356.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>239599.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>263787.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>146484.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>203111.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>88099.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>420985.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>729972.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>944556.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>1259200.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>1701577.17</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>1167174.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>1892259.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>1470161.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>851913.28</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>2288967.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>2012980.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>737170.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>1619409.83</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>1365961.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>1327449.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>1431889.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>294457.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>165296.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>138523.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>204774.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>318401.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>387758.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>169444.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>402401.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>224265.13</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>558783.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>459582.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>271044.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>111300.42</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>246217.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>412925.0</v>
       </c>
-      <c r="BX26">
+      <c r="BZ26">
         <v>103175.0</v>
       </c>
-      <c r="BY26">
+      <c r="CA26">
         <v>147310.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>156648.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
     </row>
-    <row r="27" spans="1:84">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>45000.0</v>
       </c>
-      <c r="E27"/>
-[...1 lines deleted...]
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>10000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>39000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>8000.0</v>
       </c>
-      <c r="J27"/>
-[...1 lines deleted...]
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>41000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>26000.0</v>
       </c>
-      <c r="N27"/>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
@@ -22505,387 +23053,399 @@
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27">
         <v>0.94</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:84">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>2495000.0</v>
+      </c>
+      <c r="C28">
+        <v>2514000.0</v>
+      </c>
+      <c r="D28">
         <v>2596000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2185000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>2488000.0</v>
+      </c>
+      <c r="G28">
         <v>1949000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1900000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1710000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>2065000.0</v>
+      </c>
+      <c r="K28">
         <v>2171000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1885000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2198000.0</v>
       </c>
-      <c r="L28">
-[...4 lines deleted...]
-      </c>
       <c r="N28">
+        <v>1903000.0</v>
+      </c>
+      <c r="O28">
+        <v>1703000.0</v>
+      </c>
+      <c r="P28">
         <v>1488000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1409000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1562000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1375000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1084000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1209000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1213000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1148000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1161000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1108000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1055000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>968000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1044000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>867000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>814000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>489375.0</v>
       </c>
-      <c r="AD28">
-[...4 lines deleted...]
-      </c>
       <c r="AF28">
-        <v>442048.0</v>
+        <v>777000.0</v>
       </c>
       <c r="AG28">
+        <v>780000.0</v>
+      </c>
+      <c r="AH28">
+        <v>515000.0</v>
+      </c>
+      <c r="AI28">
         <v>761062.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>230205.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>186169.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>135564.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>184562.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>222243.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>183793.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>132055.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>184673.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>31868.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>121179.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>314718.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>344285.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>151392.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>304596.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>785912.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>1799794.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>144302.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>297055.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>665701.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1509748.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>303102.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>526438.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>530823.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>1277826.81</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>398342.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>198620.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>199392.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>254844.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>234766.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>482823.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>205807.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>180885.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>219177.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>311101.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>225671.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>134589.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>185269.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
     </row>
-    <row r="29" spans="1:84">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B29">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="C29">
-        <v>6000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="D29">
         <v>6000.0</v>
       </c>
       <c r="E29">
+        <v>6000.0</v>
+      </c>
+      <c r="F29">
+        <v>6000.0</v>
+      </c>
+      <c r="G29">
         <v>9000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="H29">
         <v>7000.0</v>
       </c>
       <c r="I29">
-        <v>22000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="J29">
         <v>7000.0</v>
       </c>
       <c r="K29">
-        <v>7000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="L29">
         <v>7000.0</v>
       </c>
       <c r="M29">
         <v>7000.0</v>
       </c>
       <c r="N29">
         <v>7000.0</v>
       </c>
       <c r="O29">
         <v>7000.0</v>
       </c>
       <c r="P29">
         <v>7000.0</v>
       </c>
       <c r="Q29">
         <v>7000.0</v>
       </c>
       <c r="R29">
         <v>7000.0</v>
       </c>
       <c r="S29">
         <v>7000.0</v>
       </c>
       <c r="T29">
         <v>7000.0</v>
       </c>
       <c r="U29">
         <v>7000.0</v>
       </c>
       <c r="V29">
+        <v>7000.0</v>
+      </c>
+      <c r="W29">
+        <v>7000.0</v>
+      </c>
+      <c r="X29">
         <v>2000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>9000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>9000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>8000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>9000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>80000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>57400.0</v>
       </c>
-      <c r="AE29"/>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -22894,642 +23454,656 @@
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
     </row>
-    <row r="30" spans="1:84">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B30">
-        <v>9015000.0</v>
+        <v>10482000.0</v>
       </c>
       <c r="C30">
+        <v>9213000.0</v>
+      </c>
+      <c r="D30">
+        <v>9033000.0</v>
+      </c>
+      <c r="E30">
         <v>8007000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8144000.0</v>
       </c>
-      <c r="E30">
-[...2 lines deleted...]
-      <c r="F30">
+      <c r="G30">
+        <v>8419000.0</v>
+      </c>
+      <c r="H30">
         <v>6883000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5638000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>5741000.0</v>
       </c>
-      <c r="I30">
-[...2 lines deleted...]
-      <c r="J30">
+      <c r="K30">
+        <v>5848000.0</v>
+      </c>
+      <c r="L30">
         <v>5157000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4741000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>5521000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3973000.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-      </c>
       <c r="P30">
+        <v>3128000.0</v>
+      </c>
+      <c r="Q30">
+        <v>3364000.0</v>
+      </c>
+      <c r="R30">
         <v>3536000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3246000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3416000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3365000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3619000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>4268000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>3319000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2708000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>2404000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>2770000.0</v>
       </c>
-      <c r="Z30">
-[...4 lines deleted...]
-      </c>
       <c r="AB30">
-        <v>3247000.0</v>
+        <v>2661000.0</v>
       </c>
       <c r="AC30">
-        <v>1683312.0</v>
+        <v>2741000.0</v>
       </c>
       <c r="AD30">
-        <v>1922958.0</v>
+        <v>3421000.0</v>
       </c>
       <c r="AE30">
-        <v>1950638.0</v>
+        <v>-3657.0</v>
       </c>
       <c r="AF30">
-        <v>490091.0</v>
+        <v>1987000.0</v>
       </c>
       <c r="AG30">
+        <v>1850000.0</v>
+      </c>
+      <c r="AH30">
+        <v>1306000.0</v>
+      </c>
+      <c r="AI30">
         <v>1163296.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>720307.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1098843.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1292554.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>608152.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>963033.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>552149.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>371654.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>448460.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>178353.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>324290.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>405319.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>765270.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>881365.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1249153.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>2045571.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1205639.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1311477.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>2189315.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2714325.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>3023737.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>2592070.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>2539418.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1857237.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1992450.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1764303.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1526069.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1631282.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1706009.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>973382.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>627388.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>418398.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>507496.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>614207.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>487192.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>634423.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>158038.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>701057.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>652845.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>466625.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>665523.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>454319.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>1067814.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>177015.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>216391.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>198851.0</v>
       </c>
-      <c r="CA30"/>
-[...1 lines deleted...]
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-52820.93</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-52594.5</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-49915.1</v>
       </c>
-      <c r="CF30"/>
+      <c r="CH30"/>
     </row>
-    <row r="31" spans="1:84">
+    <row r="31" spans="1:86">
       <c r="A31" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B31">
+        <v>447000.0</v>
+      </c>
+      <c r="C31">
+        <v>483000.0</v>
+      </c>
+      <c r="D31">
         <v>419000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>314000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>443000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>528000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>616000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>526000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>597000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>709000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>693000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>271000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>256000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>229000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>76000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>13000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>35000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-27000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>98000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>75000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>128000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>243000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-12000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>292000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>225000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>280000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>178000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>699681.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>157000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>131000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-158909.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>153548.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-167307.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>36939.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8180.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>229382.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>29732.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>26718.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>22067.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>137324.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-53091.14</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-8479.46</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-32702.11</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>171613.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3334.59</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>37454.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>17521.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>160907.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-1146.11</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>22240.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-2723200.98</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-2977998.35</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-2575700.05</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-5091113.02</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-3671094.5</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>74354.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-3524977.57</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-3042392.88</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-3247914.2</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-189122.69</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>2068.23</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-88440.38</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-908299.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-61698.44</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>12325.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>24088.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-651747.05</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-394745.54</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-681751.37</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-628651.99</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-435043.23</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-627959.91</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>-401813.05</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-1013127.29</v>
       </c>
-      <c r="BX31"/>
-      <c r="BY31">
+      <c r="BZ31"/>
+      <c r="CA31">
         <v>-199607.44</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-195866.92</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-2991.38</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-2858.98</v>
       </c>
-      <c r="CC31"/>
-      <c r="CD31"/>
       <c r="CE31"/>
-      <c r="CF31">
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31">
         <v>-6163.51</v>
       </c>
     </row>
-    <row r="32" spans="1:84">
+    <row r="32" spans="1:86">
       <c r="A32" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
-        <v>0.0</v>
+        <v>-27999.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
+        <v>0.0</v>
+      </c>
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>13802000.0</v>
       </c>
-      <c r="F32">
-[...4 lines deleted...]
-      </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>30838000.0</v>
       </c>
-      <c r="J32">
-[...4 lines deleted...]
-      </c>
       <c r="L32">
         <v>0.0</v>
       </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
+        <v>0.0</v>
+      </c>
+      <c r="O32">
+        <v>0.0</v>
+      </c>
+      <c r="P32">
         <v>76000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>13000.0</v>
       </c>
-      <c r="P32">
-[...4 lines deleted...]
-      </c>
       <c r="R32">
         <v>0.0</v>
       </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
+        <v>0.0</v>
+      </c>
+      <c r="AD32">
+        <v>0.0</v>
+      </c>
+      <c r="AE32">
         <v>-3657.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>503657.0</v>
       </c>
-      <c r="AE32">
-[...4 lines deleted...]
-      </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
@@ -23582,151 +24156,158 @@
       </c>
       <c r="BE32">
         <v>0.0</v>
       </c>
       <c r="BF32">
         <v>0.0</v>
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
-      <c r="BM32"/>
-      <c r="BN32"/>
+      <c r="BM32">
+        <v>0.0</v>
+      </c>
+      <c r="BN32">
+        <v>0.0</v>
+      </c>
       <c r="BO32"/>
       <c r="BP32"/>
-      <c r="BQ32">
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32">
         <v>-73275.08</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>19305.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>24193.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>31582.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>37564.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>52506.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>54687.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>6501.39</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>16783.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>2984.95</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>2991.38</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>2858.98</v>
       </c>
-      <c r="CC32"/>
-      <c r="CD32"/>
       <c r="CE32"/>
-      <c r="CF32">
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32">
         <v>6163.51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -23749,4439 +24330,4560 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>3025000.0</v>
+      </c>
+      <c r="C2">
         <v>4543000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4728000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4707000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7409000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3883000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>16823000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1353000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1736000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>166134.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>170475.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2312507.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2186058.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2721734.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2778867.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>659071.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2868322.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2849313.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>317328.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>273774.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7904.25</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50943.0</v>
       </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B3">
+        <v>40000</v>
+      </c>
+      <c r="C3">
         <v>25000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>81000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>22000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>6893</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>5388.09</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31328.5</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>134270.31</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>63371.63</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>79310.48</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>57763.76</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>92088.63</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>85262.94</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>296168.84</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>108894.99</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>76986.4</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>103462.99</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>3526000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-12940000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>15470000.0</v>
       </c>
-      <c r="I4">
-[...1 lines deleted...]
-      </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
+      <c r="W4"/>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>113000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>554000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-308000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
+      <c r="W5"/>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>12622000.0</v>
+      </c>
+      <c r="C6">
         <v>-1518000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-185000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2702000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3526000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-12940000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15470000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-383000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1570227.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-4783.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2108722.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>335141.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-381988.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-126896.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>2177699.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2238796.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-381425.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>3184252.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-4171.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>266859.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-43306.62</v>
       </c>
     </row>
-    <row r="7" spans="1:22">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>675000.0</v>
+      </c>
+      <c r="C7">
         <v>1512000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>93000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>585000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-461000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1195000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>387000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-636000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-44000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-918450.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-52972.93</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>437983.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>66579.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1169806.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>36225.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-148894.18</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-35585.9</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>41675.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>142895.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-26460.19</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-655158.43</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>500301.0</v>
       </c>
     </row>
-    <row r="8" spans="1:22">
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>483000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>-43000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-700000.0</v>
       </c>
-      <c r="I8">
-[...1 lines deleted...]
-      </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
+      <c r="W8"/>
     </row>
-    <row r="9" spans="1:22">
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-22000.0</v>
+      </c>
+      <c r="C9">
         <v>133000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-287000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>48000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>210000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-43000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-700000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-27000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-42358.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2780.26</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4756.82</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4.83</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>31.14</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>166715.7</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-170843.67</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-11705.66</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>46617.0</v>
       </c>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
+      <c r="W9"/>
     </row>
-    <row r="10" spans="1:22">
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-48000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-210000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-483000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>-372000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-756000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-32304.0</v>
       </c>
-      <c r="K10">
-[...1 lines deleted...]
-      </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
-      <c r="Q10"/>
+      <c r="Q10">
+        <v>0.0</v>
+      </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
+      <c r="W10"/>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>-590000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>651000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-75000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>372000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>248000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-632181.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-92254.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>411324.33</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>46126.33</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1211449.3</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
       <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>88264.79</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
+      <c r="W11"/>
     </row>
-    <row r="12" spans="1:22">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>1555000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1777000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1843000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1164000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>659000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>116219.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>250801.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>620948.28</v>
       </c>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
-      <c r="Q12"/>
+      <c r="Q12">
+        <v>0.0</v>
+      </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
+      <c r="W12"/>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>312000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-81000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-205000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>731000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>94000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-265000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-243911.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-131319.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>21048.96</v>
       </c>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
-      <c r="Q13"/>
+      <c r="Q13">
+        <v>0.0</v>
+      </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
+      <c r="W13"/>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>-899000.0</v>
+      </c>
+      <c r="C14">
         <v>39000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>30000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000.0</v>
       </c>
       <c r="G14">
         <v>21000.0</v>
       </c>
       <c r="H14">
+        <v>21000.0</v>
+      </c>
+      <c r="I14">
         <v>15000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>4000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2196.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>4111.87</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2468.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1107422.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2365902.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2303320.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1667690.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>30202.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>26741.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18354.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3319.32</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28153.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6410.24</v>
       </c>
     </row>
-    <row r="15" spans="1:22">
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-      <c r="H15">
-[...1 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="Q15"/>
+      <c r="Q15">
+        <v>0.0</v>
+      </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
+      <c r="W15"/>
     </row>
-    <row r="16" spans="1:22">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>15647000.0</v>
+      </c>
+      <c r="C16">
         <v>3025000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4543000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4728000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4707000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7409000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3883000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>16823000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1353000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1736361.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>165692.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>203785.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2521199.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2339746.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2651971.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2836770.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>629526.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2467888.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3501580.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>269603.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>274764.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>7636.38</v>
       </c>
     </row>
-    <row r="17" spans="1:22">
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
+      <c r="W17"/>
     </row>
-    <row r="18" spans="1:22">
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-29102000.0</v>
+      </c>
+      <c r="C18">
         <v>-22101000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18752000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-11592000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12274000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-9232000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-9104000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5746000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3922000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3030072.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1371319.24</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-3787003.6</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5636876.51</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5547197.01</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3515327.13</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2434532.47</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2238795.72</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1551617.91</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1509520.35</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-910054.05</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-908152.23</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-202816.64</v>
       </c>
     </row>
-    <row r="19" spans="1:22">
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>-2152000.0</v>
+      </c>
+      <c r="C19">
         <v>8564000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-19699000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>11538000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-20517000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-16103000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3919000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-50000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3919000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-6893.0</v>
       </c>
-      <c r="K19">
-[...1 lines deleted...]
-      </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
-      <c r="Q19"/>
+      <c r="Q19">
+        <v>0.0</v>
+      </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
+      <c r="W19"/>
     </row>
-    <row r="20" spans="1:22">
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B20">
+        <v>43282000.0</v>
+      </c>
+      <c r="C20">
         <v>11747000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>36848000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>-18000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>29849000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>28805000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>7682000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>20566000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
+      <c r="W20"/>
     </row>
-    <row r="21" spans="1:22">
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B21">
+        <v>-10000.0</v>
+      </c>
+      <c r="C21">
         <v>-9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6000.0</v>
       </c>
       <c r="D21">
         <v>-6000.0</v>
       </c>
       <c r="E21">
         <v>-6000.0</v>
       </c>
       <c r="F21">
-        <v>-5000.0</v>
+        <v>-6000.0</v>
       </c>
       <c r="G21">
         <v>-5000.0</v>
       </c>
       <c r="H21">
         <v>-5000.0</v>
       </c>
       <c r="I21">
         <v>-5000.0</v>
       </c>
       <c r="J21">
         <v>-5000.0</v>
       </c>
       <c r="K21">
-        <v>0.0</v>
+        <v>-5000.0</v>
       </c>
       <c r="L21">
         <v>0.0</v>
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
-      <c r="Q21"/>
+      <c r="Q21">
+        <v>0.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
+      <c r="W21"/>
     </row>
-    <row r="22" spans="1:22">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>-32766000.0</v>
+      </c>
+      <c r="C22">
         <v>-24444000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-19381000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-13676000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-13592000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-12292000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-10649000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5734000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4260000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-2223144.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1442557.78</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4817737.71</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-7410961.05</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-10051606.81</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6608143.98</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-4266283.39</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-2435413.05</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1853535.74</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2333498.94</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-778018.19</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-210601.86</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-640020.3</v>
       </c>
     </row>
-    <row r="23" spans="1:22">
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>-400000.0</v>
+      </c>
+      <c r="C23">
         <v>256000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-18299000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
+        <v>0.0</v>
+      </c>
+      <c r="F23">
         <v>244000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>45000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>75000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>650000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>622000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>470625.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-22560.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>152490.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>95436.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5155259.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>211557.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2824549.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-92088.63</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-85262.94</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-296168.84</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-108894.99</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-0.3</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>0.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>11619.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13000.0</v>
       </c>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
+        <v>0.0</v>
+      </c>
+      <c r="K24">
         <v>1.5</v>
       </c>
-      <c r="K24">
-[...1 lines deleted...]
-      </c>
       <c r="L24">
+        <v>0.0</v>
+      </c>
+      <c r="M24">
         <v>-31.4</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-116.59</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-59.48</v>
       </c>
-      <c r="O24">
-[...1 lines deleted...]
-      </c>
       <c r="P24">
         <v>0.0</v>
       </c>
-      <c r="Q24"/>
+      <c r="Q24">
+        <v>0.0</v>
+      </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
+      <c r="W24"/>
     </row>
-    <row r="25" spans="1:22">
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>82000.0</v>
+      </c>
+      <c r="C25">
         <v>-1268000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1153000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>53000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>219000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>48000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-25000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>39000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-93604.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>22858.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-21540.11</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>621611.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>734352.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1032071.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>832581.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>294486.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>294089.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>318763.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>958898.0</v>
       </c>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
       <c r="U25">
+        <v>0.0</v>
+      </c>
+      <c r="V25">
         <v>6441.36</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>33954.0</v>
       </c>
     </row>
-    <row r="26" spans="1:22">
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>28850161.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>75000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21216000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3539000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4592630.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1504790.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1441120.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
-      <c r="Q26"/>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
+      <c r="W26"/>
     </row>
-    <row r="27" spans="1:22">
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>3846000.0</v>
+      </c>
+      <c r="C27">
         <v>2085000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1683000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1502000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1558000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1843000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1164000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>620000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>409000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>263310.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>125487.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>343303.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>704573.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1032071.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>294486.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>252398.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>155331.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
+      <c r="W27"/>
     </row>
-    <row r="28" spans="1:22">
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>43876000.0</v>
+      </c>
+      <c r="C28">
         <v>11994000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>36842000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>30087000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>28845000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21216000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3539000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4592625.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1366536.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1678281.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5972017.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5165209.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3388430.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4612082.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>1170192.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4693772.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>905882.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1175012.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>159509.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>-29062000.0</v>
+      </c>
+      <c r="C29">
         <v>-22076000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-18728000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11511000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12252000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9185000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9102000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5696000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-3900000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3023179.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1365931.15</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3755675.1</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5502606.2</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5483825.38</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3436016.65</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2376768.72</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2146707.1</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1466354.97</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1213351.51</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-801159.06</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-831165.83</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-99353.65</v>
       </c>
     </row>
-    <row r="30" spans="1:22">
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-2192000.0</v>
+      </c>
+      <c r="C30">
         <v>8564000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18299000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11538000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-20537000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-16134000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3908000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-50000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-22000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-6893.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-5388.09</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-31328.5</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-134270.31</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-63371.63</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-79310.48</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-57614.78</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-92088.63</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-85262.94</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-296168.84</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-108894.99</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-76986.4</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-103462.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C1" t="s">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>85</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="F1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G1" t="s">
-        <v>87</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>88</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>89</v>
       </c>
       <c r="J1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K1" t="s">
-        <v>90</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>91</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>92</v>
       </c>
       <c r="N1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="O1" t="s">
-        <v>93</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>94</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="R1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="S1" t="s">
-        <v>96</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>97</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="V1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="W1" t="s">
-        <v>99</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>100</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="Z1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AA1" t="s">
-        <v>102</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>103</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>104</v>
       </c>
       <c r="AD1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AE1" t="s">
-        <v>105</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>106</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>107</v>
       </c>
       <c r="AH1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AI1" t="s">
-        <v>108</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>109</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>110</v>
       </c>
       <c r="AL1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AM1" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>112</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>113</v>
       </c>
       <c r="AP1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AQ1" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="AR1" t="s">
         <v>115</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>116</v>
       </c>
       <c r="AT1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AU1" t="s">
-        <v>117</v>
+        <v>12</v>
       </c>
       <c r="AV1" t="s">
         <v>118</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>119</v>
       </c>
       <c r="AX1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AY1" t="s">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="AZ1" t="s">
         <v>121</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>122</v>
       </c>
       <c r="BB1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BC1" t="s">
-        <v>123</v>
+        <v>14</v>
       </c>
       <c r="BD1" t="s">
         <v>124</v>
       </c>
       <c r="BE1" t="s">
-        <v>14</v>
+        <v>125</v>
       </c>
       <c r="BF1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BG1" t="s">
-        <v>126</v>
+        <v>15</v>
       </c>
       <c r="BH1" t="s">
         <v>127</v>
       </c>
       <c r="BI1" t="s">
-        <v>15</v>
+        <v>128</v>
       </c>
       <c r="BJ1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BK1" t="s">
-        <v>129</v>
+        <v>16</v>
       </c>
       <c r="BL1" t="s">
         <v>130</v>
       </c>
       <c r="BM1" t="s">
-        <v>16</v>
+        <v>131</v>
       </c>
       <c r="BN1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BO1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BP1" t="s">
         <v>133</v>
       </c>
       <c r="BQ1" t="s">
-        <v>17</v>
+        <v>134</v>
       </c>
       <c r="BR1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BS1" t="s">
-        <v>135</v>
+        <v>18</v>
       </c>
       <c r="BT1" t="s">
         <v>136</v>
       </c>
       <c r="BU1" t="s">
-        <v>18</v>
+        <v>137</v>
       </c>
       <c r="BV1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BW1" t="s">
-        <v>138</v>
+        <v>19</v>
       </c>
       <c r="BX1" t="s">
         <v>139</v>
       </c>
       <c r="BY1" t="s">
-        <v>19</v>
+        <v>140</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>141</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B2">
+        <v>15647000.0</v>
+      </c>
+      <c r="C2">
+        <v>3326000.0</v>
+      </c>
+      <c r="D2">
         <v>4109000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2589000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3025000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4134000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>14066000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2097000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4543000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2232000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>5839000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2147000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>4728000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2771000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3062000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3032000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4707000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16219000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2228000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3329000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>7409000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9797000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4955000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3300000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3883000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>4741000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2974000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>2759000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>16823000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3900626.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>5661402.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>6718661.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1360232.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>857735.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1530227.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>938520.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1736361.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>2963788.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>365228.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>333429.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>177136.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>140034.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>458192.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>267886.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>186596.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>486466.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1249145.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1470520.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2428574.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1065009.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2079713.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4337585.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2287729.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3885302.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>3917175.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2074605.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2713877.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>3851975.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1774638.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>2403354.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2919225.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>481532.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>155676.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>337897.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>646632.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1079448.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1443044.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1891793.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>2378569.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>3162515.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>2706699.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>3347300.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>3368906.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>3742639.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4237194.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>4229584.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>272408.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>197008.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B3">
-        <v>16189</v>
+        <v>8000</v>
       </c>
       <c r="C3">
         <v>6000</v>
       </c>
       <c r="D3">
+        <v>16189</v>
+      </c>
+      <c r="E3">
+        <v>6000</v>
+      </c>
+      <c r="F3">
         <v>12000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7000</v>
-      </c>
-[...4 lines deleted...]
-        <v>68.38</v>
       </c>
       <c r="H3">
         <v>9000</v>
       </c>
       <c r="I3">
+        <v>68.38</v>
+      </c>
+      <c r="J3">
+        <v>9000</v>
+      </c>
+      <c r="K3">
         <v>3000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>10000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>4000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>32000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>43000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>6000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>7000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>9000</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="W3">
         <v>45000</v>
       </c>
       <c r="X3">
         <v>2000</v>
       </c>
       <c r="Y3">
+        <v>45000</v>
+      </c>
+      <c r="Z3">
         <v>2000</v>
       </c>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
       <c r="AA3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
         <v>13112</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>21561</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9643</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>31908</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>15301</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>3916</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2.78</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>3979.14</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>2327.98</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>2.18</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>2415.28</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1076.43</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>226.19</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>2122.57</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1254.06</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>3517.71</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>12181.07</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>16883.79</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>31321.44</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>36894.28</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>31662.73</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>34391.86</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>16817.4</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>11175.21</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>29769.17</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>5609.85</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>47409.16</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>26738.8</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>18.01</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>5144.51</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>16223.73</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>11571.33</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>24265.34</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>5703.35</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>26080.58</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>12379.55</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>30559.67</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>23068.82</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>3502.41</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>16890.72</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>46855.69</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>25018.94</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>53847.12</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>106343.32</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>89541.15</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>46437.24</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>37194.29</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>3692000.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-2581000.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
         <v>-1101000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-4080000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-2388000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>4842000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>1655000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>-583000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-858000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>1767000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>215000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-14064000.0</v>
       </c>
-      <c r="AC4">
-[...4 lines deleted...]
-      </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
-      <c r="AG4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>304000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-694000.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5">
         <v>153000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-369000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>87000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>146000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>264000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-384000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>277000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>82000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>111000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>84000.0</v>
       </c>
-      <c r="AC5">
-[...4 lines deleted...]
-      </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B6">
+        <v>-10779000.0</v>
+      </c>
+      <c r="C6">
+        <v>12321000.0</v>
+      </c>
+      <c r="D6">
         <v>-783000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>1520000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-436000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1109000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-9932000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>11969000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-2446000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>2311000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-3607000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3692000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2581000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1957000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-291000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>30000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-1675000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-11512000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>13991000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1101000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4080000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2388000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4842000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1655000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-583000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-858000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1767000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>215000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-14064000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>12922374.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-1760776.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1057259.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>5358429.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>495265.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-672492.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>591707.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-797841.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-1227427.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>2598560.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>31799.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>156293.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>25658.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-318158.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>190306.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>81290.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-282681.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-762679.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-221375.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-958054.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>1456190.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-1014704.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-2257872.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>2049856.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-1545556.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-31873.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>1842570.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-639272.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-1200004.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>2077337.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-628716.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-515871.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>2355238.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>325856.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-182221.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-308735.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-449922.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-363596.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-448749.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-486776.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-694627.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>455816.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-640601.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>-21606.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-241059.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-494555.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>7610.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>3957176.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>72595.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B7">
+        <v>295000.0</v>
+      </c>
+      <c r="C7">
+        <v>3000.0</v>
+      </c>
+      <c r="D7">
         <v>1285032.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-513000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-79000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1177000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1575000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>447000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1687000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1234000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-353000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-730000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-58000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>680000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>299000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>435000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-829000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>13000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>67000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>707000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1248000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>640000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>321000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>1185000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-951000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>202000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>763000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-574000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-4000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-171755.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>-558392.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>597382.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-503235.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-66995.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-80260.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-338957.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>442212.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-797669.62</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-43101.79</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>70718.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-148396.81</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>42989.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>127110.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>-281586.36</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>58513.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>587079.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-201657.21</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-734644.12</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>787205.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>634807.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>64747.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-769203.8</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>136227.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>743053.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-98955.02</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>172249.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>353458.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-154289.33</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-17077.4</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>37292.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>170299.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>199763.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>946347.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-1416416.83</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>121411.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>49900.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>71781.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-239973.86</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>82706.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>27159.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-88190.48</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-22924.19</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>125631.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>226334.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-364282.42</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>272102.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>8740.46</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>-35655.07</v>
       </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-131000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>25000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8">
         <v>321000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>3000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-5000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-16000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>666000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>-162000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-159000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>448000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>-182000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-150000.0</v>
       </c>
-      <c r="AC8">
-[...4 lines deleted...]
-      </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
-      <c r="AG8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B9">
+        <v>-43000.0</v>
+      </c>
+      <c r="C9">
+        <v>2000.0</v>
+      </c>
+      <c r="D9">
         <v>-100734.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>92000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-17000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>54000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>101000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>8000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-30000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-59000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-122000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-131000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>25000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-7000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>79830.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-38000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-26000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-88000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>321000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>3000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-5000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-16000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>666000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-162000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-159000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>448000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-182000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-150000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>233178.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-733736.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>514759.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-714201.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-12308.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>280873.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-288035.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-7530.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-1662.81</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-33167.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-2929.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-3980.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-1.7</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5.34</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2.63</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-2518.54</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>65.77</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-3.28</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-20.56</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-40750.69</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>9.38</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>22.56</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-12.13</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-14992.38</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-0.49</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>13.33</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>17700.86</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-22312.09</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>166715.7</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>184744.31</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>183724.31</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>189651.62</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-100352.29</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>2076405.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-1997714.03</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>-149182.85</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>28544.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-34970.49</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-17740.69</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>12461.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-28078.44</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-1.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>122584.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>131374.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-82999.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-12195.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-79830.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
         <v>-25627000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-29494000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-10771000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-14281000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-7027000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-9336000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-11299000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-13574000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-16907218.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-3666514.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-4867796.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-6443965.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-745831.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-342076.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-922772.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>25969.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>15607.0</v>
       </c>
-      <c r="AL10">
-[...4 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-2765984.57</v>
       </c>
-      <c r="BA10">
-[...4 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-886000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>628000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-130000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>240000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>191000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-76000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-190000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>460000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-450000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-868000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>571000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>204000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>268000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-392000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>97000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>245000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-491000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>74000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-173715.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>220467.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>132902.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>30625.91</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>286966.92</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>47965.46</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>392595.45</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>436415.53</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-470442.77</v>
       </c>
-      <c r="AL11">
-[...4 lines deleted...]
-      </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
+        <v>0.0</v>
+      </c>
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
+      <c r="AQ11">
         <v>56354.31</v>
       </c>
-      <c r="AP11">
-[...4 lines deleted...]
-      </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
+        <v>0.0</v>
+      </c>
+      <c r="AU11">
         <v>411324.33</v>
       </c>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11">
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
         <v>114328.55</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>810859.73</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>46126.33</v>
       </c>
-      <c r="AX11">
-[...4 lines deleted...]
-      </c>
       <c r="AZ11">
+        <v>0.0</v>
+      </c>
+      <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
         <v>141620.77</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>1211449.3</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>442838.24</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>568394.14</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>385547.03</v>
       </c>
-      <c r="BE11">
-[...4 lines deleted...]
-      </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
+        <v>0.0</v>
+      </c>
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
         <v>88264.79</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>380000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>422000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>299000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>392000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>421000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>443000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>423000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>331000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>472000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>511000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>506000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>508000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>436000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>393000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>401000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>451000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>182000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>130000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-682336.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-773717.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1938719.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>28076.43</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>181717.82</v>
       </c>
-      <c r="AH12">
-[...4 lines deleted...]
-      </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
+        <v>0.0</v>
+      </c>
+      <c r="AL12">
+        <v>0.0</v>
+      </c>
+      <c r="AM12">
         <v>86485.34</v>
       </c>
-      <c r="AL12">
-[...4 lines deleted...]
-      </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
+        <v>0.0</v>
+      </c>
+      <c r="AP12">
+        <v>0.0</v>
+      </c>
+      <c r="AQ12">
         <v>181201.5</v>
       </c>
-      <c r="AP12">
-[...4 lines deleted...]
-      </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
+        <v>0.0</v>
+      </c>
+      <c r="AT12">
+        <v>0.0</v>
+      </c>
+      <c r="AU12">
         <v>620948.28</v>
       </c>
-      <c r="AT12">
-[...4 lines deleted...]
-      </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
-      <c r="BJ12"/>
-      <c r="BK12"/>
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>817000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>46000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>164000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-715000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>229000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-305000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>836000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-841000000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>266000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>169000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>411000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1051000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>491000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>265000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>30000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-55000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-231218.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-45123.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-50279.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>2964.73</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-214925.47</v>
       </c>
-      <c r="AH13">
-[...4 lines deleted...]
-      </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
+        <v>0.0</v>
+      </c>
+      <c r="AM13">
         <v>-181508.41</v>
       </c>
-      <c r="AL13">
-[...4 lines deleted...]
-      </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
         <v>-94876.82</v>
       </c>
-      <c r="AP13">
-[...4 lines deleted...]
-      </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
         <v>21048.96</v>
       </c>
-      <c r="AT13">
-[...4 lines deleted...]
-      </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
-      <c r="BK13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
+      <c r="BK13">
+        <v>0.0</v>
+      </c>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B14">
+        <v>11000.0</v>
+      </c>
+      <c r="C14">
+        <v>20000.0</v>
+      </c>
+      <c r="D14">
         <v>18000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>11000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>11000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>10000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>10000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="J14">
         <v>8000.0</v>
       </c>
       <c r="K14">
+        <v>8000.0</v>
+      </c>
+      <c r="L14">
+        <v>8000.0</v>
+      </c>
+      <c r="M14">
         <v>7000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="N14">
         <v>7000.0</v>
       </c>
       <c r="O14">
         <v>6000.0</v>
       </c>
       <c r="P14">
-        <v>6000.0</v>
+        <v>7000.0</v>
       </c>
       <c r="Q14">
         <v>6000.0</v>
       </c>
       <c r="R14">
         <v>6000.0</v>
       </c>
       <c r="S14">
         <v>6000.0</v>
       </c>
       <c r="T14">
         <v>6000.0</v>
       </c>
       <c r="U14">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="V14">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="W14">
         <v>5000.0</v>
       </c>
       <c r="X14">
-        <v>6000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="Y14">
         <v>5000.0</v>
       </c>
       <c r="Z14">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="AA14">
         <v>5000.0</v>
       </c>
       <c r="AB14">
+        <v>5000.0</v>
+      </c>
+      <c r="AC14">
+        <v>5000.0</v>
+      </c>
+      <c r="AD14">
         <v>6000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>5200.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3951.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1525.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>4324.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>1811.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>860.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>691.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>638.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>756.94</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>450.48</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>583.35</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>405.23</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>455.26</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>724.22</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>431.2</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2501.18</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>64.26</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>161.7</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>1783.36</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>458.67</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-34647.19</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>23481.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>540126.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>578461.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>573831.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>635970.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>566857.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>589243.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>603921.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>485542.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>609045.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>604811.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1469852.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>55902.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>134117.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>7817.34</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>-14163.71</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>11866.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>26147.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>6352.26</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3206.19</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7050.24</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>8588.93</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>7896.63</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>11640.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>5136.07</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>-1155.92</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>2733.18</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>-95.51</v>
       </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>36982259.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
@@ -28237,723 +28939,743 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B16">
+        <v>4868000.0</v>
+      </c>
+      <c r="C16">
+        <v>15647000.0</v>
+      </c>
+      <c r="D16">
         <v>3326000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4109000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2589000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3025000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>4134000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>14066000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2097000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4543000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2232000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>5839000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2147000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>4728000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2771000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>3062000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>3032000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4707000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16219000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2228000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>3329000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>7409000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>9797000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>4955000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>3300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3883000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>4741000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2974000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>2759000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>16823000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3900626.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>5661402.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>6718661.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1353000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>857735.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1530227.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>938520.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1736361.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>2963788.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>365228.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>333429.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>165692.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>140034.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>458192.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>267886.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>203785.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>486466.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1249145.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>1470520.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2521199.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>1065009.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2079713.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>4337585.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2339746.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>3885302.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>3917175.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>2074605.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>2651971.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>3851975.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1774638.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>2403354.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2836770.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>481532.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>155676.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>337897.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>629526.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1079448.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1443044.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1891793.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>2467888.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>3162515.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>2706699.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>3347300.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>3501580.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>3742639.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>4237194.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>4229584.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>269603.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
-      <c r="AG17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B18">
+        <v>-9090000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7771000.0</v>
+      </c>
+      <c r="D18">
         <v>-6621050.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7604000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-7161000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-6441000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4479000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-4519000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-6662000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3815000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-4807000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-5034000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-5096000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2798000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-2404000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-2502000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3888000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2811000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-3048000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2093000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-4322000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-3061000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-2347000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-844000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2980000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-1867000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-1232000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-2871000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3134000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-1897774.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-1878290.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1033789.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-936147.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-990126.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-682939.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-1422948.78</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-823206.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-1282590.73</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-926787.64</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-401119.76</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-418990.17</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-348053.69</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>-99709.79</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-582220.38</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>-341335.38</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-122931.5</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-570925.67</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-1936251.07</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-1156895.37</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-480337.99</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-1158675.07</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-2095994.06</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-1901869.38</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-1460776.89</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1966977.58</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-1430055.84</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>-689386.7</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-1299256.01</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-838246.19</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-713380.69</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-664444.24</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-544339.61</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>381193.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-1962652.42</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-308734.55</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-508421.51</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-586381.8</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-657216.46</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>-486775.96</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>-93181.3</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>-758165.44</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>-678665.23</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>-21605.95</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>-246984.09</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-810362.47</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-257875.07</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>-194298.72</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>-263359.62</v>
       </c>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B19">
+        <v>-2106000.0</v>
+      </c>
+      <c r="C19">
+        <v>8001000.0</v>
+      </c>
+      <c r="D19">
         <v>-25766000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>8957000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>6622000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>5205000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-5585000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>4736000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>4208000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>6124000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>1196000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-28124000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>2516000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>4724000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2115000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>2534000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>2214000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8682000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-12826000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>993000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>696000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-14000000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>2500000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5299000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>1009000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>3000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>3000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10928000.0</v>
       </c>
       <c r="AD19">
         <v>-10928000.0</v>
       </c>
       <c r="AE19">
         <v>-10928000.0</v>
       </c>
       <c r="AF19">
-        <v>0.0</v>
+        <v>-10928000.0</v>
       </c>
       <c r="AG19">
-        <v>0.0</v>
+        <v>-10928000.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19">
         <v>0.0</v>
       </c>
       <c r="AK19">
         <v>0.0</v>
       </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
         <v>0.0</v>
       </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
@@ -28995,109 +29717,117 @@
       </c>
       <c r="BB19">
         <v>0.0</v>
       </c>
       <c r="BC19">
         <v>0.0</v>
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
         <v>0.0</v>
       </c>
-      <c r="BJ19"/>
-      <c r="BK19"/>
+      <c r="BJ19">
+        <v>0.0</v>
+      </c>
+      <c r="BK19">
+        <v>0.0</v>
+      </c>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>197</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>11755000.0</v>
+      </c>
+      <c r="D20">
         <v>31527000.0</v>
       </c>
-      <c r="C20"/>
-[...12 lines deleted...]
-      <c r="J20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>-4000.0</v>
       </c>
-      <c r="K20"/>
-[...3 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>18000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>29867000.0</v>
       </c>
-      <c r="S20">
-[...3 lines deleted...]
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -29110,138 +29840,140 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B21">
         <v>-3000.0</v>
       </c>
       <c r="C21">
         <v>-2000.0</v>
       </c>
       <c r="D21">
         <v>-3000.0</v>
       </c>
       <c r="E21">
-        <v>-3000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="F21">
         <v>-3000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>-3000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3000.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>-1000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-2000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="S21">
         <v>-1000.0</v>
       </c>
       <c r="T21">
-        <v>-2000000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="U21">
         <v>-1000.0</v>
       </c>
       <c r="V21">
-        <v>-1000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="W21">
         <v>-1000.0</v>
       </c>
       <c r="X21">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="Y21">
         <v>-1000.0</v>
       </c>
       <c r="Z21">
-        <v>-1000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AA21">
         <v>-1000.0</v>
       </c>
       <c r="AB21">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AC21">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AD21">
         <v>-2000.0</v>
       </c>
       <c r="AE21">
         <v>-2000.0</v>
       </c>
       <c r="AF21">
-        <v>0.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AG21">
-        <v>0.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
@@ -29283,1045 +30015,1067 @@
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
-      <c r="BJ21"/>
-      <c r="BK21"/>
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B22">
+        <v>-10042000.0</v>
+      </c>
+      <c r="C22">
+        <v>-8740000.0</v>
+      </c>
+      <c r="D22">
         <v>-8620000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-7699000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-7707000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7900000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-6274000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-5119000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-5151000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-5161000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-4471000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-4477000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-5272000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3751000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3059000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-3358000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-3508000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3246000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3450000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-3274000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-3622000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4200000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3193000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2474000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-2425000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-2480000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2448000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-2469000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-3252000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-1061995.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-528571.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-3561772.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-581662.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-983551.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-896118.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-1071428.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-1308903.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-414361.34</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-927973.71</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-529499.28</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-351309.67</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-478652.38</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-175525.38</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-345010.4</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-443369.62</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-751191.1</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-734412.09</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-1299092.49</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-2033042.03</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-1199452.49</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-1411981.87</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-2073617.8</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-2725908.89</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-2981074.93</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-2723379.19</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-2516801.18</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>-1830351.5</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>-1918095.79</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-1551433.6</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-1521982.39</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>-1616632.2</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>-1895132.01</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-1204005.01</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-705754.39</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>-461392.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-569195.44</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-702128.71</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-519589.01</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>-644499.88</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>-334039.24</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-681762.18</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-646801.66</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>-190932.67</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>-637372.83</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-502280.17</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-1027085.36</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>-166760.58</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>-190414.75</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B23">
+        <v>417000.0</v>
+      </c>
+      <c r="C23">
+        <v>458185.0</v>
+      </c>
+      <c r="D23">
         <v>-462938.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>163000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>94000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>123000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>126000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>11754000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4208000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-75.32</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>36852000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-1.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-157.88</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-76.46</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-12.09</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2214000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29867.0</v>
       </c>
       <c r="S23">
         <v>-1000.0</v>
       </c>
       <c r="T23">
+        <v>29867.0</v>
+      </c>
+      <c r="U23">
+        <v>-1000.0</v>
+      </c>
+      <c r="V23">
         <v>244000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>29000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>21190.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-1000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>16000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>172.13</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>39.74</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>75000.0</v>
       </c>
-      <c r="AB23">
-[...2 lines deleted...]
-      <c r="AC23">
+      <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>86333.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-3181.31</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>49000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>486000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>615251.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1983.04</v>
       </c>
       <c r="AJ23">
         <v>6749.0</v>
       </c>
       <c r="AK23">
+        <v>1983.04</v>
+      </c>
+      <c r="AL23">
+        <v>6749.0</v>
+      </c>
+      <c r="AM23">
         <v>17344.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-7349.44</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>435519.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>25705.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>114300.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-30674.02</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-83627.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>423.16</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-2673.15</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-3208.71</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>1615914.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>70510.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>14330.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>23601.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>43957.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>3952.85</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-52481.82</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1846254.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>3324362.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>50114.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>3404.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>3110879.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>74447.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>148573.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2824548.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-11568.28</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1780971.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-5703.35</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-26080.58</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>-12379.55</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-30559.67</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-23068.82</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3502.41</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1345290.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-46855.69</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-25018.94</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>-136500.66</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-127307.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>9812.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>117495.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-37194.29</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>-439.0</v>
       </c>
-      <c r="F24">
-[...2 lines deleted...]
-      <c r="G24"/>
       <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24"/>
+      <c r="J24">
         <v>4217.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>24402.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1206.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-28124.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2516.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4756.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2115.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2534.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2214.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-8682.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-12826.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>993.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>16000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-14000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2500.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-5299.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3012000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-10928.0</v>
       </c>
-      <c r="AC24">
-[...4 lines deleted...]
-      </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
+        <v>0.0</v>
+      </c>
+      <c r="AL24">
+        <v>0.0</v>
+      </c>
+      <c r="AM24">
         <v>1.5</v>
       </c>
-      <c r="AL24">
-[...2 lines deleted...]
-      <c r="AM24">
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
+      <c r="AO24">
         <v>-3489.49</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>2903.61</v>
       </c>
-      <c r="AO24">
-[...4 lines deleted...]
-      </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>-226.19</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2122.57</v>
       </c>
-      <c r="AS24">
-[...2 lines deleted...]
-      <c r="AT24">
+      <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>-4.79</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-11.58</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-16.92</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-25.6</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-36.03</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-30.88</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-26.6</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-14.82</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-9.99</v>
       </c>
-      <c r="BC24">
-[...4 lines deleted...]
-      </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24">
+        <v>0.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24">
         <v>141.35</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B25">
+        <v>654000.0</v>
+      </c>
+      <c r="C25">
+        <v>-240000.0</v>
+      </c>
+      <c r="D25">
         <v>712106.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-160000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-241000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-311000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-346000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-300000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-311000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-349000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-406000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-210000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-188000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-112000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-26000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>56000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>135000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>125000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>28000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>26000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>40000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>33000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>13000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AB25">
         <v>12000.0</v>
       </c>
       <c r="AC25">
+        <v>12000.0</v>
+      </c>
+      <c r="AD25">
+        <v>12000.0</v>
+      </c>
+      <c r="AE25">
         <v>-610513.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-1041681.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1608667.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>78060.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-208333.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>173654.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>67018.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>45357.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>4274.24</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>6065.4</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>28108.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-15589.66</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>22161.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-48208.14</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>43718.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>43141.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>39862.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>436594.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>107883.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>105366.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>120495.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>201972.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>238363.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>143741.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>974.58</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-145089.12</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>34893.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>203872.87</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>216616.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>209240.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-5658.51</v>
       </c>
-      <c r="BH25">
-[...2 lines deleted...]
-      <c r="BI25">
+      <c r="BJ25">
+        <v>0.0</v>
+      </c>
+      <c r="BK25">
         <v>-542148.7</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>385927.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>34907.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>28508.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>41691.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-100247.34</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>-73807.85</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>17323.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>206990.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>21627.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>29327.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>60818.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>206260.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>157407.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>587805.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>7425.45</v>
       </c>
-      <c r="BY25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>-410000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-4000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>205000000.0</v>
       </c>
-      <c r="L26"/>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26">
         <v>244000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-38.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>21190000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>7698000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AA26">
         <v>75000.0</v>
       </c>
       <c r="AB26">
-        <v>0.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AC26">
+        <v>75000.0</v>
+      </c>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>21216000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>6406830.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6375360.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>6324000.0</v>
       </c>
-      <c r="AG26">
-[...2 lines deleted...]
-      <c r="AH26">
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-265.07</v>
       </c>
-      <c r="AI26">
-[...4 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-129.83</v>
       </c>
-      <c r="AL26">
-[...4 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
@@ -30344,964 +31098,994 @@
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B27">
+        <v>822000.0</v>
+      </c>
+      <c r="C27">
+        <v>1192000.0</v>
+      </c>
+      <c r="D27">
         <v>1016000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>771000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>867000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>589000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>565000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>443000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>488000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>456000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>425000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>380000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>422000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>411000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>418000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>365000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>308000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>298000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>303000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>446000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>511000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>506000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>508000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>436000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>393000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>401000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>451000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>182000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>130000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>-71823.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>110000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>292000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>153000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>146917.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>149708.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>67018.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>45357.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>82460.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>39149.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>61891.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>75332.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>86835.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>-48208.14</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>43718.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>43141.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>51002.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>183132.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3801.29</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>105366.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>120495.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>201972.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>238363.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>143741.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>220230.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>230561.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>377407.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>203872.0</v>
       </c>
-      <c r="BE27"/>
-      <c r="BF27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>271461.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>162282.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>182221.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>239548.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>24367.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>29947.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>622.92</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>9426.77</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>44478.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>124081.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>74411.0</v>
       </c>
-      <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>21627.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B28">
+        <v>417000.0</v>
+      </c>
+      <c r="C28">
+        <v>12091000.0</v>
+      </c>
+      <c r="D28">
         <v>32012062.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>161000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>91000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>120000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>123000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11752000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-6000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36850000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-19000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>29865000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-1000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>242000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-39000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>21189000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7696000.0</v>
       </c>
       <c r="Y28">
         <v>-1000.0</v>
       </c>
       <c r="Z28">
+        <v>7696000.0</v>
+      </c>
+      <c r="AA28">
         <v>-1000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC28">
         <v>74000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>14809171.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>31466.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>49364.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>6326000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1549214.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-6749.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1983037.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>6749.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>56240.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>3528182.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>435822.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>572379.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>379450.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-204083.78</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>768544.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>422625.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-67180.58</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-80639.83</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>1627260.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>198841.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>2006862.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>99837.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-86407.38</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>3951725.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-55522.39</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1846254.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>3324362.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>50114.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>54530.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>3110879.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>74447.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>148573.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>2879362.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-68857.18</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>1780971.0</v>
       </c>
-      <c r="BL28"/>
-      <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28"/>
+      <c r="BS28">
         <v>-175098.67</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>1345290.0</v>
       </c>
-      <c r="BS28"/>
-[...1 lines deleted...]
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28"/>
+      <c r="BW28">
         <v>5126.34</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>294486.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>242684.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>4151475.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>347968.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B29">
+        <v>-9082000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7765000.0</v>
+      </c>
+      <c r="D29">
         <v>-6604860.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7598000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-7149000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-6434000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-4470000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-4519000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-6653000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-3812000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-4797000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-5030000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-5089000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-2766000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-2361000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2496000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3888000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2804000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3046000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2089000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-4313000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-3016000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-2347000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-844000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-2978000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-1865000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-1232000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2871000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-3134000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1910886.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-1856729.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1024146.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-904239.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-974825.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-679023.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-1422946.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-823206.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-1278611.59</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-924459.66</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-401117.58</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-418990.17</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-345638.41</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>-98633.36</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-582446.57</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>-339212.81</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-124185.56</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-567407.96</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1924070.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1140011.58</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-449016.56</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-1121780.79</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-2064331.33</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>-1867477.52</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-1443959.49</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>-1955802.37</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-1400286.66</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-683776.85</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-1251846.85</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>-811507.39</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-713362.68</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>-659299.73</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>-528115.88</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>392765.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-1938387.08</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>-303031.19</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-482340.92</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-574002.24</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-626656.79</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>-463707.14</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-96683.71</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>-741274.72</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>-631809.54</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3413.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>-193136.96</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-704019.15</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-168333.92</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>-147861.48</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>-226165.33</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B30">
+        <v>-2114000.0</v>
+      </c>
+      <c r="C30">
+        <v>7995000.0</v>
+      </c>
+      <c r="D30">
         <v>-26205409.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8957000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>6622000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>5205000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-5585000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4736000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4208000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>6124000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1196000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-28128000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2509000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4724000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2072000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2528000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2214000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-8689000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-12828000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>989000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-9000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>667000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-14000000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5301000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1008000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>3000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>3012000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-10928000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13112.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-21561.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-9643.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-31908.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-15301.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-3916.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2783.0</v>
       </c>
-      <c r="AJ30">
-[...2 lines deleted...]
-      <c r="AK30">
+      <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>-3979.14</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-2327.98</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-3489.49</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>2903.61</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-2415.28</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-1076.43</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>226.19</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-2122.57</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1254.06</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-3517.71</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-12181.07</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-16883.79</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-31321.44</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-36894.28</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-31662.73</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-34391.86</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-16817.4</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-11175.21</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-29769.17</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-5609.85</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-47409.16</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-26738.8</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-18.01</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-5144.51</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-16219.16</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-11568.28</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-24123.99</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-5703.35</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-26080.58</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-12379.55</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-30559.67</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-23068.82</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>3502.41</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-16890.72</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-46855.69</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-25018.94</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-53847.12</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-106343.32</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-89541.15</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-46437.24</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-37194.29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>