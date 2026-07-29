--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -16136,63 +16136,63 @@
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
-        <v>-34397000.0</v>
+        <v>-32738000.0</v>
       </c>
       <c r="C5">
-        <v>-26681000.0</v>
+        <v>-24414000.0</v>
       </c>
       <c r="D5">
-        <v>-21267000.0</v>
+        <v>-19338000.0</v>
       </c>
       <c r="E5">
-        <v>-14001000.0</v>
+        <v>-13648000.0</v>
       </c>
       <c r="F5">
-        <v>-13646000.0</v>
+        <v>-13564000.0</v>
       </c>
       <c r="G5">
         <v>-12699000.0</v>
       </c>
       <c r="H5">
         <v>-11593000.0</v>
       </c>
       <c r="I5">
         <v>-5654000.0</v>
       </c>
       <c r="J5">
         <v>-4260000.0</v>
       </c>
       <c r="K5">
         <v>-2148161.0</v>
       </c>
       <c r="L5">
         <v>-1503160.87</v>
       </c>
       <c r="M5">
         <v>-5015089.0</v>
       </c>
       <c r="N5">
         <v>-7621290.0</v>
       </c>
@@ -16207,63 +16207,63 @@
       </c>
       <c r="R5">
         <v>-2301491.0</v>
       </c>
       <c r="S5">
         <v>-2363292.0</v>
       </c>
       <c r="T5">
         <v>-2309838.4</v>
       </c>
       <c r="U5">
         <v>-787210.88</v>
       </c>
       <c r="V5">
         <v>-218408.73</v>
       </c>
       <c r="W5">
         <v>-636707.04</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>-34354000.0</v>
+        <v>-32695000.0</v>
       </c>
       <c r="C6">
-        <v>-26642000.0</v>
+        <v>-24375000.0</v>
       </c>
       <c r="D6">
-        <v>-21237000.0</v>
+        <v>-19308000.0</v>
       </c>
       <c r="E6">
-        <v>-13976000.0</v>
+        <v>-13623000.0</v>
       </c>
       <c r="F6">
-        <v>-13622000.0</v>
+        <v>-13540000.0</v>
       </c>
       <c r="G6">
         <v>-12678000.0</v>
       </c>
       <c r="H6">
         <v>-11572000.0</v>
       </c>
       <c r="I6">
         <v>-5639000.0</v>
       </c>
       <c r="J6">
         <v>-4256000.0</v>
       </c>
       <c r="K6">
         <v>-2145950.0</v>
       </c>
       <c r="L6">
         <v>-1499049.0</v>
       </c>
       <c r="M6">
         <v>-5012621.0</v>
       </c>
       <c r="N6">
         <v>-6513868.0</v>
       </c>
@@ -18626,108 +18626,108 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
-        <v>-10482000.0</v>
+        <v>-10035000.0</v>
       </c>
       <c r="C5">
-        <v>-9213000.0</v>
+        <v>-8730000.0</v>
       </c>
       <c r="D5">
-        <v>-9033000.0</v>
+        <v>-8614000.0</v>
       </c>
       <c r="E5">
-        <v>-8007000.0</v>
+        <v>-7693000.0</v>
       </c>
       <c r="F5">
-        <v>-8144000.0</v>
+        <v>-7701000.0</v>
       </c>
       <c r="G5">
         <v>-7891000.0</v>
       </c>
       <c r="H5">
-        <v>-6883000.0</v>
+        <v>-6267000.0</v>
       </c>
       <c r="I5">
-        <v>-5638000.0</v>
+        <v>-5112000.0</v>
       </c>
       <c r="J5">
-        <v>-5741000.0</v>
+        <v>-5144000.0</v>
       </c>
       <c r="K5">
         <v>-5139000.0</v>
       </c>
       <c r="L5">
-        <v>-5157000.0</v>
+        <v>-4464000.0</v>
       </c>
       <c r="M5">
-        <v>-4741000.0</v>
+        <v>-4470000.0</v>
       </c>
       <c r="N5">
-        <v>-5521000.0</v>
+        <v>-5265000.0</v>
       </c>
       <c r="O5">
-        <v>-3973000.0</v>
+        <v>-3585000.0</v>
       </c>
       <c r="P5">
         <v>-3052000.0</v>
       </c>
       <c r="Q5">
         <v>-3351000.0</v>
       </c>
       <c r="R5">
-        <v>-3536000.0</v>
+        <v>-3501000.0</v>
       </c>
       <c r="S5">
-        <v>-3246000.0</v>
+        <v>-3239000.0</v>
       </c>
       <c r="T5">
-        <v>-3416000.0</v>
+        <v>-3443000.0</v>
       </c>
       <c r="U5">
-        <v>-3365000.0</v>
+        <v>-3267000.0</v>
       </c>
       <c r="V5">
         <v>-3619000.0</v>
       </c>
       <c r="W5">
         <v>-4268000.0</v>
       </c>
       <c r="X5">
         <v>-3294000.0</v>
       </c>
       <c r="Y5">
         <v>-2643000.0</v>
       </c>
       <c r="Z5">
         <v>-2289000.0</v>
       </c>
       <c r="AA5">
         <v>-4070000.0</v>
       </c>
       <c r="AB5">
         <v>-2398000.0</v>
       </c>
       <c r="AC5">
         <v>-2515000.0</v>
       </c>
@@ -18874,108 +18874,108 @@
       </c>
       <c r="BY5">
         <v>-1011111.81</v>
       </c>
       <c r="BZ5">
         <v>-170514.04</v>
       </c>
       <c r="CA5">
         <v>-199607.44</v>
       </c>
       <c r="CB5">
         <v>-195866.92</v>
       </c>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
-        <v>-10471000.0</v>
+        <v>-10024000.0</v>
       </c>
       <c r="C6">
-        <v>-9202000.0</v>
+        <v>-8719000.0</v>
       </c>
       <c r="D6">
-        <v>-9015000.0</v>
+        <v>-8596000.0</v>
       </c>
       <c r="E6">
-        <v>-8004000.0</v>
+        <v>-7690000.0</v>
       </c>
       <c r="F6">
-        <v>-8133000.0</v>
+        <v>-7690000.0</v>
       </c>
       <c r="G6">
         <v>-7880000.0</v>
       </c>
       <c r="H6">
-        <v>-6873000.0</v>
+        <v>-6257000.0</v>
       </c>
       <c r="I6">
-        <v>-5628000.0</v>
+        <v>-5102000.0</v>
       </c>
       <c r="J6">
-        <v>-5733000.0</v>
+        <v>-5136000.0</v>
       </c>
       <c r="K6">
         <v>-5131000.0</v>
       </c>
       <c r="L6">
-        <v>-5149000.0</v>
+        <v>-4456000.0</v>
       </c>
       <c r="M6">
-        <v>-4734000.0</v>
+        <v>-4463000.0</v>
       </c>
       <c r="N6">
-        <v>-5514000.0</v>
+        <v>-5258000.0</v>
       </c>
       <c r="O6">
-        <v>-3967000.0</v>
+        <v>-3579000.0</v>
       </c>
       <c r="P6">
         <v>-3045000.0</v>
       </c>
       <c r="Q6">
         <v>-3345000.0</v>
       </c>
       <c r="R6">
-        <v>-3530000.0</v>
+        <v>-3495000.0</v>
       </c>
       <c r="S6">
-        <v>-3240000.0</v>
+        <v>-3233000.0</v>
       </c>
       <c r="T6">
-        <v>-3410000.0</v>
+        <v>-3437000.0</v>
       </c>
       <c r="U6">
-        <v>-3359000.0</v>
+        <v>-3261000.0</v>
       </c>
       <c r="V6">
         <v>-3613000.0</v>
       </c>
       <c r="W6">
         <v>-4263000.0</v>
       </c>
       <c r="X6">
         <v>-3289000.0</v>
       </c>
       <c r="Y6">
         <v>-2638000.0</v>
       </c>
       <c r="Z6">
         <v>-2283000.0</v>
       </c>
       <c r="AA6">
         <v>-4065000.0</v>
       </c>
       <c r="AB6">
         <v>-2393000.0</v>
       </c>
       <c r="AC6">
         <v>-2510000.0</v>
       </c>
@@ -30718,51 +30718,51 @@
       </c>
       <c r="BL24"/>
       <c r="BM24">
         <v>141.35</v>
       </c>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
     </row>
     <row r="25" spans="1:79">
       <c r="A25" t="s">
         <v>201</v>
       </c>
       <c r="B25">
-        <v>654000.0</v>
+        <v>-168000.0</v>
       </c>
       <c r="C25">
         <v>-240000.0</v>
       </c>
       <c r="D25">
         <v>712106.0</v>
       </c>
       <c r="E25">
         <v>-160000.0</v>
       </c>
       <c r="F25">
         <v>-241000.0</v>
       </c>
       <c r="G25">
         <v>-311000.0</v>
       </c>
       <c r="H25">
         <v>-346000.0</v>
       </c>
       <c r="I25">
         <v>-300000.0</v>
       </c>
       <c r="J25">
         <v>-311000.0</v>
       </c>