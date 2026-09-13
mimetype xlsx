--- v2 (2026-07-29)
+++ v3 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4382,604 +4385,610 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2">
+        <v>2812000.0</v>
+      </c>
+      <c r="C2">
         <v>3293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1475000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1920000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1261000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1507000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>940000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1171000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>759000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>716000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>926000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>863000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>856000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1780000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>734000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>864000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>624000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>433000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>509000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>699000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>239000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>689000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1099000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>720000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>552000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>444000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>182000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>312000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>262000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>685000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>483000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>400895.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>586136.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>636856.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>513000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>525404.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>553517.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>541149.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>250000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1050605.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>991864.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>591655.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>674148.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>565119.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>270697.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>247163.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>959976.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>351744.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>375624.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>193166.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>372078.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>318217.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>367680.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1241432.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1191719.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>449259.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>692219.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>430964.88</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>139115.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>262520.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>131101.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>231965.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>58174.52</v>
       </c>
-      <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>248782.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>331415.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>302664.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>272384.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>102364.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>393641.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>154214.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>53268.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>59202.0</v>
       </c>
-      <c r="CC2"/>
       <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>56494.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
@@ -4988,98 +4997,99 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -5088,335 +5098,337 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5">
+        <v>-37000.0</v>
+      </c>
+      <c r="C5">
         <v>-26000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="D5">
         <v>50000.0</v>
       </c>
       <c r="E5">
+        <v>50000.0</v>
+      </c>
+      <c r="F5">
         <v>-14000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>23000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>81000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-51000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-39000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>6000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-127000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-63000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-29000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-162000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-167000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-107000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-51000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-4000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>10000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>29000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>41999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>6000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>11000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-24000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>579717.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>497556.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>583927.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>610884.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>599817.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>616237.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>603183.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>587077.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-23132.15</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-23033.28</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-21957.72</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-20918.22</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-21028.68</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-21720.6</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-20896.83</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-20090.28</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-20731.42</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-21416.45</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-18965.42</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-19212.6</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-18847.79</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-17336.72</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-16778.22</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-15804.71</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-13315.72</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-12130.57</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-11596.56</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-10660.14</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-9509.49</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-9554.78</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-8889.71</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-8024.72</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-56829.81</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-53423.77</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-102151.27</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-94983.29</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-86126.86</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-72925.62</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-61235.45</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-57404.27</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>85545.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>88974.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>87980.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>91445.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-33806.41</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-26845.47</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-23979.72</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-23077.39</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-23369.16</v>
       </c>
-      <c r="CC5"/>
       <c r="CD5"/>
-      <c r="CE5">
+      <c r="CE5"/>
+      <c r="CF5">
         <v>-20166.18</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
@@ -5475,175 +5487,180 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>28</v>
       </c>
       <c r="B7">
+        <v>185000.0</v>
+      </c>
+      <c r="C7">
         <v>212000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>240000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>266000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>292000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>316000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>340000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>365000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>388000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>380000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>400000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>420000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>440000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>459000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>469000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>461000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>25000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>43000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>52000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>68000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>85000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>102000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>118000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>134000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>148000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>163000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>178000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>190000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>203000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>217000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>18000.0</v>
       </c>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
@@ -5652,52 +5669,53 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -5717,51 +5735,53 @@
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5782,121 +5802,122 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>165732000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>128500000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>96126000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>95680000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>94925000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>94457000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>72759000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>72323000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>64232000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>63831000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>63380000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>63123000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>62993000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>7230920.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6962960.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6670570.0</v>
       </c>
-      <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
@@ -5904,302 +5925,306 @@
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>5129000.0</v>
+      </c>
+      <c r="C10">
         <v>4868000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15647000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>3326000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4109000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2589000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3025000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4134000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14066000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2097000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4543000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2232000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5839000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2147000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4728000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2771000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3062000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>3032000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4707000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>16219000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>2228000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>3329000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>7409000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9797000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4955000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3883000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4741000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2974000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2759000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>16823000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3900626.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5661402.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>6718661.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1353000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>857735.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1530227.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>938520.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1736361.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2963788.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>365228.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>333429.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>165692.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>140034.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>458192.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>267886.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>203785.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>486466.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1249145.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1470520.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2521199.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1065009.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2079713.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>4337585.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2339746.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3885302.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3917175.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2074605.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2651971.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>3851975.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1774638.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2403354.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2836770.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>481532.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>155676.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>337897.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>629526.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1079448.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1443044.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1891793.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2467888.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3162515.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2706699.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>3347300.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>3501580.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>3742639.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4237194.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4229584.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>269603.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>197008.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
+      <c r="CE10"/>
+      <c r="CF10">
         <v>274764.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6244,788 +6269,794 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>43504000.0</v>
+      </c>
+      <c r="C12">
         <v>51331000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59890000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>55318000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30038000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>36320000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>44147000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>50197000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>54055000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46516000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>52895000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46465000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>40368000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>28655000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>33502000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>36084000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>38443000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>41047000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>45112000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48097000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>21295000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>23401000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27507000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>30623000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>11799000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>12648000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7878000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9743000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>10966000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13717000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>16823000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3900626.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5661402.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>6718661.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1353000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>857735.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1530227.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>938520.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1736361.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2963788.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>365228.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>333429.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>165692.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>140034.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>458192.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>267886.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>203785.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>486466.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1249145.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1470520.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2521199.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1065009.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2079713.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4337585.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2339746.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3885302.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>3917175.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2074605.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2651971.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3851975.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1774638.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2403354.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2836770.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>481532.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>155676.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>337897.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>629526.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1079448.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1443044.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1891793.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2467888.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3162515.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2706699.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3347300.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3501580.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3742639.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>4237194.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4229584.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>269603.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>197008.0</v>
       </c>
-      <c r="CC12"/>
       <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>274764.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>34</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
-      <c r="AC13">
-[...1 lines deleted...]
-      </c>
+      <c r="AC13"/>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13">
         <v>49087430.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>49030478.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>48943010.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>44238341.97</v>
-      </c>
-[...1 lines deleted...]
-        <v>42723157.0</v>
       </c>
       <c r="AK13">
         <v>42723157.0</v>
       </c>
       <c r="AL13">
+        <v>42723157.0</v>
+      </c>
+      <c r="AM13">
         <v>41005189.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>40993676.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>34146961.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>31098716.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>30443729.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>36374849.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>28816794.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>31165902.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>29959466.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>35177774.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>33561092.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>35111604.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>32466537.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>33498086.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>32662287.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>31996671.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>33010030.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>30276127.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>30577.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>27692005.11</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>24703270.08</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>23890134.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>23228263.97</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>22705003.11</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>22435580.29</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>21614844.53</v>
       </c>
-      <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
+        <v>53894295.0</v>
+      </c>
+      <c r="C14">
         <v>53793490.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>46980777.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>49630119.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>42957619.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42843938.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>42818660.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>42751577.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38068378.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37958000.0</v>
       </c>
       <c r="K14">
         <v>37958000.0</v>
       </c>
       <c r="L14">
+        <v>37958000.0</v>
+      </c>
+      <c r="M14">
         <v>37949422.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27312008.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>26448941.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26443067.0</v>
       </c>
       <c r="P14">
         <v>26443067.0</v>
       </c>
       <c r="Q14">
         <v>26443067.0</v>
       </c>
       <c r="R14">
         <v>26443067.0</v>
       </c>
       <c r="S14">
-        <v>19035713.0</v>
+        <v>26443067.0</v>
       </c>
       <c r="T14">
         <v>19035713.0</v>
       </c>
       <c r="U14">
+        <v>19035713.0</v>
+      </c>
+      <c r="V14">
         <v>18786157.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>18766656.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16689074.0</v>
       </c>
       <c r="X14">
         <v>16689074.0</v>
       </c>
       <c r="Y14">
+        <v>16689074.0</v>
+      </c>
+      <c r="Z14">
         <v>14139074.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13107725.0</v>
       </c>
       <c r="AA14">
         <v>13107725.0</v>
       </c>
       <c r="AB14">
+        <v>13107725.0</v>
+      </c>
+      <c r="AC14">
         <v>12006874.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11979401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11956874.0</v>
       </c>
       <c r="AE14">
         <v>11956874.0</v>
       </c>
       <c r="AF14">
+        <v>11956874.0</v>
+      </c>
+      <c r="AG14">
         <v>7836683.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>7821496.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>6546780.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>6055363.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>6055364.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>5957041.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>5526314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4801925.0</v>
       </c>
       <c r="AN14">
         <v>4801925.0</v>
       </c>
       <c r="AO14">
+        <v>4801925.0</v>
+      </c>
+      <c r="AP14">
         <v>4389701.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>4223267.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3460200.0</v>
       </c>
       <c r="AR14">
         <v>3460200.0</v>
       </c>
       <c r="AS14">
         <v>3460200.0</v>
       </c>
       <c r="AT14">
+        <v>3460200.0</v>
+      </c>
+      <c r="AU14">
         <v>3161271.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3181085.0</v>
       </c>
       <c r="AV14">
         <v>3181085.0</v>
       </c>
       <c r="AW14">
+        <v>3181085.0</v>
+      </c>
+      <c r="AX14">
         <v>3269342.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2942044.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2786193.0</v>
       </c>
       <c r="AZ14">
         <v>2786193.0</v>
       </c>
       <c r="BA14">
+        <v>2786193.0</v>
+      </c>
+      <c r="BB14">
         <v>2782632.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2552428.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2491525.0</v>
       </c>
       <c r="BD14">
         <v>2491525.0</v>
       </c>
       <c r="BE14">
+        <v>2491525.0</v>
+      </c>
+      <c r="BF14">
         <v>2415024.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2348733.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2310922.0</v>
       </c>
       <c r="BH14">
         <v>2310922.0</v>
       </c>
       <c r="BI14">
+        <v>2310922.0</v>
+      </c>
+      <c r="BJ14">
         <v>2187177.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2179228.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1753682.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1883297.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>960478.0</v>
       </c>
       <c r="BN14">
         <v>960478.0</v>
       </c>
       <c r="BO14">
         <v>960478.0</v>
       </c>
       <c r="BP14">
+        <v>960478.0</v>
+      </c>
+      <c r="BQ14">
         <v>1072252.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>896068.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>960478.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>944866.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>892671.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>876028.0</v>
       </c>
       <c r="BV14">
         <v>876028.0</v>
       </c>
       <c r="BW14">
+        <v>876028.0</v>
+      </c>
+      <c r="BX14">
         <v>777459.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>688442.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>770339.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>876028.0</v>
       </c>
       <c r="CA14">
         <v>876028.0</v>
       </c>
       <c r="CB14">
         <v>876028.0</v>
       </c>
       <c r="CC14">
         <v>876028.0</v>
       </c>
       <c r="CD14">
         <v>876028.0</v>
       </c>
       <c r="CE14">
         <v>876028.0</v>
       </c>
       <c r="CF14">
         <v>876028.0</v>
       </c>
       <c r="CG14">
         <v>876028.0</v>
       </c>
       <c r="CH14">
         <v>876028.0</v>
       </c>
+      <c r="CI14">
+        <v>876028.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>49087430.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>49030478.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>48943010.0</v>
       </c>
-      <c r="AI15">
-[...1 lines deleted...]
-      </c>
       <c r="AJ15">
-        <v>42723157.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK15">
         <v>42723157.0</v>
       </c>
       <c r="AL15">
+        <v>42723157.0</v>
+      </c>
+      <c r="AM15">
         <v>41005189.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>40993676.0</v>
       </c>
-      <c r="AN15">
-[...1 lines deleted...]
-      </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
@@ -7051,243 +7082,247 @@
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>0.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>23000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="V16">
         <v>7000.0</v>
       </c>
       <c r="W16">
+        <v>7000.0</v>
+      </c>
+      <c r="X16">
         <v>8000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>13000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>23000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>18000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>52000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>32000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>40000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>637000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>34000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
-      <c r="AN16">
+      <c r="AN16"/>
+      <c r="AO16">
         <v>6338.09</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>16102.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>25679.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>33028.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
@@ -7296,85 +7331,84 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
@@ -7433,75 +7467,78 @@
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
-      <c r="BL18"/>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7546,85 +7583,84 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>41</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
@@ -7683,108 +7719,109 @@
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
-      <c r="BL20"/>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>42</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
@@ -7799,831 +7836,839 @@
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
         <v>297798.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>276259.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>269268.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>275218.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>234605.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>787759.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1376083.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1972467.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2476425.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3083970.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3583270.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>4046894.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4913234.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5500276.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5927033.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>6582027.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6939498.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>449536.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>462991.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>448488.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>407758.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>347537.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>356799.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>588522.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>591860.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>539703.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>535675.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>510381.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>462738.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>405329.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>357246.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>330280.0</v>
       </c>
-      <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>228060.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>-188000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-57000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="P22"/>
+      <c r="Q22">
         <v>9000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>108000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>113000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>10000.0</v>
       </c>
       <c r="Y22">
+        <v>10000.0</v>
+      </c>
+      <c r="Z22">
         <v>46000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>195000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>88000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>310000.0</v>
       </c>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
         <v>1.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1.24</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-0.31</v>
       </c>
-      <c r="AS22">
-[...1 lines deleted...]
-      </c>
       <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AU22">
-[...1 lines deleted...]
-      </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY22">
         <v>1.0</v>
       </c>
       <c r="AZ22">
+        <v>1.0</v>
+      </c>
+      <c r="BA22">
         <v>2.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1.0</v>
       </c>
-      <c r="BB22">
-[...1 lines deleted...]
-      </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
         <v>1.0</v>
       </c>
-      <c r="BE22">
-[...1 lines deleted...]
-      </c>
       <c r="BF22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG22">
         <v>1.0</v>
       </c>
       <c r="BH22">
         <v>1.0</v>
       </c>
       <c r="BI22">
+        <v>1.0</v>
+      </c>
+      <c r="BJ22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BK22">
         <v>1.0</v>
       </c>
       <c r="BL22">
         <v>1.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BM22">
         <v>1.0</v>
       </c>
+      <c r="BN22"/>
       <c r="BO22">
         <v>1.0</v>
       </c>
       <c r="BP22">
+        <v>1.0</v>
+      </c>
+      <c r="BQ22">
         <v>2.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BR22">
         <v>1.0</v>
       </c>
       <c r="BS22">
         <v>1.0</v>
       </c>
-      <c r="BT22"/>
-      <c r="BU22">
+      <c r="BT22">
         <v>1.0</v>
       </c>
-      <c r="BV22"/>
-      <c r="BW22">
+      <c r="BU22"/>
+      <c r="BV22">
         <v>1.0</v>
       </c>
+      <c r="BW22"/>
       <c r="BX22">
         <v>1.0</v>
       </c>
       <c r="BY22">
         <v>1.0</v>
       </c>
       <c r="BZ22">
+        <v>1.0</v>
+      </c>
+      <c r="CA22">
         <v>0.4</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>0.68</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1.0</v>
       </c>
-      <c r="CC22"/>
       <c r="CD22"/>
-      <c r="CE22">
+      <c r="CE22"/>
+      <c r="CF22">
         <v>2.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>45001000.0</v>
+      </c>
+      <c r="C23">
         <v>53080000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>61371000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57047000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>31470000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>38830000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46345000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52524000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>56791000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49260000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>54160000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>58139000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>62050000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30217000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>34395000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>37041000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>39258000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42211000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>45551000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>48664000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>21774000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>24356000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>28095000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>31270000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>12581000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>14365000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>9053000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11039000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>12797000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15494000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18339000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5421932.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6386239.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>7899860.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1802000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1023697.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1956900.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1069496.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1872952.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3114116.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>431373.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>384599.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>222407.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>198927.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>529807.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>315401.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>281587.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>696748.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1722183.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1881744.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2906141.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1484605.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2494043.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5272325.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3847200.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>5967132.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6528250.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5281105.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>6326813.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7949501.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>6767429.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>8038309.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>9077453.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7231571.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9353388.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1168258.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1245479.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1720112.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2007279.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2369013.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2997622.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>3988894.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>3538804.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>4082838.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>4337187.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>4612070.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>4902610.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4806749.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>706863.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>578314.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>562600.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>45</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>146000.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
+        <v>0.0</v>
+      </c>
+      <c r="AR24">
         <v>281199.34</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>34547.5</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>879692.63</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1017496.85</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>11000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>14000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>15000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>17000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>18000.0</v>
       </c>
-      <c r="AF25">
-[...1 lines deleted...]
-      </c>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
@@ -8632,91 +8677,90 @@
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>47</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>1000000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>9746000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>20296000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -8775,121 +8819,124 @@
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
@@ -8898,381 +8945,387 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>-4944000.0</v>
+      </c>
+      <c r="C28">
         <v>-4656000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-15407000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3060000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3817000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2273000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2685000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3769000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-13678000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1717000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-4143000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1812000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5399000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1688000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-4259000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-2310000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3037000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2989000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4655000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-16151000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2143000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3227000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-7291000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-9663000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-4807000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-3137000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-3705000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
-        <v>-2771000.0</v>
+        <v>-4417000.0</v>
       </c>
       <c r="AD28">
+        <v>-2623000.0</v>
+      </c>
+      <c r="AE28">
         <v>-2542000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-16800000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-3900626.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5661402.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6718661.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1353000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-857735.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1530227.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-938520.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1736361.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2963305.02</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-364543.62</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-333017.13</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-165040.4</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-139576.09</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>427065.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>750862.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-203785.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-486466.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1249145.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1470520.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2521199.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1065009.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-2079713.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4337585.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2339746.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-3885302.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-3917175.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-2074605.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-2651971.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-3851975.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1774638.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-2403354.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-2836770.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-481532.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-155676.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-337897.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-629526.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1079448.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1443044.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-1891793.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-2467888.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-3162515.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-2706699.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-3347300.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-3501580.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-3742639.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-4237194.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-4229584.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-269603.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-197008.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
-      <c r="CE28">
+      <c r="CE28"/>
+      <c r="CF28">
         <v>-274764.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>50</v>
       </c>
       <c r="B29">
+        <v>38338000.0</v>
+      </c>
+      <c r="C29">
         <v>47235000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>56111000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51622000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>27170000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>33954000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>40718000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>47964000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>53415000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>46349000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>51057000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55629000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>59743000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>27022000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>31827000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>35079000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>37715000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40768000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>44024000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>47036000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>20318000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23145000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>26014000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>29758000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>11272000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13323000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9288,573 +9341,580 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>51</v>
       </c>
       <c r="B30">
+        <v>8000.0</v>
+      </c>
+      <c r="C30">
         <v>16000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>258000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>260000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>161000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>253000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>236000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>290000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>391000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>399000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>369000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>75000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>88000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>168000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>130000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>104000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>16000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>337000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>306000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>335000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>319000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>985000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>823000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>625000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1053000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>843000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>646000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1018883.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>285147.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>799906.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>80000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>66666.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>347539.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>59504.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>50818.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16552.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>13586.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9590.76</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6755.31</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>13068.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7316.61</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>8406.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>76973.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1409.7</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>54568.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1412.51</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4740.3</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>46044.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>35047.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>20511.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>20236.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>32497.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>73878.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>50389.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>26059.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>45474.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>38335.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>220951.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>119062.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2193419.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>198345.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>47861.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>75669.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>37890.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>17521.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>31108.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>94350.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>69853.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>38463.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>95518.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>182355.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>105451.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>149898.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>57057.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>26276.0</v>
       </c>
-      <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>30167.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>59743000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>27022000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>31827000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>35079000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>37715000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>40768000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>44024000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>47036000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>20318000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>23145000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>26014000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>29758000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>11272000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>13323000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>7617000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>9700000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>11702000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>13906000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>17025000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1343307.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1464801.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>753615.95</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>631316.06</v>
       </c>
-      <c r="AJ31">
-[...1 lines deleted...]
-      </c>
       <c r="AK31">
         <v>0.0</v>
       </c>
       <c r="AL31">
         <v>0.0</v>
       </c>
       <c r="AM31">
+        <v>0.0</v>
+      </c>
+      <c r="AN31">
         <v>927210.89</v>
       </c>
-      <c r="AN31">
-[...1 lines deleted...]
-      </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
+        <v>0.0</v>
+      </c>
+      <c r="AR31">
         <v>-890676.97</v>
       </c>
-      <c r="AR31">
-[...1 lines deleted...]
-      </c>
       <c r="AS31">
         <v>0.0</v>
       </c>
       <c r="AT31">
         <v>0.0</v>
       </c>
       <c r="AU31">
+        <v>0.0</v>
+      </c>
+      <c r="AV31">
         <v>-1527252.39</v>
       </c>
-      <c r="AV31">
-[...1 lines deleted...]
-      </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
-      <c r="BL31"/>
+      <c r="BL31">
+        <v>0.0</v>
+      </c>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32">
+        <v>37721000.0</v>
+      </c>
+      <c r="C32">
         <v>46615000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>55497000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>50955000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>26963000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>32757000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>39220000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>46470000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>51926000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>44867000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>50889000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>45716000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>39285000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>26860000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>31667000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>34948000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>37637000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>40677000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>43915000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>46913000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>20189000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23017000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>25893000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>29663000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>11182000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>13230000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -9870,368 +9930,372 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>686000.0</v>
+      </c>
+      <c r="C33">
         <v>717000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>742000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>823999.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>391000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1408000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1735000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1757000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1777000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1776000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>485000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10253000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>20819000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>543000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>560000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>551000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>85000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>100000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>112000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>127000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>145000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>161000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>174000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>163999.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>182000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>200000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>217000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>233000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>521000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>550000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>367000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>341402.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>330050.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>331505.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>308000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>23905.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>20849.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18757.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>19395.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>16946.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>15320.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>12782.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>14293.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>12771.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>13516.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>13869.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>15560.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>16346.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>315173.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>294734.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>288924.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>294299.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>254804.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>807867.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1382677.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1979305.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2483797.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>3090937.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>3590750.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>4053684.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>4921143.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>5508789.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>5935920.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6613670.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6969782.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>535202.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>550856.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>541480.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>499750.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>439447.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>456578.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>710737.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>726773.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>680504.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>690026.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>667577.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>537645.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>417875.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>370319.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>344647.0</v>
       </c>
-      <c r="CC33"/>
       <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>244175.0</v>
       </c>
-      <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>361000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>381000.0</v>
       </c>
-      <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>16000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>33000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>53000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>69000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>92000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>107000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>118000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>134000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>148000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>146000.0</v>
       </c>
-      <c r="AE34">
-[...1 lines deleted...]
-      </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
@@ -10240,475 +10304,480 @@
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>69000.0</v>
+      </c>
+      <c r="C35">
         <v>97000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>128000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>157000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>184000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>211000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>237000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>263000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>288000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>294000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>317000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>340000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>361000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>381000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>400000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>420000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>7000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>9000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>16000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>33000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>53000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>68999.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>91999.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>106999.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>117999.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>134000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>148000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>163000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>18000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2619486.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>3682766.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2061005.0</v>
       </c>
-      <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>379798.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>206144.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>411480.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>388173.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>456916.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>885257.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1018748.0</v>
       </c>
-      <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
       <c r="BC35"/>
       <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>-0.87</v>
       </c>
-      <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
         <v>400000.0</v>
       </c>
       <c r="C36">
         <v>400000.0</v>
       </c>
       <c r="D36">
+        <v>400000.0</v>
+      </c>
+      <c r="E36">
         <v>455999.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1308000.0</v>
       </c>
       <c r="H36">
         <v>1308000.0</v>
       </c>
       <c r="I36">
         <v>1308000.0</v>
       </c>
       <c r="J36">
         <v>1308000.0</v>
       </c>
       <c r="K36">
+        <v>1308000.0</v>
+      </c>
+      <c r="L36">
         <v>-1.0</v>
       </c>
-      <c r="L36"/>
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36">
         <v>20686000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>407000.0</v>
       </c>
-      <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>-40405000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-31878000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>72000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>86000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>100000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>114000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>127000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>200000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>217000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>271000.0</v>
       </c>
       <c r="AD36">
         <v>271000.0</v>
       </c>
       <c r="AE36">
         <v>271000.0</v>
       </c>
       <c r="AF36">
+        <v>271000.0</v>
+      </c>
+      <c r="AG36">
         <v>250607.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>256865.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>266438.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>271000.0</v>
       </c>
-      <c r="AJ36">
-[...1 lines deleted...]
-      </c>
       <c r="AK36">
         <v>0.0</v>
       </c>
       <c r="AL36">
         <v>0.0</v>
       </c>
       <c r="AM36">
         <v>0.0</v>
       </c>
       <c r="AN36">
         <v>0.0</v>
       </c>
-      <c r="AO36"/>
+      <c r="AO36">
+        <v>0.0</v>
+      </c>
       <c r="AP36"/>
-      <c r="AQ36">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ36"/>
       <c r="AR36">
         <v>0.0</v>
       </c>
-      <c r="AS36"/>
-[...3 lines deleted...]
-      <c r="AU36"/>
+      <c r="AS36">
+        <v>0.0</v>
+      </c>
+      <c r="AT36"/>
+      <c r="AU36">
+        <v>0.0</v>
+      </c>
       <c r="AV36"/>
-      <c r="AW36">
+      <c r="AW36"/>
+      <c r="AX36">
         <v>1.0</v>
       </c>
-      <c r="AX36">
-[...1 lines deleted...]
-      </c>
       <c r="AY36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ36">
         <v>1.0</v>
       </c>
       <c r="BA36">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BB36">
         <v>0.0</v>
       </c>
       <c r="BC36">
+        <v>0.0</v>
+      </c>
+      <c r="BD36">
         <v>-0.09</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>0.31</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>0.06</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>0.05</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>0.08</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>-0.02</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>0.03</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>-0.13</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>0.42</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>1.0</v>
       </c>
-      <c r="BM36">
-[...2 lines deleted...]
-      <c r="BN36"/>
+      <c r="BN36">
+        <v>0.0</v>
+      </c>
       <c r="BO36"/>
-      <c r="BP36">
-[...1 lines deleted...]
-      </c>
+      <c r="BP36"/>
       <c r="BQ36">
+        <v>0.0</v>
+      </c>
+      <c r="BR36">
         <v>1.0</v>
       </c>
-      <c r="BR36"/>
-      <c r="BS36">
+      <c r="BS36"/>
+      <c r="BT36">
         <v>1.0</v>
       </c>
-      <c r="BT36">
-[...1 lines deleted...]
-      </c>
       <c r="BU36">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BV36">
         <v>1.0</v>
       </c>
-      <c r="BW36"/>
-      <c r="BX36">
+      <c r="BW36">
         <v>1.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BX36"/>
+      <c r="BY36">
         <v>1.0</v>
       </c>
+      <c r="BZ36"/>
       <c r="CA36">
         <v>1.0</v>
       </c>
       <c r="CB36">
         <v>1.0</v>
       </c>
-      <c r="CC36"/>
+      <c r="CC36">
+        <v>1.0</v>
+      </c>
       <c r="CD36"/>
-      <c r="CE36">
+      <c r="CE36"/>
+      <c r="CF36">
         <v>1.0</v>
       </c>
-      <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
@@ -10767,832 +10836,840 @@
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
       <c r="BK37">
         <v>0.0</v>
       </c>
-      <c r="BL37"/>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
       <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
-[...2 lines deleted...]
-      <c r="Q38"/>
+      <c r="P38"/>
+      <c r="Q38">
+        <v>0.0</v>
+      </c>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>100000.0</v>
       </c>
-      <c r="X38">
-[...6 lines deleted...]
-      <c r="AA38"/>
+      <c r="Y38">
+        <v>0.0</v>
+      </c>
+      <c r="Z38"/>
+      <c r="AA38">
+        <v>0.0</v>
+      </c>
       <c r="AB38"/>
-      <c r="AC38">
+      <c r="AC38"/>
+      <c r="AD38">
         <v>271000.0</v>
       </c>
-      <c r="AD38">
-[...1 lines deleted...]
-      </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
+        <v>0.0</v>
+      </c>
+      <c r="AG38">
         <v>250607.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>256865.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>42423.06</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>269430.05</v>
       </c>
-      <c r="AJ38">
-[...1 lines deleted...]
-      </c>
       <c r="AK38">
         <v>0.0</v>
       </c>
       <c r="AL38">
         <v>0.0</v>
       </c>
       <c r="AM38">
         <v>0.0</v>
       </c>
       <c r="AN38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO38">
         <v>1.0</v>
       </c>
       <c r="AP38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AQ38">
         <v>0.0</v>
       </c>
       <c r="AR38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS38">
         <v>1.0</v>
       </c>
       <c r="AT38">
         <v>1.0</v>
       </c>
       <c r="AU38">
         <v>1.0</v>
       </c>
       <c r="AV38">
         <v>1.0</v>
       </c>
       <c r="AW38">
+        <v>1.0</v>
+      </c>
+      <c r="AX38">
         <v>298003.94</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AY38">
         <v>1.0</v>
       </c>
       <c r="AZ38">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="BA38">
+        <v>0.0</v>
+      </c>
+      <c r="BB38">
         <v>235305.33</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>788749.02</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1975974.75</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2477136.39</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>3105571.26</v>
       </c>
-      <c r="BG38">
-[...1 lines deleted...]
-      </c>
       <c r="BH38">
         <v>0.0</v>
       </c>
       <c r="BI38">
+        <v>0.0</v>
+      </c>
+      <c r="BJ38">
         <v>4939796.55</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>5945837.51</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="BM38">
         <v>1.0</v>
       </c>
       <c r="BN38">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BP38">
         <v>1.0</v>
       </c>
-      <c r="BQ38"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO38">
+        <v>0.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38">
+        <v>1.0</v>
+      </c>
+      <c r="BR38"/>
       <c r="BS38">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="BT38">
         <v>1.0</v>
       </c>
       <c r="BU38">
         <v>1.0</v>
       </c>
-      <c r="BV38"/>
+      <c r="BV38">
+        <v>1.0</v>
+      </c>
       <c r="BW38"/>
       <c r="BX38"/>
-      <c r="BY38">
-[...1 lines deleted...]
-      </c>
+      <c r="BY38"/>
       <c r="BZ38">
         <v>1.0</v>
       </c>
-      <c r="CA38"/>
+      <c r="CA38">
+        <v>1.0</v>
+      </c>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
-      <c r="CE38">
-[...2 lines deleted...]
-      <c r="CF38"/>
+      <c r="CE38"/>
+      <c r="CF38">
+        <v>0.0</v>
+      </c>
       <c r="CG38"/>
       <c r="CH38"/>
+      <c r="CI38"/>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39">
+        <v>811000.0</v>
+      </c>
+      <c r="C39">
         <v>1032000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>481000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>645000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>880000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>849000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>227000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>280000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>568000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>569000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>411000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1421000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>863000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1019000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>333000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>406000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>730000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>896000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>327000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>336000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>318000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>457000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>414000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>148000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>281000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>532000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>135000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>399000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>198000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>298000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>503000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>161021.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>109640.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>49788.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>61000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>75391.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>58285.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>52715.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>67000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>82563.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>34209.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>24801.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>32918.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>85587.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>90058.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>39551.39</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>53876.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>233924.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>160142.3</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>123840.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>161931.49</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>221732.7</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>226962.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>91951.91</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>104389.54</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>164576.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>189562.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>83368.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>33702.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>35564.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>52344.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>87829.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>167622.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>34610.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>69020.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>193626.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>34470.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>47024.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>53188.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>40502.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>84092.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>42582.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>35477.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>16571.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>100124.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>38996.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>22318.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>18781.21</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>19766.64</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>10382.0</v>
       </c>
-      <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>13492.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40">
+        <v>3666000.0</v>
+      </c>
+      <c r="C40">
         <v>2340000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3545000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3239000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2747000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3053000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4347000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3024000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2229000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1815000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1777000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1227000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1011000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>956000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1365000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>637000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>894000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>967000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>966000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>861000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1125000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>420000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>864000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>658000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>609000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>434999.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1076000.0</v>
       </c>
-      <c r="AB40">
-[...1 lines deleted...]
-      </c>
       <c r="AC40">
-        <v>535000.0</v>
+        <v>773000.0</v>
       </c>
       <c r="AD40">
+        <v>550000.0</v>
+      </c>
+      <c r="AE40">
         <v>653000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>774000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1058244.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>652536.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>468914.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>490000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>149418.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>465332.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>523052.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>376966.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>438917.52</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>457085.62</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>370198.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>356478.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>322783.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>313997.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>427013.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>851684.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>1055791.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>1260453.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>2086537.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>1152428.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>644578.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>537103.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>446919.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>390714.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>370963.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>242316.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>756041.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>225450.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>212153.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>405620.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>321084.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>554100.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>173730.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>1208709.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>552954.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>197873.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>178624.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>59068.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>260093.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>218013.0</v>
       </c>
-      <c r="BT40"/>
       <c r="BU40"/>
       <c r="BV40"/>
       <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
       <c r="BZ40"/>
       <c r="CA40"/>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
-[...1 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
+        <v>0.0</v>
+      </c>
+      <c r="AG41">
         <v>2619486.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>3682766.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>328159.38</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>113192.51</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>380526.02</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>206710.37</v>
       </c>
-      <c r="AL41">
-[...1 lines deleted...]
-      </c>
       <c r="AM41">
         <v>0.0</v>
       </c>
       <c r="AN41">
         <v>0.0</v>
       </c>
       <c r="AO41">
         <v>0.0</v>
       </c>
       <c r="AP41">
+        <v>0.0</v>
+      </c>
+      <c r="AQ41">
         <v>410579.73</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>389422.73</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>425835.52</v>
       </c>
-      <c r="AS41">
-[...1 lines deleted...]
-      </c>
       <c r="AT41">
         <v>0.0</v>
       </c>
       <c r="AU41">
         <v>0.0</v>
       </c>
       <c r="AV41">
         <v>0.0</v>
       </c>
       <c r="AW41">
         <v>0.0</v>
       </c>
       <c r="AX41">
         <v>0.0</v>
       </c>
       <c r="AY41">
         <v>0.0</v>
       </c>
       <c r="AZ41">
         <v>0.0</v>
       </c>
       <c r="BA41">
         <v>0.0</v>
       </c>
       <c r="BB41">
@@ -11603,371 +11680,377 @@
       </c>
       <c r="BD41">
         <v>0.0</v>
       </c>
       <c r="BE41">
         <v>0.0</v>
       </c>
       <c r="BF41">
         <v>0.0</v>
       </c>
       <c r="BG41">
         <v>0.0</v>
       </c>
       <c r="BH41">
         <v>0.0</v>
       </c>
       <c r="BI41">
         <v>0.0</v>
       </c>
       <c r="BJ41">
         <v>0.0</v>
       </c>
       <c r="BK41">
         <v>0.0</v>
       </c>
-      <c r="BL41"/>
+      <c r="BL41">
+        <v>0.0</v>
+      </c>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>231324000.0</v>
+      </c>
+      <c r="C42">
         <v>230071000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>228829000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>215600000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>182592000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>181658000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>180697000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>179985000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>179294000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>167097000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>166609000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>166153000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>165732000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>128500000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>128078000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>127667000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>127249000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>126884000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>126576000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>126296000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>96126000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>95680000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>94925000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>94457000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>72759000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>72323000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>64232000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>63831000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>63380000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>63123000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>62993000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7230924.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>6962960.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>6670569.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>40422116.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>6629860.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>6318722.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>6251704.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>47366217.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>5204993.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>5301965.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5345409.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>6897447.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4700977.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>5214645.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4757018.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>9033361.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>5278662.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>5385339.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>5014259.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>5109386.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>4856913.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>4522878.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>4406643.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>3801366.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>34209819.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>31210058.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>28037962.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>3260060.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>26510041.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>24739142.55</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>24426992.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>23406950.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>19737673.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>19402421.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>11510772.9</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>11205659.67</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>11058970.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>10150534.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>9218690.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>9424124.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>10681926.72</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>9684802.29</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>9547775.43</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>9861093.03</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>9751117.16</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>9036150.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>7870404.28</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>3696369.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>3446766.38</v>
       </c>
-      <c r="CC42"/>
       <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>2776057.0</v>
       </c>
-      <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
@@ -11976,85 +12059,84 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
@@ -12113,1071 +12195,1082 @@
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
-      <c r="BL44"/>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>66</v>
       </c>
       <c r="B45">
+        <v>450000.0</v>
+      </c>
+      <c r="C45">
         <v>476000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>492000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>507000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>519000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>530000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>541000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>552000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>567000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>574000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>585000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>604000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>133000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>626000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>640000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>624000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>145000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>161000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>174000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>164000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>182000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>200000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>217000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>233000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>250000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>279000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>96000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>90795.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>73185.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>65067.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>37000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>23905.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>20849.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>18757.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>19395.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>16946.95</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>15320.22</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>12782.35</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>14293.54</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>12771.69</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>13516.37</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>13869.7</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>15560.88</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>16346.83</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>17374.8</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>18475.09</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>19655.89</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>19080.44</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>20199.4</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>20108.11</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>6594.09</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6837.69</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>7371.94</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>6966.95</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>7479.92</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>6790.02</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>7908.97</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>8513.13</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>8886.58</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>31642.76</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>30284.6</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>85666.08</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>87865.53</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>92992.8</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>91991.9</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>91910.19</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>99778.96</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>122215.19</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>134912.56</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>140800.54</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>154351.21</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>157195.81</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>74907.47</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>12545.94</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>13072.24</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>14366.83</v>
       </c>
-      <c r="CC45"/>
       <c r="CD45"/>
-      <c r="CE45">
+      <c r="CE45"/>
+      <c r="CF45">
         <v>16114.17</v>
       </c>
-      <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>286000.0</v>
+      </c>
+      <c r="C46">
         <v>317000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>342000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>368000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>391000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>408000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>427000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>449000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>469000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>468000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>485000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>507000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>523000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>543000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>560000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>551000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>85000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>100000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>112000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>127000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>145000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>161000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>174000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>164000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>182000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>200000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>217000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>233000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>250000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>279000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>96000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>90795.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>73185.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>65067.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>37000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23905.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>20849.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18757.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>19395.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>16946.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>15320.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>12782.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>14293.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>12771.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>13516.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>13869.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>15560.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16346.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>17374.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18475.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>19655.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>19080.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>20199.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>20108.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>6594.09</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6837.69</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>7371.94</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>6966.95</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>7479.92</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>6790.02</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>7908.97</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>8513.13</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>8886.58</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>31642.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>30284.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>85666.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>87865.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>92992.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>91991.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>91910.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>99778.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>122215.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>134912.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>140800.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>154351.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>157195.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>74907.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>12545.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>13072.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>14366.0</v>
       </c>
-      <c r="CC46"/>
       <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>16114.0</v>
       </c>
-      <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>133000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>136000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>560000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>551000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>85000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>100000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>112000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>127000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>145000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>75000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>74000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>50000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>182000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>200000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>217000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>233000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>250000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>279000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>96000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>90795.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>73185.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>10360.16</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>38262.26</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>23982.73</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21596.61</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>18027.49</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>19348.12</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>17518.47</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>15473.89</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>12302.01</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>14449.82</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>12767.56</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>13607.62</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>14186.63</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>15489.2</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>16965.8</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>16868.15</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>18099.55</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>19768.43</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>19398.64</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>20005.72</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>19669.55</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>7055.03</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>7126.13</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6883.67</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7065.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7845.44</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>6666.03</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7265.93</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>9276.44</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>9027.08</v>
       </c>
-      <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>69</v>
       </c>
       <c r="B48">
+        <v>-192949000.0</v>
+      </c>
+      <c r="C48">
         <v>-182810000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-172768000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-164028000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-155408000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-147709000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-140002000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-132102000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-125828000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-120709000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-115558000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-110397000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-105926000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-101449000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-96177000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-92426000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-89367000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-86009000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-82501000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-79255000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-75805000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-72531000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-68909000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-64709000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-61516000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-59042000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-56617000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-54137000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-51689000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-49220000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-45968000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-55554764.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-55026193.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-51464421.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-40234000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-49983757.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-49087639.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-48016211.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-46707308.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-37646808.9</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-37299709.38</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-36650687.96</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-33954301.75</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-34570029.05</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-37134031.79</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-36029598.52</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-38864481.51</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-39476160.66</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-40377662.18</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-37788622.01</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-37119286.79</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-36875668.39</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-34863902.83</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-33815922.16</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-31796924.1</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-29049596.14</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-25616343.53</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-23512898.54</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-21187947.11</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-19035214.42</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-18508435.55</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-16932843.58</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-14901079.83</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-12679833.3</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-11257743.1</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-10895468.9</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-10158053.67</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-9431356.53</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-8129399.2</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-7048536.47</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-6644516.84</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-7027359.72</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-6566388.29</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-5855582.43</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-5887735.03</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-5241411.16</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-4500336.31</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-3217869.28</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-3019698.01</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-2927655.38</v>
       </c>
-      <c r="CC48"/>
       <c r="CD48"/>
-      <c r="CE48">
+      <c r="CE48"/>
+      <c r="CF48">
         <v>-2249786.46</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-105926000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-101449000.0</v>
       </c>
-      <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-75805000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-72531000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-68909000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-64709000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-61516000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>-59042000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>-56617000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-54137000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-51689000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-49220000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-45968000.0</v>
       </c>
-      <c r="AF49">
-[...1 lines deleted...]
-      </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
@@ -13227,153 +13320,154 @@
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
       <c r="BJ49">
         <v>0.0</v>
       </c>
       <c r="BK49">
         <v>0.0</v>
       </c>
-      <c r="BL49"/>
+      <c r="BL49">
+        <v>0.0</v>
+      </c>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
+      <c r="AC50"/>
       <c r="AD50">
+        <v>0.0</v>
+      </c>
+      <c r="AE50">
         <v>49000.0</v>
       </c>
-      <c r="AE50">
-[...1 lines deleted...]
-      </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
       <c r="AH50">
         <v>0.0</v>
       </c>
       <c r="AI50">
         <v>0.0</v>
       </c>
       <c r="AJ50">
         <v>0.0</v>
       </c>
       <c r="AK50">
         <v>0.0</v>
       </c>
       <c r="AL50">
         <v>0.0</v>
       </c>
       <c r="AM50">
         <v>0.0</v>
       </c>
       <c r="AN50">
         <v>0.0</v>
       </c>
       <c r="AO50">
         <v>0.0</v>
       </c>
       <c r="AP50">
         <v>0.0</v>
       </c>
       <c r="AQ50">
+        <v>0.0</v>
+      </c>
+      <c r="AR50">
         <v>189574.45</v>
       </c>
-      <c r="AR50">
-[...1 lines deleted...]
-      </c>
       <c r="AS50">
         <v>0.0</v>
       </c>
       <c r="AT50">
         <v>0.0</v>
       </c>
       <c r="AU50">
         <v>0.0</v>
       </c>
       <c r="AV50">
         <v>0.0</v>
       </c>
       <c r="AW50">
         <v>0.0</v>
       </c>
       <c r="AX50">
         <v>0.0</v>
       </c>
       <c r="AY50">
         <v>0.0</v>
       </c>
       <c r="AZ50">
         <v>0.0</v>
       </c>
       <c r="BA50">
@@ -13387,371 +13481,377 @@
       </c>
       <c r="BD50">
         <v>0.0</v>
       </c>
       <c r="BE50">
         <v>0.0</v>
       </c>
       <c r="BF50">
         <v>0.0</v>
       </c>
       <c r="BG50">
         <v>0.0</v>
       </c>
       <c r="BH50">
         <v>0.0</v>
       </c>
       <c r="BI50">
         <v>0.0</v>
       </c>
       <c r="BJ50">
         <v>0.0</v>
       </c>
       <c r="BK50">
         <v>0.0</v>
       </c>
-      <c r="BL50"/>
+      <c r="BL50">
+        <v>0.0</v>
+      </c>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>185000.0</v>
+      </c>
+      <c r="C51">
         <v>212000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>240000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>266000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>292000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>316000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>340000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>365000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>388000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>380000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>400000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>420000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>440000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>459000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>469000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>461000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>25000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>43000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>52000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>68000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>85000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>102000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>118000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>134000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>148000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>162999.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>178000.0</v>
       </c>
-      <c r="AB51">
-[...1 lines deleted...]
-      </c>
       <c r="AC51">
-        <v>203000.0</v>
+        <v>324000.0</v>
       </c>
       <c r="AD51">
+        <v>351000.0</v>
+      </c>
+      <c r="AE51">
         <v>217000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>23000.0</v>
       </c>
-      <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
-      <c r="AN51">
+      <c r="AN51"/>
+      <c r="AO51">
         <v>482.98</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>684.38</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>411.87</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>651.6</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>457.91</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>885257.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>1018748.0</v>
       </c>
-      <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>116000.0</v>
+      </c>
+      <c r="C52">
         <v>115000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>112000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>109000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>108000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>105000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>103000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>102000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>100000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>86000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>83000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>80000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>79000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>78000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>69000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>41000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>18000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>34000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>49000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>64000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="V52">
         <v>69000.0</v>
       </c>
       <c r="W52">
-        <v>65000.0</v>
+        <v>69000.0</v>
       </c>
       <c r="X52">
         <v>65000.0</v>
       </c>
       <c r="Y52">
+        <v>65000.0</v>
+      </c>
+      <c r="Z52">
         <v>56000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>55999.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>60000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
-        <v>110000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AD52">
+        <v>55000.0</v>
+      </c>
+      <c r="AE52">
         <v>54000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5000.0</v>
       </c>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
       <c r="AG52">
         <v>0.0</v>
       </c>
       <c r="AH52">
         <v>0.0</v>
       </c>
       <c r="AI52">
         <v>0.0</v>
       </c>
       <c r="AJ52">
         <v>0.0</v>
       </c>
       <c r="AK52">
         <v>0.0</v>
       </c>
       <c r="AL52">
         <v>0.0</v>
       </c>
       <c r="AM52">
         <v>0.0</v>
       </c>
       <c r="AN52">
+        <v>0.0</v>
+      </c>
+      <c r="AO52">
         <v>482.98</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>-483346.0</v>
       </c>
-      <c r="AP52">
-[...1 lines deleted...]
-      </c>
       <c r="AQ52">
+        <v>0.0</v>
+      </c>
+      <c r="AR52">
         <v>262.39</v>
       </c>
-      <c r="AR52">
-[...1 lines deleted...]
-      </c>
       <c r="AS52">
         <v>0.0</v>
       </c>
       <c r="AT52">
         <v>0.0</v>
       </c>
       <c r="AU52">
         <v>0.0</v>
       </c>
       <c r="AV52">
         <v>0.0</v>
       </c>
       <c r="AW52">
         <v>0.0</v>
       </c>
       <c r="AX52">
         <v>0.0</v>
       </c>
       <c r="AY52">
         <v>0.0</v>
       </c>
       <c r="AZ52">
         <v>0.0</v>
       </c>
       <c r="BA52">
@@ -13765,168 +13865,171 @@
       </c>
       <c r="BD52">
         <v>0.0</v>
       </c>
       <c r="BE52">
         <v>0.0</v>
       </c>
       <c r="BF52">
         <v>0.0</v>
       </c>
       <c r="BG52">
         <v>0.0</v>
       </c>
       <c r="BH52">
         <v>0.0</v>
       </c>
       <c r="BI52">
         <v>0.0</v>
       </c>
       <c r="BJ52">
         <v>0.0</v>
       </c>
       <c r="BK52">
         <v>0.0</v>
       </c>
-      <c r="BL52"/>
+      <c r="BL52">
+        <v>0.0</v>
+      </c>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>74</v>
       </c>
       <c r="B53">
+        <v>38375000.0</v>
+      </c>
+      <c r="C53">
         <v>46463000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>44243000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>51992000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>25929000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>33731000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>41122000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>46063000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>39989000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>44419000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>48352000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>44233000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>34529000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>26508000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>28774000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>33313000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>35381000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>38015000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>40405000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>31878000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>19067000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>20072000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>20098000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>20826000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>6844000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>9348000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3995000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>5002000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>7992000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>10958000.0</v>
       </c>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -13979,108 +14082,109 @@
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
-      <c r="BL53"/>
+      <c r="BL53">
+        <v>0.0</v>
+      </c>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
@@ -14139,1108 +14243,1121 @@
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
-      <c r="BL54"/>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>45001000.0</v>
+      </c>
+      <c r="C55">
         <v>53080000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>61371000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>57047000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>31470000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>38830000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>46345000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>52524000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>56791000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>49260000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>54160000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>58139000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>62050000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>30217000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>34395000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>37041000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>39258000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>42211000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>45551000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>48664000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>21774000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>24356000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>28095000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>31270000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>12581000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>14365000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>9053000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11039000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>12797000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>15494000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>18339000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5421932.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6386239.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>7899860.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1802000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1023697.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1956900.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1069496.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1872952.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3114116.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>431373.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>384599.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>222407.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>198927.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>529807.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>315401.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>281587.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>696748.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1722183.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1881744.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2906141.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1484605.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2494043.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5272325.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3847200.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>5967132.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>6528250.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>5281105.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>6326813.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>7949501.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>6767429.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>8038309.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>9077453.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>7231571.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>9353388.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1168258.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1245479.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1720112.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2007279.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2369013.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2997622.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>3988894.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>3538804.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>4082838.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>4337187.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>4612070.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>4902610.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>4806749.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>706863.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>578314.0</v>
       </c>
-      <c r="CC55"/>
       <c r="CD55"/>
-      <c r="CE55">
+      <c r="CE55"/>
+      <c r="CF55">
         <v>562600.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
+      <c r="CI55"/>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>44315000.0</v>
+      </c>
+      <c r="C56">
         <v>52363000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>60629000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>56223000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>31079000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>37422000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>44610000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>50767000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>55014000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>47484000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>53675000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>47886000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>41231000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>29674000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>33835000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>36490000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>39173000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>42111000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>45439000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>48537000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>21629000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>24195000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>27921000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>31106000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>12399000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>14165000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>8836000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>10806000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>12276000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>14944000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>17972000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>5080530.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>6056189.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7568355.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1494000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>999792.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1936051.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1050739.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1853557.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3097169.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>416052.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>371817.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>208114.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>186155.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>516290.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>301531.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>266026.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>680401.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1407010.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1587009.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>2617216.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1190306.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>2239239.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4464458.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2464522.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>3987827.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4044453.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2190168.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>2736063.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3895817.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1846286.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>2529519.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>3141533.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>617900.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>2383605.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>633056.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>694623.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1178631.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>1507529.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1929566.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>2541043.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>3278156.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>2812030.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>3402334.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>3647161.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>3944493.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>4364964.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>4388873.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>336544.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>233667.0</v>
       </c>
-      <c r="CC56"/>
       <c r="CD56"/>
-      <c r="CE56">
+      <c r="CE56"/>
+      <c r="CF56">
         <v>318425.0</v>
       </c>
-      <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
+      <c r="CI56"/>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>6594000.0</v>
+      </c>
+      <c r="C57">
         <v>5748000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5132000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5268000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4116000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4665000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5390000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4297000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3088000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2617000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2786000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2170000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1946000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2814000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2168000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1542000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1536000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1434000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1524000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1624000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1440000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1178000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2028000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1443000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1217000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>935000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1318000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1205000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>947000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1425000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1296000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1459139.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1238672.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1105770.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1003000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>674822.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1018849.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1064201.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>626966.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1495777.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1471249.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>986686.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1063742.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>887903.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>584695.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>674176.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1810471.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1407535.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1636077.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2279704.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1524507.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>962796.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>904783.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>1688352.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1582434.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>820223.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>934535.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>756041.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>364565.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>474673.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>536722.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>553049.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>554100.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>173730.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>1208709.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>552954.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>197873.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>178624.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>59068.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>260093.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>218013.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>248782.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>331415.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>302664.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>272384.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>102364.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>393641.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>154214.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>53268.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>59202.0</v>
       </c>
-      <c r="CC57"/>
       <c r="CD57"/>
-      <c r="CE57">
+      <c r="CE57"/>
+      <c r="CF57">
         <v>56494.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>6663000.0</v>
+      </c>
+      <c r="C58">
         <v>5845000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5260000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5425000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4300000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4876000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5627000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4560000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3376000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2911000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3103000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2510000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2307000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3195000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2568000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1962000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1543000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1443000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1527000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1628000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1456000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1211000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2081000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1512000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1309000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1042000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1436000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1339000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1095000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1588000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1314000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4078625.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4921438.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3166775.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1003000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1054620.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1224993.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1064201.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>626966.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1495777.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1471249.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1398167.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1451915.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1344820.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1469952.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1692924.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1810471.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1407535.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1636077.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2279704.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1524507.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>962796.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>904783.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1688352.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1582434.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>820223.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>934535.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>756041.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>364565.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>474673.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>536722.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>553049.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>554100.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>173730.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1208709.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>552954.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>197873.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>178624.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>59068.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>260093.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>218013.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>248782.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>331415.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>302664.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>272384.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>102364.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>393641.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>154213.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>53268.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>59202.0</v>
       </c>
-      <c r="CC58"/>
       <c r="CD58"/>
-      <c r="CE58">
+      <c r="CE58"/>
+      <c r="CF58">
         <v>56494.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
@@ -15299,358 +15416,362 @@
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
-      <c r="BL59"/>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>38338000.0</v>
+      </c>
+      <c r="C60">
         <v>47235000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>56111000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>51622000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>27170000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>33954000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>40718000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>47964000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>53415000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>46349000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>51057000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>55629000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>59743000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>27022000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>31827000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>35079000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>37715000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>40768000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>44024000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>47036000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>20318000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>23145000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>26014000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>29758000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>11272000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>13323000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>7617000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>9700000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>11702000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>13906000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>17025000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1343307.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1464801.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>4733085.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>799000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-30923.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>731907.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>5295.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1245986.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1618338.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-1039876.18</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-1013567.38</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-1229508.03</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-1145892.74</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-940145.49</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-1377523.27</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-1528883.76</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-710786.79</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>86105.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-397959.98</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1381633.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>521808.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1589260.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3583973.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2264765.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5146908.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>5593715.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4525064.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5962248.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>7474827.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>6230707.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>7485259.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>8523353.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>7057840.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>8144678.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>615304.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>1047606.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1541487.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1948210.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>2108919.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>2779608.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3740112.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3207388.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3780173.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>4064803.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4509706.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>4508969.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>4652535.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>653594.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>519111.0</v>
       </c>
-      <c r="CC60"/>
       <c r="CD60"/>
-      <c r="CE60">
+      <c r="CE60"/>
+      <c r="CF60">
         <v>506105.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
@@ -15709,121 +15830,124 @@
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
-      <c r="BL61"/>
+      <c r="BL61">
+        <v>0.0</v>
+      </c>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
@@ -15832,50 +15956,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -15960,51 +16085,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2"/>
       <c r="C2">
         <v>39000.0</v>
       </c>
       <c r="D2">
         <v>30000.0</v>
       </c>
       <c r="E2">
         <v>25000.0</v>
       </c>
       <c r="F2">
         <v>24000.0</v>
       </c>
       <c r="G2">
         <v>21000.0</v>
       </c>
       <c r="H2">
         <v>21000.0</v>
       </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
         <v>4000.0</v>
@@ -16017,51 +16142,51 @@
       </c>
       <c r="M2">
         <v>0.0</v>
       </c>
       <c r="N2">
         <v>0.0</v>
       </c>
       <c r="O2">
         <v>0.0</v>
       </c>
       <c r="P2">
         <v>0.0</v>
       </c>
       <c r="Q2">
         <v>0.0</v>
       </c>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>43000.0</v>
       </c>
       <c r="C3">
         <v>39000.0</v>
       </c>
       <c r="D3">
         <v>30000.0</v>
       </c>
       <c r="E3">
         <v>25000.0</v>
       </c>
       <c r="F3">
         <v>24000.0</v>
       </c>
       <c r="G3">
         <v>21000.0</v>
       </c>
       <c r="H3">
         <v>21000.0</v>
       </c>
       <c r="I3">
         <v>15000.0</v>
       </c>
@@ -16088,96 +16213,96 @@
       </c>
       <c r="Q3">
         <v>1667690.0</v>
       </c>
       <c r="R3">
         <v>30202.0</v>
       </c>
       <c r="S3">
         <v>26741.0</v>
       </c>
       <c r="T3">
         <v>18354.0</v>
       </c>
       <c r="U3">
         <v>3319.32</v>
       </c>
       <c r="V3">
         <v>28153.0</v>
       </c>
       <c r="W3">
         <v>6410.24</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4">
         <v>0.0</v>
       </c>
       <c r="O4">
         <v>0.0</v>
       </c>
       <c r="P4">
         <v>0.0</v>
       </c>
       <c r="Q4">
         <v>0.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
         <v>-32738000.0</v>
       </c>
       <c r="C5">
         <v>-24414000.0</v>
       </c>
       <c r="D5">
         <v>-19338000.0</v>
       </c>
       <c r="E5">
         <v>-13648000.0</v>
       </c>
       <c r="F5">
         <v>-13564000.0</v>
       </c>
       <c r="G5">
         <v>-12699000.0</v>
       </c>
       <c r="H5">
         <v>-11593000.0</v>
       </c>
       <c r="I5">
         <v>-5654000.0</v>
       </c>
@@ -16204,51 +16329,51 @@
       </c>
       <c r="Q5">
         <v>-4989808.0</v>
       </c>
       <c r="R5">
         <v>-2301491.0</v>
       </c>
       <c r="S5">
         <v>-2363292.0</v>
       </c>
       <c r="T5">
         <v>-2309838.4</v>
       </c>
       <c r="U5">
         <v>-787210.88</v>
       </c>
       <c r="V5">
         <v>-218408.73</v>
       </c>
       <c r="W5">
         <v>-636707.04</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>-32695000.0</v>
       </c>
       <c r="C6">
         <v>-24375000.0</v>
       </c>
       <c r="D6">
         <v>-19308000.0</v>
       </c>
       <c r="E6">
         <v>-13623000.0</v>
       </c>
       <c r="F6">
         <v>-13540000.0</v>
       </c>
       <c r="G6">
         <v>-12678000.0</v>
       </c>
       <c r="H6">
         <v>-11572000.0</v>
       </c>
       <c r="I6">
         <v>-5639000.0</v>
       </c>
@@ -16275,141 +16400,141 @@
       </c>
       <c r="Q6">
         <v>-3322118.0</v>
       </c>
       <c r="R6">
         <v>-2271289.0</v>
       </c>
       <c r="S6">
         <v>-2336551.0</v>
       </c>
       <c r="T6">
         <v>-2291484.4</v>
       </c>
       <c r="U6">
         <v>-783891.56</v>
       </c>
       <c r="V6">
         <v>-190255.73</v>
       </c>
       <c r="W6">
         <v>-630296.8</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0.0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
         <v>0.0</v>
       </c>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9"/>
       <c r="C9">
         <v>-39000.0</v>
       </c>
       <c r="D9">
         <v>-30000.0</v>
       </c>
       <c r="E9">
         <v>-25000.0</v>
       </c>
       <c r="F9">
         <v>-24000.0</v>
       </c>
       <c r="G9">
         <v>-21000.0</v>
       </c>
       <c r="H9">
         <v>-21000.0</v>
       </c>
       <c r="I9">
         <v>500000.0</v>
       </c>
       <c r="J9">
         <v>-4000.0</v>
@@ -16430,51 +16555,51 @@
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>0.0</v>
       </c>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9">
         <v>160623.0</v>
       </c>
       <c r="U9">
         <v>25737.0</v>
       </c>
       <c r="V9">
         <v>25679.0</v>
       </c>
       <c r="W9">
         <v>33881.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>-32738000.0</v>
       </c>
       <c r="C10">
         <v>-24414000.0</v>
       </c>
       <c r="D10">
         <v>-19338000.0</v>
       </c>
       <c r="E10">
         <v>-13648000.0</v>
       </c>
       <c r="F10">
         <v>-13564000.0</v>
       </c>
       <c r="G10">
         <v>-12265000.0</v>
       </c>
       <c r="H10">
         <v>-10618000.0</v>
       </c>
       <c r="I10">
         <v>-5654000.0</v>
       </c>
@@ -16499,51 +16624,51 @@
       <c r="P10">
         <v>-6608143.98</v>
       </c>
       <c r="Q10">
         <v>-4266283.39</v>
       </c>
       <c r="R10">
         <v>-2435413.05</v>
       </c>
       <c r="S10">
         <v>-1853535.74</v>
       </c>
       <c r="T10">
         <v>-2313303.04</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>-192729.46</v>
       </c>
       <c r="W10">
         <v>-570159.05</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>28000.0</v>
       </c>
       <c r="C11">
         <v>30000.0</v>
       </c>
       <c r="D11">
         <v>43000.0</v>
       </c>
       <c r="E11">
         <v>28000.0</v>
       </c>
       <c r="F11">
         <v>28000.0</v>
       </c>
       <c r="G11">
         <v>27000.0</v>
       </c>
       <c r="H11">
         <v>31000.0</v>
       </c>
       <c r="I11">
         <v>80000.0</v>
       </c>
@@ -16570,51 +16695,51 @@
       </c>
       <c r="Q11">
         <v>499076.0</v>
       </c>
       <c r="R11">
         <v>41691.0</v>
       </c>
       <c r="S11">
         <v>163432.0</v>
       </c>
       <c r="T11">
         <v>20195.0</v>
       </c>
       <c r="U11">
         <v>-9192.69</v>
       </c>
       <c r="V11">
         <v>17872.0</v>
       </c>
       <c r="W11">
         <v>69861.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>353000.0</v>
       </c>
       <c r="F12">
         <v>82000.0</v>
       </c>
       <c r="G12">
         <v>229000.0</v>
       </c>
       <c r="H12">
         <v>119000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>48375.0</v>
       </c>
@@ -16635,129 +16760,129 @@
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12">
         <v>0.0</v>
       </c>
       <c r="S12">
         <v>0.0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
       <c r="V12">
         <v>7595.14</v>
       </c>
       <c r="W12">
         <v>36587.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13">
         <v>39000.0</v>
       </c>
       <c r="J13">
         <v>9000.0</v>
       </c>
       <c r="K13">
         <v>1729.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
         <v>0.0</v>
       </c>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
         <v>0.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>-32766000.0</v>
       </c>
       <c r="C15">
         <v>-24444000.0</v>
       </c>
       <c r="D15">
         <v>-19381000.0</v>
       </c>
       <c r="E15">
         <v>-13676000.0</v>
       </c>
       <c r="F15">
         <v>-13592000.0</v>
       </c>
       <c r="G15">
         <v>-12292000.0</v>
       </c>
       <c r="H15">
         <v>-10649000.0</v>
       </c>
       <c r="I15">
         <v>-5734000.0</v>
       </c>
@@ -16784,102 +16909,102 @@
       </c>
       <c r="Q15">
         <v>-4266283.39</v>
       </c>
       <c r="R15">
         <v>-2435413.05</v>
       </c>
       <c r="S15">
         <v>-1853535.74</v>
       </c>
       <c r="T15">
         <v>-2333498.94</v>
       </c>
       <c r="U15">
         <v>-778018.19</v>
       </c>
       <c r="V15">
         <v>-210601.86</v>
       </c>
       <c r="W15">
         <v>-640020.3</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>-13592000.0</v>
       </c>
       <c r="G16">
         <v>-12292000.0</v>
       </c>
       <c r="H16">
         <v>-10649000.0</v>
       </c>
       <c r="I16">
         <v>-5734000.0</v>
       </c>
       <c r="J16">
         <v>-4260000.0</v>
       </c>
       <c r="K16">
         <v>-2223144.0</v>
       </c>
       <c r="L16">
         <v>-1593894.0</v>
       </c>
       <c r="M16">
         <v>-4812597.02</v>
       </c>
       <c r="N16">
         <v>0.0</v>
       </c>
       <c r="O16">
         <v>0.0</v>
       </c>
       <c r="P16">
         <v>0.0</v>
       </c>
       <c r="Q16">
         <v>0.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>-32766000.0</v>
       </c>
       <c r="C17">
         <v>-24444000.0</v>
       </c>
       <c r="D17">
         <v>-17971000.0</v>
       </c>
       <c r="E17">
         <v>-13676000.0</v>
       </c>
       <c r="F17">
         <v>-13592000.0</v>
       </c>
       <c r="G17">
         <v>-12292000.0</v>
       </c>
       <c r="H17">
         <v>-10649000.0</v>
       </c>
       <c r="I17">
         <v>-5734000.0</v>
       </c>
@@ -16894,166 +17019,166 @@
       </c>
       <c r="M17">
         <v>-4812597.02</v>
       </c>
       <c r="N17">
         <v>0.0</v>
       </c>
       <c r="O17">
         <v>0.0</v>
       </c>
       <c r="P17">
         <v>0.0</v>
       </c>
       <c r="Q17">
         <v>0.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18">
         <v>-964.0</v>
       </c>
       <c r="K18">
         <v>-50938.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>434000.0</v>
       </c>
       <c r="H19">
         <v>975000.0</v>
       </c>
       <c r="I19">
         <v>1107000.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
         <v>0.0</v>
       </c>
       <c r="N20">
         <v>0.0</v>
       </c>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-34397000.0</v>
       </c>
       <c r="C21">
         <v>-26681000.0</v>
       </c>
       <c r="D21">
         <v>-21267000.0</v>
       </c>
       <c r="E21">
         <v>-14001000.0</v>
       </c>
       <c r="F21">
         <v>-13646000.0</v>
       </c>
       <c r="G21">
         <v>-12699000.0</v>
       </c>
       <c r="H21">
         <v>-11593000.0</v>
       </c>
       <c r="I21">
         <v>-6761000.0</v>
       </c>
@@ -17080,96 +17205,96 @@
       </c>
       <c r="Q21">
         <v>-3843439.05</v>
       </c>
       <c r="R21">
         <v>-2400299.88</v>
       </c>
       <c r="S21">
         <v>-1685212.82</v>
       </c>
       <c r="T21">
         <v>-2309838.43</v>
       </c>
       <c r="U21">
         <v>-787210.88</v>
       </c>
       <c r="V21">
         <v>-203006.72</v>
       </c>
       <c r="W21">
         <v>-603433.04</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22">
         <v>0.0</v>
       </c>
       <c r="O22">
         <v>0.0</v>
       </c>
       <c r="P22">
         <v>0.0</v>
       </c>
       <c r="Q22">
         <v>0.0</v>
       </c>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>34397000.0</v>
       </c>
       <c r="C23">
         <v>26681000.0</v>
       </c>
       <c r="D23">
         <v>21267000.0</v>
       </c>
       <c r="E23">
         <v>14001000.0</v>
       </c>
       <c r="F23">
         <v>13646000.0</v>
       </c>
       <c r="G23">
         <v>12699000.0</v>
       </c>
       <c r="H23">
         <v>11593000.0</v>
       </c>
       <c r="I23">
         <v>7261000.0</v>
       </c>
@@ -17196,131 +17321,131 @@
       </c>
       <c r="Q23">
         <v>3843439.0</v>
       </c>
       <c r="R23">
         <v>2400299.0</v>
       </c>
       <c r="S23">
         <v>1685212.0</v>
       </c>
       <c r="T23">
         <v>2470461.0</v>
       </c>
       <c r="U23">
         <v>812948.0</v>
       </c>
       <c r="V23">
         <v>228686.0</v>
       </c>
       <c r="W23">
         <v>637314.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>43000.0</v>
       </c>
       <c r="C25">
         <v>39000.0</v>
       </c>
       <c r="D25">
         <v>28000.0</v>
       </c>
       <c r="E25">
         <v>25000.0</v>
       </c>
       <c r="F25">
         <v>24000.0</v>
       </c>
       <c r="G25">
         <v>21000.0</v>
       </c>
       <c r="H25">
         <v>21000.0</v>
       </c>
       <c r="I25">
         <v>15000.0</v>
       </c>
       <c r="J25">
         <v>4000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
         <v>24614000.0</v>
       </c>
       <c r="C26">
         <v>19057000.0</v>
       </c>
       <c r="D26">
         <v>13110000.0</v>
       </c>
       <c r="E26">
         <v>7839000.0</v>
       </c>
       <c r="F26">
         <v>8765000.0</v>
       </c>
       <c r="G26">
         <v>8205000.0</v>
       </c>
       <c r="H26">
         <v>7900000.0</v>
       </c>
       <c r="I26">
         <v>4522000.0</v>
       </c>
@@ -17347,84 +17472,84 @@
       </c>
       <c r="Q26">
         <v>803984.0</v>
       </c>
       <c r="R26">
         <v>1365556.0</v>
       </c>
       <c r="S26">
         <v>1039930.0</v>
       </c>
       <c r="T26">
         <v>1067177.0</v>
       </c>
       <c r="U26">
         <v>617257.0</v>
       </c>
       <c r="V26">
         <v>22751.0</v>
       </c>
       <c r="W26">
         <v>461996.0</v>
       </c>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>193000.0</v>
       </c>
       <c r="D27">
         <v>196000.0</v>
       </c>
       <c r="E27">
         <v>103000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>9783000.0</v>
       </c>
       <c r="C28">
         <v>7624000.0</v>
       </c>
       <c r="D28">
         <v>8157000.0</v>
       </c>
       <c r="E28">
         <v>6162000.0</v>
       </c>
       <c r="F28">
         <v>4881000.0</v>
       </c>
       <c r="G28">
         <v>4494000.0</v>
       </c>
       <c r="H28">
         <v>3693000.0</v>
       </c>
       <c r="I28">
         <v>2739000.0</v>
       </c>
@@ -17443,98 +17568,98 @@
       <c r="N28">
         <v>2538935.0</v>
       </c>
       <c r="O28">
         <v>2532183.0</v>
       </c>
       <c r="P28">
         <v>2079012.0</v>
       </c>
       <c r="Q28">
         <v>1295532.0</v>
       </c>
       <c r="R28">
         <v>1004541.0</v>
       </c>
       <c r="S28">
         <v>618539.0</v>
       </c>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>28000.0</v>
       </c>
       <c r="C29">
         <v>30000.0</v>
       </c>
       <c r="D29">
         <v>28000.0</v>
       </c>
       <c r="E29">
         <v>28000.0</v>
       </c>
       <c r="F29">
         <v>28000.0</v>
       </c>
       <c r="G29">
         <v>27000.0</v>
       </c>
       <c r="H29">
         <v>31000.0</v>
       </c>
       <c r="I29">
         <v>80000.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>22314.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>34397000.0</v>
       </c>
       <c r="C30">
         <v>26681000.0</v>
       </c>
       <c r="D30">
         <v>21267000.0</v>
       </c>
       <c r="E30">
         <v>14001000.0</v>
       </c>
       <c r="F30">
         <v>13646000.0</v>
       </c>
       <c r="G30">
         <v>12699000.0</v>
       </c>
       <c r="H30">
         <v>11593000.0</v>
       </c>
       <c r="I30">
         <v>7261000.0</v>
       </c>
@@ -17561,51 +17686,51 @@
       </c>
       <c r="Q30">
         <v>3843439.0</v>
       </c>
       <c r="R30">
         <v>2400299.0</v>
       </c>
       <c r="S30">
         <v>1685212.0</v>
       </c>
       <c r="T30">
         <v>2470461.0</v>
       </c>
       <c r="U30">
         <v>812948.0</v>
       </c>
       <c r="V30">
         <v>228686.0</v>
       </c>
       <c r="W30">
         <v>637314.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>1659000.0</v>
       </c>
       <c r="C31">
         <v>2267000.0</v>
       </c>
       <c r="D31">
         <v>1929000.0</v>
       </c>
       <c r="E31">
         <v>353000.0</v>
       </c>
       <c r="F31">
         <v>82000.0</v>
       </c>
       <c r="G31">
         <v>434000.0</v>
       </c>
       <c r="H31">
         <v>975000.0</v>
       </c>
       <c r="I31">
         <v>747000.0</v>
       </c>
@@ -17632,51 +17757,51 @@
       </c>
       <c r="Q31">
         <v>-422844.34</v>
       </c>
       <c r="R31">
         <v>101283.0</v>
       </c>
       <c r="S31">
         <v>-168322.93</v>
       </c>
       <c r="T31">
         <v>57189.0</v>
       </c>
       <c r="U31">
         <v>-12375.12</v>
       </c>
       <c r="V31">
         <v>10277.0</v>
       </c>
       <c r="W31">
         <v>66547.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
         <v>0.0</v>
       </c>
       <c r="D32">
         <v>0.0</v>
       </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>500000.0</v>
       </c>
@@ -17718,425 +17843,426 @@
       <c r="W32">
         <v>33881.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="CC1" t="s">
         <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CG1" t="s">
         <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>149</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>11000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G2">
         <v>11000.0</v>
       </c>
       <c r="H2">
+        <v>11000.0</v>
+      </c>
+      <c r="I2">
         <v>6883000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="K2">
         <v>8000.0</v>
       </c>
       <c r="L2">
+        <v>8000.0</v>
+      </c>
+      <c r="M2">
         <v>5157000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4741000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5521000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3536000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3416000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3365000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3619000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>3319000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2708000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2404000.0</v>
       </c>
-      <c r="AA2"/>
-      <c r="AB2">
+      <c r="AB2"/>
+      <c r="AC2">
         <v>2661000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2741000.0</v>
       </c>
-      <c r="AD2">
-[...1 lines deleted...]
-      </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
+        <v>0.0</v>
+      </c>
+      <c r="AI2">
         <v>99832.82</v>
       </c>
-      <c r="AI2">
-[...1 lines deleted...]
-      </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2">
         <v>0.0</v>
       </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
@@ -18186,353 +18312,357 @@
       </c>
       <c r="BG2">
         <v>0.0</v>
       </c>
       <c r="BH2">
         <v>0.0</v>
       </c>
       <c r="BI2">
         <v>0.0</v>
       </c>
       <c r="BJ2">
         <v>0.0</v>
       </c>
       <c r="BK2">
         <v>0.0</v>
       </c>
       <c r="BL2">
         <v>0.0</v>
       </c>
       <c r="BM2">
         <v>0.0</v>
       </c>
       <c r="BN2">
         <v>0.0</v>
       </c>
-      <c r="BO2"/>
+      <c r="BO2">
+        <v>0.0</v>
+      </c>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
-        <v>11000.0</v>
+        <v>382000.0</v>
       </c>
       <c r="C3">
         <v>11000.0</v>
       </c>
       <c r="D3">
+        <v>11000.0</v>
+      </c>
+      <c r="E3">
         <v>18000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G3">
         <v>11000.0</v>
       </c>
       <c r="H3">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="I3">
         <v>10000.0</v>
       </c>
       <c r="J3">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K3">
         <v>8000.0</v>
       </c>
       <c r="L3">
         <v>8000.0</v>
       </c>
       <c r="M3">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="N3">
         <v>7000.0</v>
       </c>
       <c r="O3">
+        <v>7000.0</v>
+      </c>
+      <c r="P3">
         <v>6000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="R3">
         <v>6000.0</v>
       </c>
       <c r="S3">
         <v>6000.0</v>
       </c>
       <c r="T3">
         <v>6000.0</v>
       </c>
       <c r="U3">
         <v>6000.0</v>
       </c>
       <c r="V3">
         <v>6000.0</v>
       </c>
       <c r="W3">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="X3">
         <v>5000.0</v>
       </c>
       <c r="Y3">
         <v>5000.0</v>
       </c>
       <c r="Z3">
+        <v>5000.0</v>
+      </c>
+      <c r="AA3">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AB3">
         <v>5000.0</v>
       </c>
       <c r="AC3">
         <v>5000.0</v>
       </c>
       <c r="AD3">
+        <v>5000.0</v>
+      </c>
+      <c r="AE3">
         <v>6000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>5200.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3951.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1525.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4324.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1811.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>860.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>691.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>638.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>756.94</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>450.48</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>583.35</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>405.23</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>455.26</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>724.22</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>431.2</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2501.18</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>64.26</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>161.7</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1783.36</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>458.67</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-34647.19</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>23481.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>540126.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>578461.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>573831.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>635970.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>566857.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>589243.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>603921.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>485542.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>609045.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>604811.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1469852.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>55902.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>134117.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7817.34</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>-14163.71</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11866.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>26147.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6352.26</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3206.19</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7050.24</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8588.93</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7896.63</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>11640.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>5136.07</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>-1155.92</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2733.18</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>-95.51</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1138.28</v>
       </c>
-      <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
@@ -18600,613 +18730,620 @@
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
-      <c r="BO4"/>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5">
+        <v>-10132000.0</v>
+      </c>
+      <c r="C5">
         <v>-10035000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8730000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8614000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-7693000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7701000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7891000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6267000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5112000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5144000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5139000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4464000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4470000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5265000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3585000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3052000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3351000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3501000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3239000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3443000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-3267000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3619000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4268000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-3294000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2643000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-2289000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4070000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2398000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2515000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3243000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1757200.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1486951.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1849525.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-578758.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-889500.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-720307.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1059679.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1290320.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-393422.48</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-929271.48</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-503138.35</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-312050.23</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-468610.27</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-198338.92</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-332813.72</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-438530.53</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-765270.12</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-882932.78</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1249532.24</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2016605.07</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1151609.55</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1311477.52</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-2189314.73</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2714324.19</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-3007195.35</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2592069.66</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2539418.63</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1840742.93</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1879080.17</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1764303.27</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1526069.63</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1616253.42</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1706008.9</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-407338.32</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-760835.78</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-389889.15</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-485123.53</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-580488.29</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-478533.97</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-617100.66</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-230826.84</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-681115.99</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-628651.99</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-435043.23</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-627959.21</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-384759.27</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1011111.81</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-170514.04</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-199607.44</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-195866.92</v>
       </c>
-      <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-9750000.0</v>
+      </c>
+      <c r="C6">
         <v>-10024000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-8719000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8596000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7690000.0</v>
       </c>
       <c r="F6">
         <v>-7690000.0</v>
       </c>
       <c r="G6">
+        <v>-7690000.0</v>
+      </c>
+      <c r="H6">
         <v>-7880000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6257000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-5102000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-5136000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-5131000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-4456000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4463000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-5258000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-3579000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-3045000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-3345000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3495000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3233000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-3437000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3261000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-3613000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-4263000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-3289000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2638000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2283000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-4065000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2393000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2510000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-3237000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1752000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1483000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1848000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-574434.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-887689.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-719447.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1058988.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1289682.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-392665.54</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-928821.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-502555.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-311645.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-468155.02</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-197614.7</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-332382.52</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-436029.34</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-765205.85</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-882771.08</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-1247748.88</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2016146.4</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1186256.74</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1287996.52</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1649188.73</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-2135863.19</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-2433364.35</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-1956099.66</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-1972561.63</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-1251499.93</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1275159.17</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-1278761.27</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-917024.63</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-1011442.42</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-236156.9</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-351436.32</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-626718.78</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-382071.81</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-499287.23</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-568622.29</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-452386.97</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-610748.4</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-227620.65</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-674065.75</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-620063.07</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-427146.6</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-616319.21</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-379623.2</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-1012267.73</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-167780.86</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-199702.95</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-194728.64</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2991.38</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2858.98</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-52820.93</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-52594.5</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-49915.1</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -19274,105 +19411,106 @@
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
-      <c r="BO7"/>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
@@ -19440,167 +19578,168 @@
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
-      <c r="BO8"/>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>156</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
         <v>-11000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-18000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000.0</v>
       </c>
       <c r="G9">
         <v>-11000.0</v>
       </c>
       <c r="H9">
+        <v>-11000.0</v>
+      </c>
+      <c r="I9">
         <v>-6883000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="K9">
         <v>-8000.0</v>
       </c>
       <c r="L9">
+        <v>-8000.0</v>
+      </c>
+      <c r="M9">
         <v>-5157000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4741000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5521000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-6000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-6000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-3536000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-6000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-3416000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-3365000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-3619000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-3319000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-2708000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-2404000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-2661000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-2741000.0</v>
       </c>
-      <c r="AD9">
-[...1 lines deleted...]
-      </c>
       <c r="AE9">
+        <v>0.0</v>
+      </c>
+      <c r="AF9">
         <v>-3657.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>503657.0</v>
       </c>
-      <c r="AG9">
-[...1 lines deleted...]
-      </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
@@ -19656,801 +19795,811 @@
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
         <v>0.0</v>
       </c>
-      <c r="BO9"/>
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
-      <c r="BS9">
+      <c r="BS9"/>
+      <c r="BT9">
         <v>-73275.08</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>19305.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>24193.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>31582.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>37564.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>52506.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>54687.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6501.39</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>16783.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>2984.95</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>2991.38</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>2858.98</v>
       </c>
-      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
-      <c r="CH9">
+      <c r="CH9"/>
+      <c r="CI9">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-10132000.0</v>
+      </c>
+      <c r="C10">
         <v>-10035000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8730000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8614000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7693000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-7701000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-7891000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-6267000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-5112000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5144000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-5139000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4464000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4470000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5265000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3744000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-3052000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-3351000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3501000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3239000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-3443000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-3267000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3615000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4193000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-3191000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2465000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2416000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-2478000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2436000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2461000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-3243000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-1057318.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-471172.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3545286.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-580223.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1009748.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-887614.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1061904.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1300734.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-407251.75</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-933441.34</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-524648.7</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-348282.8</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-476417.46</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-231832.4</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-218052.7</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-438530.53</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-752475.17</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-884699.6</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-1212061.22</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1999084.48</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1199452.49</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1316231.41</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-2163543.57</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2725908.89</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2981074.93</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-2578290.07</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2551695.02</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-1830351.5</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-1918095.79</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1760674.57</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-1516323.88</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-1616632.2</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1895132.01</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1019780.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-720942.98</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>403913.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-569195.44</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-601881.37</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-463104.35</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>641671.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>292019.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>649453.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>612658.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>679153.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>638742.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>387565.0</v>
       </c>
-      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>195109.0</v>
       </c>
-      <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
+        <v>7000.0</v>
+      </c>
+      <c r="C11">
         <v>-7000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="E11">
         <v>6000.0</v>
       </c>
       <c r="F11">
         <v>6000.0</v>
       </c>
       <c r="G11">
+        <v>6000.0</v>
+      </c>
+      <c r="H11">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I11">
         <v>7000.0</v>
       </c>
       <c r="J11">
         <v>7000.0</v>
       </c>
       <c r="K11">
+        <v>7000.0</v>
+      </c>
+      <c r="L11">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="M11">
         <v>7000.0</v>
       </c>
       <c r="N11">
         <v>7000.0</v>
       </c>
       <c r="O11">
         <v>7000.0</v>
       </c>
       <c r="P11">
         <v>7000.0</v>
       </c>
       <c r="Q11">
         <v>7000.0</v>
       </c>
       <c r="R11">
         <v>7000.0</v>
       </c>
       <c r="S11">
         <v>7000.0</v>
       </c>
       <c r="T11">
         <v>7000.0</v>
       </c>
       <c r="U11">
         <v>7000.0</v>
       </c>
       <c r="V11">
         <v>7000.0</v>
       </c>
       <c r="W11">
         <v>7000.0</v>
       </c>
       <c r="X11">
+        <v>7000.0</v>
+      </c>
+      <c r="Y11">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="Z11">
         <v>9000.0</v>
       </c>
       <c r="AA11">
+        <v>9000.0</v>
+      </c>
+      <c r="AB11">
         <v>2000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>12000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>8000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4677.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>57399.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>16485.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1439.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-26197.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>8504.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9524.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8169.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>7109.59</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8581.1</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3693.83</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>3026.87</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2234.92</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>3116.57</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>2735.01</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>4839.09</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-1284.07</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-3141.97</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>13685.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>33957.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>39038.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-3399.64</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>26468.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1526.36</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>5973927.7</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-5184140.21</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-5078837.87</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>685.57</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>113369.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>3528607.5</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-3052139.35</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-3262565.46</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>193839.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>566043.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>100763.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>28508.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>41691.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>1796.24</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>104.22</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>17323.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>486.49</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>635.38</v>
       </c>
-      <c r="BU11"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV11"/>
       <c r="BW11">
+        <v>0.0</v>
+      </c>
+      <c r="BX11">
         <v>20195.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>284.96</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2015.48</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-3753.47</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>-9192.69</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>0.9</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>196289.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>187601.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>52820.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>52594.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>49915.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>50548.0</v>
       </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>5763000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>5763000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>159000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>76000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>13000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>35000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7000.0</v>
       </c>
-      <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
+      <c r="AC12"/>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>15592.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6951.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1187.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3589.2</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1898.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1016.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>949.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11688.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13829.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11560.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>8651.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17058.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>50512.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>53709.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2105.03</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>839.25</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>913.72</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1042.3</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1010.41</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1004.18</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>939.78</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1193.32</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4010.8</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>13079.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1007.86</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>449.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>281.19</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>685.57</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3401.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>7920.82</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>428.49</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>378.64</v>
       </c>
-      <c r="BK12">
-[...1 lines deleted...]
-      </c>
       <c r="BL12">
+        <v>0.0</v>
+      </c>
+      <c r="BM12">
         <v>384.76</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>88.23</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>15639.0</v>
       </c>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13">
         <v>35000.0</v>
       </c>
-      <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
@@ -20474,85 +20623,84 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
@@ -20620,454 +20768,458 @@
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
-      <c r="BO14"/>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>-10139000.0</v>
+      </c>
+      <c r="C15">
         <v>-10042000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-8740000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8620000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-7699000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-7707000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-7900000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-6274000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-5119000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-5151000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-5161000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-4471000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4477000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-5272000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-3751000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-3059000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-3358000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-3508000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-3246000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-3450000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-3274000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3622000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-4200000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3193000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-2474000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-2425000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2480000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2448000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-2469000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-3252000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-1061995.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-528571.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3561771.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-581662.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-983551.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-896118.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-1071428.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1308903.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-414361.34</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-942022.44</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-528342.53</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-351309.67</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-478652.38</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-234948.98</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-335548.73</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-443369.62</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-751191.1</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-881557.63</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-1225746.8</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2033042.03</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1199452.49</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-1316231.41</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-2163543.57</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2725908.89</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2981074.93</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-2578290.07</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-2551695.02</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-1830351.5</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-1918095.79</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1760674.57</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-1516323.88</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-1616632.2</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1895132.01</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1019780.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-720942.98</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-461392.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-569195.44</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>-601881.37</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>-463104.35</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-644499.88</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-334039.24</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-714049.69</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-644645.31</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-190932.67</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-637372.83</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-416060.64</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-1013127.29</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-166760.58</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-190414.75</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-195867.81</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>-196289.71</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>-187601.65</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>-52820.93</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-52594.5</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>-49915.1</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>-50548.07</v>
       </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-4477000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-5272000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-3751000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-3059000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-3358000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-3508000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-3246000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-3450000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-3274000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3622000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4200000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3193000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-2474000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-2425000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2480000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2448000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-2469000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3252000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-1061995.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-528571.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3561771.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-92613.96</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-3328378.64</v>
       </c>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
       <c r="AK16">
         <v>0.0</v>
       </c>
       <c r="AL16">
         <v>0.0</v>
       </c>
       <c r="AM16">
+        <v>0.0</v>
+      </c>
+      <c r="AN16">
         <v>-1654371.19</v>
       </c>
-      <c r="AN16">
-[...1 lines deleted...]
-      </c>
       <c r="AO16">
         <v>0.0</v>
       </c>
       <c r="AP16">
         <v>0.0</v>
       </c>
       <c r="AQ16">
+        <v>0.0</v>
+      </c>
+      <c r="AR16">
         <v>-1151574.31</v>
       </c>
-      <c r="AR16">
-[...1 lines deleted...]
-      </c>
       <c r="AS16">
         <v>0.0</v>
       </c>
       <c r="AT16">
         <v>0.0</v>
       </c>
       <c r="AU16">
+        <v>0.0</v>
+      </c>
+      <c r="AV16">
         <v>-4812597.02</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
@@ -21078,216 +21230,219 @@
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
       <c r="BJ16">
         <v>0.0</v>
       </c>
       <c r="BK16">
         <v>0.0</v>
       </c>
       <c r="BL16">
         <v>0.0</v>
       </c>
       <c r="BM16">
         <v>0.0</v>
       </c>
       <c r="BN16">
         <v>0.0</v>
       </c>
-      <c r="BO16"/>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
+        <v>-10139000.0</v>
+      </c>
+      <c r="C17">
         <v>-10042000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-8740000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8620000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-7699000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-7707000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-7900000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-6274000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-5119000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-5151000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-5161000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-4471000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4477000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-5272000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-3751000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-3059000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-3358000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-3508000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-3246000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-3450000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-3274000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3622000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-4200000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3193000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-2474000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-2425000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2480000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2448000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-2469000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3252000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-1061995.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-528571.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3561771.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-92613.96</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3328378.64</v>
       </c>
-      <c r="AJ17">
-[...1 lines deleted...]
-      </c>
       <c r="AK17">
         <v>0.0</v>
       </c>
       <c r="AL17">
         <v>0.0</v>
       </c>
       <c r="AM17">
+        <v>0.0</v>
+      </c>
+      <c r="AN17">
         <v>-1654371.19</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-1151574.31</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-4812597.02</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -21298,95 +21453,98 @@
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
-      <c r="BO17"/>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>35000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
@@ -21410,116 +21568,117 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>271000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>256000.0</v>
       </c>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>98000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>4000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>255000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>128000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>178000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-127000.0</v>
       </c>
-      <c r="AA19"/>
-      <c r="AB19">
+      <c r="AB19"/>
+      <c r="AC19">
         <v>225000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>280000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>178000.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -21528,85 +21687,84 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
@@ -21674,365 +21832,369 @@
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
-      <c r="BO20"/>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-10132000.0</v>
+      </c>
+      <c r="C21">
         <v>-10482000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-9213000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-9033000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-8007000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8144000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-8419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6883000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-5638000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5741000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5848000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5157000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4741000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5521000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3973000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3128000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3364000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3536000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3246000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-3416000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3365000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3619000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-4268000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-3319000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2708000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-2404000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-2770000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2661000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2741000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-3421000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1686969.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1419301.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1950638.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-490091.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1163296.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>720307.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1098843.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1292554.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>608152.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>963033.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>552149.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>371654.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>448460.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>178353.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>324290.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>405319.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>765270.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-881365.01</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1249153.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2012774.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1186256.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1311477.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2189315.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2714325.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3007195.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2592070.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2539418.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1840743.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-1992450.02</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1764303.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1526069.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1631282.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1706009.32</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-973382.44</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-627388.29</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>446907.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-507496.99</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>-614207.13</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>-487192.39</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>651747.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>394745.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>681751.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>628651.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>435043.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>627959.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>401813.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1013127.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-170514.04</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>199607.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>195866.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2991.38</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2858.98</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>-52820.93</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-52594.5</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>-49915.1</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6163.51</v>
       </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -22100,372 +22262,378 @@
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
-      <c r="BO22"/>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>10132000.0</v>
+      </c>
+      <c r="C23">
         <v>10482000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>9213000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9033000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>8007000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>8144000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8419000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6883000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5638000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5741000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5848000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5157000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4741000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5521000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3973000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3128000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3364000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3536000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3246000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3416000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3365000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3619000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4268000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3319000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2708000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2404000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2770000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2661000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2741000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3421000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3657.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1987000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1850000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1306000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1163296.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>720307.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1098843.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1292554.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>608152.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>963033.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>552149.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>371654.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>448460.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>178353.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>324290.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>405319.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>765270.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>881365.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1249153.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2045571.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1205639.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1311477.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2189315.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2714325.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3023737.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2592070.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2539418.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1857237.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1992450.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1764303.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1526069.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1631282.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1706009.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>973382.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>627388.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>418398.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>507496.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>614207.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>487192.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>634423.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>158038.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>701057.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>652845.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>466625.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>665523.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>454319.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1067814.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>177015.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>216391.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>198851.0</v>
       </c>
-      <c r="CC23"/>
       <c r="CD23"/>
-      <c r="CE23">
+      <c r="CE23"/>
+      <c r="CF23">
         <v>52820.93</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>52594.5</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>49915.1</v>
       </c>
-      <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
@@ -22474,576 +22642,583 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C25">
         <v>11000.0</v>
       </c>
       <c r="D25">
+        <v>11000.0</v>
+      </c>
+      <c r="E25">
         <v>18000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G25">
         <v>11000.0</v>
       </c>
       <c r="H25">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="I25">
         <v>10000.0</v>
       </c>
       <c r="J25">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K25">
         <v>8000.0</v>
       </c>
       <c r="L25">
         <v>8000.0</v>
       </c>
       <c r="M25">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="N25">
         <v>7000.0</v>
       </c>
       <c r="O25">
+        <v>7000.0</v>
+      </c>
+      <c r="P25">
         <v>6000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="R25">
         <v>6000.0</v>
       </c>
       <c r="S25">
         <v>6000.0</v>
       </c>
       <c r="T25">
         <v>6000.0</v>
       </c>
       <c r="U25">
         <v>6000.0</v>
       </c>
       <c r="V25">
         <v>6000.0</v>
       </c>
       <c r="W25">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="X25">
         <v>5000.0</v>
       </c>
       <c r="Y25">
         <v>5000.0</v>
       </c>
       <c r="Z25">
+        <v>5000.0</v>
+      </c>
+      <c r="AA25">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AB25">
         <v>5000.0</v>
       </c>
       <c r="AC25">
         <v>5000.0</v>
       </c>
       <c r="AD25">
+        <v>5000.0</v>
+      </c>
+      <c r="AE25">
         <v>6000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5200.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3951.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1525.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>4324.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1811.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>860.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>691.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>638.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>756.94</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>450.48</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>583.35</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>405.23</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>455.26</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>724.22</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>431.2</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2501.18</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>64.26</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>161.7</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1783.36</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>458.67</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-34647.19</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>23481.02</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>540126.59</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>578461.84</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>573831.6</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>635970.44</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>566857.31</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>589243.37</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>603921.6</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>485542.48</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>609045.05</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>604811.15</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1469852.41</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>55902.46</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>134117.96</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7817.34</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-14163.71</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>11866.06</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>26147.85</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6352.26</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>3206.19</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7050.24</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8588.93</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7896.63</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>11640.7</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5136.07</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1155.92</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2733.18</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>-95.51</v>
       </c>
-      <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26">
+        <v>8153000.0</v>
+      </c>
+      <c r="C26">
         <v>7987000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6699000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>6437000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5822000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5656000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6470000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4983000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3928000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3676000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3677000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3272000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2543000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>3618000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2270000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1640000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1955000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1974000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1871000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2332000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2156000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2406000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>3120000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2158000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1349000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1802000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1617000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1874000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2607000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2407937.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1210000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1070000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>791000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>646234.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>490102.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>912674.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1156990.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>423589.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>740789.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>368356.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>239599.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>263787.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>146484.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>203111.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>88099.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>420985.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>729972.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>944556.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>1259200.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>1701577.17</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>1167174.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>1892259.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>1470161.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>851913.28</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2288967.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2012980.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>737170.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>1619409.83</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>1365961.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>1327449.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>1431889.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>294457.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>165296.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>138523.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>204774.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>318401.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>387758.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>169444.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>402401.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>224265.13</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>558783.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>459582.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>271044.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>111300.42</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>246217.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>412925.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>103175.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>147310.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>156648.0</v>
       </c>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>45000.0</v>
       </c>
-      <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>10000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>39000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>41000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>26000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
@@ -23055,398 +23230,404 @@
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>0.94</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>2345000.0</v>
+      </c>
+      <c r="C28">
         <v>2495000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2514000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2596000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2185000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1949000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1900000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1710000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2065000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2171000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1885000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2198000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1903000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1703000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1488000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1409000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1562000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1375000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1084000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1209000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1213000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1148000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1161000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1108000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1055000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>968000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1044000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>867000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>814000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>489375.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>777000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>780000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>515000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>761062.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>230205.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>186169.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>135564.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>184562.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>222243.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>183793.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>132055.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>184673.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>31868.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>121179.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>314718.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>344285.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>151392.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>304596.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>785912.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1799794.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>144302.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>297055.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>665701.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>1509748.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>303102.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>526438.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>530823.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1277826.81</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>398342.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>198620.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>199392.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>254844.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>234766.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>482823.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>205807.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>180885.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>219177.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>311101.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>225671.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>134589.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>185269.0</v>
       </c>
-      <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>7000.0</v>
       </c>
       <c r="C29">
+        <v>7000.0</v>
+      </c>
+      <c r="D29">
         <v>10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="E29">
         <v>6000.0</v>
       </c>
       <c r="F29">
         <v>6000.0</v>
       </c>
       <c r="G29">
+        <v>6000.0</v>
+      </c>
+      <c r="H29">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="I29">
         <v>7000.0</v>
       </c>
       <c r="J29">
         <v>7000.0</v>
       </c>
       <c r="K29">
+        <v>7000.0</v>
+      </c>
+      <c r="L29">
         <v>22000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000.0</v>
       </c>
       <c r="M29">
         <v>7000.0</v>
       </c>
       <c r="N29">
         <v>7000.0</v>
       </c>
       <c r="O29">
         <v>7000.0</v>
       </c>
       <c r="P29">
         <v>7000.0</v>
       </c>
       <c r="Q29">
         <v>7000.0</v>
       </c>
       <c r="R29">
         <v>7000.0</v>
       </c>
       <c r="S29">
         <v>7000.0</v>
       </c>
       <c r="T29">
         <v>7000.0</v>
       </c>
       <c r="U29">
         <v>7000.0</v>
       </c>
       <c r="V29">
         <v>7000.0</v>
       </c>
       <c r="W29">
         <v>7000.0</v>
       </c>
       <c r="X29">
+        <v>7000.0</v>
+      </c>
+      <c r="Y29">
         <v>2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9000.0</v>
       </c>
       <c r="Z29">
         <v>9000.0</v>
       </c>
       <c r="AA29">
+        <v>9000.0</v>
+      </c>
+      <c r="AB29">
         <v>2000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>8000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>9000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>80000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>57400.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
@@ -23456,657 +23637,664 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>10132000.0</v>
+      </c>
+      <c r="C30">
         <v>10482000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9213000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9033000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8007000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>8144000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8419000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6883000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5638000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5741000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5848000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5157000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4741000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5521000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3973000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3128000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3364000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3536000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3246000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3416000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3365000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3619000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4268000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3319000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2708000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2404000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2770000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2661000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2741000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3421000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3657.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1987000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1850000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1306000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1163296.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>720307.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1098843.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1292554.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>608152.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>963033.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>552149.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>371654.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>448460.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>178353.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>324290.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>405319.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>765270.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>881365.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1249153.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2045571.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1205639.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1311477.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2189315.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2714325.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3023737.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2592070.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2539418.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>1857237.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>1992450.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>1764303.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>1526069.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1631282.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1706009.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>973382.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>627388.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>418398.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>507496.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>614207.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>487192.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>634423.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>158038.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>701057.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>652845.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>466625.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>665523.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>454319.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1067814.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>177015.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>216391.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>198851.0</v>
       </c>
-      <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-52820.93</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-52594.5</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-49915.1</v>
       </c>
-      <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
+        <v>366000.0</v>
+      </c>
+      <c r="C31">
         <v>447000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>483000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>419000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>314000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>443000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>528000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>616000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>526000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>597000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>709000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>693000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>271000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>256000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>229000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>76000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>13000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>35000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-27000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>98000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>75000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>128000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>243000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-12000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>292000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>225000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>280000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>178000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>699681.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>157000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>131000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-158909.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>153548.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-167307.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>36939.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-8180.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>229382.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>29732.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>26718.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>22067.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>137324.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-53091.14</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8479.46</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-32702.11</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>171613.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3334.59</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>37454.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>17521.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>160907.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1146.11</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>22240.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2723200.98</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2977998.35</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-2575700.05</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5091113.02</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3671094.5</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>74354.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3524977.57</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3042392.88</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3247914.2</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-189122.69</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>2068.23</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-88440.38</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-908299.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-61698.44</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>12325.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>24088.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-651747.05</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-394745.54</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-681751.37</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-628651.99</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-435043.23</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-627959.91</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-401813.05</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1013127.29</v>
       </c>
-      <c r="BZ31"/>
-      <c r="CA31">
+      <c r="CA31"/>
+      <c r="CB31">
         <v>-199607.44</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-195866.92</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-2991.38</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2858.98</v>
       </c>
-      <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
-      <c r="CH31">
+      <c r="CH31"/>
+      <c r="CI31">
         <v>-6163.51</v>
       </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>-27999.0</v>
       </c>
-      <c r="D32">
-[...1 lines deleted...]
-      </c>
       <c r="E32">
         <v>0.0</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
       <c r="G32">
+        <v>0.0</v>
+      </c>
+      <c r="H32">
         <v>13802000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>30838000.0</v>
       </c>
-      <c r="L32">
-[...1 lines deleted...]
-      </c>
       <c r="M32">
         <v>0.0</v>
       </c>
       <c r="N32">
         <v>0.0</v>
       </c>
       <c r="O32">
         <v>0.0</v>
       </c>
       <c r="P32">
+        <v>0.0</v>
+      </c>
+      <c r="Q32">
         <v>76000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>13000.0</v>
       </c>
-      <c r="R32">
-[...1 lines deleted...]
-      </c>
       <c r="S32">
         <v>0.0</v>
       </c>
       <c r="T32">
         <v>0.0</v>
       </c>
       <c r="U32">
         <v>0.0</v>
       </c>
       <c r="V32">
         <v>0.0</v>
       </c>
       <c r="W32">
         <v>0.0</v>
       </c>
       <c r="X32">
         <v>0.0</v>
       </c>
       <c r="Y32">
         <v>0.0</v>
       </c>
       <c r="Z32">
         <v>0.0</v>
       </c>
       <c r="AA32">
         <v>0.0</v>
       </c>
       <c r="AB32">
         <v>0.0</v>
       </c>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
+        <v>0.0</v>
+      </c>
+      <c r="AF32">
         <v>-3657.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>503657.0</v>
       </c>
-      <c r="AG32">
-[...1 lines deleted...]
-      </c>
       <c r="AH32">
         <v>0.0</v>
       </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32">
         <v>0.0</v>
       </c>
       <c r="AK32">
         <v>0.0</v>
       </c>
       <c r="AL32">
         <v>0.0</v>
       </c>
       <c r="AM32">
         <v>0.0</v>
       </c>
       <c r="AN32">
         <v>0.0</v>
       </c>
       <c r="AO32">
         <v>0.0</v>
       </c>
       <c r="AP32">
@@ -24162,94 +24350,97 @@
       </c>
       <c r="BG32">
         <v>0.0</v>
       </c>
       <c r="BH32">
         <v>0.0</v>
       </c>
       <c r="BI32">
         <v>0.0</v>
       </c>
       <c r="BJ32">
         <v>0.0</v>
       </c>
       <c r="BK32">
         <v>0.0</v>
       </c>
       <c r="BL32">
         <v>0.0</v>
       </c>
       <c r="BM32">
         <v>0.0</v>
       </c>
       <c r="BN32">
         <v>0.0</v>
       </c>
-      <c r="BO32"/>
+      <c r="BO32">
+        <v>0.0</v>
+      </c>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
-      <c r="BS32">
+      <c r="BS32"/>
+      <c r="BT32">
         <v>-73275.08</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>19305.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>24193.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>31582.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>37564.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>52506.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>54687.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>6501.39</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>16783.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>2984.95</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2991.38</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2858.98</v>
       </c>
-      <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
-      <c r="CH32">
+      <c r="CH32"/>
+      <c r="CI32">
         <v>6163.51</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -24336,51 +24527,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>3025000.0</v>
       </c>
       <c r="C2">
         <v>4543000.0</v>
       </c>
       <c r="D2">
         <v>4728000.0</v>
       </c>
       <c r="E2">
         <v>4707000.0</v>
       </c>
       <c r="F2">
         <v>7409000.0</v>
       </c>
       <c r="G2">
         <v>3883000.0</v>
       </c>
       <c r="H2">
         <v>16823000.0</v>
       </c>
       <c r="I2">
         <v>1353000.0</v>
       </c>
@@ -24407,51 +24598,51 @@
       </c>
       <c r="Q2">
         <v>659071.0</v>
       </c>
       <c r="R2">
         <v>2868322.0</v>
       </c>
       <c r="S2">
         <v>2849313.0</v>
       </c>
       <c r="T2">
         <v>317328.0</v>
       </c>
       <c r="U2">
         <v>273774.0</v>
       </c>
       <c r="V2">
         <v>7904.25</v>
       </c>
       <c r="W2">
         <v>50943.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>40000</v>
       </c>
       <c r="C3">
         <v>25000</v>
       </c>
       <c r="D3">
         <v>24000</v>
       </c>
       <c r="E3">
         <v>81000</v>
       </c>
       <c r="F3">
         <v>22000</v>
       </c>
       <c r="G3">
         <v>47000</v>
       </c>
       <c r="H3">
         <v>2000</v>
       </c>
       <c r="I3">
         <v>50000</v>
       </c>
@@ -24478,129 +24669,129 @@
       </c>
       <c r="Q3">
         <v>57763.76</v>
       </c>
       <c r="R3">
         <v>92088.63</v>
       </c>
       <c r="S3">
         <v>85262.94</v>
       </c>
       <c r="T3">
         <v>296168.84</v>
       </c>
       <c r="U3">
         <v>108894.99</v>
       </c>
       <c r="V3">
         <v>76986.4</v>
       </c>
       <c r="W3">
         <v>103462.99</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>3526000.0</v>
       </c>
       <c r="H4">
         <v>-12940000.0</v>
       </c>
       <c r="I4">
         <v>15470000.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>113000.0</v>
       </c>
       <c r="H5">
         <v>554000.0</v>
       </c>
       <c r="I5">
         <v>-308000.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>12622000.0</v>
       </c>
       <c r="C6">
         <v>-1518000.0</v>
       </c>
       <c r="D6">
         <v>-185000.0</v>
       </c>
       <c r="E6">
         <v>21000.0</v>
       </c>
       <c r="F6">
         <v>-2702000.0</v>
       </c>
       <c r="G6">
         <v>3526000.0</v>
       </c>
       <c r="H6">
         <v>-12940000.0</v>
       </c>
       <c r="I6">
         <v>15470000.0</v>
       </c>
@@ -24627,51 +24818,51 @@
       </c>
       <c r="Q6">
         <v>2177699.0</v>
       </c>
       <c r="R6">
         <v>-2238796.0</v>
       </c>
       <c r="S6">
         <v>-381425.0</v>
       </c>
       <c r="T6">
         <v>3184252.0</v>
       </c>
       <c r="U6">
         <v>-4171.0</v>
       </c>
       <c r="V6">
         <v>266859.0</v>
       </c>
       <c r="W6">
         <v>-43306.62</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>675000.0</v>
       </c>
       <c r="C7">
         <v>1512000.0</v>
       </c>
       <c r="D7">
         <v>93000.0</v>
       </c>
       <c r="E7">
         <v>585000.0</v>
       </c>
       <c r="F7">
         <v>-461000.0</v>
       </c>
       <c r="G7">
         <v>1195000.0</v>
       </c>
       <c r="H7">
         <v>387000.0</v>
       </c>
       <c r="I7">
         <v>-636000.0</v>
       </c>
@@ -24698,90 +24889,90 @@
       </c>
       <c r="Q7">
         <v>-148894.18</v>
       </c>
       <c r="R7">
         <v>-35585.9</v>
       </c>
       <c r="S7">
         <v>41675.0</v>
       </c>
       <c r="T7">
         <v>142895.0</v>
       </c>
       <c r="U7">
         <v>-26460.19</v>
       </c>
       <c r="V7">
         <v>-655158.43</v>
       </c>
       <c r="W7">
         <v>500301.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>483000.0</v>
       </c>
       <c r="H8">
         <v>-43000.0</v>
       </c>
       <c r="I8">
         <v>-700000.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>-22000.0</v>
       </c>
       <c r="C9">
         <v>133000.0</v>
       </c>
       <c r="D9">
         <v>-287000.0</v>
       </c>
       <c r="E9">
         <v>48000.0</v>
       </c>
       <c r="F9">
         <v>210000.0</v>
       </c>
       <c r="G9">
         <v>483000.0</v>
       </c>
       <c r="H9">
         <v>-43000.0</v>
       </c>
       <c r="I9">
         <v>-700000.0</v>
       </c>
@@ -24800,102 +24991,102 @@
       <c r="N9">
         <v>4.83</v>
       </c>
       <c r="O9">
         <v>31.14</v>
       </c>
       <c r="P9">
         <v>166715.7</v>
       </c>
       <c r="Q9">
         <v>-170843.67</v>
       </c>
       <c r="R9">
         <v>-11705.66</v>
       </c>
       <c r="S9">
         <v>46617.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10">
         <v>-48000.0</v>
       </c>
       <c r="F10">
         <v>-210000.0</v>
       </c>
       <c r="G10">
         <v>-483000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>-372000.0</v>
       </c>
       <c r="J10">
         <v>-756000.0</v>
       </c>
       <c r="K10">
         <v>-32304.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
         <v>0.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>-590000.0</v>
       </c>
       <c r="G11">
         <v>651000.0</v>
       </c>
       <c r="H11">
         <v>-75000.0</v>
       </c>
       <c r="I11">
         <v>372000.0</v>
       </c>
       <c r="J11">
         <v>248000.0</v>
       </c>
       <c r="K11">
         <v>-632181.0</v>
       </c>
@@ -24904,51 +25095,51 @@
       </c>
       <c r="M11">
         <v>411324.33</v>
       </c>
       <c r="N11">
         <v>46126.33</v>
       </c>
       <c r="O11">
         <v>1211449.3</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>88264.79</v>
       </c>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1555000.0</v>
       </c>
       <c r="F12">
         <v>1777000.0</v>
       </c>
       <c r="G12">
         <v>1843000.0</v>
       </c>
       <c r="H12">
         <v>1164000.0</v>
       </c>
       <c r="I12">
         <v>659000.0</v>
       </c>
       <c r="J12">
         <v>400000.0</v>
       </c>
       <c r="K12">
         <v>116219.0</v>
       </c>
@@ -24957,51 +25148,51 @@
       </c>
       <c r="M12">
         <v>620948.28</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
         <v>0.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>312000.0</v>
       </c>
       <c r="F13">
         <v>-81000.0</v>
       </c>
       <c r="G13">
         <v>-205000.0</v>
       </c>
       <c r="H13">
         <v>731000.0</v>
       </c>
       <c r="I13">
         <v>94000.0</v>
       </c>
       <c r="J13">
         <v>-265000.0</v>
       </c>
       <c r="K13">
         <v>-243911.0</v>
       </c>
@@ -25010,51 +25201,51 @@
       </c>
       <c r="M13">
         <v>21048.96</v>
       </c>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>-899000.0</v>
       </c>
       <c r="C14">
         <v>39000.0</v>
       </c>
       <c r="D14">
         <v>30000.0</v>
       </c>
       <c r="E14">
         <v>25000.0</v>
       </c>
       <c r="F14">
         <v>24000.0</v>
       </c>
       <c r="G14">
         <v>21000.0</v>
       </c>
       <c r="H14">
         <v>21000.0</v>
       </c>
       <c r="I14">
         <v>15000.0</v>
       </c>
@@ -25081,96 +25272,96 @@
       </c>
       <c r="Q14">
         <v>1667690.0</v>
       </c>
       <c r="R14">
         <v>30202.0</v>
       </c>
       <c r="S14">
         <v>26741.0</v>
       </c>
       <c r="T14">
         <v>18354.0</v>
       </c>
       <c r="U14">
         <v>3319.32</v>
       </c>
       <c r="V14">
         <v>28153.0</v>
       </c>
       <c r="W14">
         <v>6410.24</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>0.0</v>
       </c>
       <c r="O15">
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>0.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>15647000.0</v>
       </c>
       <c r="C16">
         <v>3025000.0</v>
       </c>
       <c r="D16">
         <v>4543000.0</v>
       </c>
       <c r="E16">
         <v>4728000.0</v>
       </c>
       <c r="F16">
         <v>4707000.0</v>
       </c>
       <c r="G16">
         <v>7409000.0</v>
       </c>
       <c r="H16">
         <v>3883000.0</v>
       </c>
       <c r="I16">
         <v>16823000.0</v>
       </c>
@@ -25197,86 +25388,86 @@
       </c>
       <c r="Q16">
         <v>2836770.0</v>
       </c>
       <c r="R16">
         <v>629526.0</v>
       </c>
       <c r="S16">
         <v>2467888.0</v>
       </c>
       <c r="T16">
         <v>3501580.0</v>
       </c>
       <c r="U16">
         <v>269603.0</v>
       </c>
       <c r="V16">
         <v>274764.0</v>
       </c>
       <c r="W16">
         <v>7636.38</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-29102000.0</v>
       </c>
       <c r="C18">
         <v>-22101000.0</v>
       </c>
       <c r="D18">
         <v>-18752000.0</v>
       </c>
       <c r="E18">
         <v>-11592000.0</v>
       </c>
       <c r="F18">
         <v>-12274000.0</v>
       </c>
       <c r="G18">
         <v>-9232000.0</v>
       </c>
       <c r="H18">
         <v>-9104000.0</v>
       </c>
       <c r="I18">
         <v>-5746000.0</v>
       </c>
@@ -25303,51 +25494,51 @@
       </c>
       <c r="Q18">
         <v>-2434532.47</v>
       </c>
       <c r="R18">
         <v>-2238795.72</v>
       </c>
       <c r="S18">
         <v>-1551617.91</v>
       </c>
       <c r="T18">
         <v>-1509520.35</v>
       </c>
       <c r="U18">
         <v>-910054.05</v>
       </c>
       <c r="V18">
         <v>-908152.23</v>
       </c>
       <c r="W18">
         <v>-202816.64</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
         <v>-2152000.0</v>
       </c>
       <c r="C19">
         <v>8564000.0</v>
       </c>
       <c r="D19">
         <v>-19699000.0</v>
       </c>
       <c r="E19">
         <v>11538000.0</v>
       </c>
       <c r="F19">
         <v>-20517000.0</v>
       </c>
       <c r="G19">
         <v>-16103000.0</v>
       </c>
       <c r="H19">
         <v>-3919000.0</v>
       </c>
       <c r="I19">
         <v>-50000.0</v>
       </c>
@@ -25362,94 +25553,94 @@
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19">
         <v>0.0</v>
       </c>
       <c r="O19">
         <v>0.0</v>
       </c>
       <c r="P19">
         <v>0.0</v>
       </c>
       <c r="Q19">
         <v>0.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20">
         <v>43282000.0</v>
       </c>
       <c r="C20">
         <v>11747000.0</v>
       </c>
       <c r="D20">
         <v>36848000.0</v>
       </c>
       <c r="E20">
         <v>-18000.0</v>
       </c>
       <c r="F20">
         <v>29849000.0</v>
       </c>
       <c r="G20">
         <v>28805000.0</v>
       </c>
       <c r="H20">
         <v>7682000.0</v>
       </c>
       <c r="I20">
         <v>20566000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>-10000.0</v>
       </c>
       <c r="C21">
         <v>-9000.0</v>
       </c>
       <c r="D21">
         <v>-6000.0</v>
       </c>
       <c r="E21">
         <v>-6000.0</v>
       </c>
       <c r="F21">
         <v>-6000.0</v>
       </c>
       <c r="G21">
         <v>-5000.0</v>
       </c>
       <c r="H21">
         <v>-5000.0</v>
       </c>
       <c r="I21">
         <v>-5000.0</v>
       </c>
@@ -25464,51 +25655,51 @@
       </c>
       <c r="M21">
         <v>0.0</v>
       </c>
       <c r="N21">
         <v>0.0</v>
       </c>
       <c r="O21">
         <v>0.0</v>
       </c>
       <c r="P21">
         <v>0.0</v>
       </c>
       <c r="Q21">
         <v>0.0</v>
       </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>-32766000.0</v>
       </c>
       <c r="C22">
         <v>-24444000.0</v>
       </c>
       <c r="D22">
         <v>-19381000.0</v>
       </c>
       <c r="E22">
         <v>-13676000.0</v>
       </c>
       <c r="F22">
         <v>-13592000.0</v>
       </c>
       <c r="G22">
         <v>-12292000.0</v>
       </c>
       <c r="H22">
         <v>-10649000.0</v>
       </c>
       <c r="I22">
         <v>-5734000.0</v>
       </c>
@@ -25535,51 +25726,51 @@
       </c>
       <c r="Q22">
         <v>-4266283.39</v>
       </c>
       <c r="R22">
         <v>-2435413.05</v>
       </c>
       <c r="S22">
         <v>-1853535.74</v>
       </c>
       <c r="T22">
         <v>-2333498.94</v>
       </c>
       <c r="U22">
         <v>-778018.19</v>
       </c>
       <c r="V22">
         <v>-210601.86</v>
       </c>
       <c r="W22">
         <v>-640020.3</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>-400000.0</v>
       </c>
       <c r="C23">
         <v>256000.0</v>
       </c>
       <c r="D23">
         <v>-18299000.0</v>
       </c>
       <c r="E23">
         <v>0.0</v>
       </c>
       <c r="F23">
         <v>244000.0</v>
       </c>
       <c r="G23">
         <v>45000.0</v>
       </c>
       <c r="H23">
         <v>75000.0</v>
       </c>
       <c r="I23">
         <v>650000.0</v>
       </c>
@@ -25606,51 +25797,51 @@
       </c>
       <c r="Q23">
         <v>2824549.0</v>
       </c>
       <c r="R23">
         <v>-92088.63</v>
       </c>
       <c r="S23">
         <v>-85262.94</v>
       </c>
       <c r="T23">
         <v>-296168.84</v>
       </c>
       <c r="U23">
         <v>-108894.99</v>
       </c>
       <c r="V23">
         <v>-0.3</v>
       </c>
       <c r="W23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>11619.0</v>
       </c>
       <c r="F24">
         <v>2000.0</v>
       </c>
       <c r="G24">
         <v>16000.0</v>
       </c>
       <c r="H24">
         <v>13000.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>1.5</v>
       </c>
@@ -25659,51 +25850,51 @@
       </c>
       <c r="M24">
         <v>-31.4</v>
       </c>
       <c r="N24">
         <v>-116.59</v>
       </c>
       <c r="O24">
         <v>-59.48</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>82000.0</v>
       </c>
       <c r="C25">
         <v>-1268000.0</v>
       </c>
       <c r="D25">
         <v>-1153000.0</v>
       </c>
       <c r="E25">
         <v>53000.0</v>
       </c>
       <c r="F25">
         <v>219000.0</v>
       </c>
       <c r="G25">
         <v>48000.0</v>
       </c>
       <c r="H25">
         <v>-25000.0</v>
       </c>
       <c r="I25">
         <v>39000.0</v>
       </c>
@@ -25730,100 +25921,100 @@
       </c>
       <c r="Q25">
         <v>294486.0</v>
       </c>
       <c r="R25">
         <v>294089.0</v>
       </c>
       <c r="S25">
         <v>318763.0</v>
       </c>
       <c r="T25">
         <v>958898.0</v>
       </c>
       <c r="U25">
         <v>0.0</v>
       </c>
       <c r="V25">
         <v>6441.36</v>
       </c>
       <c r="W25">
         <v>33954.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>28850161.0</v>
       </c>
       <c r="H26">
         <v>75000.0</v>
       </c>
       <c r="I26">
         <v>21216000.0</v>
       </c>
       <c r="J26">
         <v>3539000.0</v>
       </c>
       <c r="K26">
         <v>4592630.0</v>
       </c>
       <c r="L26">
         <v>1504790.0</v>
       </c>
       <c r="M26">
         <v>1441120.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>3846000.0</v>
       </c>
       <c r="C27">
         <v>2085000.0</v>
       </c>
       <c r="D27">
         <v>1683000.0</v>
       </c>
       <c r="E27">
         <v>1502000.0</v>
       </c>
       <c r="F27">
         <v>1558000.0</v>
       </c>
       <c r="G27">
         <v>1843000.0</v>
       </c>
       <c r="H27">
         <v>1164000.0</v>
       </c>
       <c r="I27">
         <v>620000.0</v>
       </c>
@@ -25840,51 +26031,51 @@
         <v>343303.0</v>
       </c>
       <c r="N27">
         <v>704573.0</v>
       </c>
       <c r="O27">
         <v>1032071.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27">
         <v>294486.0</v>
       </c>
       <c r="R27">
         <v>252398.0</v>
       </c>
       <c r="S27">
         <v>155331.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>43876000.0</v>
       </c>
       <c r="C28">
         <v>11994000.0</v>
       </c>
       <c r="D28">
         <v>36842000.0</v>
       </c>
       <c r="E28">
         <v>-6000.0</v>
       </c>
       <c r="F28">
         <v>30087000.0</v>
       </c>
       <c r="G28">
         <v>28845000.0</v>
       </c>
       <c r="H28">
         <v>70000.0</v>
       </c>
       <c r="I28">
         <v>21216000.0</v>
       </c>
@@ -25909,51 +26100,51 @@
       <c r="P28">
         <v>3388430.0</v>
       </c>
       <c r="Q28">
         <v>4612082.0</v>
       </c>
       <c r="R28"/>
       <c r="S28">
         <v>1170192.0</v>
       </c>
       <c r="T28">
         <v>4693772.0</v>
       </c>
       <c r="U28">
         <v>905882.0</v>
       </c>
       <c r="V28">
         <v>1175012.0</v>
       </c>
       <c r="W28">
         <v>159509.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>-29062000.0</v>
       </c>
       <c r="C29">
         <v>-22076000.0</v>
       </c>
       <c r="D29">
         <v>-18728000.0</v>
       </c>
       <c r="E29">
         <v>-11511000.0</v>
       </c>
       <c r="F29">
         <v>-12252000.0</v>
       </c>
       <c r="G29">
         <v>-9185000.0</v>
       </c>
       <c r="H29">
         <v>-9102000.0</v>
       </c>
       <c r="I29">
         <v>-5696000.0</v>
       </c>
@@ -25980,51 +26171,51 @@
       </c>
       <c r="Q29">
         <v>-2376768.72</v>
       </c>
       <c r="R29">
         <v>-2146707.1</v>
       </c>
       <c r="S29">
         <v>-1466354.97</v>
       </c>
       <c r="T29">
         <v>-1213351.51</v>
       </c>
       <c r="U29">
         <v>-801159.06</v>
       </c>
       <c r="V29">
         <v>-831165.83</v>
       </c>
       <c r="W29">
         <v>-99353.65</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-2192000.0</v>
       </c>
       <c r="C30">
         <v>8564000.0</v>
       </c>
       <c r="D30">
         <v>-18299000.0</v>
       </c>
       <c r="E30">
         <v>11538000.0</v>
       </c>
       <c r="F30">
         <v>-20537000.0</v>
       </c>
       <c r="G30">
         <v>-16134000.0</v>
       </c>
       <c r="H30">
         <v>-3908000.0</v>
       </c>
       <c r="I30">
         <v>-50000.0</v>
       </c>
@@ -26070,2823 +26261,2849 @@
       <c r="W30">
         <v>-103462.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CA30"/>
+  <dimension ref="A1:CB30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:79">
+    <row r="1" spans="1:80">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BI1" t="s">
         <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BM1" t="s">
         <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BQ1" t="s">
         <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BU1" t="s">
         <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BY1" t="s">
         <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
+        <v>142</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:79">
+    <row r="2" spans="1:80">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>4868000.0</v>
+      </c>
+      <c r="C2">
         <v>15647000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3326000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4109000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2589000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3025000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4134000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14066000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2097000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4543000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2232000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5839000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2147000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4728000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2771000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3062000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3032000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4707000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>16219000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2228000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3329000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7409000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9797000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4955000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3883000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4741000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2974000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2759000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>16823000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3900626.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5661402.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>6718661.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1360232.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>857735.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1530227.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>938520.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1736361.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2963788.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>365228.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>333429.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>177136.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>140034.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>458192.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>267886.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>186596.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>486466.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1249145.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1470520.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2428574.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1065009.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2079713.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>4337585.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2287729.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3885302.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3917175.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2074605.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2713877.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>3851975.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1774638.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2403354.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2919225.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>481532.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>155676.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>337897.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>646632.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1079448.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1443044.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1891793.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2378569.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3162515.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2706699.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3347300.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3368906.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3742639.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4237194.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>4229584.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>272408.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>197008.0</v>
       </c>
     </row>
-    <row r="3" spans="1:79">
+    <row r="3" spans="1:80">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>3000</v>
+      </c>
+      <c r="C3">
         <v>8000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>16189</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>9000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>68.38</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>4000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>32000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>43000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000</v>
       </c>
       <c r="R3">
         <v>6000</v>
       </c>
       <c r="S3">
+        <v>6000</v>
+      </c>
+      <c r="T3">
         <v>7000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>45000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>45000</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000</v>
       </c>
       <c r="AA3">
         <v>2000</v>
       </c>
       <c r="AB3">
-        <v>0</v>
+        <v>2000</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
         <v>13112</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>21561</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>9643</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>31908</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15301</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3916</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2.78</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3979.14</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2327.98</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2.18</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2415.28</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1076.43</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>226.19</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2122.57</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1254.06</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>3517.71</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>12181.07</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>16883.79</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>31321.44</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>36894.28</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>31662.73</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>34391.86</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>16817.4</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>11175.21</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>29769.17</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>5609.85</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>47409.16</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>26738.8</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18.01</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5144.51</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16223.73</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11571.33</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>24265.34</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>5703.35</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>26080.58</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12379.55</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>30559.67</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>23068.82</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>3502.41</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>16890.72</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>46855.69</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>25018.94</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>53847.12</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>106343.32</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>89541.15</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>46437.24</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>37194.29</v>
       </c>
     </row>
-    <row r="4" spans="1:79">
+    <row r="4" spans="1:80">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>3692000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-2581000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-1101000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-4080000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-2388000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>4842000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>1655000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-583000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-858000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>1767000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>215000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-14064000.0</v>
       </c>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
+      <c r="CB4"/>
     </row>
-    <row r="5" spans="1:79">
+    <row r="5" spans="1:80">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>304000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-694000.0</v>
       </c>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>153000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-369000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>87000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>146000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>264000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-384000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>277000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>82000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>111000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>84000.0</v>
       </c>
-      <c r="AE5">
-[...1 lines deleted...]
-      </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
+      <c r="CB5"/>
     </row>
-    <row r="6" spans="1:79">
+    <row r="6" spans="1:80">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>261000.0</v>
+      </c>
+      <c r="C6">
         <v>-10779000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>12321000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-783000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1520000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-436000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1109000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-9932000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11969000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2446000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2311000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3607000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3692000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2581000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1957000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-291000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>30000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1675000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-11512000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13991000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1101000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-4080000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-2388000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4842000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1655000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-583000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-858000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1767000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>215000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-14064000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12922374.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1760776.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-1057259.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5358429.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>495265.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-672492.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>591707.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-797841.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1227427.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2598560.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>31799.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>156293.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>25658.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-318158.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>190306.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>81290.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-282681.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-762679.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-221375.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-958054.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>1456190.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-1014704.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2257872.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2049856.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-1545556.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-31873.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1842570.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-639272.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-1200004.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2077337.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-628716.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-515871.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2355238.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>325856.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-182221.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-308735.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-449922.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-363596.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-448749.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-486776.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-694627.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>455816.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-640601.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-21606.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-241059.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-494555.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>7610.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3957176.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>72595.0</v>
       </c>
     </row>
-    <row r="7" spans="1:79">
+    <row r="7" spans="1:80">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
+        <v>1042000.0</v>
+      </c>
+      <c r="C7">
         <v>295000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>3000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1285032.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-513000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-79000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1177000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1575000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>447000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1687000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1234000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-353000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-730000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-58000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>680000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>299000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>435000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-829000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>13000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>67000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>707000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-1248000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>640000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>321000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1185000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-951000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>202000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>763000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-574000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-4000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-171755.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-558392.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>597382.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-503235.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-66995.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-80260.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-338957.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>442212.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-797669.62</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-43101.79</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>70718.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-148396.81</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>42989.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>127110.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-281586.36</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>58513.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>587079.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-201657.21</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-734644.12</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>787205.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>634807.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>64747.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-769203.8</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>136227.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>743053.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-98955.02</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>172249.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>353458.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-154289.33</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-17077.4</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>37292.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>170299.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>199763.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>946347.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1416416.83</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>121411.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>49900.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>71781.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-239973.86</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>82706.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>27159.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-88190.48</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-22924.19</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>125631.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>226334.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-364282.42</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>272102.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>8740.46</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-35655.07</v>
       </c>
     </row>
-    <row r="8" spans="1:79">
+    <row r="8" spans="1:80">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-131000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>25000.0</v>
       </c>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>321000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-5000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-16000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>666000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-162000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-159000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>448000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-182000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-150000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
+      <c r="CB8"/>
     </row>
-    <row r="9" spans="1:79">
+    <row r="9" spans="1:80">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>57000.0</v>
+      </c>
+      <c r="C9">
         <v>-43000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-100734.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>92000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-17000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>54000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>101000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-30000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-59000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-122000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-131000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>13000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>79830.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-38000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-26000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-88000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>321000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-5000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-16000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>666000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-162000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-159000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>448000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-182000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-150000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>233178.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-733736.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>514759.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-714201.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-12308.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>280873.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-288035.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7530.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-1662.81</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-33167.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2929.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3980.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-1.7</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5.34</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-2.63</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-2518.54</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>65.77</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-3.28</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-20.56</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-40750.69</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>9.38</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>22.56</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-12.13</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-14992.38</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-0.49</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>13.33</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>17700.86</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-22312.09</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>166715.7</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>184744.31</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>183724.31</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>189651.62</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-100352.29</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>2076405.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1997714.03</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-149182.85</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>28544.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-34970.49</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-17740.69</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>12461.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9">
+      <c r="BT9"/>
+      <c r="BU9">
         <v>-28078.44</v>
       </c>
-      <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
+      <c r="CB9"/>
     </row>
-    <row r="10" spans="1:79">
+    <row r="10" spans="1:80">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>122584.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>131374.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-82999.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>-12195.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-79830.0</v>
       </c>
-      <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
-      <c r="W10">
+      <c r="W10"/>
+      <c r="X10">
         <v>-25627000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-29494000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-10771000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-14281000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-7027000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9336000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-11299000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13574000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-16907218.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3666514.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4867796.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-6443965.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-745831.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-342076.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-922772.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25969.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15607.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
         <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
         <v>0.0</v>
       </c>
       <c r="AY10">
         <v>0.0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-2765984.57</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
-      <c r="BL10"/>
+      <c r="BL10">
+        <v>0.0</v>
+      </c>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
+      <c r="CB10"/>
     </row>
-    <row r="11" spans="1:79">
+    <row r="11" spans="1:80">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-886000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>628000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-130000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>240000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>191000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-76000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-190000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>460000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-450000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-868000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>571000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>204000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>268000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-392000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>97000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>245000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-491000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>74000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-173715.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>220467.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>132902.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>30625.91</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>286966.92</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>47965.46</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>392595.45</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>436415.53</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-470442.77</v>
       </c>
-      <c r="AN11">
-[...1 lines deleted...]
-      </c>
       <c r="AO11">
         <v>0.0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
         <v>56354.31</v>
       </c>
-      <c r="AR11">
-[...1 lines deleted...]
-      </c>
       <c r="AS11">
         <v>0.0</v>
       </c>
       <c r="AT11">
         <v>0.0</v>
       </c>
       <c r="AU11">
+        <v>0.0</v>
+      </c>
+      <c r="AV11">
         <v>411324.33</v>
       </c>
-      <c r="AV11">
-[...1 lines deleted...]
-      </c>
       <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
         <v>114328.55</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>810859.73</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>46126.33</v>
       </c>
-      <c r="AZ11">
-[...1 lines deleted...]
-      </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
+        <v>0.0</v>
+      </c>
+      <c r="BC11">
         <v>141620.77</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1211449.3</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>442838.24</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>568394.14</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>385547.03</v>
       </c>
-      <c r="BG11">
-[...1 lines deleted...]
-      </c>
       <c r="BH11">
         <v>0.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
       <c r="BJ11">
         <v>0.0</v>
       </c>
       <c r="BK11">
+        <v>0.0</v>
+      </c>
+      <c r="BL11">
         <v>88264.79</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
+      <c r="CB11"/>
     </row>
-    <row r="12" spans="1:79">
+    <row r="12" spans="1:80">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>380000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>422000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>299000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>392000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>421000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>443000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>423000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>331000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>472000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>511000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>506000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>508000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>436000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>393000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>401000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>451000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>182000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>130000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-682336.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-773717.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1938719.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>28076.43</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>181717.82</v>
       </c>
-      <c r="AJ12">
-[...1 lines deleted...]
-      </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
+        <v>0.0</v>
+      </c>
+      <c r="AN12">
         <v>86485.34</v>
       </c>
-      <c r="AN12">
-[...1 lines deleted...]
-      </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
+        <v>0.0</v>
+      </c>
+      <c r="AR12">
         <v>181201.5</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>620948.28</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0.0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
       <c r="BF12">
         <v>0.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
       <c r="BJ12">
         <v>0.0</v>
       </c>
       <c r="BK12">
         <v>0.0</v>
       </c>
-      <c r="BL12"/>
+      <c r="BL12">
+        <v>0.0</v>
+      </c>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
+      <c r="CB12"/>
     </row>
-    <row r="13" spans="1:79">
+    <row r="13" spans="1:80">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>817000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>46000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>164000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-715000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>229000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-305000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>836000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-841000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>266000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>169000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>411000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1051000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>491000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>265000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>30000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-55000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-231218.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-45123.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-50279.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2964.73</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-214925.47</v>
       </c>
-      <c r="AJ13">
-[...1 lines deleted...]
-      </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
+        <v>0.0</v>
+      </c>
+      <c r="AN13">
         <v>-181508.41</v>
       </c>
-      <c r="AN13">
-[...1 lines deleted...]
-      </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
+        <v>0.0</v>
+      </c>
+      <c r="AR13">
         <v>-94876.82</v>
       </c>
-      <c r="AR13">
-[...1 lines deleted...]
-      </c>
       <c r="AS13">
         <v>0.0</v>
       </c>
       <c r="AT13">
         <v>0.0</v>
       </c>
       <c r="AU13">
+        <v>0.0</v>
+      </c>
+      <c r="AV13">
         <v>21048.96</v>
       </c>
-      <c r="AV13">
-[...1 lines deleted...]
-      </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
       <c r="BB13">
         <v>0.0</v>
       </c>
       <c r="BC13">
         <v>0.0</v>
       </c>
       <c r="BD13">
         <v>0.0</v>
       </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
         <v>0.0</v>
       </c>
       <c r="BG13">
         <v>0.0</v>
       </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
       <c r="BJ13">
         <v>0.0</v>
       </c>
       <c r="BK13">
         <v>0.0</v>
       </c>
-      <c r="BL13"/>
+      <c r="BL13">
+        <v>0.0</v>
+      </c>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
+      <c r="CB13"/>
     </row>
-    <row r="14" spans="1:79">
+    <row r="14" spans="1:80">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
+        <v>12000.0</v>
+      </c>
+      <c r="C14">
         <v>11000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>18000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="G14">
         <v>11000.0</v>
       </c>
       <c r="H14">
-        <v>10000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="I14">
         <v>10000.0</v>
       </c>
       <c r="J14">
-        <v>8000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="K14">
         <v>8000.0</v>
       </c>
       <c r="L14">
         <v>8000.0</v>
       </c>
       <c r="M14">
-        <v>7000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="N14">
         <v>7000.0</v>
       </c>
       <c r="O14">
+        <v>7000.0</v>
+      </c>
+      <c r="P14">
         <v>6000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000.0</v>
       </c>
       <c r="R14">
         <v>6000.0</v>
       </c>
       <c r="S14">
         <v>6000.0</v>
       </c>
       <c r="T14">
         <v>6000.0</v>
       </c>
       <c r="U14">
         <v>6000.0</v>
       </c>
       <c r="V14">
         <v>6000.0</v>
       </c>
       <c r="W14">
-        <v>5000.0</v>
+        <v>6000.0</v>
       </c>
       <c r="X14">
         <v>5000.0</v>
       </c>
       <c r="Y14">
         <v>5000.0</v>
       </c>
       <c r="Z14">
+        <v>5000.0</v>
+      </c>
+      <c r="AA14">
         <v>6000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000.0</v>
       </c>
       <c r="AB14">
         <v>5000.0</v>
       </c>
       <c r="AC14">
         <v>5000.0</v>
       </c>
       <c r="AD14">
+        <v>5000.0</v>
+      </c>
+      <c r="AE14">
         <v>6000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>5200.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3951.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1525.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>4324.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1811.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>860.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>691.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>638.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>756.94</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>450.48</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>583.35</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>405.23</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>455.26</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>724.22</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>431.2</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2501.18</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>64.26</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>161.7</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1783.36</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>458.67</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>-34647.19</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>23481.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>540126.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>578461.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>573831.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>635970.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>566857.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>589243.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>603921.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>485542.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>609045.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>604811.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1469852.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>55902.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>134117.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7817.34</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-14163.71</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>11866.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>26147.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6352.26</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3206.19</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7050.24</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8588.93</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7896.63</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>11640.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>5136.07</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-1155.92</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>2733.18</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-95.51</v>
       </c>
     </row>
-    <row r="15" spans="1:79">
+    <row r="15" spans="1:80">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>36982259.0</v>
       </c>
-      <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
@@ -28945,740 +29162,750 @@
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
       <c r="BK15">
         <v>0.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>0.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
+      <c r="CB15"/>
     </row>
-    <row r="16" spans="1:79">
+    <row r="16" spans="1:80">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
+        <v>5129000.0</v>
+      </c>
+      <c r="C16">
         <v>4868000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15647000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3326000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4109000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2589000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3025000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4134000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>14066000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2097000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4543000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2232000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5839000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2147000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4728000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2771000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3062000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>3032000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4707000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16219000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2228000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3329000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7409000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9797000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4955000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3883000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4741000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2974000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2759000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>16823000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3900626.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>5661402.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6718661.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1353000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>857735.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1530227.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>938520.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1736361.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2963788.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>365228.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>333429.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>165692.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>140034.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>458192.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>267886.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>203785.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>486466.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1249145.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1470520.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2521199.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1065009.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2079713.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4337585.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2339746.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>3885302.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3917175.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2074605.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2651971.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>3851975.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1774638.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2403354.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2836770.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>481532.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>155676.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>337897.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>629526.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1079448.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1443044.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1891793.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>2467888.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3162515.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2706699.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>3347300.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>3501580.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>3742639.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4237194.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>4229584.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>269603.0</v>
       </c>
     </row>
-    <row r="17" spans="1:79">
+    <row r="17" spans="1:80">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
+      <c r="CB17"/>
     </row>
-    <row r="18" spans="1:79">
+    <row r="18" spans="1:80">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>-8117000.0</v>
+      </c>
+      <c r="C18">
         <v>-9090000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7771000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-6621050.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7604000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7161000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6441000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4479000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-4519000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6662000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-3815000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-4807000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5034000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-5096000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-2798000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2404000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2502000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3888000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2811000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3048000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-2093000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-4322000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3061000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-2347000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-844000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-2980000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1867000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1232000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2871000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-3134000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-1897774.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1878290.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1033789.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-936147.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-990126.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-682939.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1422948.78</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-823206.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1282590.73</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-926787.64</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-401119.76</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-418990.17</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-348053.69</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-99709.79</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-582220.38</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-341335.38</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-122931.5</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-570925.67</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-1936251.07</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-1156895.37</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-480337.99</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1158675.07</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2095994.06</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-1901869.38</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-1460776.89</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-1966977.58</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1430055.84</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-689386.7</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>-1299256.01</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-838246.19</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-713380.69</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-664444.24</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-544339.61</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>381193.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-1962652.42</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-308734.55</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-508421.51</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-586381.8</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-657216.46</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-486775.96</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-93181.3</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-758165.44</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-678665.23</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-21605.95</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-246984.09</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-810362.47</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-257875.07</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-194298.72</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-263359.62</v>
       </c>
     </row>
-    <row r="19" spans="1:79">
+    <row r="19" spans="1:80">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
+        <v>8246000.0</v>
+      </c>
+      <c r="C19">
         <v>-2106000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>8001000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-25766000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>8957000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>6622000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>5205000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5585000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4736000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>4208000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>6124000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>1196000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-28124000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2516000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>4724000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2115000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>2534000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>2214000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8682000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-12826000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>993000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-2000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>696000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-14000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2500000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5299000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>1009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="AC19">
         <v>3000000.0</v>
       </c>
       <c r="AD19">
-        <v>-10928000.0</v>
+        <v>3000000.0</v>
       </c>
       <c r="AE19">
         <v>-10928000.0</v>
       </c>
       <c r="AF19">
         <v>-10928000.0</v>
       </c>
       <c r="AG19">
         <v>-10928000.0</v>
       </c>
       <c r="AH19">
-        <v>0.0</v>
+        <v>-10928000.0</v>
       </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19">
         <v>0.0</v>
       </c>
       <c r="AK19">
         <v>0.0</v>
       </c>
       <c r="AL19">
         <v>0.0</v>
       </c>
       <c r="AM19">
         <v>0.0</v>
       </c>
       <c r="AN19">
         <v>0.0</v>
       </c>
       <c r="AO19">
         <v>0.0</v>
       </c>
       <c r="AP19">
         <v>0.0</v>
       </c>
@@ -29723,112 +29950,115 @@
       </c>
       <c r="BD19">
         <v>0.0</v>
       </c>
       <c r="BE19">
         <v>0.0</v>
       </c>
       <c r="BF19">
         <v>0.0</v>
       </c>
       <c r="BG19">
         <v>0.0</v>
       </c>
       <c r="BH19">
         <v>0.0</v>
       </c>
       <c r="BI19">
         <v>0.0</v>
       </c>
       <c r="BJ19">
         <v>0.0</v>
       </c>
       <c r="BK19">
         <v>0.0</v>
       </c>
-      <c r="BL19"/>
+      <c r="BL19">
+        <v>0.0</v>
+      </c>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
+      <c r="CB19"/>
     </row>
-    <row r="20" spans="1:79">
+    <row r="20" spans="1:80">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>11755000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>31527000.0</v>
       </c>
-      <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="I20"/>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>-4000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...2 lines deleted...]
-      <c r="P20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>18000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>29867000.0</v>
       </c>
-      <c r="U20">
-[...2 lines deleted...]
-      <c r="V20"/>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
@@ -29842,141 +30072,142 @@
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
+      <c r="CB20"/>
     </row>
-    <row r="21" spans="1:79">
+    <row r="21" spans="1:80">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>-3000.0</v>
       </c>
       <c r="C21">
+        <v>-3000.0</v>
+      </c>
+      <c r="D21">
         <v>-2000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-3000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000.0</v>
       </c>
       <c r="G21">
         <v>-3000.0</v>
       </c>
       <c r="H21">
         <v>-3000.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>-3000.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-      <c r="O21">
+      <c r="O21"/>
+      <c r="P21">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="Q21">
         <v>-2000.0</v>
       </c>
       <c r="R21">
-        <v>-1000.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="S21">
         <v>-1000.0</v>
       </c>
       <c r="T21">
+        <v>-1000.0</v>
+      </c>
+      <c r="U21">
         <v>-2000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-1000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="X21">
         <v>-1000.0</v>
       </c>
       <c r="Y21">
         <v>-1000.0</v>
       </c>
       <c r="Z21">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA21">
         <v>-2000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AB21">
         <v>-1000.0</v>
       </c>
       <c r="AC21">
         <v>-1000.0</v>
       </c>
       <c r="AD21">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="AE21">
         <v>-2000.0</v>
       </c>
       <c r="AF21">
         <v>-2000.0</v>
       </c>
       <c r="AG21">
         <v>-2000.0</v>
       </c>
       <c r="AH21">
-        <v>0.0</v>
+        <v>-2000.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
@@ -30021,1064 +30252,1075 @@
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
         <v>0.0</v>
       </c>
       <c r="BK21">
         <v>0.0</v>
       </c>
-      <c r="BL21"/>
+      <c r="BL21">
+        <v>0.0</v>
+      </c>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
+      <c r="CB21"/>
     </row>
-    <row r="22" spans="1:79">
+    <row r="22" spans="1:80">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
+        <v>-10139000.0</v>
+      </c>
+      <c r="C22">
         <v>-10042000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-8740000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8620000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-7699000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-7707000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-7900000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6274000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-5119000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-5151000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-5161000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-4471000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-4477000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-5272000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-3751000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-3059000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-3358000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-3508000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-3246000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-3450000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-3274000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3622000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-4200000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3193000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-2474000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-2425000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-2480000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2448000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-2469000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-3252000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-1061995.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-528571.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3561772.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-581662.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-983551.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-896118.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-1071428.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1308903.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-414361.34</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-927973.71</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-529499.28</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-351309.67</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-478652.38</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-175525.38</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-345010.4</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-443369.62</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-751191.1</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-734412.09</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-1299092.49</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-2033042.03</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1199452.49</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-1411981.87</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-2073617.8</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2725908.89</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2981074.93</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-2723379.19</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-2516801.18</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-1830351.5</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-1918095.79</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-1551433.6</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>-1521982.39</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-1616632.2</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1895132.01</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1204005.01</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-705754.39</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-461392.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-569195.44</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>-702128.71</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-519589.01</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-644499.88</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-334039.24</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-681762.18</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-646801.66</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-190932.67</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-637372.83</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-502280.17</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-1027085.36</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-166760.58</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-190414.75</v>
       </c>
     </row>
-    <row r="23" spans="1:79">
+    <row r="23" spans="1:80">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>132000.0</v>
+      </c>
+      <c r="C23">
         <v>417000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>458185.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-462938.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>163000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>94000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>123000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>126000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>11754000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4208000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-75.32</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-4000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>36852000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-157.88</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-76.46</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-12.09</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2214000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>29867.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>244000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>29000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>21190.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-1000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>16000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>172.13</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>39.74</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>75000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>86333.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-3181.31</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>49000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>486000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>615251.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6749.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1983.04</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6749.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17344.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-7349.44</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>435519.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>25705.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>114300.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-30674.02</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-83627.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>423.16</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-2673.15</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-3208.71</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1615914.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>70510.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>14330.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>23601.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>43957.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3952.85</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-52481.82</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1846254.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3324362.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>50114.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3404.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3110879.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>74447.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>148573.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2824548.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-11568.28</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1780971.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-5703.35</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-26080.58</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-12379.55</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-30559.67</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-23068.82</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>3502.41</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1345290.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-46855.69</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-25018.94</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-136500.66</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-127307.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9812.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>117495.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-37194.29</v>
       </c>
     </row>
-    <row r="24" spans="1:79">
+    <row r="24" spans="1:80">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-439.0</v>
       </c>
-      <c r="H24">
-[...3 lines deleted...]
-      <c r="J24">
+      <c r="I24">
+        <v>0.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24">
         <v>4217.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>24402.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1206.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-28124.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2516.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4756.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2115.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2534.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2214.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-8682.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-12826.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>993.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>16000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-14000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2500.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-5299.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>3012000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-10928.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
+        <v>0.0</v>
+      </c>
+      <c r="AN24">
         <v>1.5</v>
       </c>
-      <c r="AN24">
-[...1 lines deleted...]
-      </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-3489.49</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2903.61</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-226.19</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2122.57</v>
       </c>
-      <c r="AU24">
-[...1 lines deleted...]
-      </c>
       <c r="AV24">
+        <v>0.0</v>
+      </c>
+      <c r="AW24">
         <v>-4.79</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-11.58</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-16.92</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-25.6</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-36.03</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-30.88</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-26.6</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-14.82</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-9.99</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
-      <c r="BL24"/>
-      <c r="BM24">
+      <c r="BL24">
+        <v>0.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24">
         <v>141.35</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
+      <c r="CB24"/>
     </row>
-    <row r="25" spans="1:79">
+    <row r="25" spans="1:80">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>-147000.0</v>
+      </c>
+      <c r="C25">
         <v>-168000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-240000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>712106.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-160000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-241000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-311000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-346000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-300000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-311000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-349000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-406000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-210000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-188000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-112000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-26000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>56000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>135000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>125000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>28000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>40000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>33000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12000.0</v>
       </c>
       <c r="AC25">
         <v>12000.0</v>
       </c>
       <c r="AD25">
         <v>12000.0</v>
       </c>
       <c r="AE25">
+        <v>12000.0</v>
+      </c>
+      <c r="AF25">
         <v>-610513.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-1041681.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1608667.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>78060.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-208333.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>173654.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>67018.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>45357.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>4274.24</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>6065.4</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>28108.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-15589.66</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>22161.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-48208.14</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>43718.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>43141.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>39862.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>436594.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>107883.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>105366.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>120495.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>201972.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>238363.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>143741.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>974.58</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-145089.12</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>34893.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>203872.87</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>216616.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>209240.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-5658.51</v>
       </c>
-      <c r="BJ25">
-[...1 lines deleted...]
-      </c>
       <c r="BK25">
+        <v>0.0</v>
+      </c>
+      <c r="BL25">
         <v>-542148.7</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>385927.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>34907.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>28508.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>41691.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-100247.34</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-73807.85</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>17323.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>206990.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>21627.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>29327.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>60818.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>206260.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>157407.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>587805.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>7425.45</v>
       </c>
-      <c r="CA25"/>
+      <c r="CB25"/>
     </row>
-    <row r="26" spans="1:79">
+    <row r="26" spans="1:80">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-410000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>205000000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>244000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-38.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>21190000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>7698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75000.0</v>
       </c>
       <c r="AB26">
         <v>75000.0</v>
       </c>
       <c r="AC26">
         <v>75000.0</v>
       </c>
       <c r="AD26">
-        <v>0.0</v>
+        <v>75000.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>21216000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6406830.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6375360.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>6324000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-265.07</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
         <v>-129.83</v>
       </c>
-      <c r="AN26">
-[...1 lines deleted...]
-      </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
@@ -31104,988 +31346,1003 @@
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
-      <c r="BL26"/>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
+      <c r="CB26"/>
     </row>
-    <row r="27" spans="1:79">
+    <row r="27" spans="1:80">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>1118000.0</v>
+      </c>
+      <c r="C27">
         <v>822000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1192000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1016000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>771000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>867000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>589000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>565000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>443000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>488000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>456000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>425000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>380000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>422000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>411000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>418000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>365000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>308000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>298000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>303000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>446000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>511000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>506000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>508000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>436000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>393000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>401000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>451000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>182000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>130000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>-71823.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>110000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>292000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>153000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>146917.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>149708.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>67018.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>45357.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>82460.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>39149.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>61891.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>75332.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>86835.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>-48208.14</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>43718.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>43141.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>51002.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>183132.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3801.29</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>105366.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>120495.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>201972.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>238363.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>143741.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>220230.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>230561.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>377407.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>203872.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BH27"/>
+      <c r="BI27">
         <v>271461.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>162282.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>182221.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>239548.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>24367.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>29947.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>622.92</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>9426.77</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>44478.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>124081.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>74411.0</v>
       </c>
-      <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>21627.0</v>
       </c>
-      <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
+      <c r="CB27"/>
     </row>
-    <row r="28" spans="1:79">
+    <row r="28" spans="1:80">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>132000.0</v>
+      </c>
+      <c r="C28">
         <v>417000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12091000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>32012062.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>161000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>91000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>120000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>123000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11752000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="K28">
         <v>-1000.0</v>
       </c>
       <c r="L28">
+        <v>-1000.0</v>
+      </c>
+      <c r="M28">
         <v>-6000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="O28">
         <v>-1000.0</v>
       </c>
       <c r="P28">
-        <v>-2000.0</v>
+        <v>-1000.0</v>
       </c>
       <c r="Q28">
         <v>-2000.0</v>
       </c>
       <c r="R28">
+        <v>-2000.0</v>
+      </c>
+      <c r="S28">
         <v>-1000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-19000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>29865000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>242000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-39000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>21189000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="AB28">
         <v>-1000.0</v>
       </c>
       <c r="AC28">
+        <v>-1000.0</v>
+      </c>
+      <c r="AD28">
         <v>74000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>14809171.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>31466.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>49364.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6326000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1549214.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6749.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1983037.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6749.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>56240.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3528182.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>435822.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>572379.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>379450.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-204083.78</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>768544.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>422625.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-67180.58</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-80639.83</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1627260.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>198841.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2006862.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>99837.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-86407.38</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3951725.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-55522.39</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1846254.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3324362.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>50114.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>54530.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3110879.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>74447.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>148573.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2879362.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-68857.18</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1780971.0</v>
       </c>
-      <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
-      <c r="BS28">
+      <c r="BS28"/>
+      <c r="BT28">
         <v>-175098.67</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1345290.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>5126.34</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>294486.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>242684.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4151475.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>347968.0</v>
       </c>
     </row>
-    <row r="29" spans="1:79">
+    <row r="29" spans="1:80">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>-8114000.0</v>
+      </c>
+      <c r="C29">
         <v>-9082000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-7765000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6604860.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7598000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-7149000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6434000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-4470000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4519000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6653000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3812000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-4797000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5030000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-5089000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2766000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2361000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-2496000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-3888000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-2804000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3046000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-2089000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-4313000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-3016000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2347000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-844000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2978000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-1865000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-1232000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2871000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-3134000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1910886.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1856729.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1024146.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-904239.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-974825.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-679023.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1422946.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-823206.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1278611.59</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-924459.66</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-401117.58</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-418990.17</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-345638.41</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-98633.36</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-582446.57</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-339212.81</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-124185.56</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-567407.96</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-1924070.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-1140011.58</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-449016.56</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-1121780.79</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2064331.33</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-1867477.52</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-1443959.49</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-1955802.37</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1400286.66</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-683776.85</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>-1251846.85</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-811507.39</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-713362.68</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-659299.73</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-528115.88</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>392765.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-1938387.08</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-303031.19</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-482340.92</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-574002.24</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-626656.79</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-463707.14</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-96683.71</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-741274.72</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-631809.54</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3413.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>-193136.96</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-704019.15</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-168333.92</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-147861.48</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-226165.33</v>
       </c>
     </row>
-    <row r="30" spans="1:79">
+    <row r="30" spans="1:80">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>8243000.0</v>
+      </c>
+      <c r="C30">
         <v>-2114000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7995000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-26205409.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8957000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6622000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5205000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-5585000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4736000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4208000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6124000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1196000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-28128000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2509000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4724000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2072000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2528000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2214000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8689000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-12828000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>989000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-9000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>667000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-14000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5301000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1008000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3012000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-10928000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>13112.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-21561.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-9643.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-31908.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-15301.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3916.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2783.0</v>
       </c>
-      <c r="AL30">
-[...1 lines deleted...]
-      </c>
       <c r="AM30">
+        <v>0.0</v>
+      </c>
+      <c r="AN30">
         <v>-3979.14</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2327.98</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3489.49</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2903.61</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2415.28</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1076.43</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>226.19</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2122.57</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1254.06</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3517.71</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-12181.07</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-16883.79</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-31321.44</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-36894.28</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-31662.73</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-34391.86</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-16817.4</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-11175.21</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-29769.17</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-5609.85</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-47409.16</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-26738.8</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-18.01</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5144.51</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-16219.16</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-11568.28</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-24123.99</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-5703.35</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-26080.58</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-12379.55</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-30559.67</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-23068.82</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>3502.41</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-16890.72</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-46855.69</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-25018.94</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-53847.12</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-106343.32</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-89541.15</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-46437.24</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-37194.29</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>