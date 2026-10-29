--- v3 (2026-09-13)
+++ v4 (2026-10-29)
@@ -1785,51 +1785,51 @@
       <c r="O14">
         <v>2445849.0</v>
       </c>
       <c r="P14">
         <v>2256955.0</v>
       </c>
       <c r="Q14">
         <v>1431871.0</v>
       </c>
       <c r="R14">
         <v>960478.0</v>
       </c>
       <c r="S14">
         <v>909716.0</v>
       </c>
       <c r="T14">
         <v>802304.0</v>
       </c>
       <c r="U14">
         <v>876028.0</v>
       </c>
       <c r="V14">
         <v>876028.0</v>
       </c>
       <c r="W14">
-        <v>27216100.0</v>
+        <v>27216000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>40993676.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
@@ -18341,51 +18341,51 @@
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
     </row>
     <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>150</v>
       </c>
       <c r="B3">
-        <v>382000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="C3">
         <v>11000.0</v>
       </c>
       <c r="D3">
         <v>11000.0</v>
       </c>
       <c r="E3">
         <v>18000.0</v>
       </c>
       <c r="F3">
         <v>3000.0</v>
       </c>
       <c r="G3">
         <v>11000.0</v>
       </c>
       <c r="H3">
         <v>11000.0</v>
       </c>
       <c r="I3">
         <v>10000.0</v>
       </c>
       <c r="J3">
         <v>10000.0</v>
       </c>
@@ -19010,51 +19010,51 @@
       </c>
       <c r="BZ5">
         <v>-1011111.81</v>
       </c>
       <c r="CA5">
         <v>-170514.04</v>
       </c>
       <c r="CB5">
         <v>-199607.44</v>
       </c>
       <c r="CC5">
         <v>-195866.92</v>
       </c>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
     </row>
     <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>153</v>
       </c>
       <c r="B6">
-        <v>-9750000.0</v>
+        <v>-10120000.0</v>
       </c>
       <c r="C6">
         <v>-10024000.0</v>
       </c>
       <c r="D6">
         <v>-8719000.0</v>
       </c>
       <c r="E6">
         <v>-8596000.0</v>
       </c>
       <c r="F6">
         <v>-7690000.0</v>
       </c>
       <c r="G6">
         <v>-7690000.0</v>
       </c>
       <c r="H6">
         <v>-7880000.0</v>
       </c>
       <c r="I6">
         <v>-6257000.0</v>
       </c>
       <c r="J6">
         <v>-5102000.0</v>
       </c>
@@ -25204,78 +25204,78 @@
       </c>
       <c r="N13">
         <v>0.0</v>
       </c>
       <c r="O13">
         <v>0.0</v>
       </c>
       <c r="P13">
         <v>0.0</v>
       </c>
       <c r="Q13">
         <v>0.0</v>
       </c>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
         <v>192</v>
       </c>
       <c r="B14">
-        <v>-899000.0</v>
+        <v>43000.0</v>
       </c>
       <c r="C14">
         <v>39000.0</v>
       </c>
       <c r="D14">
         <v>30000.0</v>
       </c>
       <c r="E14">
         <v>25000.0</v>
       </c>
       <c r="F14">
         <v>24000.0</v>
       </c>
       <c r="G14">
         <v>21000.0</v>
       </c>
       <c r="H14">
         <v>21000.0</v>
       </c>
       <c r="I14">
         <v>15000.0</v>
       </c>
       <c r="J14">
         <v>4000.0</v>
       </c>
       <c r="K14">
-        <v>2196.0</v>
+        <v>2211.0</v>
       </c>
       <c r="L14">
         <v>4111.87</v>
       </c>
       <c r="M14">
         <v>2468.0</v>
       </c>
       <c r="N14">
         <v>1107422.0</v>
       </c>
       <c r="O14">
         <v>2365902.0</v>
       </c>
       <c r="P14">
         <v>2303320.0</v>
       </c>
       <c r="Q14">
         <v>1667690.0</v>
       </c>
       <c r="R14">
         <v>30202.0</v>
       </c>
       <c r="S14">
         <v>26741.0</v>
       </c>
@@ -25853,78 +25853,78 @@
       </c>
       <c r="N24">
         <v>-116.59</v>
       </c>
       <c r="O24">
         <v>-59.48</v>
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24">
         <v>0.0</v>
       </c>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
         <v>202</v>
       </c>
       <c r="B25">
-        <v>82000.0</v>
+        <v>-860000.0</v>
       </c>
       <c r="C25">
         <v>-1268000.0</v>
       </c>
       <c r="D25">
         <v>-1153000.0</v>
       </c>
       <c r="E25">
         <v>53000.0</v>
       </c>
       <c r="F25">
         <v>219000.0</v>
       </c>
       <c r="G25">
         <v>48000.0</v>
       </c>
       <c r="H25">
         <v>-25000.0</v>
       </c>
       <c r="I25">
         <v>39000.0</v>
       </c>
       <c r="J25">
         <v>-93604.0</v>
       </c>
       <c r="K25">
-        <v>22858.0</v>
+        <v>22843.0</v>
       </c>
       <c r="L25">
         <v>-21540.11</v>
       </c>
       <c r="M25">
         <v>621611.0</v>
       </c>
       <c r="N25">
         <v>734352.0</v>
       </c>
       <c r="O25">
         <v>1032071.0</v>
       </c>
       <c r="P25">
         <v>832581.0</v>
       </c>
       <c r="Q25">
         <v>294486.0</v>
       </c>
       <c r="R25">
         <v>294089.0</v>
       </c>
       <c r="S25">
         <v>318763.0</v>
       </c>
@@ -28795,51 +28795,51 @@
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
     </row>
     <row r="14" spans="1:80">
       <c r="A14" t="s">
         <v>192</v>
       </c>
       <c r="B14">
         <v>12000.0</v>
       </c>
       <c r="C14">
         <v>11000.0</v>
       </c>
       <c r="D14">
-        <v>20000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="E14">
         <v>18000.0</v>
       </c>
       <c r="F14">
         <v>3000.0</v>
       </c>
       <c r="G14">
         <v>11000.0</v>
       </c>
       <c r="H14">
         <v>11000.0</v>
       </c>
       <c r="I14">
         <v>10000.0</v>
       </c>
       <c r="J14">
         <v>10000.0</v>
       </c>
       <c r="K14">
         <v>8000.0</v>
       </c>
       <c r="L14">
         <v>8000.0</v>
       </c>
@@ -30965,51 +30965,51 @@
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
     </row>
     <row r="25" spans="1:80">
       <c r="A25" t="s">
         <v>202</v>
       </c>
       <c r="B25">
         <v>-147000.0</v>
       </c>
       <c r="C25">
         <v>-168000.0</v>
       </c>
       <c r="D25">
-        <v>-240000.0</v>
+        <v>-231000.0</v>
       </c>
       <c r="E25">
         <v>712106.0</v>
       </c>
       <c r="F25">
         <v>-160000.0</v>
       </c>
       <c r="G25">
         <v>-241000.0</v>
       </c>
       <c r="H25">
         <v>-311000.0</v>
       </c>
       <c r="I25">
         <v>-346000.0</v>
       </c>
       <c r="J25">
         <v>-300000.0</v>
       </c>
       <c r="K25">
         <v>-311000.0</v>
       </c>
       <c r="L25">
         <v>-349000.0</v>
       </c>