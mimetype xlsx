--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
@@ -1458,52 +1461,56 @@
         <v>90902000.0</v>
       </c>
       <c r="I15">
         <v>89849000.0</v>
       </c>
       <c r="J15">
         <v>88043000.0</v>
       </c>
       <c r="K15">
         <v>86446000.0</v>
       </c>
       <c r="L15">
         <v>85389000.0</v>
       </c>
       <c r="M15">
         <v>802060.0</v>
       </c>
       <c r="N15">
         <v>727488.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>9192000.0</v>
+      </c>
+      <c r="C16">
+        <v>9783000.0</v>
+      </c>
       <c r="D16">
         <v>9579000.0</v>
       </c>
       <c r="E16">
         <v>10249000.0</v>
       </c>
       <c r="F16">
         <v>10791000.0</v>
       </c>
       <c r="G16">
         <v>9944000.0</v>
       </c>
       <c r="H16">
         <v>9946000.0</v>
       </c>
       <c r="I16">
         <v>10485000.0</v>
       </c>
       <c r="J16">
         <v>7285000.0</v>
       </c>
       <c r="K16">
         <v>5590000.0</v>
       </c>
       <c r="L16">
@@ -1653,51 +1660,51 @@
       </c>
       <c r="I21">
         <v>306000.0</v>
       </c>
       <c r="J21">
         <v>402000.0</v>
       </c>
       <c r="K21">
         <v>402000.0</v>
       </c>
       <c r="L21">
         <v>402000.0</v>
       </c>
       <c r="M21">
         <v>402000.0</v>
       </c>
       <c r="N21">
         <v>402000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
-        <v>131342000.0</v>
+        <v>133362000.0</v>
       </c>
       <c r="C22">
         <v>166545000.0</v>
       </c>
       <c r="D22">
         <v>125757000.0</v>
       </c>
       <c r="E22">
         <v>157295000.0</v>
       </c>
       <c r="F22">
         <v>122672000.0</v>
       </c>
       <c r="G22">
         <v>149052000.0</v>
       </c>
       <c r="H22">
         <v>147849000.0</v>
       </c>
       <c r="I22">
         <v>97176000.0</v>
       </c>
       <c r="J22">
         <v>89548000.0</v>
       </c>
@@ -2181,51 +2188,51 @@
       </c>
       <c r="I35">
         <v>76676000.0</v>
       </c>
       <c r="J35">
         <v>33457000.0</v>
       </c>
       <c r="K35">
         <v>7060000.0</v>
       </c>
       <c r="L35">
         <v>5444000.0</v>
       </c>
       <c r="M35">
         <v>5050108.0</v>
       </c>
       <c r="N35">
         <v>4531717.0</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>10022000.0</v>
+        <v>9625000.0</v>
       </c>
       <c r="C36">
         <v>8726000.0</v>
       </c>
       <c r="D36">
         <v>9192000.0</v>
       </c>
       <c r="E36">
         <v>7875000.0</v>
       </c>
       <c r="F36">
         <v>-53796000.0</v>
       </c>
       <c r="G36">
         <v>-53667000.0</v>
       </c>
       <c r="H36">
         <v>-4813000.0</v>
       </c>
       <c r="I36">
         <v>4755000.0</v>
       </c>
       <c r="J36">
         <v>-6024000.0</v>
       </c>
@@ -2293,98 +2300,98 @@
       </c>
       <c r="I38">
         <v>3303000.0</v>
       </c>
       <c r="J38">
         <v>4846000.0</v>
       </c>
       <c r="K38">
         <v>1887000.0</v>
       </c>
       <c r="L38">
         <v>299000.0</v>
       </c>
       <c r="M38">
         <v>317000.0</v>
       </c>
       <c r="N38">
         <v>281000.0</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>21654000.0</v>
+        <v>19634000.0</v>
       </c>
       <c r="C39">
         <v>17781000.0</v>
       </c>
       <c r="D39">
         <v>14327000.0</v>
       </c>
       <c r="E39">
         <v>12781000.0</v>
       </c>
       <c r="F39">
         <v>15108000.0</v>
       </c>
       <c r="G39">
         <v>8727000.0</v>
       </c>
       <c r="H39">
         <v>8752000.0</v>
       </c>
       <c r="I39">
         <v>15143000.0</v>
       </c>
       <c r="J39">
         <v>9088000.0</v>
       </c>
       <c r="K39">
         <v>6442000.0</v>
       </c>
       <c r="L39">
         <v>5118000.0</v>
       </c>
       <c r="M39">
         <v>4090000.0</v>
       </c>
       <c r="N39">
         <v>2958965.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>39693000.0</v>
+        <v>30501000.0</v>
       </c>
       <c r="C40">
-        <v>35684000.0</v>
+        <v>48837000.0</v>
       </c>
       <c r="D40">
         <v>21351000.0</v>
       </c>
       <c r="E40">
         <v>30566000.0</v>
       </c>
       <c r="F40">
         <v>21130000.0</v>
       </c>
       <c r="G40">
         <v>27742000.0</v>
       </c>
       <c r="H40">
         <v>10671000.0</v>
       </c>
       <c r="I40">
         <v>16063000.0</v>
       </c>
       <c r="J40">
         <v>17976000.0</v>
       </c>
       <c r="K40">
         <v>14232000.0</v>
       </c>
@@ -3191,372 +3198,379 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:52">
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>40072000.0</v>
+      </c>
+      <c r="C2">
         <v>48226000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>80196000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>43598000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>45940000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73882000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>104546000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77600000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37419000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>51122000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>53522000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59259000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>36123000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>56547000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>77842000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>53604000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>54523000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45402000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>59157000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37717000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>40091000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>33647000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>57051000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40141000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>34421000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>29626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55351000.0</v>
       </c>
       <c r="AB2">
         <v>55351000.0</v>
       </c>
       <c r="AC2">
-        <v>36255000.0</v>
+        <v>55351000.0</v>
       </c>
       <c r="AD2">
         <v>36255000.0</v>
       </c>
       <c r="AE2">
+        <v>36255000.0</v>
+      </c>
+      <c r="AF2">
         <v>26710000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24854000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>19455000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>14595000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>17320000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>30082000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>17836000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>10662000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9330000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>19277000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>17994000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7072000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10611000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>21456000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15059628.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>9264187.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>14199000.0</v>
       </c>
-      <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
-      <c r="AZ2">
+      <c r="AZ2"/>
+      <c r="BA2">
         <v>9930000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:52">
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3567,52 +3581,53 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3623,734 +3638,749 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-260000.0</v>
+      </c>
+      <c r="C5">
         <v>-231000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-192000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-272000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-722000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-426000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-436000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-532000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-427000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-553000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-295000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-207000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-148000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-372000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>153000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>489000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>494000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>564000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>250000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>48000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-44000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-82000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-330000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>188000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>428000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43526000.0</v>
       </c>
       <c r="AD5">
         <v>-43526000.0</v>
       </c>
       <c r="AE5">
+        <v>-43526000.0</v>
+      </c>
+      <c r="AF5">
         <v>-37900000.0</v>
       </c>
-      <c r="AF5">
-[...1 lines deleted...]
-      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>-27700000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-25000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-22700000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-20600000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-18800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-17061000.0</v>
       </c>
-      <c r="AN5">
-[...1 lines deleted...]
-      </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>-15000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-21000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-27000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-34000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-35000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-36000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-45000.0</v>
       </c>
-      <c r="AW5"/>
       <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>30235761.0</v>
       </c>
-      <c r="AZ5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
-      <c r="AT6"/>
+      <c r="AT6">
+        <v>0.0</v>
+      </c>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>118539000.0</v>
+      </c>
+      <c r="C7">
         <v>123078000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>127102000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>131696000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>134886000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>137918000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>137654000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>142663000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>155495000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>160239000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>164668000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>165862000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>169305000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>173204000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>176956000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>156063000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>159943000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>162944000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>166365000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>154618000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>157947000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>161265000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>164776000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>150515000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>153544000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>155828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154415000.0</v>
       </c>
       <c r="AB7">
         <v>154415000.0</v>
       </c>
       <c r="AC7">
-        <v>138278000.0</v>
+        <v>154415000.0</v>
       </c>
       <c r="AD7">
         <v>138278000.0</v>
       </c>
       <c r="AE7">
+        <v>138278000.0</v>
+      </c>
+      <c r="AF7">
         <v>137563000.0</v>
       </c>
-      <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>111560000.0</v>
+      </c>
+      <c r="C8">
         <v>110794000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>110112000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>109499000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>108329000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>108009000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>107224000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>106169000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>105061000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>103579000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>102565000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>101415000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>99968000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>98842000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>97977000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>97102000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>96299000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>95515000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>94815000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>94080000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>93378000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>101415000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>99968000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>98842000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>97977000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>97102000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>96299000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>95515000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>94815000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>94080000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>93378000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>92875000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>91451000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>90902000.0</v>
       </c>
-      <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>6134000.0</v>
+      </c>
+      <c r="C10">
         <v>16345000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8172000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5738000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8579000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3335000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9335000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9787000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6799000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>32157000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>8177000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11148000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9210000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>45548000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9407000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>15369000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>40370000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>77051000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>20390000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18921000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>26054000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>47221000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>19005000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8854000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187000.0</v>
       </c>
       <c r="AB10">
         <v>2187000.0</v>
       </c>
       <c r="AC10">
-        <v>3468000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="AD10">
         <v>3468000.0</v>
       </c>
       <c r="AE10">
+        <v>3468000.0</v>
+      </c>
+      <c r="AF10">
         <v>992000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>731000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2423000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1179000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2865000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>958000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1411000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>13584000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24042000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>173000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>23302000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30303000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>37873000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>209000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>366201.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>321810.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7880883.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>-7500030.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4361,754 +4391,778 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>6134000.0</v>
+      </c>
+      <c r="C12">
         <v>16345000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8172000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5738000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8579000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3335000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9335000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9787000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6799000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>32157000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8177000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11148000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9210000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45548000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9407000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>15369000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40370000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>77051000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>20390000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>18921000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26054000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>47221000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>12800000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19005000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>8854000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187000.0</v>
       </c>
       <c r="AB12">
         <v>2187000.0</v>
       </c>
       <c r="AC12">
-        <v>3468000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="AD12">
         <v>3468000.0</v>
       </c>
       <c r="AE12">
+        <v>3468000.0</v>
+      </c>
+      <c r="AF12">
         <v>992000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>731000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2423000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1179000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2865000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>958000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1411000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13584000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>24042000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>173000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23302000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>30303000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>37873000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>209000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>366201.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>321810.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7880883.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>7500030.0</v>
       </c>
-      <c r="AZ12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>111560000.0</v>
+      </c>
+      <c r="C13">
         <v>110794000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>110112000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>109499000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>108329000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>108009000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>107224000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>106169000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>105061000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>103579000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>102565000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>101415000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>99968000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>98842000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>97977000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>97102000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>96299000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>95515000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>94815000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>94080000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>93378000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>92875000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>92385000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>91921000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>91451000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>90902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90451000.0</v>
       </c>
       <c r="AB13">
         <v>90451000.0</v>
       </c>
       <c r="AC13">
-        <v>91075000.0</v>
+        <v>90451000.0</v>
       </c>
       <c r="AD13">
         <v>91075000.0</v>
       </c>
       <c r="AE13">
+        <v>91075000.0</v>
+      </c>
+      <c r="AF13">
         <v>90416000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>89849000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>89335000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>88901000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>88452000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>88043000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>87632000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>87063000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>86770000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>86446000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>86191000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>85837000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>85586000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>85389000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1301000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1134429.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>982277.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>802060.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>34712000.0</v>
+      </c>
+      <c r="C14">
         <v>34537000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34517000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34448000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>33714000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33510000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33448000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33367000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33087000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33006999.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>32987000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32952000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32865000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32811000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32792000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32766000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32714000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32809000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32761000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32813000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32720000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32665000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32606000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>32445000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>32372000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>32336000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>32000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32322000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32399000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32281000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32344000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32098000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32414000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32046000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32311000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>31861000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>32318000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32320000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32274000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32294000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32263000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32253000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>30240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31292611.0</v>
       </c>
       <c r="AT14">
         <v>31292611.0</v>
       </c>
       <c r="AU14">
         <v>31292611.0</v>
       </c>
       <c r="AV14">
         <v>31292611.0</v>
       </c>
       <c r="AW14">
         <v>31292611.0</v>
       </c>
       <c r="AX14">
+        <v>31292611.0</v>
+      </c>
+      <c r="AY14">
         <v>23997960.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23990484.0</v>
       </c>
-      <c r="AZ14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>94080000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>93378000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>92875000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>91921000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>91451000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>90902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90451000.0</v>
       </c>
       <c r="AB15">
         <v>90451000.0</v>
       </c>
       <c r="AC15">
-        <v>91075000.0</v>
+        <v>90451000.0</v>
       </c>
       <c r="AD15">
         <v>91075000.0</v>
       </c>
       <c r="AE15">
+        <v>91075000.0</v>
+      </c>
+      <c r="AF15">
         <v>90416000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>89849000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>89335000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>88900000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>88500000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>88000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>87600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>87100000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>86770000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>86400000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>86200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>85837000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>85600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>85389000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1301000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1134429.0</v>
       </c>
-      <c r="AU15"/>
-      <c r="AV15">
+      <c r="AV15"/>
+      <c r="AW15">
         <v>802060.0</v>
       </c>
-      <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>7883000.0</v>
+      </c>
+      <c r="C16">
+        <v>9192000.0</v>
+      </c>
+      <c r="D16">
+        <v>7576000.0</v>
+      </c>
       <c r="E16">
+        <v>7715000.0</v>
+      </c>
+      <c r="F16">
         <v>8514000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16"/>
+      <c r="G16">
+        <v>9783000.0</v>
+      </c>
       <c r="H16">
+        <v>7155000.0</v>
+      </c>
+      <c r="I16">
         <v>7483000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8105000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>9579000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-36000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7828000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8525000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>10249000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7495000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8110000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9054000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10791000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7400000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7757000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8588000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9944000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>7186000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7749000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7890000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9946000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>6947000.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>6861000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7330000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10485000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4860000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5038000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4746000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>7285000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6395000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4906000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4845000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5590000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5418000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3341000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3967000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2744000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4615000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2440152.0</v>
       </c>
-      <c r="AU16"/>
-      <c r="AV16">
+      <c r="AV16"/>
+      <c r="AW16">
         <v>4028721.0</v>
       </c>
-      <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5119,158 +5173,160 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1249000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2572000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2729000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2791000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2867000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>8092000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8061000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8252000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8200000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>8302000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8505000.0</v>
       </c>
-      <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
+      <c r="AG18"/>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
-      <c r="AT18"/>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
       <c r="AU18"/>
-      <c r="AV18">
+      <c r="AV18"/>
+      <c r="AW18">
         <v>795000.0</v>
       </c>
-      <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5281,121 +5337,120 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
-        <v>402000.0</v>
+        <v>0.0</v>
       </c>
       <c r="H20">
         <v>402000.0</v>
       </c>
       <c r="I20">
         <v>402000.0</v>
       </c>
       <c r="J20">
         <v>402000.0</v>
       </c>
       <c r="K20">
         <v>402000.0</v>
       </c>
       <c r="L20">
         <v>402000.0</v>
       </c>
       <c r="M20">
         <v>402000.0</v>
       </c>
       <c r="N20">
         <v>402000.0</v>
       </c>
       <c r="O20">
         <v>402000.0</v>
       </c>
       <c r="P20">
         <v>402000.0</v>
       </c>
       <c r="Q20">
         <v>402000.0</v>
       </c>
       <c r="R20">
         <v>402000.0</v>
       </c>
       <c r="S20">
         <v>402000.0</v>
       </c>
       <c r="T20">
         <v>402000.0</v>
       </c>
       <c r="U20">
         <v>402000.0</v>
       </c>
       <c r="V20">
         <v>402000.0</v>
       </c>
       <c r="W20">
-        <v>400000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="X20">
         <v>400000.0</v>
       </c>
       <c r="Y20">
         <v>400000.0</v>
       </c>
       <c r="Z20">
-        <v>402000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AA20">
         <v>402000.0</v>
       </c>
       <c r="AB20">
         <v>402000.0</v>
       </c>
       <c r="AC20">
         <v>402000.0</v>
       </c>
       <c r="AD20">
         <v>402000.0</v>
       </c>
       <c r="AE20">
         <v>402000.0</v>
       </c>
       <c r="AF20">
         <v>402000.0</v>
       </c>
       <c r="AG20">
         <v>402000.0</v>
       </c>
       <c r="AH20">
         <v>402000.0</v>
       </c>
@@ -5411,880 +5466,899 @@
       <c r="AL20">
         <v>402000.0</v>
       </c>
       <c r="AM20">
         <v>402000.0</v>
       </c>
       <c r="AN20">
         <v>402000.0</v>
       </c>
       <c r="AO20">
         <v>402000.0</v>
       </c>
       <c r="AP20">
         <v>402000.0</v>
       </c>
       <c r="AQ20">
         <v>402000.0</v>
       </c>
       <c r="AR20">
         <v>402000.0</v>
       </c>
       <c r="AS20">
         <v>402000.0</v>
       </c>
       <c r="AT20">
-        <v>402011.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AU20">
         <v>402011.0</v>
       </c>
       <c r="AV20">
         <v>402011.0</v>
       </c>
-      <c r="AW20"/>
+      <c r="AW20">
+        <v>402011.0</v>
+      </c>
       <c r="AX20"/>
       <c r="AY20"/>
-      <c r="AZ20">
+      <c r="AZ20"/>
+      <c r="BA20">
         <v>402000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:52">
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>393000.0</v>
+      </c>
+      <c r="C21">
         <v>397000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>401000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>406000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>410000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>414000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>419000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>423000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="K21">
         <v>436000.0</v>
       </c>
       <c r="L21">
+        <v>436000.0</v>
+      </c>
+      <c r="M21">
         <v>441000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>445000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>450000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>455000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>459000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>241000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>246000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>251000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>255000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>260000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="X21">
         <v>300000.0</v>
       </c>
       <c r="Y21">
         <v>300000.0</v>
       </c>
       <c r="Z21">
+        <v>300000.0</v>
+      </c>
+      <c r="AA21">
         <v>283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000.0</v>
       </c>
       <c r="AB21">
         <v>287000.0</v>
       </c>
       <c r="AC21">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AD21">
         <v>292000.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21">
+      <c r="AE21">
+        <v>292000.0</v>
+      </c>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000.0</v>
       </c>
       <c r="AH21">
         <v>402000.0</v>
       </c>
       <c r="AI21">
         <v>402000.0</v>
       </c>
       <c r="AJ21">
         <v>402000.0</v>
       </c>
       <c r="AK21">
         <v>402000.0</v>
       </c>
       <c r="AL21">
         <v>402000.0</v>
       </c>
       <c r="AM21">
         <v>402000.0</v>
       </c>
       <c r="AN21">
         <v>402000.0</v>
       </c>
       <c r="AO21">
         <v>402000.0</v>
       </c>
       <c r="AP21">
         <v>402000.0</v>
       </c>
       <c r="AQ21">
         <v>402000.0</v>
       </c>
       <c r="AR21">
         <v>402000.0</v>
       </c>
       <c r="AS21">
         <v>402000.0</v>
       </c>
       <c r="AT21">
         <v>402000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21">
+      <c r="AU21">
         <v>402000.0</v>
       </c>
-      <c r="AW21"/>
+      <c r="AV21"/>
+      <c r="AW21">
+        <v>402000.0</v>
+      </c>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>402000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:52">
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
-        <v>131342000.0</v>
+        <v>132444000.0</v>
       </c>
       <c r="C22">
-        <v>192198000.0</v>
+        <v>133362000.0</v>
       </c>
       <c r="D22">
-        <v>192198000.0</v>
+        <v>193883000.0</v>
       </c>
       <c r="E22">
+        <v>149945000.0</v>
+      </c>
+      <c r="F22">
         <v>177843000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>166545000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>233576000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>168718000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>136434000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>125757000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>173966000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>157126000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>144969000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>157295000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>207009000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>164499000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>152244000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>122672000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>167071000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>134887000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>146257000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>149052000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>213403000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>167584000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>175037000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>147849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183115000.0</v>
       </c>
       <c r="AB22">
         <v>183115000.0</v>
       </c>
       <c r="AC22">
-        <v>114849000.0</v>
+        <v>183115000.0</v>
       </c>
       <c r="AD22">
         <v>114849000.0</v>
       </c>
       <c r="AE22">
+        <v>114849000.0</v>
+      </c>
+      <c r="AF22">
         <v>104289000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>97176000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>131448000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>102365000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>97997000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>89548000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>129475000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>84734000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>75716000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>70368000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>96681000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>66919000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>58239000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>55303000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>72993000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>47763143.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>42281013.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>41362970.0</v>
       </c>
-      <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
-      <c r="AZ22">
+      <c r="AZ22"/>
+      <c r="BA22">
         <v>30809000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:52">
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>380650000.0</v>
+      </c>
+      <c r="C23">
         <v>402609000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>468006000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>433800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>463705000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>452442000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>533099000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>488595000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>471383000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>556478000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>526013000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>503141000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>488399000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>527454000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>547650000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>493321000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>502793000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>515550000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>508217000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>463158000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>482164000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>515577000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>554747000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>506183000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>505612000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>474050000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>518117000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>434095000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>418930000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>289955000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>324517000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>270438000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>249009000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>223102000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>252947000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>181697000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>159990000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>155967000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>155620000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>133442000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>118987000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>120620000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>103225000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>74402256.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>65875119.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>70949484.0</v>
       </c>
-      <c r="AW23"/>
       <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>31228787.0</v>
       </c>
-      <c r="AZ23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:52">
+      <c r="BA23"/>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>23085000.0</v>
+      </c>
+      <c r="C24">
         <v>23337000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>23586000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23821000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24054000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24283000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>24510000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24723000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24933000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>25141000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25346000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25538000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>25726000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25913000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>26099000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>26271000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26440000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>26608000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>26773000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>26928000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>27079000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>72979000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>116776000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>104512000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>112396000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>67110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118350000.0</v>
       </c>
       <c r="AB24">
         <v>118350000.0</v>
       </c>
       <c r="AC24">
-        <v>73016000.0</v>
+        <v>118350000.0</v>
       </c>
       <c r="AD24">
         <v>73016000.0</v>
       </c>
       <c r="AE24">
+        <v>73016000.0</v>
+      </c>
+      <c r="AF24">
         <v>68816000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>44825000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>66333000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>36382000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1403000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>28002000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>70030000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>20179000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>4806000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3384000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>15897000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>747000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1209000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>4301000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>34660000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>11405000.0</v>
       </c>
-      <c r="AU24"/>
-      <c r="AV24">
+      <c r="AV24"/>
+      <c r="AW24">
         <v>4255000.0</v>
       </c>
-      <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>4205000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:52">
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>25538000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>25726000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25913000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>26099000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26271000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26440000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26608000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26773000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26928000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>27079000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>72979000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>112396000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>67110000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>156533000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>99224000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>77486000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>67859000.0</v>
       </c>
-      <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26">
+        <v>4676000.0</v>
+      </c>
+      <c r="C26">
         <v>4763000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4860000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4834000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4860000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4491000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4840000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4877000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4798000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4986000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4867000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>5254000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5416000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5539000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5285000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5823000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6066000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6554000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6598000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6729000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6346000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6111000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6022000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6004000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>5701000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>6432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6499000.0</v>
       </c>
       <c r="AB26">
         <v>6499000.0</v>
       </c>
       <c r="AC26">
-        <v>6239000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="AD26">
         <v>6239000.0</v>
       </c>
       <c r="AE26">
+        <v>6239000.0</v>
+      </c>
+      <c r="AF26">
         <v>6267000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>6295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6323000.0</v>
       </c>
       <c r="AH26">
         <v>6323000.0</v>
       </c>
       <c r="AI26">
         <v>6323000.0</v>
       </c>
       <c r="AJ26">
         <v>6323000.0</v>
       </c>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>6323000.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6295,2038 +6369,2074 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
-        <v>107753000.0</v>
+        <v>142542000.0</v>
       </c>
       <c r="C28">
+        <v>131090000.0</v>
+      </c>
+      <c r="D28">
         <v>188097000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>183211000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>215314000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>159797000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>129228000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>158487000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>185496000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>154070000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>218664000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>200016000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>205206000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>154337000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>27441000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>167694000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>146724000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>113194000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>173423000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>163283000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>177238000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>190146000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>271858000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>239111000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>257659000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>222957000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>271119000.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>208351000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>205897000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>62787000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>108986000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>75010000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>56241000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>25221000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>72086000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21199000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-8050000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-19916000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>17841000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-18423000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-25353000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-32850000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>35265000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>12287463.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10893827.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2197252.0</v>
       </c>
-      <c r="AW28"/>
       <c r="AX28"/>
-      <c r="AY28">
+      <c r="AY28"/>
+      <c r="AZ28">
         <v>7500030.0</v>
       </c>
-      <c r="AZ28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>189512000.0</v>
+      </c>
+      <c r="C29">
         <v>193330000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>229753000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>227247000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>256868000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>207890000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>257546000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>241300000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>255151000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>251218000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>279281000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>253031000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>253845000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>257088000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>258719000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>254589000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>251721000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>253171000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>235268000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>231942000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>239697000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>269563000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>290936000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>277254000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>276030000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>245939000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>1754000.0</v>
+      </c>
+      <c r="C30">
         <v>2710000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>5415000.0</v>
+      </c>
+      <c r="E30">
         <v>9008000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4248000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3970000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4534000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8631000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10656000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6572000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>7773000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7636000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8438000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>6041000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8758000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>7588000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6949000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5455000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>7126000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4884000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4630000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2820000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6983000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5381000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5053000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>340000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6899000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>372000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>6364000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8651000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4639000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3166000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>382000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>611000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>325000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1731000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>453000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1131000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>394000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3113000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>445000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>519000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>96000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>630000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>21653.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>32498.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>17000.0</v>
       </c>
-      <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>226686000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>227332000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>230407000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>221871000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>227589000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>224570000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>225870000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>207820000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>204356000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>194352000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>190040000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>170354000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>168953000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>162361000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>177872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152784000.0</v>
       </c>
       <c r="AB31">
         <v>152784000.0</v>
       </c>
       <c r="AC31">
-        <v>153008000.0</v>
+        <v>152784000.0</v>
       </c>
       <c r="AD31">
         <v>153008000.0</v>
       </c>
       <c r="AE31">
+        <v>153008000.0</v>
+      </c>
+      <c r="AF31">
         <v>150741000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>159947000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>138813000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>141529000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>134703000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>135668000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>115729000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>116033000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>111456000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>110777000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>96529000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>95698000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>91738000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>88403000.0</v>
       </c>
-      <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
-      <c r="AV31">
+      <c r="AV31"/>
+      <c r="AW31">
         <v>36380000.0</v>
       </c>
-      <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>62297000.0</v>
+      </c>
+      <c r="C32">
         <v>63804000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>51071000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>56882000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>54170000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>62994000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>60642000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>79824000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>75902000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>78525000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>62279000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>84599000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>88682000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>107593000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>98734000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>102446000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>105982000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>106525000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>89923000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>84165000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>73869000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>114596000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>136613000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>117672000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>114400000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>83417000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>217586000.0</v>
+      </c>
+      <c r="C33">
         <v>230558000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>239260000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>247868000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>252581000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>260811000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>268809000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>285111000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>303659000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>378857000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>322495000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>311304000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>311865000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>305789000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>307633000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>290813000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>290721000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>293029000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>301589000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>293309000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>297585000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>305267000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>311859000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>304390000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>308622000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>311858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313854000.0</v>
       </c>
       <c r="AB33">
         <v>313854000.0</v>
       </c>
       <c r="AC33">
-        <v>296621000.0</v>
+        <v>313854000.0</v>
       </c>
       <c r="AD33">
         <v>296621000.0</v>
       </c>
       <c r="AE33">
+        <v>296621000.0</v>
+      </c>
+      <c r="AF33">
         <v>292819000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>172266000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>174291000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>153799000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>139448000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>121276000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>107532000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>85597000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>64117000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>54721000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>47387000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>37591000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>25854000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>22230000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>22285000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>21007199.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>19568659.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>17598093.0</v>
       </c>
-      <c r="AW33"/>
       <c r="AX33"/>
-      <c r="AY33">
+      <c r="AY33"/>
+      <c r="AZ33">
         <v>-7500030.0</v>
       </c>
-      <c r="AZ33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:52">
+      <c r="BA33"/>
+    </row>
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34">
         <v>146905000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>150707000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>154791000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>159059000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>139878000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>144022000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>147361000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>151324000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>140583000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>144180000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>147586000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
-      <c r="Y34">
+      <c r="Y34"/>
+      <c r="Z34">
         <v>141473000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>143554000.0</v>
       </c>
-      <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>123313000.0</v>
+      </c>
+      <c r="C35">
         <v>128247000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>132647000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>137692000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>141858000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>144126000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>144346000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>148909000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>160556000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>231855000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>170900000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>172443000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>176433000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>181953000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>187730000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>168878000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>173253000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>176836000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>186189000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>175572000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>179511000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>228765000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>279712000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>254662000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>262171000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>219169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269617000.0</v>
       </c>
       <c r="AB35">
         <v>269617000.0</v>
       </c>
       <c r="AC35">
-        <v>209425000.0</v>
+        <v>269617000.0</v>
       </c>
       <c r="AD35">
         <v>209425000.0</v>
       </c>
       <c r="AE35">
+        <v>209425000.0</v>
+      </c>
+      <c r="AF35">
         <v>205381000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>76676000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>116706000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>82366000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>41050000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>33457000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>74842000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>23923000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8457000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7060000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>17328000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1949000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2312000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>5444000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>35590000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>12184890.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>7720696.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>5050108.0</v>
       </c>
-      <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
-        <v>10022000.0</v>
+        <v>8493000.0</v>
       </c>
       <c r="C36">
+        <v>9625000.0</v>
+      </c>
+      <c r="D36">
         <v>10226000.0</v>
       </c>
-      <c r="D36">
-[...1 lines deleted...]
-      </c>
       <c r="E36">
+        <v>10776000.0</v>
+      </c>
+      <c r="F36">
         <v>8849000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8726000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>10621000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>11510000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>12501000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>11535000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>9023000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>7010000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7744000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7875000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>5589000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5864000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7913000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>5353000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1863000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>5280000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>912000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3961000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1271000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1807000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1869000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896000.0</v>
       </c>
       <c r="AB36">
         <v>2896000.0</v>
       </c>
       <c r="AC36">
-        <v>5336000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="AD36">
         <v>5336000.0</v>
       </c>
       <c r="AE36">
+        <v>5336000.0</v>
+      </c>
+      <c r="AF36">
         <v>3932000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>4755000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>1681000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>2274000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>3502000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>4846000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>2656000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9449000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1235000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1887000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1710000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1066000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>279000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>299000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>329000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>304405.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>328203.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>316515.0</v>
       </c>
-      <c r="AW36"/>
       <c r="AX36"/>
-      <c r="AY36">
+      <c r="AY36"/>
+      <c r="AZ36">
         <v>-7500030.0</v>
       </c>
-      <c r="AZ36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:52">
+      <c r="BA36"/>
+    </row>
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>-3226000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>-3218000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-3210000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-3234000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-3208000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-3181000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-3152000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-2497000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-2454000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-2409000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-2363000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
+      <c r="Y37"/>
+      <c r="Z37">
         <v>-2210000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>-2166000.0</v>
       </c>
-      <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-      <c r="AG37">
-[...1 lines deleted...]
-      </c>
+      <c r="AG37"/>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
-      <c r="AT37"/>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>2005000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>1833000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1727000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1845000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>6725000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6495000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5353000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5382000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5280000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>912000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>540000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>181921000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1107000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1169000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896000.0</v>
       </c>
       <c r="AB38">
         <v>2896000.0</v>
       </c>
       <c r="AC38">
-        <v>5336000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="AD38">
         <v>5336000.0</v>
       </c>
       <c r="AE38">
+        <v>5336000.0</v>
+      </c>
+      <c r="AF38">
         <v>3932000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2995000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1681000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2274000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>3502000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>11571000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>9381000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9851000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1637000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2289000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2112000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1665000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>681000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>701000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>731000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>706000.0</v>
       </c>
-      <c r="AU38"/>
-      <c r="AV38">
+      <c r="AV38"/>
+      <c r="AW38">
         <v>316000.0</v>
       </c>
-      <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
-      <c r="AZ38">
+      <c r="AZ38"/>
+      <c r="BA38">
         <v>683000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:52">
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>21654000.0</v>
+        <v>22732000.0</v>
       </c>
       <c r="C39">
+        <v>19634000.0</v>
+      </c>
+      <c r="D39">
         <v>21276000.0</v>
       </c>
-      <c r="D39">
-[...1 lines deleted...]
-      </c>
       <c r="E39">
+        <v>21241000.0</v>
+      </c>
+      <c r="F39">
         <v>20454000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>17781000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>16845000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>17653000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>11811000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>14327000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>13602000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15927000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13917000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12781000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>17135000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15052000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>14570000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>15108000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>14034000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11157000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>9710000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8727000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13251000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>11341000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>7718000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8752000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>892000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>12062000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>568000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>12793000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12179000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>15143000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13112000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>11469000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>9774000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9088000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>13251000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9502000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>5442000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>6442000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>8266000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5185000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>4072000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5118000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>7108000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>5244060.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>3671139.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>4090000.0</v>
       </c>
-      <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>2959000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:52">
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
-        <v>39693000.0</v>
+        <v>26487000.0</v>
       </c>
       <c r="C40">
-        <v>32919000.0</v>
+        <v>30501000.0</v>
       </c>
       <c r="D40">
-        <v>14494000.0</v>
+        <v>25343000.0</v>
       </c>
       <c r="E40">
+        <v>25542000.0</v>
+      </c>
+      <c r="F40">
         <v>19029000.0</v>
       </c>
-      <c r="F40">
-[...1 lines deleted...]
-      </c>
       <c r="G40">
-        <v>80252000.0</v>
+        <v>48837000.0</v>
       </c>
       <c r="H40">
+        <v>99976000.0</v>
+      </c>
+      <c r="I40">
         <v>4109000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>18261000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1801000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>31776000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1430000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3798000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>30566000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>27300000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>12776000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>7239000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>36713000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>19391000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>10895000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>22315000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>27742000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>25206000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>21067000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>15564000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>21945000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>6094000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>8923000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>5360000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>5935000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>7332000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>16063000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>25690000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>15484000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>21054000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>17976000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>19281000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>12333000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>15024000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>14232000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>11966000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>7795000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>6038000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>9305000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>5507000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>8368783.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>9182288.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>12010503.0</v>
       </c>
-      <c r="AW40"/>
       <c r="AX40"/>
       <c r="AY40"/>
-      <c r="AZ40">
+      <c r="AZ40"/>
+      <c r="BA40">
         <v>8873000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:52">
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1249000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2572000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2729000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2791000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2867000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>8092000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8061000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8252000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8200000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>11886000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11710000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>8302000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8732000.0</v>
       </c>
       <c r="AB41">
         <v>8732000.0</v>
       </c>
       <c r="AC41">
-        <v>9028000.0</v>
+        <v>8732000.0</v>
       </c>
       <c r="AD41">
         <v>9028000.0</v>
       </c>
       <c r="AE41">
+        <v>9028000.0</v>
+      </c>
+      <c r="AF41">
         <v>9420000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>14725000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5465000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5499000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5443000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>3355000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3305000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>2595000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2106000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2109000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1249000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1202000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1096000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1112000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>930000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>780000.0</v>
       </c>
-      <c r="AU41"/>
-      <c r="AV41">
+      <c r="AV41"/>
+      <c r="AW41">
         <v>795000.0</v>
       </c>
-      <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
-      <c r="AZ41">
+      <c r="AZ41"/>
+      <c r="BA41">
         <v>327000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:52">
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>-3156000.0</v>
+      </c>
+      <c r="C42">
         <v>-2922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107190000.0</v>
       </c>
       <c r="D42">
         <v>-2922000.0</v>
       </c>
       <c r="E42">
+        <v>-2922000.0</v>
+      </c>
+      <c r="F42">
         <v>-2596000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-2332000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-2331000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-2243000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2121000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-1738000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1737000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1733000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1459000.0</v>
       </c>
       <c r="O42">
         <v>-1459000.0</v>
       </c>
       <c r="P42">
+        <v>-1459000.0</v>
+      </c>
+      <c r="Q42">
         <v>-1458000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-1457000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1002000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-998000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-991000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-986000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-628000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-622000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-581000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-514000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-407000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>214000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-406000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>-405000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000.0</v>
       </c>
       <c r="AG42">
         <v>-92000.0</v>
       </c>
       <c r="AH42">
         <v>-92000.0</v>
       </c>
       <c r="AI42">
         <v>-92000.0</v>
       </c>
       <c r="AJ42">
-        <v>-57000.0</v>
+        <v>-92000.0</v>
       </c>
       <c r="AK42">
         <v>-57000.0</v>
       </c>
       <c r="AL42">
+        <v>-57000.0</v>
+      </c>
+      <c r="AM42">
         <v>18800000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>17061000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>79000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>31000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>85837000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>85586000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-85389000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1301000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1.0</v>
       </c>
-      <c r="AU42"/>
-      <c r="AV42">
+      <c r="AV42"/>
+      <c r="AW42">
         <v>-45000.0</v>
       </c>
-      <c r="AW42"/>
       <c r="AX42"/>
-      <c r="AY42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>993026.0</v>
       </c>
-      <c r="AZ42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8337,2380 +8447,2421 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
+      <c r="AG44"/>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
-      <c r="AT44"/>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>204024000.0</v>
+      </c>
+      <c r="C45">
         <v>391576000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>394831000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>397572000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>403799000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>406630000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>406292000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>415288000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>427698000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>435014000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>304081000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>297844000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>297722000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>287291000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>295902000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>281300000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>287172000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>295195000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>129938000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>296579000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>301052000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>304179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303770000.0</v>
       </c>
       <c r="AB45">
         <v>303770000.0</v>
       </c>
       <c r="AC45">
-        <v>284352000.0</v>
+        <v>303770000.0</v>
       </c>
       <c r="AD45">
         <v>284352000.0</v>
       </c>
       <c r="AE45">
+        <v>284352000.0</v>
+      </c>
+      <c r="AF45">
         <v>282218000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>167109000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>165885000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>144800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>129200000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>109700000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>98200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>75700000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>62480000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>52400000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>45300000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>35926000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>25200000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>21529000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>21554000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>20300783.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>16879567.0</v>
       </c>
-      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>204024000.0</v>
+      </c>
+      <c r="C46">
         <v>215773000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223773000.0</v>
       </c>
       <c r="D46">
         <v>223773000.0</v>
       </c>
       <c r="E46">
+        <v>231852000.0</v>
+      </c>
+      <c r="F46">
         <v>238462000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>247180000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>252527000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>263593000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>282358000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>294463000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>304081000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>297844000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>297722000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>291523000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>295902000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>278265000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>276099000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>281122000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>289609000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>281300000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>287172000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>295195000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>304566000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>296579000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>301052000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>304179000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>303770000.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>284352000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>282218000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>167109000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>165885000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>144800000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>129221000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>109705000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>98151000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>75746000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>62480000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>52432000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>45275000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>35926000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>25173000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>21529000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21554000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20300783.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>18838445.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>16879567.0</v>
       </c>
-      <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>125970000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>122812000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>108332000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>112800000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>114616000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>276099000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>281122000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>289609000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>281300000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>119783000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>295195000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>304566000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>296579000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>301052000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>304179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303770000.0</v>
       </c>
       <c r="AB47">
         <v>303770000.0</v>
       </c>
       <c r="AC47">
-        <v>284352000.0</v>
+        <v>303770000.0</v>
       </c>
       <c r="AD47">
         <v>284352000.0</v>
       </c>
       <c r="AE47">
+        <v>284352000.0</v>
+      </c>
+      <c r="AF47">
         <v>282218000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>167109000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>165885000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>144800000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>129221000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>109705000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>98151000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>75746000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>62480000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>52432000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>45275000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>35926000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>25173000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>21529000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>21554000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>20301000.0</v>
       </c>
-      <c r="AU47"/>
-      <c r="AV47">
+      <c r="AV47"/>
+      <c r="AW47">
         <v>16880000.0</v>
       </c>
-      <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
-      <c r="AZ47">
+      <c r="AZ47"/>
+      <c r="BA47">
         <v>13043000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:52">
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>51231000.0</v>
+      </c>
+      <c r="C48">
         <v>61332000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>53588000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>63689000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>62428000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>77721000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>83660000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>112199000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>115943000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>123816000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>116833000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>127299000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>129303000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>133172000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>125725000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>131943000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>129575000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>130868000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>113509000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>110703000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>101710000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>101166000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>79335000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>78395000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>72454000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>87589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63214000.0</v>
       </c>
       <c r="AB48">
         <v>63214000.0</v>
       </c>
       <c r="AC48">
-        <v>63032000.0</v>
+        <v>63214000.0</v>
       </c>
       <c r="AD48">
         <v>63032000.0</v>
       </c>
       <c r="AE48">
+        <v>63032000.0</v>
+      </c>
+      <c r="AF48">
         <v>61096000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>70739000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>49972000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>53122000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>46745000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>48084000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>28556000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>29372000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>25088000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>24733000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>10740000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10278000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>6575000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>3443000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>32253000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>34499634.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>32557260.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>36024959.0</v>
       </c>
-      <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
-      <c r="AZ48">
+      <c r="AZ48"/>
+      <c r="BA48">
         <v>29508000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:52">
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>127299000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>129303000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>133172000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>125725000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>131943000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>129575000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>130868000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>113509000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>110703000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>101710000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>101166000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
+      <c r="Y49"/>
+      <c r="Z49">
         <v>72454000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>87589000.0</v>
       </c>
-      <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-      <c r="AG49">
+      <c r="AG49"/>
+      <c r="AH49">
         <v>49972000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>53122000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>46745000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>48084000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>28556000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>29372000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>25088000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>24733000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>10740000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>10278000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>6575000.0</v>
       </c>
-      <c r="AR49">
-[...1 lines deleted...]
-      </c>
       <c r="AS49">
         <v>0.0</v>
       </c>
-      <c r="AT49"/>
+      <c r="AT49">
+        <v>0.0</v>
+      </c>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>7052000.0</v>
+      </c>
+      <c r="C50">
         <v>1020000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>45581000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>33432000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>64953000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>931000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>44909000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>888000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>11867000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>847000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>36827000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>807000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>787000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>768000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>10749000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>729000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>711000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>693000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>675000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>658000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>18266000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3123000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3106000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3089000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>573000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541000.0</v>
       </c>
       <c r="AB50">
         <v>541000.0</v>
       </c>
       <c r="AC50">
-        <v>525000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="AD50">
         <v>525000.0</v>
       </c>
       <c r="AE50">
+        <v>525000.0</v>
+      </c>
+      <c r="AF50">
         <v>510000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>500000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AI50">
         <v>85000.0</v>
       </c>
       <c r="AJ50">
-        <v>84000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="AK50">
         <v>84000.0</v>
       </c>
       <c r="AL50">
+        <v>84000.0</v>
+      </c>
+      <c r="AM50">
         <v>22610000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>728000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>742000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>62000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>4132000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>3741000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>722000.0</v>
       </c>
-      <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
-      <c r="AV50">
+      <c r="AV50"/>
+      <c r="AW50">
         <v>873000.0</v>
       </c>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
-        <v>124098000.0</v>
+        <v>148676000.0</v>
       </c>
       <c r="C51">
+        <v>147435000.0</v>
+      </c>
+      <c r="D51">
         <v>196269000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>188949000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>223893000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>163132000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>138563000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>168274000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>192295000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>186227000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>226841000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>211164000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>214416000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>199885000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>36848000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>183063000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>187094000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>190245000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>193813000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>182204000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>203292000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>237367000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>284658000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>258116000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>266513000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>223495000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>158658000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>273306000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>100821000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>211819000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>206889000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>69479000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>111486000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>77433000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>57420000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>28086000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>73044000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>22610000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>5534000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4126000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>18014000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4879000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4950000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5023000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>35474000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>12653664.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>11215637.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>5683631.0</v>
       </c>
-      <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>26325000.0</v>
+      </c>
+      <c r="C52">
         <v>20150000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>64560000.0</v>
       </c>
-      <c r="D52">
-[...1 lines deleted...]
-      </c>
       <c r="E52">
+        <v>52195000.0</v>
+      </c>
+      <c r="F52">
         <v>83406000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>19006000.0</v>
       </c>
-      <c r="G52">
-[...1 lines deleted...]
-      </c>
       <c r="H52">
+        <v>36791000.0</v>
+      </c>
+      <c r="I52">
         <v>37842000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>31739000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>39947000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>55941000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>38721000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>37983000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>19181000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>28646000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>33099000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>32553000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16276000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>30757000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>28728000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>32033000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16802000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>16832000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>15164000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>24715000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13831000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>541000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>24301000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>525000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>22319000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>21346000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1620000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>410000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>566000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>21813000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>84000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>3014000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2431000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>728000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>742000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2117000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4132000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3741000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>722000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>814000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>1283798.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>4320636.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>1428000.0</v>
       </c>
-      <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
+      <c r="AG53"/>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
-      <c r="AT53"/>
+      <c r="AT53">
+        <v>0.0</v>
+      </c>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>15000060.0</v>
       </c>
-      <c r="AZ53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:52">
+      <c r="BA53"/>
+    </row>
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-      <c r="AG54">
-[...1 lines deleted...]
-      </c>
+      <c r="AG54"/>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
-      <c r="AT54"/>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>380650000.0</v>
+      </c>
+      <c r="C55">
         <v>402609000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>468006000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>433800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>463705000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>452442000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>533099000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>488595000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>471383000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>556478000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>526013000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>503141000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>488399000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>527454000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>547650000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>493321000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>502793000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>515550000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>508217000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>463158000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>482164000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>515577000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>554747000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>506183000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>505612000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>474050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518117000.0</v>
       </c>
       <c r="AB55">
         <v>518117000.0</v>
       </c>
       <c r="AC55">
-        <v>434095000.0</v>
+        <v>518117000.0</v>
       </c>
       <c r="AD55">
         <v>434095000.0</v>
       </c>
       <c r="AE55">
+        <v>434095000.0</v>
+      </c>
+      <c r="AF55">
         <v>418930000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>289955000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>324517000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>270438000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>249009000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>223102000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>252947000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>181697000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>159990000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>155967000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>155620000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>133442000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>118987000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>120620000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>103225000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>74402256.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>65875119.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>70949484.0</v>
       </c>
-      <c r="AW55"/>
       <c r="AX55"/>
       <c r="AY55"/>
-      <c r="AZ55">
+      <c r="AZ55"/>
+      <c r="BA55">
         <v>55463000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:52">
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>163064000.0</v>
+      </c>
+      <c r="C56">
         <v>172051000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>228746000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>185932000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>211124000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>191631000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>264290000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>203484000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>167724000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>177621000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>203518000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>191837000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>176534000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>221665000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>240017000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>202508000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>212072000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>222521000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>206628000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>169849000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>184579000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>210310000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>242888000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>201793000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>196990000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>162192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204263000.0</v>
       </c>
       <c r="AB56">
         <v>204263000.0</v>
       </c>
       <c r="AC56">
-        <v>137474000.0</v>
+        <v>204263000.0</v>
       </c>
       <c r="AD56">
         <v>137474000.0</v>
       </c>
       <c r="AE56">
+        <v>137474000.0</v>
+      </c>
+      <c r="AF56">
         <v>126111000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>117689000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>150226000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>116639000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>109561000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>101826000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>145415000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>96100000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>95873000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>101246000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>108233000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>95851000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>93133000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>98390000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>80940000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>53395057.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>46306460.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>53351391.0</v>
       </c>
-      <c r="AW56"/>
       <c r="AX56"/>
-      <c r="AY56">
+      <c r="AY56"/>
+      <c r="AZ56">
         <v>7500030.0</v>
       </c>
-      <c r="AZ56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:52">
+      <c r="BA56"/>
+    </row>
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>100767000.0</v>
+      </c>
+      <c r="C57">
         <v>108247000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>177675000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>129050000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>156954000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>128637000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>203648000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>127034000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>95524000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>102449000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>141239000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>107238000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>87852000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>118304000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>141283000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>100062000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>108151000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>115996000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>116705000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>85684000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>110710000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>95714000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>106275000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>84121000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>82590000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>78775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95522000.0</v>
       </c>
       <c r="AB57">
         <v>95522000.0</v>
       </c>
       <c r="AC57">
-        <v>71370000.0</v>
+        <v>95522000.0</v>
       </c>
       <c r="AD57">
         <v>71370000.0</v>
       </c>
       <c r="AE57">
+        <v>71370000.0</v>
+      </c>
+      <c r="AF57">
         <v>62718000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>53022000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>65160000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>42779000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>69567000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>50296000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>58772000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>37807000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>36737000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>35119000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>38778000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>33576000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>22783000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>24690000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>32392000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>24712209.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>22767111.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>27637503.0</v>
       </c>
-      <c r="AW57"/>
       <c r="AX57"/>
       <c r="AY57"/>
-      <c r="AZ57">
+      <c r="AZ57"/>
+      <c r="BA57">
         <v>19702000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:52">
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>224080000.0</v>
+      </c>
+      <c r="C58">
         <v>236494000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>310322000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>266742000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>298812000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>272763000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>347994000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>275943000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>256080000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>334304000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>312139000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>279681000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>264285000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>300257000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>329013000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>268940000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>281404000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>292832000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>302894000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>261256000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>290221000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>324479000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>385987000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>338783000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>344761000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>297944000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>364644000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>365139000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>280393000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>280795000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>268099000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>129698000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>181866000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>125145000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>110617000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>83753000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>133614000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>61730000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>45194000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>42179000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>56106000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>35525000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>25095000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>30134000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>67982000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>36897099.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>30487807.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>32687611.0</v>
       </c>
-      <c r="AW58"/>
       <c r="AX58"/>
       <c r="AY58"/>
-      <c r="AZ58">
+      <c r="AZ58"/>
+      <c r="BA58">
         <v>24234000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:52">
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
+      <c r="AG59"/>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
-      <c r="AT59"/>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>159375000.0</v>
+      </c>
+      <c r="C60">
         <v>168973000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>160586000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>169994000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>167861000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>182676000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>188127000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>215689000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>218351000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>225230000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>217108000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>226686000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>227332000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>230407000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>221871000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>227589000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>224570000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>225870000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>207820000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>204356000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>194352000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>193461000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>171054000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>169653000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>163061000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>178272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153473000.0</v>
       </c>
       <c r="AB60">
         <v>153473000.0</v>
       </c>
       <c r="AC60">
-        <v>153702000.0</v>
+        <v>153473000.0</v>
       </c>
       <c r="AD60">
         <v>153702000.0</v>
       </c>
       <c r="AE60">
+        <v>153702000.0</v>
+      </c>
+      <c r="AF60">
         <v>151143000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>160496000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>139215000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>141931000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>135105000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>136070000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>116131000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>116435000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>111858000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>111179000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>96931000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>96100000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>92140000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>88805000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>33520000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>35599063.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>33503537.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>36782019.0</v>
       </c>
-      <c r="AW60"/>
       <c r="AX60"/>
-      <c r="AY60">
+      <c r="AY60"/>
+      <c r="AZ60">
         <v>31228787.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>30236000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61">
         <v>-1733000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-1732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1459000.0</v>
       </c>
       <c r="O61">
         <v>-1459000.0</v>
       </c>
       <c r="P61">
+        <v>-1459000.0</v>
+      </c>
+      <c r="Q61">
         <v>-1458000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-1457000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1002000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-998000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-991000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-986000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-628000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61">
         <v>-514000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-407000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-406000.0</v>
       </c>
-      <c r="AB61"/>
-      <c r="AC61">
+      <c r="AC61"/>
+      <c r="AD61">
         <v>-405000.0</v>
       </c>
-      <c r="AD61"/>
-      <c r="AE61">
+      <c r="AE61"/>
+      <c r="AF61">
         <v>-369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000.0</v>
       </c>
       <c r="AG61">
         <v>-92000.0</v>
       </c>
       <c r="AH61">
         <v>-92000.0</v>
       </c>
       <c r="AI61">
         <v>-92000.0</v>
       </c>
       <c r="AJ61">
-        <v>-57000.0</v>
+        <v>-92000.0</v>
       </c>
       <c r="AK61">
         <v>-57000.0</v>
       </c>
       <c r="AL61">
-        <v>0.0</v>
+        <v>-57000.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
-      <c r="AT61"/>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10721,50 +10872,51 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10813,1127 +10965,1127 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
         <v>263570000.0</v>
       </c>
       <c r="C2">
         <v>318119000.0</v>
       </c>
       <c r="D2">
         <v>321710000.0</v>
       </c>
       <c r="E2">
         <v>309872000.0</v>
       </c>
       <c r="F2">
         <v>321260000.0</v>
       </c>
       <c r="G2">
         <v>307257000.0</v>
       </c>
       <c r="H2">
         <v>287475000.0</v>
       </c>
       <c r="I2">
         <v>257700000.0</v>
       </c>
       <c r="J2">
         <v>210428000.0</v>
       </c>
       <c r="K2">
         <v>161970000.0</v>
       </c>
       <c r="L2">
         <v>130636000.0</v>
       </c>
       <c r="M2">
         <v>100877000.0</v>
       </c>
       <c r="N2">
         <v>71088000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
         <v>25471000.0</v>
       </c>
       <c r="C3">
         <v>32282000.0</v>
       </c>
       <c r="D3">
         <v>32159000.0</v>
       </c>
       <c r="E3">
         <v>30810000.0</v>
       </c>
       <c r="F3">
         <v>29225000.0</v>
       </c>
       <c r="G3">
         <v>28520000.0</v>
       </c>
       <c r="H3">
         <v>23545000.0</v>
       </c>
       <c r="I3">
         <v>12694000.0</v>
       </c>
       <c r="J3">
         <v>7330000.0</v>
       </c>
       <c r="K3">
         <v>4698000.0</v>
       </c>
       <c r="L3">
         <v>2937000.0</v>
       </c>
       <c r="M3">
         <v>1820683.0</v>
       </c>
       <c r="N3">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
-        <v>-8932000.0</v>
+        <v>-9862000.0</v>
       </c>
       <c r="C5">
         <v>-36688000.0</v>
       </c>
       <c r="D5">
         <v>-8646000.0</v>
       </c>
       <c r="E5">
         <v>6607000.0</v>
       </c>
       <c r="F5">
         <v>44154000.0</v>
       </c>
       <c r="G5">
         <v>24280000.0</v>
       </c>
       <c r="H5">
         <v>26937000.0</v>
       </c>
       <c r="I5">
         <v>37464000.0</v>
       </c>
       <c r="J5">
         <v>37493000.0</v>
       </c>
       <c r="K5">
         <v>35248000.0</v>
       </c>
       <c r="L5">
         <v>29231000.0</v>
       </c>
       <c r="M5">
         <v>24448317.0</v>
       </c>
       <c r="N5">
         <v>16301000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
-        <v>16539000.0</v>
+        <v>15609000.0</v>
       </c>
       <c r="C6">
         <v>-4406000.0</v>
       </c>
       <c r="D6">
         <v>23513000.0</v>
       </c>
       <c r="E6">
         <v>37417000.0</v>
       </c>
       <c r="F6">
         <v>73379000.0</v>
       </c>
       <c r="G6">
         <v>52800000.0</v>
       </c>
       <c r="H6">
         <v>50482000.0</v>
       </c>
       <c r="I6">
         <v>50158000.0</v>
       </c>
       <c r="J6">
         <v>44823000.0</v>
       </c>
       <c r="K6">
         <v>39946000.0</v>
       </c>
       <c r="L6">
         <v>32168000.0</v>
       </c>
       <c r="M6">
         <v>26269000.0</v>
       </c>
       <c r="N6">
         <v>17548000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
         <v>301614000.0</v>
       </c>
       <c r="C9">
         <v>308510000.0</v>
       </c>
       <c r="D9">
         <v>324971000.0</v>
       </c>
       <c r="E9">
         <v>343435000.0</v>
       </c>
       <c r="F9">
         <v>377324000.0</v>
       </c>
       <c r="G9">
         <v>331526000.0</v>
       </c>
       <c r="H9">
         <v>328149000.0</v>
       </c>
       <c r="I9">
         <v>310402000.0</v>
       </c>
       <c r="J9">
         <v>261019000.0</v>
       </c>
       <c r="K9">
         <v>214146000.0</v>
       </c>
       <c r="L9">
         <v>173521000.0</v>
       </c>
       <c r="M9">
         <v>130990000.0</v>
       </c>
       <c r="N9">
         <v>92001000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
         <v>-15064000.0</v>
       </c>
       <c r="C10">
         <v>-41242000.0</v>
       </c>
       <c r="D10">
         <v>-12802000.0</v>
       </c>
       <c r="E10">
         <v>2954000.0</v>
       </c>
       <c r="F10">
         <v>39437000.0</v>
       </c>
       <c r="G10">
         <v>18017000.0</v>
       </c>
       <c r="H10">
         <v>23928000.0</v>
       </c>
       <c r="I10">
         <v>31615000.0</v>
       </c>
       <c r="J10">
         <v>35505000.0</v>
       </c>
       <c r="K10">
         <v>35054000.0</v>
       </c>
       <c r="L10">
         <v>29025000.0</v>
       </c>
       <c r="M10">
         <v>24107000.0</v>
       </c>
       <c r="N10">
         <v>16053000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
         <v>1185000.0</v>
       </c>
       <c r="C11">
         <v>2370000.0</v>
       </c>
       <c r="D11">
         <v>-2862000.0</v>
       </c>
       <c r="E11">
         <v>708000.0</v>
       </c>
       <c r="F11">
         <v>9887000.0</v>
       </c>
       <c r="G11">
         <v>4637000.0</v>
       </c>
       <c r="H11">
         <v>5429000.0</v>
       </c>
       <c r="I11">
         <v>8450000.0</v>
       </c>
       <c r="J11">
         <v>11878000.0</v>
       </c>
       <c r="K11">
         <v>13525000.0</v>
       </c>
       <c r="L11">
         <v>1339000.0</v>
       </c>
       <c r="M11">
         <v>1222548.0</v>
       </c>
       <c r="N11">
         <v>871000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
         <v>5201000.0</v>
       </c>
       <c r="C12">
         <v>4554000.0</v>
       </c>
       <c r="D12">
         <v>4156000.0</v>
       </c>
       <c r="E12">
         <v>3653000.0</v>
       </c>
       <c r="F12">
         <v>4717000.0</v>
       </c>
       <c r="G12">
         <v>6263000.0</v>
       </c>
       <c r="H12">
         <v>4471000.0</v>
       </c>
       <c r="I12">
         <v>5949000.0</v>
       </c>
       <c r="J12">
         <v>1988000.0</v>
       </c>
       <c r="K12">
         <v>194000.0</v>
       </c>
       <c r="L12">
         <v>306000.0</v>
       </c>
       <c r="M12">
         <v>341086.0</v>
       </c>
       <c r="N12">
         <v>248000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>306000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
         <v>-139000.0</v>
       </c>
       <c r="C14">
         <v>-59000.0</v>
       </c>
       <c r="D14">
         <v>17000.0</v>
       </c>
       <c r="E14">
         <v>-58000.0</v>
       </c>
       <c r="F14">
         <v>152000.0</v>
       </c>
       <c r="G14">
         <v>-2363000.0</v>
       </c>
       <c r="H14">
         <v>-2166000.0</v>
       </c>
       <c r="I14">
         <v>-239000.0</v>
       </c>
       <c r="J14">
         <v>3279000.0</v>
       </c>
       <c r="K14">
         <v>2609000.0</v>
       </c>
       <c r="L14">
         <v>1681000.0</v>
       </c>
       <c r="M14">
         <v>460000.0</v>
       </c>
       <c r="N14">
         <v>537000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
         <v>-16388000.0</v>
       </c>
       <c r="C15">
         <v>-43671000.0</v>
       </c>
       <c r="D15">
         <v>-9923000.0</v>
       </c>
       <c r="E15">
         <v>2304000.0</v>
       </c>
       <c r="F15">
         <v>29702000.0</v>
       </c>
       <c r="G15">
         <v>13577000.0</v>
       </c>
       <c r="H15">
         <v>18921000.0</v>
       </c>
       <c r="I15">
         <v>23156000.0</v>
       </c>
       <c r="J15">
         <v>23351000.0</v>
       </c>
       <c r="K15">
         <v>21315000.0</v>
       </c>
       <c r="L15">
         <v>27439000.0</v>
       </c>
       <c r="M15">
         <v>23647000.0</v>
       </c>
       <c r="N15">
         <v>15516000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2304000.0</v>
       </c>
       <c r="F16">
         <v>29702000.0</v>
       </c>
       <c r="G16">
         <v>13577000.0</v>
       </c>
       <c r="H16">
         <v>18921000.0</v>
       </c>
       <c r="I16">
         <v>23156000.0</v>
       </c>
       <c r="J16">
         <v>23351000.0</v>
       </c>
       <c r="K16">
         <v>21315000.0</v>
       </c>
       <c r="L16">
         <v>27439000.0</v>
       </c>
       <c r="M16">
         <v>23647000.0</v>
       </c>
       <c r="N16">
         <v>15516000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
         <v>-16249000.0</v>
       </c>
       <c r="C17">
         <v>-43612000.0</v>
       </c>
       <c r="D17">
         <v>-9373000.0</v>
       </c>
       <c r="E17">
         <v>2246000.0</v>
       </c>
       <c r="F17">
         <v>29550000.0</v>
       </c>
       <c r="G17">
         <v>13380000.0</v>
       </c>
       <c r="H17">
         <v>18499000.0</v>
       </c>
       <c r="I17">
         <v>23165000.0</v>
       </c>
       <c r="J17">
         <v>23627000.0</v>
       </c>
       <c r="K17">
         <v>21529000.0</v>
       </c>
       <c r="L17">
         <v>17514000.0</v>
       </c>
       <c r="M17">
         <v>14648000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
         <v>-5202000.0</v>
       </c>
       <c r="C18">
         <v>-4554000.0</v>
       </c>
       <c r="D18">
         <v>-4156000.0</v>
       </c>
       <c r="E18">
         <v>-3653000.0</v>
       </c>
       <c r="F18">
         <v>-4717000.0</v>
       </c>
       <c r="G18">
         <v>-6263000.0</v>
       </c>
       <c r="H18">
         <v>-4471000.0</v>
       </c>
       <c r="I18">
         <v>-5949000.0</v>
       </c>
       <c r="J18">
         <v>-1988000.0</v>
       </c>
       <c r="K18">
         <v>-194000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>376000.0</v>
       </c>
       <c r="F19">
         <v>55000.0</v>
       </c>
       <c r="G19">
         <v>65000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
         <v>-8932000.0</v>
       </c>
       <c r="C21">
         <v>-36861000.0</v>
       </c>
       <c r="D21">
         <v>-9569000.0</v>
       </c>
       <c r="E21">
         <v>6231000.0</v>
       </c>
       <c r="F21">
         <v>44099000.0</v>
       </c>
       <c r="G21">
         <v>24215000.0</v>
       </c>
       <c r="H21">
         <v>28108000.0</v>
       </c>
       <c r="I21">
         <v>37181000.0</v>
       </c>
       <c r="J21">
         <v>37072000.0</v>
       </c>
       <c r="K21">
         <v>35001000.0</v>
       </c>
       <c r="L21">
         <v>29150000.0</v>
       </c>
       <c r="M21">
         <v>24026000.0</v>
       </c>
       <c r="N21">
         <v>16215000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
         <v>574116000.0</v>
       </c>
       <c r="C23">
         <v>663490000.0</v>
       </c>
       <c r="D23">
         <v>656250000.0</v>
       </c>
       <c r="E23">
         <v>647076000.0</v>
       </c>
       <c r="F23">
         <v>654485000.0</v>
       </c>
       <c r="G23">
         <v>614568000.0</v>
       </c>
       <c r="H23">
         <v>587516000.0</v>
       </c>
       <c r="I23">
         <v>530921000.0</v>
       </c>
       <c r="J23">
         <v>434375000.0</v>
       </c>
       <c r="K23">
         <v>341115000.0</v>
       </c>
       <c r="L23">
         <v>275007000.0</v>
       </c>
       <c r="M23">
         <v>207841000.0</v>
       </c>
       <c r="N23">
         <v>146874000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
         <v>25471000.0</v>
       </c>
       <c r="C25">
         <v>32282000.0</v>
       </c>
       <c r="D25">
         <v>32159000.0</v>
       </c>
       <c r="E25">
         <v>30810000.0</v>
       </c>
       <c r="F25">
         <v>29225000.0</v>
       </c>
       <c r="G25">
         <v>28520000.0</v>
       </c>
       <c r="H25">
         <v>22083000.0</v>
       </c>
       <c r="I25">
         <v>12594000.0</v>
       </c>
       <c r="J25">
         <v>7330000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>111200000.0</v>
       </c>
       <c r="D27">
         <v>116200000.0</v>
       </c>
       <c r="E27">
         <v>120300000.0</v>
       </c>
       <c r="F27">
         <v>119500000.0</v>
       </c>
       <c r="G27">
         <v>119300000.0</v>
       </c>
       <c r="H27">
         <v>125200000.0</v>
       </c>
       <c r="I27">
         <v>126600000.0</v>
       </c>
       <c r="J27">
         <v>116700000.0</v>
       </c>
       <c r="K27">
         <v>102800000.0</v>
       </c>
       <c r="L27">
         <v>85600000.0</v>
       </c>
       <c r="M27">
         <v>65700000.0</v>
       </c>
       <c r="N27">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
         <v>310546000.0</v>
       </c>
       <c r="C28">
         <v>222042000.0</v>
       </c>
       <c r="D28">
         <v>213695000.0</v>
       </c>
       <c r="E28">
         <v>216904000.0</v>
       </c>
       <c r="F28">
         <v>213725000.0</v>
       </c>
       <c r="G28">
         <v>188011000.0</v>
       </c>
       <c r="H28">
         <v>174841000.0</v>
       </c>
       <c r="I28">
         <v>146421000.0</v>
       </c>
       <c r="J28">
         <v>107247000.0</v>
       </c>
       <c r="K28">
         <v>76345000.0</v>
       </c>
       <c r="L28">
         <v>58771000.0</v>
       </c>
       <c r="M28">
         <v>41264224.0</v>
       </c>
       <c r="N28">
         <v>26786000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
         <v>1185000.0</v>
       </c>
       <c r="C29">
         <v>2370000.0</v>
       </c>
       <c r="D29">
         <v>-2693000.0</v>
       </c>
       <c r="E29">
         <v>708000.0</v>
       </c>
       <c r="F29">
         <v>9887000.0</v>
       </c>
       <c r="G29">
         <v>4637000.0</v>
       </c>
       <c r="H29">
         <v>5429000.0</v>
       </c>
       <c r="I29">
         <v>8450000.0</v>
       </c>
       <c r="J29">
         <v>11878000.0</v>
       </c>
       <c r="K29">
         <v>13525000.0</v>
       </c>
       <c r="L29">
         <v>1339000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
         <v>310546000.0</v>
       </c>
       <c r="C30">
         <v>345371000.0</v>
       </c>
       <c r="D30">
         <v>334540000.0</v>
       </c>
       <c r="E30">
         <v>337204000.0</v>
       </c>
       <c r="F30">
         <v>333225000.0</v>
       </c>
       <c r="G30">
         <v>307311000.0</v>
       </c>
       <c r="H30">
         <v>300041000.0</v>
       </c>
       <c r="I30">
         <v>273221000.0</v>
       </c>
       <c r="J30">
         <v>223947000.0</v>
       </c>
       <c r="K30">
         <v>179145000.0</v>
       </c>
       <c r="L30">
         <v>144371000.0</v>
       </c>
       <c r="M30">
         <v>106964000.0</v>
       </c>
       <c r="N30">
         <v>75786000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
         <v>-6132000.0</v>
       </c>
       <c r="C31">
         <v>-4381000.0</v>
       </c>
       <c r="D31">
         <v>-3233000.0</v>
       </c>
       <c r="E31">
         <v>-3277000.0</v>
       </c>
       <c r="F31">
         <v>-4662000.0</v>
       </c>
       <c r="G31">
         <v>-6198000.0</v>
       </c>
       <c r="H31">
         <v>-4180000.0</v>
       </c>
       <c r="I31">
         <v>-5566000.0</v>
       </c>
       <c r="J31">
         <v>-1567000.0</v>
       </c>
       <c r="K31">
         <v>53000.0</v>
       </c>
       <c r="L31">
         <v>-125000.0</v>
       </c>
       <c r="M31">
         <v>81000.0</v>
       </c>
       <c r="N31">
         <v>-162000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
         <v>565184000.0</v>
       </c>
       <c r="C32">
         <v>626629000.0</v>
       </c>
       <c r="D32">
         <v>646681000.0</v>
       </c>
       <c r="E32">
         <v>653307000.0</v>
       </c>
       <c r="F32">
         <v>698584000.0</v>
       </c>
       <c r="G32">
         <v>638783000.0</v>
       </c>
       <c r="H32">
         <v>615624000.0</v>
       </c>
       <c r="I32">
         <v>568102000.0</v>
       </c>
@@ -11952,588 +12104,595 @@
       <c r="N32">
         <v>163089000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BB1" t="s">
         <v>145</v>
       </c>
       <c r="BC1" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B2">
+        <v>41960000.0</v>
+      </c>
+      <c r="C2">
         <v>101499000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>53025000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>59697000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49349000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>134791000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>60645000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>67623000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>55060000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>127180000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68806000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>67616000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>58108000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>117923000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70205000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>65903000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>55841000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>125056000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>61627000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>67701000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>66876000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>120275000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>64494000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64903000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>57585000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>122587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54403000.0</v>
       </c>
       <c r="AB2">
         <v>54403000.0</v>
       </c>
       <c r="AC2">
-        <v>57159000.0</v>
+        <v>54403000.0</v>
       </c>
       <c r="AD2">
         <v>57159000.0</v>
       </c>
       <c r="AE2">
+        <v>57159000.0</v>
+      </c>
+      <c r="AF2">
         <v>53326000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>119290000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>45730000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>48413000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>44267000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>101779000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>36302000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>37303000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>35044000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>77868000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>28260000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>26901000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>28941000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>61585000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23692000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21215000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24144000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>48832240.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>18628000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15167849.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>18249641.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>35261000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>13731000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>9553000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>12542000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:55">
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B3">
+        <v>5778000.0</v>
+      </c>
+      <c r="C3">
         <v>5943000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6234000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6545000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6749000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7552000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8433000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8046000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8251000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8725000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8566000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7455000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7413000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7864000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7572000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7854000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7520000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7403000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7306000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7242000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7274000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7311000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7917000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>6603000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6689000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6149000.0</v>
       </c>
-      <c r="AA3"/>
-      <c r="AB3">
+      <c r="AB3"/>
+      <c r="AC3">
         <v>6529000.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3">
         <v>5013000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>4392000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4407000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3118000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2760000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2309000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2226000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1824000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1728000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1552000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1483000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1264000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1082000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>869000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>839000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>824258.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>619742.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>554000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>533683.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>463628.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>443857.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>379515.0</v>
       </c>
-      <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-      <c r="AF4">
-[...1 lines deleted...]
-      </c>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -12544,423 +12703,430 @@
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
-      <c r="AY4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4"/>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B5">
+        <v>-9138000.0</v>
+      </c>
+      <c r="C5">
         <v>10097000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8836000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2320000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-12513000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1407000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-22046000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1452000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8955000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>10206000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12381000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1334000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4401000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10879000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7334000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3947000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-885000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>24507000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4593000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>13143000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1911000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>30718000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2935000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9542000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-18915000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>33186000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7915000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1386000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>8740000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3727000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9487000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>30320000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2560000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9898000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-94000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>29792000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-539000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7434000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>806000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>22939000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>852000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6046000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>5411000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>19057000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1689742.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5781258.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2803000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>14315745.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3150000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4137533.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2769585.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B6">
+        <v>-3360000.0</v>
+      </c>
+      <c r="C6">
         <v>16040000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2602000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8865000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5764000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>6145000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-13613000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6594000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-704000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>18931000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3815000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6121000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3012000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>18743000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>238000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11801000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>6635000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>31910000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11899000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>20385000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9185000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>38029000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10852000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>16145000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-12226000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>39335000.0</v>
       </c>
-      <c r="AA6"/>
-      <c r="AB6">
+      <c r="AB6"/>
+      <c r="AC6">
         <v>7915000.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>8740000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-5095000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>34727000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>558000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12658000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2215000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>32018000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1285000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9162000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2358000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>24422000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2116000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>7128000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6280000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>19896000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>2514000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>6401000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3357000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14849428.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3613628.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4581390.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3149100.0</v>
       </c>
-      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-      <c r="AF7">
-[...1 lines deleted...]
-      </c>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -12971,101 +13137,102 @@
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
-      <c r="AY7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7"/>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -13076,733 +13243,748 @@
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
-      <c r="AY8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8"/>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B9">
+        <v>56634000.0</v>
+      </c>
+      <c r="C9">
         <v>114394000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>61846000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>72019000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53355000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>106479000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>66411000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>73996000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>61624000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>118433000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>69404000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>71483000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>65651000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>123843000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>76921000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>75608000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>67063000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>145705000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>83650000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>81426000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>66543000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>135685000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>71037000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>72472000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>52332000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>137062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65365000.0</v>
       </c>
       <c r="AB9">
         <v>65365000.0</v>
       </c>
       <c r="AC9">
-        <v>64804000.0</v>
+        <v>65365000.0</v>
       </c>
       <c r="AD9">
         <v>64804000.0</v>
       </c>
       <c r="AE9">
+        <v>64804000.0</v>
+      </c>
+      <c r="AF9">
         <v>60918000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>131251000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>60971000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>62240000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>55940000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>116026000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>47427000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>48923000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>48643000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>96785000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>38748000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38922000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>39691000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>78792000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>31604000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>30462000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>32663000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>61298852.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>23938000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>20692176.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>25060814.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>93236000.0</v>
       </c>
-      <c r="BA9">
-[...1 lines deleted...]
-      </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B10">
+        <v>-9928000.0</v>
+      </c>
+      <c r="C10">
         <v>8146000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-10067000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>851000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13994000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-2729000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-23297000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2440000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9948000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>9083000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13600000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2214000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5335000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9949000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-8302000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3068000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1761000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23180000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>3693000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11961000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>603000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29226000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1292000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7764000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-20265000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>31846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114000.0</v>
       </c>
       <c r="AB10">
         <v>-114000.0</v>
       </c>
       <c r="AC10">
-        <v>2524000.0</v>
+        <v>-114000.0</v>
       </c>
       <c r="AD10">
         <v>2524000.0</v>
       </c>
       <c r="AE10">
+        <v>2524000.0</v>
+      </c>
+      <c r="AF10">
         <v>-10328000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>28009000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4143000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8664000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-915000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>29003000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1200000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7062000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>640000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>22853000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>819000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6009000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5373000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18977000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1576000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5721000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2751000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14233659.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3018000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>4098275.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2756698.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9604000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1392000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2755000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2302000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B11">
+        <v>120000.0</v>
+      </c>
+      <c r="C11">
         <v>356000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>34000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-442000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1270000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>761000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4919000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-470000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2083000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2093000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-3126000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-202000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1458000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2478000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2059000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>727000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-438000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5839000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>930000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3014000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>105000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>7464000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>393000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1866000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5086000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>7638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-203000.0</v>
       </c>
       <c r="AB11">
         <v>-203000.0</v>
       </c>
       <c r="AC11">
-        <v>678000.0</v>
+        <v>-203000.0</v>
       </c>
       <c r="AD11">
         <v>678000.0</v>
       </c>
       <c r="AE11">
+        <v>678000.0</v>
+      </c>
+      <c r="AF11">
         <v>-2683000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>7537000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1067000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2212000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-232000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>9398000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-454000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2709000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>225000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>8834000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>305000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2325000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2061000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1339000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>604000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>108000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>161000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>721548.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>198000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1640435.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1061155.0</v>
       </c>
-      <c r="AZ11">
-[...1 lines deleted...]
-      </c>
       <c r="BA11">
         <v>0.0</v>
       </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B12">
+        <v>790000.0</v>
+      </c>
+      <c r="C12">
         <v>1020000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1231000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1469000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1481000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1322000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1251000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>988000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>993000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1123000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1219000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>880000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>934000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>930000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>968000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>879000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>876000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1327000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>900000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1182000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1308000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1492000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1643000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1778000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1350000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AB12">
         <v>1500000.0</v>
       </c>
       <c r="AC12">
-        <v>1203000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="AD12">
         <v>1203000.0</v>
       </c>
       <c r="AE12">
+        <v>1203000.0</v>
+      </c>
+      <c r="AF12">
         <v>841000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2311000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1583000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1234000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>821000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>789000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>661000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>372000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>166000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>86000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>33000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>37000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>38000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>80000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>114000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>60000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>52000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>82086.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>132000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>127000.0</v>
       </c>
-      <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>249000.0</v>
       </c>
-      <c r="BA12">
-[...1 lines deleted...]
-      </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13814,934 +13996,947 @@
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B14">
+        <v>-53000.0</v>
+      </c>
+      <c r="C14">
         <v>-44000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-34000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-32000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-29000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-25000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-15000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-11000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-8000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-7000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-8000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-26000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-27000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-29000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>18000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-43000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-2454000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-46000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-2363000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2294000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-2253000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-2210000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-2166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-495000.0</v>
       </c>
       <c r="AB14">
         <v>-495000.0</v>
       </c>
       <c r="AC14">
-        <v>-402000.0</v>
+        <v>-495000.0</v>
       </c>
       <c r="AD14">
         <v>-402000.0</v>
       </c>
       <c r="AE14">
+        <v>-402000.0</v>
+      </c>
+      <c r="AF14">
         <v>-312000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-239000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3436000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3362000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3287000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>77000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>70000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>69000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>60000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>52000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>65000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>71000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>98000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>67000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>22000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>60000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1145000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24000.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
         <v>104000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>128000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>137000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>140000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:55">
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B15">
+        <v>-10101000.0</v>
+      </c>
+      <c r="C15">
         <v>7745000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-10101000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1261000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15293000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3515000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-28231000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1981000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-7873000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6983000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-10466000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-2004000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-3869000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7447000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6217000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2368000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1294000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>17359000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2806000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8992000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>544000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>21831000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>940000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5941000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-15135000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>24374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AB15">
         <v>182000.0</v>
       </c>
       <c r="AC15">
-        <v>1936000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AD15">
         <v>1936000.0</v>
       </c>
       <c r="AE15">
+        <v>1936000.0</v>
+      </c>
+      <c r="AF15">
         <v>-7572000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20620000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3150000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6377000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-691000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>19528000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-816000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4284000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>355000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>13993000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>462000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3619000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3241000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>17540000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1509000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>5699000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2691000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>13899314.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2994000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2457840.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1695543.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9476000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1255000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2615000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:55">
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-2004000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-3869000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7447000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6217000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2368000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1294000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>17359000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2806000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8992000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>544000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>21831000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>940000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5941000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-15135000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>24374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AB16">
         <v>182000.0</v>
       </c>
       <c r="AC16">
-        <v>1936000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AD16">
         <v>1936000.0</v>
       </c>
       <c r="AE16">
+        <v>1936000.0</v>
+      </c>
+      <c r="AF16">
         <v>-7572000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>20620000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3150000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>6377000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-691000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>19528000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-12603000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4284000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>355000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13993000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>462000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3619000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3241000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>17540000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1509000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>5699000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2691000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>289000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2994000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>4101000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2653000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>9476000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1255000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2615000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:55">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B17">
+        <v>-10048000.0</v>
+      </c>
+      <c r="C17">
         <v>7789000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-10067000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1293000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15264000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3490000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-28524000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3733000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-7865000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>6990000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-10474000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2012000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-3877000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7471000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6243000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>2341000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1323000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>17341000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2763000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8947000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>498000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>21762000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>899000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5898000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-15179000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>24208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="AB17">
         <v>89000.0</v>
       </c>
       <c r="AC17">
-        <v>1846000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="AD17">
         <v>1846000.0</v>
       </c>
       <c r="AE17">
+        <v>1846000.0</v>
+      </c>
+      <c r="AF17">
         <v>-7645000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>20472000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3076000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>6452000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-683000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>32014000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-11675000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2933000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>355000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>22201000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>5432000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-9345000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>3241000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>17514000.0</v>
       </c>
-      <c r="AS17">
-[...1 lines deleted...]
-      </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
         <v>14648000.0</v>
       </c>
-      <c r="AW17">
-[...1 lines deleted...]
-      </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
-      <c r="AY17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17"/>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B18">
+        <v>-790000.0</v>
+      </c>
+      <c r="C18">
         <v>-1021000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1231000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1469000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1481000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1322000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1251000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-988000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-993000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1123000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1219000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-880000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-934000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-930000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-968000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-879000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-876000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1327000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-900000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1182000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1308000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1492000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1643000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1778000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1350000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AB18">
         <v>-1500000.0</v>
       </c>
       <c r="AC18">
-        <v>-1203000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AD18">
         <v>-1203000.0</v>
       </c>
       <c r="AE18">
+        <v>-1203000.0</v>
+      </c>
+      <c r="AF18">
         <v>-841000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>109000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>148000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>196000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>56000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>78000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>46000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>248000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-265000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>56000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>16000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>59000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
@@ -14752,268 +14947,272 @@
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
-      <c r="AY20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20"/>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B21">
+        <v>-5168000.0</v>
+      </c>
+      <c r="C21">
         <v>9002000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8834000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>-12352000.0</v>
+        <v>3252000.0</v>
       </c>
       <c r="F21">
+        <v>-11803000.0</v>
+      </c>
+      <c r="G21">
         <v>-1413000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-22052000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1597000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8971000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9587000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12428000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1443000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-4549000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10683000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-7390000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3869000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-931000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24259000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4858000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13087000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1895000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>30549000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2848000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9792000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-18974000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328000.0</v>
       </c>
       <c r="AB21">
         <v>1328000.0</v>
       </c>
       <c r="AC21">
-        <v>3735000.0</v>
+        <v>1328000.0</v>
       </c>
       <c r="AD21">
         <v>3735000.0</v>
       </c>
       <c r="AE21">
+        <v>3735000.0</v>
+      </c>
+      <c r="AF21">
         <v>-9691000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>30105000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2563000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9896000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-257000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>29546000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-612000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7389000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>749000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>22855000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>819000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5986000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5341000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>18995000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1646000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5755000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2754000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14010628.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3108000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4137533.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2769585.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>16216000.0</v>
       </c>
-      <c r="BA21">
-[...1 lines deleted...]
-      </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-      <c r="AF22">
-[...1 lines deleted...]
-      </c>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -15024,230 +15223,236 @@
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
-      <c r="AY22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22"/>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:55">
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B23">
+        <v>103762000.0</v>
+      </c>
+      <c r="C23">
         <v>206891000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>123705000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>115056000.0</v>
+        <v>128464000.0</v>
       </c>
       <c r="F23">
+        <v>114507000.0</v>
+      </c>
+      <c r="G23">
         <v>242683000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>149108000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>143216000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>125655000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>236026000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>150638000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>140542000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>128308000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>231083000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>154516000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>137642000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>123835000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>246502000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>140419000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>136040000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>131524000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>225411000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>132683000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>127583000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>128891000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>226500000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>118440000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>118228000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>123935000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>220436000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>109264000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>100757000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>100464000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>188259000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>84341000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>78837000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>82938000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>151798000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>66189000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>59837000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>63291000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>121382000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>53650000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>45922000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>54053000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>96120464.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>39458000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>31683164.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>40504945.0</v>
       </c>
-      <c r="AZ23">
-[...1 lines deleted...]
-      </c>
       <c r="BA23">
         <v>0.0</v>
       </c>
       <c r="BB23">
         <v>0.0</v>
       </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15259,239 +15464,241 @@
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B25">
+        <v>5778000.0</v>
+      </c>
+      <c r="C25">
         <v>5943000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6234000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6545000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6749000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7552000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8433000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8046000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8251000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8725000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8566000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>7455000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7413000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7864000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7572000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7854000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7520000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7403000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7306000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7242000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7274000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7311000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7917000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>6603000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6689000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6149000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>6529000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>5013000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4392000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4407000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3118000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2760000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2309000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2226000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1824000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1728000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1552000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1483000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1264000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1082000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>869000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>839000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>824258.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>619742.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>554000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>533683.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>463628.0</v>
       </c>
-      <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
@@ -15502,929 +15709,948 @@
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
-      <c r="AY26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26"/>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>116200000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>120300000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>119500000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>119300000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>125200000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>126600000.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-      <c r="AJ27">
+      <c r="AJ27"/>
+      <c r="AK27">
         <v>116700000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27">
+      <c r="AN27"/>
+      <c r="AO27">
         <v>102800000.0</v>
       </c>
-      <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
-      <c r="AR27">
+      <c r="AR27"/>
+      <c r="AS27">
         <v>85600000.0</v>
       </c>
-      <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
-      <c r="AV27">
+      <c r="AV27"/>
+      <c r="AW27">
         <v>30700000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>11400000.0</v>
       </c>
-      <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B28">
+        <v>61802000.0</v>
+      </c>
+      <c r="C28">
         <v>105392000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>70680000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>68767000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>65707000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>107892000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>82850000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>76286000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>70595000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7780000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>81832000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>72926000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>70200000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>7140000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>84311000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>71739000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>67994000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1946000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>78792000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>68339000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>64648000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14164000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>68189000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>61772000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>69049000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21287000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>64037000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>63495000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>61069000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>60521000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>70531000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>25654000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>63534000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>52344000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>56197000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>30220000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>48039000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>41534000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>47894000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>28870000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>37929000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>32936000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34350000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>25803000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>29958000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>24707000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>29909000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16588224.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9430000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>38846000.0</v>
       </c>
-      <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>75786000.0</v>
       </c>
-      <c r="BA28">
-[...1 lines deleted...]
-      </c>
       <c r="BB28">
         <v>0.0</v>
       </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B29">
+        <v>120000.0</v>
+      </c>
+      <c r="C29">
         <v>357000.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
+        <v>0.0</v>
+      </c>
+      <c r="E29">
         <v>-442000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1270000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>761000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4688000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-996000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2083000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2093000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-3126000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-202000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1458000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2478000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2059000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>727000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-438000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5839000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>930000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3014000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>105000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7464000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>393000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1866000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-5086000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-203000.0</v>
       </c>
       <c r="AB29">
         <v>-203000.0</v>
       </c>
       <c r="AC29">
-        <v>678000.0</v>
+        <v>-203000.0</v>
       </c>
       <c r="AD29">
         <v>678000.0</v>
       </c>
       <c r="AE29">
+        <v>678000.0</v>
+      </c>
+      <c r="AF29">
         <v>-2683000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>7537000.0</v>
       </c>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B30">
+        <v>61802000.0</v>
+      </c>
+      <c r="C30">
         <v>105392000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>70680000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>65707000.0</v>
+        <v>68767000.0</v>
       </c>
       <c r="F30">
+        <v>65158000.0</v>
+      </c>
+      <c r="G30">
         <v>107892000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>88463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>75593000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>70595000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>108846000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>81832000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72926000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>70200000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>113160000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>84311000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>71739000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>67994000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>121446000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>78792000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>68339000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>64648000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>105136000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>68189000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>62680000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>71306000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>103913000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>118440000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>64037000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>118228000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>61069000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70609000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>101146000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>63534000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>52344000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>56197000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>86480000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>48039000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>41534000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>47894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>73930000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>37929000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>32936000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>34350000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>59797000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>29958000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24707000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>29909000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>47288224.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>20830000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>16515315.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>22255304.0</v>
       </c>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:55">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B31">
+        <v>-4760000.0</v>
+      </c>
+      <c r="C31">
         <v>-856000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1233000.0</v>
       </c>
-      <c r="D31">
-[...1 lines deleted...]
-      </c>
       <c r="E31">
-        <v>-1642000.0</v>
+        <v>-2401000.0</v>
       </c>
       <c r="F31">
+        <v>-2191000.0</v>
+      </c>
+      <c r="G31">
         <v>-1316000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1245000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-843000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-977000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-504000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1172000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-771000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-786000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-734000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-912000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-801000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-830000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1079000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1165000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1126000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1292000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1323000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1556000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2028000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1291000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1303000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>58000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1442000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-8000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1211000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-637000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2096000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1580000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1232000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-658000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-543000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-588000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-327000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-109000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-2000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>33000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>23000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>32000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-18000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-70000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-34000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>223031.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-90000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-39258.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-12887.0</v>
       </c>
-      <c r="AZ31">
-[...1 lines deleted...]
-      </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:55">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B32">
+        <v>98594000.0</v>
+      </c>
+      <c r="C32">
         <v>215893000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>114871000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>131716000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>102704000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>241270000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>127056000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>141619000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>116684000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>245613000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>138210000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>139099000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>123759000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>241766000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>147126000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>141511000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>122904000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>270761000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>145277000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>149127000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>133419000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>255960000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>135531000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>137375000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>109917000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>259649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119768000.0</v>
       </c>
       <c r="AB32">
         <v>119768000.0</v>
       </c>
       <c r="AC32">
-        <v>121963000.0</v>
+        <v>119768000.0</v>
       </c>
       <c r="AD32">
         <v>121963000.0</v>
       </c>
       <c r="AE32">
+        <v>121963000.0</v>
+      </c>
+      <c r="AF32">
         <v>114244000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>250541000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>106701000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>110653000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>100207000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>217805000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>83729000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>86226000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>83687000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>174653000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>67008000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>65823000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>68632000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>140377000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>55296000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>51677000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>56807000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>110131092.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>42566000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>35860025.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>43310455.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>78846000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>31590000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>23192000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>29461000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -16475,1125 +16701,1125 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
         <v>3335000.0</v>
       </c>
       <c r="C2">
         <v>32157000.0</v>
       </c>
       <c r="D2">
         <v>45548000.0</v>
       </c>
       <c r="E2">
         <v>77051000.0</v>
       </c>
       <c r="F2">
         <v>46584000.0</v>
       </c>
       <c r="G2">
         <v>2240000.0</v>
       </c>
       <c r="H2">
         <v>3085000.0</v>
       </c>
       <c r="I2">
         <v>7083000.0</v>
       </c>
       <c r="J2">
         <v>24042000.0</v>
       </c>
       <c r="K2">
         <v>37873000.0</v>
       </c>
       <c r="L2">
         <v>7881000.0</v>
       </c>
       <c r="M2">
         <v>7500030.0</v>
       </c>
       <c r="N2">
         <v>242000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
         <v>7600000</v>
       </c>
       <c r="C3">
         <v>8329000</v>
       </c>
       <c r="D3">
         <v>49086000</v>
       </c>
       <c r="E3">
         <v>22833000</v>
       </c>
       <c r="F3">
         <v>10352000</v>
       </c>
       <c r="G3">
         <v>12263000</v>
       </c>
       <c r="H3">
         <v>30789000</v>
       </c>
       <c r="I3">
         <v>53036000</v>
       </c>
       <c r="J3">
         <v>46464000</v>
       </c>
       <c r="K3">
         <v>28672000</v>
       </c>
       <c r="L3">
         <v>7306000</v>
       </c>
       <c r="M3">
         <v>5268790</v>
       </c>
       <c r="N3">
         <v>3952000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-31503000.0</v>
       </c>
       <c r="F4">
         <v>30467000.0</v>
       </c>
       <c r="G4">
         <v>44981000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-16180000.0</v>
       </c>
       <c r="F5">
         <v>3182000.0</v>
       </c>
       <c r="G5">
         <v>7018000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
         <v>13010000.0</v>
       </c>
       <c r="C6">
         <v>-28822000.0</v>
       </c>
       <c r="D6">
         <v>-13391000.0</v>
       </c>
       <c r="E6">
         <v>-31503000.0</v>
       </c>
       <c r="F6">
         <v>30467000.0</v>
       </c>
       <c r="G6">
         <v>44981000.0</v>
       </c>
       <c r="H6">
         <v>-2496000.0</v>
       </c>
       <c r="I6">
         <v>-3998000.0</v>
       </c>
       <c r="J6">
         <v>-21177000.0</v>
       </c>
       <c r="K6">
         <v>-13831000.0</v>
       </c>
       <c r="L6">
         <v>29992000.0</v>
       </c>
       <c r="M6">
         <v>380853.0</v>
       </c>
       <c r="N6">
         <v>7258000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
         <v>11312000.0</v>
       </c>
       <c r="C7">
         <v>-11873000.0</v>
       </c>
       <c r="D7">
         <v>13728000.0</v>
       </c>
       <c r="E7">
         <v>-41384000.0</v>
       </c>
       <c r="F7">
         <v>36093000.0</v>
       </c>
       <c r="G7">
         <v>7153000.0</v>
       </c>
       <c r="H7">
         <v>-33382000.0</v>
       </c>
       <c r="I7">
         <v>-14693000.0</v>
       </c>
       <c r="J7">
         <v>-3221000.0</v>
       </c>
       <c r="K7">
         <v>-8737000.0</v>
       </c>
       <c r="L7">
         <v>-17065000.0</v>
       </c>
       <c r="M7">
         <v>-3377357.0</v>
       </c>
       <c r="N7">
         <v>-1036000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-586000.0</v>
       </c>
       <c r="F8">
         <v>-3185000.0</v>
       </c>
       <c r="G8">
         <v>-1350000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
         <v>1260000.0</v>
       </c>
       <c r="C9">
         <v>2602000.0</v>
       </c>
       <c r="D9">
         <v>86000.0</v>
       </c>
       <c r="E9">
         <v>-586000.0</v>
       </c>
       <c r="F9">
         <v>-3185000.0</v>
       </c>
       <c r="G9">
         <v>-1350000.0</v>
       </c>
       <c r="H9">
         <v>1518000.0</v>
       </c>
       <c r="I9">
         <v>9000.0</v>
       </c>
       <c r="J9">
         <v>-7000.0</v>
       </c>
       <c r="K9">
         <v>-25000.0</v>
       </c>
       <c r="L9">
         <v>-3000.0</v>
       </c>
       <c r="M9">
         <v>-15531.0</v>
       </c>
       <c r="N9">
         <v>9000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
         <v>35203000.0</v>
       </c>
       <c r="C10">
         <v>-40788000.0</v>
       </c>
       <c r="D10">
         <v>29165000.0</v>
       </c>
       <c r="E10">
         <v>-32250000.0</v>
       </c>
       <c r="F10">
         <v>26380000.0</v>
       </c>
       <c r="G10">
         <v>-1203000.0</v>
       </c>
       <c r="H10">
         <v>-50164000.0</v>
       </c>
       <c r="I10">
         <v>-10504000.0</v>
       </c>
       <c r="J10">
         <v>-17553000.0</v>
       </c>
       <c r="K10">
         <v>-14446000.0</v>
       </c>
       <c r="L10">
         <v>-13623000.0</v>
       </c>
       <c r="M10">
         <v>-10554322.0</v>
       </c>
       <c r="N10">
         <v>-7952000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7632000.0</v>
       </c>
       <c r="F11">
         <v>10481000.0</v>
       </c>
       <c r="G11">
         <v>-1464000.0</v>
       </c>
       <c r="H11">
         <v>7564000.0</v>
       </c>
       <c r="I11">
         <v>10282000.0</v>
       </c>
       <c r="J11">
         <v>6363000.0</v>
       </c>
       <c r="K11">
         <v>-2962000.0</v>
       </c>
       <c r="L11">
         <v>-5544000.0</v>
       </c>
       <c r="M11">
         <v>4239000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2700000.0</v>
       </c>
       <c r="F12">
         <v>-3884000.0</v>
       </c>
       <c r="G12">
         <v>1501000.0</v>
       </c>
       <c r="H12">
         <v>-926000.0</v>
       </c>
       <c r="I12">
         <v>9738000.0</v>
       </c>
       <c r="J12">
         <v>2308000.0</v>
       </c>
       <c r="K12">
         <v>2977000.0</v>
       </c>
       <c r="L12">
         <v>11175000.0</v>
       </c>
       <c r="M12">
         <v>9997000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16180000.0</v>
       </c>
       <c r="F13">
         <v>4027000.0</v>
       </c>
       <c r="G13">
         <v>7018000.0</v>
       </c>
       <c r="H13">
         <v>4491000.0</v>
       </c>
       <c r="I13">
         <v>-1871000.0</v>
       </c>
       <c r="J13">
         <v>5494000.0</v>
       </c>
       <c r="K13">
         <v>4779000.0</v>
       </c>
       <c r="L13">
         <v>797000.0</v>
       </c>
       <c r="M13">
         <v>2953000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
         <v>25471000.0</v>
       </c>
       <c r="C14">
         <v>32282000.0</v>
       </c>
       <c r="D14">
         <v>32159000.0</v>
       </c>
       <c r="E14">
         <v>30810000.0</v>
       </c>
       <c r="F14">
         <v>29225000.0</v>
       </c>
       <c r="G14">
         <v>28520000.0</v>
       </c>
       <c r="H14">
         <v>22083000.0</v>
       </c>
       <c r="I14">
         <v>12594000.0</v>
       </c>
       <c r="J14">
         <v>7330000.0</v>
       </c>
       <c r="K14">
         <v>4698000.0</v>
       </c>
       <c r="L14">
         <v>2837000.0</v>
       </c>
       <c r="M14">
         <v>1820683.0</v>
       </c>
       <c r="N14">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>192000.0</v>
       </c>
       <c r="L15">
         <v>60077000.0</v>
       </c>
       <c r="M15">
         <v>15078000.0</v>
       </c>
       <c r="N15">
         <v>4434000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
         <v>16345000.0</v>
       </c>
       <c r="C16">
         <v>3335000.0</v>
       </c>
       <c r="D16">
         <v>32157000.0</v>
       </c>
       <c r="E16">
         <v>45548000.0</v>
       </c>
       <c r="F16">
         <v>77051000.0</v>
       </c>
       <c r="G16">
         <v>47221000.0</v>
       </c>
       <c r="H16">
         <v>589000.0</v>
       </c>
       <c r="I16">
         <v>3085000.0</v>
       </c>
       <c r="J16">
         <v>2865000.0</v>
       </c>
       <c r="K16">
         <v>24042000.0</v>
       </c>
       <c r="L16">
         <v>37873000.0</v>
       </c>
       <c r="M16">
         <v>7880883.0</v>
       </c>
       <c r="N16">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
         <v>16572000.0</v>
       </c>
       <c r="C18">
         <v>-25246000.0</v>
       </c>
       <c r="D18">
         <v>-10413000.0</v>
       </c>
       <c r="E18">
         <v>-28461000.0</v>
       </c>
       <c r="F18">
         <v>81629000.0</v>
       </c>
       <c r="G18">
         <v>38488000.0</v>
       </c>
       <c r="H18">
         <v>-24093000.0</v>
       </c>
       <c r="I18">
         <v>-21941000.0</v>
       </c>
       <c r="J18">
         <v>-16596000.0</v>
       </c>
       <c r="K18">
         <v>-8419000.0</v>
       </c>
       <c r="L18">
         <v>6908000.0</v>
       </c>
       <c r="M18">
         <v>17359842.0</v>
       </c>
       <c r="N18">
         <v>12418000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>220000.0</v>
       </c>
       <c r="C19">
         <v>-8129000.0</v>
       </c>
       <c r="D19">
         <v>-48718000.0</v>
       </c>
       <c r="E19">
         <v>164000.0</v>
       </c>
       <c r="F19">
         <v>147000.0</v>
       </c>
       <c r="G19">
         <v>-12132000.0</v>
       </c>
       <c r="H19">
         <v>-30687000.0</v>
       </c>
       <c r="I19">
         <v>-53735000.0</v>
       </c>
       <c r="J19">
         <v>-55805000.0</v>
       </c>
       <c r="K19">
         <v>-30341000.0</v>
       </c>
       <c r="L19">
         <v>-6323000.0</v>
       </c>
       <c r="M19">
         <v>-6323000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
         <v>-3471000.0</v>
       </c>
       <c r="C21">
         <v>-3567000.0</v>
       </c>
       <c r="D21">
         <v>-3609000.0</v>
       </c>
       <c r="E21">
         <v>-692000.0</v>
       </c>
       <c r="F21">
         <v>-51432000.0</v>
       </c>
       <c r="G21">
         <v>6477000.0</v>
       </c>
       <c r="H21">
         <v>21403000.0</v>
       </c>
       <c r="I21">
         <v>18407000.0</v>
       </c>
       <c r="J21">
         <v>4374000.0</v>
       </c>
       <c r="K21">
         <v>-4245000.0</v>
       </c>
       <c r="L21">
         <v>-660000.0</v>
       </c>
       <c r="M21">
         <v>258000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
         <v>-16249000.0</v>
       </c>
       <c r="C22">
         <v>-43612000.0</v>
       </c>
       <c r="D22">
         <v>-9356000.0</v>
       </c>
       <c r="E22">
         <v>2246000.0</v>
       </c>
       <c r="F22">
         <v>29550000.0</v>
       </c>
       <c r="G22">
         <v>13380000.0</v>
       </c>
       <c r="H22">
         <v>18499000.0</v>
       </c>
       <c r="I22">
         <v>23312000.0</v>
       </c>
       <c r="J22">
         <v>23627000.0</v>
       </c>
       <c r="K22">
         <v>21529000.0</v>
       </c>
       <c r="L22">
         <v>27686000.0</v>
       </c>
       <c r="M22">
         <v>24106659.0</v>
       </c>
       <c r="N22">
         <v>16053000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
         <v>-311000.0</v>
       </c>
       <c r="C23">
         <v>385000.0</v>
       </c>
       <c r="D23">
         <v>263000.0</v>
       </c>
       <c r="E23">
         <v>159000.0</v>
       </c>
       <c r="F23">
         <v>68000.0</v>
       </c>
       <c r="G23">
         <v>-115000.0</v>
       </c>
       <c r="H23">
         <v>92000.0</v>
       </c>
       <c r="I23">
         <v>235000.0</v>
       </c>
       <c r="J23">
         <v>386000.0</v>
       </c>
       <c r="K23">
         <v>694000.0</v>
       </c>
       <c r="L23">
         <v>-46000.0</v>
       </c>
       <c r="M23">
         <v>-280396.0</v>
       </c>
       <c r="N23">
         <v>284000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B24">
         <v>220000.0</v>
       </c>
       <c r="C24">
         <v>200000.0</v>
       </c>
       <c r="D24">
         <v>171000.0</v>
       </c>
       <c r="E24">
         <v>28000.0</v>
       </c>
       <c r="F24">
         <v>202000.0</v>
       </c>
       <c r="G24">
         <v>131000.0</v>
       </c>
       <c r="H24">
         <v>-15000.0</v>
       </c>
       <c r="I24">
         <v>-438000.0</v>
       </c>
       <c r="J24">
         <v>-3018000.0</v>
       </c>
       <c r="K24">
         <v>-1669000.0</v>
       </c>
       <c r="L24">
         <v>-56000.0</v>
       </c>
       <c r="M24">
         <v>-105800.0</v>
       </c>
       <c r="N24">
         <v>-262000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
         <v>170000.0</v>
       </c>
       <c r="C25">
         <v>473000.0</v>
       </c>
       <c r="D25">
         <v>113000.0</v>
       </c>
       <c r="E25">
         <v>1392000.0</v>
       </c>
       <c r="F25">
         <v>398000.0</v>
       </c>
       <c r="G25">
         <v>324000.0</v>
       </c>
       <c r="H25">
         <v>86935000.0</v>
       </c>
       <c r="I25">
         <v>162000.0</v>
       </c>
       <c r="J25">
         <v>2000.0</v>
       </c>
       <c r="K25">
         <v>3000.0</v>
       </c>
       <c r="L25">
         <v>5000.0</v>
       </c>
       <c r="M25">
         <v>4075.0</v>
       </c>
       <c r="N25">
         <v>30000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-594000.0</v>
       </c>
       <c r="D26">
         <v>-279000.0</v>
       </c>
       <c r="E26">
         <v>-457000.0</v>
       </c>
       <c r="F26">
         <v>-374000.0</v>
       </c>
       <c r="G26">
         <v>-221000.0</v>
       </c>
       <c r="H26">
         <v>-315000.0</v>
       </c>
       <c r="I26">
         <v>-35000.0</v>
       </c>
       <c r="J26">
         <v>-57000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>149962000.0</v>
       </c>
       <c r="M26">
         <v>83923000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
         <v>2506000.0</v>
       </c>
       <c r="C27">
         <v>4046000.0</v>
       </c>
       <c r="D27">
         <v>4195000.0</v>
       </c>
       <c r="E27">
         <v>2711000.0</v>
       </c>
       <c r="F27">
         <v>2198000.0</v>
       </c>
       <c r="G27">
         <v>1629000.0</v>
       </c>
       <c r="H27">
         <v>647000.0</v>
       </c>
       <c r="I27">
         <v>1668000.0</v>
       </c>
       <c r="J27">
         <v>1597000.0</v>
       </c>
       <c r="K27">
         <v>1224000.0</v>
       </c>
       <c r="L27">
         <v>720000.0</v>
       </c>
       <c r="M27">
         <v>74572.0</v>
       </c>
       <c r="N27">
         <v>76000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
         <v>-3782000.0</v>
       </c>
       <c r="C28">
         <v>-3776000.0</v>
       </c>
       <c r="D28">
         <v>-3346000.0</v>
       </c>
       <c r="E28">
         <v>-3234000.0</v>
       </c>
       <c r="F28">
         <v>-51364000.0</v>
       </c>
       <c r="G28">
         <v>6362000.0</v>
       </c>
       <c r="H28">
         <v>21495000.0</v>
       </c>
       <c r="I28">
         <v>18642000.0</v>
       </c>
       <c r="J28">
         <v>4760000.0</v>
       </c>
       <c r="K28">
         <v>-3743000.0</v>
       </c>
       <c r="L28">
         <v>23140000.0</v>
       </c>
       <c r="M28">
         <v>-15100396.0</v>
       </c>
       <c r="N28">
         <v>-4898000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
         <v>24172000.0</v>
       </c>
       <c r="C29">
         <v>-16917000.0</v>
       </c>
       <c r="D29">
         <v>38673000.0</v>
       </c>
       <c r="E29">
         <v>-5628000.0</v>
       </c>
       <c r="F29">
         <v>91981000.0</v>
       </c>
       <c r="G29">
         <v>50751000.0</v>
       </c>
       <c r="H29">
         <v>6696000.0</v>
       </c>
       <c r="I29">
         <v>31095000.0</v>
       </c>
       <c r="J29">
         <v>29868000.0</v>
       </c>
       <c r="K29">
         <v>20253000.0</v>
       </c>
       <c r="L29">
         <v>14214000.0</v>
       </c>
       <c r="M29">
         <v>22628632.0</v>
       </c>
       <c r="N29">
         <v>16370000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
         <v>-7380000.0</v>
       </c>
       <c r="C30">
         <v>-8129000.0</v>
       </c>
       <c r="D30">
         <v>-48718000.0</v>
       </c>
       <c r="E30">
         <v>-22641000.0</v>
       </c>
       <c r="F30">
         <v>-10150000.0</v>
       </c>
       <c r="G30">
         <v>-12132000.0</v>
       </c>
       <c r="H30">
         <v>-30687000.0</v>
       </c>
       <c r="I30">
         <v>-53735000.0</v>
       </c>
@@ -17612,2231 +17838,2265 @@
       <c r="N30">
         <v>-4214000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="AH1" t="s">
         <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AL1" t="s">
         <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AP1" t="s">
         <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AT1" t="s">
         <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AX1" t="s">
         <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BB1" t="s">
         <v>145</v>
       </c>
       <c r="BC1" t="s">
         <v>146</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>16345000.0</v>
+      </c>
+      <c r="C2">
         <v>8172000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5738000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8579000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3335000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9335000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9787000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6799000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32157000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8177000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>11148000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9210000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>45548000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9407000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15369000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>40370000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77051000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>20390000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>18921000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>26054000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47221000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>19168000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9300000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2240000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3963000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1275000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>6156000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>4578000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2570000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3085000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3193000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3577000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4102000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7083000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>958000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1411000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>13584000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>24042000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>173000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>23302000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>30303000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37873000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>209000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>366201.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>322000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>7881000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>352000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>491471.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>313088.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>7500030.0</v>
       </c>
-      <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>1779000</v>
+      </c>
+      <c r="C3">
         <v>1766000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2262000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2240000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1332000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2516000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2630000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1658000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1525000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9128000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8475000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>10091000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21392000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1412000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>5431000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14929000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3885000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1244000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>4124000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2951000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2033000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>684000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2380000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5066000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4133000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6178000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7825000</v>
       </c>
       <c r="AB3">
         <v>7825000</v>
       </c>
       <c r="AC3">
-        <v>6983000</v>
+        <v>7825000</v>
       </c>
       <c r="AD3">
         <v>6983000</v>
       </c>
       <c r="AE3">
+        <v>6983000</v>
+      </c>
+      <c r="AF3">
         <v>9803000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7158000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19080000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12798000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>14000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>8963000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>17447000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>11727000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>8327000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>7646000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>6513000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11037000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>3476000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>753000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2711527</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1346473</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2495000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>143790</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2410216</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>1826868</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>887916</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3952000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BB3">
         <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:55">
+      <c r="BD3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>1938000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-36338000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>36141000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5962000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-25001000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-36681000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>57298000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>1469000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-7133000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-21167000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
+      <c r="Y4"/>
+      <c r="Z4">
         <v>7060000.0</v>
       </c>
-      <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-4736000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5273000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-570000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>4426000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-2325000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17711000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4690000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6123000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-652000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6979000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>9003000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-10211000.0</v>
+      </c>
+      <c r="C6">
         <v>8173000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2434000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2841000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5244000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-6000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-452000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2988000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-25358000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23980000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2971000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1938000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-36338000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>36141000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5962000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-25001000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-36681000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>56661000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1469000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-7133000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-21167000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>34421000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6368000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9868000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7060000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2193000.0</v>
       </c>
       <c r="AB6">
         <v>-2193000.0</v>
       </c>
       <c r="AC6">
-        <v>3586000.0</v>
+        <v>-2193000.0</v>
       </c>
       <c r="AD6">
         <v>3586000.0</v>
       </c>
       <c r="AE6">
+        <v>3586000.0</v>
+      </c>
+      <c r="AF6">
         <v>-515000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-108000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-384000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-525000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2981000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1907000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-453000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-12173000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-10458000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>23869000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-23129000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7001000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7570000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>37664000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-157201.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>44201.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7559000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7528883.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-139471.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>178383.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-7186942.0</v>
       </c>
-      <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>-17899000.0</v>
+      </c>
+      <c r="C7">
         <v>41471000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3209000.0</v>
       </c>
-      <c r="D7">
-[...1 lines deleted...]
-      </c>
       <c r="E7">
-        <v>-50321000.0</v>
+        <v>27906000.0</v>
       </c>
       <c r="F7">
+        <v>-54856000.0</v>
+      </c>
+      <c r="G7">
         <v>35447000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-26402000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>12392000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-33310000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>50347000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-25644000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6159000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-17134000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>29377000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-11907000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-20259000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-38595000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>39125000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4821000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2456000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>4245000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>53624000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-25156000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>4128000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-25443000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>23835000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-45231000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>-1956000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-10030000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>20844000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-11579000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-10896000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13062000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>41988000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-24794000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-14602000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-5813000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>29894000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-30369000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>4000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-8266000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>12745000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-18784047.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-2770953.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-8255000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>22503643.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-14691405.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-7924096.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-3587989.0</v>
       </c>
-      <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>679000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-396000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>425000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-702000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-667000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>358000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-322000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-2221000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-904000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>262000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
+      <c r="Y8"/>
+      <c r="Z8">
         <v>-1989000.0</v>
       </c>
-      <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>956000.0</v>
+      </c>
+      <c r="C9">
         <v>2705000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3593000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-4760000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-278000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>564000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3618000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2025000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4084000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-794000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>79000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-5190000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-396000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1877000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-2154000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-667000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>358000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-964000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-2221000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-8317000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>262000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1286000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>561000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1364000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1989000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AB9">
         <v>32000.0</v>
       </c>
       <c r="AC9">
-        <v>-13000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AD9">
         <v>-13000.0</v>
       </c>
       <c r="AE9">
+        <v>-13000.0</v>
+      </c>
+      <c r="AF9">
         <v>-331000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>296000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-293000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-16000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>22000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-28000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>14000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-15000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-25000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>34000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-32854.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10854.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-15000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7531.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>12887.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-5279.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-15608.0</v>
       </c>
-      <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B10">
+        <v>-1102000.0</v>
+      </c>
+      <c r="C10">
         <v>60856000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-44147000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>28057000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-9563000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64885000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-62712000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-32284000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-10677000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>48209000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-16840000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-12157000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9953000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>49795000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40218000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-12255000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-29572000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>42406000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-30191000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>9298000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4867000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>64351000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-45819000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7453000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-27188000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68266000.0</v>
       </c>
       <c r="AB10">
         <v>-68266000.0</v>
       </c>
       <c r="AC10">
-        <v>-10560000.0</v>
+        <v>-68266000.0</v>
       </c>
       <c r="AD10">
         <v>-10560000.0</v>
       </c>
       <c r="AE10">
+        <v>-10560000.0</v>
+      </c>
+      <c r="AF10">
         <v>-6604000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>34272000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-32646000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1767000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-10363000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>39467000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-44141000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8426000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-4453000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>26445000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-30036000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-8069000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2786000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17564000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-25062827.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-5206173.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-918000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>15699678.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-18713994.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-6353018.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1186988.0</v>
       </c>
-      <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
-    </row>
-    <row r="11" spans="1:55">
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>22373000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-21418000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-20273000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24587000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5012000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10362000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-14463000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21468000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3102000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6095000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-22888000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>18064000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5202000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1842000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-22298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19096000.0</v>
       </c>
       <c r="AB11">
         <v>19096000.0</v>
       </c>
       <c r="AC11">
-        <v>9545000.0</v>
+        <v>19096000.0</v>
       </c>
       <c r="AD11">
         <v>9545000.0</v>
       </c>
       <c r="AE11">
+        <v>9545000.0</v>
+      </c>
+      <c r="AF11">
         <v>1221000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-8844000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>18308000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2259000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-1441000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>6363000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>12024000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>6453000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2261000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2962000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2724000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8876000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-6989000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-5544000.0</v>
       </c>
-      <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>4239000.0</v>
       </c>
-      <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1122000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-375000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>668000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>708000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>643000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>652000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-4539000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>997000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>510000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>406000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-2424000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-93000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3819000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>199000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1371000.0</v>
       </c>
       <c r="AB12">
         <v>-1371000.0</v>
       </c>
       <c r="AC12">
-        <v>-192000.0</v>
+        <v>-1371000.0</v>
       </c>
       <c r="AD12">
         <v>-192000.0</v>
       </c>
       <c r="AE12">
+        <v>-192000.0</v>
+      </c>
+      <c r="AF12">
         <v>-115000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8426000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>694000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>161000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>457000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2408000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>997000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-34000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>253000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2977000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>382000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-204000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>657000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11175000.0</v>
       </c>
-      <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
-      <c r="AV12">
+      <c r="AV12"/>
+      <c r="AW12">
         <v>9997000.0</v>
       </c>
-      <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-4596000.0</v>
       </c>
       <c r="N13">
+        <v>-4596000.0</v>
+      </c>
+      <c r="O13">
         <v>-2022000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>5878000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2325000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-17711000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4930000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>6728000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-652000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6979000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2319000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1807000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-6111000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>9003000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3907000.0</v>
       </c>
       <c r="AB13">
         <v>3907000.0</v>
       </c>
       <c r="AC13">
-        <v>-928000.0</v>
+        <v>3907000.0</v>
       </c>
       <c r="AD13">
         <v>-928000.0</v>
       </c>
       <c r="AE13">
+        <v>-928000.0</v>
+      </c>
+      <c r="AF13">
         <v>-4098000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-4389000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5288000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-6249000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-859000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5570000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>7652000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7449000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1638000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4779000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-389000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-877000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1932000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>797000.0</v>
       </c>
-      <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
-      <c r="AV13">
+      <c r="AV13"/>
+      <c r="AW13">
         <v>2953000.0</v>
       </c>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>5778000.0</v>
+      </c>
+      <c r="C14">
         <v>5943000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>6234000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6545000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6749000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>7552000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8433000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8046000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8251000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8725000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8566000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7455000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7413000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7864000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7572000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7854000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7520000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7403000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7306000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7242000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7274000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7311000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7917000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>6603000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6689000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6529000.0</v>
       </c>
       <c r="AB14">
         <v>6529000.0</v>
       </c>
       <c r="AC14">
-        <v>5013000.0</v>
+        <v>6529000.0</v>
       </c>
       <c r="AD14">
         <v>5013000.0</v>
       </c>
       <c r="AE14">
+        <v>5013000.0</v>
+      </c>
+      <c r="AF14">
         <v>4392000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>4407000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3118000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2760000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2309000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2226000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1824000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1728000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1552000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1483000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1264000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1082000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>869000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>839000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>824258.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>619742.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>554000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>533683.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>463628.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>443857.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>379515.0</v>
       </c>
-      <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-      <c r="AG15">
-[...1 lines deleted...]
-      </c>
+      <c r="AG15"/>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
-        <v>192000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO15">
         <v>192000.0</v>
       </c>
       <c r="AP15">
         <v>192000.0</v>
       </c>
       <c r="AQ15">
         <v>192000.0</v>
       </c>
       <c r="AR15">
+        <v>192000.0</v>
+      </c>
+      <c r="AS15">
         <v>46406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756000.0</v>
       </c>
       <c r="AT15">
         <v>3756000.0</v>
       </c>
       <c r="AU15">
+        <v>3756000.0</v>
+      </c>
+      <c r="AV15">
         <v>6159000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3354000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2354000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>9370000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15">
+      <c r="AZ15"/>
+      <c r="BA15">
         <v>4434000.0</v>
       </c>
-      <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>6134000.0</v>
+      </c>
+      <c r="C16">
         <v>16345000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8172000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5738000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>8579000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3335000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9335000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9787000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6799000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32157000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>8177000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>11148000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9210000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>45548000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9407000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15369000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>40370000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>77051000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>20390000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>18921000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>26054000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>47221000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19168000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9300000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>589000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2187000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3963000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3468000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6156000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2570000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3085000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3193000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3577000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>4102000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2865000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>958000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1411000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>13584000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>24042000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>173000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>23302000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>30303000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>37873000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>209000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>366201.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>322000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7880883.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>352000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>491471.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>313088.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7500030.0</v>
       </c>
-      <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19848,350 +20108,357 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>-15197000.0</v>
+      </c>
+      <c r="C18">
         <v>53521000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8941000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29787000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-57795000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>38692000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-43703000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14956000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-35191000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>60551000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-38232000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2633000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35365000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>46792000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-15301000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-24350000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-35602000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>57979000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2122000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>11138000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>10390000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>78681000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-18192000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>15623000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-37624000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>48142000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-47404000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>-1917000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-22914000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>47439000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-29997000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-14396000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-24987000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>55862000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-40236000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-20351000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-11871000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>39390000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-34368000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-6136000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-7305000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>30726000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-18928600.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>2375600.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-7265000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>37148842.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-13598848.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>407898.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-6598050.0</v>
       </c>
-      <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B19">
         <v>58000.0</v>
       </c>
       <c r="C19">
+        <v>58000.0</v>
+      </c>
+      <c r="D19">
         <v>55000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-2186000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1279000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2463000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2580000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1609000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1477000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-8893000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8430000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>44000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-21348000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>44000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>41000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="R19">
         <v>39000.0</v>
       </c>
       <c r="S19">
+        <v>39000.0</v>
+      </c>
+      <c r="T19">
         <v>37000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>36000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>35000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-649000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-2348000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-5033000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4102000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7828000.0</v>
       </c>
       <c r="AB19">
         <v>-7828000.0</v>
       </c>
       <c r="AC19">
-        <v>-6951000.0</v>
+        <v>-7828000.0</v>
       </c>
       <c r="AD19">
         <v>-6951000.0</v>
       </c>
       <c r="AE19">
+        <v>-6951000.0</v>
+      </c>
+      <c r="AF19">
         <v>-9762000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-7418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AH19">
         <v>28000.0</v>
       </c>
       <c r="AI19">
         <v>28000.0</v>
       </c>
       <c r="AJ19">
-        <v>-6323000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AK19">
         <v>-6323000.0</v>
       </c>
       <c r="AL19">
         <v>-6323000.0</v>
       </c>
       <c r="AM19">
         <v>-6323000.0</v>
       </c>
       <c r="AN19">
         <v>-6323000.0</v>
       </c>
-      <c r="AO19"/>
+      <c r="AO19">
+        <v>-6323000.0</v>
+      </c>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19">
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-6323000.0</v>
       </c>
-      <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
-      <c r="AV19">
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-6323000.0</v>
       </c>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20203,1600 +20470,1633 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>5105000.0</v>
+      </c>
+      <c r="C21">
         <v>-45481000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11258000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-32401000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>63153000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-44835000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>43201000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-11992000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-187000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-186000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10183000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>9829000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-170000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-832000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-831000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-154000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-18399000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-31391000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-44413000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11749000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5769000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>44910000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-51634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45092000.0</v>
       </c>
       <c r="AB21">
         <v>45092000.0</v>
       </c>
       <c r="AC21">
-        <v>5403000.0</v>
+        <v>45092000.0</v>
       </c>
       <c r="AD21">
         <v>5403000.0</v>
       </c>
       <c r="AE21">
+        <v>5403000.0</v>
+      </c>
+      <c r="AF21">
         <v>22542000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-47470000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>29496000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>14407000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>21974000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4359000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>39768000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>15876000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>497000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4265000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11178000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-71000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-73000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-660000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
-      <c r="AV21">
+      <c r="AV21"/>
+      <c r="AW21">
         <v>258000.0</v>
       </c>
-      <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22">
+        <v>-10048000.0</v>
+      </c>
+      <c r="C22">
         <v>7789000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-10067000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1293000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15264000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3490000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-28539000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-3744000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7873000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>6983000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-10474000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-2012000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-3877000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7471000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6243000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2341000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1294000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>17341000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2764000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>8947000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>498000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21762000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>899000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5898000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-15179000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24208000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>182000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>90000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1936000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1846000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-7645000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20619000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3076000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6452000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-683000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>19605000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-746000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>4353000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>415000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>14019000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>514000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3684000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3312000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>17638000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1576085.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5720915.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2751000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>14233659.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3018027.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2457840.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1695543.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>9476000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1255000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2615000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>-177000.0</v>
+      </c>
+      <c r="C23">
         <v>-44510000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>62000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-167000.0</v>
+        <v>-281000.0</v>
       </c>
       <c r="F23">
+        <v>64097000.0</v>
+      </c>
+      <c r="G23">
         <v>90000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43201000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-25000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-274000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>123000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>126000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>151000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-137000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>154000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>148000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>146000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-289000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>111000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>121000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>61000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-225000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>118000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>43000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-19000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-257000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>86000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>123000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>122000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>104000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>68000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-184000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>183000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>29000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>34000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-11000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>26000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-383000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>539000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>276000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-2055000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>714000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-11831000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-3476000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>96776000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-250000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6158000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4392000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-526396.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>50000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4259174.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3337751.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>284000.0</v>
       </c>
-      <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>169</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>5000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>55000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="F24">
         <v>53000.0</v>
       </c>
       <c r="G24">
+        <v>53000.0</v>
+      </c>
+      <c r="H24">
         <v>50000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>49000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>48000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>171000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="M24">
         <v>44000.0</v>
       </c>
       <c r="N24">
+        <v>44000.0</v>
+      </c>
+      <c r="O24">
         <v>20000.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24">
+        <v>41000.0</v>
+      </c>
+      <c r="Q24">
         <v>45000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>42000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>39000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>37000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>31000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>24000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>35000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>32000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>33000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>31000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="AB24">
         <v>-32000.0</v>
       </c>
       <c r="AC24">
-        <v>4000.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="AD24">
         <v>4000.0</v>
       </c>
       <c r="AE24">
+        <v>4000.0</v>
+      </c>
+      <c r="AF24">
         <v>13000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-260000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>88000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-570000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>43000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2199000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>455000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-8237000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>640000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-222000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-653000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-794000.0</v>
       </c>
-      <c r="AQ24">
-[...1 lines deleted...]
-      </c>
       <c r="AR24">
+        <v>0.0</v>
+      </c>
+      <c r="AS24">
         <v>2000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-42703.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>5703.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-21000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-61800.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7626.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-1776846.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-32321.0</v>
       </c>
-      <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>8042000.0</v>
+      </c>
+      <c r="C25">
         <v>-549000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-186000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
-        <v>748000.0</v>
+        <v>-4378000.0</v>
       </c>
       <c r="F25">
+        <v>5283000.0</v>
+      </c>
+      <c r="G25">
         <v>371000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>25000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>75000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45806000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>100000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27331000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1352000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-3000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34507000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-6000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>337000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>51000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-17000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>321000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-5533000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-14035000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>18700000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>6467000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>414000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>162000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>16319000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-3203000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1814000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12151000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>949000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>479000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-3039000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>8425000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-3870000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>5000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5002000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>7821000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-3799000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>75.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>21193.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7235784.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-4207629.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>326000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-326000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
+      <c r="F26">
+        <v>-264000.0</v>
+      </c>
       <c r="G26">
+        <v>-1000.0</v>
+      </c>
+      <c r="H26">
         <v>-88000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-122000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-383000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-4000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-273000.0</v>
       </c>
-      <c r="N26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="O26"/>
       <c r="P26">
         <v>-1000.0</v>
       </c>
       <c r="Q26">
+        <v>-1000.0</v>
+      </c>
+      <c r="R26">
         <v>-455000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-4000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-7000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-5000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-358000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-6000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-41000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-67000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-107000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-1000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-1000.0</v>
       </c>
-      <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>-36000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-277000.0</v>
       </c>
-      <c r="AF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-35000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
         <v>-57000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
-      <c r="AT26"/>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
       <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>83923000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>709000.0</v>
+      </c>
+      <c r="C27">
         <v>609000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>549000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1094000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>254000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>694000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>969000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1011000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1372000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>890000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1021000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1294000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>990000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>711000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>726000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>656000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>618000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>586000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>605000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>636000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>371000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>366000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>382000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>418000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>463000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>365000.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>-747000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>555000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>474000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>363000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>447000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>449000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>409000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>411000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>569000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>293000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>324000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>255000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>354000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>335000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>280000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>221000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>166631.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>152369.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>180000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>21572.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>21193.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>21381.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>10426.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>4928000.0</v>
+      </c>
+      <c r="C28">
         <v>-45406000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>11320000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-32682000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62986000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-44745000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>43201000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-12017000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9785000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-36806000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>35216000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-739000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1017000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-10715000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9298000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-696000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1121000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-720000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-690000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-18338000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-31616000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-44295000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>11792000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-5788000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>44653000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-51548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45214000.0</v>
       </c>
       <c r="AB28">
         <v>45214000.0</v>
       </c>
       <c r="AC28">
-        <v>5471000.0</v>
+        <v>45214000.0</v>
       </c>
       <c r="AD28">
         <v>5471000.0</v>
       </c>
       <c r="AE28">
+        <v>5471000.0</v>
+      </c>
+      <c r="AF28">
         <v>22358000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-47287000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29525000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>14441000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>21963000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-51756000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>39328000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>16415000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>773000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-15299000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>11892000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-71000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-265000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6936000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>18813985.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2336985.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-273000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-29558396.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>13467240.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1547331.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-556571.0</v>
       </c>
-      <c r="AZ28"/>
       <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
-    </row>
-    <row r="29" spans="1:55">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>-13418000.0</v>
+      </c>
+      <c r="C29">
         <v>55287000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-6679000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32027000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-56463000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>41208000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-41073000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16614000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-33666000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69679000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-29757000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>12724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13973000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>45380000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-9870000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9421000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-31717000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>59223000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6246000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14089000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>12423000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>79365000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15812000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>20689000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-33491000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39579000.0</v>
       </c>
       <c r="AB29">
         <v>-39579000.0</v>
       </c>
       <c r="AC29">
-        <v>5066000.0</v>
+        <v>-39579000.0</v>
       </c>
       <c r="AD29">
         <v>5066000.0</v>
       </c>
       <c r="AE29">
+        <v>5066000.0</v>
+      </c>
+      <c r="AF29">
         <v>-13111000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>54597000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-10917000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-1598000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-10987000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>64825000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-22789000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-8624000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-3544000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>47036000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-27855000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>4901000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-3829000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>31479000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-16217073.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3722073.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-4770000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>37292632.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-11188632.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>2234766.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-5710134.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16370000.0</v>
       </c>
-      <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
-    </row>
-    <row r="30" spans="1:55">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>-1721000.0</v>
+      </c>
+      <c r="C30">
         <v>-1708000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-2207000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2186000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1279000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2463000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2580000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1609000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1477000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-8893000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8430000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-10047000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-21348000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1476000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5390000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-14884000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3843000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1205000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-4087000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-2884000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1974000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-649000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-2348000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-5033000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-4102000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7828000.0</v>
       </c>
       <c r="AB30">
         <v>-7828000.0</v>
       </c>
       <c r="AC30">
-        <v>-6951000.0</v>
+        <v>-7828000.0</v>
       </c>
       <c r="AD30">
         <v>-6951000.0</v>
       </c>
       <c r="AE30">
+        <v>-6951000.0</v>
+      </c>
+      <c r="AF30">
         <v>-9762000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-7418000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-18992000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-13368000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13957000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-11162000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-16992000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19964000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-7687000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7868000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7166000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-11831000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3476000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-751000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2754230.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1340770.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2516000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-205383.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2418049.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-3603714.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-920237.0</v>
       </c>
-      <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>