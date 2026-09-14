--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-01-31</t>
   </si>
   <si>
     <t>2022-01-31</t>
   </si>
   <si>
     <t>2021-01-31</t>
   </si>
   <si>
     <t>2020-01-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-07-31</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
@@ -1892,57 +1895,57 @@
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
         <v>131090000.0</v>
       </c>
       <c r="C28">
         <v>159797000.0</v>
       </c>
       <c r="D28">
         <v>154070000.0</v>
       </c>
       <c r="E28">
         <v>154337000.0</v>
       </c>
       <c r="F28">
-        <v>113194000.0</v>
+        <v>112501000.0</v>
       </c>
       <c r="G28">
         <v>190146000.0</v>
       </c>
       <c r="H28">
-        <v>222957000.0</v>
+        <v>221400000.0</v>
       </c>
       <c r="I28">
         <v>62787000.0</v>
       </c>
       <c r="J28">
         <v>25221000.0</v>
       </c>
       <c r="K28">
         <v>-19916000.0</v>
       </c>
       <c r="L28">
         <v>-32850000.0</v>
       </c>
       <c r="M28">
         <v>-2197252.0</v>
       </c>
       <c r="N28">
         <v>-2396634.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
@@ -2356,57 +2359,57 @@
       </c>
       <c r="M39">
         <v>4090000.0</v>
       </c>
       <c r="N39">
         <v>2958965.0</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
         <v>30501000.0</v>
       </c>
       <c r="C40">
         <v>48837000.0</v>
       </c>
       <c r="D40">
         <v>21351000.0</v>
       </c>
       <c r="E40">
         <v>30566000.0</v>
       </c>
       <c r="F40">
-        <v>21130000.0</v>
+        <v>37406000.0</v>
       </c>
       <c r="G40">
         <v>27742000.0</v>
       </c>
       <c r="H40">
-        <v>10671000.0</v>
+        <v>23502000.0</v>
       </c>
       <c r="I40">
         <v>16063000.0</v>
       </c>
       <c r="J40">
         <v>17976000.0</v>
       </c>
       <c r="K40">
         <v>14232000.0</v>
       </c>
       <c r="L40">
         <v>9305000.0</v>
       </c>
       <c r="M40">
         <v>12010503.0</v>
       </c>
       <c r="N40">
         <v>6485186.0</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
@@ -2762,101 +2765,101 @@
       <c r="L50">
         <v>722000.0</v>
       </c>
       <c r="M50">
         <v>873000.0</v>
       </c>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:14">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
         <v>147435000.0</v>
       </c>
       <c r="C51">
         <v>163132000.0</v>
       </c>
       <c r="D51">
         <v>186227000.0</v>
       </c>
       <c r="E51">
         <v>199885000.0</v>
       </c>
       <c r="F51">
-        <v>190245000.0</v>
+        <v>189552000.0</v>
       </c>
       <c r="G51">
         <v>237367000.0</v>
       </c>
       <c r="H51">
-        <v>223495000.0</v>
+        <v>221938000.0</v>
       </c>
       <c r="I51">
         <v>69479000.0</v>
       </c>
       <c r="J51">
         <v>28086000.0</v>
       </c>
       <c r="K51">
         <v>4126000.0</v>
       </c>
       <c r="L51">
         <v>5023000.0</v>
       </c>
       <c r="M51">
         <v>5683631.0</v>
       </c>
       <c r="N51">
         <v>5103396.0</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
         <v>20150000.0</v>
       </c>
       <c r="C52">
         <v>19006000.0</v>
       </c>
       <c r="D52">
         <v>20397000.0</v>
       </c>
       <c r="E52">
         <v>19181000.0</v>
       </c>
       <c r="F52">
-        <v>31859000.0</v>
+        <v>15583000.0</v>
       </c>
       <c r="G52">
         <v>16802000.0</v>
       </c>
       <c r="H52">
-        <v>25105000.0</v>
+        <v>12274000.0</v>
       </c>
       <c r="I52">
         <v>1620000.0</v>
       </c>
       <c r="J52">
         <v>84000.0</v>
       </c>
       <c r="K52">
         <v>742000.0</v>
       </c>
       <c r="L52">
         <v>722000.0</v>
       </c>
       <c r="M52">
         <v>1428000.0</v>
       </c>
       <c r="N52">
         <v>898840.0</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
@@ -3198,379 +3201,385 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="2" spans="1:53">
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>47322000.0</v>
+      </c>
+      <c r="C2">
         <v>40072000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>48226000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80196000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>43598000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>45940000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73882000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>104546000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>77600000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37419000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>51122000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>53522000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59259000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36123000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56547000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>77842000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53604000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>54523000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>45402000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>59157000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37717000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>40091000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>33647000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>57051000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>40141000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>34421000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>29626000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55351000.0</v>
       </c>
       <c r="AC2">
         <v>55351000.0</v>
       </c>
       <c r="AD2">
-        <v>36255000.0</v>
+        <v>55351000.0</v>
       </c>
       <c r="AE2">
         <v>36255000.0</v>
       </c>
       <c r="AF2">
+        <v>36255000.0</v>
+      </c>
+      <c r="AG2">
         <v>26710000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>24854000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34200000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19455000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>14595000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>17320000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>30082000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>17836000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>10662000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>9330000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>19277000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>17994000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7072000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>10611000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>21456000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>15059628.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9264187.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>14199000.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-      <c r="BA2">
+      <c r="BA2"/>
+      <c r="BB2">
         <v>9930000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:53">
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3582,52 +3591,53 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3639,748 +3649,763 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>-342000.0</v>
+      </c>
+      <c r="C5">
         <v>-260000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-231000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-192000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-272000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-300000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-722000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-426000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-436000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-532000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-427000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-553000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-295000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-207000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-148000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-372000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>153000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>489000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>494000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>564000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>250000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>48000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-44000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-82000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-330000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>188000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>428000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43526000.0</v>
       </c>
       <c r="AE5">
         <v>-43526000.0</v>
       </c>
       <c r="AF5">
+        <v>-43526000.0</v>
+      </c>
+      <c r="AG5">
         <v>-37900000.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
         <v>0.0</v>
       </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>-27700000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-25000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-22700000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-20600000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-18800000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-17061000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
         <v>-15000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-21000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-27000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-34000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-36000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-45000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>30235761.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+    </row>
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
+      <c r="AH6"/>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
-      <c r="AU6"/>
+      <c r="AU6">
+        <v>0.0</v>
+      </c>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+    </row>
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>117199000.0</v>
+      </c>
+      <c r="C7">
         <v>118539000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>123078000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>127102000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>131696000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>134886000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>137918000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>137654000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>142663000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>155495000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>160239000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>164668000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>165862000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>169305000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>173204000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>176956000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>156063000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>159943000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>162944000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>166365000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>154618000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>157947000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>161265000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>164776000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>150515000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>153544000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>155828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154415000.0</v>
       </c>
       <c r="AC7">
         <v>154415000.0</v>
       </c>
       <c r="AD7">
-        <v>138278000.0</v>
+        <v>154415000.0</v>
       </c>
       <c r="AE7">
         <v>138278000.0</v>
       </c>
       <c r="AF7">
+        <v>138278000.0</v>
+      </c>
+      <c r="AG7">
         <v>137563000.0</v>
       </c>
-      <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
+        <v>112473000.0</v>
+      </c>
+      <c r="C8">
         <v>111560000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>110794000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>110112000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>109499000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>108329000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>108009000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>107224000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>106169000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>105061000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>103579000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>102565000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>101415000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>99968000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>98842000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>97977000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>97102000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>96299000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>95515000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>94815000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>94080000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>93378000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>101415000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>99968000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>98842000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>97977000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>97102000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>96299000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>95515000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>94815000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>94080000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>93378000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>92875000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>91451000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>90902000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>26799000.0</v>
+      </c>
+      <c r="C10">
         <v>6134000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16345000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8172000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5738000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8579000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3335000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>9335000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9787000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6799000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>32157000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8177000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>11148000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9210000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45548000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9407000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15369000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>40370000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>77051000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>20390000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>18921000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>26054000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>47221000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12800000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>19005000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>8854000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187000.0</v>
       </c>
       <c r="AC10">
         <v>2187000.0</v>
       </c>
       <c r="AD10">
-        <v>3468000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="AE10">
         <v>3468000.0</v>
       </c>
       <c r="AF10">
+        <v>3468000.0</v>
+      </c>
+      <c r="AG10">
         <v>992000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>731000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2423000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1179000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2865000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>958000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1411000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13584000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>24042000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>173000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>23302000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>30303000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>37873000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>209000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>366201.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>321810.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7880883.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>-7500030.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4392,777 +4417,789 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>26799000.0</v>
+      </c>
+      <c r="C12">
         <v>6134000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16345000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8172000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5738000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8579000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3335000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9335000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9787000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6799000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>32157000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8177000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11148000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9210000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45548000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9407000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>15369000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40370000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>77051000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>20390000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18921000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26054000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>47221000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19005000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>8854000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>538000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2187000.0</v>
       </c>
       <c r="AC12">
         <v>2187000.0</v>
       </c>
       <c r="AD12">
-        <v>3468000.0</v>
+        <v>2187000.0</v>
       </c>
       <c r="AE12">
         <v>3468000.0</v>
       </c>
       <c r="AF12">
+        <v>3468000.0</v>
+      </c>
+      <c r="AG12">
         <v>992000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>731000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2500000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2423000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1179000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2865000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>958000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1411000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>13584000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>24042000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>173000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>23302000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>30303000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37873000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>209000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>366201.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>321810.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>7880883.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>7500030.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>112473000.0</v>
+      </c>
+      <c r="C13">
         <v>111560000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>110794000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>110112000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>109499000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>108329000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>108009000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>107224000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>106169000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>105061000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>103579000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>102565000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>101415000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>99968000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>98842000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>97977000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>97102000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>96299000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>95515000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>94815000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>94080000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>93378000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>92875000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>92385000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>91921000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>91451000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>90902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90451000.0</v>
       </c>
       <c r="AC13">
         <v>90451000.0</v>
       </c>
       <c r="AD13">
-        <v>91075000.0</v>
+        <v>90451000.0</v>
       </c>
       <c r="AE13">
         <v>91075000.0</v>
       </c>
       <c r="AF13">
+        <v>91075000.0</v>
+      </c>
+      <c r="AG13">
         <v>90416000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>89849000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>89335000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>88901000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>88452000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>88043000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>87632000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>87063000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>86770000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>86446000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>86191000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>85837000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>85586000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>85389000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1301000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1134429.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>982277.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>802060.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>35272000.0</v>
+      </c>
+      <c r="C14">
         <v>34712000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>34537000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>34517000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>34448000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33714000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>33510000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>33448000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>33367000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>33087000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>33006999.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>32987000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>32952000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>32865000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>32811000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32792000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32766000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32714000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32809000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32761000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32813000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32720000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32665000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>32606000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>32445000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>32372000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>32336000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>32000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>32322000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>32000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>32399000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>32281000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>32344000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>32098000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>32414000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>32046000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>32311000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>31861000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>32318000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>32320000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>32274000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>32294000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>32263000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>32253000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>30240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31292611.0</v>
       </c>
       <c r="AU14">
         <v>31292611.0</v>
       </c>
       <c r="AV14">
         <v>31292611.0</v>
       </c>
       <c r="AW14">
         <v>31292611.0</v>
       </c>
       <c r="AX14">
         <v>31292611.0</v>
       </c>
       <c r="AY14">
+        <v>31292611.0</v>
+      </c>
+      <c r="AZ14">
         <v>23997960.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>23990484.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>94080000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>93378000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>92875000.0</v>
       </c>
-      <c r="X15"/>
-      <c r="Y15">
+      <c r="Y15"/>
+      <c r="Z15">
         <v>91921000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>91451000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>90902000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90451000.0</v>
       </c>
       <c r="AC15">
         <v>90451000.0</v>
       </c>
       <c r="AD15">
-        <v>91075000.0</v>
+        <v>90451000.0</v>
       </c>
       <c r="AE15">
         <v>91075000.0</v>
       </c>
       <c r="AF15">
+        <v>91075000.0</v>
+      </c>
+      <c r="AG15">
         <v>90416000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>89849000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>89335000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>88900000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>88500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>88000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>87600000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>87100000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>86770000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>86400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>86200000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>85837000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>85600000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>85389000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1301000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1134429.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>802060.0</v>
       </c>
-      <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+    </row>
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
         <v>28</v>
       </c>
-      <c r="B16">
+      <c r="B16"/>
+      <c r="C16">
         <v>7883000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>9192000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7576000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7715000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8514000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>9783000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7155000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7483000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>8105000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>9579000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-36000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7828000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8525000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10249000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7495000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8110000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9054000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10791000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>7400000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>7757000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8588000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9944000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>7186000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>7749000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>7890000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9946000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>6947000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>6861000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7330000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10485000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4860000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5038000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4746000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7285000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>6395000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4906000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4845000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5590000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5418000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3341000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3967000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2744000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4615000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2440152.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>4028721.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5174,159 +5211,161 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1249000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2572000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2729000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2791000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2867000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8092000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>8061000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>8252000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>8200000.0</v>
       </c>
-      <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>8302000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8505000.0</v>
       </c>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
-[...1 lines deleted...]
-      </c>
+      <c r="AH18"/>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
-      <c r="AU18"/>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
       <c r="AV18"/>
-      <c r="AW18">
+      <c r="AW18"/>
+      <c r="AX18">
         <v>795000.0</v>
       </c>
-      <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5338,122 +5377,121 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
-        <v>402000.0</v>
+        <v>0.0</v>
       </c>
       <c r="I20">
         <v>402000.0</v>
       </c>
       <c r="J20">
         <v>402000.0</v>
       </c>
       <c r="K20">
         <v>402000.0</v>
       </c>
       <c r="L20">
         <v>402000.0</v>
       </c>
       <c r="M20">
         <v>402000.0</v>
       </c>
       <c r="N20">
         <v>402000.0</v>
       </c>
       <c r="O20">
         <v>402000.0</v>
       </c>
       <c r="P20">
         <v>402000.0</v>
       </c>
       <c r="Q20">
         <v>402000.0</v>
       </c>
       <c r="R20">
         <v>402000.0</v>
       </c>
       <c r="S20">
         <v>402000.0</v>
       </c>
       <c r="T20">
         <v>402000.0</v>
       </c>
       <c r="U20">
         <v>402000.0</v>
       </c>
       <c r="V20">
         <v>402000.0</v>
       </c>
       <c r="W20">
         <v>402000.0</v>
       </c>
       <c r="X20">
-        <v>400000.0</v>
+        <v>402000.0</v>
       </c>
       <c r="Y20">
         <v>400000.0</v>
       </c>
       <c r="Z20">
         <v>400000.0</v>
       </c>
       <c r="AA20">
-        <v>402000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="AB20">
         <v>402000.0</v>
       </c>
       <c r="AC20">
         <v>402000.0</v>
       </c>
       <c r="AD20">
         <v>402000.0</v>
       </c>
       <c r="AE20">
         <v>402000.0</v>
       </c>
       <c r="AF20">
         <v>402000.0</v>
       </c>
       <c r="AG20">
         <v>402000.0</v>
       </c>
       <c r="AH20">
         <v>402000.0</v>
       </c>
       <c r="AI20">
         <v>402000.0</v>
       </c>
@@ -5469,896 +5507,915 @@
       <c r="AM20">
         <v>402000.0</v>
       </c>
       <c r="AN20">
         <v>402000.0</v>
       </c>
       <c r="AO20">
         <v>402000.0</v>
       </c>
       <c r="AP20">
         <v>402000.0</v>
       </c>
       <c r="AQ20">
         <v>402000.0</v>
       </c>
       <c r="AR20">
         <v>402000.0</v>
       </c>
       <c r="AS20">
         <v>402000.0</v>
       </c>
       <c r="AT20">
         <v>402000.0</v>
       </c>
       <c r="AU20">
-        <v>402011.0</v>
+        <v>402000.0</v>
       </c>
       <c r="AV20">
         <v>402011.0</v>
       </c>
       <c r="AW20">
         <v>402011.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AX20">
+        <v>402011.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>402000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>390000.0</v>
+      </c>
+      <c r="C21">
         <v>393000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>397000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>401000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>406000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>410000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>414000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>419000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>423000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="L21">
         <v>436000.0</v>
       </c>
       <c r="M21">
+        <v>436000.0</v>
+      </c>
+      <c r="N21">
         <v>441000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>445000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>450000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>455000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>459000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>241000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>246000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>251000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>255000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>260000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3019000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="Y21">
         <v>300000.0</v>
       </c>
       <c r="Z21">
         <v>300000.0</v>
       </c>
       <c r="AA21">
+        <v>300000.0</v>
+      </c>
+      <c r="AB21">
         <v>283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>287000.0</v>
       </c>
       <c r="AC21">
         <v>287000.0</v>
       </c>
       <c r="AD21">
-        <v>292000.0</v>
+        <v>287000.0</v>
       </c>
       <c r="AE21">
         <v>292000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21">
+      <c r="AF21">
+        <v>292000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21">
         <v>306000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>402000.0</v>
       </c>
       <c r="AI21">
         <v>402000.0</v>
       </c>
       <c r="AJ21">
         <v>402000.0</v>
       </c>
       <c r="AK21">
         <v>402000.0</v>
       </c>
       <c r="AL21">
         <v>402000.0</v>
       </c>
       <c r="AM21">
         <v>402000.0</v>
       </c>
       <c r="AN21">
         <v>402000.0</v>
       </c>
       <c r="AO21">
         <v>402000.0</v>
       </c>
       <c r="AP21">
         <v>402000.0</v>
       </c>
       <c r="AQ21">
         <v>402000.0</v>
       </c>
       <c r="AR21">
         <v>402000.0</v>
       </c>
       <c r="AS21">
         <v>402000.0</v>
       </c>
       <c r="AT21">
         <v>402000.0</v>
       </c>
       <c r="AU21">
         <v>402000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AV21">
         <v>402000.0</v>
       </c>
-      <c r="AX21"/>
+      <c r="AW21"/>
+      <c r="AX21">
+        <v>402000.0</v>
+      </c>
       <c r="AY21"/>
       <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BA21"/>
+      <c r="BB21">
         <v>402000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>125152000.0</v>
+      </c>
+      <c r="C22">
         <v>132444000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>133362000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>193883000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>149945000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>177843000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>166545000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>233576000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>168718000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>136434000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>125757000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>173966000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>157126000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>144969000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>157295000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>207009000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>164499000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>152244000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>122672000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>167071000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>134887000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>146257000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>149052000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>213403000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>167584000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>175037000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>147849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183115000.0</v>
       </c>
       <c r="AC22">
         <v>183115000.0</v>
       </c>
       <c r="AD22">
-        <v>114849000.0</v>
+        <v>183115000.0</v>
       </c>
       <c r="AE22">
         <v>114849000.0</v>
       </c>
       <c r="AF22">
+        <v>114849000.0</v>
+      </c>
+      <c r="AG22">
         <v>104289000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>97176000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>131448000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>102365000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>97997000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>89548000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>129475000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>84734000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>75716000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>70368000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>96681000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>66919000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>58239000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>55303000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>72993000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>47763143.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>42281013.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>41362970.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>30809000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>394046000.0</v>
+      </c>
+      <c r="C23">
         <v>380650000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>402609000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>468006000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>433800000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>463705000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>452442000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>533099000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>488595000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>471383000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>556478000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>526013000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>503141000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>488399000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>527454000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>547650000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>493321000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>502793000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>515550000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>508217000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>463158000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>482164000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>515577000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>554747000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>506183000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>505612000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>474050000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>518117000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>434095000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>418930000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>289955000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>324517000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>270438000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>249009000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>223102000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>252947000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>181697000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>159990000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>155967000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>155620000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>133442000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>118987000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>120620000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>103225000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>74402256.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>65875119.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>70949484.0</v>
       </c>
-      <c r="AX23"/>
       <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>31228787.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
+        <v>22829000.0</v>
+      </c>
+      <c r="C24">
         <v>23085000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>23337000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>23586000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>23821000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>24054000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>24283000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>24510000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24723000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>24933000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25141000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>25346000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>25538000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>25726000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>25913000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>26099000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>26271000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>26440000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>26608000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>26773000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>26928000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>27079000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>72979000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>116776000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>104512000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>112396000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>67110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>118350000.0</v>
       </c>
       <c r="AC24">
         <v>118350000.0</v>
       </c>
       <c r="AD24">
-        <v>73016000.0</v>
+        <v>118350000.0</v>
       </c>
       <c r="AE24">
         <v>73016000.0</v>
       </c>
       <c r="AF24">
+        <v>73016000.0</v>
+      </c>
+      <c r="AG24">
         <v>68816000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>44825000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>66333000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>36382000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1403000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>28002000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>70030000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>20179000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>4806000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3384000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>15897000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>747000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>1209000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4301000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>34660000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>11405000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>4255000.0</v>
       </c>
-      <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>4205000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:53">
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>25538000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25726000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>25913000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>26099000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26271000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>26440000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>26608000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26773000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>26928000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>27079000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>72979000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>112396000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>67110000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>156533000.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>99224000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>77486000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>67859000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26">
+        <v>4534000.0</v>
+      </c>
+      <c r="C26">
         <v>4676000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4763000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4860000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4834000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4860000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>4491000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>4840000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4877000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4798000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4986000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4867000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>5254000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5416000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5539000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5285000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>5823000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>6066000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>6554000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>6598000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>6729000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>6346000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>6111000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>6022000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>6004000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>5701000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>6432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6499000.0</v>
       </c>
       <c r="AC26">
         <v>6499000.0</v>
       </c>
       <c r="AD26">
-        <v>6239000.0</v>
+        <v>6499000.0</v>
       </c>
       <c r="AE26">
         <v>6239000.0</v>
       </c>
       <c r="AF26">
+        <v>6239000.0</v>
+      </c>
+      <c r="AG26">
         <v>6267000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>6295000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6323000.0</v>
       </c>
       <c r="AI26">
         <v>6323000.0</v>
       </c>
       <c r="AJ26">
         <v>6323000.0</v>
       </c>
       <c r="AK26">
         <v>6323000.0</v>
       </c>
-      <c r="AL26"/>
+      <c r="AL26">
+        <v>6323000.0</v>
+      </c>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6370,2073 +6427,2109 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>114295000.0</v>
+      </c>
+      <c r="C28">
         <v>142542000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>131090000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>188097000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>183211000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>215314000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>159797000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>129228000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
+        <v>157599000.0</v>
+      </c>
+      <c r="K28">
         <v>185496000.0</v>
       </c>
-      <c r="K28">
-[...1 lines deleted...]
-      </c>
       <c r="L28">
+        <v>153223000.0</v>
+      </c>
+      <c r="M28">
         <v>218664000.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
-        <v>205206000.0</v>
+        <v>180252000.0</v>
       </c>
       <c r="O28">
+        <v>185821000.0</v>
+      </c>
+      <c r="P28">
         <v>154337000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>27441000.0</v>
       </c>
-      <c r="Q28">
-[...1 lines deleted...]
-      </c>
       <c r="R28">
-        <v>146724000.0</v>
+        <v>166965000.0</v>
       </c>
       <c r="S28">
+        <v>146013000.0</v>
+      </c>
+      <c r="T28">
         <v>113194000.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
-        <v>163283000.0</v>
+        <v>172748000.0</v>
       </c>
       <c r="V28">
+        <v>162625000.0</v>
+      </c>
+      <c r="W28">
         <v>177238000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>190146000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>271858000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>239111000.0</v>
       </c>
-      <c r="Z28">
-[...1 lines deleted...]
-      </c>
       <c r="AA28">
+        <v>257086000.0</v>
+      </c>
+      <c r="AB28">
         <v>222957000.0</v>
       </c>
-      <c r="AB28"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AC28"/>
+      <c r="AD28">
+        <v>270578000.0</v>
+      </c>
+      <c r="AE28"/>
       <c r="AF28">
-        <v>205897000.0</v>
+        <v>207826000.0</v>
       </c>
       <c r="AG28">
+        <v>205387000.0</v>
+      </c>
+      <c r="AH28">
         <v>62787000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>108986000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>75010000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>56241000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>25221000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>72086000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21199000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-8050000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-19916000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>17841000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-18423000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-25353000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-32850000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35265000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12287463.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10893827.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2197252.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>7500030.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>201836000.0</v>
+      </c>
+      <c r="C29">
         <v>189512000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>193330000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>229753000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>227247000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>256868000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>207890000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>257546000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>241300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>255151000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>251218000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>279281000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>253031000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>253845000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>257088000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>258719000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>254589000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>251721000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>253171000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>235268000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>231942000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>239697000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>269563000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>290936000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>277254000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>276030000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>245939000.0</v>
       </c>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>2127000.0</v>
+      </c>
+      <c r="C30">
         <v>1754000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2710000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5415000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9008000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4248000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3970000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4534000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8631000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10656000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6572000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>7773000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>7636000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8438000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>6041000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>8758000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>7588000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6949000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5455000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>7126000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4884000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4630000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2820000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6983000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3863000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5381000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5053000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>340000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6899000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>372000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>6364000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8651000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4639000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3166000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>382000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>611000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>325000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1731000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>453000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1131000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>394000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3113000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>445000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>519000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>96000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>630000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>21653.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>32498.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>17000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>226686000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>227332000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>230407000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>221871000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>227589000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>224570000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>225870000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>207820000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>204356000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>194352000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>190040000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>170354000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>168953000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>162361000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>177872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152784000.0</v>
       </c>
       <c r="AC31">
         <v>152784000.0</v>
       </c>
       <c r="AD31">
-        <v>153008000.0</v>
+        <v>152784000.0</v>
       </c>
       <c r="AE31">
         <v>153008000.0</v>
       </c>
       <c r="AF31">
+        <v>153008000.0</v>
+      </c>
+      <c r="AG31">
         <v>150741000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>159947000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>138813000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>141529000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>134703000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>135668000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>115729000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>116033000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>111456000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>110777000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>96529000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>95698000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>91738000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>88403000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>36380000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>85674000.0</v>
+      </c>
+      <c r="C32">
         <v>62297000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>63804000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>51071000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>56882000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>54170000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62994000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>60642000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>79824000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>75902000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>78525000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>62279000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>84599000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>88682000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>107593000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>98734000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>102446000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>105982000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>106525000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>89923000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>84165000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>73869000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>114596000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>136613000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>117672000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>114400000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>83417000.0</v>
       </c>
-      <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>211105000.0</v>
+      </c>
+      <c r="C33">
         <v>217586000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>230558000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>239260000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>247868000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>252581000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>260811000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>268809000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>285111000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>303659000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>378857000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>322495000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>311304000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>311865000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>305789000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>307633000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>290813000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>290721000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>293029000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>301589000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>293309000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>297585000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>305267000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>311859000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>304390000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>308622000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>311858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>313854000.0</v>
       </c>
       <c r="AC33">
         <v>313854000.0</v>
       </c>
       <c r="AD33">
-        <v>296621000.0</v>
+        <v>313854000.0</v>
       </c>
       <c r="AE33">
         <v>296621000.0</v>
       </c>
       <c r="AF33">
+        <v>296621000.0</v>
+      </c>
+      <c r="AG33">
         <v>292819000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>172266000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>174291000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>153799000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>139448000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>121276000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>107532000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>85597000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>64117000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>54721000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>47387000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>37591000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>25854000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>22230000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>22285000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>21007199.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>19568659.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>17598093.0</v>
       </c>
-      <c r="AX33"/>
       <c r="AY33"/>
-      <c r="AZ33">
+      <c r="AZ33"/>
+      <c r="BA33">
         <v>-7500030.0</v>
       </c>
-      <c r="BA33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>146905000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>150707000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>154791000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>159059000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>139878000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>144022000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>147361000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>151324000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>140583000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>144180000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>147586000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
+      <c r="Z34"/>
+      <c r="AA34">
         <v>141473000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>143554000.0</v>
       </c>
-      <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>121592000.0</v>
+      </c>
+      <c r="C35">
         <v>123313000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>128247000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>132647000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>137692000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>141858000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>144126000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>144346000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>148909000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>160556000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>231855000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>170900000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>172443000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>176433000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>181953000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>187730000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>168878000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>173253000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>176836000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>186189000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>175572000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>179511000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>228765000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>279712000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>254662000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>262171000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>219169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269617000.0</v>
       </c>
       <c r="AC35">
         <v>269617000.0</v>
       </c>
       <c r="AD35">
-        <v>209425000.0</v>
+        <v>269617000.0</v>
       </c>
       <c r="AE35">
         <v>209425000.0</v>
       </c>
       <c r="AF35">
+        <v>209425000.0</v>
+      </c>
+      <c r="AG35">
         <v>205381000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>76676000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>116706000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>82366000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>41050000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>33457000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>74842000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>23923000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>8457000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>7060000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>17328000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1949000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2312000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>5444000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>35590000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>12184890.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>7720696.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>5050108.0</v>
       </c>
-      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>7775000.0</v>
+      </c>
+      <c r="C36">
         <v>8493000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>9625000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10226000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>10776000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>8849000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>8726000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>10621000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>11510000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>12501000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>11535000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>9023000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7010000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7744000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>7875000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>5589000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>5864000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>7913000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>5353000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1863000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>5280000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>912000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3961000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1271000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1807000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1869000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896000.0</v>
       </c>
       <c r="AC36">
         <v>2896000.0</v>
       </c>
       <c r="AD36">
-        <v>5336000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="AE36">
         <v>5336000.0</v>
       </c>
       <c r="AF36">
+        <v>5336000.0</v>
+      </c>
+      <c r="AG36">
         <v>3932000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>4755000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>1681000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>2274000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>3502000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>4846000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>2656000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9449000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>1235000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>1887000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>1710000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>1066000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>279000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>299000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>329000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>304405.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>328203.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>316515.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-7500030.0</v>
       </c>
-      <c r="BA36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>-3226000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>-3218000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>-3210000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>-3234000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>-3208000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>-3181000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-3152000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-2497000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-2454000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-2409000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>-2363000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
+      <c r="Z37"/>
+      <c r="AA37">
         <v>-2210000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>-2166000.0</v>
       </c>
-      <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
+      <c r="AH37"/>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
-      <c r="AU37"/>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+    </row>
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>2005000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1833000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1727000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1845000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>6725000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6495000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>5353000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5382000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5280000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>912000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>540000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>181921000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1107000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1169000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>847000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896000.0</v>
       </c>
       <c r="AC38">
         <v>2896000.0</v>
       </c>
       <c r="AD38">
-        <v>5336000.0</v>
+        <v>2896000.0</v>
       </c>
       <c r="AE38">
         <v>5336000.0</v>
       </c>
       <c r="AF38">
+        <v>5336000.0</v>
+      </c>
+      <c r="AG38">
         <v>3932000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2995000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1681000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2274000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>3502000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>11571000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>9381000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>9851000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1637000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2289000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2112000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1665000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>681000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>701000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>731000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>706000.0</v>
       </c>
-      <c r="AV38"/>
-      <c r="AW38">
+      <c r="AW38"/>
+      <c r="AX38">
         <v>316000.0</v>
       </c>
-      <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-      <c r="BA38">
+      <c r="BA38"/>
+      <c r="BB38">
         <v>683000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>28863000.0</v>
+      </c>
+      <c r="C39">
         <v>22732000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19634000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>21276000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>21241000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20454000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17781000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>16845000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>17653000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>11811000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>14327000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>13602000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>15927000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>13917000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>12781000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>17135000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>15052000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>14570000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>15108000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>14034000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11157000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>9710000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8727000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>13251000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>11341000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>7718000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8752000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>892000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>12062000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>568000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>12793000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>12179000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>15143000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>13112000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>11469000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>9774000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9088000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>13251000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>9502000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>5442000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>6442000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>8266000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5185000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>4072000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>5118000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>7108000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>5244060.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>3671139.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>4090000.0</v>
       </c>
-      <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>2959000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>29481000.0</v>
+      </c>
+      <c r="C40">
         <v>26487000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>30501000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>25343000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>25542000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>19029000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>48837000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>99976000.0</v>
       </c>
-      <c r="I40">
-[...1 lines deleted...]
-      </c>
       <c r="J40">
+        <v>23474000.0</v>
+      </c>
+      <c r="K40">
         <v>18261000.0</v>
       </c>
-      <c r="K40">
-[...1 lines deleted...]
-      </c>
       <c r="L40">
+        <v>22198000.0</v>
+      </c>
+      <c r="M40">
         <v>31776000.0</v>
       </c>
-      <c r="M40">
-[...1 lines deleted...]
-      </c>
       <c r="N40">
-        <v>3798000.0</v>
+        <v>21194000.0</v>
       </c>
       <c r="O40">
+        <v>23183000.0</v>
+      </c>
+      <c r="P40">
         <v>30566000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>27300000.0</v>
       </c>
-      <c r="Q40">
-[...1 lines deleted...]
-      </c>
       <c r="R40">
-        <v>7239000.0</v>
+        <v>21580000.0</v>
       </c>
       <c r="S40">
+        <v>23871000.0</v>
+      </c>
+      <c r="T40">
         <v>36713000.0</v>
       </c>
-      <c r="T40">
-[...1 lines deleted...]
-      </c>
       <c r="U40">
-        <v>10895000.0</v>
+        <v>35107000.0</v>
       </c>
       <c r="V40">
+        <v>25588000.0</v>
+      </c>
+      <c r="W40">
         <v>22315000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>27742000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>25206000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>21067000.0</v>
       </c>
-      <c r="Z40">
-[...1 lines deleted...]
-      </c>
       <c r="AA40">
+        <v>28208000.0</v>
+      </c>
+      <c r="AB40">
         <v>21945000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>6094000.0</v>
       </c>
-      <c r="AC40">
-[...1 lines deleted...]
-      </c>
       <c r="AD40">
+        <v>21344000.0</v>
+      </c>
+      <c r="AE40">
         <v>5360000.0</v>
       </c>
-      <c r="AE40">
-[...1 lines deleted...]
-      </c>
       <c r="AF40">
-        <v>7332000.0</v>
+        <v>17357000.0</v>
       </c>
       <c r="AG40">
+        <v>18260000.0</v>
+      </c>
+      <c r="AH40">
         <v>16063000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>25690000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>15484000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>21054000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>17976000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>19281000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>12333000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>15024000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>14232000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>11966000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>7795000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>6038000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>9305000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>5507000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>8368783.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>9182288.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>12010503.0</v>
       </c>
-      <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40">
         <v>8873000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>1249000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2572000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2729000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>2791000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2867000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>8092000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8061000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>8252000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>8200000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11886000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11710000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8302000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>8505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8732000.0</v>
       </c>
       <c r="AC41">
         <v>8732000.0</v>
       </c>
       <c r="AD41">
-        <v>9028000.0</v>
+        <v>8732000.0</v>
       </c>
       <c r="AE41">
         <v>9028000.0</v>
       </c>
       <c r="AF41">
+        <v>9028000.0</v>
+      </c>
+      <c r="AG41">
         <v>9420000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14725000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5465000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5499000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>5443000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>3355000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3305000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>2595000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2106000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2109000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>1249000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>1202000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1096000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1112000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>930000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>780000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>795000.0</v>
       </c>
-      <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>327000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:53">
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>-3783000.0</v>
+      </c>
+      <c r="C42">
         <v>-3156000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2922000.0</v>
       </c>
       <c r="D42">
         <v>-2922000.0</v>
       </c>
       <c r="E42">
         <v>-2922000.0</v>
       </c>
       <c r="F42">
+        <v>-2922000.0</v>
+      </c>
+      <c r="G42">
         <v>-2596000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-2332000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-2331000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-2243000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-2121000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-1738000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1737000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-1733000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-1732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1459000.0</v>
       </c>
       <c r="P42">
         <v>-1459000.0</v>
       </c>
       <c r="Q42">
+        <v>-1459000.0</v>
+      </c>
+      <c r="R42">
         <v>-1458000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-1457000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-1002000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-998000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-991000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-986000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-628000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-622000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-581000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-514000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-407000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>214000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-406000.0</v>
       </c>
-      <c r="AD42"/>
-      <c r="AE42">
+      <c r="AE42"/>
+      <c r="AF42">
         <v>-405000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000.0</v>
       </c>
       <c r="AH42">
         <v>-92000.0</v>
       </c>
       <c r="AI42">
         <v>-92000.0</v>
       </c>
       <c r="AJ42">
         <v>-92000.0</v>
       </c>
       <c r="AK42">
-        <v>-57000.0</v>
+        <v>-92000.0</v>
       </c>
       <c r="AL42">
         <v>-57000.0</v>
       </c>
       <c r="AM42">
+        <v>-57000.0</v>
+      </c>
+      <c r="AN42">
         <v>18800000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>17061000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>79000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>31000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>85837000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>85586000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-85389000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1301000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-1.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-45000.0</v>
       </c>
-      <c r="AX42"/>
       <c r="AY42"/>
-      <c r="AZ42">
+      <c r="AZ42"/>
+      <c r="BA42">
         <v>993026.0</v>
       </c>
-      <c r="BA42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8448,2420 +8541,2461 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-      <c r="AH44">
-[...1 lines deleted...]
-      </c>
+      <c r="AH44"/>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
-      <c r="AU44"/>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-    </row>
-    <row r="45" spans="1:53">
+      <c r="BB44"/>
+    </row>
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>380361000.0</v>
+      </c>
+      <c r="C45">
         <v>204024000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>391576000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>394831000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>397572000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>403799000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>406630000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>406292000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>415288000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>427698000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>435014000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>304081000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>297844000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>297722000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>287291000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>295902000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>281300000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>287172000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>295195000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>129938000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>296579000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>301052000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>304179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303770000.0</v>
       </c>
       <c r="AC45">
         <v>303770000.0</v>
       </c>
       <c r="AD45">
-        <v>284352000.0</v>
+        <v>303770000.0</v>
       </c>
       <c r="AE45">
         <v>284352000.0</v>
       </c>
       <c r="AF45">
+        <v>284352000.0</v>
+      </c>
+      <c r="AG45">
         <v>282218000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>167109000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>165885000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>144800000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>129200000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>109700000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>98200000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>75700000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>62480000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>52400000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>45300000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>35926000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>25200000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>21529000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>21554000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>20300783.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>16879567.0</v>
       </c>
-      <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>198406000.0</v>
+      </c>
+      <c r="C46">
         <v>204024000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>215773000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>223773000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>231852000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>238462000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>247180000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>252527000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>263593000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>282358000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>294463000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>304081000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>297844000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>297722000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>291523000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>295902000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>278265000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>276099000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>281122000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>289609000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>281300000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>287172000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>295195000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>304566000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>296579000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>301052000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>304179000.0</v>
       </c>
-      <c r="AB46"/>
-      <c r="AC46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>303770000.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>284352000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>282218000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>167109000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>165885000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>144800000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>129221000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>109705000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>98151000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>75746000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>62480000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>52432000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>45275000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>35926000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>25173000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>21529000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>21554000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>20300783.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>18838445.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>16879567.0</v>
       </c>
-      <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>125970000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>122812000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>108332000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>112800000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>114616000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>276099000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>281122000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>289609000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>281300000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>119783000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>295195000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>304566000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>296579000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>301052000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>304179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>303770000.0</v>
       </c>
       <c r="AC47">
         <v>303770000.0</v>
       </c>
       <c r="AD47">
-        <v>284352000.0</v>
+        <v>303770000.0</v>
       </c>
       <c r="AE47">
         <v>284352000.0</v>
       </c>
       <c r="AF47">
+        <v>284352000.0</v>
+      </c>
+      <c r="AG47">
         <v>282218000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>167109000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>165885000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>144800000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>129221000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>109705000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>98151000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>75746000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>62480000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>52432000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>45275000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>35926000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>25173000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>21529000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>21554000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>20301000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>16880000.0</v>
       </c>
-      <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>13043000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>69593000.0</v>
+      </c>
+      <c r="C48">
         <v>51231000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>61332000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>53588000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>63689000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>62428000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>77721000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>83660000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>112199000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>115943000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>123816000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>116833000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>127299000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>129303000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>133172000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>125725000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>131943000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>129575000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>130868000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>113509000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>110703000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>101710000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>101166000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>79335000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>78395000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>72454000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>87589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63214000.0</v>
       </c>
       <c r="AC48">
         <v>63214000.0</v>
       </c>
       <c r="AD48">
-        <v>63032000.0</v>
+        <v>63214000.0</v>
       </c>
       <c r="AE48">
         <v>63032000.0</v>
       </c>
       <c r="AF48">
+        <v>63032000.0</v>
+      </c>
+      <c r="AG48">
         <v>61096000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>70739000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>49972000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>53122000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>46745000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>48084000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>28556000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>29372000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>25088000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>24733000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>10740000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>10278000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6575000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3443000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>32253000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>34499634.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>32557260.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>36024959.0</v>
       </c>
-      <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-      <c r="BA48">
+      <c r="BA48"/>
+      <c r="BB48">
         <v>29508000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:53">
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>127299000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>129303000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>133172000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>125725000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>131943000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>129575000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>130868000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>113509000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>110703000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>101710000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>101166000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
+      <c r="Z49"/>
+      <c r="AA49">
         <v>72454000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>87589000.0</v>
       </c>
-      <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-      <c r="AH49">
+      <c r="AH49"/>
+      <c r="AI49">
         <v>49972000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>53122000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>46745000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>48084000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>28556000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>29372000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>25088000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>24733000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>10740000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>10278000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>6575000.0</v>
       </c>
-      <c r="AS49">
-[...1 lines deleted...]
-      </c>
       <c r="AT49">
         <v>0.0</v>
       </c>
-      <c r="AU49"/>
+      <c r="AU49">
+        <v>0.0</v>
+      </c>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+    </row>
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
+        <v>1066000.0</v>
+      </c>
+      <c r="C50">
         <v>7052000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>1020000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>45581000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>33432000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>64953000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>931000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>44909000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>888000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>11867000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>847000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>36827000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>807000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>787000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>768000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10749000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>729000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>711000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>693000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>675000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>658000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>18266000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3123000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3106000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3089000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>573000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>557000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>541000.0</v>
       </c>
       <c r="AC50">
         <v>541000.0</v>
       </c>
       <c r="AD50">
-        <v>525000.0</v>
+        <v>541000.0</v>
       </c>
       <c r="AE50">
         <v>525000.0</v>
       </c>
       <c r="AF50">
+        <v>525000.0</v>
+      </c>
+      <c r="AG50">
         <v>510000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>500000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="AJ50">
         <v>85000.0</v>
       </c>
       <c r="AK50">
-        <v>84000.0</v>
+        <v>85000.0</v>
       </c>
       <c r="AL50">
         <v>84000.0</v>
       </c>
       <c r="AM50">
+        <v>84000.0</v>
+      </c>
+      <c r="AN50">
         <v>22610000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>728000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>742000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>62000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>4132000.0</v>
       </c>
-      <c r="AR50">
+      <c r="AS50">
         <v>3741000.0</v>
       </c>
-      <c r="AS50">
+      <c r="AT50">
         <v>722000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>873000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>141094000.0</v>
+      </c>
+      <c r="C51">
         <v>148676000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>147435000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>196269000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>188949000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>223893000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>163132000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>138563000.0</v>
       </c>
-      <c r="I51">
-[...1 lines deleted...]
-      </c>
       <c r="J51">
+        <v>167386000.0</v>
+      </c>
+      <c r="K51">
         <v>192295000.0</v>
       </c>
-      <c r="K51">
-[...1 lines deleted...]
-      </c>
       <c r="L51">
+        <v>185380000.0</v>
+      </c>
+      <c r="M51">
         <v>226841000.0</v>
       </c>
-      <c r="M51">
-[...1 lines deleted...]
-      </c>
       <c r="N51">
-        <v>214416000.0</v>
+        <v>191400000.0</v>
       </c>
       <c r="O51">
+        <v>195031000.0</v>
+      </c>
+      <c r="P51">
         <v>199885000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>36848000.0</v>
       </c>
-      <c r="Q51">
-[...1 lines deleted...]
-      </c>
       <c r="R51">
-        <v>187094000.0</v>
+        <v>182334000.0</v>
       </c>
       <c r="S51">
+        <v>186383000.0</v>
+      </c>
+      <c r="T51">
         <v>190245000.0</v>
       </c>
-      <c r="T51">
-[...1 lines deleted...]
-      </c>
       <c r="U51">
-        <v>182204000.0</v>
+        <v>193138000.0</v>
       </c>
       <c r="V51">
+        <v>181546000.0</v>
+      </c>
+      <c r="W51">
         <v>203292000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>237367000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>284658000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>258116000.0</v>
       </c>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
       <c r="AA51">
+        <v>265940000.0</v>
+      </c>
+      <c r="AB51">
         <v>223495000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>158658000.0</v>
       </c>
-      <c r="AC51">
-[...1 lines deleted...]
-      </c>
       <c r="AD51">
+        <v>272765000.0</v>
+      </c>
+      <c r="AE51">
         <v>100821000.0</v>
       </c>
-      <c r="AE51">
-[...1 lines deleted...]
-      </c>
       <c r="AF51">
-        <v>206889000.0</v>
+        <v>211294000.0</v>
       </c>
       <c r="AG51">
+        <v>206379000.0</v>
+      </c>
+      <c r="AH51">
         <v>69479000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>111486000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>77433000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>57420000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>28086000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>73044000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>22610000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>5534000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4126000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>18014000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>4879000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>4950000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5023000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>35474000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>12653664.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>11215637.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>5683631.0</v>
       </c>
-      <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>20464000.0</v>
+      </c>
+      <c r="C52">
         <v>26325000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20150000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>64560000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>52195000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>83406000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>19006000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>36791000.0</v>
       </c>
-      <c r="I52">
-[...1 lines deleted...]
-      </c>
       <c r="J52">
+        <v>18477000.0</v>
+      </c>
+      <c r="K52">
         <v>31739000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
+        <v>19550000.0</v>
+      </c>
+      <c r="M52">
         <v>55941000.0</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="N52">
-        <v>37983000.0</v>
+        <v>18957000.0</v>
       </c>
       <c r="O52">
+        <v>18598000.0</v>
+      </c>
+      <c r="P52">
         <v>19181000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>28646000.0</v>
       </c>
-      <c r="Q52">
-[...1 lines deleted...]
-      </c>
       <c r="R52">
-        <v>32553000.0</v>
+        <v>16185000.0</v>
       </c>
       <c r="S52">
+        <v>15921000.0</v>
+      </c>
+      <c r="T52">
         <v>16276000.0</v>
       </c>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
       <c r="U52">
-        <v>28728000.0</v>
+        <v>15041000.0</v>
       </c>
       <c r="V52">
+        <v>14035000.0</v>
+      </c>
+      <c r="W52">
         <v>32033000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>16802000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>16832000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>15164000.0</v>
       </c>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
       <c r="AA52">
+        <v>12071000.0</v>
+      </c>
+      <c r="AB52">
         <v>13831000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>541000.0</v>
       </c>
-      <c r="AC52">
-[...1 lines deleted...]
-      </c>
       <c r="AD52">
+        <v>11880000.0</v>
+      </c>
+      <c r="AE52">
         <v>525000.0</v>
       </c>
-      <c r="AE52">
-[...1 lines deleted...]
-      </c>
       <c r="AF52">
-        <v>21346000.0</v>
+        <v>10897000.0</v>
       </c>
       <c r="AG52">
+        <v>10418000.0</v>
+      </c>
+      <c r="AH52">
         <v>1620000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>410000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>566000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>21813000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>84000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3014000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2431000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>728000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>742000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>2117000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>4132000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>3741000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>722000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>814000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1283798.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>4320636.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>1428000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
-[...1 lines deleted...]
-      </c>
+      <c r="AH53"/>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
-      <c r="AU53"/>
+      <c r="AU53">
+        <v>0.0</v>
+      </c>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>15000060.0</v>
       </c>
-      <c r="BA53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:53">
+      <c r="BB53"/>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-      <c r="AH54">
-[...1 lines deleted...]
-      </c>
+      <c r="AH54"/>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
-      <c r="AU54"/>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+    </row>
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>394046000.0</v>
+      </c>
+      <c r="C55">
         <v>380650000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>402609000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>468006000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>433800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>463705000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>452442000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>533099000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>488595000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>471383000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>556478000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>526013000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>503141000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>488399000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>527454000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>547650000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>493321000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>502793000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>515550000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>508217000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>463158000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>482164000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>515577000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>554747000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>506183000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>505612000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>474050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>518117000.0</v>
       </c>
       <c r="AC55">
         <v>518117000.0</v>
       </c>
       <c r="AD55">
-        <v>434095000.0</v>
+        <v>518117000.0</v>
       </c>
       <c r="AE55">
         <v>434095000.0</v>
       </c>
       <c r="AF55">
+        <v>434095000.0</v>
+      </c>
+      <c r="AG55">
         <v>418930000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>289955000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>324517000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>270438000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>249009000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>223102000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>252947000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>181697000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>159990000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>155967000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>155620000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>133442000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>118987000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>120620000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>103225000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>74402256.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>65875119.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>70949484.0</v>
       </c>
-      <c r="AX55"/>
       <c r="AY55"/>
       <c r="AZ55"/>
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55">
         <v>55463000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>182941000.0</v>
+      </c>
+      <c r="C56">
         <v>163064000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>172051000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>228746000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>185932000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>211124000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>191631000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>264290000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>203484000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>167724000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>177621000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>203518000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>191837000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>176534000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>221665000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>240017000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>202508000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>212072000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>222521000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>206628000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>169849000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>184579000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>210310000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>242888000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>201793000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>196990000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>162192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>204263000.0</v>
       </c>
       <c r="AC56">
         <v>204263000.0</v>
       </c>
       <c r="AD56">
-        <v>137474000.0</v>
+        <v>204263000.0</v>
       </c>
       <c r="AE56">
         <v>137474000.0</v>
       </c>
       <c r="AF56">
+        <v>137474000.0</v>
+      </c>
+      <c r="AG56">
         <v>126111000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>117689000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>150226000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>116639000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>109561000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>101826000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>145415000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>96100000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>95873000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>101246000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>108233000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>95851000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>93133000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>98390000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>80940000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>53395057.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>46306460.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>53351391.0</v>
       </c>
-      <c r="AX56"/>
       <c r="AY56"/>
-      <c r="AZ56">
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>7500030.0</v>
       </c>
-      <c r="BA56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:53">
+      <c r="BB56"/>
+    </row>
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>97267000.0</v>
+      </c>
+      <c r="C57">
         <v>100767000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>108247000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>177675000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>129050000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>156954000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>128637000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>203648000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>127034000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>95524000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>102449000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>141239000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>107238000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>87852000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>118304000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>141283000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>100062000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>108151000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>115996000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>116705000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>85684000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>110710000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>95714000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>106275000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>84121000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>82590000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>78775000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95522000.0</v>
       </c>
       <c r="AC57">
         <v>95522000.0</v>
       </c>
       <c r="AD57">
-        <v>71370000.0</v>
+        <v>95522000.0</v>
       </c>
       <c r="AE57">
         <v>71370000.0</v>
       </c>
       <c r="AF57">
+        <v>71370000.0</v>
+      </c>
+      <c r="AG57">
         <v>62718000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>53022000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>65160000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>42779000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>69567000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>50296000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>58772000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>37807000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>36737000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>35119000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>38778000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>33576000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>22783000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>24690000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>32392000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>24712209.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>22767111.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>27637503.0</v>
       </c>
-      <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57">
         <v>19702000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>218859000.0</v>
+      </c>
+      <c r="C58">
         <v>224080000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>236494000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>310322000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>266742000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>298812000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>272763000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>347994000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>275943000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>256080000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>334304000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>312139000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>279681000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>264285000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>300257000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>329013000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>268940000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>281404000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>292832000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>302894000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>261256000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>290221000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>324479000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>385987000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>338783000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>344761000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>297944000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>364644000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>365139000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>280393000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>280795000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>268099000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>129698000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>181866000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>125145000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>110617000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>83753000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>133614000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>61730000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>45194000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>42179000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>56106000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>35525000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>25095000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>30134000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>67982000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>36897099.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>30487807.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>32687611.0</v>
       </c>
-      <c r="AX58"/>
       <c r="AY58"/>
       <c r="AZ58"/>
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58">
         <v>24234000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
+      <c r="AH59"/>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
-      <c r="AU59"/>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+    </row>
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>177941000.0</v>
+      </c>
+      <c r="C60">
         <v>159375000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>168973000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>160586000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>169994000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>167861000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>182676000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>188127000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>215689000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>218351000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>225230000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>217108000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>226686000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>227332000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>230407000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>221871000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>227589000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>224570000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>225870000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>207820000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>204356000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>194352000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>193461000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>171054000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>169653000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>163061000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>178272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>153473000.0</v>
       </c>
       <c r="AC60">
         <v>153473000.0</v>
       </c>
       <c r="AD60">
-        <v>153702000.0</v>
+        <v>153473000.0</v>
       </c>
       <c r="AE60">
         <v>153702000.0</v>
       </c>
       <c r="AF60">
+        <v>153702000.0</v>
+      </c>
+      <c r="AG60">
         <v>151143000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>160496000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>139215000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>141931000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>135105000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>136070000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>116131000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>116435000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>111858000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>111179000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>96931000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>96100000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>92140000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>88805000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>33520000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>35599063.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>33503537.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>36782019.0</v>
       </c>
-      <c r="AX60"/>
       <c r="AY60"/>
-      <c r="AZ60">
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>31228787.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>30236000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-1733000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-1732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1459000.0</v>
       </c>
       <c r="P61">
         <v>-1459000.0</v>
       </c>
       <c r="Q61">
+        <v>-1459000.0</v>
+      </c>
+      <c r="R61">
         <v>-1458000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-1457000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-1002000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-998000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-991000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-986000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-628000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-514000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-407000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-406000.0</v>
       </c>
-      <c r="AC61"/>
-      <c r="AD61">
+      <c r="AD61"/>
+      <c r="AE61">
         <v>-405000.0</v>
       </c>
-      <c r="AE61"/>
-      <c r="AF61">
+      <c r="AF61"/>
+      <c r="AG61">
         <v>-369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-92000.0</v>
       </c>
       <c r="AH61">
         <v>-92000.0</v>
       </c>
       <c r="AI61">
         <v>-92000.0</v>
       </c>
       <c r="AJ61">
         <v>-92000.0</v>
       </c>
       <c r="AK61">
-        <v>-57000.0</v>
+        <v>-92000.0</v>
       </c>
       <c r="AL61">
         <v>-57000.0</v>
       </c>
       <c r="AM61">
-        <v>0.0</v>
+        <v>-57000.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
-      <c r="AU61"/>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+    </row>
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10873,50 +11007,51 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10965,1127 +11100,1127 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
         <v>263570000.0</v>
       </c>
       <c r="C2">
         <v>318119000.0</v>
       </c>
       <c r="D2">
         <v>321710000.0</v>
       </c>
       <c r="E2">
         <v>309872000.0</v>
       </c>
       <c r="F2">
         <v>321260000.0</v>
       </c>
       <c r="G2">
         <v>307257000.0</v>
       </c>
       <c r="H2">
         <v>287475000.0</v>
       </c>
       <c r="I2">
         <v>257700000.0</v>
       </c>
       <c r="J2">
         <v>210428000.0</v>
       </c>
       <c r="K2">
         <v>161970000.0</v>
       </c>
       <c r="L2">
         <v>130636000.0</v>
       </c>
       <c r="M2">
         <v>100877000.0</v>
       </c>
       <c r="N2">
         <v>71088000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
         <v>25471000.0</v>
       </c>
       <c r="C3">
         <v>32282000.0</v>
       </c>
       <c r="D3">
         <v>32159000.0</v>
       </c>
       <c r="E3">
         <v>30810000.0</v>
       </c>
       <c r="F3">
         <v>29225000.0</v>
       </c>
       <c r="G3">
         <v>28520000.0</v>
       </c>
       <c r="H3">
         <v>23545000.0</v>
       </c>
       <c r="I3">
         <v>12694000.0</v>
       </c>
       <c r="J3">
         <v>7330000.0</v>
       </c>
       <c r="K3">
         <v>4698000.0</v>
       </c>
       <c r="L3">
         <v>2937000.0</v>
       </c>
       <c r="M3">
         <v>1820683.0</v>
       </c>
       <c r="N3">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
         <v>-9862000.0</v>
       </c>
       <c r="C5">
         <v>-36688000.0</v>
       </c>
       <c r="D5">
         <v>-8646000.0</v>
       </c>
       <c r="E5">
         <v>6607000.0</v>
       </c>
       <c r="F5">
         <v>44154000.0</v>
       </c>
       <c r="G5">
         <v>24280000.0</v>
       </c>
       <c r="H5">
         <v>26937000.0</v>
       </c>
       <c r="I5">
         <v>37464000.0</v>
       </c>
       <c r="J5">
         <v>37493000.0</v>
       </c>
       <c r="K5">
         <v>35248000.0</v>
       </c>
       <c r="L5">
         <v>29231000.0</v>
       </c>
       <c r="M5">
         <v>24448317.0</v>
       </c>
       <c r="N5">
         <v>16301000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
         <v>15609000.0</v>
       </c>
       <c r="C6">
         <v>-4406000.0</v>
       </c>
       <c r="D6">
         <v>23513000.0</v>
       </c>
       <c r="E6">
         <v>37417000.0</v>
       </c>
       <c r="F6">
         <v>73379000.0</v>
       </c>
       <c r="G6">
         <v>52800000.0</v>
       </c>
       <c r="H6">
         <v>50482000.0</v>
       </c>
       <c r="I6">
         <v>50158000.0</v>
       </c>
       <c r="J6">
         <v>44823000.0</v>
       </c>
       <c r="K6">
         <v>39946000.0</v>
       </c>
       <c r="L6">
         <v>32168000.0</v>
       </c>
       <c r="M6">
         <v>26269000.0</v>
       </c>
       <c r="N6">
         <v>17548000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>1500000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
         <v>301614000.0</v>
       </c>
       <c r="C9">
         <v>308510000.0</v>
       </c>
       <c r="D9">
         <v>324971000.0</v>
       </c>
       <c r="E9">
         <v>343435000.0</v>
       </c>
       <c r="F9">
         <v>377324000.0</v>
       </c>
       <c r="G9">
         <v>331526000.0</v>
       </c>
       <c r="H9">
         <v>328149000.0</v>
       </c>
       <c r="I9">
         <v>310402000.0</v>
       </c>
       <c r="J9">
         <v>261019000.0</v>
       </c>
       <c r="K9">
         <v>214146000.0</v>
       </c>
       <c r="L9">
         <v>173521000.0</v>
       </c>
       <c r="M9">
         <v>130990000.0</v>
       </c>
       <c r="N9">
         <v>92001000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
         <v>-15064000.0</v>
       </c>
       <c r="C10">
         <v>-41242000.0</v>
       </c>
       <c r="D10">
         <v>-12802000.0</v>
       </c>
       <c r="E10">
         <v>2954000.0</v>
       </c>
       <c r="F10">
         <v>39437000.0</v>
       </c>
       <c r="G10">
         <v>18017000.0</v>
       </c>
       <c r="H10">
         <v>23928000.0</v>
       </c>
       <c r="I10">
         <v>31615000.0</v>
       </c>
       <c r="J10">
         <v>35505000.0</v>
       </c>
       <c r="K10">
         <v>35054000.0</v>
       </c>
       <c r="L10">
         <v>29025000.0</v>
       </c>
       <c r="M10">
         <v>24107000.0</v>
       </c>
       <c r="N10">
         <v>16053000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
         <v>1185000.0</v>
       </c>
       <c r="C11">
         <v>2370000.0</v>
       </c>
       <c r="D11">
         <v>-2862000.0</v>
       </c>
       <c r="E11">
         <v>708000.0</v>
       </c>
       <c r="F11">
         <v>9887000.0</v>
       </c>
       <c r="G11">
         <v>4637000.0</v>
       </c>
       <c r="H11">
         <v>5429000.0</v>
       </c>
       <c r="I11">
         <v>8450000.0</v>
       </c>
       <c r="J11">
         <v>11878000.0</v>
       </c>
       <c r="K11">
         <v>13525000.0</v>
       </c>
       <c r="L11">
         <v>1339000.0</v>
       </c>
       <c r="M11">
         <v>1222548.0</v>
       </c>
       <c r="N11">
         <v>871000.0</v>
       </c>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
         <v>5201000.0</v>
       </c>
       <c r="C12">
         <v>4554000.0</v>
       </c>
       <c r="D12">
         <v>4156000.0</v>
       </c>
       <c r="E12">
         <v>3653000.0</v>
       </c>
       <c r="F12">
         <v>4717000.0</v>
       </c>
       <c r="G12">
         <v>6263000.0</v>
       </c>
       <c r="H12">
         <v>4471000.0</v>
       </c>
       <c r="I12">
         <v>5949000.0</v>
       </c>
       <c r="J12">
         <v>1988000.0</v>
       </c>
       <c r="K12">
         <v>194000.0</v>
       </c>
       <c r="L12">
         <v>306000.0</v>
       </c>
       <c r="M12">
         <v>341086.0</v>
       </c>
       <c r="N12">
         <v>248000.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>306000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
         <v>-139000.0</v>
       </c>
       <c r="C14">
         <v>-59000.0</v>
       </c>
       <c r="D14">
         <v>17000.0</v>
       </c>
       <c r="E14">
         <v>-58000.0</v>
       </c>
       <c r="F14">
         <v>152000.0</v>
       </c>
       <c r="G14">
         <v>-2363000.0</v>
       </c>
       <c r="H14">
         <v>-2166000.0</v>
       </c>
       <c r="I14">
         <v>-239000.0</v>
       </c>
       <c r="J14">
         <v>3279000.0</v>
       </c>
       <c r="K14">
         <v>2609000.0</v>
       </c>
       <c r="L14">
         <v>1681000.0</v>
       </c>
       <c r="M14">
         <v>460000.0</v>
       </c>
       <c r="N14">
         <v>537000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
         <v>-16388000.0</v>
       </c>
       <c r="C15">
         <v>-43671000.0</v>
       </c>
       <c r="D15">
         <v>-9923000.0</v>
       </c>
       <c r="E15">
         <v>2304000.0</v>
       </c>
       <c r="F15">
         <v>29702000.0</v>
       </c>
       <c r="G15">
         <v>13577000.0</v>
       </c>
       <c r="H15">
         <v>18921000.0</v>
       </c>
       <c r="I15">
         <v>23156000.0</v>
       </c>
       <c r="J15">
         <v>23351000.0</v>
       </c>
       <c r="K15">
         <v>21315000.0</v>
       </c>
       <c r="L15">
         <v>27439000.0</v>
       </c>
       <c r="M15">
         <v>23647000.0</v>
       </c>
       <c r="N15">
         <v>15516000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>2304000.0</v>
       </c>
       <c r="F16">
         <v>29702000.0</v>
       </c>
       <c r="G16">
         <v>13577000.0</v>
       </c>
       <c r="H16">
         <v>18921000.0</v>
       </c>
       <c r="I16">
         <v>23156000.0</v>
       </c>
       <c r="J16">
         <v>23351000.0</v>
       </c>
       <c r="K16">
         <v>21315000.0</v>
       </c>
       <c r="L16">
         <v>27439000.0</v>
       </c>
       <c r="M16">
         <v>23647000.0</v>
       </c>
       <c r="N16">
         <v>15516000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
         <v>-16249000.0</v>
       </c>
       <c r="C17">
         <v>-43612000.0</v>
       </c>
       <c r="D17">
         <v>-9373000.0</v>
       </c>
       <c r="E17">
         <v>2246000.0</v>
       </c>
       <c r="F17">
         <v>29550000.0</v>
       </c>
       <c r="G17">
         <v>13380000.0</v>
       </c>
       <c r="H17">
         <v>18499000.0</v>
       </c>
       <c r="I17">
         <v>23165000.0</v>
       </c>
       <c r="J17">
         <v>23627000.0</v>
       </c>
       <c r="K17">
         <v>21529000.0</v>
       </c>
       <c r="L17">
         <v>17514000.0</v>
       </c>
       <c r="M17">
         <v>14648000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
         <v>-5202000.0</v>
       </c>
       <c r="C18">
         <v>-4554000.0</v>
       </c>
       <c r="D18">
         <v>-4156000.0</v>
       </c>
       <c r="E18">
         <v>-3653000.0</v>
       </c>
       <c r="F18">
         <v>-4717000.0</v>
       </c>
       <c r="G18">
         <v>-6263000.0</v>
       </c>
       <c r="H18">
         <v>-4471000.0</v>
       </c>
       <c r="I18">
         <v>-5949000.0</v>
       </c>
       <c r="J18">
         <v>-1988000.0</v>
       </c>
       <c r="K18">
         <v>-194000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>376000.0</v>
       </c>
       <c r="F19">
         <v>55000.0</v>
       </c>
       <c r="G19">
         <v>65000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
         <v>-8932000.0</v>
       </c>
       <c r="C21">
         <v>-36861000.0</v>
       </c>
       <c r="D21">
         <v>-9569000.0</v>
       </c>
       <c r="E21">
         <v>6231000.0</v>
       </c>
       <c r="F21">
         <v>44099000.0</v>
       </c>
       <c r="G21">
         <v>24215000.0</v>
       </c>
       <c r="H21">
         <v>28108000.0</v>
       </c>
       <c r="I21">
         <v>37181000.0</v>
       </c>
       <c r="J21">
         <v>37072000.0</v>
       </c>
       <c r="K21">
         <v>35001000.0</v>
       </c>
       <c r="L21">
         <v>29150000.0</v>
       </c>
       <c r="M21">
         <v>24026000.0</v>
       </c>
       <c r="N21">
         <v>16215000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
         <v>574116000.0</v>
       </c>
       <c r="C23">
         <v>663490000.0</v>
       </c>
       <c r="D23">
         <v>656250000.0</v>
       </c>
       <c r="E23">
         <v>647076000.0</v>
       </c>
       <c r="F23">
         <v>654485000.0</v>
       </c>
       <c r="G23">
         <v>614568000.0</v>
       </c>
       <c r="H23">
         <v>587516000.0</v>
       </c>
       <c r="I23">
         <v>530921000.0</v>
       </c>
       <c r="J23">
         <v>434375000.0</v>
       </c>
       <c r="K23">
         <v>341115000.0</v>
       </c>
       <c r="L23">
         <v>275007000.0</v>
       </c>
       <c r="M23">
         <v>207841000.0</v>
       </c>
       <c r="N23">
         <v>146874000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
         <v>25471000.0</v>
       </c>
       <c r="C25">
         <v>32282000.0</v>
       </c>
       <c r="D25">
         <v>32159000.0</v>
       </c>
       <c r="E25">
         <v>30810000.0</v>
       </c>
       <c r="F25">
         <v>29225000.0</v>
       </c>
       <c r="G25">
         <v>28520000.0</v>
       </c>
       <c r="H25">
         <v>22083000.0</v>
       </c>
       <c r="I25">
         <v>12594000.0</v>
       </c>
       <c r="J25">
         <v>7330000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>111200000.0</v>
       </c>
       <c r="D27">
         <v>116200000.0</v>
       </c>
       <c r="E27">
         <v>120300000.0</v>
       </c>
       <c r="F27">
         <v>119500000.0</v>
       </c>
       <c r="G27">
         <v>119300000.0</v>
       </c>
       <c r="H27">
         <v>125200000.0</v>
       </c>
       <c r="I27">
         <v>126600000.0</v>
       </c>
       <c r="J27">
         <v>116700000.0</v>
       </c>
       <c r="K27">
         <v>102800000.0</v>
       </c>
       <c r="L27">
         <v>85600000.0</v>
       </c>
       <c r="M27">
         <v>65700000.0</v>
       </c>
       <c r="N27">
         <v>49000000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
         <v>310546000.0</v>
       </c>
       <c r="C28">
         <v>222042000.0</v>
       </c>
       <c r="D28">
         <v>213695000.0</v>
       </c>
       <c r="E28">
         <v>216904000.0</v>
       </c>
       <c r="F28">
         <v>213725000.0</v>
       </c>
       <c r="G28">
         <v>188011000.0</v>
       </c>
       <c r="H28">
         <v>174841000.0</v>
       </c>
       <c r="I28">
         <v>146421000.0</v>
       </c>
       <c r="J28">
         <v>107247000.0</v>
       </c>
       <c r="K28">
         <v>76345000.0</v>
       </c>
       <c r="L28">
         <v>58771000.0</v>
       </c>
       <c r="M28">
         <v>41264224.0</v>
       </c>
       <c r="N28">
         <v>26786000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
         <v>1185000.0</v>
       </c>
       <c r="C29">
         <v>2370000.0</v>
       </c>
       <c r="D29">
         <v>-2693000.0</v>
       </c>
       <c r="E29">
         <v>708000.0</v>
       </c>
       <c r="F29">
         <v>9887000.0</v>
       </c>
       <c r="G29">
         <v>4637000.0</v>
       </c>
       <c r="H29">
         <v>5429000.0</v>
       </c>
       <c r="I29">
         <v>8450000.0</v>
       </c>
       <c r="J29">
         <v>11878000.0</v>
       </c>
       <c r="K29">
         <v>13525000.0</v>
       </c>
       <c r="L29">
         <v>1339000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
         <v>310546000.0</v>
       </c>
       <c r="C30">
         <v>345371000.0</v>
       </c>
       <c r="D30">
         <v>334540000.0</v>
       </c>
       <c r="E30">
         <v>337204000.0</v>
       </c>
       <c r="F30">
         <v>333225000.0</v>
       </c>
       <c r="G30">
         <v>307311000.0</v>
       </c>
       <c r="H30">
         <v>300041000.0</v>
       </c>
       <c r="I30">
         <v>273221000.0</v>
       </c>
       <c r="J30">
         <v>223947000.0</v>
       </c>
       <c r="K30">
         <v>179145000.0</v>
       </c>
       <c r="L30">
         <v>144371000.0</v>
       </c>
       <c r="M30">
         <v>106964000.0</v>
       </c>
       <c r="N30">
         <v>75786000.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
         <v>-6132000.0</v>
       </c>
       <c r="C31">
         <v>-4381000.0</v>
       </c>
       <c r="D31">
         <v>-3233000.0</v>
       </c>
       <c r="E31">
         <v>-3277000.0</v>
       </c>
       <c r="F31">
         <v>-4662000.0</v>
       </c>
       <c r="G31">
         <v>-6198000.0</v>
       </c>
       <c r="H31">
         <v>-4180000.0</v>
       </c>
       <c r="I31">
         <v>-5566000.0</v>
       </c>
       <c r="J31">
         <v>-1567000.0</v>
       </c>
       <c r="K31">
         <v>53000.0</v>
       </c>
       <c r="L31">
         <v>-125000.0</v>
       </c>
       <c r="M31">
         <v>81000.0</v>
       </c>
       <c r="N31">
         <v>-162000.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
         <v>565184000.0</v>
       </c>
       <c r="C32">
         <v>626629000.0</v>
       </c>
       <c r="D32">
         <v>646681000.0</v>
       </c>
       <c r="E32">
         <v>653307000.0</v>
       </c>
       <c r="F32">
         <v>698584000.0</v>
       </c>
       <c r="G32">
         <v>638783000.0</v>
       </c>
       <c r="H32">
         <v>615624000.0</v>
       </c>
       <c r="I32">
         <v>568102000.0</v>
       </c>
@@ -12104,598 +12239,605 @@
       <c r="N32">
         <v>163089000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BC1" t="s">
         <v>146</v>
       </c>
       <c r="BD1" t="s">
         <v>147</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>33028000.0</v>
+      </c>
+      <c r="C2">
         <v>41960000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>101499000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53025000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59697000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>49349000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>134791000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60645000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>67623000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>55060000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>127180000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>68806000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>67616000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>58108000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>117923000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>70205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>65903000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55841000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>125056000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>61627000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67701000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>66876000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>120275000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>64494000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>64903000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>57585000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>122587000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54403000.0</v>
       </c>
       <c r="AC2">
         <v>54403000.0</v>
       </c>
       <c r="AD2">
-        <v>57159000.0</v>
+        <v>54403000.0</v>
       </c>
       <c r="AE2">
         <v>57159000.0</v>
       </c>
       <c r="AF2">
+        <v>57159000.0</v>
+      </c>
+      <c r="AG2">
         <v>53326000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>119290000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>45730000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>48413000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>44267000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>101779000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>36302000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>37303000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>35044000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77868000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>28260000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>26901000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>28941000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>61585000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23692000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>21215000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24144000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>48832240.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>18628000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>15167849.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>18249641.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>35261000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13731000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>9553000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>12542000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>5644000.0</v>
+      </c>
+      <c r="C3">
         <v>5778000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5943000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>6234000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6545000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6749000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7552000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8433000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>8046000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>8251000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8725000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8566000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7455000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7413000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>7864000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>7572000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7854000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>7520000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>7403000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7306000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7242000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>7274000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>7311000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>7917000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6603000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6689000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6149000.0</v>
       </c>
-      <c r="AB3"/>
-      <c r="AC3">
+      <c r="AC3"/>
+      <c r="AD3">
         <v>6529000.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>5013000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>4392000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4407000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3118000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2760000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2309000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>2226000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1824000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1728000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1552000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1483000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1264000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1082000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>869000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>839000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>824258.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>619742.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>554000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>533683.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>463628.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>443857.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>379515.0</v>
       </c>
-      <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-      <c r="AG4">
-[...1 lines deleted...]
-      </c>
+      <c r="AG4"/>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
@@ -12706,430 +12848,437 @@
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4"/>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>18846000.0</v>
+      </c>
+      <c r="C5">
         <v>-9138000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>10097000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8836000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2320000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12513000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1407000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-22046000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1452000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8955000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10206000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12381000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1334000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4401000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10879000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7334000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3947000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-885000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>24507000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>4593000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>13143000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1911000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>30718000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2935000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>9542000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-18915000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>33186000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7915000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1386000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>8740000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3727000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-9487000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>30320000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2560000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9898000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-94000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>29792000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-539000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7434000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>806000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>22939000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>852000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6046000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>5411000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>19057000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1689742.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>5781258.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2803000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>14315745.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3150000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4137533.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2769585.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>24490000.0</v>
+      </c>
+      <c r="C6">
         <v>-3360000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16040000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2602000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>8865000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5764000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6145000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13613000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6594000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-704000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>18931000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3815000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>6121000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3012000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>18743000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>238000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11801000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>6635000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>31910000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11899000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20385000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9185000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>38029000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10852000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>16145000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-12226000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>39335000.0</v>
       </c>
-      <c r="AB6"/>
-      <c r="AC6">
+      <c r="AC6"/>
+      <c r="AD6">
         <v>7915000.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>8740000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-5095000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>34727000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>558000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>12658000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>2215000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>32018000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1285000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9162000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2358000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>24422000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2116000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7128000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>6280000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>19896000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2514000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>6401000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3357000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>14849428.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3613628.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>4581390.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3149100.0</v>
       </c>
-      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -13140,102 +13289,103 @@
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7"/>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -13246,745 +13396,760 @@
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8"/>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>88361000.0</v>
+      </c>
+      <c r="C9">
         <v>56634000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>114394000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61846000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>72019000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>53355000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>106479000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>66411000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>73996000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>61624000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>118433000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>69404000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>71483000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>65651000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>123843000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>76921000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>75608000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>67063000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>145705000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>83650000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>81426000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>66543000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>135685000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>71037000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>72472000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>52332000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>137062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65365000.0</v>
       </c>
       <c r="AC9">
         <v>65365000.0</v>
       </c>
       <c r="AD9">
-        <v>64804000.0</v>
+        <v>65365000.0</v>
       </c>
       <c r="AE9">
         <v>64804000.0</v>
       </c>
       <c r="AF9">
+        <v>64804000.0</v>
+      </c>
+      <c r="AG9">
         <v>60918000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>131251000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>60971000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>62240000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>55940000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>116026000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>47427000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>48923000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>48643000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>96785000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>38748000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>38922000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>39691000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>78792000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>31604000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>30462000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>32663000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>61298852.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23938000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>20692176.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>25060814.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>93236000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>18474000.0</v>
+      </c>
+      <c r="C10">
         <v>-9928000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8146000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-10067000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>851000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-13994000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-2729000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-23297000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-2440000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-9948000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>9083000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2214000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5335000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9949000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-8302000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3068000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1761000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>23180000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>3693000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11961000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>603000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>29226000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1292000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7764000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-20265000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31846000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114000.0</v>
       </c>
       <c r="AC10">
         <v>-114000.0</v>
       </c>
       <c r="AD10">
-        <v>2524000.0</v>
+        <v>-114000.0</v>
       </c>
       <c r="AE10">
         <v>2524000.0</v>
       </c>
       <c r="AF10">
+        <v>2524000.0</v>
+      </c>
+      <c r="AG10">
         <v>-10328000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>28009000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4143000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8664000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-915000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>29003000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7062000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>640000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>22853000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>819000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>6009000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5373000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>18977000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1576000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5721000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2751000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>14233659.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3018000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>4098275.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2756698.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9604000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1392000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2755000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2302000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>61000.0</v>
+      </c>
+      <c r="C11">
         <v>120000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>356000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>34000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-442000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1270000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>761000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4919000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-470000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2083000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2093000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3126000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-202000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1458000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2478000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-2059000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>727000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-438000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5839000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>930000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3014000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>105000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>7464000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>393000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1866000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-5086000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>7638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-203000.0</v>
       </c>
       <c r="AC11">
         <v>-203000.0</v>
       </c>
       <c r="AD11">
-        <v>678000.0</v>
+        <v>-203000.0</v>
       </c>
       <c r="AE11">
         <v>678000.0</v>
       </c>
       <c r="AF11">
+        <v>678000.0</v>
+      </c>
+      <c r="AG11">
         <v>-2683000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>7537000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-1067000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2212000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-232000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>9398000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-454000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>2709000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>225000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>8834000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>305000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2325000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2061000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1339000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>604000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>108000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>161000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>721548.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>198000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1640435.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1061155.0</v>
       </c>
-      <c r="BA11">
-[...1 lines deleted...]
-      </c>
       <c r="BB11">
         <v>0.0</v>
       </c>
       <c r="BC11">
         <v>0.0</v>
       </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>768000.0</v>
+      </c>
+      <c r="C12">
         <v>790000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1020000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1231000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1469000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1481000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1322000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1251000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>988000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>993000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1123000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1219000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>880000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>934000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>930000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>968000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>879000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>876000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1327000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>900000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1182000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1308000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1492000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1643000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1778000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1350000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="AC12">
         <v>1500000.0</v>
       </c>
       <c r="AD12">
-        <v>1203000.0</v>
+        <v>1500000.0</v>
       </c>
       <c r="AE12">
         <v>1203000.0</v>
       </c>
       <c r="AF12">
+        <v>1203000.0</v>
+      </c>
+      <c r="AG12">
         <v>841000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2311000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1583000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1234000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>821000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>789000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>661000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>372000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>166000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>86000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>33000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>37000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>38000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>80000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>114000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>60000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>52000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>82086.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>132000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>127000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>249000.0</v>
       </c>
-      <c r="BB12">
-[...1 lines deleted...]
-      </c>
       <c r="BC12">
         <v>0.0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -13997,949 +14162,962 @@
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-51000.0</v>
+      </c>
+      <c r="C14">
         <v>-53000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-44000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-34000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-32000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-29000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-25000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-15000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-11000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-8000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-7000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-8000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>8000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-26000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-27000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-29000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>18000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-43000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-2454000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-46000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>-2363000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-2294000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-2253000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-2210000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-2166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-495000.0</v>
       </c>
       <c r="AC14">
         <v>-495000.0</v>
       </c>
       <c r="AD14">
-        <v>-402000.0</v>
+        <v>-495000.0</v>
       </c>
       <c r="AE14">
         <v>-402000.0</v>
       </c>
       <c r="AF14">
+        <v>-402000.0</v>
+      </c>
+      <c r="AG14">
         <v>-312000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-239000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3436000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3362000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3287000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>77000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>70000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>69000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>60000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>52000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>71000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>98000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>67000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>60000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1145000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>24000.0</v>
       </c>
-      <c r="AY14">
-[...1 lines deleted...]
-      </c>
       <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
         <v>104000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>128000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>137000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>140000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>132000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:56">
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>18362000.0</v>
+      </c>
+      <c r="C15">
         <v>-10101000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>7745000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-10101000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1261000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15293000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3515000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-28231000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1981000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7873000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>6983000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-10466000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2004000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-3869000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7447000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6217000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>2368000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1294000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>17359000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2806000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8992000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>544000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>21831000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>940000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>5941000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-15135000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>24374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AC15">
         <v>182000.0</v>
       </c>
       <c r="AD15">
-        <v>1936000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AE15">
         <v>1936000.0</v>
       </c>
       <c r="AF15">
+        <v>1936000.0</v>
+      </c>
+      <c r="AG15">
         <v>-7572000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>20620000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-3150000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>6377000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-691000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>19528000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-816000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4284000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>355000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>13993000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>462000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3619000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3241000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>17540000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1509000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>5699000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2691000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>13899314.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2994000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2457840.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1695543.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>9476000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1255000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2615000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2004000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-3869000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7447000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-6217000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2368000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1294000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>17359000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2806000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8992000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>544000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>21831000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>940000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>5941000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-15135000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>24374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>182000.0</v>
       </c>
       <c r="AC16">
         <v>182000.0</v>
       </c>
       <c r="AD16">
-        <v>1936000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="AE16">
         <v>1936000.0</v>
       </c>
       <c r="AF16">
+        <v>1936000.0</v>
+      </c>
+      <c r="AG16">
         <v>-7572000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>20620000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-3150000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>6377000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-691000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19528000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-12603000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4284000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>355000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>13993000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>462000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3619000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3241000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17540000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1509000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>5699000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2691000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>289000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2994000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>4101000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2653000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>9476000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1255000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2615000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>18413000.0</v>
+      </c>
+      <c r="C17">
         <v>-10048000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>7789000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-10067000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1293000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15264000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3490000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-28524000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-3733000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-7865000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>6990000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-10474000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2012000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-3877000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>7471000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6243000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>2341000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1323000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>17341000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>2763000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8947000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>498000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>21762000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>899000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>5898000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-15179000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>24208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>89000.0</v>
       </c>
       <c r="AC17">
         <v>89000.0</v>
       </c>
       <c r="AD17">
-        <v>1846000.0</v>
+        <v>89000.0</v>
       </c>
       <c r="AE17">
         <v>1846000.0</v>
       </c>
       <c r="AF17">
+        <v>1846000.0</v>
+      </c>
+      <c r="AG17">
         <v>-7645000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>20472000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3076000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>6452000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-683000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>32014000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-11675000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2933000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>355000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>22201000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>5432000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-9345000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>3241000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>17514000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>14648000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-      <c r="AZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17"/>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-768000.0</v>
+      </c>
+      <c r="C18">
         <v>-790000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1021000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1231000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1469000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1481000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1322000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1251000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-988000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-993000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1123000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1219000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-880000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-934000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-930000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-968000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-879000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-876000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1327000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-900000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1182000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1308000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1492000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1643000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1778000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1350000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1500000.0</v>
       </c>
       <c r="AC18">
         <v>-1500000.0</v>
       </c>
       <c r="AD18">
-        <v>-1203000.0</v>
+        <v>-1500000.0</v>
       </c>
       <c r="AE18">
         <v>-1203000.0</v>
       </c>
       <c r="AF18">
+        <v>-1203000.0</v>
+      </c>
+      <c r="AG18">
         <v>-841000.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>109000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>148000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>196000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>56000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>78000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>46000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>248000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-265000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>56000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>16000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
+      <c r="Z19"/>
+      <c r="AA19">
         <v>59000.0</v>
       </c>
-      <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
@@ -14950,272 +15128,276 @@
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>18846000.0</v>
+      </c>
+      <c r="C21">
         <v>-5168000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9002000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8834000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3252000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-11803000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1413000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-22052000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1597000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-8971000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9587000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-12428000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1443000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-4549000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10683000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-7390000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3869000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-931000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>24259000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4858000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13087000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1895000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>30549000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2848000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9792000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-18974000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>33149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1328000.0</v>
       </c>
       <c r="AC21">
         <v>1328000.0</v>
       </c>
       <c r="AD21">
-        <v>3735000.0</v>
+        <v>1328000.0</v>
       </c>
       <c r="AE21">
         <v>3735000.0</v>
       </c>
       <c r="AF21">
+        <v>3735000.0</v>
+      </c>
+      <c r="AG21">
         <v>-9691000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>30105000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2563000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9896000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-257000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>29546000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-612000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7389000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>749000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>22855000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>819000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5986000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5341000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>18995000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1646000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5755000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2754000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>14010628.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3108000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4137533.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2769585.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>16216000.0</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -15226,233 +15408,239 @@
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22"/>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>102543000.0</v>
+      </c>
+      <c r="C23">
         <v>103762000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>206891000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>123705000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>128464000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>114507000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>242683000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>149108000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>143216000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>125655000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>236026000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>150638000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>140542000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>128308000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>231083000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>154516000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>137642000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>123835000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>246502000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>140419000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>136040000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>131524000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>225411000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>132683000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>127583000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>128891000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>226500000.0</v>
       </c>
-      <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>118440000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>118228000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>123935000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>220436000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>109264000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>100757000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>100464000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>188259000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>84341000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>78837000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>82938000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>151798000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>66189000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>59837000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>63291000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>121382000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>53650000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>45922000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>54053000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>96120464.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>39458000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>31683164.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>40504945.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
         <v>0.0</v>
       </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15465,243 +15653,245 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>5644000.0</v>
+      </c>
+      <c r="C25">
         <v>5778000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5943000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6234000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6545000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6749000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7552000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>8433000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8046000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8251000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8725000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8566000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>7455000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>7413000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7864000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7572000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7854000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7520000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7403000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7306000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7242000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7274000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7311000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7917000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6603000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>6689000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6149000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>6529000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>5013000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4392000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4407000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3118000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2760000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2309000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2226000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1824000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1728000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1552000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1483000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1264000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1082000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>869000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>839000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>824258.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>619742.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>554000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>533683.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>463628.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
@@ -15712,945 +15902,964 @@
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
-      <c r="AZ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>116200000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>120300000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>119500000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>119300000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>125200000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>126600000.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-      <c r="AK27">
+      <c r="AK27"/>
+      <c r="AL27">
         <v>116700000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-      <c r="AO27">
+      <c r="AO27"/>
+      <c r="AP27">
         <v>102800000.0</v>
       </c>
-      <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
-      <c r="AS27">
+      <c r="AS27"/>
+      <c r="AT27">
         <v>85600000.0</v>
       </c>
-      <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-      <c r="AW27">
+      <c r="AW27"/>
+      <c r="AX27">
         <v>30700000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>11400000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>69515000.0</v>
+      </c>
+      <c r="C28">
         <v>61802000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>105392000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70680000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>68767000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>65707000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>107892000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>82850000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>76286000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>70595000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7780000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>81832000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>72926000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>70200000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7140000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>84311000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>71739000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>67994000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1946000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>78792000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>68339000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>64648000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14164000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>68189000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>61772000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>69049000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>21287000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>64037000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>63495000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>61069000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>60521000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>70531000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>25654000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>63534000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>52344000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>56197000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>30220000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>48039000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>41534000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>47894000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>28870000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>37929000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>32936000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34350000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>25803000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>29958000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>24707000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29909000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16588224.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9430000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>38846000.0</v>
       </c>
-      <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>75786000.0</v>
       </c>
-      <c r="BB28">
-[...1 lines deleted...]
-      </c>
       <c r="BC28">
         <v>0.0</v>
       </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>61000.0</v>
+      </c>
+      <c r="C29">
         <v>120000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>357000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-442000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1270000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>761000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4688000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-996000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2083000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2093000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3126000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-202000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1458000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2478000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-2059000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>727000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-438000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5839000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>930000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3014000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>105000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7464000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>393000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1866000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-5086000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>7638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-203000.0</v>
       </c>
       <c r="AC29">
         <v>-203000.0</v>
       </c>
       <c r="AD29">
-        <v>678000.0</v>
+        <v>-203000.0</v>
       </c>
       <c r="AE29">
         <v>678000.0</v>
       </c>
       <c r="AF29">
+        <v>678000.0</v>
+      </c>
+      <c r="AG29">
         <v>-2683000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>7537000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>69515000.0</v>
+      </c>
+      <c r="C30">
         <v>61802000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>105392000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>70680000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>68767000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>65158000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>107892000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>88463000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>75593000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>70595000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>108846000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>81832000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72926000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>70200000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>113160000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>84311000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>71739000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>67994000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>121446000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>78792000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68339000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>64648000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>105136000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>68189000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62680000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>71306000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>103913000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>118440000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64037000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>118228000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>61069000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>70609000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>101146000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>63534000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>52344000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>56197000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>86480000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>48039000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41534000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>47894000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>73930000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>37929000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>32936000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>34350000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>59797000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>29958000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>24707000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29909000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>47288224.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>20830000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>16515315.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>22255304.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-372000.0</v>
+      </c>
+      <c r="C31">
         <v>-4760000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-856000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1233000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-2401000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2191000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1316000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1245000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-843000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-977000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-504000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1172000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-771000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-786000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-734000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-912000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-801000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-830000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1079000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1165000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1126000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1292000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1323000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1556000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2028000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1291000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1303000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>58000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1442000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-8000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1211000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-637000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2096000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1580000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1232000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-658000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-543000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-588000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-327000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-109000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>33000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>23000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>32000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-18000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-70000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-34000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>223031.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-90000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-39258.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-12887.0</v>
       </c>
-      <c r="BA31">
-[...1 lines deleted...]
-      </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>121389000.0</v>
+      </c>
+      <c r="C32">
         <v>98594000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>215893000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>114871000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>131716000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>102704000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>241270000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>127056000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>141619000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>116684000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>245613000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>138210000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>139099000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>123759000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>241766000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>147126000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>141511000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>122904000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>270761000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>145277000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>149127000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>133419000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>255960000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>135531000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>137375000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>109917000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>259649000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119768000.0</v>
       </c>
       <c r="AC32">
         <v>119768000.0</v>
       </c>
       <c r="AD32">
-        <v>121963000.0</v>
+        <v>119768000.0</v>
       </c>
       <c r="AE32">
         <v>121963000.0</v>
       </c>
       <c r="AF32">
+        <v>121963000.0</v>
+      </c>
+      <c r="AG32">
         <v>114244000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>250541000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>106701000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>110653000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>100207000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>217805000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>83729000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>86226000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>83687000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>174653000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>67008000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>65823000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>68632000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>140377000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>55296000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>51677000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>56807000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>110131092.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>42566000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>35860025.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>43310455.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>78846000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>31590000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>23192000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>29461000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -16701,1125 +16910,1125 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>3335000.0</v>
       </c>
       <c r="C2">
         <v>32157000.0</v>
       </c>
       <c r="D2">
         <v>45548000.0</v>
       </c>
       <c r="E2">
         <v>77051000.0</v>
       </c>
       <c r="F2">
         <v>46584000.0</v>
       </c>
       <c r="G2">
         <v>2240000.0</v>
       </c>
       <c r="H2">
         <v>3085000.0</v>
       </c>
       <c r="I2">
         <v>7083000.0</v>
       </c>
       <c r="J2">
         <v>24042000.0</v>
       </c>
       <c r="K2">
         <v>37873000.0</v>
       </c>
       <c r="L2">
         <v>7881000.0</v>
       </c>
       <c r="M2">
         <v>7500030.0</v>
       </c>
       <c r="N2">
         <v>242000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
         <v>7600000</v>
       </c>
       <c r="C3">
         <v>8329000</v>
       </c>
       <c r="D3">
         <v>49086000</v>
       </c>
       <c r="E3">
         <v>22833000</v>
       </c>
       <c r="F3">
         <v>10352000</v>
       </c>
       <c r="G3">
         <v>12263000</v>
       </c>
       <c r="H3">
         <v>30789000</v>
       </c>
       <c r="I3">
         <v>53036000</v>
       </c>
       <c r="J3">
         <v>46464000</v>
       </c>
       <c r="K3">
         <v>28672000</v>
       </c>
       <c r="L3">
         <v>7306000</v>
       </c>
       <c r="M3">
         <v>5268790</v>
       </c>
       <c r="N3">
         <v>3952000</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-31503000.0</v>
       </c>
       <c r="F4">
         <v>30467000.0</v>
       </c>
       <c r="G4">
         <v>44981000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-16180000.0</v>
       </c>
       <c r="F5">
         <v>3182000.0</v>
       </c>
       <c r="G5">
         <v>7018000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
         <v>13010000.0</v>
       </c>
       <c r="C6">
         <v>-28822000.0</v>
       </c>
       <c r="D6">
         <v>-13391000.0</v>
       </c>
       <c r="E6">
         <v>-31503000.0</v>
       </c>
       <c r="F6">
         <v>30467000.0</v>
       </c>
       <c r="G6">
         <v>44981000.0</v>
       </c>
       <c r="H6">
         <v>-2496000.0</v>
       </c>
       <c r="I6">
         <v>-3998000.0</v>
       </c>
       <c r="J6">
         <v>-21177000.0</v>
       </c>
       <c r="K6">
         <v>-13831000.0</v>
       </c>
       <c r="L6">
         <v>29992000.0</v>
       </c>
       <c r="M6">
         <v>380853.0</v>
       </c>
       <c r="N6">
         <v>7258000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
         <v>11312000.0</v>
       </c>
       <c r="C7">
         <v>-11873000.0</v>
       </c>
       <c r="D7">
         <v>13728000.0</v>
       </c>
       <c r="E7">
         <v>-41384000.0</v>
       </c>
       <c r="F7">
         <v>36093000.0</v>
       </c>
       <c r="G7">
         <v>7153000.0</v>
       </c>
       <c r="H7">
         <v>-33382000.0</v>
       </c>
       <c r="I7">
         <v>-14693000.0</v>
       </c>
       <c r="J7">
         <v>-3221000.0</v>
       </c>
       <c r="K7">
         <v>-8737000.0</v>
       </c>
       <c r="L7">
         <v>-17065000.0</v>
       </c>
       <c r="M7">
         <v>-3377357.0</v>
       </c>
       <c r="N7">
         <v>-1036000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-586000.0</v>
       </c>
       <c r="F8">
         <v>-3185000.0</v>
       </c>
       <c r="G8">
         <v>-1350000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>1260000.0</v>
       </c>
       <c r="C9">
         <v>2602000.0</v>
       </c>
       <c r="D9">
         <v>86000.0</v>
       </c>
       <c r="E9">
         <v>-586000.0</v>
       </c>
       <c r="F9">
         <v>-3185000.0</v>
       </c>
       <c r="G9">
         <v>-1350000.0</v>
       </c>
       <c r="H9">
         <v>1518000.0</v>
       </c>
       <c r="I9">
         <v>9000.0</v>
       </c>
       <c r="J9">
         <v>-7000.0</v>
       </c>
       <c r="K9">
         <v>-25000.0</v>
       </c>
       <c r="L9">
         <v>-3000.0</v>
       </c>
       <c r="M9">
         <v>-15531.0</v>
       </c>
       <c r="N9">
         <v>9000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>35203000.0</v>
       </c>
       <c r="C10">
         <v>-40788000.0</v>
       </c>
       <c r="D10">
         <v>29165000.0</v>
       </c>
       <c r="E10">
         <v>-32250000.0</v>
       </c>
       <c r="F10">
         <v>26380000.0</v>
       </c>
       <c r="G10">
         <v>-1203000.0</v>
       </c>
       <c r="H10">
         <v>-50164000.0</v>
       </c>
       <c r="I10">
         <v>-10504000.0</v>
       </c>
       <c r="J10">
         <v>-17553000.0</v>
       </c>
       <c r="K10">
         <v>-14446000.0</v>
       </c>
       <c r="L10">
         <v>-13623000.0</v>
       </c>
       <c r="M10">
         <v>-10554322.0</v>
       </c>
       <c r="N10">
         <v>-7952000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>7632000.0</v>
       </c>
       <c r="F11">
         <v>10481000.0</v>
       </c>
       <c r="G11">
         <v>-1464000.0</v>
       </c>
       <c r="H11">
         <v>7564000.0</v>
       </c>
       <c r="I11">
         <v>10282000.0</v>
       </c>
       <c r="J11">
         <v>6363000.0</v>
       </c>
       <c r="K11">
         <v>-2962000.0</v>
       </c>
       <c r="L11">
         <v>-5544000.0</v>
       </c>
       <c r="M11">
         <v>4239000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2700000.0</v>
       </c>
       <c r="F12">
         <v>-3884000.0</v>
       </c>
       <c r="G12">
         <v>1501000.0</v>
       </c>
       <c r="H12">
         <v>-926000.0</v>
       </c>
       <c r="I12">
         <v>9738000.0</v>
       </c>
       <c r="J12">
         <v>2308000.0</v>
       </c>
       <c r="K12">
         <v>2977000.0</v>
       </c>
       <c r="L12">
         <v>11175000.0</v>
       </c>
       <c r="M12">
         <v>9997000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-16180000.0</v>
       </c>
       <c r="F13">
         <v>4027000.0</v>
       </c>
       <c r="G13">
         <v>7018000.0</v>
       </c>
       <c r="H13">
         <v>4491000.0</v>
       </c>
       <c r="I13">
         <v>-1871000.0</v>
       </c>
       <c r="J13">
         <v>5494000.0</v>
       </c>
       <c r="K13">
         <v>4779000.0</v>
       </c>
       <c r="L13">
         <v>797000.0</v>
       </c>
       <c r="M13">
         <v>2953000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>25471000.0</v>
       </c>
       <c r="C14">
         <v>32282000.0</v>
       </c>
       <c r="D14">
         <v>32159000.0</v>
       </c>
       <c r="E14">
         <v>30810000.0</v>
       </c>
       <c r="F14">
         <v>29225000.0</v>
       </c>
       <c r="G14">
         <v>28520000.0</v>
       </c>
       <c r="H14">
         <v>22083000.0</v>
       </c>
       <c r="I14">
         <v>12594000.0</v>
       </c>
       <c r="J14">
         <v>7330000.0</v>
       </c>
       <c r="K14">
         <v>4698000.0</v>
       </c>
       <c r="L14">
         <v>2837000.0</v>
       </c>
       <c r="M14">
         <v>1820683.0</v>
       </c>
       <c r="N14">
         <v>1247000.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>192000.0</v>
       </c>
       <c r="L15">
         <v>60077000.0</v>
       </c>
       <c r="M15">
         <v>15078000.0</v>
       </c>
       <c r="N15">
         <v>4434000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
         <v>16345000.0</v>
       </c>
       <c r="C16">
         <v>3335000.0</v>
       </c>
       <c r="D16">
         <v>32157000.0</v>
       </c>
       <c r="E16">
         <v>45548000.0</v>
       </c>
       <c r="F16">
         <v>77051000.0</v>
       </c>
       <c r="G16">
         <v>47221000.0</v>
       </c>
       <c r="H16">
         <v>589000.0</v>
       </c>
       <c r="I16">
         <v>3085000.0</v>
       </c>
       <c r="J16">
         <v>2865000.0</v>
       </c>
       <c r="K16">
         <v>24042000.0</v>
       </c>
       <c r="L16">
         <v>37873000.0</v>
       </c>
       <c r="M16">
         <v>7880883.0</v>
       </c>
       <c r="N16">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>16572000.0</v>
       </c>
       <c r="C18">
         <v>-25246000.0</v>
       </c>
       <c r="D18">
         <v>-10413000.0</v>
       </c>
       <c r="E18">
         <v>-28461000.0</v>
       </c>
       <c r="F18">
         <v>81629000.0</v>
       </c>
       <c r="G18">
         <v>38488000.0</v>
       </c>
       <c r="H18">
         <v>-24093000.0</v>
       </c>
       <c r="I18">
         <v>-21941000.0</v>
       </c>
       <c r="J18">
         <v>-16596000.0</v>
       </c>
       <c r="K18">
         <v>-8419000.0</v>
       </c>
       <c r="L18">
         <v>6908000.0</v>
       </c>
       <c r="M18">
         <v>17359842.0</v>
       </c>
       <c r="N18">
         <v>12418000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
         <v>220000.0</v>
       </c>
       <c r="C19">
         <v>-8129000.0</v>
       </c>
       <c r="D19">
         <v>-48718000.0</v>
       </c>
       <c r="E19">
         <v>164000.0</v>
       </c>
       <c r="F19">
         <v>147000.0</v>
       </c>
       <c r="G19">
         <v>-12132000.0</v>
       </c>
       <c r="H19">
         <v>-30687000.0</v>
       </c>
       <c r="I19">
         <v>-53735000.0</v>
       </c>
       <c r="J19">
         <v>-55805000.0</v>
       </c>
       <c r="K19">
         <v>-30341000.0</v>
       </c>
       <c r="L19">
         <v>-6323000.0</v>
       </c>
       <c r="M19">
         <v>-6323000.0</v>
       </c>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>-3471000.0</v>
       </c>
       <c r="C21">
         <v>-3567000.0</v>
       </c>
       <c r="D21">
         <v>-3609000.0</v>
       </c>
       <c r="E21">
         <v>-692000.0</v>
       </c>
       <c r="F21">
         <v>-51432000.0</v>
       </c>
       <c r="G21">
         <v>6477000.0</v>
       </c>
       <c r="H21">
         <v>21403000.0</v>
       </c>
       <c r="I21">
         <v>18407000.0</v>
       </c>
       <c r="J21">
         <v>4374000.0</v>
       </c>
       <c r="K21">
         <v>-4245000.0</v>
       </c>
       <c r="L21">
         <v>-660000.0</v>
       </c>
       <c r="M21">
         <v>258000.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
         <v>-16249000.0</v>
       </c>
       <c r="C22">
         <v>-43612000.0</v>
       </c>
       <c r="D22">
         <v>-9356000.0</v>
       </c>
       <c r="E22">
         <v>2246000.0</v>
       </c>
       <c r="F22">
         <v>29550000.0</v>
       </c>
       <c r="G22">
         <v>13380000.0</v>
       </c>
       <c r="H22">
         <v>18499000.0</v>
       </c>
       <c r="I22">
         <v>23312000.0</v>
       </c>
       <c r="J22">
         <v>23627000.0</v>
       </c>
       <c r="K22">
         <v>21529000.0</v>
       </c>
       <c r="L22">
         <v>27686000.0</v>
       </c>
       <c r="M22">
         <v>24106659.0</v>
       </c>
       <c r="N22">
         <v>16053000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
         <v>-311000.0</v>
       </c>
       <c r="C23">
         <v>385000.0</v>
       </c>
       <c r="D23">
         <v>263000.0</v>
       </c>
       <c r="E23">
         <v>159000.0</v>
       </c>
       <c r="F23">
         <v>68000.0</v>
       </c>
       <c r="G23">
         <v>-115000.0</v>
       </c>
       <c r="H23">
         <v>92000.0</v>
       </c>
       <c r="I23">
         <v>235000.0</v>
       </c>
       <c r="J23">
         <v>386000.0</v>
       </c>
       <c r="K23">
         <v>694000.0</v>
       </c>
       <c r="L23">
         <v>-46000.0</v>
       </c>
       <c r="M23">
         <v>-280396.0</v>
       </c>
       <c r="N23">
         <v>284000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
         <v>220000.0</v>
       </c>
       <c r="C24">
         <v>200000.0</v>
       </c>
       <c r="D24">
         <v>171000.0</v>
       </c>
       <c r="E24">
         <v>28000.0</v>
       </c>
       <c r="F24">
         <v>202000.0</v>
       </c>
       <c r="G24">
         <v>131000.0</v>
       </c>
       <c r="H24">
         <v>-15000.0</v>
       </c>
       <c r="I24">
         <v>-438000.0</v>
       </c>
       <c r="J24">
         <v>-3018000.0</v>
       </c>
       <c r="K24">
         <v>-1669000.0</v>
       </c>
       <c r="L24">
         <v>-56000.0</v>
       </c>
       <c r="M24">
         <v>-105800.0</v>
       </c>
       <c r="N24">
         <v>-262000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
         <v>170000.0</v>
       </c>
       <c r="C25">
         <v>473000.0</v>
       </c>
       <c r="D25">
         <v>113000.0</v>
       </c>
       <c r="E25">
         <v>1392000.0</v>
       </c>
       <c r="F25">
         <v>398000.0</v>
       </c>
       <c r="G25">
         <v>324000.0</v>
       </c>
       <c r="H25">
         <v>86935000.0</v>
       </c>
       <c r="I25">
         <v>162000.0</v>
       </c>
       <c r="J25">
         <v>2000.0</v>
       </c>
       <c r="K25">
         <v>3000.0</v>
       </c>
       <c r="L25">
         <v>5000.0</v>
       </c>
       <c r="M25">
         <v>4075.0</v>
       </c>
       <c r="N25">
         <v>30000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-594000.0</v>
       </c>
       <c r="D26">
         <v>-279000.0</v>
       </c>
       <c r="E26">
         <v>-457000.0</v>
       </c>
       <c r="F26">
         <v>-374000.0</v>
       </c>
       <c r="G26">
         <v>-221000.0</v>
       </c>
       <c r="H26">
         <v>-315000.0</v>
       </c>
       <c r="I26">
         <v>-35000.0</v>
       </c>
       <c r="J26">
         <v>-57000.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>149962000.0</v>
       </c>
       <c r="M26">
         <v>83923000.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
         <v>2506000.0</v>
       </c>
       <c r="C27">
         <v>4046000.0</v>
       </c>
       <c r="D27">
         <v>4195000.0</v>
       </c>
       <c r="E27">
         <v>2711000.0</v>
       </c>
       <c r="F27">
         <v>2198000.0</v>
       </c>
       <c r="G27">
         <v>1629000.0</v>
       </c>
       <c r="H27">
         <v>647000.0</v>
       </c>
       <c r="I27">
         <v>1668000.0</v>
       </c>
       <c r="J27">
         <v>1597000.0</v>
       </c>
       <c r="K27">
         <v>1224000.0</v>
       </c>
       <c r="L27">
         <v>720000.0</v>
       </c>
       <c r="M27">
         <v>74572.0</v>
       </c>
       <c r="N27">
         <v>76000.0</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
         <v>-3782000.0</v>
       </c>
       <c r="C28">
         <v>-3776000.0</v>
       </c>
       <c r="D28">
         <v>-3346000.0</v>
       </c>
       <c r="E28">
         <v>-3234000.0</v>
       </c>
       <c r="F28">
         <v>-51364000.0</v>
       </c>
       <c r="G28">
         <v>6362000.0</v>
       </c>
       <c r="H28">
         <v>21495000.0</v>
       </c>
       <c r="I28">
         <v>18642000.0</v>
       </c>
       <c r="J28">
         <v>4760000.0</v>
       </c>
       <c r="K28">
         <v>-3743000.0</v>
       </c>
       <c r="L28">
         <v>23140000.0</v>
       </c>
       <c r="M28">
         <v>-15100396.0</v>
       </c>
       <c r="N28">
         <v>-4898000.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
         <v>24172000.0</v>
       </c>
       <c r="C29">
         <v>-16917000.0</v>
       </c>
       <c r="D29">
         <v>38673000.0</v>
       </c>
       <c r="E29">
         <v>-5628000.0</v>
       </c>
       <c r="F29">
         <v>91981000.0</v>
       </c>
       <c r="G29">
         <v>50751000.0</v>
       </c>
       <c r="H29">
         <v>6696000.0</v>
       </c>
       <c r="I29">
         <v>31095000.0</v>
       </c>
       <c r="J29">
         <v>29868000.0</v>
       </c>
       <c r="K29">
         <v>20253000.0</v>
       </c>
       <c r="L29">
         <v>14214000.0</v>
       </c>
       <c r="M29">
         <v>22628632.0</v>
       </c>
       <c r="N29">
         <v>16370000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
         <v>-7380000.0</v>
       </c>
       <c r="C30">
         <v>-8129000.0</v>
       </c>
       <c r="D30">
         <v>-48718000.0</v>
       </c>
       <c r="E30">
         <v>-22641000.0</v>
       </c>
       <c r="F30">
         <v>-10150000.0</v>
       </c>
       <c r="G30">
         <v>-12132000.0</v>
       </c>
       <c r="H30">
         <v>-30687000.0</v>
       </c>
       <c r="I30">
         <v>-53735000.0</v>
       </c>
@@ -17838,2265 +18047,2299 @@
       <c r="N30">
         <v>-4214000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
         <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AH1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AI1" t="s">
         <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AL1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AM1" t="s">
         <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AP1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AQ1" t="s">
         <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AT1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AU1" t="s">
         <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AX1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AY1" t="s">
         <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BC1" t="s">
         <v>146</v>
       </c>
       <c r="BD1" t="s">
         <v>147</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>6134000.0</v>
+      </c>
+      <c r="C2">
         <v>16345000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8172000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5738000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8579000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3335000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9335000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9787000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6799000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>32157000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8177000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11148000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9210000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45548000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9407000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>15369000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>40370000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>77051000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>20390000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>18921000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>26054000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47221000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>12800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>19168000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2240000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3963000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1275000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6156000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4578000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2570000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3085000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3193000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3577000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4102000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7083000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>958000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1411000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>13584000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>24042000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>173000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>23302000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>30303000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>37873000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>209000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>366201.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>322000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>7881000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>352000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>491471.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>313088.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7500030.0</v>
       </c>
-      <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>716000</v>
+      </c>
+      <c r="C3">
         <v>1779000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1766000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2262000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2240000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1332000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2516000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2630000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1658000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1525000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9128000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8475000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>10091000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>21392000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1412000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5431000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14929000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3885000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1244000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4124000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2951000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2033000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>684000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2380000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>5066000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4133000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6178000</v>
-      </c>
-[...1 lines deleted...]
-        <v>7825000</v>
       </c>
       <c r="AC3">
         <v>7825000</v>
       </c>
       <c r="AD3">
-        <v>6983000</v>
+        <v>7825000</v>
       </c>
       <c r="AE3">
         <v>6983000</v>
       </c>
       <c r="AF3">
+        <v>6983000</v>
+      </c>
+      <c r="AG3">
         <v>9803000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>7158000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19080000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12798000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>8963000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17447000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>11727000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8327000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7646000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>6513000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>11037000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>3476000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>753000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2711527</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1346473</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2495000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>143790</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2410216</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1826868</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>887916</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>3952000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BC3">
         <v>0</v>
       </c>
       <c r="BD3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>1938000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-36338000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>36141000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-5962000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-25001000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-36681000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>57298000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>1469000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-7133000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-21167000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>7060000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-4736000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-5273000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-570000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>4426000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2325000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17711000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4690000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6123000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-652000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-6979000.0</v>
       </c>
-      <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>9003000.0</v>
       </c>
-      <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>20665000.0</v>
+      </c>
+      <c r="C6">
         <v>-10211000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>8173000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2434000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2841000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>5244000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-452000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2988000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-25358000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>23980000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2971000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1938000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-36338000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>36141000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5962000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-25001000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-36681000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>56661000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1469000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-7133000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-21167000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>34421000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6368000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>9868000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>7060000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-3374000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2193000.0</v>
       </c>
       <c r="AC6">
         <v>-2193000.0</v>
       </c>
       <c r="AD6">
-        <v>3586000.0</v>
+        <v>-2193000.0</v>
       </c>
       <c r="AE6">
         <v>3586000.0</v>
       </c>
       <c r="AF6">
+        <v>3586000.0</v>
+      </c>
+      <c r="AG6">
         <v>-515000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-108000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-384000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-525000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2981000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1907000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-453000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-12173000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-10458000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>23869000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-23129000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-7001000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-7570000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>37664000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-157201.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>44201.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-7559000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>7528883.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-139471.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>178383.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-7186942.0</v>
       </c>
-      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-223000.0</v>
+      </c>
+      <c r="C7">
         <v>-17899000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>41471000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3209000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>27906000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-54856000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35447000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-26402000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>12392000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-33310000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>50347000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-25644000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>6159000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-17134000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>29377000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-11907000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-20259000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-38595000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>39125000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4821000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2456000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4245000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>53624000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-25156000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>4128000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-25443000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>23835000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>-45231000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-1956000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-10030000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>20844000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-11579000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-10896000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-13062000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>41988000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-24794000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-14602000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5813000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>29894000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-30369000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>4000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-8266000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>12745000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-18784047.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-2770953.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8255000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>22503643.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-14691405.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7924096.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3587989.0</v>
       </c>
-      <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>679000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-396000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>425000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-702000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-667000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>358000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-322000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-2221000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-904000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>262000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-1989000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-373000.0</v>
+      </c>
+      <c r="C9">
         <v>956000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2705000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3593000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-4760000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-278000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>564000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3618000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2025000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4084000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-794000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>79000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-5190000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-396000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1877000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-2154000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-667000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>358000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-964000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2221000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-8317000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>262000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1286000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>561000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1364000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1989000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1830000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000.0</v>
       </c>
       <c r="AC9">
         <v>32000.0</v>
       </c>
       <c r="AD9">
-        <v>-13000.0</v>
+        <v>32000.0</v>
       </c>
       <c r="AE9">
         <v>-13000.0</v>
       </c>
       <c r="AF9">
+        <v>-13000.0</v>
+      </c>
+      <c r="AG9">
         <v>-331000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>296000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-293000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-16000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>22000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-28000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-3000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>14000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-15000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>14000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-25000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>34000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-32854.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10854.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-15000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-7531.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12887.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-5279.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-15608.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>7292000.0</v>
+      </c>
+      <c r="C10">
         <v>-1102000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>60856000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-44147000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28057000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9563000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>64885000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-62712000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-32284000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10677000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>48209000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16840000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12157000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9953000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>49795000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-40218000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-12255000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-29572000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>42406000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-30191000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9298000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4867000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>64351000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-45819000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>7453000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-27188000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>35266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-68266000.0</v>
       </c>
       <c r="AC10">
         <v>-68266000.0</v>
       </c>
       <c r="AD10">
-        <v>-10560000.0</v>
+        <v>-68266000.0</v>
       </c>
       <c r="AE10">
         <v>-10560000.0</v>
       </c>
       <c r="AF10">
+        <v>-10560000.0</v>
+      </c>
+      <c r="AG10">
         <v>-6604000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>34272000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-32646000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1767000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-10363000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>39467000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-44141000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-8426000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-4453000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>26445000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-30036000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-8069000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2786000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17564000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-25062827.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-5206173.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-918000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>15699678.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-18713994.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6353018.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-1186988.0</v>
       </c>
-      <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10"/>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>22373000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-21418000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-20273000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>24587000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5012000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>10362000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-14463000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>21468000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-3102000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>6095000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-22888000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>18064000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>5202000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1842000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-22298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19096000.0</v>
       </c>
       <c r="AC11">
         <v>19096000.0</v>
       </c>
       <c r="AD11">
-        <v>9545000.0</v>
+        <v>19096000.0</v>
       </c>
       <c r="AE11">
         <v>9545000.0</v>
       </c>
       <c r="AF11">
+        <v>9545000.0</v>
+      </c>
+      <c r="AG11">
         <v>1221000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8844000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>18308000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2259000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1441000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>6363000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>12024000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>6453000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2261000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-2962000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2724000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>8876000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-6989000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-5544000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>4239000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1122000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-375000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>668000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>708000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>643000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>652000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-4539000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>997000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>510000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>406000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-2424000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-93000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3819000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>199000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-477000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1371000.0</v>
       </c>
       <c r="AC12">
         <v>-1371000.0</v>
       </c>
       <c r="AD12">
-        <v>-192000.0</v>
+        <v>-1371000.0</v>
       </c>
       <c r="AE12">
         <v>-192000.0</v>
       </c>
       <c r="AF12">
+        <v>-192000.0</v>
+      </c>
+      <c r="AG12">
         <v>-115000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8426000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>694000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>161000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>457000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2408000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>997000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-34000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>253000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2977000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>382000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-204000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>657000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11175000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>9997000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-4596000.0</v>
       </c>
       <c r="O13">
+        <v>-4596000.0</v>
+      </c>
+      <c r="P13">
         <v>-2022000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5878000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2325000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-17711000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4930000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>6728000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-652000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-6979000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2319000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1807000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-6111000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>9003000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3907000.0</v>
       </c>
       <c r="AC13">
         <v>3907000.0</v>
       </c>
       <c r="AD13">
-        <v>-928000.0</v>
+        <v>3907000.0</v>
       </c>
       <c r="AE13">
         <v>-928000.0</v>
       </c>
       <c r="AF13">
+        <v>-928000.0</v>
+      </c>
+      <c r="AG13">
         <v>-4098000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-4389000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5288000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-6249000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-859000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5570000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>7652000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-7449000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1638000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4779000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-389000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>-877000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1932000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>797000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>2953000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>5644000.0</v>
+      </c>
+      <c r="C14">
         <v>5778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>5943000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6234000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>6545000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6749000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7552000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8433000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>8046000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8251000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8725000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>8566000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7455000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7413000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7864000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7572000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7854000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7520000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7403000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7306000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7242000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>7274000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7311000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>7917000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6603000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>6689000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>6149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6529000.0</v>
       </c>
       <c r="AC14">
         <v>6529000.0</v>
       </c>
       <c r="AD14">
-        <v>5013000.0</v>
+        <v>6529000.0</v>
       </c>
       <c r="AE14">
         <v>5013000.0</v>
       </c>
       <c r="AF14">
+        <v>5013000.0</v>
+      </c>
+      <c r="AG14">
         <v>4392000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>4407000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3118000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2760000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2309000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2226000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1824000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1728000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1552000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1483000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1264000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1082000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>869000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>839000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>824258.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>619742.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>554000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>533683.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>463628.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>443857.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>379515.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
+      <c r="AH15"/>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
-        <v>192000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP15">
         <v>192000.0</v>
       </c>
       <c r="AQ15">
         <v>192000.0</v>
       </c>
       <c r="AR15">
         <v>192000.0</v>
       </c>
       <c r="AS15">
+        <v>192000.0</v>
+      </c>
+      <c r="AT15">
         <v>46406000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3756000.0</v>
       </c>
       <c r="AU15">
         <v>3756000.0</v>
       </c>
       <c r="AV15">
+        <v>3756000.0</v>
+      </c>
+      <c r="AW15">
         <v>6159000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3354000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2354000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9370000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>4434000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>26799000.0</v>
+      </c>
+      <c r="C16">
         <v>6134000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>16345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>8172000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5738000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>8579000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3335000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9335000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9787000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>6799000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>32157000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8177000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11148000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9210000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45548000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9407000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15369000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40370000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>77051000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>20390000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>18921000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>26054000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>47221000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>12800000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>19168000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>589000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2187000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3963000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3468000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>6156000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2570000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3085000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3193000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3577000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4102000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2865000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>958000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1411000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>13584000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24042000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>173000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>23302000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>30303000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>37873000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>209000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>366201.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>322000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>7880883.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>352000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>491471.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>313088.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7500030.0</v>
       </c>
-      <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20109,356 +20352,363 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>28157000.0</v>
+      </c>
+      <c r="C18">
         <v>-15197000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>53521000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8941000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>29787000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-57795000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>38692000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-43703000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>14956000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-35191000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>60551000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-38232000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2633000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-35365000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>46792000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-15301000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-24350000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-35602000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>57979000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2122000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>11138000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10390000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>78681000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-18192000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>15623000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-37624000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>48142000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-47404000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-1917000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-22914000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>47439000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-29997000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-14396000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-24987000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>55862000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-40236000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-20351000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-11871000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>39390000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-34368000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-6136000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-7305000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>30726000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-18928600.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2375600.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-7265000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>37148842.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-13598848.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>407898.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-6598050.0</v>
       </c>
-      <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
-        <v>58000.0</v>
+        <v>60000.0</v>
       </c>
       <c r="C19">
         <v>58000.0</v>
       </c>
       <c r="D19">
+        <v>58000.0</v>
+      </c>
+      <c r="E19">
         <v>55000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2186000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1279000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2463000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-2580000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1609000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1477000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-8893000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8430000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>44000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-21348000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>44000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>41000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>40000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39000.0</v>
       </c>
       <c r="S19">
         <v>39000.0</v>
       </c>
       <c r="T19">
+        <v>39000.0</v>
+      </c>
+      <c r="U19">
         <v>37000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>36000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>35000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-649000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-2348000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-5033000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-4102000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7828000.0</v>
       </c>
       <c r="AC19">
         <v>-7828000.0</v>
       </c>
       <c r="AD19">
-        <v>-6951000.0</v>
+        <v>-7828000.0</v>
       </c>
       <c r="AE19">
         <v>-6951000.0</v>
       </c>
       <c r="AF19">
+        <v>-6951000.0</v>
+      </c>
+      <c r="AG19">
         <v>-9762000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-7418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="AI19">
         <v>28000.0</v>
       </c>
       <c r="AJ19">
         <v>28000.0</v>
       </c>
       <c r="AK19">
-        <v>-6323000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="AL19">
         <v>-6323000.0</v>
       </c>
       <c r="AM19">
         <v>-6323000.0</v>
       </c>
       <c r="AN19">
         <v>-6323000.0</v>
       </c>
       <c r="AO19">
         <v>-6323000.0</v>
       </c>
-      <c r="AP19"/>
+      <c r="AP19">
+        <v>-6323000.0</v>
+      </c>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-6323000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-6323000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20471,1632 +20721,1661 @@
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-6925000.0</v>
+      </c>
+      <c r="C21">
         <v>5105000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-45481000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11258000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-32401000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>63153000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-44835000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>43201000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-11992000.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>-187000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-186000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-10183000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9829000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-170000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-832000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-831000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-154000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-18399000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-31391000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-44413000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11749000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-5769000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>44910000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-51634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45092000.0</v>
       </c>
       <c r="AC21">
         <v>45092000.0</v>
       </c>
       <c r="AD21">
-        <v>5403000.0</v>
+        <v>45092000.0</v>
       </c>
       <c r="AE21">
         <v>5403000.0</v>
       </c>
       <c r="AF21">
+        <v>5403000.0</v>
+      </c>
+      <c r="AG21">
         <v>22542000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-47470000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>29496000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>14407000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>21974000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>4359000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>39768000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>15876000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>497000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-4265000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>11178000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-71000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-73000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-660000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>258000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>18413000.0</v>
+      </c>
+      <c r="C22">
         <v>-10048000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>7789000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-10067000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1293000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15264000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3490000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-28539000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-3744000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-7873000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>6983000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-10474000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2012000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-3877000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7471000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6243000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>2341000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1294000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>17341000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2764000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8947000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>498000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>21762000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>899000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>5898000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-15179000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>24208000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>182000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>90000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1936000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1846000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-7645000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20619000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-3076000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>6452000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-683000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>19605000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-746000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4353000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>415000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>14019000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>514000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3684000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3312000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>17638000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1576085.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5720915.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2751000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>14233659.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3018027.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2457840.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1695543.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9476000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1255000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2615000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2170000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:56">
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-6637000.0</v>
+      </c>
+      <c r="C23">
         <v>-177000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-44510000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>62000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-281000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>64097000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>90000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>43201000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-25000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-274000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>123000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>126000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>151000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-137000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>154000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>148000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>146000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-289000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>111000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>121000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>61000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-225000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>118000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>43000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-19000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-257000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>86000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>123000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>122000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>104000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>68000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-184000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>183000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>34000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>26000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-383000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>539000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>276000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-2055000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>714000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-11831000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-3476000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>96776000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-250000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>6158000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4392000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-526396.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>50000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4259174.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-3337751.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>284000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>170</v>
+      </c>
+      <c r="B24">
+        <v>118000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>5000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>55000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53000.0</v>
       </c>
       <c r="G24">
         <v>53000.0</v>
       </c>
       <c r="H24">
+        <v>53000.0</v>
+      </c>
+      <c r="I24">
         <v>50000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>49000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>48000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>171000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>45000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="N24">
         <v>44000.0</v>
       </c>
       <c r="O24">
+        <v>44000.0</v>
+      </c>
+      <c r="P24">
         <v>20000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>41000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>45000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>42000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>39000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>37000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>31000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>24000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>35000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>32000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>33000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>31000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>32000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-32000.0</v>
       </c>
       <c r="AC24">
         <v>-32000.0</v>
       </c>
       <c r="AD24">
-        <v>4000.0</v>
+        <v>-32000.0</v>
       </c>
       <c r="AE24">
         <v>4000.0</v>
       </c>
       <c r="AF24">
+        <v>4000.0</v>
+      </c>
+      <c r="AG24">
         <v>13000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-260000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>88000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-570000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>43000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2199000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>455000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-8237000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>640000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-222000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-653000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-794000.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>2000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-42703.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>5703.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-21000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-61800.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-7626.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1776846.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-32321.0</v>
       </c>
-      <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>4126000.0</v>
+      </c>
+      <c r="C25">
         <v>8042000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-549000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-186000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-4378000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5283000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>371000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>25000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>75000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>45806000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>100000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>16000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27331000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1352000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>17000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>34507000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-6000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>337000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>16000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>51000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>20000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-17000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>321000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-5533000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-14035000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>18700000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>6467000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>414000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>162000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>16319000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-3203000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1814000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12151000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>949000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>479000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-3039000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>3000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>8425000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-3870000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>5002000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>7821000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3799000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>75.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>21193.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>7235784.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-4207629.0</v>
       </c>
-      <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>326000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-326000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-264000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-88000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-122000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-383000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-4000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-273000.0</v>
       </c>
-      <c r="O26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P26"/>
       <c r="Q26">
         <v>-1000.0</v>
       </c>
       <c r="R26">
+        <v>-1000.0</v>
+      </c>
+      <c r="S26">
         <v>-455000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-7000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-5000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-358000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-41000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-67000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-107000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-1000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>-36000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-277000.0</v>
       </c>
-      <c r="AG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-35000.0</v>
       </c>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>-57000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
-      <c r="AU26"/>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>83923000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>913000.0</v>
+      </c>
+      <c r="C27">
         <v>709000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>609000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>549000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1094000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>254000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>694000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>969000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1011000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1372000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>890000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1021000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1294000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>990000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>711000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>726000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>656000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>618000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>586000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>605000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>636000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>371000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>366000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>382000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>418000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>463000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>365000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>-747000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>555000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>474000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>363000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>447000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>449000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>409000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>411000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>569000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>293000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>324000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>255000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>354000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>335000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>280000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>221000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>166631.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>152369.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>180000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>21572.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>21193.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>21381.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>10426.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-7552000.0</v>
+      </c>
+      <c r="C28">
         <v>4928000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-45406000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11320000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-32682000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>62986000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-44745000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>43201000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-12017000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>9785000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-36806000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35216000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-739000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1017000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10715000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9298000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-696000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1121000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-720000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-690000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-18338000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-31616000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-44295000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11792000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-5788000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>44653000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-51548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45214000.0</v>
       </c>
       <c r="AC28">
         <v>45214000.0</v>
       </c>
       <c r="AD28">
-        <v>5471000.0</v>
+        <v>45214000.0</v>
       </c>
       <c r="AE28">
         <v>5471000.0</v>
       </c>
       <c r="AF28">
+        <v>5471000.0</v>
+      </c>
+      <c r="AG28">
         <v>22358000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-47287000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>29525000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>14441000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21963000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-51756000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>39328000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>16415000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>773000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-15299000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11892000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-71000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-265000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6936000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18813985.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2336985.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-273000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-29558396.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>13467240.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1547331.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-556571.0</v>
       </c>
-      <c r="BA28"/>
       <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-    </row>
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>28873000.0</v>
+      </c>
+      <c r="C29">
         <v>-13418000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>55287000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-6679000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>32027000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-56463000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>41208000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-41073000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>16614000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-33666000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>69679000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-29757000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>12724000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-13973000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45380000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-9870000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-9421000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-31717000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>59223000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6246000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14089000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12423000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>79365000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-15812000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>20689000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-33491000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>54320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39579000.0</v>
       </c>
       <c r="AC29">
         <v>-39579000.0</v>
       </c>
       <c r="AD29">
-        <v>5066000.0</v>
+        <v>-39579000.0</v>
       </c>
       <c r="AE29">
         <v>5066000.0</v>
       </c>
       <c r="AF29">
+        <v>5066000.0</v>
+      </c>
+      <c r="AG29">
         <v>-13111000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>54597000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-10917000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1598000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-10987000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>64825000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-22789000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-8624000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-3544000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>47036000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-27855000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4901000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3829000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>31479000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-16217073.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3722073.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4770000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>37292632.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-11188632.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2234766.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-5710134.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>16370000.0</v>
       </c>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-656000.0</v>
+      </c>
+      <c r="C30">
         <v>-1721000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1708000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-2207000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2186000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1279000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2463000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2580000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1609000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1477000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-8893000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8430000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-10047000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-21348000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1476000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-5390000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-14884000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-3843000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1205000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4087000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2884000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1974000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-649000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-2348000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5033000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-4102000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-6146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7828000.0</v>
       </c>
       <c r="AC30">
         <v>-7828000.0</v>
       </c>
       <c r="AD30">
-        <v>-6951000.0</v>
+        <v>-7828000.0</v>
       </c>
       <c r="AE30">
         <v>-6951000.0</v>
       </c>
       <c r="AF30">
+        <v>-6951000.0</v>
+      </c>
+      <c r="AG30">
         <v>-9762000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-7418000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-18992000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-13368000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-13957000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11162000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-16992000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-19964000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-7687000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7868000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7166000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-11831000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-3476000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-751000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2754230.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1340770.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2516000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-205383.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2418049.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-3603714.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-920237.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
+      <c r="BE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>