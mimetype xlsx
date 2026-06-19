--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1031,51 +1034,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
@@ -1381,137 +1384,143 @@
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>73300000.0</v>
+      </c>
       <c r="C7">
         <v>98000000.0</v>
       </c>
       <c r="D7">
         <v>165900000.0</v>
       </c>
       <c r="E7">
         <v>172000000.0</v>
       </c>
       <c r="F7">
         <v>205900000.0</v>
       </c>
       <c r="G7">
         <v>182000000.0</v>
       </c>
       <c r="H7">
         <v>184800000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7">
         <v>11200000.0</v>
       </c>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>800000.0</v>
+      </c>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>800000.0</v>
       </c>
       <c r="E8">
         <v>900000.0</v>
       </c>
       <c r="F8">
         <v>900000.0</v>
       </c>
       <c r="G8">
         <v>900000.0</v>
       </c>
       <c r="H8">
         <v>900000.0</v>
       </c>
       <c r="I8">
         <v>900000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1290900000.0</v>
+      </c>
       <c r="C9">
         <v>1215900000.0</v>
       </c>
       <c r="D9">
         <v>1113600000.0</v>
       </c>
       <c r="E9">
         <v>1134100000.0</v>
       </c>
       <c r="F9">
         <v>1206500000.0</v>
       </c>
       <c r="G9">
         <v>1185100000.0</v>
       </c>
       <c r="H9">
         <v>1151900000.0</v>
       </c>
       <c r="I9">
         <v>1135400000.0</v>
       </c>
       <c r="J9">
         <v>900100000.0</v>
       </c>
       <c r="K9">
@@ -1591,51 +1600,53 @@
       </c>
       <c r="S10">
         <v>15300000.0</v>
       </c>
       <c r="T10">
         <v>104300000.0</v>
       </c>
       <c r="U10">
         <v>101600000.0</v>
       </c>
       <c r="V10">
         <v>62568000.0</v>
       </c>
       <c r="W10">
         <v>22106000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>34</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>625800000.0</v>
+      </c>
       <c r="C11">
         <v>735600000.0</v>
       </c>
       <c r="D11">
         <v>822200000.0</v>
       </c>
       <c r="E11">
         <v>841300000.0</v>
       </c>
       <c r="F11">
         <v>856500000.0</v>
       </c>
       <c r="G11">
         <v>787500000.0</v>
       </c>
       <c r="H11">
         <v>955300000.0</v>
       </c>
       <c r="I11">
         <v>1079300000.0</v>
       </c>
       <c r="J11">
         <v>931800000.0</v>
       </c>
       <c r="K11">
@@ -1930,51 +1941,53 @@
       <c r="R15">
         <v>500000.0</v>
       </c>
       <c r="S15">
         <v>500000.0</v>
       </c>
       <c r="T15">
         <v>500000.0</v>
       </c>
       <c r="U15">
         <v>500000.0</v>
       </c>
       <c r="V15">
         <v>394000.0</v>
       </c>
       <c r="W15">
         <v>394000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15"/>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
         <v>39</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>71000000.0</v>
+      </c>
       <c r="C16">
         <v>6900000.0</v>
       </c>
       <c r="D16">
         <v>15700000.0</v>
       </c>
       <c r="E16">
         <v>44600000.0</v>
       </c>
       <c r="F16">
         <v>44600000.0</v>
       </c>
       <c r="G16">
         <v>546400000.0</v>
       </c>
       <c r="H16">
         <v>346800000.0</v>
       </c>
       <c r="I16">
         <v>126000000.0</v>
       </c>
       <c r="J16">
         <v>564900000.0</v>
       </c>
       <c r="K16">
@@ -2392,51 +2405,53 @@
       </c>
       <c r="S23">
         <v>1017200000.0</v>
       </c>
       <c r="T23">
         <v>1237800000.0</v>
       </c>
       <c r="U23">
         <v>949400000.0</v>
       </c>
       <c r="V23">
         <v>606160000.0</v>
       </c>
       <c r="W23">
         <v>330102000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>234100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3223600000.0</v>
+      </c>
       <c r="C24">
         <v>2755700000.0</v>
       </c>
       <c r="D24">
         <v>2555300000.0</v>
       </c>
       <c r="E24">
         <v>2979200000.0</v>
       </c>
       <c r="F24">
         <v>2125800000.0</v>
       </c>
       <c r="G24">
         <v>2315000000.0</v>
       </c>
       <c r="H24">
         <v>2030700000.0</v>
       </c>
       <c r="I24">
         <v>1751300000.0</v>
       </c>
       <c r="J24">
         <v>875400000.0</v>
       </c>
       <c r="K24">
@@ -2463,100 +2478,104 @@
       <c r="R24">
         <v>234400000.0</v>
       </c>
       <c r="S24">
         <v>202100000.0</v>
       </c>
       <c r="T24">
         <v>344400000.0</v>
       </c>
       <c r="U24">
         <v>265600000.0</v>
       </c>
       <c r="V24">
         <v>267059000.0</v>
       </c>
       <c r="W24">
         <v>179928000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>48</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>3223600000.0</v>
+      </c>
       <c r="C25">
         <v>2755700000.0</v>
       </c>
       <c r="D25">
         <v>2555300000.0</v>
       </c>
       <c r="E25">
         <v>2979200000.0</v>
       </c>
       <c r="F25">
         <v>2125800000.0</v>
       </c>
       <c r="G25">
         <v>2315000000.0</v>
       </c>
       <c r="H25">
         <v>2030700000.0</v>
       </c>
       <c r="I25">
         <v>1751300000.0</v>
       </c>
       <c r="J25">
         <v>875400000.0</v>
       </c>
       <c r="K25">
         <v>748500000.0</v>
       </c>
       <c r="L25">
         <v>711300000.0</v>
       </c>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>427700000.0</v>
+      </c>
       <c r="C26">
         <v>392900000.0</v>
       </c>
       <c r="D26">
         <v>360700000.0</v>
       </c>
       <c r="E26">
         <v>359700000.0</v>
       </c>
       <c r="F26">
         <v>344100000.0</v>
       </c>
       <c r="G26">
         <v>363600000.0</v>
       </c>
       <c r="H26">
         <v>416200000.0</v>
       </c>
       <c r="I26">
         <v>130300000.0</v>
       </c>
       <c r="J26">
         <v>138100000.0</v>
       </c>
       <c r="K26">
@@ -2593,51 +2612,51 @@
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>-543000000.0</v>
+        <v>2726700000.0</v>
       </c>
       <c r="C28">
         <v>2127600000.0</v>
       </c>
       <c r="D28">
         <v>1913800000.0</v>
       </c>
       <c r="E28">
         <v>2384400000.0</v>
       </c>
       <c r="F28">
         <v>1567400000.0</v>
       </c>
       <c r="G28">
         <v>1742900000.0</v>
       </c>
       <c r="H28">
         <v>1296600000.0</v>
       </c>
       <c r="I28">
         <v>704000000.0</v>
       </c>
       <c r="J28">
         <v>533800000.0</v>
       </c>
@@ -2667,97 +2686,99 @@
       </c>
       <c r="S28">
         <v>270700000.0</v>
       </c>
       <c r="T28">
         <v>250900000.0</v>
       </c>
       <c r="U28">
         <v>185000000.0</v>
       </c>
       <c r="V28">
         <v>206187000.0</v>
       </c>
       <c r="W28">
         <v>181227000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>-11000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3519600000.0</v>
+      </c>
       <c r="C29">
         <v>3078000000.0</v>
       </c>
       <c r="D29">
         <v>3445300000.0</v>
       </c>
       <c r="E29">
         <v>3997300000.0</v>
       </c>
       <c r="F29">
         <v>3045700000.0</v>
       </c>
       <c r="G29">
         <v>3355100000.0</v>
       </c>
       <c r="H29">
         <v>3733400000.0</v>
       </c>
       <c r="I29">
         <v>3415900000.0</v>
       </c>
       <c r="J29">
         <v>3116200000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>648700000.0</v>
+        <v>655900000.0</v>
       </c>
       <c r="C30">
         <v>624300000.0</v>
       </c>
       <c r="D30">
         <v>799200000.0</v>
       </c>
       <c r="E30">
         <v>1255300000.0</v>
       </c>
       <c r="F30">
         <v>780200000.0</v>
       </c>
       <c r="G30">
         <v>669900000.0</v>
       </c>
       <c r="H30">
         <v>860700000.0</v>
       </c>
       <c r="I30">
         <v>514400000.0</v>
       </c>
       <c r="J30">
         <v>581700000.0</v>
       </c>
@@ -2832,51 +2853,53 @@
         <v>953000000.0</v>
       </c>
       <c r="L31">
         <v>1113800000.0</v>
       </c>
       <c r="M31">
         <v>906400000.0</v>
       </c>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-461400000.0</v>
+      </c>
       <c r="C32">
         <v>-184100000.0</v>
       </c>
       <c r="D32">
         <v>-19100000.0</v>
       </c>
       <c r="E32">
         <v>630500000.0</v>
       </c>
       <c r="F32">
         <v>-191500000.0</v>
       </c>
       <c r="G32">
         <v>396300000.0</v>
       </c>
       <c r="H32">
         <v>607400000.0</v>
       </c>
       <c r="I32">
         <v>756800000.0</v>
       </c>
       <c r="J32">
         <v>-59900000.0</v>
       </c>
       <c r="K32"/>
@@ -2952,99 +2975,101 @@
       </c>
       <c r="S33">
         <v>816600000.0</v>
       </c>
       <c r="T33">
         <v>797800000.0</v>
       </c>
       <c r="U33">
         <v>538800000.0</v>
       </c>
       <c r="V33">
         <v>354339000.0</v>
       </c>
       <c r="W33">
         <v>266079000.0</v>
       </c>
       <c r="X33"/>
       <c r="Y33">
         <v>194100000.0</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>218300000.0</v>
+      </c>
       <c r="C34">
         <v>491300000.0</v>
       </c>
       <c r="D34">
         <v>442200000.0</v>
       </c>
       <c r="E34">
         <v>515500000.0</v>
       </c>
       <c r="F34">
         <v>331600000.0</v>
       </c>
       <c r="G34">
         <v>535300000.0</v>
       </c>
       <c r="H34">
         <v>169000000.0</v>
       </c>
       <c r="I34">
         <v>93900000.0</v>
       </c>
       <c r="J34">
         <v>45100000.0</v>
       </c>
       <c r="K34">
         <v>8700000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>3771000000.0</v>
+        <v>3770999999.0</v>
       </c>
       <c r="C35">
         <v>3574600000.0</v>
       </c>
       <c r="D35">
         <v>3527000000.0</v>
       </c>
       <c r="E35">
         <v>4036900000.0</v>
       </c>
       <c r="F35">
         <v>2671900000.0</v>
       </c>
       <c r="G35">
         <v>3105800000.0</v>
       </c>
       <c r="H35">
         <v>2825100000.0</v>
       </c>
       <c r="I35">
         <v>2269000000.0</v>
       </c>
       <c r="J35">
         <v>1299300000.0</v>
       </c>
@@ -3075,51 +3100,51 @@
       <c r="S35">
         <v>297200000.0</v>
       </c>
       <c r="T35">
         <v>426800000.0</v>
       </c>
       <c r="U35">
         <v>336300000.0</v>
       </c>
       <c r="V35">
         <v>310476000.0</v>
       </c>
       <c r="W35">
         <v>202134000.0</v>
       </c>
       <c r="X35"/>
       <c r="Y35">
         <v>152900000.0</v>
       </c>
     </row>
     <row r="36" spans="1:25">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>-2187300000.0</v>
+        <v>127100000.0</v>
       </c>
       <c r="C36">
         <v>111900000.0</v>
       </c>
       <c r="D36">
         <v>352100000.0</v>
       </c>
       <c r="E36">
         <v>100400000.0</v>
       </c>
       <c r="F36">
         <v>95400000.0</v>
       </c>
       <c r="G36">
         <v>84300000.0</v>
       </c>
       <c r="H36">
         <v>19900000.0</v>
       </c>
       <c r="I36">
         <v>52900000.0</v>
       </c>
       <c r="J36">
         <v>126800000.0</v>
       </c>
@@ -3188,51 +3213,53 @@
       </c>
       <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
     </row>
     <row r="38" spans="1:25">
       <c r="A38" t="s">
         <v>61</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>127100000.0</v>
+      </c>
       <c r="C38">
         <v>111900000.0</v>
       </c>
       <c r="D38">
         <v>126100000.0</v>
       </c>
       <c r="E38">
         <v>100400000.0</v>
       </c>
       <c r="F38">
         <v>100500000.0</v>
       </c>
       <c r="G38">
         <v>84300000.0</v>
       </c>
       <c r="H38">
         <v>67800000.0</v>
       </c>
       <c r="I38">
         <v>52900000.0</v>
       </c>
       <c r="J38">
         <v>126800000.0</v>
       </c>
       <c r="K38">
@@ -3260,51 +3287,51 @@
         <v>6900000.0</v>
       </c>
       <c r="S38">
         <v>15800000.0</v>
       </c>
       <c r="T38">
         <v>11600000.0</v>
       </c>
       <c r="U38">
         <v>32900000.0</v>
       </c>
       <c r="V38">
         <v>19484000.0</v>
       </c>
       <c r="W38">
         <v>10851000.0</v>
       </c>
       <c r="X38"/>
       <c r="Y38"/>
     </row>
     <row r="39" spans="1:25">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>67500000.0</v>
+        <v>60300000.0</v>
       </c>
       <c r="C39">
         <v>78800000.0</v>
       </c>
       <c r="D39">
         <v>103800000.0</v>
       </c>
       <c r="E39">
         <v>101800000.0</v>
       </c>
       <c r="F39">
         <v>122400000.0</v>
       </c>
       <c r="G39">
         <v>114400000.0</v>
       </c>
       <c r="H39">
         <v>200600000.0</v>
       </c>
       <c r="I39">
         <v>148700000.0</v>
       </c>
       <c r="J39">
         <v>289900000.0</v>
       </c>
@@ -3335,51 +3362,51 @@
       <c r="S39">
         <v>32800000.0</v>
       </c>
       <c r="T39">
         <v>47000000.0</v>
       </c>
       <c r="U39">
         <v>31300000.0</v>
       </c>
       <c r="V39">
         <v>-95195000.0</v>
       </c>
       <c r="W39">
         <v>3400000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39">
         <v>29000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:25">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>858900000.0</v>
+        <v>787900000.0</v>
       </c>
       <c r="C40">
         <v>541500000.0</v>
       </c>
       <c r="D40">
         <v>597300000.0</v>
       </c>
       <c r="E40">
         <v>1051700000.0</v>
       </c>
       <c r="F40">
         <v>1115900000.0</v>
       </c>
       <c r="G40">
         <v>566100000.0</v>
       </c>
       <c r="H40">
         <v>559700000.0</v>
       </c>
       <c r="I40">
         <v>494300000.0</v>
       </c>
       <c r="J40">
         <v>952300000.0</v>
       </c>
@@ -3477,51 +3504,51 @@
         <v>24900000.0</v>
       </c>
       <c r="S41">
         <v>24000000.0</v>
       </c>
       <c r="T41">
         <v>22100000.0</v>
       </c>
       <c r="U41">
         <v>20200000.0</v>
       </c>
       <c r="V41">
         <v>15887000.0</v>
       </c>
       <c r="W41">
         <v>4478000.0</v>
       </c>
       <c r="X41"/>
       <c r="Y41"/>
     </row>
     <row r="42" spans="1:25">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>857600000.0</v>
+        <v>596800000.0</v>
       </c>
       <c r="C42">
         <v>521800000.0</v>
       </c>
       <c r="D42">
         <v>419500000.0</v>
       </c>
       <c r="E42">
         <v>440000000.0</v>
       </c>
       <c r="F42">
         <v>512400000.0</v>
       </c>
       <c r="G42">
         <v>491000000.0</v>
       </c>
       <c r="H42">
         <v>459700000.0</v>
       </c>
       <c r="I42">
         <v>621300000.0</v>
       </c>
       <c r="J42">
         <v>875100000.0</v>
       </c>
@@ -3611,51 +3638,53 @@
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
     </row>
     <row r="45" spans="1:25">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5658300000.0</v>
+      </c>
       <c r="C45">
         <v>5040600000.0</v>
       </c>
       <c r="D45">
         <v>4838900000.0</v>
       </c>
       <c r="E45">
         <v>4349000000.0</v>
       </c>
       <c r="F45">
         <v>3645400000.0</v>
       </c>
       <c r="G45">
         <v>2549200000.0</v>
       </c>
       <c r="H45">
         <v>2611900000.0</v>
       </c>
       <c r="I45">
         <v>2194900000.0</v>
       </c>
       <c r="J45">
         <v>2140800000.0</v>
       </c>
       <c r="K45">
@@ -3685,51 +3714,51 @@
       <c r="S45">
         <v>581700000.0</v>
       </c>
       <c r="T45">
         <v>546100000.0</v>
       </c>
       <c r="U45">
         <v>424700000.0</v>
       </c>
       <c r="V45">
         <v>270595000.0</v>
       </c>
       <c r="W45">
         <v>189293000.0</v>
       </c>
       <c r="X45"/>
       <c r="Y45">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="46" spans="1:25">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
-        <v>5658300000.0</v>
+        <v>3343900000.0</v>
       </c>
       <c r="C46">
         <v>3032200000.0</v>
       </c>
       <c r="D46">
         <v>2817800000.0</v>
       </c>
       <c r="E46">
         <v>2955900000.0</v>
       </c>
       <c r="F46">
         <v>2515800000.0</v>
       </c>
       <c r="G46">
         <v>2549200000.0</v>
       </c>
       <c r="H46">
         <v>2611900000.0</v>
       </c>
       <c r="I46">
         <v>2194900000.0</v>
       </c>
       <c r="J46">
         <v>2140800000.0</v>
       </c>
@@ -3759,51 +3788,53 @@
       </c>
       <c r="S46">
         <v>581700000.0</v>
       </c>
       <c r="T46">
         <v>546100000.0</v>
       </c>
       <c r="U46">
         <v>424700000.0</v>
       </c>
       <c r="V46">
         <v>270595000.0</v>
       </c>
       <c r="W46">
         <v>189293000.0</v>
       </c>
       <c r="X46"/>
       <c r="Y46">
         <v>130900000.0</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>70</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>3343900000.0</v>
+      </c>
       <c r="C47">
         <v>3032200000.0</v>
       </c>
       <c r="D47">
         <v>2993400000.0</v>
       </c>
       <c r="E47">
         <v>2776400000.0</v>
       </c>
       <c r="F47">
         <v>2515800000.0</v>
       </c>
       <c r="G47">
         <v>2367200000.0</v>
       </c>
       <c r="H47">
         <v>2611900000.0</v>
       </c>
       <c r="I47">
         <v>2194900000.0</v>
       </c>
       <c r="J47">
         <v>2140800000.0</v>
       </c>
       <c r="K47">
@@ -3942,51 +3973,53 @@
       </c>
       <c r="I49"/>
       <c r="J49">
         <v>767800000.0</v>
       </c>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
     </row>
     <row r="50" spans="1:25">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>9500000.0</v>
+      </c>
       <c r="C50">
         <v>9500000.0</v>
       </c>
       <c r="D50">
         <v>44500000.0</v>
       </c>
       <c r="E50">
         <v>74500000.0</v>
       </c>
       <c r="F50">
         <v>92200000.0</v>
       </c>
       <c r="G50">
         <v>33400000.0</v>
       </c>
       <c r="H50">
         <v>36400000.0</v>
       </c>
       <c r="I50">
         <v>32000000.0</v>
       </c>
       <c r="J50">
         <v>590200000.0</v>
       </c>
       <c r="K50">
@@ -3994,51 +4027,51 @@
       </c>
       <c r="L50">
         <v>93900000.0</v>
       </c>
       <c r="M50">
         <v>55700000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
     </row>
     <row r="51" spans="1:25">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
-        <v>82800000.0</v>
+        <v>3352500000.0</v>
       </c>
       <c r="C51">
         <v>2863200000.0</v>
       </c>
       <c r="D51">
         <v>2735600000.0</v>
       </c>
       <c r="E51">
         <v>3225700000.0</v>
       </c>
       <c r="F51">
         <v>2423900000.0</v>
       </c>
       <c r="G51">
         <v>2530400000.0</v>
       </c>
       <c r="H51">
         <v>2251900000.0</v>
       </c>
       <c r="I51">
         <v>1783300000.0</v>
       </c>
       <c r="J51">
         <v>1465600000.0</v>
       </c>
@@ -4551,51 +4584,51 @@
       <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
-        <v>547300000.0</v>
+        <v>286500000.0</v>
       </c>
       <c r="C60">
         <v>312800000.0</v>
       </c>
       <c r="D60">
         <v>845500000.0</v>
       </c>
       <c r="E60">
         <v>943600000.0</v>
       </c>
       <c r="F60">
         <v>894200000.0</v>
       </c>
       <c r="G60">
         <v>1006700000.0</v>
       </c>
       <c r="H60">
         <v>1666300000.0</v>
       </c>
       <c r="I60">
         <v>1652600000.0</v>
       </c>
       <c r="J60">
         <v>1650600000.0</v>
       </c>
@@ -4720,592 +4753,598 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK62"/>
+  <dimension ref="A1:CL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>2309700000.0</v>
+      </c>
+      <c r="C2">
         <v>1633800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1755200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1904900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1833900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1813800000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1713600000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1861400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1732300000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1814300000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2006800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1990100000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1794100000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1745600000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2150200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2449600000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2548100000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1695300000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1684600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1654000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1353600000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1144000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>973100000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1004200000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1102300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1599700000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1364500000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1340100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1232800000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1011200000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1110300000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1052400000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1007200000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>975100000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>803700000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>412200000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>399700000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>496400000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>383000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>465700000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>414700000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>364700000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>443100000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>503900000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>412600000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>476700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>566500000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>607500000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>564200000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>602000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>551800000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>580200000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>645800000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>568800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>525200000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>481200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>565700000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>521100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>393900000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>419600000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>296600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>222900000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>193500000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>213300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>207000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>192500000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>201900000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>202300000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>120200000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>68000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>287400000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>326800000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>311500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>248600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>238300000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>193500000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>188500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>175500000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>198062000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>30040000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>35372000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>144600000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>164549000.0</v>
       </c>
-      <c r="CF2"/>
       <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>16086000.0</v>
       </c>
-      <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5353,103 +5392,104 @@
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-1708000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-1646700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1572600000.0</v>
       </c>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-1338100000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-      <c r="V4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-1152300000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
+      <c r="Z4"/>
+      <c r="AA4">
         <v>-934500000.0</v>
       </c>
-      <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4">
         <v>-631700000.0</v>
       </c>
-      <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
@@ -5460,356 +5500,358 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>-4200000.0</v>
       </c>
       <c r="E5">
-        <v>-4100000.0</v>
+        <v>-4200000.0</v>
       </c>
       <c r="F5">
         <v>-4100000.0</v>
       </c>
       <c r="G5">
-        <v>-4800000.0</v>
+        <v>-4100000.0</v>
       </c>
       <c r="H5">
         <v>-4800000.0</v>
       </c>
       <c r="I5">
         <v>-4800000.0</v>
       </c>
       <c r="J5">
         <v>-4800000.0</v>
       </c>
       <c r="K5">
-        <v>-5300000.0</v>
+        <v>-4800000.0</v>
       </c>
       <c r="L5">
         <v>-5300000.0</v>
       </c>
       <c r="M5">
-        <v>-5200000.0</v>
+        <v>-5300000.0</v>
       </c>
       <c r="N5">
         <v>-5200000.0</v>
       </c>
       <c r="O5">
+        <v>-5200000.0</v>
+      </c>
+      <c r="P5">
         <v>-4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3900000.0</v>
       </c>
       <c r="Q5">
         <v>-3900000.0</v>
       </c>
       <c r="R5">
+        <v>-3900000.0</v>
+      </c>
+      <c r="S5">
         <v>-3800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7400000.0</v>
       </c>
       <c r="T5">
         <v>-7400000.0</v>
       </c>
       <c r="U5">
         <v>-7400000.0</v>
       </c>
       <c r="V5">
+        <v>-7400000.0</v>
+      </c>
+      <c r="W5">
         <v>-7200000.0</v>
       </c>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
       <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
         <v>500000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1200000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>100000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10700000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26300000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>39300000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>28600000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>6400000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-42400000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>10000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6900000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-19500000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-20800000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-27600000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-30800000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-45000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-45300000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-30800000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-13400000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-29200000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-12600000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>14400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>12900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11700000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-4000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4000000.0</v>
       </c>
-      <c r="AZ5">
-[...1 lines deleted...]
-      </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
       <c r="BB5">
+        <v>0.0</v>
+      </c>
+      <c r="BC5">
         <v>400000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2900000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-298700000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-280900000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1800000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>100000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-218600000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-206600000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-207600000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-196000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-186100000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-173500000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-600000.0</v>
       </c>
       <c r="BR5">
         <v>-600000.0</v>
       </c>
       <c r="BS5">
+        <v>-600000.0</v>
+      </c>
+      <c r="BT5">
         <v>-5100000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-13900000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-3600000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>300000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-90600000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-82900000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-75200000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-68400000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-60837000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-55602000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-50897000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-46523000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
-      <c r="CH5">
+      <c r="CH5"/>
+      <c r="CI5">
         <v>-31792000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
@@ -5818,138 +5860,143 @@
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
         <v>30</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>69200000.0</v>
+      </c>
       <c r="C7">
+        <v>73300000.0</v>
+      </c>
+      <c r="D7">
         <v>77200000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86400000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>94400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>98000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>109300000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>147000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>156200000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>165900000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>156700000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>163600000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>174900000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>172000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>176000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>183300000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>193200000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>205900000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>168300000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>167200000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>173400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>182000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>180400000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>183600000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>177900000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>184800000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>189300000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>201300000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>200800000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5965,111 +6012,116 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
         <v>31</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>800000.0</v>
+      </c>
       <c r="C8">
         <v>800000.0</v>
       </c>
       <c r="D8">
         <v>800000.0</v>
       </c>
       <c r="E8">
         <v>800000.0</v>
       </c>
       <c r="F8">
         <v>800000.0</v>
       </c>
       <c r="G8">
         <v>800000.0</v>
       </c>
       <c r="H8">
         <v>800000.0</v>
       </c>
       <c r="I8">
         <v>800000.0</v>
       </c>
       <c r="J8">
         <v>800000.0</v>
       </c>
       <c r="K8">
         <v>800000.0</v>
       </c>
       <c r="L8">
         <v>800000.0</v>
       </c>
       <c r="M8">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N8">
         <v>900000.0</v>
       </c>
       <c r="O8">
         <v>900000.0</v>
       </c>
       <c r="P8">
         <v>900000.0</v>
       </c>
       <c r="Q8">
         <v>900000.0</v>
       </c>
       <c r="R8">
         <v>900000.0</v>
       </c>
       <c r="S8">
         <v>900000.0</v>
       </c>
       <c r="T8">
         <v>900000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>900000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6094,153 +6146,156 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>1290900000.0</v>
+      </c>
+      <c r="D9">
         <v>1241500000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1243300000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1248200000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1215900000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1172700000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1116400000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1121800000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1141200000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1134100000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1125700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1159100000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1156000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1206500000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1199200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1192600000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1188600000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1185100000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1180100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1160100000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1157400000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1151900000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1146100000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1140300000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1135500000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1135400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1168800000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1041800000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1043300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>900100000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>905900000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>655900000.0</v>
       </c>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
@@ -6249,362 +6304,368 @@
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>624100000.0</v>
+      </c>
+      <c r="C10">
         <v>625800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>630900000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>615500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>623800000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>735600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1037600000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>657900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>753400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>821800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>901700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>821600000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>865000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>841300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1153800000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1244600000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>854100000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>856500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>830600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>833000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>793500000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>787500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>807900000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>849000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>784900000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>955300000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1006400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>951400000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>989700000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1079300000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1109100000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1132800000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1018000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>931800000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>831700000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>572300000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>591400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>689200000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>315300000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>377100000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>349900000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>302200000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>366300000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>378400000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>376400000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>444100000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>497700000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>560100000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>392900000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>400000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>428200000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>450100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>592900000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>601700000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>317800000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>321100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>235100000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>225900000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>218700000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>148200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>110700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>49100000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>17500000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>72900000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>40300000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>68400000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>107700000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>21000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>55200000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15300000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>79400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>86400000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>139600000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>104300000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>25600000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>61000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>235100000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>101600000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>100161000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>95035000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>69487000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>62568000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>22106000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>625800000.0</v>
+      </c>
+      <c r="D11">
         <v>630900000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>615500000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>623800000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>735600000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1037600000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>901700000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>821600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>865000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>841300000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1153800000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1244600000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>854100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>856500000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>830600000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>833000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6629,347 +6690,351 @@
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>624100000.0</v>
+      </c>
+      <c r="C12">
         <v>625800000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>630900000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>615500000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>623800000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>735600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1037600000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>657900000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>753400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>821800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>901700000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>821600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>865000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>841300000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1153800000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1244600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>854100000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>856500000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>830600000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>833000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>793500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>787500000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>807900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>849000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>784900000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>955300000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1006400000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>951400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>989700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1079300000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1109100000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1132800000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1018000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>931800000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>831700000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>572300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>591400000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>689200000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>315300000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>377100000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>349900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>302200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>366300000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>378400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>376400000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>444100000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>497700000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>560100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>392900000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>400000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>428200000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>450100000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>592900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>601700000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>317800000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>321100000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>235100000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>225900000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>218700000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>148200000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>110700000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>49100000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>17500000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>72900000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>40300000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>68400000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>107700000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>21000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>55200000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15300000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>79400000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>86400000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>139600000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>149800000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>165000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>275400000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>276100000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>174800000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>181079000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>203230000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>71487000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>89154000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>22106000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>800000.0</v>
       </c>
       <c r="C13">
         <v>800000.0</v>
       </c>
       <c r="D13">
         <v>800000.0</v>
       </c>
       <c r="E13">
         <v>800000.0</v>
       </c>
       <c r="F13">
         <v>800000.0</v>
       </c>
       <c r="G13">
         <v>800000.0</v>
       </c>
       <c r="H13">
         <v>800000.0</v>
       </c>
       <c r="I13">
         <v>800000.0</v>
       </c>
       <c r="J13">
         <v>800000.0</v>
       </c>
       <c r="K13">
         <v>800000.0</v>
       </c>
       <c r="L13">
         <v>800000.0</v>
       </c>
       <c r="M13">
-        <v>900000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="N13">
         <v>900000.0</v>
       </c>
       <c r="O13">
         <v>900000.0</v>
       </c>
       <c r="P13">
         <v>900000.0</v>
       </c>
       <c r="Q13">
         <v>900000.0</v>
       </c>
       <c r="R13">
         <v>900000.0</v>
       </c>
       <c r="S13">
         <v>900000.0</v>
       </c>
       <c r="T13">
         <v>900000.0</v>
       </c>
       <c r="U13">
         <v>900000.0</v>
       </c>
@@ -6988,132 +7053,132 @@
       <c r="Z13">
         <v>900000.0</v>
       </c>
       <c r="AA13">
         <v>900000.0</v>
       </c>
       <c r="AB13">
         <v>900000.0</v>
       </c>
       <c r="AC13">
         <v>900000.0</v>
       </c>
       <c r="AD13">
         <v>900000.0</v>
       </c>
       <c r="AE13">
         <v>900000.0</v>
       </c>
       <c r="AF13">
         <v>900000.0</v>
       </c>
       <c r="AG13">
         <v>900000.0</v>
       </c>
       <c r="AH13">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AI13">
         <v>800000.0</v>
       </c>
       <c r="AJ13">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AK13">
         <v>700000.0</v>
       </c>
       <c r="AL13">
         <v>700000.0</v>
       </c>
       <c r="AM13">
         <v>700000.0</v>
       </c>
       <c r="AN13">
         <v>700000.0</v>
       </c>
       <c r="AO13">
         <v>700000.0</v>
       </c>
       <c r="AP13">
         <v>700000.0</v>
       </c>
       <c r="AQ13">
         <v>700000.0</v>
       </c>
       <c r="AR13">
         <v>700000.0</v>
       </c>
       <c r="AS13">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AT13">
         <v>600000.0</v>
       </c>
       <c r="AU13">
         <v>600000.0</v>
       </c>
       <c r="AV13">
         <v>600000.0</v>
       </c>
       <c r="AW13">
         <v>600000.0</v>
       </c>
       <c r="AX13">
         <v>600000.0</v>
       </c>
       <c r="AY13">
         <v>600000.0</v>
       </c>
       <c r="AZ13">
         <v>600000.0</v>
       </c>
       <c r="BA13">
         <v>600000.0</v>
       </c>
       <c r="BB13">
         <v>600000.0</v>
       </c>
       <c r="BC13">
         <v>600000.0</v>
       </c>
       <c r="BD13">
         <v>600000.0</v>
       </c>
       <c r="BE13">
         <v>600000.0</v>
       </c>
       <c r="BF13">
         <v>600000.0</v>
       </c>
       <c r="BG13">
         <v>600000.0</v>
       </c>
       <c r="BH13">
         <v>600000.0</v>
       </c>
       <c r="BI13">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="BJ13">
         <v>500000.0</v>
       </c>
       <c r="BK13">
         <v>500000.0</v>
       </c>
       <c r="BL13">
         <v>500000.0</v>
       </c>
       <c r="BM13">
         <v>500000.0</v>
       </c>
       <c r="BN13">
         <v>500000.0</v>
       </c>
       <c r="BO13">
         <v>500000.0</v>
       </c>
       <c r="BP13">
         <v>500000.0</v>
       </c>
       <c r="BQ13">
         <v>500000.0</v>
       </c>
@@ -7123,359 +7188,363 @@
       <c r="BS13">
         <v>500000.0</v>
       </c>
       <c r="BT13">
         <v>500000.0</v>
       </c>
       <c r="BU13">
         <v>500000.0</v>
       </c>
       <c r="BV13">
         <v>500000.0</v>
       </c>
       <c r="BW13">
         <v>500000.0</v>
       </c>
       <c r="BX13">
         <v>500000.0</v>
       </c>
       <c r="BY13">
         <v>500000.0</v>
       </c>
       <c r="BZ13">
         <v>500000.0</v>
       </c>
       <c r="CA13">
-        <v>509000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="CB13">
         <v>509000.0</v>
       </c>
       <c r="CC13">
-        <v>394000.0</v>
+        <v>509000.0</v>
       </c>
       <c r="CD13">
         <v>394000.0</v>
       </c>
-      <c r="CE13"/>
+      <c r="CE13">
+        <v>394000.0</v>
+      </c>
       <c r="CF13"/>
       <c r="CG13"/>
-      <c r="CH13">
+      <c r="CH13"/>
+      <c r="CI13">
         <v>394000.0</v>
       </c>
-      <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
+        <v>60255377.0</v>
+      </c>
+      <c r="C14">
         <v>61926891.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60944900.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60506943.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>62116000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>63235000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>64064000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>64213899.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>64021988.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>64046868.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>65464969.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>65773608.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>67369374.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>68697820.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>71109364.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>71679954.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>73649266.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>74141908.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>74492176.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>73911582.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>73803772.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>73736637.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>73669310.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>74028043.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>73437730.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>74700926.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>75702311.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>77280692.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>78446690.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>82528339.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>89021260.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>90244357.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>82252405.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>82645060.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>81245405.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>62054485.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>62589210.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>61894229.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>61834968.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>61827201.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>62132007.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>62164706.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>63658386.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>61114471.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>57289925.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>58490859.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>59302788.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>59875261.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>59878013.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>59769744.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>59727244.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>59830885.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>60645717.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>60424529.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>60146933.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>59175544.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>58750074.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>57973790.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>58579804.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>57263271.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>54567765.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54385007.0</v>
       </c>
       <c r="BK14">
         <v>54385007.0</v>
       </c>
       <c r="BL14">
+        <v>54385007.0</v>
+      </c>
+      <c r="BM14">
         <v>54370369.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>53920639.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53700497.0</v>
       </c>
       <c r="BO14">
         <v>53700497.0</v>
       </c>
       <c r="BP14">
+        <v>53700497.0</v>
+      </c>
+      <c r="BQ14">
         <v>54988101.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>53682070.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>53680570.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>54380835.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>54418019.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>53668058.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>52299679.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>53237543.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>52255690.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>52153729.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>50889869.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>52015905.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>48144592.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39389869.0</v>
       </c>
       <c r="CD14">
         <v>39389869.0</v>
       </c>
       <c r="CE14">
         <v>39389869.0</v>
       </c>
       <c r="CF14">
         <v>39389869.0</v>
       </c>
       <c r="CG14">
         <v>39389869.0</v>
       </c>
       <c r="CH14">
         <v>39389869.0</v>
       </c>
       <c r="CI14">
         <v>39389869.0</v>
       </c>
       <c r="CJ14">
         <v>39389869.0</v>
       </c>
       <c r="CK14">
         <v>39389869.0</v>
       </c>
+      <c r="CL14">
+        <v>39389869.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="N15">
         <v>900000.0</v>
       </c>
       <c r="O15">
         <v>900000.0</v>
       </c>
       <c r="P15">
         <v>900000.0</v>
       </c>
       <c r="Q15">
         <v>900000.0</v>
       </c>
       <c r="R15">
         <v>900000.0</v>
       </c>
       <c r="S15">
         <v>900000.0</v>
       </c>
       <c r="T15">
         <v>900000.0</v>
       </c>
       <c r="U15">
         <v>900000.0</v>
       </c>
@@ -7494,132 +7563,132 @@
       <c r="Z15">
         <v>900000.0</v>
       </c>
       <c r="AA15">
         <v>900000.0</v>
       </c>
       <c r="AB15">
         <v>900000.0</v>
       </c>
       <c r="AC15">
         <v>900000.0</v>
       </c>
       <c r="AD15">
         <v>900000.0</v>
       </c>
       <c r="AE15">
         <v>900000.0</v>
       </c>
       <c r="AF15">
         <v>900000.0</v>
       </c>
       <c r="AG15">
         <v>900000.0</v>
       </c>
       <c r="AH15">
-        <v>800000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="AI15">
         <v>800000.0</v>
       </c>
       <c r="AJ15">
-        <v>700000.0</v>
+        <v>800000.0</v>
       </c>
       <c r="AK15">
         <v>700000.0</v>
       </c>
       <c r="AL15">
         <v>700000.0</v>
       </c>
       <c r="AM15">
         <v>700000.0</v>
       </c>
       <c r="AN15">
         <v>700000.0</v>
       </c>
       <c r="AO15">
         <v>700000.0</v>
       </c>
       <c r="AP15">
         <v>700000.0</v>
       </c>
       <c r="AQ15">
         <v>700000.0</v>
       </c>
       <c r="AR15">
         <v>700000.0</v>
       </c>
       <c r="AS15">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="AT15">
         <v>600000.0</v>
       </c>
       <c r="AU15">
         <v>600000.0</v>
       </c>
       <c r="AV15">
         <v>600000.0</v>
       </c>
       <c r="AW15">
         <v>600000.0</v>
       </c>
       <c r="AX15">
         <v>600000.0</v>
       </c>
       <c r="AY15">
         <v>600000.0</v>
       </c>
       <c r="AZ15">
         <v>600000.0</v>
       </c>
       <c r="BA15">
         <v>600000.0</v>
       </c>
       <c r="BB15">
         <v>600000.0</v>
       </c>
       <c r="BC15">
         <v>600000.0</v>
       </c>
       <c r="BD15">
         <v>600000.0</v>
       </c>
       <c r="BE15">
         <v>600000.0</v>
       </c>
       <c r="BF15">
         <v>600000.0</v>
       </c>
       <c r="BG15">
         <v>600000.0</v>
       </c>
       <c r="BH15">
         <v>600000.0</v>
       </c>
       <c r="BI15">
-        <v>500000.0</v>
+        <v>600000.0</v>
       </c>
       <c r="BJ15">
         <v>500000.0</v>
       </c>
       <c r="BK15">
         <v>500000.0</v>
       </c>
       <c r="BL15">
         <v>500000.0</v>
       </c>
       <c r="BM15">
         <v>500000.0</v>
       </c>
       <c r="BN15">
         <v>500000.0</v>
       </c>
       <c r="BO15">
         <v>500000.0</v>
       </c>
       <c r="BP15">
         <v>500000.0</v>
       </c>
       <c r="BQ15">
         <v>500000.0</v>
       </c>
@@ -7629,301 +7698,309 @@
       <c r="BS15">
         <v>500000.0</v>
       </c>
       <c r="BT15">
         <v>500000.0</v>
       </c>
       <c r="BU15">
         <v>500000.0</v>
       </c>
       <c r="BV15">
         <v>500000.0</v>
       </c>
       <c r="BW15">
         <v>500000.0</v>
       </c>
       <c r="BX15">
         <v>500000.0</v>
       </c>
       <c r="BY15">
         <v>500000.0</v>
       </c>
       <c r="BZ15">
         <v>500000.0</v>
       </c>
       <c r="CA15">
-        <v>509000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="CB15">
         <v>509000.0</v>
       </c>
       <c r="CC15">
-        <v>394000.0</v>
+        <v>509000.0</v>
       </c>
       <c r="CD15">
         <v>394000.0</v>
       </c>
-      <c r="CE15"/>
+      <c r="CE15">
+        <v>394000.0</v>
+      </c>
       <c r="CF15"/>
       <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>394000.0</v>
       </c>
-      <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>39</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>68400000.0</v>
+      </c>
       <c r="C16">
+        <v>71000000.0</v>
+      </c>
+      <c r="D16">
         <v>4300000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10300000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>17900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6900000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>11900000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>7200000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>66700000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>15700000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>13800000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>20000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32600000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>44600000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>37100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>53700000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>44600000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48100000.0</v>
       </c>
       <c r="U16">
         <v>48100000.0</v>
       </c>
       <c r="V16">
+        <v>48100000.0</v>
+      </c>
+      <c r="W16">
         <v>546400000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>657100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>409300000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>354700000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>346800000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>487600000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>350800000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>392600000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>307700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>384600000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>445000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>411700000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>564900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>139500000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>73900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>197800000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>235100000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>162300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>226600000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>76800000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>134900000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>124500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>142400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>146600000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>122900000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>111700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>129100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>123800000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>114100000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>142100000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>106500000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>128800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>92900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>107700000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>135800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>126500000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>100800000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>121700000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
-      <c r="BL16">
-[...1 lines deleted...]
-      </c>
+      <c r="BL16"/>
       <c r="BM16">
         <v>-65000000.0</v>
       </c>
-      <c r="BN16"/>
-      <c r="BO16">
+      <c r="BN16">
+        <v>-65000000.0</v>
+      </c>
+      <c r="BO16"/>
+      <c r="BP16">
         <v>46300000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>45100000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>31400000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>34100000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>12295000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>12689000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14052000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>12205000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
-      <c r="CH16">
+      <c r="CH16"/>
+      <c r="CI16">
         <v>5282000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
         <v>40</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7971,209 +8048,211 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
         <v>41</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>280700000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>283800000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>266500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>309600000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>300300000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>218700000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>196400000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>203500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>202300000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>258500000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>255500000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>316200000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>7500000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>8100000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>8500000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>9000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>226700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10600000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>175200000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>127200000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>163900000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>199900000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>464500000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>74800000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>7500000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>8200000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>64300000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>231800000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>231600000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>9400000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>266300000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
         <v>42</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -8221,1444 +8300,1464 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
         <v>43</v>
       </c>
       <c r="B20">
         <v>475300000.0</v>
       </c>
       <c r="C20">
         <v>475300000.0</v>
       </c>
       <c r="D20">
         <v>475300000.0</v>
       </c>
       <c r="E20">
         <v>475300000.0</v>
       </c>
       <c r="F20">
         <v>475300000.0</v>
       </c>
       <c r="G20">
+        <v>475300000.0</v>
+      </c>
+      <c r="H20">
         <v>687500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>729400000.0</v>
       </c>
       <c r="I20">
         <v>729400000.0</v>
       </c>
       <c r="J20">
+        <v>729400000.0</v>
+      </c>
+      <c r="K20">
         <v>687500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744300000.0</v>
       </c>
       <c r="L20">
         <v>744300000.0</v>
       </c>
       <c r="M20">
         <v>744300000.0</v>
       </c>
       <c r="N20">
         <v>744300000.0</v>
       </c>
       <c r="O20">
+        <v>744300000.0</v>
+      </c>
+      <c r="P20">
         <v>743800000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>740000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>729400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>729700000.0</v>
       </c>
       <c r="S20">
         <v>729700000.0</v>
       </c>
       <c r="T20">
         <v>729700000.0</v>
       </c>
       <c r="U20">
         <v>729700000.0</v>
       </c>
       <c r="V20">
         <v>729700000.0</v>
       </c>
       <c r="W20">
-        <v>855700000.0</v>
+        <v>729700000.0</v>
       </c>
       <c r="X20">
         <v>855700000.0</v>
       </c>
       <c r="Y20">
         <v>855700000.0</v>
       </c>
       <c r="Z20">
         <v>855700000.0</v>
       </c>
       <c r="AA20">
-        <v>856600000.0</v>
+        <v>855700000.0</v>
       </c>
       <c r="AB20">
         <v>856600000.0</v>
       </c>
       <c r="AC20">
-        <v>857800000.0</v>
+        <v>856600000.0</v>
       </c>
       <c r="AD20">
         <v>857800000.0</v>
       </c>
       <c r="AE20">
         <v>857800000.0</v>
       </c>
       <c r="AF20">
         <v>857800000.0</v>
       </c>
       <c r="AG20">
+        <v>857800000.0</v>
+      </c>
+      <c r="AH20">
         <v>818100000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>816600000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>796900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12200000.0</v>
       </c>
       <c r="AK20">
         <v>12200000.0</v>
       </c>
       <c r="AL20">
         <v>12200000.0</v>
       </c>
       <c r="AM20">
         <v>12200000.0</v>
       </c>
       <c r="AN20">
-        <v>74400000.0</v>
+        <v>12200000.0</v>
       </c>
       <c r="AO20">
         <v>74400000.0</v>
       </c>
       <c r="AP20">
         <v>74400000.0</v>
       </c>
       <c r="AQ20">
-        <v>73900000.0</v>
+        <v>74400000.0</v>
       </c>
       <c r="AR20">
         <v>73900000.0</v>
       </c>
       <c r="AS20">
         <v>73900000.0</v>
       </c>
       <c r="AT20">
         <v>73900000.0</v>
       </c>
       <c r="AU20">
         <v>73900000.0</v>
       </c>
       <c r="AV20">
         <v>73900000.0</v>
       </c>
       <c r="AW20">
-        <v>72700000.0</v>
+        <v>73900000.0</v>
       </c>
       <c r="AX20">
         <v>72700000.0</v>
       </c>
       <c r="AY20">
         <v>72700000.0</v>
       </c>
       <c r="AZ20">
         <v>72700000.0</v>
       </c>
       <c r="BA20">
         <v>72700000.0</v>
       </c>
       <c r="BB20">
         <v>72700000.0</v>
       </c>
       <c r="BC20">
-        <v>69700000.0</v>
+        <v>72700000.0</v>
       </c>
       <c r="BD20">
         <v>69700000.0</v>
       </c>
       <c r="BE20">
         <v>69700000.0</v>
       </c>
       <c r="BF20">
         <v>69700000.0</v>
       </c>
       <c r="BG20">
-        <v>71900000.0</v>
+        <v>69700000.0</v>
       </c>
       <c r="BH20">
         <v>71900000.0</v>
       </c>
       <c r="BI20">
         <v>71900000.0</v>
       </c>
       <c r="BJ20">
         <v>71900000.0</v>
       </c>
       <c r="BK20">
         <v>71900000.0</v>
       </c>
       <c r="BL20">
         <v>71900000.0</v>
       </c>
       <c r="BM20">
         <v>71900000.0</v>
       </c>
       <c r="BN20">
         <v>71900000.0</v>
       </c>
       <c r="BO20">
-        <v>77500000.0</v>
+        <v>71900000.0</v>
       </c>
       <c r="BP20">
         <v>77500000.0</v>
       </c>
       <c r="BQ20">
         <v>77500000.0</v>
       </c>
       <c r="BR20">
         <v>77500000.0</v>
       </c>
       <c r="BS20">
-        <v>91600000.0</v>
+        <v>77500000.0</v>
       </c>
       <c r="BT20">
         <v>91600000.0</v>
       </c>
       <c r="BU20">
-        <v>89000000.0</v>
+        <v>91600000.0</v>
       </c>
       <c r="BV20">
         <v>89000000.0</v>
       </c>
       <c r="BW20">
+        <v>89000000.0</v>
+      </c>
+      <c r="BX20">
         <v>80400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80700000.0</v>
       </c>
       <c r="BY20">
         <v>80700000.0</v>
       </c>
       <c r="BZ20">
         <v>80700000.0</v>
       </c>
       <c r="CA20">
+        <v>80700000.0</v>
+      </c>
+      <c r="CB20">
         <v>82484000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63711000.0</v>
       </c>
       <c r="CC20">
         <v>63711000.0</v>
       </c>
       <c r="CD20">
         <v>63711000.0</v>
       </c>
       <c r="CE20">
+        <v>63711000.0</v>
+      </c>
+      <c r="CF20">
         <v>63816000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
-      <c r="CH20">
+      <c r="CH20"/>
+      <c r="CI20">
         <v>65286000.0</v>
       </c>
-      <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
         <v>44</v>
       </c>
       <c r="B21">
+        <v>404200000.0</v>
+      </c>
+      <c r="C21">
         <v>405700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>409300000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>415900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>402600000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>321600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>328600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>284300000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>291000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>287700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>300400000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>305100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>310300000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>315600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>320600000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>325800000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>103700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>102700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>104400000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>105700000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>106900000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>107800000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>109000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>110000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>111500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>110300000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>92900000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>93500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>94900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>104400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>105800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>106100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>108700000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>101100000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>91700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>26300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>26700000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>27000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>27300000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>26900000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>27300000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>27500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>27800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>28200000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>16200000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>12400000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>12800000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13300000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>13500000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>15600000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>16700000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>14300000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>15300000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>16400000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>17500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>16700000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18500000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7500000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8300000.0</v>
       </c>
       <c r="BL21">
         <v>8300000.0</v>
       </c>
       <c r="BM21">
+        <v>8300000.0</v>
+      </c>
+      <c r="BN21">
         <v>8600000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9100000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>9400000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>9700000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>10000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>10600000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>11000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>11300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11600000.0</v>
       </c>
       <c r="BW21">
         <v>11600000.0</v>
       </c>
       <c r="BX21">
+        <v>11600000.0</v>
+      </c>
+      <c r="BY21">
         <v>11700000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>12200000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>13701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>63711000.0</v>
       </c>
       <c r="CC21">
         <v>63711000.0</v>
       </c>
       <c r="CD21">
+        <v>63711000.0</v>
+      </c>
+      <c r="CE21">
         <v>549000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>64390000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
-      <c r="CH21">
+      <c r="CH21"/>
+      <c r="CI21">
         <v>649000.0</v>
       </c>
-      <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
         <v>45</v>
       </c>
       <c r="B22">
+        <v>931000000.0</v>
+      </c>
+      <c r="C22">
         <v>726000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>769300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>860900000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>852500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>893200000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>915000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1010400000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1037800000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>941200000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1179200000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1276400000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1314700000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1518500000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1634200000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1805900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1624200000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1260700000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1093000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1031200000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1034600000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>727700000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>672000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>653500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>473100000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>946700000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>908600000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>891600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>905800000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>690900000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>923900000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>881500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>946000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>808400000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>693500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>377400000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>397400000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>392400000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>375100000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>407800000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>321700000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>307600000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>384100000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>473500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>484600000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>469600000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>544000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>623900000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>589300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>672300000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>619700000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>606000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>502900000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>477600000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>423700000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>364200000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>462700000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>508000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>365900000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>395100000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>127900000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>136700000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>133000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>135200000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>112200000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>116400000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>120100000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>131300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>81500000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>80200000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>146300000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>165100000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>147100000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>130600000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>149000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>135500000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>112400000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>120800000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>117361000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>114875000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>118995000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>101294000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>90425000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
-      <c r="CH22">
+      <c r="CH22"/>
+      <c r="CI22">
         <v>28307000.0</v>
       </c>
-      <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
         <v>46</v>
       </c>
       <c r="B23">
+        <v>7569900000.0</v>
+      </c>
+      <c r="C23">
         <v>6847700000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7080900000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7068800000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6882100000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>6665800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7030300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>6943500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7180300000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7171800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>7869000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7769500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7786700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8192800000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8396800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8924600000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7946700000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6812600000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6766900000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6788400000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6744000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6134100000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6525000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6437600000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6093400000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>7016300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6793300000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6573200000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>6371800000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5760600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>6158700000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6211800000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>6084700000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5935200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5569100000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2876500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2958000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>2985100000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3019500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3363300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3306300000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3324900000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3433500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3582000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2896200000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2891400000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3057600000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3159600000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2936000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2834400000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2748200000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2682400000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2720000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2623700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2279500000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2188000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2291900000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2230600000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2014200000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2026400000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1246600000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1144600000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1159300000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1230300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1223400000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1223000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1266600000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1217700000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1093900000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1017200000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1242700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1297100000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1290700000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1237800000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1228600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1152500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1051300000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>949400000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>945282000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>803430000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>621784000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>606160000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>330102000.0</v>
       </c>
-      <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
         <v>47</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3173600000.0</v>
+      </c>
       <c r="C24">
+        <v>3223600000.0</v>
+      </c>
+      <c r="D24">
         <v>3167800000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3091200000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3025800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2755700000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2779900000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2452200000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2482400000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2555300000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2608500000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2761400000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2725500000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2979200000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>2670600000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>2745700000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>2130700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2125800000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2158800000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2197900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2354400000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2315000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>2440600000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>2421500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>2185500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>2030700000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1935400000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1852300000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1729100000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1751300000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1830000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1861700000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>1770800000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>875400000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1076800000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>731100000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>740500000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>748500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>743300000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>849700000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>847600000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>880500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>850000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>868200000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>617800000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>533300000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>535800000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>567200000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>454000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>376600000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>315200000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>239900000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>296200000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>310000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>320000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>310900000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>331100000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>358400000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>391000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>428500000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>261600000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>281700000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>123800000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>77200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>205800000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>234400000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>287100000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>217300000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>269300000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>202100000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>169700000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>243300000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>256200000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>344400000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>322700000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>335700000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>328200000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>265600000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>260813000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>211361000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>251088000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>267059000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>280982000.0</v>
       </c>
-      <c r="CF24"/>
       <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>179928000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
         <v>48</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>3223600000.0</v>
+      </c>
+      <c r="D25">
         <v>3167800000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3091200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3025800000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2755700000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2779900000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2608500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2761400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2725500000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2979200000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2670600000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2745700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2130700000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2125800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2158800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2197900000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2354400000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2315000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2440600000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2421500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2185500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2030700000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1935400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1852300000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1729100000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1751300000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1830000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1861700000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1770800000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>875400000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1076800000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>731100000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
@@ -9667,223 +9766,229 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
         <v>49</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>424400000.0</v>
+      </c>
       <c r="C26">
+        <v>427700000.0</v>
+      </c>
+      <c r="D26">
         <v>419600000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>409300000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>396800000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>392900000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>408700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>386900000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>370300000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>360700000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>371200000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>363700000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>354200000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>359700000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>360600000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>354600000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>347800000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>344100000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>354400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>360800000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>360200000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>363600000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>383500000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>377700000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>374600000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>416200000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>367100000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>278000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>135000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>130300000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>131300000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>130500000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>136400000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>138100000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
-      <c r="AK26">
-[...1 lines deleted...]
-      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>360000000.0</v>
       </c>
       <c r="AM26">
+        <v>360000000.0</v>
+      </c>
+      <c r="AN26">
         <v>366200000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>599700000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>596900000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>605200000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>605200000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9931,383 +10036,391 @@
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
         <v>51</v>
       </c>
       <c r="B28">
-        <v>-543000000.0</v>
+        <v>2628200000.0</v>
       </c>
       <c r="C28">
+        <v>2726700000.0</v>
+      </c>
+      <c r="D28">
         <v>3025800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2571600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2505900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2127600000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1861100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1950800000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1899700000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1913800000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1893000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2152900000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2084900000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2384400000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1755800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1756400000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1604100000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1567400000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1559900000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1578500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1747700000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1742900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1846500000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1789500000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1609900000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1296600000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1182800000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1166600000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>972200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>704000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>752900000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>909700000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>942200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>533800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>596100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>250200000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>233500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>143700000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>512400000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>564300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>612100000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>673500000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>587400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>593500000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>297800000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>145600000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>96500000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>56100000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>97100000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10300000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-59200000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-155900000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-242200000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-239500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>54800000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57200000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>153600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>206700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>205400000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>226900000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>123000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>246700000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>212700000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>227100000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>273200000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>248700000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>233800000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>267700000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>261400000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>270700000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>196900000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>233600000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>183300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>250900000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>318000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>303400000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>121400000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>185000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>186145000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>117856000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>198844000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>206187000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>181227000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
         <v>52</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3235600000.0</v>
+      </c>
       <c r="C29">
+        <v>3519600000.0</v>
+      </c>
+      <c r="D29">
         <v>3358200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3126700000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3190700000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3078000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3492500000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3267500000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3352100000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3445300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3675700000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3752200000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3775000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3997300000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3893900000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4032700000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3063000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3045700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3080900000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3078300000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3279000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3355100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3776200000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3848700000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3543900000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10327,542 +10440,551 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
         <v>53</v>
       </c>
       <c r="B30">
-        <v>648700000.0</v>
+        <v>947400000.0</v>
       </c>
       <c r="C30">
-        <v>667200000.0</v>
+        <v>655900000.0</v>
       </c>
       <c r="D30">
+        <v>672400000.0</v>
+      </c>
+      <c r="E30">
         <v>749900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>653900000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>624300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>563900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>779300000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>840100000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>799200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1176800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1013200000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>871700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1234400000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1054700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1321000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1405000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>780200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1012600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>973000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>878900000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>669900000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>703000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>680400000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>531200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>860700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>834300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>851600000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>780200000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>514400000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>740000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>802100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>644100000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>581700000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>515700000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>327800000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>327300000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>266000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>197200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>249200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>213800000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>217900000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>229600000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>284000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>191000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>197000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>324000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>304100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>297100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>250500000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>328700000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>305100000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>329800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>256600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>284900000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>269800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>363200000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>277100000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>305400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>390000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>155700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>104700000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>95200000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>109200000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>106300000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>76700000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>75600000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>80900000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>26800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>45400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>148000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>170100000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>153300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>112600000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>111000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>108300000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>99800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>83700000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>93954000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>87584000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>60847000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>52968000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
-      <c r="CH30">
+      <c r="CH30"/>
+      <c r="CI30">
         <v>10210000.0</v>
       </c>
-      <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
         <v>54</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-7000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-108100000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-54600000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-116300000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>95900000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1215000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>850200000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4700000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>858700000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1400000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>911200000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>169200000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1302200000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>428100000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>359800000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>700300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>741600000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>764400000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1725500000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>670400000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1721300000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1602800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1618200000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1046500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>1480400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>971100000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>959400000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>953000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>909000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>1012100000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>1014500000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>1113800000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>906400000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
         <v>55</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-846900000.0</v>
+      </c>
       <c r="C32">
+        <v>-461400000.0</v>
+      </c>
+      <c r="D32">
         <v>-369400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-584200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-377000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-184100000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>97800000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-63900000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>101600000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-19100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>330700000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>281500000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>317000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>630500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>200200000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>328300000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-111600000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-191500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>232000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>170200000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>405200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>396300000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>700300000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>783600000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>329200000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10882,414 +11004,422 @@
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
+      <c r="CL32"/>
     </row>
-    <row r="33" spans="1:89">
+    <row r="33" spans="1:90">
       <c r="A33" t="s">
         <v>56</v>
       </c>
       <c r="B33">
+        <v>4922200000.0</v>
+      </c>
+      <c r="C33">
         <v>4779700000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4735100000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4747200000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4667200000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4333900000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4465500000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4442600000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4472200000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4505800000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4535600000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4573400000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4599800000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4475900000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4367300000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>4367200000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3754300000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3792800000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3754900000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3826900000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3837500000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>3834600000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>4010500000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>4064700000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>4137299999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>4053000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>3928900000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>3785900000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>3611100000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>3340300000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>3297300000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3262500000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3228200000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3323400000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3298500000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1564800000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1590700000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1582900000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1603000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2255100000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2301300000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2336100000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2345000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2328500000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1729500000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1644000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1615300000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1591100000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1580000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1423900000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1339400000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1274700000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1276000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1264000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1217800000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1210000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1203700000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1180000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1087000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1066800000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>838100000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>845200000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>904500000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>905100000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>909300000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>911400000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>915400000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>927700000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>887100000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>816600000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>859000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>851900000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>823000000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>797800000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>766500000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>611400000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>539300000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>538800000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>528834000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>390709000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>361348000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>354339000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
-      <c r="CH33">
+      <c r="CH33"/>
+      <c r="CI33">
         <v>266079000.0</v>
       </c>
-      <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
+      <c r="CL33"/>
     </row>
-    <row r="34" spans="1:89">
+    <row r="34" spans="1:90">
       <c r="A34" t="s">
         <v>57</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>331300000.0</v>
+      </c>
       <c r="C34">
+        <v>218300000.0</v>
+      </c>
+      <c r="D34">
         <v>427900000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>482900000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>525000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>491300000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>472300000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>526600000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>527900000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>442200000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>535300000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>482400000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>783200000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>515500000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>304300000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>312100000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>29900000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>331600000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>647000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>374500000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>600900000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>535300000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>533700000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>242200000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>202500000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>169000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>162100000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>180000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>656600000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AE34"/>
+      <c r="AF34">
         <v>250800000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>282200000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>216800000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>224000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>160000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>43400000.0</v>
       </c>
-      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
@@ -11298,653 +11428,660 @@
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
+      <c r="CL34"/>
     </row>
-    <row r="35" spans="1:89">
+    <row r="35" spans="1:90">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>3771000000.0</v>
+        <v>3773299999.0</v>
       </c>
       <c r="C35">
+        <v>3770999999.0</v>
+      </c>
+      <c r="D35">
         <v>3920900000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3868100000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3860800000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3574600000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3617900000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>3395900000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>3538700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>3527000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3709300000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>3792000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>3792500000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4036900000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3284500000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>3358100000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2668000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2671900000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>3009300000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3044700000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3213800000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3105800000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3290500000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3289000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2976600000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2825100000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2703200000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2628300000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2612400000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2269000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2256000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2271100000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2151500000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1299300000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1701300000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>849300000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>856700000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>862100000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>844500000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1134700000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1159600000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1211300000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1181700000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>1191000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>932500000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>835800000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>809100000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>836500000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>717200000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>633200000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>527400000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>467500000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>530300000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>546600000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>558000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>539200000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>556100000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>582300000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>592400000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>818000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>398900000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>408800000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>253200000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>210400000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>339000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>369800000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>411600000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>340500000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>361900000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>297200000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>247700000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>316600000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>340400000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>426800000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>400400000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>410500000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>398800000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>336300000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>323976000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>258090000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>298108000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>310476000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
-      <c r="CH35">
+      <c r="CH35"/>
+      <c r="CI35">
         <v>202134000.0</v>
       </c>
-      <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
+      <c r="CL35"/>
     </row>
-    <row r="36" spans="1:89">
+    <row r="36" spans="1:90">
       <c r="A36" t="s">
         <v>59</v>
       </c>
       <c r="B36">
-        <v>-2187300000.0</v>
+        <v>137000000.0</v>
       </c>
       <c r="C36">
+        <v>127100000.0</v>
+      </c>
+      <c r="D36">
         <v>125300000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>115900000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>116100000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>111900000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>112900000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>122700000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>135000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>352100000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>124600000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>121600000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>127200000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>96300000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>81000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>96100000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>103400000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>95400000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>80500000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>100000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>98800000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>84300000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>25400000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>21300000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18099999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>19900000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>66400000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>58000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>52800000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>52900000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>60000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>64500000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>71500000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>126800000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8800000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2700000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>102400000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>80700000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>84100000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>88900000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>7700000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>108100000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>109800000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>113800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>120100000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>105100000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>128700000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>115200000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>114800000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>59400000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>61900000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>35400000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>48200000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>50400000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>34700000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>36200000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>38000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>39000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>20600000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>21900000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>12400000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>13700000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10800000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12100000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>13500000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>6900000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>7000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>7900000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>15700000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>147400000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>148200000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>150000000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>149100000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>151100000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>157300000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>20300000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>20500000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>21200000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>17647000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>22038000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>19408000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>19484000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
-      <c r="CH36">
+      <c r="CH36"/>
+      <c r="CI36">
         <v>10851000.0</v>
       </c>
-      <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
+      <c r="CL36"/>
     </row>
-    <row r="37" spans="1:89">
+    <row r="37" spans="1:90">
       <c r="A37" t="s">
         <v>60</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>121600000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>124300000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>125900000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>122700000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>122400000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>124500000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>119800000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>118900000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>118400000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>117700000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>118400000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>118100000.0</v>
       </c>
-      <c r="X37">
+      <c r="Y37">
         <v>165500000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>162900000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>169000000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>172300000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AC37">
         <v>171700000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AD37">
         <v>173000000.0</v>
       </c>
-      <c r="AD37"/>
-      <c r="AE37">
+      <c r="AE37"/>
+      <c r="AF37">
         <v>175800000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>176500000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>176100000.0</v>
       </c>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
       <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
         <v>303200000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>180300000.0</v>
       </c>
-      <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
@@ -11953,1317 +12090,1331 @@
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
+      <c r="CL37"/>
     </row>
-    <row r="38" spans="1:89">
+    <row r="38" spans="1:90">
       <c r="A38" t="s">
         <v>61</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>127100000.0</v>
+      </c>
+      <c r="D38">
         <v>125300000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>115900000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>116100000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>111900000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>112900000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>124600000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>121600000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>127200000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>100400000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>81000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>96100000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>103400000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>100500000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>80500000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>100000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>98800000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>84300000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>58100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000000.0</v>
       </c>
       <c r="Y38">
         <v>54000000.0</v>
       </c>
       <c r="Z38">
+        <v>54000000.0</v>
+      </c>
+      <c r="AA38">
         <v>58900000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>19100000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>20900000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>52800000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>52900000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>60000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>64500000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>71500000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1182600000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1150800000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>486200000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>500900000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>479600000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>489500000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>790300000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>807500000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>815000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>830000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>814100000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>228200000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>195200000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>215000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>201900000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>200500000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>145400000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>148100000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>122600000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>136500000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>139800000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>118700000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>121200000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>124100000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>126200000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>109200000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>112300000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>163400000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>165100000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>222600000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>223900000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>225600000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>219400000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>225200000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>226400000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>234500000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>234900000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>250400000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>252600000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>249400000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>251700000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>249300000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>112700000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>113200000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>114100000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>113832000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>85749000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>83119000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>83744000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>85606000.0</v>
       </c>
-      <c r="CF38"/>
       <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>76786000.0</v>
       </c>
-      <c r="CI38"/>
       <c r="CJ38"/>
       <c r="CK38"/>
+      <c r="CL38"/>
     </row>
-    <row r="39" spans="1:89">
+    <row r="39" spans="1:90">
       <c r="A39" t="s">
         <v>62</v>
       </c>
       <c r="B39">
-        <v>67500000.0</v>
+        <v>145200000.0</v>
       </c>
       <c r="C39">
-        <v>278400000.0</v>
+        <v>60300000.0</v>
       </c>
       <c r="D39">
+        <v>273200000.0</v>
+      </c>
+      <c r="E39">
         <v>95300000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>84700000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>78800000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>48300000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>53300000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>76800000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>103800000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>75700000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>84900000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>135500000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>122700000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>186800000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>185900000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>309100000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>122400000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>75800000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>124300000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>199500000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>114400000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>331600000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>190000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>166900000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>200600000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>115100000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>92700000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>85000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>148700000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>88400000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>132900000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>248400000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>289900000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>229700000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>34200000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>51200000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>49300000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>528900000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>74100000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>119600000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>621400000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>108500000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>117600000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>114700000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>136700000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>76600000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>80400000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>76700000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>87700000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>32200000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>46500000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>18400000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>23800000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>35300000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>22900000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>27200000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>39600000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>37200000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>26300000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>14200000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>8900000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>9100000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>7900000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>55300000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>50100000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>47800000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>56800000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43300000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>59700000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>10000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>23600000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>27700000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>47000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>37100000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>21900000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>23700000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>31300000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>24054000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>7032000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9107000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>8405000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>13609000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
-      <c r="CH39">
+      <c r="CH39"/>
+      <c r="CI39">
         <v>3400000.0</v>
       </c>
-      <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
+      <c r="CL39"/>
     </row>
-    <row r="40" spans="1:89">
+    <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>63</v>
       </c>
       <c r="B40">
-        <v>858900000.0</v>
+        <v>1080700000.0</v>
       </c>
       <c r="C40">
+        <v>787900000.0</v>
+      </c>
+      <c r="D40">
         <v>521500000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>855200000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>597300000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>541500000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>540100000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>499500000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>582800000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>597300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>757500000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>672300000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>812700000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1051700000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1438400000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1496300000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1386600000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1115900000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>876600000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>884600000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>937000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>566100000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>671600000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>417500000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>377200000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>559700000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>601700000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>452100000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>349700000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>494300000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>735200000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>706800000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>796100000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>952300000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>848000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>314000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>330900000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>244000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>527000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>251000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>205800000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>299800000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>285300000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>331500000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>333500000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>324100000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>394200000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>467900000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>461600000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>445100000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>474400000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>431500000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>377600000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>378100000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>291300000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>309200000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>380300000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>399400000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>312100000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>181300000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>76000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>55500000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>46400000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>119500000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>119100000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>47000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>46500000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>45300000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>31600000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>34300000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>73000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>81900000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>69600000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>39100000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>33200000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>60000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>45900000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>34400000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>27334000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>170057000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>138322000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>29514000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>39936000.0</v>
       </c>
-      <c r="CF40"/>
       <c r="CG40"/>
-      <c r="CH40">
+      <c r="CH40"/>
+      <c r="CI40">
         <v>32723000.0</v>
       </c>
-      <c r="CI40"/>
       <c r="CJ40"/>
       <c r="CK40"/>
+      <c r="CL40"/>
     </row>
-    <row r="41" spans="1:89">
+    <row r="41" spans="1:90">
       <c r="A41" t="s">
         <v>64</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>994000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>917200000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>945500000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>935300000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>488000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>480500000.0</v>
       </c>
-      <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41">
         <v>376000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>725500000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>724400000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>733500000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>659000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>717300000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>727300000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>653800000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>650100000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>623600000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>620400000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>725800000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>537700000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>426000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>409400000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>380700000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>224000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>160000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>43400000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>40500000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>37400000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>36900000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>53200000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>80400000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>82900000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>70100000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>49800000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>58300000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>36200000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>32900000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>36100000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>36700000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>36600000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>42000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>43500000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>47200000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>53400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49600000.0</v>
       </c>
       <c r="BD41">
         <v>49600000.0</v>
       </c>
       <c r="BE41">
+        <v>49600000.0</v>
+      </c>
+      <c r="BF41">
         <v>49900000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>55800000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>51500000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>42200000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>20700000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>21200000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>21700000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>23900000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>24300000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>24900000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>23800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="BQ41">
         <v>23000000.0</v>
       </c>
       <c r="BR41">
+        <v>23000000.0</v>
+      </c>
+      <c r="BS41">
         <v>24000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>24900000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>25000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>23000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>22100000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>18900000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>19300000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>18800000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>20200000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>21306000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>16118000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>16050000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>15887000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>15529000.0</v>
       </c>
-      <c r="CF41"/>
       <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>4478000.0</v>
       </c>
-      <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
+      <c r="CL41"/>
     </row>
-    <row r="42" spans="1:89">
+    <row r="42" spans="1:90">
       <c r="A42" t="s">
         <v>65</v>
       </c>
       <c r="B42">
-        <v>857600000.0</v>
+        <v>580300000.0</v>
       </c>
       <c r="C42">
+        <v>596800000.0</v>
+      </c>
+      <c r="D42">
         <v>547400000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>549200000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>554100000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>521800000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>478600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>481700000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>477700000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>419500000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>422300000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>427700000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>447100000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>440000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>431600000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>465000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>461900000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>512400000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>505100000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>498500000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>494500000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>491000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>486000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>466000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>463300000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>459700000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>484200000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>521400000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>575200000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>621300000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>812500000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>901500000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>923000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>875100000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>905900000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>495100000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>492800000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>489700000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>487600000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>485500000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>485200000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>484400000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>494600000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>520000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>285800000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>282500000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>312800000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>342600000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>346700000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>346600000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>339600000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>336800000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>332900000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>366900000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>364000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>357900000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>359300000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>356900000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>338400000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>336200000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>288400000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>287500000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>287000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>288500000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>287600000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>281800000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>280100000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>279500000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>278800000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>277800000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>276600000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>275900000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>275000000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>274100000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>273000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>215400000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>212600000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>211900000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>209753000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>209392000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>40727000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>40770000.0</v>
       </c>
-      <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
-      <c r="CH42">
+      <c r="CH42"/>
+      <c r="CI42">
         <v>40727000.0</v>
       </c>
-      <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
+      <c r="CL42"/>
     </row>
-    <row r="43" spans="1:89">
+    <row r="43" spans="1:90">
       <c r="A43" t="s">
         <v>66</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -13311,101 +13462,102 @@
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
+      <c r="CL43"/>
     </row>
-    <row r="44" spans="1:89">
+    <row r="44" spans="1:90">
       <c r="A44" t="s">
         <v>67</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
@@ -13414,1161 +13566,1176 @@
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
+      <c r="CL44"/>
     </row>
-    <row r="45" spans="1:89">
+    <row r="45" spans="1:90">
       <c r="A45" t="s">
         <v>68</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>5881200000.0</v>
+      </c>
       <c r="C45">
+        <v>5658300000.0</v>
+      </c>
+      <c r="D45">
         <v>5533300000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>5481800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3276400000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5040600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4889500000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4932900000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4878600000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4838900000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4763400000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4577200000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4528700000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4349000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2678100000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2660000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2274000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>3645400000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2316300000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>2530700000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>2541900000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2549200000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2604200000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2667300000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2741500000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>2611900000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>2552800000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>2504200000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>2470600000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2194900000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2142400000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2103600000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2093500000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2140800000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2147700000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1078600000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1089800000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1103300000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1113500000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1464800000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1493800000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1521100000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1515000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1514400000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1501300000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1448800000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1400300000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>1389200000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>1379500000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>1278500000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>1191300000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>1152100000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>1139500000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>1124200000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>1099100000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>1088800000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>1079600000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>1053800000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>977800000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>954500000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>674700000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>680100000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>681900000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>681200000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>683700000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>692000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>690200000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>701300000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>652600000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>581700000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>608600000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>599300000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>573600000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>546100000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>517200000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>498700000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>426100000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>424700000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>415002000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>304960000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>278229000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>270595000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>189293000.0</v>
       </c>
-      <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
+      <c r="CL45"/>
     </row>
-    <row r="46" spans="1:89">
+    <row r="46" spans="1:90">
       <c r="A46" t="s">
         <v>69</v>
       </c>
       <c r="B46">
-        <v>5658300000.0</v>
+        <v>3481300000.0</v>
       </c>
       <c r="C46">
+        <v>3343900000.0</v>
+      </c>
+      <c r="D46">
         <v>3305600000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3330800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3276400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3032200000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2927800000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2919300000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2946500000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2817800000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2995100000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3038700000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3063800000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2955900000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2861300000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2850700000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2470000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2515800000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2485900000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2530700000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2541900000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2549200000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2604200000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2667300000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2741500000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2611900000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>2552800000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>2504200000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>2470600000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2194900000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2142400000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2103600000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2093500000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2140800000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2147700000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1078600000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1089800000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1103300000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1113500000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1464800000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1493800000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1521100000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1515000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1514400000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1501300000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1448800000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1400300000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1389200000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1379500000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1278500000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1191300000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>1152100000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>1139500000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>1124200000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1099100000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1088800000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1079600000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1053800000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>977800000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>954500000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>674700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>680100000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>681900000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>681200000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>683700000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>692000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>690200000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>701300000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>652600000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>581700000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>608600000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>599300000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>573600000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>546100000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>517200000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>498700000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>426100000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>424700000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>415002000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>304960000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>278229000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>270595000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
-      <c r="CH46">
+      <c r="CH46"/>
+      <c r="CI46">
         <v>189293000.0</v>
       </c>
-      <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
+      <c r="CL46"/>
     </row>
-    <row r="47" spans="1:89">
+    <row r="47" spans="1:90">
       <c r="A47" t="s">
         <v>70</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>3343900000.0</v>
+      </c>
+      <c r="D47">
         <v>3305600000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>3330800000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3276400000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3032200000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2927800000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>2995100000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>2869200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2882000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>2776400000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>2861300000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>2660000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>2274000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2515800000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2316300000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2530700000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2367800000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2367200000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2423900000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2667300000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2741500000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2611900000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2552800000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>2504200000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>2272300000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>2194900000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2142400000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2103600000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2093500000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>2140800000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>2147700000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1078600000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1089800000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1103300000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1113500000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1464800000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1493800000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1521100000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1515000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1514400000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1501300000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1448800000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1400300000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1389200000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1379500000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1278500000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1191300000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>1152100000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>1139500000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>1124200000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>1099100000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1088800000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1079600000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1053800000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>977800000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>954500000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>674700000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>680100000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>681900000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>681200000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>683700000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>692000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>690200000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>701300000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>652600000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>581700000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>608600000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>599300000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>573600000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>546100000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>517200000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>498700000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>426100000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>424700000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>415002000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>304960000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>278229000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>270595000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>219418000.0</v>
       </c>
-      <c r="CF47"/>
       <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>189293000.0</v>
       </c>
-      <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
+      <c r="CL47"/>
     </row>
-    <row r="48" spans="1:89">
+    <row r="48" spans="1:90">
       <c r="A48" t="s">
         <v>71</v>
       </c>
       <c r="B48">
+        <v>-528600000.0</v>
+      </c>
+      <c r="C48">
         <v>-311100000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-363100000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-519800000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-395400000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-205700000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>228500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>328100000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>381500000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>430000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>619900000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>518100000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>557200000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>507900000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>731800000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>753000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>391300000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>384700000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>360100000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>342000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>423200000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>522000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>815300000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>926400000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>861600000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1205600000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1195300000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1165900000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1110100000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1001800000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>901500000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>742800000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>684300000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>767800000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>568600000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>476600000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>523900000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>522300000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>487500000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>658400000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>674900000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>713500000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>754500000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>745400000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>706900000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>731200000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>708200000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>650600000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>610600000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>591800000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>612000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>628500000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>597000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>531400000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>490700000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>398500000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>338100000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>294100000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>313100000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>222800000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>170100000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>155300000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>228300000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>240300000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>227500000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>248700000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>271800000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>278600000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>254200000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>256100000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>256000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>232600000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>230600000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>237600000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>262300000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>243900000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>176700000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>169800000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>160155000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>133812000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>91618000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>78749000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>54153000.0</v>
       </c>
-      <c r="CF48"/>
       <c r="CG48"/>
-      <c r="CH48">
+      <c r="CH48"/>
+      <c r="CI48">
         <v>14633000.0</v>
       </c>
-      <c r="CI48"/>
       <c r="CJ48"/>
       <c r="CK48"/>
+      <c r="CL48"/>
     </row>
-    <row r="49" spans="1:89">
+    <row r="49" spans="1:90">
       <c r="A49" t="s">
         <v>72</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>518100000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>557200000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>507900000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>731800000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>753000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>391300000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>318200000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>360100000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>342000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>423200000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>522000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>815300000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>926400000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>861600000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1205600000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1195300000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1165900000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1110100000.0</v>
       </c>
-      <c r="AD49"/>
-      <c r="AE49">
+      <c r="AE49"/>
+      <c r="AF49">
         <v>901500000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>742800000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>684300000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>767800000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>568600000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>476600000.0</v>
       </c>
-      <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
@@ -14577,941 +14744,954 @@
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
+      <c r="CL49"/>
     </row>
-    <row r="50" spans="1:89">
+    <row r="50" spans="1:90">
       <c r="A50" t="s">
         <v>73</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>9500000.0</v>
+      </c>
       <c r="C50">
         <v>9500000.0</v>
       </c>
       <c r="D50">
         <v>9500000.0</v>
       </c>
       <c r="E50">
         <v>9500000.0</v>
       </c>
       <c r="F50">
         <v>9500000.0</v>
       </c>
       <c r="G50">
         <v>9500000.0</v>
       </c>
       <c r="H50">
         <v>9500000.0</v>
       </c>
       <c r="I50">
+        <v>9500000.0</v>
+      </c>
+      <c r="J50">
         <v>14500000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>44500000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>29500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49500000.0</v>
       </c>
       <c r="M50">
         <v>49500000.0</v>
       </c>
       <c r="N50">
+        <v>49500000.0</v>
+      </c>
+      <c r="O50">
         <v>74500000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>63000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>72000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>82100000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>92200000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>63400000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>46400000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>13400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33400000.0</v>
       </c>
       <c r="W50">
         <v>33400000.0</v>
       </c>
       <c r="X50">
         <v>33400000.0</v>
       </c>
       <c r="Y50">
+        <v>33400000.0</v>
+      </c>
+      <c r="Z50">
         <v>31400000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>36400000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>64500000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>64400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AD50">
         <v>32000000.0</v>
       </c>
       <c r="AE50">
         <v>32000000.0</v>
       </c>
       <c r="AF50">
+        <v>32000000.0</v>
+      </c>
+      <c r="AG50">
         <v>180800000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>189400000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>590200000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>351000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>822500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>824900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84400000.0</v>
       </c>
       <c r="AM50">
         <v>84400000.0</v>
       </c>
       <c r="AN50">
+        <v>84400000.0</v>
+      </c>
+      <c r="AO50">
         <v>91700000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>114400000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>93900000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>55700000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
+      <c r="CL50"/>
     </row>
-    <row r="51" spans="1:89">
+    <row r="51" spans="1:90">
       <c r="A51" t="s">
         <v>74</v>
       </c>
       <c r="B51">
-        <v>82800000.0</v>
+        <v>3252300000.0</v>
       </c>
       <c r="C51">
+        <v>3352500000.0</v>
+      </c>
+      <c r="D51">
         <v>3656700000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3187100000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3129700000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2863200000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2898700000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2608700000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2653100000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2735600000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2794700000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>2974500000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2949900000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3225700000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2909600000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>3001000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>2458200000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>2423900000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2390500000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2411500000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2541200000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2530400000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2654400000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2638500000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2394800000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2251900000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2189200000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2118000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1961900000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1783300000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1862000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2042500000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1960200000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1465600000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>1427800000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>822500000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>824900000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>832900000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>827700000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>941400000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>962000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>975700000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>953700000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>971900000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>674200000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>589700000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>594200000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>616200000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>490000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>410300000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>369000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>294200000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>350700000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>362200000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>372600000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>378300000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>388700000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>432600000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>424100000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>375100000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>233700000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>295800000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>230200000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>300000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>313500000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>317100000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>341500000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>288700000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>316600000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>286000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>276300000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>320000000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>322900000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>355200000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>343600000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>364400000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>356500000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>286600000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>286306000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>212891000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>268331000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>268755000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
-      <c r="CH51">
+      <c r="CH51"/>
+      <c r="CI51">
         <v>203333000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
+      <c r="CL51"/>
     </row>
-    <row r="52" spans="1:89">
+    <row r="52" spans="1:90">
       <c r="A52" t="s">
         <v>75</v>
       </c>
       <c r="B52">
+        <v>35800000.0</v>
+      </c>
+      <c r="C52">
         <v>36700000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>438500000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>44900000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>49700000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>52700000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>55100000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>60500000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>66000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>94600000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>79400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>99700000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>102900000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>124100000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>113100000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>123400000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>186500000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>146100000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>106700000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>91200000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>60900000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>83600000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>81200000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>76800000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>72000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>76900000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>154700000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>155800000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>118600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32000000.0</v>
       </c>
       <c r="AE52">
         <v>32000000.0</v>
       </c>
       <c r="AF52">
+        <v>32000000.0</v>
+      </c>
+      <c r="AG52">
         <v>180800000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>189400000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>590200000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>351000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>91400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84400000.0</v>
       </c>
       <c r="AL52">
         <v>84400000.0</v>
       </c>
       <c r="AM52">
         <v>84400000.0</v>
       </c>
       <c r="AN52">
+        <v>84400000.0</v>
+      </c>
+      <c r="AO52">
         <v>142100000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>156900000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>95200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103700000.0</v>
       </c>
       <c r="AR52">
         <v>103700000.0</v>
       </c>
       <c r="AS52">
-        <v>56400000.0</v>
+        <v>103700000.0</v>
       </c>
       <c r="AT52">
         <v>56400000.0</v>
       </c>
       <c r="AU52">
+        <v>56400000.0</v>
+      </c>
+      <c r="AV52">
         <v>58400000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>49000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>36000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>33700000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>53800000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>54300000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>54500000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>52200000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>52600000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>101400000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>91600000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>74200000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>33100000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>24600000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>16100000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>14100000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>150400000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>157800000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>42700000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>82700000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>54400000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>71400000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>47300000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>83900000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>106600000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>76700000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>66700000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>10800000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>20900000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>28700000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>28300000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>21000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>25493000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>1530000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>17243000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>1700000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
-      <c r="CH52">
+      <c r="CH52"/>
+      <c r="CI52">
         <v>23405000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
+      <c r="CL52"/>
     </row>
-    <row r="53" spans="1:89">
+    <row r="53" spans="1:90">
       <c r="A53" t="s">
         <v>76</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
-[...2 lines deleted...]
-      <c r="H53"/>
+      <c r="G53"/>
+      <c r="H53">
+        <v>0.0</v>
+      </c>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>19700000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>45000000.0</v>
       </c>
-      <c r="S53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T53"/>
       <c r="U53">
         <v>360000000.0</v>
       </c>
       <c r="V53">
+        <v>360000000.0</v>
+      </c>
+      <c r="W53">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="X53">
         <v>1000000.0</v>
       </c>
       <c r="Y53">
+        <v>1000000.0</v>
+      </c>
+      <c r="Z53">
         <v>4600000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>12100000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>6000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>4600000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>5400000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>15600000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>6900000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>18100000.0</v>
       </c>
-      <c r="AG53">
-[...1 lines deleted...]
-      </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
-      <c r="AK53"/>
+      <c r="AK53">
+        <v>0.0</v>
+      </c>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>45500000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>139400000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>214400000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>41000000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>73200000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>80918000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>108195000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>2000000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>26586000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
+      <c r="CL53"/>
     </row>
-    <row r="54" spans="1:89">
+    <row r="54" spans="1:90">
       <c r="A54" t="s">
         <v>77</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
@@ -15520,1135 +15700,1148 @@
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
+      <c r="CL54"/>
     </row>
-    <row r="55" spans="1:89">
+    <row r="55" spans="1:90">
       <c r="A55" t="s">
         <v>78</v>
       </c>
       <c r="B55">
+        <v>7569900000.0</v>
+      </c>
+      <c r="C55">
         <v>6847700000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7080900000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7068800000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6882100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6665800000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>7030300000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>6943500000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>7180300000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>7171800000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>7869000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>7769500000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>7786700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>8192800000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>8396800000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>8924600000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>7946700000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6812600000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6766900000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>6788400000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>6744000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>6134100000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>6525000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>6437600000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>6093400000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>7016300000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6793300000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6573200000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>6371800000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5760600000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>6158700000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>6211800000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>6084700000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5935200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5569100000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2876500000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2958000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>2985100000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3019500000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3363300000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3306300000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3324900000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3433500000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3582000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2896200000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2891400000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3057600000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3159600000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>2936000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2834400000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2748200000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2682400000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2720000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2623700000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2279500000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2188000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2291900000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2230600000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2014200000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2026400000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1246600000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1144600000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1159300000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1230300000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1223400000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1223000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1266600000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1217700000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1093900000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1017200000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1242700000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1297100000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1290700000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1237800000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1228600000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1152500000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1051300000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>949400000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>945282000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>803430000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>621784000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>606160000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>641558000.0</v>
       </c>
-      <c r="CF55"/>
       <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>330102000.0</v>
       </c>
-      <c r="CI55"/>
       <c r="CJ55"/>
       <c r="CK55"/>
+      <c r="CL55"/>
     </row>
-    <row r="56" spans="1:89">
+    <row r="56" spans="1:90">
       <c r="A56" t="s">
         <v>79</v>
       </c>
       <c r="B56">
+        <v>2647700000.0</v>
+      </c>
+      <c r="C56">
         <v>2068000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2345800000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2321600000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>2214900000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2331900000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>2564800000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2500900000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2708100000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2666000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3333400000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>3196100000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>3186900000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>3716900000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>4029500000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>4557400000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>4192400000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>3019800000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>3012000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2961500000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2906500000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>2299500000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>2514500000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>2372900000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1956100000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2963300000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>2864400000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>2787300000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2760700000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2420300000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2861400000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2949300000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2856500000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2611800000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2270600000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1311700000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1367300000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1402200000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1416500000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1108200000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1005000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>988800000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1088500000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1253500000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1166700000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1247400000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1442300000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1568500000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1356000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1410500000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1408800000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1407700000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1444000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1359700000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1061700000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>978000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1088200000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1050600000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>927200000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>959600000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>408500000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>299400000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>254800000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>325200000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>314100000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>311600000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>351200000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>290000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>206800000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>200600000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>383700000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>445200000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>467700000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>440000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>462100000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>541100000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>512000000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>410600000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>416448000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>412721000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>260436000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>251821000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>64023000.0</v>
       </c>
-      <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
+      <c r="CL56"/>
     </row>
-    <row r="57" spans="1:89">
+    <row r="57" spans="1:90">
       <c r="A57" t="s">
         <v>80</v>
       </c>
       <c r="B57">
+        <v>3494600000.0</v>
+      </c>
+      <c r="C57">
         <v>2529400000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2715200000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2905800000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2591900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2516000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2467000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2564800000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2606500000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2685100000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3002700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2914600000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2869900000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3086400000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3829300000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4229100000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4304000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3126700000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2780000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2791300000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2501300000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1903200000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1814200000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1589300000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1626900000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2355900000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2226700000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2058700000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1860900000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1663500000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2005600000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2161400000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2138900000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2671700000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2084200000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>875800000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>918900000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>940500000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1027700000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>913800000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>830500000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>759700000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>832100000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>939100000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>802500000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>857200000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1019100000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1124400000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1061800000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1080800000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1080000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>1066000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1077900000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>999100000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>869100000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>891800000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1037600000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>994700000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>739100000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>625500000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>388700000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>292500000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>390300000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>490600000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>368800000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>322200000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>302800000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>319000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>199100000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>186200000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>467000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>485400000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>447800000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>298500000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>292400000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>282200000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>262700000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>230900000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>250889000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>201627000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>190937000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>175814000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>227971000.0</v>
       </c>
-      <c r="CF57"/>
       <c r="CG57"/>
-      <c r="CH57">
+      <c r="CH57"/>
+      <c r="CI57">
         <v>72214000.0</v>
       </c>
-      <c r="CI57"/>
       <c r="CJ57"/>
       <c r="CK57"/>
+      <c r="CL57"/>
     </row>
-    <row r="58" spans="1:89">
+    <row r="58" spans="1:90">
       <c r="A58" t="s">
         <v>81</v>
       </c>
       <c r="B58">
+        <v>7267900000.0</v>
+      </c>
+      <c r="C58">
         <v>6300400000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6636100000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6773900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6452700000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6090600000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6084900000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5960700000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6145200000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6212100000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6712000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6706600000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6662400000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7123300000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7113800000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7587200000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6972000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5798600000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5789300000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5836000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5715100000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5009000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5104700000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4878300000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4603500000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5181000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4929900000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4687000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4473300000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3932500000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>4261600000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4432500000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4290400000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>3971000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3785500000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1725100000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1775600000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1802600000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1872200000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2048500000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1990100000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1971000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2013800000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>2130100000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1735000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1693000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1828200000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1960900000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1779000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1714000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1607400000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1533500000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1608200000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1545700000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1427100000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1431000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1593700000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1577000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1331500000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1443500000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>787600000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>701300000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>643500000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>701000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>707800000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>692000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>714400000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>659500000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>561000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>483400000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>714700000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>802000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>788200000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>725300000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>692800000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>692700000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>661500000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>567200000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>574865000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>459717000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>489045000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>486290000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>546284000.0</v>
       </c>
-      <c r="CF58"/>
       <c r="CG58"/>
-      <c r="CH58">
+      <c r="CH58"/>
+      <c r="CI58">
         <v>274348000.0</v>
       </c>
-      <c r="CI58"/>
       <c r="CJ58"/>
       <c r="CK58"/>
+      <c r="CL58"/>
     </row>
-    <row r="59" spans="1:89">
+    <row r="59" spans="1:90">
       <c r="A59" t="s">
         <v>82</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>1779300000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1794300000.0</v>
       </c>
-      <c r="AH59">
-[...1 lines deleted...]
-      </c>
       <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
         <v>1783600000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>1151400000.0</v>
       </c>
-      <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
@@ -16657,515 +16850,520 @@
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
+      <c r="CL59"/>
     </row>
-    <row r="60" spans="1:89">
+    <row r="60" spans="1:90">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
-        <v>547300000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="C60">
+        <v>286500000.0</v>
+      </c>
+      <c r="D60">
         <v>180900000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>26000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>155400000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>312800000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>703100000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>805800000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>855200000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>845500000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1037700000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>941300000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1000000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>943600000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1160300000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1215000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>850200000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>894200000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>858700000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>834000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>911200000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1006700000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1302200000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1393800000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1327000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1666300000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1691100000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1714500000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1725500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1652600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1721300000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1602800000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1618200000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1650600000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1480400000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>971100000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>997900000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>991900000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>948200000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1113800000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1115800000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1153300000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1219000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1252700000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>964100000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1001700000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1036000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1006700000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>969600000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>935000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>956200000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>965900000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>930500000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>899300000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>852400000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>757000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>698000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>653400000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>652200000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>557600000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>459000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>443300000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>515800000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>529300000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>515600000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>531000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>552200000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>558200000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>532900000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>533800000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>528000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>495100000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>502500000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>512500000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>535800000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>459800000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>389800000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>382200000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>370417000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>343713000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>132739000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>119870000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>95274000.0</v>
       </c>
-      <c r="CF60"/>
       <c r="CG60"/>
-      <c r="CH60">
+      <c r="CH60"/>
+      <c r="CI60">
         <v>55754000.0</v>
       </c>
-      <c r="CI60"/>
       <c r="CJ60"/>
       <c r="CK60"/>
+      <c r="CL60"/>
     </row>
-    <row r="61" spans="1:89">
+    <row r="61" spans="1:90">
       <c r="A61" t="s">
         <v>84</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
-[...1 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-694100000.0</v>
       </c>
       <c r="T61">
         <v>-694100000.0</v>
       </c>
       <c r="U61">
         <v>-694100000.0</v>
       </c>
       <c r="V61">
         <v>-694100000.0</v>
       </c>
       <c r="W61">
         <v>-694100000.0</v>
       </c>
       <c r="X61">
         <v>-694100000.0</v>
       </c>
       <c r="Y61">
         <v>-694100000.0</v>
       </c>
       <c r="Z61">
+        <v>-694100000.0</v>
+      </c>
+      <c r="AA61">
         <v>-692200000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-661900000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-618900000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-560300000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-514100000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-356300000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-140300000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-120300000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-25000000.0</v>
       </c>
-      <c r="AI61">
-[...1 lines deleted...]
-      </c>
       <c r="AJ61">
-        <v>-160800000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK61">
         <v>-160800000.0</v>
       </c>
       <c r="AL61">
         <v>-160800000.0</v>
       </c>
       <c r="AM61">
         <v>-160800000.0</v>
       </c>
       <c r="AN61">
         <v>-160800000.0</v>
       </c>
       <c r="AO61">
+        <v>-160800000.0</v>
+      </c>
+      <c r="AP61">
         <v>-157600000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-154800000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-141600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-112600000.0</v>
       </c>
       <c r="AS61">
         <v>-112600000.0</v>
       </c>
       <c r="AT61">
         <v>-112600000.0</v>
       </c>
       <c r="AU61">
+        <v>-112600000.0</v>
+      </c>
+      <c r="AV61">
         <v>-79500000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-45800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-37900000.0</v>
       </c>
       <c r="AX61">
         <v>-37900000.0</v>
       </c>
       <c r="AY61">
         <v>-37900000.0</v>
       </c>
       <c r="AZ61">
         <v>-37900000.0</v>
       </c>
       <c r="BA61">
         <v>-37900000.0</v>
       </c>
-      <c r="BB61"/>
+      <c r="BB61">
+        <v>-37900000.0</v>
+      </c>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
+      <c r="CL61"/>
     </row>
-    <row r="62" spans="1:89">
+    <row r="62" spans="1:90">
       <c r="A62" t="s">
         <v>85</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
-      <c r="AH62">
+      <c r="AH62"/>
+      <c r="AI62">
         <v>313600000.0</v>
       </c>
-      <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
@@ -17176,50 +17374,51 @@
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
+      <c r="CL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Y32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -17312,53 +17511,55 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>10154600000.0</v>
+      </c>
       <c r="C2">
         <v>11920100000.0</v>
       </c>
       <c r="D2">
         <v>15881400000.0</v>
       </c>
       <c r="E2">
         <v>19064500000.0</v>
       </c>
       <c r="F2">
         <v>10422700000.0</v>
       </c>
       <c r="G2">
         <v>7588800000.0</v>
       </c>
       <c r="H2">
         <v>8408100000.0</v>
       </c>
       <c r="I2">
         <v>9199600000.0</v>
       </c>
       <c r="J2">
         <v>6756600000.0</v>
       </c>
       <c r="K2">
@@ -17385,54 +17586,54 @@
       <c r="R2">
         <v>2613100000.0</v>
       </c>
       <c r="S2">
         <v>4210000000.0</v>
       </c>
       <c r="T2">
         <v>3853000000.0</v>
       </c>
       <c r="U2">
         <v>2818300000.0</v>
       </c>
       <c r="V2">
         <v>1731625000.0</v>
       </c>
       <c r="W2">
         <v>730780000.0</v>
       </c>
       <c r="X2"/>
       <c r="Y2">
         <v>460300000.0</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
-        <v>374300000.0</v>
+        <v>397800000.0</v>
       </c>
       <c r="C3">
         <v>374500000.0</v>
       </c>
       <c r="D3">
         <v>351600000.0</v>
       </c>
       <c r="E3">
         <v>275000000.0</v>
       </c>
       <c r="F3">
         <v>264600000.0</v>
       </c>
       <c r="G3">
         <v>267600000.0</v>
       </c>
       <c r="H3">
         <v>238700000.0</v>
       </c>
       <c r="I3">
         <v>201300000.0</v>
       </c>
       <c r="J3">
         <v>154000000.0</v>
       </c>
@@ -17460,92 +17661,92 @@
       <c r="R3">
         <v>52400000.0</v>
       </c>
       <c r="S3">
         <v>40900000.0</v>
       </c>
       <c r="T3">
         <v>38000000.0</v>
       </c>
       <c r="U3">
         <v>27000000.0</v>
       </c>
       <c r="V3">
         <v>18384000.0</v>
       </c>
       <c r="W3">
         <v>13205000.0</v>
       </c>
       <c r="X3"/>
       <c r="Y3">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>5200000.0</v>
       </c>
       <c r="I4">
         <v>-8700000.0</v>
       </c>
       <c r="J4">
         <v>-5900000.0</v>
       </c>
       <c r="K4">
         <v>86300000.0</v>
       </c>
       <c r="L4">
         <v>6600000.0</v>
       </c>
       <c r="M4">
         <v>700000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
         <v>384200000.0</v>
       </c>
       <c r="C5">
         <v>-393000000.0</v>
       </c>
       <c r="D5">
         <v>312400000.0</v>
       </c>
       <c r="E5">
         <v>517600000.0</v>
       </c>
       <c r="F5">
         <v>-600000.0</v>
       </c>
       <c r="G5">
         <v>-641700000.0</v>
       </c>
       <c r="H5">
         <v>533800000.0</v>
       </c>
       <c r="I5">
         <v>610700000.0</v>
       </c>
@@ -17578,54 +17779,54 @@
       </c>
       <c r="S5">
         <v>72000000.0</v>
       </c>
       <c r="T5">
         <v>148400000.0</v>
       </c>
       <c r="U5">
         <v>158000000.0</v>
       </c>
       <c r="V5">
         <v>120116000.0</v>
       </c>
       <c r="W5">
         <v>19792000.0</v>
       </c>
       <c r="X5">
         <v>600157000.0</v>
       </c>
       <c r="Y5">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>758500000.0</v>
+        <v>782000000.0</v>
       </c>
       <c r="C6">
         <v>-18500000.0</v>
       </c>
       <c r="D6">
         <v>664000000.0</v>
       </c>
       <c r="E6">
         <v>792600000.0</v>
       </c>
       <c r="F6">
         <v>264000000.0</v>
       </c>
       <c r="G6">
         <v>-374100000.0</v>
       </c>
       <c r="H6">
         <v>772500000.0</v>
       </c>
       <c r="I6">
         <v>812000000.0</v>
       </c>
       <c r="J6">
         <v>546800000.0</v>
       </c>
@@ -17655,131 +17856,135 @@
       </c>
       <c r="S6">
         <v>112900000.0</v>
       </c>
       <c r="T6">
         <v>186400000.0</v>
       </c>
       <c r="U6">
         <v>185000000.0</v>
       </c>
       <c r="V6">
         <v>138500000.0</v>
       </c>
       <c r="W6">
         <v>32997000.0</v>
       </c>
       <c r="X6">
         <v>600157000.0</v>
       </c>
       <c r="Y6">
         <v>15000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:25">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>159</v>
+      </c>
+      <c r="B8">
+        <v>-2400000.0</v>
+      </c>
       <c r="C8">
         <v>77200000.0</v>
       </c>
       <c r="D8">
         <v>27100000.0</v>
       </c>
       <c r="E8">
         <v>25100000.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>16800000.0</v>
       </c>
       <c r="H8">
         <v>5200000.0</v>
       </c>
       <c r="I8">
         <v>-8100000.0</v>
       </c>
       <c r="J8">
         <v>161000000.0</v>
       </c>
       <c r="K8">
         <v>86300000.0</v>
       </c>
       <c r="L8">
         <v>6600000.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>568300000.0</v>
+      </c>
       <c r="C9">
         <v>-67900000.0</v>
       </c>
       <c r="D9">
         <v>1036000000.0</v>
       </c>
       <c r="E9">
         <v>736500000.0</v>
       </c>
       <c r="F9">
         <v>225500000.0</v>
       </c>
       <c r="G9">
         <v>-287000000.0</v>
       </c>
       <c r="H9">
         <v>890100000.0</v>
       </c>
       <c r="I9">
         <v>972800000.0</v>
       </c>
       <c r="J9">
         <v>510500000.0</v>
       </c>
       <c r="K9">
@@ -17808,51 +18013,51 @@
       </c>
       <c r="S9">
         <v>405200000.0</v>
       </c>
       <c r="T9">
         <v>244100000.0</v>
       </c>
       <c r="U9">
         <v>389400000.0</v>
       </c>
       <c r="V9">
         <v>300244000.0</v>
       </c>
       <c r="W9">
         <v>127119000.0</v>
       </c>
       <c r="X9">
         <v>600157000.0</v>
       </c>
       <c r="Y9">
         <v>89300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:25">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
         <v>38900000.0</v>
       </c>
       <c r="C10">
         <v>-706000000.0</v>
       </c>
       <c r="D10">
         <v>51800000.0</v>
       </c>
       <c r="E10">
         <v>321800000.0</v>
       </c>
       <c r="F10">
         <v>-137300000.0</v>
       </c>
       <c r="G10">
         <v>-767400000.0</v>
       </c>
       <c r="H10">
         <v>402700000.0</v>
       </c>
       <c r="I10">
         <v>485500000.0</v>
       </c>
@@ -17883,51 +18088,51 @@
       <c r="R10">
         <v>5400000.0</v>
       </c>
       <c r="S10">
         <v>40400000.0</v>
       </c>
       <c r="T10">
         <v>132000000.0</v>
       </c>
       <c r="U10">
         <v>137000000.0</v>
       </c>
       <c r="V10">
         <v>99337000.0</v>
       </c>
       <c r="W10">
         <v>11465000.0</v>
       </c>
       <c r="X10"/>
       <c r="Y10">
         <v>-700000.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
         <v>-6800000.0</v>
       </c>
       <c r="C11">
         <v>-107900000.0</v>
       </c>
       <c r="D11">
         <v>5100000.0</v>
       </c>
       <c r="E11">
         <v>56400000.0</v>
       </c>
       <c r="F11">
         <v>-42000000.0</v>
       </c>
       <c r="G11">
         <v>-193600000.0</v>
       </c>
       <c r="H11">
         <v>71700000.0</v>
       </c>
       <c r="I11">
         <v>96400000.0</v>
       </c>
@@ -17960,51 +18165,51 @@
       </c>
       <c r="S11">
         <v>17400000.0</v>
       </c>
       <c r="T11">
         <v>35600000.0</v>
       </c>
       <c r="U11">
         <v>44000000.0</v>
       </c>
       <c r="V11">
         <v>34954000.0</v>
       </c>
       <c r="W11">
         <v>4132000.0</v>
       </c>
       <c r="X11">
         <v>-6480000.0</v>
       </c>
       <c r="Y11">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
         <v>345300000.0</v>
       </c>
       <c r="C12">
         <v>313000000.0</v>
       </c>
       <c r="D12">
         <v>318200000.0</v>
       </c>
       <c r="E12">
         <v>195800000.0</v>
       </c>
       <c r="F12">
         <v>137200000.0</v>
       </c>
       <c r="G12">
         <v>129000000.0</v>
       </c>
       <c r="H12">
         <v>131100000.0</v>
       </c>
       <c r="I12">
         <v>125900000.0</v>
       </c>
@@ -18037,102 +18242,106 @@
       </c>
       <c r="S12">
         <v>23700000.0</v>
       </c>
       <c r="T12">
         <v>30600000.0</v>
       </c>
       <c r="U12">
         <v>25200000.0</v>
       </c>
       <c r="V12">
         <v>20390000.0</v>
       </c>
       <c r="W12">
         <v>8327000.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>5700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:25">
       <c r="A13" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>255800000.0</v>
+      </c>
       <c r="C13">
         <v>217200000.0</v>
       </c>
       <c r="D13">
         <v>231800000.0</v>
       </c>
       <c r="E13">
         <v>137600000.0</v>
       </c>
       <c r="F13">
         <v>118400000.0</v>
       </c>
       <c r="G13">
         <v>3300000.0</v>
       </c>
       <c r="H13">
         <v>85500000.0</v>
       </c>
       <c r="I13">
         <v>110400000.0</v>
       </c>
       <c r="J13">
         <v>112900000.0</v>
       </c>
       <c r="K13">
         <v>96300000.0</v>
       </c>
       <c r="L13">
         <v>49000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
     </row>
     <row r="14" spans="1:25">
       <c r="A14" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-66100000.0</v>
+      </c>
       <c r="C14">
         <v>-39500000.0</v>
       </c>
       <c r="D14">
         <v>-31100000.0</v>
       </c>
       <c r="E14">
         <v>-33400000.0</v>
       </c>
       <c r="F14">
         <v>33000000.0</v>
       </c>
       <c r="G14">
         <v>37600000.0</v>
       </c>
       <c r="H14">
         <v>169000000.0</v>
       </c>
       <c r="I14">
         <v>175500000.0</v>
       </c>
       <c r="J14">
         <v>313600000.0</v>
       </c>
       <c r="K14">
@@ -18143,54 +18352,54 @@
       </c>
       <c r="M14">
         <v>27400000.0</v>
       </c>
       <c r="N14">
         <v>18000000.0</v>
       </c>
       <c r="O14">
         <v>3200000.0</v>
       </c>
       <c r="P14">
         <v>4800000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
     </row>
     <row r="15" spans="1:25">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
-        <v>45700000.0</v>
+        <v>-22800000.0</v>
       </c>
       <c r="C15">
         <v>-560400000.0</v>
       </c>
       <c r="D15">
         <v>19800000.0</v>
       </c>
       <c r="E15">
         <v>257100000.0</v>
       </c>
       <c r="F15">
         <v>-128300000.0</v>
       </c>
       <c r="G15">
         <v>-611400000.0</v>
       </c>
       <c r="H15">
         <v>310600000.0</v>
       </c>
       <c r="I15">
         <v>345600000.0</v>
       </c>
       <c r="J15">
         <v>288800000.0</v>
       </c>
@@ -18220,53 +18429,55 @@
       </c>
       <c r="S15">
         <v>26500000.0</v>
       </c>
       <c r="T15">
         <v>96400000.0</v>
       </c>
       <c r="U15">
         <v>93000000.0</v>
       </c>
       <c r="V15">
         <v>64116000.0</v>
       </c>
       <c r="W15">
         <v>7333000.0</v>
       </c>
       <c r="X15">
         <v>6480000.0</v>
       </c>
       <c r="Y15">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:25">
       <c r="A16" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>-22800000.0</v>
+      </c>
       <c r="C16">
         <v>-560400000.0</v>
       </c>
       <c r="D16">
         <v>19800000.0</v>
       </c>
       <c r="E16">
         <v>257100000.0</v>
       </c>
       <c r="F16">
         <v>-203500000.0</v>
       </c>
       <c r="G16">
         <v>-608000000.0</v>
       </c>
       <c r="H16">
         <v>310600000.0</v>
       </c>
       <c r="I16">
         <v>340100000.0</v>
       </c>
       <c r="J16">
         <v>288800000.0</v>
       </c>
       <c r="K16">
@@ -18289,222 +18500,226 @@
       </c>
       <c r="Q16"/>
       <c r="R16">
         <v>2300000.0</v>
       </c>
       <c r="S16">
         <v>23000000.0</v>
       </c>
       <c r="T16">
         <v>96400000.0</v>
       </c>
       <c r="U16">
         <v>93000000.0</v>
       </c>
       <c r="V16">
         <v>64383000.0</v>
       </c>
       <c r="W16">
         <v>7333000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
     </row>
     <row r="17" spans="1:25">
       <c r="A17" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>45700000.0</v>
+      </c>
       <c r="C17">
         <v>-598100000.0</v>
       </c>
       <c r="D17">
         <v>97100000.0</v>
       </c>
       <c r="E17">
         <v>290500000.0</v>
       </c>
       <c r="F17">
         <v>-170500000.0</v>
       </c>
       <c r="G17">
         <v>-570400000.0</v>
       </c>
       <c r="H17">
         <v>331000000.0</v>
       </c>
       <c r="I17">
         <v>383600000.0</v>
       </c>
       <c r="J17">
         <v>328500000.0</v>
       </c>
       <c r="K17">
         <v>-219700000.0</v>
       </c>
       <c r="L17">
         <v>37100000.0</v>
       </c>
       <c r="M17">
         <v>225300000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-345300000.0</v>
+      </c>
       <c r="C18">
         <v>-313000000.0</v>
       </c>
       <c r="D18">
         <v>-301800000.0</v>
       </c>
       <c r="E18">
         <v>-195300000.0</v>
       </c>
       <c r="F18">
         <v>-136700000.0</v>
       </c>
       <c r="G18">
         <v>-125700000.0</v>
       </c>
       <c r="H18">
         <v>-119800000.0</v>
       </c>
       <c r="I18">
         <v>-120100000.0</v>
       </c>
       <c r="J18">
         <v>-89800000.0</v>
       </c>
       <c r="K18">
         <v>-52900000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
     </row>
     <row r="19" spans="1:25">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>60200000.0</v>
       </c>
       <c r="F19">
         <v>34600000.0</v>
       </c>
       <c r="G19">
         <v>93900000.0</v>
       </c>
       <c r="H19">
         <v>41500000.0</v>
       </c>
       <c r="I19"/>
       <c r="J19">
         <v>206700000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
     </row>
     <row r="20" spans="1:25">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>126000000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
     </row>
     <row r="21" spans="1:25">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
-        <v>-8500000.0</v>
+        <v>395900000.0</v>
       </c>
       <c r="C21">
         <v>-491500000.0</v>
       </c>
       <c r="D21">
         <v>279900000.0</v>
       </c>
       <c r="E21">
         <v>457500000.0</v>
       </c>
       <c r="F21">
         <v>-34700000.0</v>
       </c>
       <c r="G21">
         <v>-732300000.0</v>
       </c>
       <c r="H21">
         <v>492300000.0</v>
       </c>
       <c r="I21">
         <v>611900000.0</v>
       </c>
       <c r="J21">
         <v>186400000.0</v>
       </c>
@@ -18534,83 +18749,83 @@
       </c>
       <c r="S21">
         <v>80500000.0</v>
       </c>
       <c r="T21">
         <v>156500000.0</v>
       </c>
       <c r="U21">
         <v>155200000.0</v>
       </c>
       <c r="V21">
         <v>120113000.0</v>
       </c>
       <c r="W21">
         <v>20461000.0</v>
       </c>
       <c r="X21">
         <v>600157000.0</v>
       </c>
       <c r="Y21">
         <v>7600000.0</v>
       </c>
     </row>
     <row r="22" spans="1:25">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
     </row>
     <row r="23" spans="1:25">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
-        <v>10731400000.0</v>
+        <v>10327000000.0</v>
       </c>
       <c r="C23">
         <v>12343700000.0</v>
       </c>
       <c r="D23">
         <v>16637500000.0</v>
       </c>
       <c r="E23">
         <v>19343500000.0</v>
       </c>
       <c r="F23">
         <v>10682900000.0</v>
       </c>
       <c r="G23">
         <v>8034100000.0</v>
       </c>
       <c r="H23">
         <v>8805900000.0</v>
       </c>
       <c r="I23">
         <v>9560500000.0</v>
       </c>
       <c r="J23">
         <v>7080700000.0</v>
       </c>
@@ -18638,192 +18853,194 @@
       <c r="R23">
         <v>2732700000.0</v>
       </c>
       <c r="S23">
         <v>4534700000.0</v>
       </c>
       <c r="T23">
         <v>3940600000.0</v>
       </c>
       <c r="U23">
         <v>3052500000.0</v>
       </c>
       <c r="V23">
         <v>1911756000.0</v>
       </c>
       <c r="W23">
         <v>837438000.0</v>
       </c>
       <c r="X23"/>
       <c r="Y23">
         <v>542000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:25">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>397800000.0</v>
+      </c>
       <c r="C25">
         <v>374500000.0</v>
       </c>
       <c r="D25">
         <v>341900000.0</v>
       </c>
       <c r="E25">
         <v>23200000.0</v>
       </c>
       <c r="F25">
         <v>25000000.0</v>
       </c>
       <c r="G25">
         <v>278400000.0</v>
       </c>
       <c r="H25">
         <v>203800000.0</v>
       </c>
       <c r="I25">
         <v>199400000.0</v>
       </c>
       <c r="J25">
         <v>153300000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>92800000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27">
         <v>3400000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
-        <v>269500000.0</v>
+        <v>198400000.0</v>
       </c>
       <c r="C28">
         <v>252800000.0</v>
       </c>
       <c r="D28">
         <v>286400000.0</v>
       </c>
       <c r="E28">
         <v>313700000.0</v>
       </c>
       <c r="F28">
         <v>200400000.0</v>
       </c>
       <c r="G28">
         <v>234600000.0</v>
       </c>
       <c r="H28">
         <v>274700000.0</v>
       </c>
       <c r="I28">
         <v>247600000.0</v>
       </c>
       <c r="J28">
         <v>169800000.0</v>
       </c>
@@ -18849,103 +19066,105 @@
         <v>59000000.0</v>
       </c>
       <c r="R28">
         <v>64300000.0</v>
       </c>
       <c r="S28">
         <v>56800000.0</v>
       </c>
       <c r="T28">
         <v>54600000.0</v>
       </c>
       <c r="U28">
         <v>38200000.0</v>
       </c>
       <c r="V28">
         <v>23495000.0</v>
       </c>
       <c r="W28">
         <v>15122000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>-6800000.0</v>
+      </c>
       <c r="C29">
         <v>-107900000.0</v>
       </c>
       <c r="D29">
         <v>-100000.0</v>
       </c>
       <c r="E29">
         <v>63900000.0</v>
       </c>
       <c r="F29">
         <v>-62500000.0</v>
       </c>
       <c r="G29">
         <v>-192700000.0</v>
       </c>
       <c r="H29">
         <v>71700000.0</v>
       </c>
       <c r="I29">
         <v>102500000.0</v>
       </c>
       <c r="J29">
         <v>137700000.0</v>
       </c>
       <c r="K29">
         <v>-171500000.0</v>
       </c>
       <c r="L29">
         <v>-15800000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
-        <v>10731400000.0</v>
+        <v>172400000.0</v>
       </c>
       <c r="C30">
         <v>423600000.0</v>
       </c>
       <c r="D30">
         <v>756100000.0</v>
       </c>
       <c r="E30">
         <v>279000000.0</v>
       </c>
       <c r="F30">
         <v>260200000.0</v>
       </c>
       <c r="G30">
         <v>445300000.0</v>
       </c>
       <c r="H30">
         <v>397800000.0</v>
       </c>
       <c r="I30">
         <v>360900000.0</v>
       </c>
       <c r="J30">
         <v>324100000.0</v>
       </c>
@@ -18973,54 +19192,54 @@
       <c r="R30">
         <v>119600000.0</v>
       </c>
       <c r="S30">
         <v>324700000.0</v>
       </c>
       <c r="T30">
         <v>87600000.0</v>
       </c>
       <c r="U30">
         <v>234200000.0</v>
       </c>
       <c r="V30">
         <v>180131000.0</v>
       </c>
       <c r="W30">
         <v>106658000.0</v>
       </c>
       <c r="X30"/>
       <c r="Y30">
         <v>81700000.0</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
-        <v>47400000.0</v>
+        <v>-357000000.0</v>
       </c>
       <c r="C31">
         <v>-214500000.0</v>
       </c>
       <c r="D31">
         <v>-228100000.0</v>
       </c>
       <c r="E31">
         <v>-135700000.0</v>
       </c>
       <c r="F31">
         <v>-102600000.0</v>
       </c>
       <c r="G31">
         <v>-35100000.0</v>
       </c>
       <c r="H31">
         <v>-89600000.0</v>
       </c>
       <c r="I31">
         <v>-126400000.0</v>
       </c>
       <c r="J31">
         <v>119000000.0</v>
       </c>
@@ -19050,51 +19269,51 @@
       </c>
       <c r="S31">
         <v>-23800000.0</v>
       </c>
       <c r="T31">
         <v>-24500000.0</v>
       </c>
       <c r="U31">
         <v>-14100000.0</v>
       </c>
       <c r="V31">
         <v>-13742000.0</v>
       </c>
       <c r="W31">
         <v>-9061000.0</v>
       </c>
       <c r="X31">
         <v>-600157000.0</v>
       </c>
       <c r="Y31">
         <v>-8300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
         <v>10722900000.0</v>
       </c>
       <c r="C32">
         <v>11852200000.0</v>
       </c>
       <c r="D32">
         <v>16917400000.0</v>
       </c>
       <c r="E32">
         <v>19801000000.0</v>
       </c>
       <c r="F32">
         <v>10648200000.0</v>
       </c>
       <c r="G32">
         <v>7301800000.0</v>
       </c>
       <c r="H32">
         <v>9298200000.0</v>
       </c>
       <c r="I32">
         <v>10172400000.0</v>
       </c>
@@ -19146,962 +19365,971 @@
       <c r="Y32">
         <v>549600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>2723800000.0</v>
+      </c>
       <c r="C2">
+        <v>2190600000.0</v>
+      </c>
+      <c r="D2">
         <v>2393000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2718900000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2711900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2514500000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3068200000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3299000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3038400000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4064600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4354800000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4044700000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3693800000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4457900000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5190200000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5343300000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4363200000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3076100000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2841200000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2157700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2371200000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1980800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2056800000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1440800000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2092400000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2135400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2149600000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2246100000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1879600000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2142400000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2148100000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2334300000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2200900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2269400000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2141300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1219900000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1096900000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1067700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1026600000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1344200000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1093000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1318300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1462200000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1544200000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1097500000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1625600000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2136100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2207600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1738900000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1865100000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2316500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2121000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2135700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2019400000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2028600000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1971200000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2039400000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1954000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2006300000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1716100000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1074400000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>962800000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>851900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>950900000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>876800000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>895400000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>800700000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>573700000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>343300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>204600000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1395600000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1354700000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1132600000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1111700000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1009200000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>924300000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>706300000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>595376000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>862180000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>693346000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>583313000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>592932000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>620172000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>432172000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>219437000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>810840000.0</v>
       </c>
-      <c r="CI2">
-[...1 lines deleted...]
-      </c>
       <c r="CJ2">
         <v>0.0</v>
       </c>
       <c r="CK2">
         <v>0.0</v>
       </c>
+      <c r="CL2">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B3">
-        <v>95900000.0</v>
+        <v>103300000.0</v>
       </c>
       <c r="C3">
+        <v>101100000.0</v>
+      </c>
+      <c r="D3">
         <v>101300000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>94100000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>101300000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>96300000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>98100000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>88400000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>91700000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>87500000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>82400000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>89400000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>83400000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>77800000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72900000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>68000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>68300000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>69000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>60800000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>66300000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>68500000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>93200000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>65200000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>57400000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>54800000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>50000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7500000.0</v>
       </c>
       <c r="AC3">
         <v>7500000.0</v>
       </c>
       <c r="AD3">
+        <v>7500000.0</v>
+      </c>
+      <c r="AE3">
         <v>11000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>49200000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>48000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>47900000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>46900000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>29500000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>29000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>29800000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>29000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>37300000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>36100000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>36600000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34200000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>34900000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28300000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>29500000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>29200000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>28200000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>24600000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25600000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>20600000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>21600000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>22000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>21300000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20600000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21600000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>19000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>20800000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>20000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>18400000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14900000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16200000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>14400000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>16000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>14500000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>15800000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>13900000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>12500000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10200000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>11700000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8400000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>10300000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>10500000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>10900000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>9500000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>9400000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>8200000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>9587000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>6529000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>5577000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>5307000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-1309575000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>643349000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>439352000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>226874000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-603695000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>237577000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>213125000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>152993000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>6000000.0</v>
       </c>
       <c r="AB4">
-        <v>-800000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AC4">
         <v>-800000.0</v>
       </c>
       <c r="AD4">
+        <v>-800000.0</v>
+      </c>
+      <c r="AE4">
         <v>-200000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>500000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-800000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-8200000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>10500000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-4100000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>16400000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-4100000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>57400000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>48500000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-25100000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>5500000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>6600000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
         <v>700000.0</v>
       </c>
-      <c r="AU4">
-[...1 lines deleted...]
-      </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
@@ -20184,624 +20412,631 @@
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4">
         <v>0.0</v>
       </c>
       <c r="CK4">
         <v>0.0</v>
       </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B5">
+        <v>-186300000.0</v>
+      </c>
+      <c r="C5">
         <v>184500000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>328100000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17500000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-110900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-383400000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-97300000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>35000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>51700000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-119500000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>237100000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>75100000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>164500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-90700000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>71500000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>512600000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>56300000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7100000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>62600000.0</v>
       </c>
-      <c r="T5">
-[...1 lines deleted...]
-      </c>
       <c r="U5">
+        <v>-50100000.0</v>
+      </c>
+      <c r="V5">
         <v>-41600000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-312100000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-60600000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>92400000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-353800000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>55600000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>107300000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>142000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>228900000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>229200000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>310000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>151800000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>40500000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>117300000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>286100000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-44300000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>33900000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-53000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-253100000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-39700000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-36100000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-6900000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>87500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-6600000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>73100000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>120400000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>105900000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>67100000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>12100000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>12300000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>84600000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>134500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>115100000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>165500000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>116700000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>85000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3500000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>151200000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>88000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>35300000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-63900000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5900000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>32400000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-13400000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-21700000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-200000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>51100000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2800000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>17700000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>44700000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>11400000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-12300000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>33300000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>101000000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>34500000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>19970000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>42884000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>68023000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>24393000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>42147000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>55398000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>20355000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2213000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>6185000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>5323000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>6224000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2729000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B6">
-        <v>280400000.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="C6">
+        <v>285600000.0</v>
+      </c>
+      <c r="D6">
         <v>429400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>76600000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-9600000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-287100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>123400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>143400000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-32000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>319500000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>164500000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>247900000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-12900000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>144400000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>580600000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>124600000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>61900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>123400000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
+        <v>16200000.0</v>
+      </c>
+      <c r="V6">
         <v>26900000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-218900000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>4600000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>149800000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-299000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>105600000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>113300000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>149500000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>236400000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>240200000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>318000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>201000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>88500000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>165200000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>333000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-14800000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>62900000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-23200000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-224100000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>40800000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3600000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>27300000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>122400000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>21700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>102600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>149600000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>134100000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>91700000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>37700000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>32900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>106200000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>156500000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>136400000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>186100000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>138300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>104000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>24300000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>171200000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>106400000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>50200000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-47700000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8500000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>48400000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-5900000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>13700000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>63600000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>13000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>29400000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>53100000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>21700000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>15500000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-1400000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>42800000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>110400000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>42700000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>29557000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>49413000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>73600000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>29700000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1267428000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>698747000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>459707000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>229087000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-597510000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>242900000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>219349000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>155722000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20935,107 +21170,110 @@
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
       <c r="CF7">
         <v>0.0</v>
       </c>
       <c r="CG7">
         <v>0.0</v>
       </c>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
       <c r="CJ7">
         <v>0.0</v>
       </c>
       <c r="CK7">
         <v>0.0</v>
       </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B8"/>
       <c r="C8">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D8">
         <v>-300000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>-800000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-300000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-1000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>67300000.0</v>
       </c>
-      <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-      <c r="R8">
-[...2 lines deleted...]
-      <c r="S8"/>
+      <c r="R8"/>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
       <c r="T8"/>
       <c r="U8"/>
-      <c r="V8">
+      <c r="V8"/>
+      <c r="W8">
         <v>16800000.0</v>
       </c>
-      <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>6000000.0</v>
       </c>
-      <c r="AA8"/>
-      <c r="AB8">
+      <c r="AB8"/>
+      <c r="AC8">
         <v>-800000.0</v>
       </c>
-      <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-200000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -21166,1206 +21404,1225 @@
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>-70700000.0</v>
+      </c>
       <c r="C9">
+        <v>238800000.0</v>
+      </c>
+      <c r="D9">
         <v>494000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>45700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-70000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-140800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-25800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9100000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>89600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-15500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>274000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>150900000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>230500000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>21300000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>134700000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>639300000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>95900000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>31900000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>115300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>33800000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-98600000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>6100000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>94700000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-271200000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>148300000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>184700000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>234200000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>320300000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>271000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>347100000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>229200000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>152300000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>214300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>200200000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10800000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>85300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>16900000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>53300000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>82200000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12900000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>45800000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>92000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>148900000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>53100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>136100000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>186100000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>167100000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>126800000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>72600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>60400000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>126000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>189000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>165100000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>209000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>163000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>131000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>47000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>198700000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>132600000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>69100000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>26700000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>23600000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>46800000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>16100000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5200000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>17200000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>21800000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>9400000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>277700000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>69500000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>94900000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>85600000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11900000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>55700000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>178700000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>99300000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>212124000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>58671000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>126244000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>76446000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>644328000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>698747000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>459707000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>229087000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>239928000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>242900000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>219349000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>155722000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B10">
+        <v>-248900000.0</v>
+      </c>
+      <c r="C10">
         <v>102300000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>235000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-103400000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-195000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-452300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-175100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-42600000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-36000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-198500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>154700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-5300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>88000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-153300000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20800000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>469000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>17900000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-43800000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>25100000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-83300000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-71000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-343100000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-92500000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>62600000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-390100000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>19900000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>73400000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>109200000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>200200000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>157200000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>236800000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>120300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-28800000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>86200000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>252000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-59200000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>20300000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-66700000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-267000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-9600000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-49000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-51300000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24900000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>70200000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-16700000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>62200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>111000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>95800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>58600000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2400000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3500000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>75400000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>125300000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>105300000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>154400000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>104400000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>72600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-9000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>146600000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>82200000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>28000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-72400000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-14000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>23600000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-22100000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-30000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-7600000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>40300000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2700000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>2500000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>39400000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>5700000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-7200000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-20300000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>27300000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>96300000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>28700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>14945000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>38525000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>64053000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>19477000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>37188000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>50910000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>10558000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>681000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>11465000.0</v>
       </c>
-      <c r="CI10">
-[...1 lines deleted...]
-      </c>
       <c r="CJ10">
         <v>0.0</v>
       </c>
       <c r="CK10">
         <v>0.0</v>
       </c>
+      <c r="CL10">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B11">
+        <v>-58200000.0</v>
+      </c>
+      <c r="C11">
         <v>4200000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>39900000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-14100000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-36800000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-51200000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-40300000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-8800000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-7600000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-38400000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>29100000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-3800000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>15800000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-43600000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>100400000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3100000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-10200000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4500000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-35200000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-8300000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-58100000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-15600000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-35900000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-83100000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-12100000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>13400000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>24600000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>45800000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>29600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>51000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>32800000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-17000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-140700000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>133500000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-27000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>5000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-34700000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-103300000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-9000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-25100000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-25200000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-500000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>15100000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-6000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>16900000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>32800000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>32600000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>19300000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2800000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>24400000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>43200000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>37800000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>54100000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>36600000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>26400000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2700000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>50100000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>26200000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>11100000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>-1500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-4100000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>8600000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-8000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-9500000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2500000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>14000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1100000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>3900000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>14000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1700000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2200000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-8200000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>6900000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>29100000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>7800000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3351000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>12182000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>21859000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6608000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>17551000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>22906000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>13492000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>2048000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>3602000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4062000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3084000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>2380000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B12">
+        <v>62600000.0</v>
+      </c>
+      <c r="C12">
         <v>82200000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>93100000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>85900000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>84100000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68900000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>77700000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>87700000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>79000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>82400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>80400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>76500000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>62600000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50700000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>43600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>38400000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>36700000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>37700000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33200000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>29600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>31000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>31900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>29800000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>35700000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>33900000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>32800000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28700000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30700000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>31200000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>32500000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>31300000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>34100000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>14900000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13600000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>13700000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>13900000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>15400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>15000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>15200000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15700000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17300000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10100000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>10900000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10100000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>9600000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9700000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>9600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9200000.0</v>
       </c>
       <c r="BA12">
         <v>9200000.0</v>
       </c>
       <c r="BB12">
+        <v>9200000.0</v>
+      </c>
+      <c r="BC12">
         <v>9800000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>11200000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>12300000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12400000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>12500000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>16400000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>15000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7300000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>8500000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>8100000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8800000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>8700000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>8300000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6800000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5700000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4700000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>5500000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>6500000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5700000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>6000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>7300000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7800000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>8300000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>7400000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>7099000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5443000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>6087000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>6571000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>7338000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>5290000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>5096000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2666000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>8327000.0</v>
       </c>
-      <c r="CI12">
-[...1 lines deleted...]
-      </c>
       <c r="CJ12">
         <v>0.0</v>
       </c>
       <c r="CK12">
         <v>0.0</v>
       </c>
+      <c r="CL12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>59400000.0</v>
+      </c>
+      <c r="D13">
         <v>61900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>63700000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>70800000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>54100000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>53700000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>55300000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>54900000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>61900000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>49300000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>32900000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27900000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27500000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>32900000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>100000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>24600000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>200000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>18200000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>18600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>29500000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>27500000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14200000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20200000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2500000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -22381,233 +22638,236 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-10400000.0</v>
+      </c>
       <c r="C14">
+        <v>-18800000.0</v>
+      </c>
+      <c r="D14">
         <v>-16800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-16300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-14200000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-11700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-9300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-11100000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-7400000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-4800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-7400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-6800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7900000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-9000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>9400000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>6800000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-8200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8300000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>118400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7300000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>165500000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>162900000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>169000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>172300000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>171700000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5100000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>175500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>6500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7600000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>14900000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>14000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>5700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4100000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4600000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>6400000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>5300000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>5400000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>6700000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>6800000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>5400000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>7800000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>5700000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8300000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>5600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>4300000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>4700000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4400000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4600000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>3200000.0</v>
       </c>
-      <c r="BC14">
-[...1 lines deleted...]
-      </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
         <v>1700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3100000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2000000.0</v>
       </c>
-      <c r="BI14">
-[...1 lines deleted...]
-      </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
@@ -22648,721 +22908,732 @@
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B15">
+        <v>-201300000.0</v>
+      </c>
+      <c r="C15">
         <v>78300000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>178000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-106400000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-172700000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-413800000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-76800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-37200000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-32600000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-164900000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>128700000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-8300000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>64300000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-118700000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>7400000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>361800000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>6600000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-41900000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11800000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-56700000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-70000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-293200000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-88100000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>87700000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-314400000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>32700000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>51300000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>77300000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>149300000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>121600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>179800000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>79100000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-34900000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>211100000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>104400000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-37900000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>11200000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>44200000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-161700000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-7000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-29200000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-31500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>18700000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>48300000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-16100000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>37500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>72500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>54900000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>33700000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-4700000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1700000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>46600000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>77500000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>64300000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>100300000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>67800000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>46200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-6000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>92500000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>54900000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16900000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>-70900000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-9900000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>15000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>-14100000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-21100000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-4800000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>26500000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>100000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2100000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>25400000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>4000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-5000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-12100000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>20400000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>67200000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>20900000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>11594000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>26343000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>42194000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12869000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>24596000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>32492000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>6863000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>165000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2583000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1261000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3140000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>78300000.0</v>
+      </c>
+      <c r="D16">
         <v>178000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-106400000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-172700000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-413800000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-76800000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>128700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-8300000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>64300000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-118700000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>7400000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>361800000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6600000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-41900000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>18100000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-81100000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-98600000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-293200000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-88100000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>87700000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-314400000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32700000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>51300000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>77300000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>149300000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>116100000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>179800000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>79100000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-34900000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>212900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>104400000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-37900000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>11200000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>155200000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-418700000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>139000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-29200000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>10400000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>50400000.0</v>
       </c>
-      <c r="AS16">
-[...1 lines deleted...]
-      </c>
       <c r="AT16">
+        <v>0.0</v>
+      </c>
+      <c r="AU16">
         <v>37500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>72500000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>54900000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>33700000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>117700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-46600000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>46600000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>77500000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>64300000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>94500000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>67800000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>46200000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>73000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>85300000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>62100000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>16900000.0</v>
       </c>
-      <c r="BJ16">
-[...1 lines deleted...]
-      </c>
       <c r="BK16">
+        <v>0.0</v>
+      </c>
+      <c r="BL16">
         <v>-15000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>15000000.0</v>
       </c>
-      <c r="BM16">
-[...1 lines deleted...]
-      </c>
       <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
         <v>2300000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-29600000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>29600000.0</v>
       </c>
-      <c r="BQ16">
-[...1 lines deleted...]
-      </c>
       <c r="BR16">
+        <v>0.0</v>
+      </c>
+      <c r="BS16">
         <v>500000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>24400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>3300000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>77100000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>19300000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>67200000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>20900000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11594000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>26343000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>42194000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>12869000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>24596000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>32492000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>6863000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>432000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2583000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1261000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3140000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>-190700000.0</v>
+      </c>
       <c r="C17">
+        <v>98100000.0</v>
+      </c>
+      <c r="D17">
         <v>195100000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-89300000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-158200000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-401100000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-134800000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-26100000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-25200000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-160100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>136100000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1500000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>72200000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-109700000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16800000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>368600000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>14800000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-33600000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>26900000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-72500000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-91300000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-285000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-76900000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>98500000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-307000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>32000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>60000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>84600000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>154400000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>122100000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>185800000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>87500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-11800000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>21600000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>118500000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-32200000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>15300000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>13200000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-378400000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>192700000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-47200000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>37100000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>225300000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -23445,138 +23716,145 @@
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
       <c r="CF17">
         <v>0.0</v>
       </c>
       <c r="CG17">
         <v>0.0</v>
       </c>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
       <c r="CJ17">
         <v>0.0</v>
       </c>
       <c r="CK17">
         <v>0.0</v>
       </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-84500000.0</v>
+      </c>
       <c r="C18">
+        <v>-82200000.0</v>
+      </c>
+      <c r="D18">
         <v>-93100000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-85900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-84100000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-68900000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-78800000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-77700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-87700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-79000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-82300000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-80400000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-76500000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-62600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-50700000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43600000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-38400000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-36700000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-37500000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-33100000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-29400000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-30800000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-31000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-29300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-34600000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-33400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30700000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-29500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-26200000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -23592,135 +23870,136 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>25000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>21700000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>12800000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>18500000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>19300000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9600000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3600000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>24900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>100000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>6000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>2000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>14600000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>69600000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>7700000.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>19900000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>7700000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>19800000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19">
+      <c r="AE19"/>
+      <c r="AF19">
         <v>12800000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>16700000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-35100000.0</v>
       </c>
-      <c r="AH19"/>
-      <c r="AI19">
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>195300000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>2200000.0</v>
       </c>
-      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
@@ -23729,88 +24008,87 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>126000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23944,355 +24222,359 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
-        <v>-144900000.0</v>
+        <v>-110800000.0</v>
       </c>
       <c r="C21">
+        <v>202400000.0</v>
+      </c>
+      <c r="D21">
         <v>295700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-33500000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-125800000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-403400000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-121900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4600000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>29200000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-137700000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>212100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50100000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>142800000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-103500000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>493300000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>46700000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-10700000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>37900000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-50200000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-47400000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-314100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-75200000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>22800000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-361500000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>48200000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>87400000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>134300000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>222400000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>182800000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>255200000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>135100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>38800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>112400000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>90800000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-46500000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>29800000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-44100000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2800000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>15900000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-15700000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-15000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>23800000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>79800000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7900000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>71900000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>120900000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>106000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>67700000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12600000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12900000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>77800000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>134400000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>115000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>165500000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>116700000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>85000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3500000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>159300000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>88000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>35300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>-3900000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-5900000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>32400000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-13400000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-21700000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-2200000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>48000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7300000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>17700000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>46400000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>11400000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-12300000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>33300000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>101000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>34500000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19970000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>42901000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>67957000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>24372000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>42147000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>55398000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>20355000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2213000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>6185000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>5323000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>6224000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2729000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -24426,323 +24708,329 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
-        <v>2574300000.0</v>
+        <v>2763900000.0</v>
       </c>
       <c r="C23">
+        <v>2227000000.0</v>
+      </c>
+      <c r="D23">
         <v>2591300000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2798100000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2767700000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2777100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3164300000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3303500000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3098800000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4186800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4416700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4145500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3781500000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4582700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5271900000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>5489300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4412400000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3118700000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2918600000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2241700000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2439600000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2196300000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2138100000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1512700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2182700000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2235500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2246900000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2346000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1977500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2230600000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2240000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2428400000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2314100000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2371300000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2250700000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1277200000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1152400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1128700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1082700000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1410500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1164000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1379100000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1530400000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1613300000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1158500000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1689800000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2201300000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2268700000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1798000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1925100000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2364000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2169200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2190300000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2069500000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2072200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2017500000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2085400000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1991700000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2045700000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1760700000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1108200000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1006200000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>881400000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>982300000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>906300000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>890600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>831900000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>601800000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>368100000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>464600000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1418700000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1438200000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1213200000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1135900000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1031600000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1002000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>771100000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>787530000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>877950000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>751633000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>635387000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>602181000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>643349000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>439352000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>226874000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>233743000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>237577000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>213125000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>152993000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -24788,321 +25076,325 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>103300000.0</v>
+      </c>
       <c r="C25">
+        <v>101100000.0</v>
+      </c>
+      <c r="D25">
         <v>101300000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>94100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>101300000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>96300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>90900000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>92100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>95200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>87500000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7600000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6800000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6600000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>72900000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>68000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5600000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7800000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>60800000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>5800000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>71500000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>93200000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>68200000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>62200000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>54800000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>50000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>56900000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>50100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>46800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49200000.0</v>
       </c>
       <c r="AF25">
         <v>49200000.0</v>
       </c>
       <c r="AG25">
+        <v>49200000.0</v>
+      </c>
+      <c r="AH25">
         <v>48000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>47900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>46900000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>29500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>29000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>29800000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13200000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>37300000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>36100000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>36600000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>34200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>34900000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>28300000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>29500000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>29200000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>28200000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>24600000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>25600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20600000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>21600000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>22000000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-      <c r="BJ25">
+      <c r="BJ25"/>
+      <c r="BK25">
         <v>16200000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>14400000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>16000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>14500000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>15800000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>13900000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>12500000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10200000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>11700000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8400000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>10300000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>10500000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>10900000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>9500000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>9400000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8200000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>9587000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>6529000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>5577000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>5307000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -25236,512 +25528,523 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>3500000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>100000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27">
+      <c r="I27">
+        <v>100000.0</v>
+      </c>
+      <c r="J27"/>
+      <c r="K27">
         <v>7100000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>4000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>3400000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>44000000.0</v>
+      </c>
+      <c r="C28">
         <v>54600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>50700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>76600000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>61500000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>61200000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>70400000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>60200000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>61000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>67100000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>67700000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>75800000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>71500000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>106800000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>59300000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>122300000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50200000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>65000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>53000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>53500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>41100000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>63900000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>57000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>61700000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65700000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>77400000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>65600000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>69500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>62200000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>71500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>58000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>52900000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>65200000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>54000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>61800000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26500000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>28600000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>24900000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>29300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>34600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>24900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>34100000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>34300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>32700000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>35800000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>36000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>32900000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>34500000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32800000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>27000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>28100000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32600000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>28800000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>23000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>22900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>27000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>18700000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>18800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>22200000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>16200000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>14000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>14900000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>14800000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>15300000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15600000.0</v>
       </c>
       <c r="BP28">
         <v>15600000.0</v>
       </c>
       <c r="BQ28">
+        <v>15600000.0</v>
+      </c>
+      <c r="BR28">
         <v>14700000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>14900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>16300000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>12500000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>13100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>14400000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>13600000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>13800000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>12200000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>11029000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>10032000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>10177000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6962000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6458000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>7405000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>5648000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3984000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15122000.0</v>
       </c>
-      <c r="CI28">
-[...1 lines deleted...]
-      </c>
       <c r="CJ28">
         <v>0.0</v>
       </c>
       <c r="CK28">
         <v>0.0</v>
       </c>
+      <c r="CL28">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>-58200000.0</v>
+      </c>
       <c r="C29">
+        <v>4200000.0</v>
+      </c>
+      <c r="D29">
         <v>39900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14100000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-36800000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-51200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-40300000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7700000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-7200000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-38400000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31500000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-3800000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>15800000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-43600000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>100400000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3100000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-10200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>6100000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-46000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-12400000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-58100000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-15600000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-35900000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-83100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-12100000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13400000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>24600000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>45800000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25757,855 +26060,865 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
-        <v>2574300000.0</v>
+        <v>40100000.0</v>
       </c>
       <c r="C30">
+        <v>36400000.0</v>
+      </c>
+      <c r="D30">
         <v>198300000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>79200000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>55800000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>262600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>96100000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4500000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>60400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>122200000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>61900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>100800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>87700000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>124800000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>81700000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>146000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>49200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>42600000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>77400000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>84000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68400000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>215500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>81300000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>71900000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>90300000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>100100000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>97300000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99900000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>97900000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>88200000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>91900000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>94100000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>113200000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>101900000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>109400000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>57300000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55500000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>61000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>56100000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66300000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>71000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>60800000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>68200000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>69100000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>61000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>64200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>65200000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>61100000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>59100000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>60000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>47500000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48200000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>54600000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>50100000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>43600000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>46300000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>46000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>37700000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>39400000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>44600000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>33800000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>43400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>29500000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>31400000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>29500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-4800000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>31200000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>28100000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>24800000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>260000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>23100000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>83500000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>80600000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>24200000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>22400000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>77700000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>64800000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>192154000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>15770000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>58287000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>52074000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-602181000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-643349000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-439352000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-226874000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-233743000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-237577000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-213125000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-152993000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
-        <v>247200000.0</v>
+        <v>-138100000.0</v>
       </c>
       <c r="C31">
+        <v>-100100000.0</v>
+      </c>
+      <c r="D31">
         <v>-60700000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-69900000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-69200000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-48900000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-53200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-47200000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-65200000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-60800000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-57400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-55400000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-54800000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-49800000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-32200000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-24300000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-28800000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-33100000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-12800000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-33100000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-23600000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-29000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-17300000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>39800000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-28600000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-28300000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-14000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-25100000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-22200000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-25600000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-18400000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-14800000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-67600000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-26100000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>167400000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-12700000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-9500000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-22600000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-264200000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-23700000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-29400000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-36300000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7200000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-9600000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8800000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9700000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9900000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-10200000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9100000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-10200000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-9400000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2400000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-600000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-12300000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12400000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-12500000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-12700000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5800000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-7300000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-68500000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-8100000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8800000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8700000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8300000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-5400000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2600000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4600000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-15200000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7000000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-5700000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-12200000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-8000000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-6000000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-4700000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-5800000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-5025000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-4400000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3900000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-4900000.0</v>
       </c>
-      <c r="CD31">
-[...1 lines deleted...]
-      </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
       <c r="CF31">
         <v>0.0</v>
       </c>
       <c r="CG31">
+        <v>0.0</v>
+      </c>
+      <c r="CH31">
         <v>-2213000.0</v>
       </c>
-      <c r="CH31">
-[...1 lines deleted...]
-      </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>2653100000.0</v>
+      </c>
+      <c r="C32">
         <v>2429400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2887000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2764600000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2641900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2373700000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3042400000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3308100000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3128000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4049100000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4628800000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4195600000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3924300000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4479200000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>5324900000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>5982600000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4459100000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3108000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2956500000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2191500000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2392200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1882200000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2062900000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1535500000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1821200000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2283700000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2334300000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2480300000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2199900000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2413400000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2495200000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2563500000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2353200000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2483700000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2341500000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>1230700000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1182200000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1084600000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1079900000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1426400000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1105900000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1364100000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1554200000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>1693100000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>1150600000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1761700000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2322200000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2374700000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>1865700000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1937700000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2376900000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2247000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2324700000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2184500000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2237600000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2134200000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2170400000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2001000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2205000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1848700000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1143500000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>989500000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>875500000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>997700000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>892900000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>900600000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>817900000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>595500000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>352700000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>482300000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>1465100000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>1449600000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>1218200000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1123600000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1064900000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1103000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>805600000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>807500000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>920851000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>819590000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>659759000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>644328000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>698747000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>459707000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>229087000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>239928000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>242900000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>219349000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>155722000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -26696,51 +27009,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
         <v>735600000.0</v>
       </c>
       <c r="C2">
         <v>822200000.0</v>
       </c>
       <c r="D2">
         <v>841300000.0</v>
       </c>
       <c r="E2">
         <v>856500000.0</v>
       </c>
       <c r="F2">
         <v>787500000.0</v>
       </c>
       <c r="G2">
         <v>955300000.0</v>
       </c>
       <c r="H2">
         <v>1079300000.0</v>
       </c>
       <c r="I2">
         <v>941900000.0</v>
       </c>
@@ -26768,51 +27081,51 @@
       <c r="Q2">
         <v>68400000.0</v>
       </c>
       <c r="R2">
         <v>15300000.0</v>
       </c>
       <c r="S2">
         <v>105000000.0</v>
       </c>
       <c r="T2">
         <v>101600000.0</v>
       </c>
       <c r="U2">
         <v>62600000.0</v>
       </c>
       <c r="V2">
         <v>22106000.0</v>
       </c>
       <c r="W2">
         <v>18907000.0</v>
       </c>
       <c r="X2"/>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
         <v>529500000</v>
       </c>
       <c r="C3">
         <v>430600000</v>
       </c>
       <c r="D3">
         <v>396800000</v>
       </c>
       <c r="E3">
         <v>311400000</v>
       </c>
       <c r="F3">
         <v>223200000</v>
       </c>
       <c r="G3">
         <v>272200000</v>
       </c>
       <c r="H3">
         <v>432900000</v>
       </c>
       <c r="I3">
         <v>323700000</v>
       </c>
@@ -26842,127 +27155,127 @@
       </c>
       <c r="R3">
         <v>170000000</v>
       </c>
       <c r="S3">
         <v>102100000</v>
       </c>
       <c r="T3">
         <v>87700000</v>
       </c>
       <c r="U3">
         <v>97500000</v>
       </c>
       <c r="V3">
         <v>29186000</v>
       </c>
       <c r="W3">
         <v>6974000</v>
       </c>
       <c r="X3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-15200000.0</v>
       </c>
       <c r="F4">
         <v>69000000.0</v>
       </c>
       <c r="G4">
         <v>-167800000.0</v>
       </c>
       <c r="H4">
         <v>-124000000.0</v>
       </c>
       <c r="I4"/>
       <c r="J4">
         <v>252700000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>152200000.0</v>
       </c>
       <c r="F5">
         <v>205500000.0</v>
       </c>
       <c r="G5">
         <v>-69800000.0</v>
       </c>
       <c r="H5">
         <v>99400000.0</v>
       </c>
       <c r="I5"/>
       <c r="J5">
         <v>-75900000.0</v>
       </c>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
         <v>-109800000.0</v>
       </c>
       <c r="C6">
         <v>-86600000.0</v>
       </c>
       <c r="D6">
         <v>-19100000.0</v>
       </c>
       <c r="E6">
         <v>-15200000.0</v>
       </c>
       <c r="F6">
         <v>69000000.0</v>
       </c>
       <c r="G6">
         <v>-167800000.0</v>
       </c>
       <c r="H6">
         <v>-124000000.0</v>
       </c>
       <c r="I6">
         <v>137400000.0</v>
       </c>
@@ -26992,53 +27305,55 @@
       </c>
       <c r="R6">
         <v>53100000.0</v>
       </c>
       <c r="S6">
         <v>-89700000.0</v>
       </c>
       <c r="T6">
         <v>2700000.0</v>
       </c>
       <c r="U6">
         <v>39000000.0</v>
       </c>
       <c r="V6">
         <v>40462000.0</v>
       </c>
       <c r="W6">
         <v>3199000.0</v>
       </c>
       <c r="X6">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>189</v>
+      </c>
+      <c r="B7">
+        <v>-14600000.0</v>
+      </c>
       <c r="C7">
         <v>-49700000.0</v>
       </c>
       <c r="D7">
         <v>511600000.0</v>
       </c>
       <c r="E7">
         <v>-27900000.0</v>
       </c>
       <c r="F7">
         <v>274100000.0</v>
       </c>
       <c r="G7">
         <v>-145700000.0</v>
       </c>
       <c r="H7">
         <v>-74200000.0</v>
       </c>
       <c r="I7">
         <v>-14700000.0</v>
       </c>
       <c r="J7">
         <v>64000000.0</v>
       </c>
       <c r="K7">
@@ -27064,91 +27379,93 @@
       </c>
       <c r="R7">
         <v>62800000.0</v>
       </c>
       <c r="S7">
         <v>-71100000.0</v>
       </c>
       <c r="T7">
         <v>32400000.0</v>
       </c>
       <c r="U7">
         <v>-33800000.0</v>
       </c>
       <c r="V7">
         <v>56851000.0</v>
       </c>
       <c r="W7">
         <v>573000.0</v>
       </c>
       <c r="X7">
         <v>700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-428900000.0</v>
       </c>
       <c r="F8">
         <v>-253300000.0</v>
       </c>
       <c r="G8">
         <v>259700000.0</v>
       </c>
       <c r="H8">
         <v>-276700000.0</v>
       </c>
       <c r="I8"/>
       <c r="J8">
         <v>-155800000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>-21500000.0</v>
+      </c>
       <c r="C9">
         <v>179800000.0</v>
       </c>
       <c r="D9">
         <v>460000000.0</v>
       </c>
       <c r="E9">
         <v>-428900000.0</v>
       </c>
       <c r="F9">
         <v>-253300000.0</v>
       </c>
       <c r="G9">
         <v>259700000.0</v>
       </c>
       <c r="H9">
         <v>-276700000.0</v>
       </c>
       <c r="I9">
         <v>112700000.0</v>
       </c>
       <c r="J9">
         <v>-155800000.0</v>
       </c>
       <c r="K9">
@@ -27164,53 +27481,55 @@
         <v>5800000.0</v>
       </c>
       <c r="O9">
         <v>20500000.0</v>
       </c>
       <c r="P9">
         <v>-157100000.0</v>
       </c>
       <c r="Q9">
         <v>-28000000.0</v>
       </c>
       <c r="R9">
         <v>-31300000.0</v>
       </c>
       <c r="S9">
         <v>73400000.0</v>
       </c>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>149400000.0</v>
+      </c>
       <c r="C10">
         <v>1100000.0</v>
       </c>
       <c r="D10">
         <v>559400000.0</v>
       </c>
       <c r="E10">
         <v>102300000.0</v>
       </c>
       <c r="F10">
         <v>-342300000.0</v>
       </c>
       <c r="G10">
         <v>244400000.0</v>
       </c>
       <c r="H10">
         <v>-417700000.0</v>
       </c>
       <c r="I10">
         <v>138700000.0</v>
       </c>
       <c r="J10">
         <v>-191100000.0</v>
       </c>
       <c r="K10">
@@ -27234,195 +27553,197 @@
       <c r="Q10">
         <v>20900000.0</v>
       </c>
       <c r="R10">
         <v>-46900000.0</v>
       </c>
       <c r="S10">
         <v>59000000.0</v>
       </c>
       <c r="T10">
         <v>-32000000.0</v>
       </c>
       <c r="U10">
         <v>-24800000.0</v>
       </c>
       <c r="V10">
         <v>14332000.0</v>
       </c>
       <c r="W10">
         <v>-2164000.0</v>
       </c>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>298700000.0</v>
       </c>
       <c r="F11">
         <v>702500000.0</v>
       </c>
       <c r="G11">
         <v>-480300000.0</v>
       </c>
       <c r="H11">
         <v>565200000.0</v>
       </c>
       <c r="I11">
         <v>-128100000.0</v>
       </c>
       <c r="J11">
         <v>290900000.0</v>
       </c>
       <c r="K11">
         <v>223800000.0</v>
       </c>
       <c r="L11">
         <v>-82200000.0</v>
       </c>
       <c r="M11">
         <v>-101500000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>84122000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>80200000.0</v>
       </c>
       <c r="F12">
         <v>310300000.0</v>
       </c>
       <c r="G12">
         <v>65900000.0</v>
       </c>
       <c r="H12">
         <v>74500000.0</v>
       </c>
       <c r="I12">
         <v>27300000.0</v>
       </c>
       <c r="J12">
         <v>-190100000.0</v>
       </c>
       <c r="K12">
         <v>102800000.0</v>
       </c>
       <c r="L12">
         <v>103800000.0</v>
       </c>
       <c r="M12">
         <v>115500000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12">
         <v>258000.0</v>
       </c>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>87700000.0</v>
       </c>
       <c r="F13">
         <v>167200000.0</v>
       </c>
       <c r="G13">
         <v>-169500000.0</v>
       </c>
       <c r="H13">
         <v>55000000.0</v>
       </c>
       <c r="I13">
         <v>-138000000.0</v>
       </c>
       <c r="J13">
         <v>120000000.0</v>
       </c>
       <c r="K13">
         <v>59300000.0</v>
       </c>
       <c r="L13">
         <v>-54400000.0</v>
       </c>
       <c r="M13">
         <v>-229100000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>397800000.0</v>
+      </c>
       <c r="C14">
         <v>374500000.0</v>
       </c>
       <c r="D14">
         <v>339500000.0</v>
       </c>
       <c r="E14">
         <v>287000000.0</v>
       </c>
       <c r="F14">
         <v>264600000.0</v>
       </c>
       <c r="G14">
         <v>278400000.0</v>
       </c>
       <c r="H14">
         <v>203800000.0</v>
       </c>
       <c r="I14">
         <v>199400000.0</v>
       </c>
       <c r="J14">
         <v>153300000.0</v>
       </c>
       <c r="K14">
@@ -27448,53 +27769,55 @@
       </c>
       <c r="R14">
         <v>52400000.0</v>
       </c>
       <c r="S14">
         <v>40900000.0</v>
       </c>
       <c r="T14">
         <v>38000000.0</v>
       </c>
       <c r="U14">
         <v>27000000.0</v>
       </c>
       <c r="V14">
         <v>18384000.0</v>
       </c>
       <c r="W14">
         <v>13205000.0</v>
       </c>
       <c r="X14">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>62000000.0</v>
+      </c>
       <c r="C15">
         <v>64200000.0</v>
       </c>
       <c r="D15">
         <v>60300000.0</v>
       </c>
       <c r="E15">
         <v>42800000.0</v>
       </c>
       <c r="F15">
         <v>4200000.0</v>
       </c>
       <c r="G15">
         <v>69100000.0</v>
       </c>
       <c r="H15">
         <v>86800000.0</v>
       </c>
       <c r="I15">
         <v>80100000.0</v>
       </c>
       <c r="J15">
         <v>44000000.0</v>
       </c>
       <c r="K15">
@@ -27514,51 +27837,51 @@
       </c>
       <c r="P15">
         <v>19500000.0</v>
       </c>
       <c r="Q15">
         <v>8400000.0</v>
       </c>
       <c r="R15">
         <v>8100000.0</v>
       </c>
       <c r="S15">
         <v>8000000.0</v>
       </c>
       <c r="T15">
         <v>28500000.0</v>
       </c>
       <c r="U15">
         <v>1900000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
         <v>625800000.0</v>
       </c>
       <c r="C16">
         <v>735600000.0</v>
       </c>
       <c r="D16">
         <v>822200000.0</v>
       </c>
       <c r="E16">
         <v>841300000.0</v>
       </c>
       <c r="F16">
         <v>856500000.0</v>
       </c>
       <c r="G16">
         <v>787500000.0</v>
       </c>
       <c r="H16">
         <v>955300000.0</v>
       </c>
       <c r="I16">
         <v>1079300000.0</v>
       </c>
@@ -27588,82 +27911,82 @@
       </c>
       <c r="R16">
         <v>68400000.0</v>
       </c>
       <c r="S16">
         <v>15300000.0</v>
       </c>
       <c r="T16">
         <v>104300000.0</v>
       </c>
       <c r="U16">
         <v>101600000.0</v>
       </c>
       <c r="V16">
         <v>62568000.0</v>
       </c>
       <c r="W16">
         <v>22106000.0</v>
       </c>
       <c r="X16">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
-        <v>538200000.0</v>
+        <v>22000000.0</v>
       </c>
       <c r="C18">
         <v>-497400000.0</v>
       </c>
       <c r="D18">
         <v>616800000.0</v>
       </c>
       <c r="E18">
         <v>113900000.0</v>
       </c>
       <c r="F18">
         <v>148200000.0</v>
       </c>
       <c r="G18">
         <v>-555100000.0</v>
       </c>
       <c r="H18">
         <v>142300000.0</v>
       </c>
       <c r="I18">
         <v>236600000.0</v>
       </c>
       <c r="J18">
         <v>154600000.0</v>
       </c>
@@ -27690,192 +28013,198 @@
       </c>
       <c r="R18">
         <v>-32200000.0</v>
       </c>
       <c r="S18">
         <v>-73800000.0</v>
       </c>
       <c r="T18">
         <v>92200000.0</v>
       </c>
       <c r="U18">
         <v>12700000.0</v>
       </c>
       <c r="V18">
         <v>119482000.0</v>
       </c>
       <c r="W18">
         <v>17952000.0</v>
       </c>
       <c r="X18">
         <v>17500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>201</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-241500000.0</v>
       </c>
       <c r="D19">
         <v>-450300000.0</v>
       </c>
       <c r="E19">
         <v>-931600000.0</v>
       </c>
       <c r="F19">
         <v>8600000.0</v>
       </c>
       <c r="G19">
         <v>40800000.0</v>
       </c>
       <c r="H19">
         <v>-266600000.0</v>
       </c>
       <c r="I19">
         <v>-125300000.0</v>
       </c>
       <c r="J19">
         <v>25200000.0</v>
       </c>
       <c r="K19">
         <v>180500000.0</v>
       </c>
       <c r="L19">
         <v>-240900000.0</v>
       </c>
       <c r="M19">
         <v>-240900000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>202</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>297900000.0</v>
       </c>
       <c r="D20">
         <v>28900000.0</v>
       </c>
       <c r="E20">
         <v>19500000.0</v>
       </c>
       <c r="F20">
         <v>2100000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>467000000.0</v>
+      </c>
       <c r="C21">
         <v>168100000.0</v>
       </c>
       <c r="D21">
         <v>-463200000.0</v>
       </c>
       <c r="E21">
         <v>810900000.0</v>
       </c>
       <c r="F21">
         <v>-138200000.0</v>
       </c>
       <c r="G21">
         <v>274600000.0</v>
       </c>
       <c r="H21">
         <v>279900000.0</v>
       </c>
       <c r="I21">
         <v>236700000.0</v>
       </c>
       <c r="J21">
         <v>18700000.0</v>
       </c>
       <c r="K21">
         <v>32500000.0</v>
       </c>
       <c r="L21">
         <v>196800000.0</v>
       </c>
       <c r="M21">
         <v>154400000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
-        <v>45700000.0</v>
+        <v>-20400000.0</v>
       </c>
       <c r="C22">
         <v>-520900000.0</v>
       </c>
       <c r="D22">
         <v>46700000.0</v>
       </c>
       <c r="E22">
         <v>290500000.0</v>
       </c>
       <c r="F22">
         <v>-170500000.0</v>
       </c>
       <c r="G22">
         <v>-570400000.0</v>
       </c>
       <c r="H22">
         <v>331000000.0</v>
       </c>
       <c r="I22">
         <v>383600000.0</v>
       </c>
       <c r="J22">
         <v>328500000.0</v>
       </c>
@@ -27902,54 +28231,54 @@
       </c>
       <c r="R22">
         <v>700000.0</v>
       </c>
       <c r="S22">
         <v>26500000.0</v>
       </c>
       <c r="T22">
         <v>96400000.0</v>
       </c>
       <c r="U22">
         <v>93000000.0</v>
       </c>
       <c r="V22">
         <v>64116000.0</v>
       </c>
       <c r="W22">
         <v>7333000.0</v>
       </c>
       <c r="X22">
         <v>-500000.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>52300000.0</v>
+        <v>-262599999.0</v>
       </c>
       <c r="C23">
         <v>-138600000.0</v>
       </c>
       <c r="D23">
         <v>-15800000.0</v>
       </c>
       <c r="E23">
         <v>4405900000.0</v>
       </c>
       <c r="F23">
         <v>5900000.0</v>
       </c>
       <c r="G23">
         <v>102100000.0</v>
       </c>
       <c r="H23">
         <v>-7900000.0</v>
       </c>
       <c r="I23">
         <v>-161300000.0</v>
       </c>
       <c r="J23">
         <v>-100500000.0</v>
       </c>
@@ -27976,54 +28305,54 @@
       </c>
       <c r="R23">
         <v>60200000.0</v>
       </c>
       <c r="S23">
         <v>-70900000.0</v>
       </c>
       <c r="T23">
         <v>2500000.0</v>
       </c>
       <c r="U23">
         <v>-2100000.0</v>
       </c>
       <c r="V23">
         <v>-11315000.0</v>
       </c>
       <c r="W23">
         <v>-6056000.0</v>
       </c>
       <c r="X23">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
-        <v>-697900000.0</v>
+        <v>1399999.0</v>
       </c>
       <c r="C24">
         <v>186600000.0</v>
       </c>
       <c r="D24">
         <v>-3600000.0</v>
       </c>
       <c r="E24">
         <v>-630000000.0</v>
       </c>
       <c r="F24">
         <v>46500000.0</v>
       </c>
       <c r="G24">
         <v>37300000.0</v>
       </c>
       <c r="H24">
         <v>-11700000.0</v>
       </c>
       <c r="I24">
         <v>86300000.0</v>
       </c>
       <c r="J24">
         <v>5600000.0</v>
       </c>
@@ -28048,54 +28377,54 @@
       <c r="Q24">
         <v>12500000.0</v>
       </c>
       <c r="R24">
         <v>52800000.0</v>
       </c>
       <c r="S24">
         <v>18600000.0</v>
       </c>
       <c r="T24">
         <v>300000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-91000.0</v>
       </c>
       <c r="W24">
         <v>1781000.0</v>
       </c>
       <c r="X24">
         <v>-12100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
-        <v>492500000.0</v>
+        <v>199200000.0</v>
       </c>
       <c r="C25">
         <v>199100000.0</v>
       </c>
       <c r="D25">
         <v>89900000.0</v>
       </c>
       <c r="E25">
         <v>-215000000.0</v>
       </c>
       <c r="F25">
         <v>38000000.0</v>
       </c>
       <c r="G25">
         <v>164100000.0</v>
       </c>
       <c r="H25">
         <v>26700000.0</v>
       </c>
       <c r="I25">
         <v>-400000.0</v>
       </c>
       <c r="J25">
         <v>-181800000.0</v>
       </c>
@@ -28122,53 +28451,55 @@
       </c>
       <c r="R25">
         <v>-21900000.0</v>
       </c>
       <c r="S25">
         <v>20300000.0</v>
       </c>
       <c r="T25">
         <v>-400000.0</v>
       </c>
       <c r="U25">
         <v>1200000.0</v>
       </c>
       <c r="V25">
         <v>451000.0</v>
       </c>
       <c r="W25">
         <v>-128000.0</v>
       </c>
       <c r="X25">
         <v>9900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>-79400000.0</v>
+      </c>
       <c r="C26">
         <v>-41500000.0</v>
       </c>
       <c r="D26">
         <v>-85400000.0</v>
       </c>
       <c r="E26">
         <v>-129600000.0</v>
       </c>
       <c r="F26">
         <v>-4200000.0</v>
       </c>
       <c r="G26">
         <v>-1900000.0</v>
       </c>
       <c r="H26">
         <v>-178100000.0</v>
       </c>
       <c r="I26">
         <v>-365300000.0</v>
       </c>
       <c r="J26">
         <v>-25000000.0</v>
       </c>
       <c r="K26">
@@ -28176,53 +28507,55 @@
       </c>
       <c r="L26">
         <v>-42200000.0</v>
       </c>
       <c r="M26">
         <v>-74700000.0</v>
       </c>
       <c r="N26">
         <v>-37900000.0</v>
       </c>
       <c r="O26">
         <v>729600000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>208</v>
+      </c>
+      <c r="B27">
+        <v>86700000.0</v>
+      </c>
       <c r="C27">
         <v>33800000.0</v>
       </c>
       <c r="D27">
         <v>27500000.0</v>
       </c>
       <c r="E27">
         <v>29100000.0</v>
       </c>
       <c r="F27">
         <v>24600000.0</v>
       </c>
       <c r="G27">
         <v>22800000.0</v>
       </c>
       <c r="H27">
         <v>25800000.0</v>
       </c>
       <c r="I27">
         <v>21400000.0</v>
       </c>
       <c r="J27">
         <v>17500000.0</v>
       </c>
       <c r="K27">
@@ -28240,51 +28573,51 @@
       <c r="O27">
         <v>6200000.0</v>
       </c>
       <c r="P27">
         <v>2700000.0</v>
       </c>
       <c r="Q27">
         <v>3100000.0</v>
       </c>
       <c r="R27">
         <v>4000000.0</v>
       </c>
       <c r="S27">
         <v>1700000.0</v>
       </c>
       <c r="T27">
         <v>3200000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>52300000.0</v>
       </c>
       <c r="C28">
         <v>221700000.0</v>
       </c>
       <c r="D28">
         <v>-624700000.0</v>
       </c>
       <c r="E28">
         <v>491100000.0</v>
       </c>
       <c r="F28">
         <v>-124000000.0</v>
       </c>
       <c r="G28">
         <v>306400000.0</v>
       </c>
       <c r="H28">
         <v>-7900000.0</v>
       </c>
       <c r="I28">
         <v>-297600000.0</v>
       </c>
@@ -28314,54 +28647,54 @@
       </c>
       <c r="R28">
         <v>18200000.0</v>
       </c>
       <c r="S28">
         <v>-78900000.0</v>
       </c>
       <c r="T28">
         <v>45500000.0</v>
       </c>
       <c r="U28">
         <v>180200000.0</v>
       </c>
       <c r="V28">
         <v>54107000.0</v>
       </c>
       <c r="W28">
         <v>5616000.0</v>
       </c>
       <c r="X28">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
-        <v>538200000.0</v>
+        <v>551500000.0</v>
       </c>
       <c r="C29">
         <v>-66800000.0</v>
       </c>
       <c r="D29">
         <v>1013600000.0</v>
       </c>
       <c r="E29">
         <v>425300000.0</v>
       </c>
       <c r="F29">
         <v>371400000.0</v>
       </c>
       <c r="G29">
         <v>-282900000.0</v>
       </c>
       <c r="H29">
         <v>575200000.0</v>
       </c>
       <c r="I29">
         <v>560300000.0</v>
       </c>
       <c r="J29">
         <v>332100000.0</v>
       </c>
@@ -28388,54 +28721,54 @@
       </c>
       <c r="R29">
         <v>137800000.0</v>
       </c>
       <c r="S29">
         <v>28300000.0</v>
       </c>
       <c r="T29">
         <v>179900000.0</v>
       </c>
       <c r="U29">
         <v>110200000.0</v>
       </c>
       <c r="V29">
         <v>148668000.0</v>
       </c>
       <c r="W29">
         <v>24926000.0</v>
       </c>
       <c r="X29">
         <v>17500000.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
-        <v>-697900000.0</v>
+        <v>-713600000.0</v>
       </c>
       <c r="C30">
         <v>-241500000.0</v>
       </c>
       <c r="D30">
         <v>-408000000.0</v>
       </c>
       <c r="E30">
         <v>-931600000.0</v>
       </c>
       <c r="F30">
         <v>-178400000.0</v>
       </c>
       <c r="G30">
         <v>-191300000.0</v>
       </c>
       <c r="H30">
         <v>-691300000.0</v>
       </c>
       <c r="I30">
         <v>-125300000.0</v>
       </c>
       <c r="J30">
         <v>25200000.0</v>
       </c>
@@ -28481,933 +28814,942 @@
       <c r="X30">
         <v>-12100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK30"/>
+  <dimension ref="A1:CL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B2">
+        <v>625800000.0</v>
+      </c>
+      <c r="C2">
         <v>630900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>615500000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>623800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>735600000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1037600000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>657900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>753400000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>822200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>901700000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>821600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>865000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>841300000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1153800000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1244600000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>854100000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>856500000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>830600000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>833000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>793500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>787500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>807900000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>849000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>784900000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>955300000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1006400000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>951400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>989700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1079300000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1109100000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1132800000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1018000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>941900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>838000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>572300000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>591400000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>689200000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>315300000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>377100000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>349900000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>302200000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>366300000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>378400000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>376400000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>444100000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>497700000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>560100000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>392900000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>400000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>428200000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>450100000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>592900000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>601700000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>317800000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>321100000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>235100000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>225900000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>218700000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>148200000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>110700000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>49100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>17500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>72900000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>40300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>68400000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>107700000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>21000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>55200000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>15300000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>79400000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>86400000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>139600000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>105000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>25600000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>61000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>235100000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>101600000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>100161000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>95035000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>69487000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>62568000.0</v>
       </c>
-      <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
+      <c r="CL2"/>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>187700000</v>
       </c>
       <c r="C3">
+        <v>120000000</v>
+      </c>
+      <c r="D3">
         <v>108000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>168300000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>140300000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>191800000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>119300000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>79900000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>39000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>62000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>67000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>211900000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>114100000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>95400000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>68600000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>31900000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>59100000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>30500000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>84600000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>48800000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>27900000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>6800000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>48300000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>189200000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>126400000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>106600000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>75900000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>124000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>94000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>86700000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>70400000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>72600000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>63600000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>78900000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>16000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>19000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>18100000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>100000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>9100000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>19900000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>38200000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>37500000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>47700000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>97900000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>63600000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>39900000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>39100000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>114300000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>105000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>52800000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>36500000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>28000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>51800000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>29800000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>29700000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20700000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>30900000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>24500000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>13600000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>12000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16700000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>15700000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>14800000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>9800000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>16400000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>900000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>71900000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>80800000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>10700000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>19900000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>35600000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>35900000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>37700000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>23000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>18800000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>8200000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>13401000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>40746000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>31265000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>12088000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>29186000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>8415000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CG3">
         <v>0</v>
       </c>
       <c r="CH3">
+        <v>0</v>
+      </c>
+      <c r="CI3">
         <v>6974000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CJ3">
         <v>0</v>
       </c>
       <c r="CK3">
         <v>0</v>
       </c>
+      <c r="CL3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-43400000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>23700000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-312500000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-90800000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>390500000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-2400000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>25900000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-2400000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>39500000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-20400000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-41100000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>64100000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-170400000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-51100000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>55000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-38300000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-89600000.0</v>
       </c>
-      <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>-23700000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>114800000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>76100000.0</v>
       </c>
-      <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
@@ -29419,130 +29761,131 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-98700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-50500000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>28800000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-111000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>201900000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>32500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>33000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>39100000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>184400000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-51000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26600000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>116400000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>59800000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-219400000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>70700000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-19800000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-27600000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>76100000.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AE5"/>
+      <c r="AF5">
         <v>35100000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-187900000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>104300000.0</v>
       </c>
-      <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
@@ -29554,634 +29897,643 @@
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B6">
+        <v>-1700000.0</v>
+      </c>
+      <c r="C6">
         <v>-5100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>15400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8300000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-111800000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-302000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>379700000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-95500000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-68800000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-79500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>80100000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-43400000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23700000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-312500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-90800000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>390500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2400000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>25900000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-2400000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>39500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-20400000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-41100000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>64100000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-170400000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-51100000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>55000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-38300000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-89600000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-29800000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-23700000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>114800000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>76100000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>103900000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>265700000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-19100000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-97800000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>373900000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-61800000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>27200000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>47700000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-64100000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-12100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-67700000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-53600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-62400000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>167200000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-7100000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-28200000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-21900000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-142800000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-8800000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>283900000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3300000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>86000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>9200000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>7200000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>70500000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>37500000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>61600000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>31600000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-55400000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>32600000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-28100000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-39300000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>86700000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-34200000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>39900000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-64100000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-7000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-53200000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>34600000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>78700000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-35400000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-174100000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>133500000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1439000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>5126000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>25548000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>6919000.0</v>
       </c>
-      <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>189</v>
+      </c>
+      <c r="B7">
+        <v>598100000.0</v>
+      </c>
       <c r="C7">
+        <v>28700000.0</v>
+      </c>
+      <c r="D7">
         <v>57600000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>44900000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>23900000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-59900000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>18500000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-111700000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>89900000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>116300000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>185800000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>10300000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>205800000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>13000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-17700000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>218400000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-9100000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>66200000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-58400000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>100200000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>17400000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>243000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-40000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-170000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>102100000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-9600000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>79000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-44500000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-99100000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>172500000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>74500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-79900000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-181800000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>105400000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>37800000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>11100000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-90300000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>158200000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-61500000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>34400000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>47400000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-76400000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>45600000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>38600000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-60200000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-13500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-60200000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6900000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-6100000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-18800000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-31700000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-102500000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-30000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>98800000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-42600000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>47500000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-25300000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>71200000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>33000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-314800000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>46900000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>24100000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-17300000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>27900000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7700000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-13700000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>21500000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-19300000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>74300000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-113100000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>20500000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-22100000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>43600000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>16000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-6100000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>10200000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>12300000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-15758000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>8432000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>155000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-26629000.0</v>
       </c>
-      <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-155700000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>395900000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-198900000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>283900000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>114500000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-628400000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>220300000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-175200000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-106100000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-192300000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-9200000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-38300000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-44400000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>351600000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>42700000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>13200000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-66800000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-265800000.0</v>
       </c>
-      <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>65000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-148600000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-29100000.0</v>
       </c>
-      <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
@@ -30193,1776 +30545,1803 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>191</v>
+      </c>
+      <c r="B9">
+        <v>-288400000.0</v>
+      </c>
       <c r="C9">
+        <v>18100000.0</v>
+      </c>
+      <c r="D9">
         <v>76000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-97700000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-17900000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-53800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>221300000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>60300000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-48000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>381400000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-161600000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-155700000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>395900000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-198900000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>283900000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>114500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-628400000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>220300000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-175200000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-106100000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-192300000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-9200000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-38300000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-44400000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>351600000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>42700000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>13200000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-66800000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-265800000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>225400000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>65000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-148600000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-29100000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-98300000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-35500000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>39300000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-61300000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-68800000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>36400000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-35400000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>19700000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-3900000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>54400000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-93000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>128900000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-19900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-7000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-46600000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>78200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-23900000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>24700000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-73200000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>28300000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-15100000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>93400000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-86100000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>23600000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>84600000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-214300000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-51000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-9500000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>14000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-2900000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-29600000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-1100000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5300000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-54100000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>18600000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>73400000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
+      <c r="CL9"/>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>192</v>
+      </c>
+      <c r="B10">
+        <v>-264399999.0</v>
+      </c>
       <c r="C10">
+        <v>90700000.0</v>
+      </c>
+      <c r="D10">
         <v>62500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-16000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>14300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>69100000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>47800000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46600000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>186400000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>90900000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>113800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>166800000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>522100000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>114100000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-68700000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-465200000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-229500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>148600000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-44100000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-343600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>286500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-167100000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-125900000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>531700000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-206200000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-19000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4300000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-192500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>217400000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-32500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>160300000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-206500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-153000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-33200000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>5500000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-10400000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-9500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>11800000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-59000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>98600000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5600000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>42100000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>123200000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-37800000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>89500000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-105800000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-130700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-19800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-55100000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-61600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>101100000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>61600000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-136100000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>19400000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-53900000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3700000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-3600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>24500000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-4800000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>16300000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-64700000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6300000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>36200000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>33000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>-7800000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-2400000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-8400000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-24700000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-16600000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17700000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-13383000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2164000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>4120000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-17701000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>14332000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
+      <c r="CL10"/>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>189500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>158200000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-293100000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-226100000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-252600000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-211200000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>988600000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>40300000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-9200000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>146900000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>524500000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-15400000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>129700000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-48300000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-546300000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>90900000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>124800000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>57100000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>292400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-178600000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6900000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>95600000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-52000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>290900000.0</v>
       </c>
-      <c r="AI11">
-[...1 lines deleted...]
-      </c>
       <c r="AJ11">
+        <v>0.0</v>
+      </c>
+      <c r="AK11">
         <v>-69300000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-3100000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>223800000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-93100000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>77600000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>33700000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-82200000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>-101500000.0</v>
       </c>
-      <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>84122000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>102049000.0</v>
       </c>
-      <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
+      <c r="CL11"/>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>35400000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-10400000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20400000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-28100000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>49900000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>86000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>16200000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>134100000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>16400000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>184000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>11500000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76400000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-30600000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>37400000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-17300000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>43100000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8600000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3400000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>19400000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>16000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>25300000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-4300000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-38700000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-177700000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-118000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3300000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8500000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>123000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>170000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2500000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>10900000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>103800000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>115500000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>14228000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4813000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>258000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>21719000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
+      <c r="CL12"/>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>58400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-105600000.0</v>
       </c>
       <c r="M13">
         <v>-105600000.0</v>
       </c>
       <c r="N13">
+        <v>-105600000.0</v>
+      </c>
+      <c r="O13">
         <v>31900000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-144400000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>172600000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>27600000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5600000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>26200000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>184300000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-48900000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-18900000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>35700000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>48600000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-234900000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>63000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-40000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-34800000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>66800000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-91700000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>35100000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-187200000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>105800000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>120000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>72400000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>35600000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-15500000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>59300000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-16600000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>52100000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-9000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-54400000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-229100000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>196</v>
+      </c>
+      <c r="B14">
+        <v>103300000.0</v>
+      </c>
       <c r="C14">
+        <v>101100000.0</v>
+      </c>
+      <c r="D14">
         <v>101300000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>94100000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>101300000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>96300000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>98100000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>88400000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>91700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>87500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>91300000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>89400000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>83400000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>77800000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>72900000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>68000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>68300000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>88800000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>60800000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>66300000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>68500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>93200000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>65200000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>57400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>54800000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>50000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>56900000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>50100000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>46800000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>53000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49200000.0</v>
       </c>
       <c r="AF14">
         <v>49200000.0</v>
       </c>
       <c r="AG14">
+        <v>49200000.0</v>
+      </c>
+      <c r="AH14">
         <v>48000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>47900000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>46900000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>29500000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>29000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29800000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>13200000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>37300000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>36100000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>36600000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>34200000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>34900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>28300000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>29500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>29200000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>28200000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>24600000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25600000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20600000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21600000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>25600000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13900000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22200000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>24700000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17900000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>10700000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>16400000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>16200000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>14400000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>16000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>14500000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>15800000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>13900000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12500000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10200000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>11700000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8400000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>10300000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10500000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>10900000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>9500000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>9400000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>8200000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9587000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>6529000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5577000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5307000.0</v>
       </c>
-      <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
+      <c r="CL14"/>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>197</v>
+      </c>
+      <c r="B15">
+        <v>15600000.0</v>
+      </c>
       <c r="C15">
         <v>15300000.0</v>
       </c>
       <c r="D15">
+        <v>15300000.0</v>
+      </c>
+      <c r="E15">
         <v>15500000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>15900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>16100000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>16400000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>16000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>15700000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15400000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>15200000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>14700000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>42800000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>28300000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>14100000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>64000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>29000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>19000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>5000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>100000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>23000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>22900000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>23100000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>22500000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>21800000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>21500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>21000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>21300000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>21000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>20800000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>17000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>12700000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>12300000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>9400000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>9600000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9400000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>9200000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9500000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9400000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9500000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>9600000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>9800000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>8200000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>14500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14900000.0</v>
       </c>
       <c r="AV15">
         <v>14900000.0</v>
       </c>
       <c r="AW15">
         <v>14900000.0</v>
       </c>
       <c r="AX15">
+        <v>14900000.0</v>
+      </c>
+      <c r="AY15">
         <v>15500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>14800000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>21100000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5900000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>17800000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>8100000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7400000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2200000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="BH15">
         <v>2200000.0</v>
       </c>
       <c r="BI15">
-        <v>2100000.0</v>
+        <v>2200000.0</v>
       </c>
       <c r="BJ15">
         <v>2100000.0</v>
       </c>
       <c r="BK15">
         <v>2100000.0</v>
       </c>
       <c r="BL15">
+        <v>2100000.0</v>
+      </c>
+      <c r="BM15">
         <v>2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BN15">
         <v>2000000.0</v>
       </c>
       <c r="BO15">
         <v>2000000.0</v>
       </c>
       <c r="BP15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BQ15">
         <v>2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BR15">
         <v>2000000.0</v>
       </c>
       <c r="BS15">
         <v>2000000.0</v>
       </c>
       <c r="BT15">
         <v>2000000.0</v>
       </c>
       <c r="BU15">
         <v>2000000.0</v>
       </c>
       <c r="BV15">
+        <v>2000000.0</v>
+      </c>
+      <c r="BW15">
         <v>12600000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1900000.0</v>
       </c>
       <c r="BZ15">
         <v>1900000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>1900000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B16">
+        <v>624100000.0</v>
+      </c>
+      <c r="C16">
         <v>625800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>630900000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>615500000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>623800000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>735600000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1037600000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>657900000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>753400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>822200000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>901700000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>821600000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>865000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>841300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1153800000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1244600000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>854100000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>856500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>830600000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>833000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>793500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>787500000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>807900000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>849000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>784900000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>955300000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1006400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>951400000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>989700000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1079300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1109100000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1132800000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1018000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>941900000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>838000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>572300000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>591400000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>689200000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>315300000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>377100000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>349900000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>302200000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>366300000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>378400000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>376400000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>444100000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>497700000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>560100000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>392900000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>400000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>428200000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>450100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>592900000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>601700000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>317800000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>321100000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>235100000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>225900000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>218700000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>148200000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>110700000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>49100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>17500000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>72900000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>40300000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>68400000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>107700000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>21000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>55200000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>15300000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>79400000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>86400000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>139600000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>104300000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>25600000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>61000000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>235100000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>101600000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>100161000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>95035000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>69487000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>62568000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -32008,509 +32387,516 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B18">
-        <v>503800000.0</v>
+        <v>278400000.0</v>
       </c>
       <c r="C18">
+        <v>386400000.0</v>
+      </c>
+      <c r="D18">
         <v>-64000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-116900000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-202700000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-355300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-140900000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-127700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>127700000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12200000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>370600000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28100000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>183200000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-404900000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>34800000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>490500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-5100000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>106100000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>44800000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>84600000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-83100000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>89000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-83500000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-217300000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-343300000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>400000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>106400000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>26100000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>9400000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>265100000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>250900000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-16100000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-263300000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>185200000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>40700000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-10200000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-61100000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>128600000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-35000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>75600000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>52000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-49900000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>61800000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>83900000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-137100000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>29400000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>12000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>69200000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-50600000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-35600000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-72800000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-64900000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>53500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>140200000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>50600000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>115200000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>24900000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>74700000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>146000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-250800000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>79200000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>14300000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-25800000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>43400000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-17900000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-29900000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>27700000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-36700000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>6700000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-81300000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>34700000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-51800000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>24600000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-14200000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-1800000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>74100000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>34100000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>1804000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>13741000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>17374000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-20219000.0</v>
       </c>
-      <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-103400000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-163000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-314600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-215800000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>78400000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-62500000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-41600000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-69400000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-58700000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-57800000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-5400000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-111700000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-99000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>1000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-30200000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>3900000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>900000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-72600000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>2500000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-400000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-300000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-800000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>42300000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-53400000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-77600000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-131600000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-4000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>200000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>300000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-200000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>700000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-5800000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-1200000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-1700000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-61600000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-21600000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-18300000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-14800000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-240900000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-240900000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>165700000.0</v>
       </c>
-      <c r="G20">
-[...2 lines deleted...]
-      <c r="H20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>-25800000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>25800000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>3100000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
@@ -32541,2440 +32927,2477 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>203</v>
+      </c>
+      <c r="B21">
+        <v>-53100000.0</v>
+      </c>
       <c r="C21">
+        <v>52700000.0</v>
+      </c>
+      <c r="D21">
         <v>73700000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>73300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>267300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-26900000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>328900000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-242800000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>33000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-281000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>301600000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-86200000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>602700000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7200000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6200000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-24200000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-41000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17600000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-127400000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16800000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>236600000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>148600000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>66000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>82200000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>154900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-23200000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-78200000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-187800000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>75100000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>486800000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18700000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-22700000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>23900000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-14300000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>32500000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>55000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-28800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-14300000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>196800000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>154400000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
+      <c r="CL21"/>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
-        <v>45700000.0</v>
+        <v>-190900000.0</v>
       </c>
       <c r="C22">
+        <v>79300000.0</v>
+      </c>
+      <c r="D22">
         <v>178000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-90100000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-158500000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-402100000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-67500000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-44900000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-25200000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-164900000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>136100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1500000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>72200000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-94700000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16800000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>361800000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>14800000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-13400000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>20600000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-48100000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-62700000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-285000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-76900000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>98500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-307000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>32000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>60000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>84600000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>154400000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>122100000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>185800000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>87500000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-11800000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>226900000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>118500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-32200000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>15300000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-32000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-163200000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-600000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-23900000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-26100000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>25400000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>55100000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-10700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>45300000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>78200000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>63200000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>39300000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-400000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>51000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>82100000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>61700000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>100300000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>67800000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>46200000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-6300000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>96500000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>56000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16900000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>-70900000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-9900000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>15000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-14100000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-21100000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>-4800000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>26500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>100000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2100000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>25400000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>4000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-5000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-12100000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>20400000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>67200000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>20900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11594000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>26343000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>42194000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>12869000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>24596000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>32492000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>6863000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>165000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2583000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>1261000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3140000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>349000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B23">
-        <v>-391000000.0</v>
+        <v>-194800000.0</v>
       </c>
       <c r="C23">
+        <v>-408599999.0</v>
+      </c>
+      <c r="D23">
         <v>31400000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>58400000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45300000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-23900000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30400000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>69700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-79200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4400000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-77900000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-80700000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>995400000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1216700000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>32500000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-77300000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>72200000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-96000000.0</v>
       </c>
-      <c r="S23">
-[...1 lines deleted...]
-      </c>
       <c r="T23">
-        <v>62000000.0</v>
+        <v>-28500000.0</v>
       </c>
       <c r="U23">
-        <v>68800000.0</v>
+        <v>63900000.0</v>
       </c>
       <c r="V23">
+        <v>69900000.0</v>
+      </c>
+      <c r="W23">
         <v>18500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>48400000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>28700000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>6500000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9900000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4700000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-12700000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-6500000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-43400000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-14800000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-19500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-83600000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-72600000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-14400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3600000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-16400000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-60700000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-10200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1600000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>28600000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-7000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5200000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-8500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-5900000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-9300000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-3800000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-5900000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-10200000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-7300000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-3000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-2200000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-400000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>171700000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>4400000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>700000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1200000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1400000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>239500000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>300000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>-25500000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-6600000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>3900000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-8900000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1600000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-500000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-200000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-2500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-400000.0</v>
       </c>
       <c r="BT23">
         <v>-400000.0</v>
       </c>
       <c r="BU23">
+        <v>-400000.0</v>
+      </c>
+      <c r="BV23">
         <v>-100000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>200000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>3400000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1500000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-800000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-1948000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-1784000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>167734000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-103000.0</v>
       </c>
-      <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B24">
-        <v>-116900000.0</v>
+        <v>-7600000.0</v>
       </c>
       <c r="C24">
+        <v>-100000.0</v>
+      </c>
+      <c r="D24">
         <v>4600000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2800000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2300000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>375800000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1100000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-3300000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>8800000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-5400000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-1300000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>100000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-400000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-700000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>19900000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>5900000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>11900000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3700000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-200000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>500000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-600000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>69700000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>800000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-180100000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-700000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1800000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>116500000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>35700000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>46000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1200000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>13500000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3400000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>303100000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-16700000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2200000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-26200000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>900000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>100000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AV24">
         <v>200000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AW24">
+        <v>200000.0</v>
+      </c>
+      <c r="AX24"/>
+      <c r="AY24">
         <v>1300000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-700000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>700000.0</v>
       </c>
-      <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>4300000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-4100000.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>-12900000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>600000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-80400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="BJ24">
         <v>2300000.0</v>
       </c>
       <c r="BK24">
+        <v>2300000.0</v>
+      </c>
+      <c r="BL24">
         <v>700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>5200000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>4300000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>9300000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3700000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>32700000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>7100000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>10300000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4400000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>3900000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>300000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>-72200000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>-4984000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>194000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1935000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>2855000.0</v>
       </c>
-      <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B25">
-        <v>458100000.0</v>
+        <v>6500000.0</v>
       </c>
       <c r="C25">
+        <v>294100000.0</v>
+      </c>
+      <c r="D25">
         <v>-299400000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9100000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>900000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>240300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-40100000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>11200000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>75800000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1700000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-4400000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10700000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-261600000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>48700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-95800000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-63000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>17900000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>49200000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>94600000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-71000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>125600000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1300000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-250000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>13600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-300000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>200000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>16800000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1900000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-13200000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-11900000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24700000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10900000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-198500000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4300000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1500000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>4600000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>284800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>16900000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>24700000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>30700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-10200000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1200000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1200000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-700000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>500000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>900000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>700000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1600000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1500000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1400000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1600000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4900000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>100000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>200000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>300000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>200000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>100000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>200000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>100000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>62800000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1600000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1900000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1800000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-5900000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-3600000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-15400000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>3000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>13000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-2700000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>8800000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1200000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-800000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-1100000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>700000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>800000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-389000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>709000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>776000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>104000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>207</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
+        <v>-20000000.0</v>
+      </c>
+      <c r="D26">
         <v>-15000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-12900000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-31500000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-21500000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-20000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4099999.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-800000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-20000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-25000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-40000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-400000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-25600000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-40000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-4000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-64000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-800000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-400000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1900000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1100000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1900000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-400000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1200000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1900000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-30300000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-43000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-58600000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-46200000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-157900000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-92100000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-20000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-95300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-25000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-500000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-700000.0</v>
       </c>
       <c r="AL26">
         <v>-700000.0</v>
       </c>
       <c r="AM26">
+        <v>-700000.0</v>
+      </c>
+      <c r="AN26">
         <v>-300000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-3200000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2800000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-13200000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-29000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-33100000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-33700000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-7900000.0</v>
       </c>
-      <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>-37900000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-7700000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>208</v>
+      </c>
+      <c r="B27">
+        <v>7400000.0</v>
+      </c>
       <c r="C27">
+        <v>21100000.0</v>
+      </c>
+      <c r="D27">
         <v>6500000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7700000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6900000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8700000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10300000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>7600000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7200000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8200000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5900000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6400000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8700000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7800000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6700000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5400000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>7200000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6900000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5900000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4600000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5100000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>6700000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4700000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>6300000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6600000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7400000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>6800000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>5000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5800000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5200000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>5600000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4800000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4900000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4700000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4100000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3800000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3900000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4100000.0</v>
       </c>
       <c r="AO27">
         <v>4100000.0</v>
       </c>
       <c r="AP27">
+        <v>4100000.0</v>
+      </c>
+      <c r="AQ27">
         <v>4500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4100000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>4500000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>3700000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>3900000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>3400000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>3500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3100000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>7100000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>2700000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="BB27">
         <v>2000000.0</v>
       </c>
       <c r="BC27">
-        <v>1500000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="BD27">
         <v>1500000.0</v>
       </c>
       <c r="BE27">
+        <v>1500000.0</v>
+      </c>
+      <c r="BF27">
         <v>1200000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>700000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>600000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>400000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>500000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2900000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>900000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>-1200000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1700000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>600000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>700000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>700000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>3900000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>-10200000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>7300000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>3800000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-800000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>-400000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>600000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-6000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>1428000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-491000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-931000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>-272500000.0</v>
+      </c>
+      <c r="C28">
         <v>-391000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>74800000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>103300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>265200000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>77300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>322900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15400000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-193900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-100900000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-293800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-80700000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-149300000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>90000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-122000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>522100000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-100100000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-53200000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-57100000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>86400000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-109000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>42700000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>242400000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>130300000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3900000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>22100000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>62100000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-96000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-300800000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-310300000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>20100000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>293400000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-74800000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8100000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-2900000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-35000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-65900000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>26500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-32300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-3900000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-62400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>134400000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>70400000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-61400000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-74400000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>97800000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>54600000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>18500000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>57000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-79800000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-55700000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>143500000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-53900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-25100000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7600000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-29600000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-76800000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>368700000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-19900000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>15000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-30300000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-16000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-14500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-28000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>50300000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-30200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>26100000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6900000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-46100000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-5300000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-34400000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-1700000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-17400000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2600000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>67200000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-3030000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>71199000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>112334000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-303000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>54107000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>69279000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>5616000.0</v>
       </c>
-      <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
+      <c r="CL28"/>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B29">
-        <v>503800000.0</v>
+        <v>466100000.0</v>
       </c>
       <c r="C29">
+        <v>506400000.0</v>
+      </c>
+      <c r="D29">
         <v>44000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>51400000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-62400000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-163500000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-21600000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-47800000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>166700000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>95200000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>432600000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95100000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>395100000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-290800000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>130200000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>559100000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26800000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>165200000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>75300000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>169200000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-34300000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>116900000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-76700000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-169000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-154100000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>126800000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>213000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>102000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>133400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>359100000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>337600000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>54300000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-190700000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>248800000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>119600000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>5800000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-42100000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>146700000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-35100000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>84700000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>71900000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-11700000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>99300000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>131600000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-39200000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>93000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>51900000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>108300000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>63700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>69400000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-20000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-28400000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>81500000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>192000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>80400000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>144900000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>45600000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>105600000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>170500000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-237200000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>91200000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>31000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-10100000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>58200000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-8100000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-13500000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>28600000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>35200000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>87500000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-70600000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>54600000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-16200000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>60500000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>23500000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>21200000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>92900000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>42300000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>15205000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>54487000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>48639000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-8131000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>148668000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>139230000.0</v>
       </c>
-      <c r="CF29"/>
       <c r="CG29"/>
-      <c r="CH29">
+      <c r="CH29"/>
+      <c r="CI29">
         <v>24926000.0</v>
       </c>
-      <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B30">
-        <v>-116900000.0</v>
+        <v>-195300000.0</v>
       </c>
       <c r="C30">
+        <v>-120500000.0</v>
+      </c>
+      <c r="D30">
         <v>-103400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-163000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-314600000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-215800000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>78400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-72100000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-41600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-73800000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-58700000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-57800000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-222100000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-111700000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-99000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-690700000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-30200000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-39200000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-24500000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-72600000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46100000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-28300000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-7100000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-146600000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-181800000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-180100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-202400000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-127000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-88100000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-51000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>40400000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-26600000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-70100000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>138000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-22000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-20700000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>278100000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-38200000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-25200000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-34200000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-48500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-49000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-264000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-98900000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-85200000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-39900000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-38900000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-125400000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-116100000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-58900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34600000.0</v>
       </c>
       <c r="BA30">
         <v>-34600000.0</v>
       </c>
       <c r="BB30">
+        <v>-34600000.0</v>
+      </c>
+      <c r="BC30">
         <v>-51600000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-29800000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-33800000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-44000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-68800000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-23200000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-94000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-9700000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-14400000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-15000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-9600000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-5500000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2200000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7800000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-39200000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-73700000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-400000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-15500000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-31700000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>8500000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>56900000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-39200000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-264400000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>24000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-10768000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-120560000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-135425000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15353000.0</v>
       </c>
-      <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>