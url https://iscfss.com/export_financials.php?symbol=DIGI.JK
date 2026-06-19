--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -857,2492 +863,2669 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>149630000.0</v>
+      </c>
+      <c r="C2">
         <v>188778425.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1188731000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>615976000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>257893195.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>453559000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>81957000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>206136338.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5715942358.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4475602243.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2404280254.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>1687763000.0</v>
+      </c>
+      <c r="C5">
         <v>1404000572.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>753654000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>687046000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>515318937.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>418191000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>703937000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>719066856.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>218979811.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-393499901.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-219692033.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9"/>
+      <c r="D9">
+        <v>11690000000.0</v>
+      </c>
       <c r="E9">
         <v>11690000000.0</v>
       </c>
       <c r="F9">
         <v>11690000000.0</v>
       </c>
       <c r="G9">
         <v>11690000000.0</v>
       </c>
       <c r="H9">
         <v>11690000000.0</v>
       </c>
       <c r="I9">
-        <v>90000000.0</v>
+        <v>11690000000.0</v>
       </c>
       <c r="J9">
         <v>90000000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="K9">
+        <v>90000000.0</v>
+      </c>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>3467943000.0</v>
+      </c>
+      <c r="C10">
         <v>6173147941.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4446158000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2758137000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4896974460.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10390482000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1964819000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1020507480.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>813930398.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2759265019.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1083880404.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11"/>
-      <c r="E11"/>
+      <c r="D11">
+        <v>4446158110.0</v>
+      </c>
+      <c r="E11">
+        <v>2758136600.0</v>
+      </c>
       <c r="F11"/>
       <c r="G11"/>
-      <c r="H11">
+      <c r="H11"/>
+      <c r="I11">
         <v>1020507480.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>813930400.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2759265020.0</v>
       </c>
-      <c r="K11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>3467943000.0</v>
+      </c>
+      <c r="C12">
         <v>6173147941.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4446158000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2758137000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4896974460.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10390482000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1964819000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1020507480.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>813930398.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>2759265019.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1083880404.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>32500000000.0</v>
       </c>
       <c r="C13">
         <v>32500000000.0</v>
       </c>
       <c r="D13">
         <v>32500000000.0</v>
       </c>
       <c r="E13">
         <v>32500000000.0</v>
       </c>
       <c r="F13">
         <v>32500000000.0</v>
       </c>
       <c r="G13">
         <v>32500000000.0</v>
       </c>
       <c r="H13">
         <v>32500000000.0</v>
       </c>
       <c r="I13">
-        <v>12600000000.0</v>
+        <v>32500000000.0</v>
       </c>
       <c r="J13">
         <v>12600000000.0</v>
       </c>
       <c r="K13">
+        <v>12600000000.0</v>
+      </c>
+      <c r="L13">
         <v>600000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>1625000000.0</v>
       </c>
       <c r="C14">
         <v>1625000000.0</v>
       </c>
       <c r="D14">
         <v>1625000000.0</v>
       </c>
       <c r="E14">
         <v>1625000000.0</v>
       </c>
       <c r="F14">
         <v>1625000000.0</v>
       </c>
       <c r="G14">
         <v>1625000000.0</v>
       </c>
       <c r="H14">
+        <v>1625000000.0</v>
+      </c>
+      <c r="I14">
         <v>854583335.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1685000000.0</v>
       </c>
       <c r="J14">
         <v>1685000000.0</v>
       </c>
       <c r="K14">
         <v>1685000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>1685000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>90860000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>3841000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>59848284.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>70275981.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1351962.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>31</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>137500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1718750000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4881250000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11838750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15691250000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18100000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15627500000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
+      <c r="D22"/>
       <c r="E22">
         <v>1.0</v>
       </c>
-      <c r="F22"/>
-      <c r="G22">
+      <c r="F22">
         <v>1.0</v>
       </c>
-      <c r="H22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>1.0</v>
+      </c>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>17665578000.0</v>
+      </c>
+      <c r="C23">
         <v>17855669671.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18823643000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>20881264000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>34432742687.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>46699647000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>41591235000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>39871224745.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16126817162.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13255659515.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8081850974.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="D24">
+        <v>281444830.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24">
         <v>11508147700.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12929592820.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>0.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>15036000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>18771910.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25"/>
+      <c r="D25">
+        <v>281444830.0</v>
+      </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
         <v>11508147700.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>12929592820.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H25">
         <v>0.0</v>
       </c>
       <c r="I25">
+        <v>0.0</v>
+      </c>
+      <c r="J25">
         <v>15036000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18771910.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>4870537000.0</v>
+      </c>
+      <c r="C28">
         <v>4546249831.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3603818000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>10788002000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8196618363.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3714528000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1964819000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1006764666.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-707107726.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2700978065.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-978963874.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>9464773000.0</v>
+      </c>
+      <c r="C30">
         <v>6262277620.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4781570000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3705643000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2530608614.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>7446476000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10058488000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7836028904.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10816351998.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7424401964.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3485082048.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>2620574602.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11766232499.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>19836183778.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>22188100340.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>5721617470.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4656414484.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8726404280.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>2620986000.0</v>
+      </c>
+      <c r="C33">
         <v>4293922011.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8516506000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>13943222000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>26234914416.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24038393000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>27428537000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>27904012916.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2189795736.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2318097694.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1755333722.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>6870997000.0</v>
+      </c>
+      <c r="C35">
         <v>10441640393.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>11840320000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15834360000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>15458897183.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16175900000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1975996000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1355412205.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1957516969.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2066301931.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1058946037.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>200000000.0</v>
+      </c>
+      <c r="C36">
         <v>199999999.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1047880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="E36">
         <v>200000000.0</v>
       </c>
       <c r="F36">
+        <v>200000000.0</v>
+      </c>
+      <c r="G36">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110000000.0</v>
       </c>
       <c r="H36">
         <v>110000000.0</v>
       </c>
       <c r="I36">
+        <v>110000000.0</v>
+      </c>
+      <c r="J36">
         <v>157600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77600000.0</v>
       </c>
       <c r="K36">
         <v>77600000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36">
+        <v>77600000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>982223237.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1217833338.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>603999016.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>504318833.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>698686020.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>589482510.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>325247759.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2111876000.0</v>
+      </c>
+      <c r="C39">
         <v>1126322098.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1079409000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>474263000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>770245197.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4824296000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2139390000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>3116874945.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>7565977596.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>5319622668.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1758154800.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>8988700000.0</v>
+      </c>
+      <c r="C40">
         <v>9253917777.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9700691000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7520452000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2656801550.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1418518000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1586999000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>474238330.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2434504935.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1831210473.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>13392169613.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>3950749487.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3246307570.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1975996067.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>1355412205.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1942480970.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2047530021.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>990591037.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>11690000000.0</v>
       </c>
       <c r="C42">
         <v>11690000000.0</v>
       </c>
       <c r="D42">
         <v>11690000000.0</v>
       </c>
       <c r="E42">
         <v>11690000000.0</v>
       </c>
       <c r="F42">
         <v>11690000000.0</v>
       </c>
       <c r="G42">
         <v>11690000000.0</v>
       </c>
       <c r="H42">
         <v>11690000000.0</v>
       </c>
       <c r="I42">
-        <v>90000000.0</v>
+        <v>11690000000.0</v>
       </c>
       <c r="J42">
         <v>90000000.0</v>
       </c>
       <c r="K42">
+        <v>90000000.0</v>
+      </c>
+      <c r="L42">
         <v>-819692033.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>1436780000.0</v>
+      </c>
+      <c r="C46">
         <v>3097178035.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5749876000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8079748000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>13178331078.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>7332956000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8724538000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>11772194083.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1491109713.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1728615189.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1430085963.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47">
+        <v>5749876140.0</v>
+      </c>
+      <c r="E47">
         <v>8079748357.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>13178331078.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>7332955597.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>8724537911.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>11772194083.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1491109710.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1728615190.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1430085963.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-49983595000.0</v>
+      </c>
+      <c r="C48">
         <v>-51746214965.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-52960351000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-48854573000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-30245994335.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-17150709000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6957753000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-7093466516.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-7187362341.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-7640085615.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-9106712247.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>8338480000.0</v>
+      </c>
+      <c r="C51">
         <v>10719397772.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>11903976000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>13546139000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>13093592827.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>14105010000.0</v>
       </c>
-      <c r="G51"/>
-      <c r="H51">
+      <c r="H51"/>
+      <c r="I51">
         <v>13742814.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>106822672.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>58286954.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>104916530.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>5746471000.0</v>
+      </c>
+      <c r="C52">
         <v>4108138357.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3914531000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>873945000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1585445127.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1175417000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>0.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13742814.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>183573344.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>778485224.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>35209568.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>17665578000.0</v>
+      </c>
+      <c r="C55">
         <v>17855669671.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>18823643000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>20881264000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>34432742687.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>46699647000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>41591235000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>39871224745.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>16126817162.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>13255659515.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>8081850974.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>15044592000.0</v>
+      </c>
+      <c r="C56">
         <v>13561747659.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>10307137000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>6938042000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8197828271.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>22661254000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>14162698000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11967211829.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>13937021426.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10937561821.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>6326517252.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>14884801000.0</v>
+      </c>
+      <c r="C57">
         <v>13550834559.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>14985673000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>9010372000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4500139872.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3051334000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1668956000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>694117482.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8453717205.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6486879721.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>15835715321.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>21755797000.0</v>
+      </c>
+      <c r="C58">
         <v>23992474952.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>26825993000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>24844732000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>19959037055.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>19227234000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3644952000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2049529687.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10411234175.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>8553181653.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>16894661358.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-4105832000.0</v>
+      </c>
+      <c r="C60">
         <v>-6152214393.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-8016697000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-3977527000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>14459324602.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>27457482000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>37936184000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>37815600340.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>5721617470.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4656414484.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-8726404280.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH62"/>
+  <dimension ref="A1:AJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>168314000.0</v>
+      </c>
+      <c r="C2">
+        <v>149630000.0</v>
+      </c>
+      <c r="D2">
         <v>158440752.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>127289000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>278086000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>188778425.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>235701818.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>177725675.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>410869992.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1188730784.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>239816671.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>228222304.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>394525935.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>615976277.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>617025889.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>643453226.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>357774287.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>257893195.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>379770892.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>220611432.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>433226304.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>453558602.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>261861836.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>138635434.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>135987979.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>81956788.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>363548103.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>173232566.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>450464700.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>206136338.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1689050490.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>208138569.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>5715942358.0</v>
       </c>
-      <c r="AH2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:34">
+      <c r="AJ2"/>
+    </row>
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
-    </row>
-    <row r="4" spans="1:34">
+      <c r="AI3"/>
+      <c r="AJ3"/>
+    </row>
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>1764990000.0</v>
+      </c>
+      <c r="C5">
+        <v>1687763000.0</v>
+      </c>
+      <c r="D5">
         <v>1668417709.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1568787000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1564367000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1404000572.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>781342626.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>772140391.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>762891516.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>753653769.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>821394000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>757363949.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>721799281.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>687045575.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>577582528.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>556218860.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>44190000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>44190000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>187246868.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>266363233.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>343070451.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>418191440.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>686713057.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>693456320.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>699085857.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>703936961.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1140170176.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>995022235.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>849071123.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>719066855.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>334444243.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>259241051.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>218979811.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>4656414484.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
-    </row>
-    <row r="7" spans="1:34">
+      <c r="AI6"/>
+      <c r="AJ6"/>
+    </row>
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>11690000000.0</v>
       </c>
       <c r="D9">
         <v>11690000000.0</v>
       </c>
       <c r="E9">
         <v>11690000000.0</v>
       </c>
       <c r="F9">
         <v>11690000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>11690000000.0</v>
+      </c>
+      <c r="H9">
+        <v>11690000000.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...4 lines deleted...]
-      </c>
+      <c r="M9"/>
+      <c r="N9"/>
       <c r="O9">
         <v>11690000000.0</v>
       </c>
       <c r="P9">
         <v>11690000000.0</v>
       </c>
       <c r="Q9">
         <v>11690000000.0</v>
       </c>
       <c r="R9">
         <v>11690000000.0</v>
       </c>
       <c r="S9">
         <v>11690000000.0</v>
       </c>
       <c r="T9">
         <v>11690000000.0</v>
       </c>
       <c r="U9">
         <v>11690000000.0</v>
       </c>
       <c r="V9">
         <v>11690000000.0</v>
       </c>
       <c r="W9">
         <v>11690000000.0</v>
       </c>
       <c r="X9">
         <v>11690000000.0</v>
       </c>
       <c r="Y9">
         <v>11690000000.0</v>
       </c>
       <c r="Z9">
         <v>11690000000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>11690000000.0</v>
+      </c>
+      <c r="AB9">
+        <v>11690000000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>939505000.0</v>
+      </c>
+      <c r="C10">
+        <v>3467943000.0</v>
+      </c>
+      <c r="D10">
         <v>970143136.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2824573000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1839794000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>6173147941.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2343801716.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1124679415.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>3119245624.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4446158108.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1001196025.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1346569886.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2130090765.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2758136596.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>345708834.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1450894993.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2522091033.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4896974460.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3239660025.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4228641776.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>5051328468.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>10390481589.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>6635776533.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>732481698.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>867805195.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1964819288.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>323557851.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2913460318.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6816989182.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1020507480.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2458275536.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>2422076015.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>813930398.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-2759265019.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>3467942620.0</v>
+      </c>
+      <c r="D11">
         <v>970143140.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2824573160.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1839794270.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>6173147940.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2343801720.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11">
         <v>2758136600.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>939505000.0</v>
+      </c>
+      <c r="C12">
+        <v>3467943000.0</v>
+      </c>
+      <c r="D12">
         <v>970143136.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2824573000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1839794000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6173147941.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2343801716.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1124679415.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>3119245624.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4446158108.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1001196025.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1346569886.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2130090765.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2758136596.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>345708834.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1450894993.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2522091033.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>4896974460.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3239660025.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>4228641776.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>5051328468.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10390481589.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>6635776533.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>732481698.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>867805195.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1964819288.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>323557851.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2913460318.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>6816989182.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1020507480.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2458275536.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>2422076015.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>813930398.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2759265019.0</v>
       </c>
     </row>
-    <row r="13" spans="1:34">
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>32500000000.0</v>
       </c>
       <c r="C13">
         <v>32500000000.0</v>
       </c>
       <c r="D13">
         <v>32500000000.0</v>
       </c>
       <c r="E13">
         <v>32500000000.0</v>
       </c>
       <c r="F13">
         <v>32500000000.0</v>
       </c>
       <c r="G13">
         <v>32500000000.0</v>
       </c>
       <c r="H13">
         <v>32500000000.0</v>
       </c>
       <c r="I13">
         <v>32500000000.0</v>
       </c>
@@ -3387,62 +3570,68 @@
       </c>
       <c r="W13">
         <v>32500000000.0</v>
       </c>
       <c r="X13">
         <v>32500000000.0</v>
       </c>
       <c r="Y13">
         <v>32500000000.0</v>
       </c>
       <c r="Z13">
         <v>32500000000.0</v>
       </c>
       <c r="AA13">
         <v>32500000000.0</v>
       </c>
       <c r="AB13">
         <v>32500000000.0</v>
       </c>
       <c r="AC13">
         <v>32500000000.0</v>
       </c>
       <c r="AD13">
         <v>32500000000.0</v>
       </c>
-      <c r="AE13"/>
+      <c r="AE13">
+        <v>32500000000.0</v>
+      </c>
       <c r="AF13">
+        <v>32500000000.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13">
         <v>17500000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>12600000000.0</v>
       </c>
-      <c r="AH13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:34">
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>1625000000.0</v>
       </c>
       <c r="C14">
         <v>1625000000.0</v>
       </c>
       <c r="D14">
         <v>1625000000.0</v>
       </c>
       <c r="E14">
         <v>1625000000.0</v>
       </c>
       <c r="F14">
         <v>1625000000.0</v>
       </c>
       <c r="G14">
         <v>1625000000.0</v>
       </c>
       <c r="H14">
         <v>1625000000.0</v>
       </c>
       <c r="I14">
         <v>1625000000.0</v>
       </c>
@@ -3458,9747 +3647,10311 @@
       <c r="M14">
         <v>1625000000.0</v>
       </c>
       <c r="N14">
         <v>1625000000.0</v>
       </c>
       <c r="O14">
         <v>1625000000.0</v>
       </c>
       <c r="P14">
         <v>1625000000.0</v>
       </c>
       <c r="Q14">
         <v>1625000000.0</v>
       </c>
       <c r="R14">
         <v>1625000000.0</v>
       </c>
       <c r="S14">
         <v>1625000000.0</v>
       </c>
       <c r="T14">
         <v>1625000000.0</v>
       </c>
       <c r="U14">
-        <v>541666660.0</v>
+        <v>1625000000.0</v>
       </c>
       <c r="V14">
         <v>1625000000.0</v>
       </c>
       <c r="W14">
-        <v>1625000000.0</v>
+        <v>541666660.0</v>
       </c>
       <c r="X14">
         <v>1625000000.0</v>
       </c>
       <c r="Y14">
         <v>1625000000.0</v>
       </c>
       <c r="Z14">
         <v>1625000000.0</v>
       </c>
       <c r="AA14">
         <v>1625000000.0</v>
       </c>
       <c r="AB14">
         <v>1625000000.0</v>
       </c>
       <c r="AC14">
+        <v>1625000000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1625000000.0</v>
+      </c>
+      <c r="AE14">
         <v>782083340.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>1177706670.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>603959995.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>854583335.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>630000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>630000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>2674660805.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>4394533131.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>106815421.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>90860073.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>816832803.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>137500000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>481250000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>893750000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>1306250000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1718750000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>2406250000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>3231250000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>4056250000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>4881250000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>6371250000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8193750000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10016250000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11838750000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>13661250000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>15483750000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>17306250000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>15691250000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>13870000000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>15280000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>16690000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>18100000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>12635000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>13632500000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>14630000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>15627500000.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
-[...4 lines deleted...]
-      </c>
+      <c r="K22"/>
+      <c r="L22"/>
       <c r="M22">
         <v>1.0</v>
       </c>
       <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>15126945000.0</v>
+      </c>
+      <c r="C23">
+        <v>17665578000.0</v>
+      </c>
+      <c r="D23">
         <v>14534706777.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>12072074000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>12933859000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>17855669671.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14205434652.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>15691689450.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>16430648647.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>18823642544.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>22340641552.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>17376082621.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>18350825228.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>20881263994.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>21718201535.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>25812038238.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>29025230517.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>34432742687.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>36036034257.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>39232647214.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>42762363242.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>46699647240.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>47796782752.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>35924870457.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>39042401810.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>39615239021.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>35881768142.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>39478205843.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>39254057122.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>38515812540.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>40801224512.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>11968850077.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>16126817162.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4702477862.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>290697250.0</v>
+        <v>144633660.0</v>
       </c>
       <c r="D24">
         <v>290697250.0</v>
       </c>
       <c r="E24">
+        <v>290697250.0</v>
+      </c>
+      <c r="F24">
+        <v>290697250.0</v>
+      </c>
+      <c r="G24">
         <v>213806470.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>281444830.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
         <v>11923000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>12087137700.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>11588147700.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>11508147700.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>13131592820.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>13320582820.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>13396592820.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
-        <v>290697250.0</v>
+        <v>144633660.0</v>
       </c>
       <c r="D25">
         <v>290697250.0</v>
       </c>
       <c r="E25">
+        <v>290697250.0</v>
+      </c>
+      <c r="F25">
+        <v>290697250.0</v>
+      </c>
+      <c r="G25">
         <v>213806470.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>281444830.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25">
         <v>0.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>11923000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>12087137700.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>11588147700.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>11508147700.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13131592820.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>13320582820.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>13396592820.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>7108720000.0</v>
+      </c>
+      <c r="C28">
+        <v>4870537000.0</v>
+      </c>
+      <c r="D28">
         <v>8398804446.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6338610000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8588322000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>4546249831.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8710091835.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>11191070585.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9097971652.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>7518349124.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>10999391618.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>10192864414.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>10538724925.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>10788002432.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>12819131372.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>12245827991.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10269253532.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8196618363.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>10267238800.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9865358192.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>9520681532.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3714528411.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8282223467.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-732481698.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-867805195.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-1964819288.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-323557851.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-2913460318.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-6816989182.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1020507480.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-2458275536.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>-2422076015.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-385908726.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2759265019.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>8127690000.0</v>
+      </c>
+      <c r="C30">
+        <v>9464773000.0</v>
+      </c>
+      <c r="D30">
         <v>8190748843.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2728747000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>3521170000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6262277620.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>3340001091.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5331226778.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4562709873.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4781569758.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10149071308.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>4258790463.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2469274928.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>3705643461.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2945958638.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2830140349.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2097040699.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2530608614.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2556127611.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>3272486032.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>3950743971.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>7446475589.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11699042113.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>12596350037.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>12928660549.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>10052238201.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11207790878.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>10388244784.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>4450143954.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>7829829404.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>7583181915.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>4416442555.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>5676401998.0</v>
       </c>
-      <c r="AH30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:34">
+      <c r="AJ30"/>
+    </row>
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31"/>
+      <c r="O31">
         <v>-8858777012.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-8126342440.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-5205507675.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1256613258.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>2620574602.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1058456242.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2189962573.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>4597948398.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31">
+      <c r="W31"/>
+      <c r="X31">
         <v>14814871499.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>19071194452.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>21274371260.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>19836183778.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>21749667976.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>24533930074.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>23380561750.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>22188100340.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
-    </row>
-    <row r="32" spans="1:34">
+      <c r="AI31"/>
+      <c r="AJ31"/>
+    </row>
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32"/>
+      <c r="AJ32"/>
+    </row>
+    <row r="33" spans="1:36">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>3631598000.0</v>
+      </c>
+      <c r="C33">
+        <v>2620986000.0</v>
+      </c>
+      <c r="D33">
         <v>2958265035.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3393224000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3900309000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4293922011.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>5412730876.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6457905346.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7504756387.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>8516505812.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>9795563588.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>10935332067.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>12382479958.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>13943221594.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>16905889858.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>20023153201.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>23125821336.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>26234914416.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>29105377577.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>30835436996.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>26482657940.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>24038393262.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>21250684557.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>23058455272.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>25250345828.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>27428536927.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>22577820873.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>24367188887.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>26123929507.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>27904012916.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>2615535953.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>2258452087.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>2189795736.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>-2759265019.0</v>
       </c>
     </row>
-    <row r="34" spans="1:34">
+    <row r="34" spans="1:36">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34"/>
+      <c r="AJ34"/>
+    </row>
+    <row r="35" spans="1:36">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>7005557000.0</v>
+      </c>
+      <c r="C35">
+        <v>6870997000.0</v>
+      </c>
+      <c r="D35">
         <v>10738700460.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>10564338000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>10680823000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>10441640393.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>12287240665.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>12732782865.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>12254077264.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>11840319870.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>11334285947.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10674593613.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3054189888.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>15834359719.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>16308920063.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>16316660586.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>15690712888.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>15458897183.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>17402875160.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>17240773651.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>16976466519.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>16175900393.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>12504070105.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
-      <c r="AG35">
+      <c r="AG35"/>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>1957516970.0</v>
       </c>
-      <c r="AH35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:34">
+      <c r="AJ35"/>
+    </row>
+    <row r="36" spans="1:36">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>466530000.0</v>
+      </c>
+      <c r="C36">
+        <v>200000000.0</v>
+      </c>
+      <c r="D36">
         <v>199999999.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>1063138000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1057850000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>199999999.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>200000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1133671528.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>199999999.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>199999999.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="L36">
         <v>200000000.0</v>
       </c>
       <c r="M36">
         <v>200000000.0</v>
       </c>
       <c r="N36">
         <v>200000000.0</v>
       </c>
       <c r="O36">
         <v>200000000.0</v>
       </c>
       <c r="P36">
         <v>200000000.0</v>
       </c>
       <c r="Q36">
         <v>200000000.0</v>
       </c>
       <c r="R36">
         <v>200000000.0</v>
       </c>
       <c r="S36">
+        <v>200000000.0</v>
+      </c>
+      <c r="T36">
+        <v>200000000.0</v>
+      </c>
+      <c r="U36">
         <v>300000000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>300000000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>1014187665.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>928184194.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>679857346.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>635779378.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>603999016.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>466574846.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>479417050.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>492836032.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>504318833.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>620819597.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>611618598.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>698686023.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-2759265019.0</v>
       </c>
     </row>
-    <row r="37" spans="1:34">
+    <row r="37" spans="1:36">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37"/>
+      <c r="AJ37"/>
+    </row>
+    <row r="38" spans="1:36">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>1184206520.0</v>
+      </c>
+      <c r="D38">
         <v>1062570860.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1063137470.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1057849550.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>1059243980.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1176782250.0</v>
       </c>
-      <c r="G38"/>
-[...1 lines deleted...]
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38"/>
+      <c r="O38">
         <v>982223237.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>1318685863.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>1284278486.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>1251232791.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>1217833338.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>1139978426.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>0.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>0.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>1014187670.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>928184194.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>679857346.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>635779378.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>603999016.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>466574850.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>479417050.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>492836032.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>504318833.0</v>
       </c>
-      <c r="AD38"/>
-      <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38"/>
+      <c r="AJ38"/>
+    </row>
+    <row r="39" spans="1:36">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2428152000.0</v>
+      </c>
+      <c r="C39">
+        <v>2111876000.0</v>
+      </c>
+      <c r="D39">
         <v>2415549762.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>3125530000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3672586000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1126322098.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>3108900969.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>2777877911.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1243936763.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1079408865.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>1394810631.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>835390205.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>77016766.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>474262343.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1520644205.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1507849695.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1280277449.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>770245197.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>1134869044.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>896082409.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>7277632862.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>4824296801.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8211279549.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1857012830.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>2138707748.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2145640672.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>2976582630.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>3064664756.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>3172023304.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>3116874945.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>29965646385.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>4426090692.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>7446689030.0</v>
       </c>
-      <c r="AH39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:34">
+      <c r="AJ39"/>
+    </row>
+    <row r="40" spans="1:36">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>9629377000.0</v>
+      </c>
+      <c r="C40">
+        <v>8988700000.0</v>
+      </c>
+      <c r="D40">
         <v>9825796854.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>8468042000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>8352330000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>9253917777.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5678702238.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4746757922.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>9008715937.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>9640160070.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13166611100.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>7509702071.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6875252267.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>7520451535.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6125987308.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>4239522403.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>2999497640.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>2656801550.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3143655359.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3308201158.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2256692215.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1422358192.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1411262278.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1426537991.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>933944840.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1586999190.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1123735877.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1128856693.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>784345321.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>474238330.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1634821465.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>869810148.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>2324789175.0</v>
       </c>
-      <c r="AH40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:34">
+      <c r="AJ40"/>
+    </row>
+    <row r="41" spans="1:36">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>4385920063.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4229522890.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>4102565193.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>3950749487.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>4271282337.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>3920190828.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>3579873696.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41">
+      <c r="W41"/>
+      <c r="X41">
         <v>2512736772.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>2319429379.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>2143117510.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1975996067.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1203984090.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>1255352902.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>1309028825.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>1355412205.0</v>
       </c>
-      <c r="AD41"/>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41"/>
+      <c r="AJ41"/>
+    </row>
+    <row r="42" spans="1:36">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>11690000000.0</v>
       </c>
       <c r="C42">
         <v>11690000000.0</v>
       </c>
       <c r="D42">
         <v>11690000000.0</v>
       </c>
       <c r="E42">
         <v>11690000000.0</v>
       </c>
       <c r="F42">
         <v>11690000000.0</v>
       </c>
       <c r="G42">
         <v>11690000000.0</v>
       </c>
       <c r="H42">
         <v>11690000000.0</v>
       </c>
       <c r="I42">
         <v>11690000000.0</v>
       </c>
       <c r="J42">
         <v>11690000000.0</v>
       </c>
       <c r="K42">
         <v>11690000000.0</v>
       </c>
       <c r="L42">
         <v>11690000000.0</v>
       </c>
       <c r="M42">
         <v>11690000000.0</v>
       </c>
       <c r="N42">
         <v>11690000000.0</v>
       </c>
       <c r="O42">
         <v>11690000000.0</v>
       </c>
       <c r="P42">
+        <v>11690000000.0</v>
+      </c>
+      <c r="Q42">
+        <v>11690000000.0</v>
+      </c>
+      <c r="R42">
         <v>-31964217476.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>-31984681063.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11690000000.0</v>
       </c>
       <c r="T42">
         <v>11690000000.0</v>
       </c>
       <c r="U42">
         <v>11690000000.0</v>
       </c>
       <c r="V42">
         <v>11690000000.0</v>
       </c>
       <c r="W42">
         <v>11690000000.0</v>
       </c>
       <c r="X42">
         <v>11690000000.0</v>
       </c>
       <c r="Y42">
         <v>11690000000.0</v>
       </c>
       <c r="Z42">
         <v>11690000000.0</v>
       </c>
       <c r="AA42">
         <v>11690000000.0</v>
       </c>
       <c r="AB42">
         <v>11690000000.0</v>
       </c>
       <c r="AC42">
         <v>11690000000.0</v>
       </c>
       <c r="AD42">
         <v>11690000000.0</v>
       </c>
-      <c r="AE42"/>
+      <c r="AE42">
+        <v>11690000000.0</v>
+      </c>
       <c r="AF42">
+        <v>11690000000.0</v>
+      </c>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>90000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>90000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>46063378.0</v>
       </c>
     </row>
-    <row r="43" spans="1:34">
+    <row r="43" spans="1:36">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43"/>
+      <c r="AJ43"/>
+    </row>
+    <row r="44" spans="1:36">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44"/>
+      <c r="AJ44"/>
+    </row>
+    <row r="45" spans="1:36">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45"/>
+      <c r="AJ45"/>
+    </row>
+    <row r="46" spans="1:36">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>2158028000.0</v>
+      </c>
+      <c r="C46">
+        <v>1436780000.0</v>
+      </c>
+      <c r="D46">
         <v>1895694181.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2330086000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2842460000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>3097178035.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>3754698631.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>4430483818.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5107670092.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5749876143.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6466982247.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6709664600.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7363977307.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>8079748357.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>9215953995.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>10545124715.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>11858338545.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>13178331078.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>14304149151.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>14188948702.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>8088539414.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>7332955597.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>6452500363.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>7098597926.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>7924566450.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>8724537911.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>9476246027.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>10255271837.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>11001093475.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>11772194083.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1994716356.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>1646833489.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1491109713.0</v>
       </c>
-      <c r="AH46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:34">
+      <c r="AJ46"/>
+    </row>
+    <row r="47" spans="1:36">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1436779850.0</v>
+      </c>
+      <c r="D47">
         <v>1895694180.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2330086090.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2842459630.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>3097178040.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>3754698630.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47">
         <v>8079748360.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>9215953995.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>10545124715.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>11858338545.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>13178331078.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>14304149151.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>14188948702.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>8088539414.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>7332955600.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>6452500363.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>7098597926.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>7924566450.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>8724537911.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>9476246030.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>10255271837.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>11001093475.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>11772194083.0</v>
       </c>
-      <c r="AD47"/>
-      <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
-    </row>
-    <row r="48" spans="1:34">
+      <c r="AI47"/>
+      <c r="AJ47"/>
+    </row>
+    <row r="48" spans="1:36">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-53072542000.0</v>
+      </c>
+      <c r="C48">
+        <v>-49983595000.0</v>
+      </c>
+      <c r="D48">
         <v>-54537637714.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-55308840000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-55718551000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-51746214965.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-55157614780.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-55504284587.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-54433217762.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-52960350808.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-53037612361.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-50038088264.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-49568427585.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-48854572587.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-46522674968.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-41757976535.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-35966145782.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-30245994335.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-29657540626.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-26782650661.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-22628872053.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-17150708941.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-16191841558.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-10532261868.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-6924714597.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-6957753184.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-10945502201.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-7018592161.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-7028509373.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-7093466516.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-7092619151.0</v>
       </c>
-      <c r="AE48"/>
-      <c r="AF48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>-7038516715.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-7187362341.0</v>
       </c>
-      <c r="AH48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:34">
+      <c r="AJ48"/>
+    </row>
+    <row r="49" spans="1:36">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
-    </row>
-    <row r="50" spans="1:34">
+      <c r="AI49"/>
+      <c r="AJ49"/>
+    </row>
+    <row r="50" spans="1:36">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
-    </row>
-    <row r="51" spans="1:34">
+      <c r="AI50"/>
+      <c r="AJ50"/>
+    </row>
+    <row r="51" spans="1:36">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>8048225000.0</v>
+      </c>
+      <c r="C51">
+        <v>8338480000.0</v>
+      </c>
+      <c r="D51">
         <v>9368947582.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>9163183000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>10428116000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10719397772.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>11335338377.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>12628300206.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>12217217276.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>11964507232.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>12000587643.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>11539434300.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>12668815690.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>13546139028.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>13164840206.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>13696722988.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>12791344569.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>13093592827.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>13506898825.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>14093999968.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>14572010000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>14105010000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>14918000000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>428021672.0</v>
       </c>
-      <c r="AH51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:34">
+      <c r="AJ51"/>
+    </row>
+    <row r="52" spans="1:36">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>5425445000.0</v>
+      </c>
+      <c r="C52">
+        <v>5746471000.0</v>
+      </c>
+      <c r="D52">
         <v>2475750273.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>2446923000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>3571335000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>4108138357.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>3500662052.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>4167460760.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>4009272450.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3975062406.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>3978705038.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4039434300.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>12668815690.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>873944584.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>407472188.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1609585288.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1203196869.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1585445127.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>375306002.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>773417145.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1175417177.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1175417177.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>4926666667.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
-      <c r="AC52">
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52">
         <v>13742814.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>42640213.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>78048880.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>412985672.0</v>
       </c>
-      <c r="AH52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:34">
+      <c r="AJ52"/>
+    </row>
+    <row r="53" spans="1:36">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>5518530038.0</v>
       </c>
     </row>
-    <row r="54" spans="1:34">
+    <row r="54" spans="1:36">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
-    </row>
-    <row r="55" spans="1:34">
+      <c r="AI54"/>
+      <c r="AJ54"/>
+    </row>
+    <row r="55" spans="1:36">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>15126945000.0</v>
+      </c>
+      <c r="C55">
+        <v>17665578000.0</v>
+      </c>
+      <c r="D55">
         <v>14534706777.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>12072074000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>12933859000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>17855669671.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>14205434652.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>15691689450.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>16430648647.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>18823642544.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>22340641552.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>17376082621.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>18350825228.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>20881263994.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>21718201535.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>25812038238.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>29025230517.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>34432742687.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>36036034257.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>39232647214.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>42762363242.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>46699647241.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>47796782752.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>38244299837.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>41185519320.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>41591235088.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>37085752232.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>40733558745.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>40563085947.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>39871224745.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>42622639789.0</v>
       </c>
-      <c r="AE55"/>
-      <c r="AF55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>13523061349.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>16126817162.0</v>
       </c>
-      <c r="AH55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:34">
+      <c r="AJ55"/>
+    </row>
+    <row r="56" spans="1:36">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>11495347000.0</v>
+      </c>
+      <c r="C56">
+        <v>15044592000.0</v>
+      </c>
+      <c r="D56">
         <v>11576441741.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>8678850000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>9033550000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>13561747659.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>8792703776.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>9233784104.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>8925892260.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>10307136731.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>12545077964.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6440750554.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>5968345270.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>6938042400.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>4812311677.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>5788885037.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>5899409181.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>8197828271.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>6930656680.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>8397210217.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>16279705301.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>22661253979.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>26546098195.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>15185844565.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>15935173492.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>14162698161.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>14507931359.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>16366369858.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>14439156440.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>11967211829.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>40007103836.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>11264609262.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>13937021426.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>2759265019.0</v>
       </c>
     </row>
-    <row r="57" spans="1:34">
+    <row r="57" spans="1:36">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>15223136000.0</v>
+      </c>
+      <c r="C57">
+        <v>14884801000.0</v>
+      </c>
+      <c r="D57">
         <v>12459987879.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>11042254000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>12201752000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>13550834559.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>12089726913.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>13486477488.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>13642489221.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>14985673406.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>19018798415.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>11777358675.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>19938593892.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>9010372396.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7150485385.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>6492560917.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4560468796.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>4500139872.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>3898732253.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>4302229735.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3865335696.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3051333971.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>6599790781.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>1565173425.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>1069932819.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>1668955978.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>1487283980.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1302089259.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1234810021.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>694117482.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3366512168.0</v>
       </c>
-      <c r="AE57"/>
-      <c r="AF57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>1155997597.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>8453717205.0</v>
       </c>
-      <c r="AH57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:34">
+      <c r="AJ57"/>
+    </row>
+    <row r="58" spans="1:36">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>22228693000.0</v>
+      </c>
+      <c r="C58">
+        <v>21755797000.0</v>
+      </c>
+      <c r="D58">
         <v>23198688339.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>21606592000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>22882575000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>23992474952.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>24376967578.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>26219260353.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>25896566485.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>26825993276.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>30353084362.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>22451952288.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>22992783780.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>24844732116.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>23459405448.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>22809221503.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>20251181685.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>19959037055.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>21301607413.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>21543003386.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>20841802215.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>19227234364.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>19103860886.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1565173425.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1069932819.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>1668955978.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>1487283980.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>1302089259.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>1234810021.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>694117482.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>3366512168.0</v>
       </c>
-      <c r="AE58"/>
-      <c r="AF58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>1155997597.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>10411234175.0</v>
       </c>
-      <c r="AH58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:34">
+      <c r="AJ58"/>
+    </row>
+    <row r="59" spans="1:36">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
-    </row>
-    <row r="60" spans="1:34">
+      <c r="AI59"/>
+      <c r="AJ59"/>
+    </row>
+    <row r="60" spans="1:36">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-7117551000.0</v>
+      </c>
+      <c r="C60">
+        <v>-4105832000.0</v>
+      </c>
+      <c r="D60">
         <v>-8679220005.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-9550053000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-9964184000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-6152214393.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-10186272154.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-10542144196.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-9480326246.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-8016697039.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-8026218361.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-5090724315.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-4656628304.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-3977527012.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-1755092440.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>2988242325.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>8759636742.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>14459324602.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>14719706242.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>17673712573.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>21904198398.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>27457482498.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>28684871499.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>34351194451.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>37964371260.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>37936183778.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>34384667976.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>38166430074.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>38010561750.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>37815600340.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>37431825093.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>10810724337.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>5721617470.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>4702477862.0</v>
       </c>
     </row>
-    <row r="61" spans="1:34">
+    <row r="61" spans="1:36">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
-    </row>
-    <row r="62" spans="1:34">
+      <c r="AI61"/>
+      <c r="AJ61"/>
+    </row>
+    <row r="62" spans="1:36">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>24624861000.0</v>
+      </c>
+      <c r="C2">
         <v>35612921700.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>36044157426.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>36103971000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34817332000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24561517720.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21594131573.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14986455728.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17801080210.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>23715465850.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18857781432.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>2244345000.0</v>
+      </c>
+      <c r="C3">
         <v>4444261422.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>6103666548.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>12296203000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11940460000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8978518573.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>7471156096.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1386029125.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>798572014.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>640296505.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>476541966.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>3116294000.0</v>
+      </c>
+      <c r="C5">
         <v>2544633676.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2611918339.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-17055956000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11996545000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-9609710969.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>149953854.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>847996351.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>943113143.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1978000762.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-440940137.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>5360639000.0</v>
+      </c>
+      <c r="C6">
         <v>6988895098.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3491748209.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-4759753000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-56085000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-631192396.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7621109950.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2234025476.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1741685157.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2618297267.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>35601829.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>20733738000.0</v>
+      </c>
+      <c r="C9">
         <v>24497263426.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21849631016.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5435164000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10237473000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>10543018179.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16067823483.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>12816036270.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10072607080.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>8984749037.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5050671194.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>2285226000.0</v>
+      </c>
+      <c r="C10">
         <v>2179064670.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3421581520.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-18444659000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-13426896000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10300080372.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>120857349.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>139089471.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>769472870.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1946428094.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-476052587.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>522418000.0</v>
+      </c>
+      <c r="C11">
         <v>963887901.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>683917086.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>164238000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-331045000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-111955728.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-18860530.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>28739211.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>252947437.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>464976345.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-62393193.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>329505000.0</v>
+      </c>
+      <c r="C12">
         <v>365569000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>809663181.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1388704000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1430351000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>690369403.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29096505.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16869890.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24974076.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23747744.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26551402.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>302670430.0</v>
+      </c>
+      <c r="C13">
         <v>339064570.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>791169100.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1383494110.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1405483350.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>665464920.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>43613110.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3356300.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>15798770.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>19539140.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>10099265.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>6094718.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-6034483.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>46063378.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-86406104.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>1762620000.0</v>
+      </c>
+      <c r="C15">
         <v>1214135846.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-4105778220.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-18608578000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-13095285000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-10192955757.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>139834477.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>106953033.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>518927827.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1466626632.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-409522800.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>1762620170.0</v>
+      </c>
+      <c r="C16">
         <v>1214135850.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-4105778220.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-18608578250.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-13095285394.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-10192955757.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>139834477.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>106953033.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>518927827.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1466626632.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-409522800.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>110350260.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>516525433.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1481451749.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-413659394.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>3116294000.0</v>
+      </c>
+      <c r="C21">
         <v>3161395692.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2630412422.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-15858409000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11866764000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-9910894180.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>187834080.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>299678370.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>940569820.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1947253800.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-441455280.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>42242305000.0</v>
+      </c>
+      <c r="C23">
         <v>56948789434.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60524200864.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>57397544000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56921569000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>45015430081.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37474120976.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>27502813622.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26933117462.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>30752961086.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>24349907902.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>124</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>479860561.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>436611459.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>355862000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>298810000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>217877595.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>273426401.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>291560188.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>136307670.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>588127258.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>20104439.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>16373971740.0</v>
+      </c>
+      <c r="C28">
         <v>22959390976.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>23011709365.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>30596874000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>31203109000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25806391192.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2320092841.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2527141193.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1531747906.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1189906734.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>881711979.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>522417880.0</v>
+      </c>
+      <c r="C29">
         <v>963887900.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>683917090.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>164237870.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-331045120.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-111955730.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-18860530.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>28739210.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>252947440.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>464976350.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-62393190.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>17617445000.0</v>
+      </c>
+      <c r="C30">
         <v>21335867729.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24480043438.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21293573000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>22104237000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20453912359.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15879989404.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12516357895.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>9132037257.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7037495235.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5492126471.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-831068000.0</v>
+      </c>
+      <c r="C31">
         <v>-982331022.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-791169098.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2586250000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1560132000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-389186190.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-66976731.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-160588905.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-171096958.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-825707.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-34597311.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>45358599000.0</v>
+      </c>
+      <c r="C32">
         <v>60110185126.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>57893788442.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>41539135000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>45054805000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>35104535899.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>37661955056.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>27802491998.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>27873687290.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>32700214887.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>23908452626.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>5349456923.0</v>
+      </c>
+      <c r="C2">
+        <v>7437473851.0</v>
+      </c>
+      <c r="D2">
         <v>6962750817.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5312584211.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3842947921.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>12514931576.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>8356140135.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>5973656723.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>7723299345.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>12480797764.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>12448921517.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7638861109.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>9210676306.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>10401449668.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8505417275.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>8722449915.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>8474653883.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>11915834324.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>8446806413.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>9644519685.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>4810171512.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3838333985.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4930247846.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3421400612.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>3454586016.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3792404573.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>4101890674.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>3273284644.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>2989519827.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3621637690.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>3531700555.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3130483403.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3507354583.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4538566644.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>3827261440.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>631918066.0</v>
+      </c>
+      <c r="C3">
+        <v>492661331.0</v>
+      </c>
+      <c r="D3">
         <v>498607572.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>191849788.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>277601339.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1032357821.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1138134997.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1138117124.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1135651480.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1426806104.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1577014687.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1548949707.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1550896050.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2642681856.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3200103602.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3214673030.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>3238744233.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3226641545.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3214461641.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>4583856023.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>915501183.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2244.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>791727963.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>825968524.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>827880820.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4958730458.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>1827423672.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3288738597.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>388763369.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>762639365.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>235144699.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>176794948.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>211450113.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>192019006.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>191427186.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>-2975070811.0</v>
+      </c>
+      <c r="C5">
+        <v>5426945180.0</v>
+      </c>
+      <c r="D5">
         <v>827584985.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>280743749.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3664555545.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>4619107560.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>363072530.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-1032818143.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-1404728271.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-301389709.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-1731003196.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-200330812.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-379194632.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1706328590.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4429070604.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5490769667.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5429786574.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-413280783.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-2577496038.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-3840119591.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-5165648872.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1051592529.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-5242972852.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-3642750844.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>30181461.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>4681650140.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3748817598.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>300332493.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>114938942.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>238099927.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>2260285998.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2168486120.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>518096546.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1660002537.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>157586194.0</v>
       </c>
     </row>
-    <row r="6" spans="1:34">
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>-2343152745.0</v>
+      </c>
+      <c r="C6">
+        <v>5919606511.0</v>
+      </c>
+      <c r="D6">
         <v>1326192557.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>472593537.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-3386954206.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>5651465381.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1501207527.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>105298981.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-269076791.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>1125416395.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-153988509.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>1348618895.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>1171701418.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>936353266.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1228967002.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2276096637.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2191042341.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>2813360762.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>636965603.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>743736432.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4250147689.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1051590285.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-4451244889.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-2816782320.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>858062281.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>9640380598.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-1921393926.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>3589071090.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>503702311.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>1000739292.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2495430697.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-1991691172.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>729546659.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1852021543.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>349013380.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>2443627149.0</v>
+      </c>
+      <c r="C9">
+        <v>9971653304.0</v>
+      </c>
+      <c r="D9">
         <v>5131645681.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4926997726.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1772545657.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>12052086472.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>4420298398.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5275725643.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3794046834.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>4089245213.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>2896974355.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5677816903.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3450495275.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>3204484614.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>578630014.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2167180613.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-515131404.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5840242955.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2472359564.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>606594931.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1318275765.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>8479450995.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1926502608.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>2385567488.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>6668446349.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>10325125605.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1298805704.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>6278101647.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>5602822382.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>3961858130.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>5159799144.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1587318760.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>3302339733.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>4865465289.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2626703258.0</v>
       </c>
     </row>
-    <row r="10" spans="1:34">
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>-3133378793.0</v>
+      </c>
+      <c r="C10">
+        <v>5154736395.0</v>
+      </c>
+      <c r="D10">
         <v>743368151.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>403241335.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-4016120335.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4512646989.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>301129853.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-1116345502.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1518366669.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-400099205.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-1806721021.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-511672917.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-703088377.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2049069243.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-4805813359.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-5830479096.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-5759297376.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-759188339.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2931023210.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-4207441826.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-5529242477.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-957589760.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-5707846820.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-3647405696.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>12761904.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>4016058226.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-3958078607.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-1697040.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>64574770.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-439706822.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2229732415.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-2165879929.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>514943807.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1507789510.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>146456795.0</v>
       </c>
     </row>
-    <row r="11" spans="1:34">
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>-44617163.0</v>
+      </c>
+      <c r="C11">
+        <v>600326452.0</v>
+      </c>
+      <c r="D11">
         <v>-27535214.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>6534774.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>43838582.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1100599934.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-45706145.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-45443817.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-45562071.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-477935460.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1193883192.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-42196155.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10165509.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>282652500.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-40432151.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-38809981.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-39172502.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-170389593.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-54924674.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-53233839.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-52497012.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5626547.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-47814863.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-40263224.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-18251094.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>27988441.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-31293452.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-12610594.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2944925.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-442078263.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>147721631.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-31866248.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>354962091.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>252947437.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>54001980.0</v>
       </c>
     </row>
-    <row r="12" spans="1:34">
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>63290046.0</v>
+      </c>
+      <c r="C12">
+        <v>65615623.0</v>
+      </c>
+      <c r="D12">
         <v>84216835.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>82123409.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>97548868.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>106460574.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>61942679.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>83527350.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>113638398.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>98709496.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>75717829.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>311342110.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>323893746.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>342740655.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>376742758.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>339709425.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>329510800.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>345907560.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>353527177.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>367322239.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>363593603.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
         <v>5841902.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>11405591.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1396214.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>2445973.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>110</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>62984680.0</v>
+      </c>
+      <c r="D13">
         <v>79745440.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>77264530.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>82675800.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>96403000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>59945840.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>74084930.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>309152780.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>319382220.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>341867700.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>371803190.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>336747240.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>323690680.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>340232740.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>347834670.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>359412950.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>358003000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>103897900.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>455162560.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4654850.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>17419550.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>6719040.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>9497100.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
         <v>15931255.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>16362629.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="W14"/>
+      <c r="X14">
         <v>8050367.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>8502581.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>8097731.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10099265.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>9816186.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>9686510.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8685351.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>6094718.0</v>
       </c>
-      <c r="AD14"/>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
-    </row>
-    <row r="15" spans="1:34">
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>-3088947019.0</v>
+      </c>
+      <c r="C15">
+        <v>4554042913.0</v>
+      </c>
+      <c r="D15">
         <v>771202717.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>409710614.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-3972336079.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>3411400770.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>346669807.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-1071067078.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1472867651.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>77711478.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2999524095.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-469660679.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-714304925.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2331897618.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-4764698435.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-5791830755.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-5720151446.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-588453708.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2874889965.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4153778610.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-5478163111.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-954742315.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-5659579690.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-3607547270.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>28913518.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>1632561820.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-1567601698.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>9917214.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>64957140.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-847364.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>2081550427.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-2133753720.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>160003690.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1256532331.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>92784758.0</v>
       </c>
     </row>
-    <row r="16" spans="1:34">
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>4554042910.0</v>
+      </c>
+      <c r="D16">
         <v>771202720.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>409710610.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-3972336080.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>3411400770.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>346669810.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-2999524100.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-469660680.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-714304930.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-2331897620.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-4764698435.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5791830755.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-5720151446.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-588453708.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2874889965.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4153778610.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-5478163111.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-954742320.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-5659579690.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-3607547270.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>28913518.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1632561820.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-3926910040.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>9917214.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>64957141.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-847364.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-    </row>
-    <row r="17" spans="1:34">
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-3926785155.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>10913554.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>67519695.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>2371441.0</v>
       </c>
-      <c r="AD17"/>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
-    </row>
-    <row r="19" spans="1:34">
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>-2975070811.0</v>
+      </c>
+      <c r="C21">
+        <v>5426945180.0</v>
+      </c>
+      <c r="D21">
         <v>1064475792.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>283224461.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3658351647.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>5319873049.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-491607209.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-1035755421.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1049264770.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-191815190.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-1449830100.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-247363180.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-975147120.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1300795250.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4485105400.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-4844470910.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5351995680.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-410676410.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2727401970.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-3877739620.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-4850945880.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1051592529.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-5242972852.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-3642750844.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>30181461.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>4681650140.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3748817598.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>300332493.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>114938942.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>238099927.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>2260285998.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-2168486120.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>518096546.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1660002537.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>157586194.0</v>
       </c>
     </row>
-    <row r="22" spans="1:34">
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
-    </row>
-    <row r="23" spans="1:34">
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>10768154883.0</v>
+      </c>
+      <c r="C23">
+        <v>11982181975.0</v>
+      </c>
+      <c r="D23">
         <v>11029920706.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>9956357476.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>9548938112.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>19247145000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>13268045742.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12285137787.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>12566610946.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>16761858173.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>16795725980.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>13564041198.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>13636318703.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14906729529.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>13569152690.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>15734101435.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13311518158.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>18166753686.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>13646567949.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>14128854234.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>10979393162.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12919172877.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12258668074.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>9452123075.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10109187330.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>10102264880.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>9378146800.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>9605599137.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8526889668.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>8022904953.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>6461861538.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>6882591938.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>6292687796.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>7892084429.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>6303125606.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
-    </row>
-    <row r="25" spans="1:34">
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
-    </row>
-    <row r="26" spans="1:34">
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>99379303.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>78483272.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>133748286.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>60085885.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>150870284.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>85802992.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>133788570.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>84269445.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>132750452.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>87466223.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>71666143.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>105987791.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>90742060.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>128138692.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>47003594.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>59553480.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>64114208.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>46949121.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>34930577.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>13108385.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>122889512.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>77648574.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>40249361.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>83167064.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>72361402.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>100416558.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>72604467.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>80726554.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>37812609.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>28793103.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>3650000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:34">
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>125</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>4327426340.0</v>
+      </c>
+      <c r="D28">
         <v>3864431940.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4182661943.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>4833193024.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6736247880.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5467601245.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5279847648.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5475694203.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5233611566.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5433535681.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6889441450.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5455120668.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5464597479.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7907940748.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>9608443034.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7615892946.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>8586074231.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7991573486.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>8263500493.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>6361960525.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8199292458.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>6218525018.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5798269811.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5590303905.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>638503249.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>467928382.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>555157715.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>658503495.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>453331507.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>404788169.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>863034502.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>805987015.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>331555116.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>557002461.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>126</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>600326450.0</v>
+      </c>
+      <c r="D29">
         <v>-27535210.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-6534770.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-43838580.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1100599930.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-45706150.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>1193883190.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-42196160.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10165510.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>282652500.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-40432150.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-38809980.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-39172500.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-170389590.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-54924670.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-53233840.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-52497010.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5626550.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-47814860.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-40263220.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-18251090.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>27988440.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-31293450.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
-    </row>
-    <row r="30" spans="1:34">
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>5418697958.0</v>
+      </c>
+      <c r="C30">
+        <v>4544708124.0</v>
+      </c>
+      <c r="D30">
         <v>4067169888.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4446491870.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5705990191.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6732213420.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4911905609.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6311481064.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4843311601.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4281060408.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4346804458.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5925180084.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>4425642392.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4505279861.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5063735416.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>7011651518.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4836864271.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>6250919366.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>5199761536.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>4484334547.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6169221650.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>9080838892.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>7328420228.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>6030722463.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>6654601314.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>6309860307.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5276256126.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>6332314493.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>5537369841.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>4401267263.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2930160983.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3752108535.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>2785333213.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3353517785.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>2475864166.0</v>
       </c>
     </row>
-    <row r="31" spans="1:34">
+    <row r="31" spans="1:36">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-158307982.0</v>
+      </c>
+      <c r="C31">
+        <v>-272208785.0</v>
+      </c>
+      <c r="D31">
         <v>-321107641.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>120016874.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-357768688.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-807226060.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>792737062.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-80590081.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-469101899.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-208284009.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-356890913.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-309152776.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>272058745.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-748273993.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-376105261.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-338464325.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-407301696.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-343367677.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-351722932.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-366052851.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-678296597.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-366096990.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-315640608.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-2250721.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-1083131.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-665591914.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-209261009.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-302029533.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-50364172.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-677806749.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-30553583.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2606191.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-3152739.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-152213027.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-11129399.0</v>
       </c>
     </row>
-    <row r="32" spans="1:34">
+    <row r="32" spans="1:36">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>7793084072.0</v>
+      </c>
+      <c r="C32">
+        <v>17409127155.0</v>
+      </c>
+      <c r="D32">
         <v>12094396498.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>10239581937.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5615493578.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>24567018048.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>12776438533.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>11249382366.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>11517346179.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>16570042977.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>15345895872.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>13316678012.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>12661171581.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>13605934282.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>9084047289.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>10889630528.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>7959522479.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>17756077279.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>10919165977.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>10251114616.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6128447277.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>12317784980.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>6856750454.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>5806968100.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>10123032365.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>14117530178.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>5400696378.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>9551386291.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>8592342209.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>7583495820.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>8691499699.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>4717802163.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>6809694316.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>9404031933.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>6453964698.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>6173147941.0</v>
+      </c>
+      <c r="C2">
         <v>4446158108.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2758136596.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4896974000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10390482000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1964819288.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1020507480.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>813930398.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2759265019.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1083880404.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>756429894.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>324897193</v>
+      </c>
+      <c r="C3">
         <v>220050818</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>137694334</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>259936000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>13833336000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5368186259</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2472500000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27294613495</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>641066538</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>938825731</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>643667236</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-2705205317.0</v>
+      </c>
+      <c r="C6">
         <v>1726989833.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1688021512.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2138838000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5493507000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>8425662301.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>944311808.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>206577082.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1945334621.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1675384615.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>327450510.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B7">
+        <v>-27426191500.0</v>
+      </c>
+      <c r="C7">
         <v>-26247132370.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24703082190.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-27794602500.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-32844302860.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-29266441030.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-22998678390.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19798731470.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-16553418340.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10787418930.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>22446519375.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9895295609.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-7247209895.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-9557861893.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-2198337907.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4959327847.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-1426671347.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>2244345380.0</v>
+      </c>
+      <c r="C14">
         <v>4444261422.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>2941166548.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>12296203000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11940460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8979.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>7471156096.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1386029125.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>798572014.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>640296505.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>476541966.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>3467942624.0</v>
+      </c>
+      <c r="C16">
         <v>6173147941.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4446158108.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2758137000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4896974000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10390481589.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1964819288.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1020507480.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>813930398.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2759265019.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1083880404.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-292758800.0</v>
+      </c>
+      <c r="C18">
         <v>2465171410.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>6366073730.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5267183000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4482090000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-5665837428.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2108719322.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-35359493230.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1509703967.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>6127425253.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2003319417.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>-13742814.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-93079858.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-113274654.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-12169480638.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2211969927.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>1762620165.0</v>
+      </c>
+      <c r="C22">
         <v>1214135846.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-4105778220.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-18608578000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-588454000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-954742315.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>139834477.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>106953033.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>518927827.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1466626632.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-409522800.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-2506140210.0</v>
+      </c>
+      <c r="C23">
         <v>-700850378.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-4659938157.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3128345000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1011417000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14091499729.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19117771.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35611550170.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-322356000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16561644618.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2404702900.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
+        <v>93693690.0</v>
+      </c>
+      <c r="C24">
         <v>23200000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>113509910.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5677777778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-190000000.0</v>
       </c>
       <c r="G24">
         <v>-190000000.0</v>
       </c>
       <c r="H24">
+        <v>-190000000.0</v>
+      </c>
+      <c r="I24">
         <v>47600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-80000000.0</v>
       </c>
       <c r="J24">
         <v>-80000000.0</v>
       </c>
       <c r="K24">
         <v>-80000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>-80000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>-3974827152.0</v>
+      </c>
+      <c r="C25">
         <v>-2973175040.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7668379736.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1305128000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2000761000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>657082167.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7247209895.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-6785803643.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-588993242.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6239920857.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-473587415.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>31500000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>12209400000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>119400000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-2506140210.0</v>
+      </c>
+      <c r="C28">
         <v>-761381581.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4791562128.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3128345000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1011417000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14091499729.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5374957.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>35518470312.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-435630654.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4452040638.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2330769927.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>32138393.0</v>
+      </c>
+      <c r="C29">
         <v>2685222228.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6503768064.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-5007248000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9351246000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-297651169.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>363780678.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-8064879735.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-868637429.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>7066250984.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-1359652181.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-231203501.0</v>
+      </c>
+      <c r="C30">
         <v>-196850814.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-24184424.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-259936000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-13833336000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5368186259.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>575156172.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27247013495.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-641066538.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-938825731.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-643667236.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH30"/>
+  <dimension ref="A1:AJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2">
+        <v>3467942624.0</v>
+      </c>
+      <c r="C2">
+        <v>970143136.0</v>
+      </c>
+      <c r="D2">
         <v>2824573162.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1839794266.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6173147941.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2343801716.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1124679000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3119245624.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4446158108.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1001196025.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1346569886.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2130090765.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2758136596.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>345708834.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1450894993.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2522091033.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>4896974460.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3239660025.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4228641776.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5051328468.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10390481589.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>6635776533.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>732481698.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>867805195.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1964819288.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>323557851.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2913460318.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6816989182.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1020507480.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>2458275536.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>354573500.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>2422076015.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>813930398.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>554244507.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2759265019.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>1215666134</v>
+      </c>
+      <c r="C3">
+        <v>87803003</v>
+      </c>
+      <c r="D3">
         <v>64215664</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5675900</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>342808629</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>33310807</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>49850000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>48131600</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>88758600</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>451400000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>509332334</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>69637000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>10125000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>36291810</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>48432873</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>78959200</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>96251700</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>178323472</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1507162090</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>7178450311</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4969400000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1095353500</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2945630400</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2945630400</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>27909359</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>216477582</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>50897862</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>87386000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>78193719</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>15860382908</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>26407571417</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>420251097</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>367173889</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>138029099</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>281305014</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
-    </row>
-    <row r="5" spans="1:34">
+      <c r="AI4"/>
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
-    </row>
-    <row r="6" spans="1:34">
+      <c r="AI5"/>
+      <c r="AJ5"/>
+    </row>
+    <row r="6" spans="1:36">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>-2528437941.0</v>
+      </c>
+      <c r="C6">
+        <v>2497799488.0</v>
+      </c>
+      <c r="D6">
         <v>-1854430026.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>984778896.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4333353675.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>3829346225.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>1219122000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1994566209.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1326912484.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>3444962083.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-345373861.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-783520879.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-628045831.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>2412427762.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-1105186159.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-1071196040.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-2374883427.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>1657314435.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-988981751.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-822686692.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-5339153121.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3754705056.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>5903294835.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-135323497.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-1097014093.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>1641261437.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2589902467.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-3903528864.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>5796481702.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1437768056.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>2103702036.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2067502515.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1608145617.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>259685891.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-2150962740.0</v>
       </c>
     </row>
-    <row r="7" spans="1:34">
+    <row r="7" spans="1:36">
       <c r="A7" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-27426191500.0</v>
+      </c>
+      <c r="D7">
         <v>-21280359910.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-15091630920.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-8261948680.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-26247132370.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-24459703360.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-18434834940.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15078480540.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-6653378490.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-27794602500.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-27604609310.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-19408546600.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8495610400.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-32844302860.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-21861062570.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-14062778600.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-6748614160.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-29266441030.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-19719700140.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-12060334680.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-6505475510.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-22998678390.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
-    </row>
-    <row r="8" spans="1:34">
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
-    </row>
-    <row r="9" spans="1:34">
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
-    </row>
-    <row r="10" spans="1:34">
+      <c r="AI9"/>
+      <c r="AJ9"/>
+    </row>
+    <row r="10" spans="1:36">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
-    </row>
-    <row r="11" spans="1:34">
+      <c r="AI10"/>
+      <c r="AJ10"/>
+    </row>
+    <row r="11" spans="1:36">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...4 lines deleted...]
-      </c>
+      <c r="M11"/>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
-      <c r="U11"/>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
       <c r="V11">
         <v>0.0</v>
       </c>
-      <c r="W11">
-[...1 lines deleted...]
-      </c>
+      <c r="W11"/>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
-      <c r="AE11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
-    </row>
-    <row r="12" spans="1:34">
+      <c r="AI11"/>
+      <c r="AJ11"/>
+    </row>
+    <row r="12" spans="1:36">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12">
         <v>6507224324.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-1142957534.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2229704900.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>11658968255.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>664609806.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5928347507.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>4194593807.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>-7174608618.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4305098521.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-1929302041.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-5116081441.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-454475610.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-5653095877.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>3976443033.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-2027876781.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
-    </row>
-    <row r="13" spans="1:34">
+      <c r="AI12"/>
+      <c r="AJ12"/>
+    </row>
+    <row r="13" spans="1:36">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
-    </row>
-    <row r="14" spans="1:34">
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>631918066.0</v>
+      </c>
+      <c r="C14">
+        <v>492661331.0</v>
+      </c>
+      <c r="D14">
         <v>498607572.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>518049442.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>735027035.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1032357821.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1138135000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1138117124.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>1135651480.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>2941166548.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1577014687.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1548949707.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1550896050.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>2642681856.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3200103602.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3214673030.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3238744233.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3226641545.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3214461641.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>4583856023.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>915501183.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-6675568328.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>6675577307.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-827880820.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>827880820.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4958730458.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>1827423672.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3288738597.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>388763369.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>762639365.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>235144699.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>176794948.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>211450113.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>192019006.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>191427186.0</v>
       </c>
     </row>
-    <row r="15" spans="1:34">
+    <row r="15" spans="1:36">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
-    </row>
-    <row r="16" spans="1:34">
+      <c r="AI15"/>
+      <c r="AJ15"/>
+    </row>
+    <row r="16" spans="1:36">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>939504683.0</v>
+      </c>
+      <c r="C16">
+        <v>3467942624.0</v>
+      </c>
+      <c r="D16">
         <v>970143136.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2824573162.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1839794266.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>6173147941.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2343802000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1124679415.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>3119245624.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4446158108.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1001196025.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1346569886.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2130090765.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2758136596.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>345708834.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1450894993.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2522091033.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>4896974460.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3239660025.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4228641776.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>5051328468.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>10390481589.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>6635776533.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>732481698.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>867805195.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1964819288.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>323557851.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2913460318.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>6816989182.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1020507480.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>2458275536.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>354573500.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>2422076015.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>813930398.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>608302279.0</v>
       </c>
     </row>
-    <row r="17" spans="1:34">
+    <row r="17" spans="1:36">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
-    </row>
-    <row r="18" spans="1:34">
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>-1808662630.0</v>
+      </c>
+      <c r="C18">
+        <v>3877490840.0</v>
+      </c>
+      <c r="D18">
         <v>-2989972420.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>2371364694.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-3551641911.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>4061028940.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2649689000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2323653005.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1921893226.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5127523557.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1491318985.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>644203477.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2085665681.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-546851346.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-573303381.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1976574459.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2170454014.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>2178384168.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-502980608.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-818340391.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-5339153121.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>8159150604.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-9104241401.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-130329568.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-1100417062.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>1058496761.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-2604859840.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-3899857025.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>5810000782.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>14594298127.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-24400675266.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-2231687036.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-7361429055.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>339392266.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-1838986655.0</v>
       </c>
     </row>
-    <row r="19" spans="1:34">
+    <row r="19" spans="1:36">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
-    </row>
-    <row r="20" spans="1:34">
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
-    </row>
-    <row r="21" spans="1:34">
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>-13742814.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-13742814.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>14837530.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-14837530.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>950884147.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
-    </row>
-    <row r="22" spans="1:34">
+      <c r="AI21"/>
+      <c r="AJ21"/>
+    </row>
+    <row r="22" spans="1:36">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>-3088947019.0</v>
+      </c>
+      <c r="C22">
+        <v>4554042913.0</v>
+      </c>
+      <c r="D22">
         <v>771202717.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>409710614.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-3972336079.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>3411400770.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>346670000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-1071067078.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1472867651.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>77711478.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2999524095.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-469660679.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-714304925.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-2331897618.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-4764698435.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5791830755.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-5720151446.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-588453708.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2874889965.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4153778610.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-5478163111.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-954742315.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-5659579690.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-3607547270.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>28913518.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3991870162.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-3926910040.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>9917214.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>64957140.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-847364.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2081550427.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-2133753720.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>160003690.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1256532331.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>92784758.0</v>
       </c>
     </row>
-    <row r="23" spans="1:34">
+    <row r="23" spans="1:36">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23">
+        <v>-415906706.0</v>
+      </c>
+      <c r="C23">
+        <v>-1568256671.0</v>
+      </c>
+      <c r="D23">
         <v>1230414024.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-1350694470.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-759091893.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-173481344.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1430566000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>323029796.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>580167571.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1664447413.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1145945124.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-1427724357.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-2713711511.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2959279108.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-531882778.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>905378419.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-302248258.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-410065188.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-586501143.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-14850846.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-4969400000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-1104445548.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>15207536236.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4993928.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-6597031.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7608503.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>14957373.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-3671839.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1318450.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-58731262.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>26525574827.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>138548935.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9006157670.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>52650000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-698540000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:34">
+    <row r="24" spans="1:36">
       <c r="A24" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>151</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>93693690.0</v>
+      </c>
+      <c r="D24">
         <v>0.0</v>
       </c>
-      <c r="C24"/>
-[...1 lines deleted...]
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>23200000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>20870170.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>6057000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>0.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>-100000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>100000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>10504545.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-3300000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3300000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-200000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-200000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>575156172.0</v>
       </c>
       <c r="Z24">
         <v>10000000.0</v>
       </c>
       <c r="AA24">
+        <v>575156172.0</v>
+      </c>
+      <c r="AB24">
         <v>10000000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24">
-        <v>-15960000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AD24"/>
       <c r="AE24">
+        <v>-15960000000.0</v>
+      </c>
+      <c r="AF24"/>
+      <c r="AG24">
         <v>57600000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-10000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-100000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-100000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:34">
+    <row r="25" spans="1:36">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>1864032457.0</v>
+      </c>
+      <c r="C25">
+        <v>-1257016407.0</v>
+      </c>
+      <c r="D25">
         <v>-4195567045.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1449280539.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>28475762.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-349418844.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1214734000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-2342571451.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1495918455.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1657245531.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3594552131.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>2732450863.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4360991656.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4464019938.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7439931529.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7108888526.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6884693365.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>6171802893.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>7093533088.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>15097744553.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6023911173.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>14694107747.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-7174608618.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>4305098522.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-1929302041.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-8108581441.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-454475610.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-7111126835.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5434473992.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-2027876782.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-309798975.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>145522833.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-7365708969.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-1247188170.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-1841893585.0</v>
       </c>
     </row>
-    <row r="26" spans="1:34">
+    <row r="26" spans="1:36">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-    </row>
-    <row r="27" spans="1:34">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-    </row>
-    <row r="28" spans="1:34">
+      <c r="AI27"/>
+      <c r="AJ27"/>
+    </row>
+    <row r="28" spans="1:36">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B28">
+        <v>-453245309.0</v>
+      </c>
+      <c r="C28">
+        <v>-1473385043.0</v>
+      </c>
+      <c r="D28">
         <v>1135542396.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1386585799.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-781711764.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-234012547.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1430566000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>323029796.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>580167571.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1796071384.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>1145945124.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1427724357.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-2713711511.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>2959279108.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-531882778.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>905378419.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-204429413.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-410065188.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-586501143.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-14850846.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-14850846.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1104445548.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>15207536236.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-4993928.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-6597031.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7608503.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>14957373.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3671839.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-13519080.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-72066183.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>26504377302.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>106584521.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>8979574672.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>20293625.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-211976085.0</v>
       </c>
     </row>
-    <row r="29" spans="1:34">
+    <row r="29" spans="1:36">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>-592996496.0</v>
+      </c>
+      <c r="C29">
+        <v>3789687837.0</v>
+      </c>
+      <c r="D29">
         <v>-2925756756.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2377040595.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3208833282.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4094339747.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2699539000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2275521405.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-1833134626.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4676123557.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-981986651.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>713840477.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2095790681.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-510559536.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-524870508.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1897615259.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2074202314.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2356707640.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1004181482.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>6360109920.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-369753121.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>7063797104.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-6158611000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-130329568.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-1072507703.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>842019179.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-2553961978.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-3812471024.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>5888194501.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-1266084781.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>2006896151.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1811435939.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-6994255166.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>201363167.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-1557681641.0</v>
       </c>
     </row>
-    <row r="30" spans="1:34">
+    <row r="30" spans="1:36">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-1482196136.0</v>
+      </c>
+      <c r="C30">
+        <v>181496694.0</v>
+      </c>
+      <c r="D30">
         <v>-64215666.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-5675900.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-342808629.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-30980975.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-49850000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-42074600.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-73945429.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>564909910.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-509332334.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-69637000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-10125000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-36291810.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-48432873.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-78959200.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-96251700.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-289328017.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-1406662090.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7167945766.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-4969400000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2204646500.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3145630400.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-3145630400.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-17909359.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>791633754.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-50897862.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-87386000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-78193719.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-99617092.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-26407571417.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-362651097.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-377173889.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>38029099.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-381305014.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>