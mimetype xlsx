--- v2 (2026-09-14)
+++ v3 (2026-10-31)
@@ -6775,60 +6775,60 @@
       </c>
       <c r="V2">
         <v>7314000.0</v>
       </c>
       <c r="W2">
         <v>7032000.0</v>
       </c>
       <c r="X2">
         <v>6685000.0</v>
       </c>
       <c r="Y2">
         <v>6318000.0</v>
       </c>
       <c r="Z2">
         <v>6082000.0</v>
       </c>
       <c r="AA2">
         <v>6863000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
-        <v>368000.0</v>
+        <v>1344000.0</v>
       </c>
       <c r="C3">
         <v>1347000.0</v>
       </c>
       <c r="D3">
         <v>1284000.0</v>
       </c>
       <c r="E3">
-        <v>392000.0</v>
+        <v>1357000.0</v>
       </c>
       <c r="F3">
         <v>1333000.0</v>
       </c>
       <c r="G3">
         <v>1324000.0</v>
       </c>
       <c r="H3">
         <v>1435000.0</v>
       </c>
       <c r="I3">
         <v>1381000.0</v>
       </c>
       <c r="J3">
         <v>1329000.0</v>
       </c>
       <c r="K3">
         <v>1264000.0</v>
       </c>
       <c r="L3">
         <v>1142000.0</v>
       </c>
       <c r="M3">
         <v>1098000.0</v>
       </c>
@@ -6972,60 +6972,60 @@
       </c>
       <c r="V5">
         <v>-4127000.0</v>
       </c>
       <c r="W5">
         <v>-2153000.0</v>
       </c>
       <c r="X5">
         <v>-1578000.0</v>
       </c>
       <c r="Y5">
         <v>-1370000.0</v>
       </c>
       <c r="Z5">
         <v>-3242000.0</v>
       </c>
       <c r="AA5">
         <v>-6313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-2058000.0</v>
+        <v>-1082000.0</v>
       </c>
       <c r="C6">
         <v>-823000.0</v>
       </c>
       <c r="D6">
         <v>266000.0</v>
       </c>
       <c r="E6">
-        <v>-3062000.0</v>
+        <v>-2097000.0</v>
       </c>
       <c r="F6">
         <v>-2961000.0</v>
       </c>
       <c r="G6">
         <v>-3478000.0</v>
       </c>
       <c r="H6">
         <v>2084000.0</v>
       </c>
       <c r="I6">
         <v>-4298000.0</v>
       </c>
       <c r="J6">
         <v>-3104000.0</v>
       </c>
       <c r="K6">
         <v>-2039000.0</v>
       </c>
       <c r="L6">
         <v>-1785000.0</v>
       </c>
       <c r="M6">
         <v>-2207000.0</v>
       </c>
@@ -10419,51 +10419,51 @@
       <c r="U13">
         <v>1613000.0</v>
       </c>
       <c r="V13">
         <v>-6335000.0</v>
       </c>
       <c r="W13">
         <v>5250000.0</v>
       </c>
       <c r="X13"/>
       <c r="Y13">
         <v>1595000.0</v>
       </c>
       <c r="Z13">
         <v>2024000.0</v>
       </c>
       <c r="AA13">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>132</v>
       </c>
       <c r="B14">
-        <v>755000.0</v>
+        <v>1344000.0</v>
       </c>
       <c r="C14">
         <v>1347000.0</v>
       </c>
       <c r="D14">
         <v>1284000.0</v>
       </c>
       <c r="E14">
         <v>1357000.0</v>
       </c>
       <c r="F14">
         <v>1333000.0</v>
       </c>
       <c r="G14">
         <v>1324000.0</v>
       </c>
       <c r="H14">
         <v>1435000.0</v>
       </c>
       <c r="I14">
         <v>1381000.0</v>
       </c>
       <c r="J14">
         <v>1329000.0</v>
       </c>
@@ -11128,51 +11128,51 @@
       </c>
       <c r="V24">
         <v>-565000.0</v>
       </c>
       <c r="W24">
         <v>-473000.0</v>
       </c>
       <c r="X24">
         <v>3112000.0</v>
       </c>
       <c r="Y24">
         <v>-436000.0</v>
       </c>
       <c r="Z24">
         <v>-411000.0</v>
       </c>
       <c r="AA24">
         <v>-583000.0</v>
       </c>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
-        <v>2893000.0</v>
+        <v>2304000.0</v>
       </c>
       <c r="C25">
         <v>774000.0</v>
       </c>
       <c r="D25">
         <v>-4317000.0</v>
       </c>
       <c r="E25">
         <v>136000.0</v>
       </c>
       <c r="F25">
         <v>-230000.0</v>
       </c>
       <c r="G25">
         <v>209000.0</v>
       </c>
       <c r="H25">
         <v>2288000.0</v>
       </c>
       <c r="I25">
         <v>-281000.0</v>
       </c>
       <c r="J25">
         <v>-413000.0</v>
       </c>