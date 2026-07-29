--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -879,51 +879,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>1765000.0</v>
+        <v>8414000.0</v>
       </c>
       <c r="C2">
         <v>10833000.0</v>
       </c>
       <c r="D2">
         <v>10101000.0</v>
       </c>
       <c r="E2">
         <v>10090000.0</v>
       </c>
       <c r="F2">
         <v>14954000.0</v>
       </c>
       <c r="G2">
         <v>9041000.0</v>
       </c>
       <c r="H2">
         <v>5861000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
@@ -1166,51 +1166,53 @@
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>393000.0</v>
       </c>
       <c r="F15">
         <v>380000.0</v>
       </c>
       <c r="G15">
         <v>114000.0</v>
       </c>
       <c r="H15">
         <v>109000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>22</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>713000.0</v>
+      </c>
       <c r="C16">
         <v>233000.0</v>
       </c>
       <c r="D16">
         <v>377000.0</v>
       </c>
       <c r="E16">
         <v>318000.0</v>
       </c>
       <c r="F16">
         <v>1396000.0</v>
       </c>
       <c r="G16">
         <v>1657000.0</v>
       </c>
       <c r="H16">
         <v>986000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
@@ -1429,51 +1431,51 @@
       </c>
       <c r="C29">
         <v>99305000.0</v>
       </c>
       <c r="D29">
         <v>134288000.0</v>
       </c>
       <c r="E29">
         <v>148022000.0</v>
       </c>
       <c r="F29">
         <v>157438000.0</v>
       </c>
       <c r="G29">
         <v>-243946000.0</v>
       </c>
       <c r="H29">
         <v>-219222000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>422000.0</v>
+        <v>2412000.0</v>
       </c>
       <c r="C30">
         <v>3323000.0</v>
       </c>
       <c r="D30">
         <v>3313000.0</v>
       </c>
       <c r="E30">
         <v>3448000.0</v>
       </c>
       <c r="F30">
         <v>2843000.0</v>
       </c>
       <c r="G30">
         <v>3939000.0</v>
       </c>
       <c r="H30">
         <v>5380000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
@@ -1637,77 +1639,77 @@
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>3580000.0</v>
       </c>
       <c r="F38">
         <v>3542000.0</v>
       </c>
       <c r="G38">
         <v>3573000.0</v>
       </c>
       <c r="H38">
         <v>6738000.0</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>6824000.0</v>
+        <v>4834000.0</v>
       </c>
       <c r="C39">
         <v>4658000.0</v>
       </c>
       <c r="D39">
         <v>5246000.0</v>
       </c>
       <c r="E39">
         <v>5806000.0</v>
       </c>
       <c r="F39">
         <v>4818000.0</v>
       </c>
       <c r="G39">
         <v>5268000.0</v>
       </c>
       <c r="H39">
         <v>3289000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>18169000.0</v>
+        <v>10807000.0</v>
       </c>
       <c r="C40">
         <v>10617000.0</v>
       </c>
       <c r="D40">
         <v>10128000.0</v>
       </c>
       <c r="E40">
         <v>9631000.0</v>
       </c>
       <c r="F40">
         <v>12218000.0</v>
       </c>
       <c r="G40">
         <v>8839000.0</v>
       </c>
       <c r="H40">
         <v>10411000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -2266,57 +2268,57 @@
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>952000.0</v>
+        <v>8367000.0</v>
       </c>
       <c r="C2">
-        <v>1765000.0</v>
+        <v>8414000.0</v>
       </c>
       <c r="D2">
-        <v>1260000.0</v>
+        <v>8355000.0</v>
       </c>
       <c r="E2">
         <v>12199000.0</v>
       </c>
       <c r="F2">
         <v>13159000.0</v>
       </c>
       <c r="G2">
         <v>10833000.0</v>
       </c>
       <c r="H2">
         <v>11220000.0</v>
       </c>
       <c r="I2">
         <v>10389000.0</v>
       </c>
       <c r="J2">
         <v>10273000.0</v>
       </c>
       <c r="K2">
         <v>10101000.0</v>
       </c>
       <c r="L2">
         <v>10114000.0</v>
       </c>
@@ -3074,51 +3076,53 @@
       <c r="R15">
         <v>380000.0</v>
       </c>
       <c r="S15">
         <v>380000.0</v>
       </c>
       <c r="T15">
         <v>379000.0</v>
       </c>
       <c r="U15">
         <v>378000.0</v>
       </c>
       <c r="V15">
         <v>116000.0</v>
       </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>713000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16">
         <v>233000.0</v>
       </c>
       <c r="H16">
         <v>235000.0</v>
       </c>
       <c r="I16">
         <v>283000.0</v>
       </c>
       <c r="J16">
         <v>387000.0</v>
       </c>
       <c r="K16">
         <v>377000.0</v>
       </c>
       <c r="L16">
         <v>491000.0</v>
       </c>
       <c r="M16">
         <v>696000.0</v>
       </c>
       <c r="N16">
@@ -3768,57 +3772,57 @@
       </c>
       <c r="S29">
         <v>157438000.0</v>
       </c>
       <c r="T29">
         <v>164012000.0</v>
       </c>
       <c r="U29">
         <v>169586000.0</v>
       </c>
       <c r="V29">
         <v>-248716000.0</v>
       </c>
       <c r="W29">
         <v>-243946000.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>647000.0</v>
+        <v>4054000.0</v>
       </c>
       <c r="C30">
-        <v>422000.0</v>
+        <v>2412000.0</v>
       </c>
       <c r="D30">
-        <v>818000.0</v>
+        <v>4488000.0</v>
       </c>
       <c r="E30">
         <v>4426000.0</v>
       </c>
       <c r="F30">
         <v>4682000.0</v>
       </c>
       <c r="G30">
         <v>3323000.0</v>
       </c>
       <c r="H30">
         <v>3916000.0</v>
       </c>
       <c r="I30">
         <v>3984000.0</v>
       </c>
       <c r="J30">
         <v>4058000.0</v>
       </c>
       <c r="K30">
         <v>3313000.0</v>
       </c>
       <c r="L30">
         <v>4168000.0</v>
       </c>
@@ -4348,57 +4352,57 @@
       <c r="R38">
         <v>3611000.0</v>
       </c>
       <c r="S38">
         <v>3542000.0</v>
       </c>
       <c r="T38">
         <v>3540000.0</v>
       </c>
       <c r="U38">
         <v>3542000.0</v>
       </c>
       <c r="V38">
         <v>3558000.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>7451000.0</v>
+        <v>4044000.0</v>
       </c>
       <c r="C39">
-        <v>6824000.0</v>
+        <v>4834000.0</v>
       </c>
       <c r="D39">
-        <v>9722000.0</v>
+        <v>6052000.0</v>
       </c>
       <c r="E39">
         <v>7088000.0</v>
       </c>
       <c r="F39">
         <v>4178000.0</v>
       </c>
       <c r="G39">
         <v>4658000.0</v>
       </c>
       <c r="H39">
         <v>5762000.0</v>
       </c>
       <c r="I39">
         <v>6427000.0</v>
       </c>
       <c r="J39">
         <v>4294000.0</v>
       </c>
       <c r="K39">
         <v>5246000.0</v>
       </c>
       <c r="L39">
         <v>3554000.0</v>
       </c>
@@ -4422,57 +4426,57 @@
       </c>
       <c r="S39">
         <v>4818000.0</v>
       </c>
       <c r="T39">
         <v>6562000.0</v>
       </c>
       <c r="U39">
         <v>1263000.0</v>
       </c>
       <c r="V39">
         <v>6268000.0</v>
       </c>
       <c r="W39">
         <v>5268000.0</v>
       </c>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>19435000.0</v>
+        <v>12020000.0</v>
       </c>
       <c r="C40">
-        <v>18169000.0</v>
+        <v>10807000.0</v>
       </c>
       <c r="D40">
-        <v>20269000.0</v>
+        <v>13174000.0</v>
       </c>
       <c r="E40">
         <v>8529000.0</v>
       </c>
       <c r="F40">
         <v>9421000.0</v>
       </c>
       <c r="G40">
         <v>10617000.0</v>
       </c>
       <c r="H40">
         <v>9956000.0</v>
       </c>
       <c r="I40">
         <v>8534000.0</v>
       </c>
       <c r="J40">
         <v>9418000.0</v>
       </c>
       <c r="K40">
         <v>10128000.0</v>
       </c>
       <c r="L40">
         <v>10360000.0</v>
       </c>
@@ -6794,167 +6798,167 @@
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-2825000.0</v>
+        <v>-2170000.0</v>
       </c>
       <c r="C5">
-        <v>-2311000.0</v>
+        <v>-1018000.0</v>
       </c>
       <c r="D5">
         <v>-3454000.0</v>
       </c>
       <c r="E5">
-        <v>-5717000.0</v>
+        <v>-4294000.0</v>
       </c>
       <c r="F5">
-        <v>-6255000.0</v>
+        <v>-4802000.0</v>
       </c>
       <c r="G5">
         <v>649000.0</v>
       </c>
       <c r="H5">
         <v>-5679000.0</v>
       </c>
       <c r="I5">
-        <v>-6494000.0</v>
+        <v>-4433000.0</v>
       </c>
       <c r="J5">
-        <v>-5352000.0</v>
+        <v>-3303000.0</v>
       </c>
       <c r="K5">
         <v>-2927000.0</v>
       </c>
       <c r="L5">
-        <v>-5233000.0</v>
+        <v>-3305000.0</v>
       </c>
       <c r="M5">
-        <v>-10437000.0</v>
+        <v>-8320000.0</v>
       </c>
       <c r="N5">
-        <v>-10181000.0</v>
+        <v>-8133000.0</v>
       </c>
       <c r="O5">
         <v>-6824000.0</v>
       </c>
       <c r="P5">
         <v>-9025000.0</v>
       </c>
       <c r="Q5">
         <v>-285000.0</v>
       </c>
       <c r="R5">
         <v>-6356000.0</v>
       </c>
       <c r="S5">
         <v>-8062000.0</v>
       </c>
       <c r="T5">
         <v>-6584000.0</v>
       </c>
       <c r="U5">
         <v>-4127000.0</v>
       </c>
       <c r="V5">
         <v>-2153000.0</v>
       </c>
       <c r="W5">
         <v>-1578000.0</v>
       </c>
       <c r="X5">
         <v>-1370000.0</v>
       </c>
       <c r="Y5">
         <v>-3242000.0</v>
       </c>
       <c r="Z5">
         <v>-6313000.0</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-1478000.0</v>
+        <v>-823000.0</v>
       </c>
       <c r="C6">
-        <v>-1027000.0</v>
+        <v>266000.0</v>
       </c>
       <c r="D6">
         <v>-3062000.0</v>
       </c>
       <c r="E6">
-        <v>-4384000.0</v>
+        <v>-2961000.0</v>
       </c>
       <c r="F6">
-        <v>-4931000.0</v>
+        <v>-3478000.0</v>
       </c>
       <c r="G6">
         <v>2084000.0</v>
       </c>
       <c r="H6">
         <v>-4298000.0</v>
       </c>
       <c r="I6">
-        <v>-5165000.0</v>
+        <v>-3104000.0</v>
       </c>
       <c r="J6">
-        <v>-4088000.0</v>
+        <v>-2039000.0</v>
       </c>
       <c r="K6">
         <v>-1785000.0</v>
       </c>
       <c r="L6">
-        <v>-4135000.0</v>
+        <v>-2207000.0</v>
       </c>
       <c r="M6">
-        <v>-9371000.0</v>
+        <v>-7254000.0</v>
       </c>
       <c r="N6">
-        <v>-8613000.0</v>
+        <v>-6565000.0</v>
       </c>
       <c r="O6">
         <v>-5653000.0</v>
       </c>
       <c r="P6">
         <v>-7679000.0</v>
       </c>
       <c r="Q6">
         <v>1108000.0</v>
       </c>
       <c r="R6">
         <v>-5015000.0</v>
       </c>
       <c r="S6">
         <v>-7349000.0</v>
       </c>
       <c r="T6">
         <v>-5819000.0</v>
       </c>
       <c r="U6">
         <v>-3328000.0</v>
       </c>
       <c r="V6">
         <v>-1318000.0</v>
       </c>
@@ -8200,51 +8204,51 @@
       </c>
       <c r="W26">
         <v>4126000.0</v>
       </c>
       <c r="X26">
         <v>4064000.0</v>
       </c>
       <c r="Y26">
         <v>4080000.0</v>
       </c>
       <c r="Z26">
         <v>4240000.0</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
         <v>113</v>
       </c>
       <c r="B27">
         <v>28000.0</v>
       </c>
       <c r="C27">
         <v>5080000.0</v>
       </c>
       <c r="D27">
-        <v>8750000.0</v>
+        <v>7959000.0</v>
       </c>
       <c r="E27">
         <v>8142000.0</v>
       </c>
       <c r="F27">
         <v>9116000.0</v>
       </c>
       <c r="G27">
         <v>10504000.0</v>
       </c>
       <c r="H27">
         <v>9146000.0</v>
       </c>
       <c r="I27">
         <v>9265000.0</v>
       </c>
       <c r="J27">
         <v>9169000.0</v>
       </c>
       <c r="K27">
         <v>8633000.0</v>
       </c>
       <c r="L27">
         <v>8411000.0</v>
       </c>
@@ -10264,51 +10268,51 @@
       <c r="V13">
         <v>5250000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>1595000.0</v>
       </c>
       <c r="Y13">
         <v>2024000.0</v>
       </c>
       <c r="Z13">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>131</v>
       </c>
       <c r="B14">
         <v>1347000.0</v>
       </c>
       <c r="C14">
         <v>1284000.0</v>
       </c>
       <c r="D14">
-        <v>392000.0</v>
+        <v>1357000.0</v>
       </c>
       <c r="E14">
         <v>1333000.0</v>
       </c>
       <c r="F14">
         <v>1324000.0</v>
       </c>
       <c r="G14">
         <v>1435000.0</v>
       </c>
       <c r="H14">
         <v>1381000.0</v>
       </c>
       <c r="I14">
         <v>1329000.0</v>
       </c>
       <c r="J14">
         <v>1264000.0</v>
       </c>
       <c r="K14">
         <v>1142000.0</v>
       </c>
       <c r="L14">
         <v>1098000.0</v>
       </c>
@@ -10944,57 +10948,57 @@
       </c>
       <c r="U24">
         <v>-565000.0</v>
       </c>
       <c r="V24">
         <v>-473000.0</v>
       </c>
       <c r="W24">
         <v>3112000.0</v>
       </c>
       <c r="X24">
         <v>-436000.0</v>
       </c>
       <c r="Y24">
         <v>-411000.0</v>
       </c>
       <c r="Z24">
         <v>-583000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>141</v>
       </c>
       <c r="B25">
-        <v>3765000.0</v>
+        <v>774000.0</v>
       </c>
       <c r="C25">
         <v>-4317000.0</v>
       </c>
       <c r="D25">
-        <v>4347000.0</v>
+        <v>136000.0</v>
       </c>
       <c r="E25">
         <v>-230000.0</v>
       </c>
       <c r="F25">
         <v>209000.0</v>
       </c>
       <c r="G25">
         <v>2288000.0</v>
       </c>
       <c r="H25">
         <v>-281000.0</v>
       </c>
       <c r="I25">
         <v>-413000.0</v>
       </c>
       <c r="J25">
         <v>-299000.0</v>
       </c>
       <c r="K25">
         <v>-1041000.0</v>
       </c>
       <c r="L25">
         <v>254000.0</v>
       </c>