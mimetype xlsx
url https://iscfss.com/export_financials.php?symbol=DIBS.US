--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2147,3611 +2150,3714 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
+        <v>1077000.0</v>
+      </c>
+      <c r="C2">
         <v>8367000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8414000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8355000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12199000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13159000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10833000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11220000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10389000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10273000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10101000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10114000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10027000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9860000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2905000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2545000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>14481000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>14322000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>14954000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>12821000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>8812000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14401000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>9041000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
-    </row>
-    <row r="3" spans="1:26">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-    </row>
-    <row r="4" spans="1:26">
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>-63000.0</v>
+      </c>
+      <c r="C5">
         <v>-14000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-153000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-167000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-190000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-291000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-371000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>15000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-472000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-394000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-186000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-479000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-433000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-372000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-356000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-501000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-398000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-278000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-229000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-232000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-186000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-184000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-202000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-219222000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-    </row>
-    <row r="7" spans="1:26">
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
       <c r="B7">
+        <v>16398000.0</v>
+      </c>
+      <c r="C7">
         <v>17502000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18588000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>19670000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20762000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21133000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>22156000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>23240000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>24011000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24699000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>21919000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>22385000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>23082000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>23770000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>24448000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>25143000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>25833000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>26517000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
       <c r="B8">
+        <v>450000.0</v>
+      </c>
+      <c r="C8">
         <v>444000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>441000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>435000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>432000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>425000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>422000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>419000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>416000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>411000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>407000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>403000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>400000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>395000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>393000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>384000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="S8">
         <v>380000.0</v>
       </c>
       <c r="T8">
+        <v>380000.0</v>
+      </c>
+      <c r="U8">
         <v>379000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>378000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>445480000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>442170000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>439005000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>434975000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>431513000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>427334000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>425769000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>424260000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>423202000.0</v>
       </c>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-    </row>
-    <row r="10" spans="1:26">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>18873000.0</v>
+      </c>
+      <c r="C10">
         <v>20319000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>22880000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19938000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>22431000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20304000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>25964000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>22018000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23807000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>33730000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>37395000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>32442000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45410000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87791000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>153209000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>157995000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>162692000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>161357000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>168226000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>167094000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>176087000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>59336000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>54862000.0</v>
       </c>
-      <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-55470000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
-    </row>
-    <row r="12" spans="1:26">
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>67719000.0</v>
+      </c>
+      <c r="C12">
         <v>85283000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>95037000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>93375000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94288000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>101004000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>103883000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>109361000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>110632000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>134241000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>139321000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>142994000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>145942000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>150479000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>153209000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>157995000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>162692000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>161357000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>168226000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>167094000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>176087000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>59336000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>54862000.0</v>
       </c>
-      <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>55470000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
+        <v>450000.0</v>
+      </c>
+      <c r="C13">
         <v>444000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>441000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>435000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>432000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>425000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>422000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>419000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>416000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>411000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>407000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>403000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>400000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>395000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>393000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>384000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="S13">
         <v>380000.0</v>
       </c>
       <c r="T13">
+        <v>380000.0</v>
+      </c>
+      <c r="U13">
         <v>379000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>378000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>116000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>114000.0</v>
       </c>
-      <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-    </row>
-    <row r="14" spans="1:26">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
-        <v>36096469.0</v>
+        <v>34451624.0</v>
       </c>
       <c r="C14">
         <v>36096469.0</v>
       </c>
       <c r="D14">
+        <v>36096469.0</v>
+      </c>
+      <c r="E14">
         <v>36338544.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35820053.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>35573000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>36327939.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>36719249.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>38517785.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>39745095.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>39953131.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>39962932.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>39642725.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>39330542.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>37908878.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>38668231.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>38170396.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>38030293.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>37908878.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>37832796.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36596025.0</v>
       </c>
       <c r="V14">
         <v>36596025.0</v>
       </c>
       <c r="W14">
+        <v>36596025.0</v>
+      </c>
+      <c r="X14">
         <v>38030597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30691539.0</v>
       </c>
       <c r="Y14">
         <v>30691539.0</v>
       </c>
       <c r="Z14">
         <v>30691539.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14">
+        <v>30691539.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>400000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>395000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>393000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>384000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>380000.0</v>
       </c>
       <c r="S15">
         <v>380000.0</v>
       </c>
       <c r="T15">
+        <v>380000.0</v>
+      </c>
+      <c r="U15">
         <v>379000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>378000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>116000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>713000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>233000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>235000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>283000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>387000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>377000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>491000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>696000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>854000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>140000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>124000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>816000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1474000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1396000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1290000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>641000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1423000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1657000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-    </row>
-    <row r="17" spans="1:26">
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>200000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>200000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-    </row>
-    <row r="19" spans="1:26">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>4293000.0</v>
+      </c>
+      <c r="C20">
         <v>4291000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4306000.0</v>
       </c>
       <c r="D20">
         <v>4306000.0</v>
       </c>
       <c r="E20">
+        <v>4306000.0</v>
+      </c>
+      <c r="F20">
         <v>4322000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>4261000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4232000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4296000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>4242000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>4109000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>4116000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>4082000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>4110000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>4093000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>4075000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>4013000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>4077000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>7177000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>7202000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>7199000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>7224000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>7220000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>7212000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21">
         <v>2400000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="N21">
         <v>2700000.0</v>
       </c>
       <c r="O21">
+        <v>2700000.0</v>
+      </c>
+      <c r="P21">
         <v>3000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>8000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1118000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1164000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1212000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1253000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1303000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1352000.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2612000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3585000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3445000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>5006000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5088000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7530000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3139000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3951000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>5162000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6939000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5193000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3286000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>110365000.0</v>
+      </c>
+      <c r="C23">
         <v>121847000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>132107000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>135201000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>138571000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>142513000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>145758000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>154420000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>157582000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>179468000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>180815000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>182776000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>185299000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>190751000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>195796000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>203377000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>212092000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>209595000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>192254000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>195058000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>204771000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87073000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>81342000.0</v>
       </c>
-      <c r="X23"/>
       <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>64208000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-    </row>
-    <row r="26" spans="1:26">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-    </row>
-    <row r="28" spans="1:26">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
+        <v>-2475000.0</v>
+      </c>
+      <c r="C28">
         <v>-2817000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4292000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-268000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1669000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>829000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3808000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1222000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>204000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-9031000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-15476000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-10057000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-22328000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-64021000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-128761000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-132852000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-136859000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-134840000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-168226000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-167094000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-176087000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-59336000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-54862000.0</v>
       </c>
-      <c r="X28"/>
       <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>55470000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
       <c r="B29">
+        <v>73738000.0</v>
+      </c>
+      <c r="C29">
         <v>83954000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93581000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>93998000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>94865000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>96241000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>99305000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>107234000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>110386000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>131016000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>134288000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>136313000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>137974000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>143040000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>148022000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>150699000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>156367000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>152594000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>157438000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>164012000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>169586000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-248716000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-243946000.0</v>
       </c>
-      <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
-    </row>
-    <row r="30" spans="1:26">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>9990000.0</v>
+      </c>
+      <c r="C30">
         <v>4054000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2412000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4488000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4426000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4682000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3323000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3916000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3984000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4058000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3313000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4168000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3107000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3595000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3448000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3453000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4084000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3861000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2843000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4866000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3776000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4531000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3939000.0</v>
       </c>
-      <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
-    </row>
-    <row r="31" spans="1:26">
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>137974000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>143040000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>148019000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>146676000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>152282000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>144299000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>149072000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>155601000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>161109000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-257239000.0</v>
       </c>
-      <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
-      <c r="Z31">
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-227951000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
       <c r="B32">
+        <v>58383000.0</v>
+      </c>
+      <c r="C32">
         <v>68478000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77902000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>77983000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>78488000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>80510000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>83405000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>90899000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>93951000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>115265000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>120171000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>123755000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>126505000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>131815000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>136413000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>138958000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>144590000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>136160000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>143676000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>150723000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>156165000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>40023000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>40658000.0</v>
       </c>
-      <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-    </row>
-    <row r="33" spans="1:26">
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>27171000.0</v>
+      </c>
+      <c r="C33">
         <v>28466000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>29824000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>31286000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>32769000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>32649000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>33894000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>35381000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>36539000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>36875000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>32935000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>32060000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>31718000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>32215000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>33333000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>34246000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>35005000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>40381000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>16367000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>16536000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>16706000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>16938000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>17273000.0</v>
       </c>
-      <c r="X33"/>
       <c r="Y33"/>
-      <c r="Z33">
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-55470000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:26">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
       <c r="B34">
         <v>4000.0</v>
       </c>
       <c r="C34">
         <v>4000.0</v>
       </c>
       <c r="D34">
         <v>4000.0</v>
       </c>
       <c r="E34">
         <v>4000.0</v>
       </c>
       <c r="F34">
         <v>4000.0</v>
       </c>
       <c r="G34">
+        <v>4000.0</v>
+      </c>
+      <c r="H34">
         <v>24000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000.0</v>
       </c>
       <c r="I34">
         <v>25000.0</v>
       </c>
       <c r="J34">
+        <v>25000.0</v>
+      </c>
+      <c r="K34">
         <v>3000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>6000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>8000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>17000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>20960000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>21678000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>22436000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>23133000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>23820000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>4000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>3247000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>3285000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>3323000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>592000.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-    </row>
-    <row r="35" spans="1:26">
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>11812000.0</v>
+      </c>
+      <c r="C35">
         <v>12990000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>14145000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>15271000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>16392000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16918000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17994000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>19046000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>20104000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>21124000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18818000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>19502000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>20249000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>20990000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>21724000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>22505000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>23228000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>23947000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2605000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3247000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3285000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>305677000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>301877000.0</v>
       </c>
-      <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
-    </row>
-    <row r="36" spans="1:26">
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>5623000.0</v>
+      </c>
+      <c r="C36">
         <v>5881000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6122000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6330000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6688000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6106000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6370000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>6623000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>6829000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>6828000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>5780000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4622000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>3580000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>3584000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>3580000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>3564000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>3458000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>3611000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>3542000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>3540000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>3542000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3558000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3573000.0</v>
       </c>
-      <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-55470000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-    </row>
-    <row r="38" spans="1:26">
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>3580000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3580000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3564000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3458000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3611000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3542000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3540000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3542000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3558000.0</v>
       </c>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-    </row>
-    <row r="39" spans="1:26">
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>5485000.0</v>
+      </c>
+      <c r="C39">
         <v>4044000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4834000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6052000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>7088000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>4178000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>4658000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>5762000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>6427000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>4294000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5246000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>3554000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>4532000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>4462000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>800000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>2595000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>10311000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3996000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4818000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6562000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1263000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>6268000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>5268000.0</v>
       </c>
-      <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
-    </row>
-    <row r="40" spans="1:26">
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
+        <v>19148000.0</v>
+      </c>
+      <c r="C40">
         <v>12020000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>10807000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>13174000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8529000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9421000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>10617000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>9956000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8534000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>9418000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>10128000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>10360000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>10484000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>9699000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>20235000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>24797000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>11435000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>11008000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>12218000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>9930000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2926000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>10343000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>8839000.0</v>
       </c>
-      <c r="X40"/>
       <c r="Y40"/>
       <c r="Z40"/>
-    </row>
-    <row r="41" spans="1:26">
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>17000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>46000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>69000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>95000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>127000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>2605000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>3247000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>3285000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>3323000.0</v>
       </c>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
-    </row>
-    <row r="42" spans="1:26">
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>422566000.0</v>
+      </c>
+      <c r="C42">
         <v>431716000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>439311000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>438707000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>436094000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>433265000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>431606000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>433942000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>431901000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>448021000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>447786000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>447167000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>445480000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>442170000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>439005000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>434975000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>431513000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>427334000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>425769000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>424260000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>218431000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>232000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-298525000.0</v>
       </c>
-      <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
-    </row>
-    <row r="43" spans="1:26">
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-    </row>
-    <row r="44" spans="1:26">
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-    </row>
-    <row r="45" spans="1:26">
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
       <c r="B45">
+        <v>33051000.0</v>
+      </c>
+      <c r="C45">
         <v>33746000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>43126000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43994000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>44712000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>44808000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>45390000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>46611000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>47111000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>47690000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>45420000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>23356000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3306000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3177000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>25675000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>26659000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>4687000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>4857000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
-    </row>
-    <row r="46" spans="1:26">
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>17255000.0</v>
+      </c>
+      <c r="C46">
         <v>18294000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>19396000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>20650000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>21759000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>22282000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>23292000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>24462000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>25468000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>25938000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>23039000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>23356000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>24028000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>24538000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>25675000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26659000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>27462000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>28475000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>4459000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>4585000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4687000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4857000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5136000.0</v>
       </c>
-      <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
-    </row>
-    <row r="47" spans="1:26">
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>3306000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3177000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3685000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26659000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27462000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4561000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4459000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4585000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4687000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4857000.0</v>
       </c>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
-    </row>
-    <row r="48" spans="1:26">
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-349215000.0</v>
+      </c>
+      <c r="C48">
         <v>-348192000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-346018000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-344977000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-341471000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-337158000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-332352000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-327142000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-321459000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-317022000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-313719000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-310778000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-307473000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-299153000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-291020000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-284159000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-275131000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-274842000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-268482000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-260395000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-253808000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-248648000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-243858000.0</v>
       </c>
-      <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
-    </row>
-    <row r="49" spans="1:26">
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-307473000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-299153000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-291020000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-284159000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-275131000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-274842000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-268482000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-260395000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-253808000.0</v>
       </c>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-    </row>
-    <row r="50" spans="1:26">
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-    </row>
-    <row r="51" spans="1:26">
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51">
+        <v>16398000.0</v>
+      </c>
+      <c r="C51">
         <v>17502000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>18588000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>19670000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>20762000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>21133000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>22156000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>23240000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>24011000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>24699000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>21919000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>22385000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>23082000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>23770000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>24448000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>25143000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>25833000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>26517000.0</v>
       </c>
-      <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
-    </row>
-    <row r="52" spans="1:26">
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52">
+        <v>4586000.0</v>
+      </c>
+      <c r="C52">
         <v>4516000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4447000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4403000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4374000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4219000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4186000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4219000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3932000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3578000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3107000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2891000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2850000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2810000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2770000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2707000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2700000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>2697000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12944000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>10516000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>19521000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>21360000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>14925000.0</v>
       </c>
-      <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
-    </row>
-    <row r="53" spans="1:26">
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>48846000.0</v>
+      </c>
+      <c r="C53">
         <v>64964000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>72157000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>73437000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>71857000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>80700000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>77919000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>87343000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>86825000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>100511000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>101926000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>110552000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>100532000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>62688000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>0.0</v>
       </c>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>110940000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-    </row>
-    <row r="55" spans="1:26">
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>110365000.0</v>
+      </c>
+      <c r="C55">
         <v>121847000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>132107000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>135201000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>138571000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>142513000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>145758000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>154420000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>157582000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>179468000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>180815000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>182776000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>185299000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>190751000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>195796000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>203377000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>212092000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>209595000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>192254000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>195058000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>204771000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>87073000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>81342000.0</v>
       </c>
-      <c r="X55"/>
       <c r="Y55"/>
       <c r="Z55"/>
-    </row>
-    <row r="56" spans="1:26">
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>83194000.0</v>
+      </c>
+      <c r="C56">
         <v>93381000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>102283000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>103915000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>105802000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>109864000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>111864000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>119039000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>121043000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>142593000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>147880000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>150716000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>153581000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>158536000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>162463000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>169131000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>177087000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>169214000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>175887000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>178522000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>188065000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>70135000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>64069000.0</v>
       </c>
-      <c r="X56"/>
       <c r="Y56"/>
-      <c r="Z56">
+      <c r="Z56"/>
+      <c r="AA56">
         <v>55470000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>24811000.0</v>
+      </c>
+      <c r="C57">
         <v>24903000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24381000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>25932000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>27314000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>29354000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>28459000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>28140000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>27092000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>27328000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>27709000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>26961000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>27076000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>26721000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>26050000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>30173000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>32497000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>33054000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>32211000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>27799000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>31900000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>30112000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>23411000.0</v>
       </c>
-      <c r="X57"/>
       <c r="Y57"/>
       <c r="Z57"/>
-    </row>
-    <row r="58" spans="1:26">
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>36627000.0</v>
+      </c>
+      <c r="C58">
         <v>37893000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>38526000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>41203000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>43706000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>46272000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>46453000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>47186000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>47196000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>48452000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>46527000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>46463000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>47325000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>47711000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>47774000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>52678000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>55725000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>57001000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>34816000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>31046000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>35185000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>335789000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>325288000.0</v>
       </c>
-      <c r="X58"/>
       <c r="Y58"/>
       <c r="Z58"/>
-    </row>
-    <row r="59" spans="1:26">
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-    </row>
-    <row r="60" spans="1:26">
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>73738000.0</v>
+      </c>
+      <c r="C60">
         <v>83954000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>93581000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>93998000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>94865000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>96241000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>99305000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>107234000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>110386000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>131016000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>134288000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>136313000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>137974000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>143040000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>148022000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>150699000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>156367000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>152594000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>157438000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>164012000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>169586000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-248716000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-243946000.0</v>
       </c>
-      <c r="X60"/>
       <c r="Y60"/>
-      <c r="Z60">
+      <c r="Z60"/>
+      <c r="AA60">
         <v>64208000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-    </row>
-    <row r="62" spans="1:26">
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5776,2944 +5882,2995 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>24182000.0</v>
       </c>
       <c r="C2">
         <v>24831000.0</v>
       </c>
       <c r="D2">
         <v>24976000.0</v>
       </c>
       <c r="E2">
         <v>29670000.0</v>
       </c>
       <c r="F2">
         <v>32167000.0</v>
       </c>
       <c r="G2">
         <v>25948000.0</v>
       </c>
       <c r="H2">
         <v>23718000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>5298000.0</v>
       </c>
       <c r="C3">
         <v>5409000.0</v>
       </c>
       <c r="D3">
         <v>4874000.0</v>
       </c>
       <c r="E3">
         <v>8638000.0</v>
       </c>
       <c r="F3">
         <v>3112000.0</v>
       </c>
       <c r="G3">
         <v>6023000.0</v>
       </c>
       <c r="H3">
         <v>5150000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
         <v>-13568000.0</v>
       </c>
       <c r="C5">
         <v>-18589000.0</v>
       </c>
       <c r="D5">
         <v>-22685000.0</v>
       </c>
       <c r="E5">
         <v>-25877000.0</v>
       </c>
       <c r="F5">
         <v>-20926000.0</v>
       </c>
       <c r="G5">
         <v>-12503000.0</v>
       </c>
       <c r="H5">
         <v>-29726000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
         <v>-8270000.0</v>
       </c>
       <c r="C6">
         <v>-13180000.0</v>
       </c>
       <c r="D6">
         <v>-17811000.0</v>
       </c>
       <c r="E6">
         <v>-17239000.0</v>
       </c>
       <c r="F6">
         <v>-17814000.0</v>
       </c>
       <c r="G6">
         <v>-6480000.0</v>
       </c>
       <c r="H6">
         <v>-24576000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>65438000.0</v>
       </c>
       <c r="C9">
         <v>63426000.0</v>
       </c>
       <c r="D9">
         <v>59708000.0</v>
       </c>
       <c r="E9">
         <v>67179000.0</v>
       </c>
       <c r="F9">
         <v>70564000.0</v>
       </c>
       <c r="G9">
         <v>55915000.0</v>
       </c>
       <c r="H9">
         <v>46849000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>-13568000.0</v>
       </c>
       <c r="C10">
         <v>-18589000.0</v>
       </c>
       <c r="D10">
         <v>-22685000.0</v>
       </c>
       <c r="E10">
         <v>-22501000.0</v>
       </c>
       <c r="F10">
         <v>-20942000.0</v>
       </c>
       <c r="G10">
         <v>-12517000.0</v>
       </c>
       <c r="H10">
         <v>-30262000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>98000.0</v>
       </c>
       <c r="C11">
         <v>44000.0</v>
       </c>
       <c r="D11">
         <v>14000.0</v>
       </c>
       <c r="E11">
         <v>-37000.0</v>
       </c>
       <c r="F11">
         <v>21000.0</v>
       </c>
       <c r="G11">
         <v>11000.0</v>
       </c>
       <c r="H11">
         <v>-409000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>0.0</v>
       </c>
       <c r="D12">
         <v>0.0</v>
       </c>
       <c r="E12">
         <v>11000.0</v>
       </c>
       <c r="F12">
         <v>16000.0</v>
       </c>
       <c r="G12">
         <v>14000.0</v>
       </c>
       <c r="H12">
         <v>536000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
         <v>3990000.0</v>
       </c>
       <c r="C13">
         <v>5942000.0</v>
       </c>
       <c r="D13">
         <v>5793000.0</v>
       </c>
       <c r="E13">
         <v>1606000.0</v>
       </c>
       <c r="F13">
         <v>146000.0</v>
       </c>
       <c r="G13">
         <v>194000.0</v>
       </c>
       <c r="H13">
         <v>718000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>-13666000.0</v>
       </c>
       <c r="C15">
         <v>-18633000.0</v>
       </c>
       <c r="D15">
         <v>-22699000.0</v>
       </c>
       <c r="E15">
         <v>-22538000.0</v>
       </c>
       <c r="F15">
         <v>-20963000.0</v>
       </c>
       <c r="G15">
         <v>-12528000.0</v>
       </c>
       <c r="H15">
         <v>-29853000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-22538000.0</v>
       </c>
       <c r="F16">
         <v>-13902000.0</v>
       </c>
       <c r="G16">
         <v>-27623000.0</v>
       </c>
       <c r="H16">
         <v>-43597000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
         <v>-13666000.0</v>
       </c>
       <c r="C17">
         <v>-18633000.0</v>
       </c>
       <c r="D17">
         <v>-26619000.0</v>
       </c>
       <c r="E17">
         <v>-22538000.0</v>
       </c>
       <c r="F17">
         <v>-20963000.0</v>
       </c>
       <c r="G17">
         <v>-12528000.0</v>
       </c>
       <c r="H17">
         <v>-29853000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
         <v>3990000.0</v>
       </c>
       <c r="C18">
         <v>5942000.0</v>
       </c>
       <c r="D18">
         <v>5793000.0</v>
       </c>
       <c r="E18">
         <v>1595000.0</v>
       </c>
       <c r="F18">
         <v>130000.0</v>
       </c>
       <c r="G18">
         <v>180000.0</v>
       </c>
       <c r="H18">
         <v>182000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>3387000.0</v>
       </c>
       <c r="F19">
         <v>1518000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
         <v>-18164000.0</v>
       </c>
       <c r="C21">
         <v>-26215000.0</v>
       </c>
       <c r="D21">
         <v>-31027000.0</v>
       </c>
       <c r="E21">
         <v>-25877000.0</v>
       </c>
       <c r="F21">
         <v>-22444000.0</v>
       </c>
       <c r="G21">
         <v>-13506000.0</v>
       </c>
       <c r="H21">
         <v>-31182000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
         <v>107784000.0</v>
       </c>
       <c r="C23">
         <v>114472000.0</v>
       </c>
       <c r="D23">
         <v>115711000.0</v>
       </c>
       <c r="E23">
         <v>126477000.0</v>
       </c>
       <c r="F23">
         <v>125175000.0</v>
       </c>
       <c r="G23">
         <v>95369000.0</v>
       </c>
       <c r="H23">
         <v>101749000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>7061000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
         <v>5298000.0</v>
       </c>
       <c r="C25">
         <v>5409000.0</v>
       </c>
       <c r="D25">
         <v>4903000.0</v>
       </c>
       <c r="E25">
         <v>5251000.0</v>
       </c>
       <c r="F25">
         <v>3112000.0</v>
       </c>
       <c r="G25">
         <v>6023000.0</v>
       </c>
       <c r="H25">
         <v>5150000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>23412000.0</v>
       </c>
       <c r="C26">
         <v>21165000.0</v>
       </c>
       <c r="D26">
         <v>21644000.0</v>
       </c>
       <c r="E26">
         <v>24437000.0</v>
       </c>
       <c r="F26">
         <v>19110000.0</v>
       </c>
       <c r="G26">
         <v>16510000.0</v>
       </c>
       <c r="H26">
         <v>15162000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>31088000.0</v>
       </c>
       <c r="C27">
         <v>38084000.0</v>
       </c>
       <c r="D27">
         <v>36640000.0</v>
       </c>
       <c r="E27">
         <v>44776000.0</v>
       </c>
       <c r="F27">
         <v>47414000.0</v>
       </c>
       <c r="G27">
         <v>36526000.0</v>
       </c>
       <c r="H27">
         <v>44170000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>26871000.0</v>
       </c>
       <c r="C28">
         <v>27372000.0</v>
       </c>
       <c r="D28">
         <v>28587000.0</v>
       </c>
       <c r="E28">
         <v>27594000.0</v>
       </c>
       <c r="F28">
         <v>21293000.0</v>
       </c>
       <c r="G28">
         <v>12565000.0</v>
       </c>
       <c r="H28">
         <v>15200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
         <v>98000.0</v>
       </c>
       <c r="C29">
         <v>44000.0</v>
       </c>
       <c r="D29">
         <v>37000.0</v>
       </c>
       <c r="E29">
         <v>37000.0</v>
       </c>
       <c r="F29">
         <v>21000.0</v>
       </c>
       <c r="G29">
         <v>11000.0</v>
       </c>
       <c r="H29">
         <v>-409000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
         <v>83602000.0</v>
       </c>
       <c r="C30">
         <v>89641000.0</v>
       </c>
       <c r="D30">
         <v>90735000.0</v>
       </c>
       <c r="E30">
         <v>96807000.0</v>
       </c>
       <c r="F30">
         <v>93008000.0</v>
       </c>
       <c r="G30">
         <v>69421000.0</v>
       </c>
       <c r="H30">
         <v>78031000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
         <v>4596000.0</v>
       </c>
       <c r="C31">
         <v>7626000.0</v>
       </c>
       <c r="D31">
         <v>8342000.0</v>
       </c>
       <c r="E31">
         <v>3376000.0</v>
       </c>
       <c r="F31">
         <v>1502000.0</v>
       </c>
       <c r="G31">
         <v>989000.0</v>
       </c>
       <c r="H31">
         <v>920000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>89620000.0</v>
       </c>
       <c r="C32">
         <v>88257000.0</v>
       </c>
       <c r="D32">
         <v>84684000.0</v>
       </c>
       <c r="E32">
         <v>96849000.0</v>
       </c>
       <c r="F32">
         <v>102731000.0</v>
       </c>
       <c r="G32">
         <v>81863000.0</v>
       </c>
       <c r="H32">
         <v>70567000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>6086000.0</v>
+      </c>
+      <c r="C2">
         <v>5707000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6081000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5641000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6237000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6223000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6311000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>6154000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6290000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6076000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5967000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5510000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6327000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7307000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6762000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7278000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>7953000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7677000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>10306000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>7515000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7314000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>7032000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6685000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6318000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6082000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6863000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>368000.0</v>
+      </c>
+      <c r="C3">
         <v>1347000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1284000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>392000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1333000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1324000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1435000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1381000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1329000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1264000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1142000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1098000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1066000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1568000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1171000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1346000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1393000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1341000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>713000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>765000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>799000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>835000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>941000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1116000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1109000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2857000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-2426000.0</v>
+      </c>
+      <c r="C5">
         <v>-2170000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1018000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3454000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4294000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4802000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>649000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-5679000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-4433000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3303000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2927000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-3305000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-8320000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-8133000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-6824000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9025000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-285000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6356000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-8062000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6584000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4127000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2153000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1578000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1370000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3242000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-6313000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>-2058000.0</v>
+      </c>
+      <c r="C6">
         <v>-823000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>266000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3062000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-2961000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3478000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2084000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-4298000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3104000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2039000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1785000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2207000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-7254000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-6565000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5653000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7679000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1108000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5015000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-7349000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-5819000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-3328000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-1318000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-637000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-254000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-2133000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-3456000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-    </row>
-    <row r="8" spans="1:26">
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>17231000.0</v>
+      </c>
+      <c r="C9">
         <v>16681000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>16887000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16331000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>15898000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>16322000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16459000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>15036000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>15945000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>15986000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>14955000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>15153000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>14594000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14871000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16195000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>15451000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>16623000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>18910000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>16624000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18061000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17385000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>18494000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17189000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>14652000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13050000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11024000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-989000.0</v>
+      </c>
+      <c r="C10">
         <v>-2170000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1018000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-3454000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4294000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4802000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-5174000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-5679000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-4433000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3303000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-2927000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3305000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8320000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-8133000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6824000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-9028000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-289000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6360000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8066000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-6587000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-4131000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2158000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1582000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1370000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3252000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6313000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>34000.0</v>
+      </c>
+      <c r="C11">
         <v>4000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>23000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>52000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>19000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I11">
         <v>4000.0</v>
       </c>
       <c r="J11">
+        <v>4000.0</v>
+      </c>
+      <c r="K11">
         <v>3303000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>14000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>171000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>472000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-367000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>37000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1270000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-9502000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1674000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>21000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-2000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3232000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>296000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>123000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>11000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="N12">
         <v>4000.0</v>
       </c>
       <c r="O12">
         <v>4000.0</v>
       </c>
       <c r="P12">
+        <v>4000.0</v>
+      </c>
+      <c r="Q12">
         <v>3000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="R12">
         <v>4000.0</v>
       </c>
       <c r="S12">
         <v>4000.0</v>
       </c>
       <c r="T12">
+        <v>4000.0</v>
+      </c>
+      <c r="U12">
         <v>3000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>10000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B13">
+        <v>711000.0</v>
+      </c>
+      <c r="C13">
         <v>847000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>925000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>977000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>989000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1099000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1247000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1357000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1646000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1692000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>1706000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1757000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1645000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1531000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>860000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>57000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>172000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="S13">
         <v>54000.0</v>
       </c>
       <c r="T13">
+        <v>54000.0</v>
+      </c>
+      <c r="U13">
         <v>57000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>23000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>12000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>16000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>23000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>22000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-    </row>
-    <row r="15" spans="1:26">
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-1023000.0</v>
+      </c>
+      <c r="C15">
         <v>-2174000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1041000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-3506000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4313000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4806000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5210000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5683000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-4437000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-3303000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-2941000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-3305000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-8320000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-8133000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-6861000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-9028000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-289000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-6360000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-8087000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-6587000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-4131000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2158000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-1590000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1372000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3252000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-6314000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-8320000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-8133000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-6861000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-9028000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-289000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-6360000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-8087000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-6587000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7363000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-5987000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-5199000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-6980000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-9991000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>-1023000.0</v>
+      </c>
+      <c r="C17">
         <v>-2174000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1041000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-3506000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4313000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4806000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5210000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5683000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-4437000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-3303000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-2941000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-3305000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-8320000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-8133000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-6861000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-9028000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-289000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-6360000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-8087000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-6587000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-4131000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2158000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-1590000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1372000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3252000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-6314000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>711000.0</v>
+      </c>
+      <c r="C18">
         <v>847000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>925000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>977000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>989000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1099000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1247000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>1357000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1646000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1692000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>1706000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1757000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1645000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1531000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>860000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>54000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="S18">
         <v>50000.0</v>
       </c>
       <c r="T18">
+        <v>50000.0</v>
+      </c>
+      <c r="U18">
         <v>54000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>12000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>12000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>133000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>2117000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2048000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1804000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>873000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>335000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>375000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>342000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>479000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-    </row>
-    <row r="20" spans="1:26">
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>888000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1364000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>1183000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>1575000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1674000.0</v>
       </c>
-      <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>1270000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1463000.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-2063000.0</v>
+      </c>
+      <c r="C21">
         <v>-2825000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-2311000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-4683000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5717000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-6255000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-6977000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7392000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6494000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-5352000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-5176000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5233000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-10437000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-10181000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-8628000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-9898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-620000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-6731000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-8456000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6926000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-4606000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2456000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2046000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-1795000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3377000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-6288000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-    </row>
-    <row r="23" spans="1:26">
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>25380000.0</v>
+      </c>
+      <c r="C23">
         <v>25213000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>25279000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>26655000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27852000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28800000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>29747000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>28582000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28729000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27414000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>26098000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25896000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>31358000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>32359000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>31585000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>32627000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>25196000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>33318000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>35386000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>32502000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>29305000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>27982000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25920000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22765000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>22509000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>24175000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>3232000.0</v>
       </c>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-    </row>
-    <row r="25" spans="1:26">
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>1344000.0</v>
+      </c>
+      <c r="C25">
         <v>1347000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1284000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1357000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1333000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1324000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1435000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1381000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1329000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1264000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1142000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1098000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1066000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1568000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1171000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1346000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1393000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1341000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>713000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>765000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>799000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>835000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>941000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1116000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1109000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2857000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>6322000.0</v>
+      </c>
+      <c r="C26">
         <v>28000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>5992000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5906000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5902000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>5612000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>5479000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5471000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>5470000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>4745000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>4445000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4515000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>6889000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5795000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>5726000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>6363000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>6587000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>5761000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>5849000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>4775000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>4541000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>3945000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>4126000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>4064000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>4080000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>4240000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:26">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>5385000.0</v>
+      </c>
+      <c r="C27">
         <v>28000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5080000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7959000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8142000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>9116000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10504000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>9146000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9265000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9169000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8633000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8411000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>9791000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>9805000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10637000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11072000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>11268000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11799000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>11762000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>12863000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>11244000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>11545000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>10489000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>8544000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8537000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>8956000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>6658000.0</v>
+      </c>
+      <c r="C28">
         <v>30000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6955000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6358000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6606000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>6952000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6616000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6864000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6882000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7010000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6264000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6772000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>7463000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8088000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6959000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6731000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7497000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6407000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6064000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>6079000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4743000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4407000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3456000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2923000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2933000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3253000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>34000.0</v>
+      </c>
+      <c r="C29">
         <v>4000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>52000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>19000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>36000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="I29">
         <v>4000.0</v>
       </c>
       <c r="J29">
+        <v>4000.0</v>
+      </c>
+      <c r="K29">
         <v>0.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
+        <v>0.0</v>
+      </c>
+      <c r="P29">
         <v>37000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
+        <v>0.0</v>
+      </c>
+      <c r="X29">
         <v>8000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>19294000.0</v>
+      </c>
+      <c r="C30">
         <v>19506000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19198000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>21014000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>21615000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22577000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>23436000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>22428000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>22439000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21338000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20131000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>20386000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>25031000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25052000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24823000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>25349000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17243000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25641000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>25080000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>24987000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>21991000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>20950000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19235000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>16447000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>16427000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>17312000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:26">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>1074000.0</v>
+      </c>
+      <c r="C31">
         <v>655000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1293000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1229000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1423000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1453000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1803000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1713000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2061000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2049000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2249000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1928000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2117000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2048000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1804000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>870000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>331000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>371000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>390000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>339000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>475000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>298000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>464000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>425000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>125000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:26">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>23317000.0</v>
+      </c>
+      <c r="C32">
         <v>22388000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>22968000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>21972000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22135000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>22545000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>22770000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>21190000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>22235000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>22062000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>20922000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>20663000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>20921000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>22178000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>22957000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>22729000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>24576000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26587000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>26930000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25576000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24699000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25526000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>23874000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20970000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>19132000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>17887000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8740,2714 +8897,2755 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>29621000.0</v>
       </c>
       <c r="C2">
         <v>40975000.0</v>
       </c>
       <c r="D2">
         <v>158043000.0</v>
       </c>
       <c r="E2">
         <v>171559000.0</v>
       </c>
       <c r="F2">
         <v>58195000.0</v>
       </c>
       <c r="G2">
         <v>58804000.0</v>
       </c>
       <c r="H2">
         <v>24610000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>763000</v>
       </c>
       <c r="C3">
         <v>618000</v>
       </c>
       <c r="D3">
         <v>1794000</v>
       </c>
       <c r="E3">
         <v>1964000</v>
       </c>
       <c r="F3">
         <v>2239000</v>
       </c>
       <c r="G3">
         <v>1826000</v>
       </c>
       <c r="H3">
         <v>6102000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-13238000.0</v>
       </c>
       <c r="F4">
         <v>113380000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-2728000.0</v>
       </c>
       <c r="F5">
         <v>5123000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-3037000.0</v>
       </c>
       <c r="C6">
         <v>-11354000.0</v>
       </c>
       <c r="D6">
         <v>-117068000.0</v>
       </c>
       <c r="E6">
         <v>-13516000.0</v>
       </c>
       <c r="F6">
         <v>113364000.0</v>
       </c>
       <c r="G6">
         <v>-609000.0</v>
       </c>
       <c r="H6">
         <v>34194000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
         <v>-3921000.0</v>
       </c>
       <c r="C7">
         <v>-5757000.0</v>
       </c>
       <c r="D7">
         <v>-5587000.0</v>
       </c>
       <c r="E7">
         <v>-13443000.0</v>
       </c>
       <c r="F7">
         <v>9482000.0</v>
       </c>
       <c r="G7">
         <v>3633000.0</v>
       </c>
       <c r="H7">
         <v>5857000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-820000.0</v>
       </c>
       <c r="F8">
         <v>962000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>778000.0</v>
       </c>
       <c r="C9">
         <v>-228000.0</v>
       </c>
       <c r="D9">
         <v>59000.0</v>
       </c>
       <c r="E9">
         <v>-820000.0</v>
       </c>
       <c r="F9">
         <v>52000.0</v>
       </c>
       <c r="G9">
         <v>-99000.0</v>
       </c>
       <c r="H9">
         <v>-2006000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>2341000.0</v>
       </c>
       <c r="H10">
         <v>-3573000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6263000.0</v>
       </c>
       <c r="F11">
         <v>5055000.0</v>
       </c>
       <c r="G11">
         <v>2219000.0</v>
       </c>
       <c r="H11">
         <v>2794000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>1725000.0</v>
       </c>
       <c r="F12">
         <v>3521000.0</v>
       </c>
       <c r="G12">
         <v>1394000.0</v>
       </c>
       <c r="H12">
         <v>-1036000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-7740000.0</v>
       </c>
       <c r="F13">
         <v>4375000.0</v>
       </c>
       <c r="G13">
         <v>101000.0</v>
       </c>
       <c r="H13">
         <v>4265000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
         <v>5298000.0</v>
       </c>
       <c r="C14">
         <v>5409000.0</v>
       </c>
       <c r="D14">
         <v>4874000.0</v>
       </c>
       <c r="E14">
         <v>5251000.0</v>
       </c>
       <c r="F14">
         <v>3112000.0</v>
       </c>
       <c r="G14">
         <v>6023000.0</v>
       </c>
       <c r="H14">
         <v>5150000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>26584000.0</v>
       </c>
       <c r="C16">
         <v>29621000.0</v>
       </c>
       <c r="D16">
         <v>40975000.0</v>
       </c>
       <c r="E16">
         <v>158043000.0</v>
       </c>
       <c r="F16">
         <v>171559000.0</v>
       </c>
       <c r="G16">
         <v>58195000.0</v>
       </c>
       <c r="H16">
         <v>58804000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>-3199000.0</v>
       </c>
       <c r="C18">
         <v>-3528000.0</v>
       </c>
       <c r="D18">
         <v>-15350000.0</v>
       </c>
       <c r="E18">
         <v>-29878000.0</v>
       </c>
       <c r="F18">
         <v>-6640000.0</v>
       </c>
       <c r="G18">
         <v>-5269000.0</v>
       </c>
       <c r="H18">
         <v>-24571000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
         <v>6281000.0</v>
       </c>
       <c r="C19">
         <v>22291000.0</v>
       </c>
       <c r="D19">
         <v>-109780000.0</v>
       </c>
       <c r="E19">
         <v>12641000.0</v>
       </c>
       <c r="F19">
         <v>-2269000.0</v>
       </c>
       <c r="G19">
         <v>1286000.0</v>
       </c>
       <c r="H19">
         <v>-8410000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>122993000.0</v>
       </c>
       <c r="G20">
         <v>122993000.0</v>
       </c>
       <c r="H20">
         <v>75863000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21"/>
       <c r="H21">
         <v>-15000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>-13666000.0</v>
       </c>
       <c r="C22">
         <v>-18633000.0</v>
       </c>
       <c r="D22">
         <v>-22699000.0</v>
       </c>
       <c r="E22">
         <v>-22538000.0</v>
       </c>
       <c r="F22">
         <v>-20963000.0</v>
       </c>
       <c r="G22">
         <v>-12528000.0</v>
       </c>
       <c r="H22">
         <v>-29853000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>369000.0</v>
       </c>
       <c r="C23">
         <v>-2963000.0</v>
       </c>
       <c r="D23">
         <v>-255000.0</v>
       </c>
       <c r="E23">
         <v>2035000.0</v>
       </c>
       <c r="F23">
         <v>-2943000.0</v>
       </c>
       <c r="G23">
         <v>1562000.0</v>
       </c>
       <c r="H23">
         <v>75956000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>-1002000.0</v>
       </c>
       <c r="D24">
         <v>-1704000.0</v>
       </c>
       <c r="E24">
         <v>-1877000.0</v>
       </c>
       <c r="F24">
         <v>-30000.0</v>
       </c>
       <c r="G24">
         <v>1330000.0</v>
       </c>
       <c r="H24">
         <v>-4191000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
         <v>-4202000.0</v>
       </c>
       <c r="C25">
         <v>1295000.0</v>
       </c>
       <c r="D25">
         <v>-2507000.0</v>
       </c>
       <c r="E25">
         <v>-8398000.0</v>
       </c>
       <c r="F25">
         <v>701000.0</v>
       </c>
       <c r="G25">
         <v>-1417000.0</v>
       </c>
       <c r="H25">
         <v>-280000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-3359000.0</v>
       </c>
       <c r="C26">
         <v>-27743000.0</v>
       </c>
       <c r="D26">
         <v>-3374000.0</v>
       </c>
       <c r="E26">
         <v>2035000.0</v>
       </c>
       <c r="F26">
         <v>120690000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
         <v>14055000.0</v>
       </c>
       <c r="C27">
         <v>14776000.0</v>
       </c>
       <c r="D27">
         <v>12363000.0</v>
       </c>
       <c r="E27">
         <v>11214000.0</v>
       </c>
       <c r="F27">
         <v>2839000.0</v>
       </c>
       <c r="G27">
         <v>846000.0</v>
       </c>
       <c r="H27">
         <v>1081000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-6388000.0</v>
       </c>
       <c r="C28">
         <v>-30706000.0</v>
       </c>
       <c r="D28">
         <v>-3629000.0</v>
       </c>
       <c r="E28">
         <v>2035000.0</v>
       </c>
       <c r="F28">
         <v>120050000.0</v>
       </c>
       <c r="G28">
         <v>1562000.0</v>
       </c>
       <c r="H28">
         <v>60956000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>-2436000.0</v>
       </c>
       <c r="C29">
         <v>-2910000.0</v>
       </c>
       <c r="D29">
         <v>-13556000.0</v>
       </c>
       <c r="E29">
         <v>-27914000.0</v>
       </c>
       <c r="F29">
         <v>-4401000.0</v>
       </c>
       <c r="G29">
         <v>-3443000.0</v>
       </c>
       <c r="H29">
         <v>-18469000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>5518000.0</v>
       </c>
       <c r="C30">
         <v>22291000.0</v>
       </c>
       <c r="D30">
         <v>-100232000.0</v>
       </c>
       <c r="E30">
         <v>12641000.0</v>
       </c>
       <c r="F30">
         <v>-2269000.0</v>
       </c>
       <c r="G30">
         <v>1286000.0</v>
       </c>
       <c r="H30">
         <v>-8410000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...23 lines deleted...]
-    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>69</v>
       </c>
       <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
         <v>72</v>
       </c>
       <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
         <v>75</v>
       </c>
       <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
         <v>78</v>
       </c>
       <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
         <v>81</v>
       </c>
       <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
         <v>84</v>
       </c>
       <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
       <c r="Z1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:26">
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>26584000.0</v>
+      </c>
+      <c r="C2">
         <v>22880000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23634000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23760000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>23974000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29621000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25659000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27427000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>37330000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>40975000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35778000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>48745000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>92626000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>158043000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>159495000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>167526000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>161357000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>171559000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>170427000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>179420000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>62669000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>58195000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>52330000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>50118000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49433000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>58804000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>529000</v>
+      </c>
+      <c r="C3">
         <v>232000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>655000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>228000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>36000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>47000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>251000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>320000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>704000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>647000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>512000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>401000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>491000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>390000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>192000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>560000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>452000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>760000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>541000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>612000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>585000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>501000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>365000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>457000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>417000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>587000</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-43995000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-65530000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5197000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4322000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>3060000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-6779000.0</v>
       </c>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-    </row>
-    <row r="5" spans="1:26">
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-2176000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1330000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-66000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3834000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-6157000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-339000.0</v>
       </c>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-    </row>
-    <row r="6" spans="1:26">
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-3995000.0</v>
+      </c>
+      <c r="C6">
         <v>-2561000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2950000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-3822000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3469000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5647000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3962000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1768000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9903000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3645000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5197000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-12967000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-43881000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-65417000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-4786000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4697000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>2835000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-6868000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>1132000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-8993000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>116751000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>4474000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>5865000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>2212000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>685000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-9371000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-10146000.0</v>
+      </c>
+      <c r="C7">
         <v>-1879000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>5128000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2701000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5475000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-873000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>517000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>678000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3139000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-3813000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2264000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2265000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1757000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>699000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3625000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>107000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-6942000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2983000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7380000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2327000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2519000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>6948000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>2196000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>2409000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>2751000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-3543000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>422000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-221000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-50000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>634000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-349000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-1055000.0</v>
       </c>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-    </row>
-    <row r="9" spans="1:26">
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-219000.0</v>
+      </c>
+      <c r="C9">
         <v>-1659000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2049999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-72000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>169000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-178000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>522000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-87000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>8000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-834000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>824000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>422000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-221000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-50000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>634000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-349000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1055000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1978000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1102000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>700000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-614000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-403000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-451000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1427000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-1455000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>-1336000.0</v>
       </c>
-      <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>5416000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>-38428000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-37999000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-992000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>922000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>644000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2278000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4079000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1078000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-610000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3422000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-3766000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3913000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1486000.0</v>
       </c>
-      <c r="W11"/>
-      <c r="X11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>898000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>830000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1981000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>3145000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2994000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3230000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3430000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6357000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1421000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1014000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>899000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1212000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>396000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>237000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>387000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2354000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
-[...1 lines deleted...]
-      </c>
+      <c r="M13"/>
       <c r="N13">
         <v>-3142000.0</v>
       </c>
       <c r="O13">
+        <v>-3142000.0</v>
+      </c>
+      <c r="P13">
         <v>-1765000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4159000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7783000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-2351000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>3847000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1613000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-6335000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5250000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>1595000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2024000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-1500000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>755000.0</v>
+      </c>
+      <c r="C14">
         <v>1347000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1284000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1357000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1333000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1324000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1435000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1381000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1329000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1264000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1142000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1098000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1066000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1568000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1171000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1346000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1393000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1341000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>713000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>765000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>799000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>835000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>941000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1116000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1109000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2857000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-    </row>
-    <row r="16" spans="1:26">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>22589000.0</v>
+      </c>
+      <c r="C16">
         <v>20319000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26584000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19938000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>27443000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>23974000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>29621000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25659000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>27427000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37330000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>40975000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>35778000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>48745000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>92626000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>154709000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>162829000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>164192000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>164691000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>171559000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>170427000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>179420000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>62669000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>58195000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>52330000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>50118000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>49433000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-    </row>
-    <row r="18" spans="1:26">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-4231000.0</v>
+      </c>
+      <c r="C18">
         <v>827000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>3616000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1696000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5179000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-143000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2547000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-323000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3348000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3708000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2593000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2608000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-6958000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3191000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5696000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-4630000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-12567000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-6985000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>576000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-7751000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-5106000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>5641000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1796000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2052000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>699000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-9816000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>16067000.0</v>
+      </c>
+      <c r="C19">
         <v>6999000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>1402000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1648000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>9115000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3265000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>6966000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>42000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>13845000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1438000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>9368000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-9308000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-37532000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-62370000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-180000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-561000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>14156000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-774000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-558000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-625000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-585000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-501000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>2747000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-457000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-417000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-587000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="Q20"/>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
       <c r="R20"/>
-      <c r="S20">
-[...1 lines deleted...]
-      </c>
+      <c r="S20"/>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-    </row>
-    <row r="21" spans="1:26">
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-    </row>
-    <row r="22" spans="1:26">
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-3197000.0</v>
+      </c>
+      <c r="C22">
         <v>-2174000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1041000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3506000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4313000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4806000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-5210000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5683000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-4437000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-3303000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-2941000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-3305000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-8320000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-8133000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-6861000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-9028000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-289000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-6360000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-8087000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-6587000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-4131000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2158000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-1590000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1372000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3252000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-6314000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-2060000.0</v>
+      </c>
+      <c r="C23">
         <v>-1162000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2351000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-649000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-715000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-618000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-562000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1214000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1890000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>703000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-333000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>43000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>4000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>31000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>487000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>309000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1019000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>220000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>500000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1133000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>121860000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1177000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>872000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>62000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>569000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-203000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-94000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-272000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-8000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>13000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-49000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-451000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-489000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-359000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-486000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-370000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>12000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-525000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-755000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-522000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-580000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-565000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-473000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3112000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-436000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-411000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-583000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:26">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>2893000.0</v>
+      </c>
+      <c r="C25">
         <v>774000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-4317000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>136000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-230000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>209000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2288000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-281000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-413000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-299000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1041000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>254000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-708000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-41000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>259000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>351000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-9440000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>432000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>103000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>221000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>561000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>244000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>156000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>139000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>281000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2417000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:26">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-20730000.0</v>
+      </c>
+      <c r="C26">
         <v>-9146000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1565000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>0.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-715000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1794000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-4989000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-877000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-19208000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-2669000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-2062000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1312000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>4000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>31000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>487000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>309000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1019000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>220000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-    </row>
-    <row r="27" spans="1:26">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>5993000.0</v>
+      </c>
+      <c r="C27">
         <v>2991000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3217000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3246000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3542000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4050000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3768000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3902000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4016000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3090000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>3023000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2982000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3252000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3106000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3552000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3154000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3163000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1345000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1008000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>789000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>769000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>273000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>214000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>217000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>227000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>188000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:26">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-22752000.0</v>
+      </c>
+      <c r="C28">
         <v>-10301000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2612000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-715000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2412000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-5551000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2091000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-21098000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1966000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2395000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1269000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>31000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>487000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>309000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1018999.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>220000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1133000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>121860000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1177000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>872000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>62000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>623000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>-3702000.0</v>
+      </c>
+      <c r="C29">
         <v>1059000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4271000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1468000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5143000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-96000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2798000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-3000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2644000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-3061000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2081000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2207000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-6467000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2801000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-5504000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-4070000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12115000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-6225000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1117000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-7139000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4521000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6142000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2161000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2509000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1116000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-9229000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>22537000.0</v>
+      </c>
+      <c r="C30">
         <v>6767000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1316000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1648000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9115000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3265000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6966000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>42000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>13845000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1438000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>9368000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-9308000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-37532000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-62760000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-180000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-561000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>14156000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-774000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-558000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-625000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-585000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-501000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2747000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-457000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-417000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-587000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>