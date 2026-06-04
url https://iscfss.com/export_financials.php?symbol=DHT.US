--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="212">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1368,90 +1371,94 @@
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>994000.0</v>
+      </c>
       <c r="C7">
         <v>1389000.0</v>
       </c>
       <c r="D7">
         <v>1418000.0</v>
       </c>
       <c r="E7">
         <v>3938000.0</v>
       </c>
       <c r="F7">
         <v>3285000.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1608000.0</v>
+      </c>
       <c r="C8">
         <v>1600000.0</v>
       </c>
       <c r="D8">
         <v>1610000.0</v>
       </c>
       <c r="E8">
         <v>1627000.0</v>
       </c>
       <c r="F8">
         <v>1661000.0</v>
       </c>
       <c r="G8">
         <v>1708000.0</v>
       </c>
       <c r="H8">
         <v>1468000.0</v>
       </c>
       <c r="I8">
         <v>1427000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2616,51 +2623,53 @@
       </c>
       <c r="S28">
         <v>284979000.0</v>
       </c>
       <c r="T28">
         <v>318335000.0</v>
       </c>
       <c r="U28">
         <v>218320000.0</v>
       </c>
       <c r="V28">
         <v>220107000.0</v>
       </c>
       <c r="W28">
         <v>89600000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>54</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1561930000.0</v>
+      </c>
       <c r="C29">
         <v>1447666000.0</v>
       </c>
       <c r="D29">
         <v>1455879000.0</v>
       </c>
       <c r="E29">
         <v>1465173000.0</v>
       </c>
       <c r="F29">
         <v>1569624000.0</v>
       </c>
       <c r="G29">
         <v>1558879000.0</v>
       </c>
       <c r="H29">
         <v>1783415000.0</v>
       </c>
       <c r="I29">
         <v>1828942000.0</v>
       </c>
       <c r="J29">
         <v>1712096000.0</v>
       </c>
       <c r="K29"/>
@@ -2785,51 +2794,53 @@
       </c>
       <c r="M31">
         <v>665798000.0</v>
       </c>
       <c r="N31">
         <v>284752000.0</v>
       </c>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>57</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>134195000.0</v>
+      </c>
       <c r="C32">
         <v>92276000.0</v>
       </c>
       <c r="D32">
         <v>143893000.0</v>
       </c>
       <c r="E32">
         <v>171215000.0</v>
       </c>
       <c r="F32">
         <v>90028000.0</v>
       </c>
       <c r="G32">
         <v>70350000.0</v>
       </c>
       <c r="H32">
         <v>88047000.0</v>
       </c>
       <c r="I32">
         <v>69624000.0</v>
       </c>
       <c r="J32">
         <v>84111000.0</v>
       </c>
       <c r="K32"/>
@@ -2915,51 +2926,53 @@
         <v>323984000.0</v>
       </c>
       <c r="V33">
         <v>341058000.0</v>
       </c>
       <c r="W33">
         <v>360146823.0</v>
       </c>
       <c r="X33">
         <v>376193000.0</v>
       </c>
       <c r="Y33">
         <v>372783000.0</v>
       </c>
       <c r="Z33">
         <v>331109000.0</v>
       </c>
       <c r="AA33">
         <v>300934000.0</v>
       </c>
     </row>
     <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>59</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>5597000.0</v>
+      </c>
       <c r="C34">
         <v>3498000.0</v>
       </c>
       <c r="D34">
         <v>5526000.0</v>
       </c>
       <c r="E34">
         <v>3545000.0</v>
       </c>
       <c r="F34">
         <v>3330000.0</v>
       </c>
       <c r="G34">
         <v>3957000.0</v>
       </c>
       <c r="H34">
         <v>2665000.0</v>
       </c>
       <c r="I34">
         <v>544000.0</v>
       </c>
       <c r="J34">
         <v>428000.0</v>
       </c>
       <c r="K34">
@@ -3602,51 +3615,53 @@
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44">
         <v>1000.0</v>
       </c>
       <c r="O44">
         <v>4000.0</v>
       </c>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
     </row>
     <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>70</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>2121303000.0</v>
+      </c>
       <c r="C45">
         <v>2080508000.0</v>
       </c>
       <c r="D45">
         <v>2059537000.0</v>
       </c>
       <c r="E45">
         <v>2006728000.0</v>
       </c>
       <c r="F45">
         <v>2160993000.0</v>
       </c>
       <c r="G45">
         <v>1498477000.0</v>
       </c>
       <c r="H45">
         <v>1604159000.0</v>
       </c>
       <c r="I45">
         <v>1666145000.0</v>
       </c>
       <c r="J45">
         <v>1559369000.0</v>
       </c>
       <c r="K45">
@@ -3951,51 +3966,53 @@
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
     </row>
     <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>75</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>39500000.0</v>
+      </c>
       <c r="C50">
         <v>78649000.0</v>
       </c>
       <c r="D50">
         <v>30300000.0</v>
       </c>
       <c r="E50">
         <v>29626000.0</v>
       </c>
       <c r="F50">
         <v>9792000.0</v>
       </c>
       <c r="G50">
         <v>3396000.0</v>
       </c>
       <c r="H50">
         <v>100385000.0</v>
       </c>
       <c r="I50">
         <v>93815000.0</v>
       </c>
       <c r="J50">
         <v>65053000.0</v>
       </c>
       <c r="K50">
@@ -4592,51 +4609,51 @@
       <c r="AA59"/>
     </row>
     <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
         <v>1133186000.0</v>
       </c>
       <c r="C60">
         <v>1038242000.0</v>
       </c>
       <c r="D60">
         <v>1027153000.0</v>
       </c>
       <c r="E60">
         <v>1068478000.0</v>
       </c>
       <c r="F60">
         <v>1047325000.0</v>
       </c>
       <c r="G60">
         <v>1108921000.0</v>
       </c>
       <c r="H60">
-        <v>932444000.0</v>
+        <v>932449000.0</v>
       </c>
       <c r="I60">
         <v>861667000.0</v>
       </c>
       <c r="J60">
         <v>925892000.0</v>
       </c>
       <c r="K60">
         <v>685011000.0</v>
       </c>
       <c r="L60">
         <v>737892000.0</v>
       </c>
       <c r="M60">
         <v>674852000.0</v>
       </c>
       <c r="N60">
         <v>284754000.0</v>
       </c>
       <c r="O60">
         <v>180996000.0</v>
       </c>
       <c r="P60">
         <v>206448000.0</v>
       </c>
@@ -4737,586 +4754,590 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI62"/>
+  <dimension ref="A1:CJ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
+      <c r="CJ1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>22761000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>21505000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>25092000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20303000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10002000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>22711000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>21495000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>24150000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9203000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>25111000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>29302000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>22020000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14580000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22398000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>26883000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>15125000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>11111000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>13307000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>14102000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14884000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2811000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10345000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>16510000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>19572000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7913000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23898000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>20879000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>27751000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>10885000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>25039000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>26072000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>17520000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>8883000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>19394000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>22376000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>21752000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3565000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>18219000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>8768000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7293000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1888000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>9610000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14060000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>19996000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3636000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>31099000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>8179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10350000.0</v>
       </c>
       <c r="AX2">
         <v>10350000.0</v>
       </c>
       <c r="AY2">
+        <v>10350000.0</v>
+      </c>
+      <c r="AZ2">
         <v>3446000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3816000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>6391000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9118000.0</v>
       </c>
       <c r="BD2">
         <v>9118000.0</v>
       </c>
       <c r="BE2">
+        <v>9118000.0</v>
+      </c>
+      <c r="BF2">
         <v>6363000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>210000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4340000.0</v>
       </c>
       <c r="BI2">
         <v>4340000.0</v>
       </c>
       <c r="BJ2">
+        <v>4340000.0</v>
+      </c>
+      <c r="BK2">
         <v>123000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5192000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7520000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>5512000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>280000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4976000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4398000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>9168000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>126000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6806000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5350000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4976000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>55000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3589000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3736000.0</v>
       </c>
       <c r="BZ2">
         <v>3736000.0</v>
       </c>
       <c r="CA2">
+        <v>3736000.0</v>
+      </c>
+      <c r="CB2">
         <v>3522000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3314000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4437000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>100000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>309000.0</v>
       </c>
-      <c r="CG2"/>
-      <c r="CH2">
+      <c r="CH2"/>
+      <c r="CI2">
         <v>131000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5362,52 +5383,53 @@
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
+      <c r="CJ3"/>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5453,297 +5475,301 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>3172000.0</v>
+      </c>
+      <c r="C5">
         <v>498000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3393000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2876000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2996000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5312000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4211000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3057000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2999000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3766000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3201000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2539000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2740000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3761000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2911000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2437000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2703000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4069000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3258000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2509000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2607000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4417000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3312999.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>2259000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2201999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1604000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1110000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>737000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>438000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1880000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1536000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1242000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>975000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5761000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5178000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4235000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3330000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>8175000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>6865000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>5494000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4242000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6672000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>9708000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8066000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6538000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4416000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3685000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2642000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2147000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3118000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2648000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2138000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303535000.0</v>
       </c>
       <c r="BC5">
         <v>-303535000.0</v>
       </c>
-      <c r="BD5"/>
+      <c r="BD5">
+        <v>-303535000.0</v>
+      </c>
       <c r="BE5"/>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
+      <c r="BF5"/>
       <c r="BG5">
         <v>-1000000.0</v>
       </c>
       <c r="BH5">
-        <v>-2000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BI5">
         <v>-2000000.0</v>
       </c>
       <c r="BJ5">
         <v>-2000000.0</v>
       </c>
       <c r="BK5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BL5">
         <v>-3271000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-5273000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-8303000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-14363000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-16769000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-19175000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-23749000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-26418000.0</v>
       </c>
-      <c r="BS5"/>
       <c r="BT5"/>
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
         <v>-147882000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-10218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-130610000.0</v>
       </c>
       <c r="BX5">
         <v>-130610000.0</v>
       </c>
       <c r="BY5">
-        <v>1000000.0</v>
+        <v>-130610000.0</v>
       </c>
       <c r="BZ5">
         <v>1000000.0</v>
       </c>
       <c r="CA5">
-        <v>-113695000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CB5">
         <v>-113695000.0</v>
       </c>
       <c r="CC5">
         <v>-113695000.0</v>
       </c>
       <c r="CD5">
+        <v>-113695000.0</v>
+      </c>
+      <c r="CE5">
         <v>-1600000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5789,75 +5815,80 @@
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7"/>
-      <c r="C7"/>
+      <c r="B7">
+        <v>914000.0</v>
+      </c>
+      <c r="C7">
+        <v>994000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>1389000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>1418000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>3938000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
@@ -5886,111 +5917,116 @@
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
         <v>33</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>1610000.0</v>
+      </c>
       <c r="C8">
         <v>1608000.0</v>
       </c>
       <c r="D8">
         <v>1608000.0</v>
       </c>
       <c r="E8">
+        <v>1608000.0</v>
+      </c>
+      <c r="F8">
         <v>1606000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615000.0</v>
       </c>
       <c r="H8">
         <v>1615000.0</v>
       </c>
       <c r="I8">
+        <v>1615000.0</v>
+      </c>
+      <c r="J8">
         <v>1613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="K8">
         <v>1610000.0</v>
       </c>
       <c r="L8">
+        <v>1610000.0</v>
+      </c>
+      <c r="M8">
         <v>1624000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627000.0</v>
       </c>
       <c r="O8">
         <v>1627000.0</v>
       </c>
       <c r="P8">
+        <v>1627000.0</v>
+      </c>
+      <c r="Q8">
         <v>1642000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>1668000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1661000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1667000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1679000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6013,130 +6049,131 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
         <v>34</v>
       </c>
-      <c r="B9">
-[...1 lines deleted...]
-      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1223719000.0</v>
       </c>
       <c r="D9">
         <v>1223719000.0</v>
       </c>
       <c r="E9">
+        <v>1223719000.0</v>
+      </c>
+      <c r="F9">
         <v>1221887000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1217651000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1230832000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>1252456000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1267398000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1264000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1266965000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1273691000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1295138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291505000.0</v>
       </c>
       <c r="W9">
         <v>1291505000.0</v>
       </c>
       <c r="X9">
+        <v>1291505000.0</v>
+      </c>
+      <c r="Y9">
         <v>1171920000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1170046000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1169537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143100000.0</v>
       </c>
       <c r="AB9">
         <v>1143100000.0</v>
       </c>
       <c r="AC9">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AD9">
         <v>1142496000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1145107000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1148761000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -6148,350 +6185,354 @@
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>126246000.0</v>
+      </c>
+      <c r="C10">
         <v>79034000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81250000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>82660000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>80510000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>78143000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>73829000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>72642000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>73076000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>74738000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>73920000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>130649000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>117549000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>125948000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>65708000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>105778000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58624000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>60369000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>64481000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>52241000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>53978000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>68641000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>75107000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>137717000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>75832000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>67356000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>115352000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>70978000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>69293000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>94944000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>86556000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>76927000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>69761000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>77292000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>86549000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>104005000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>72182000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>109295000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>71542000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>65049000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>77533000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>166775000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>158172000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>137077000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>176446000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>166684000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>134388000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>146224000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>219982000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>126065000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>50003000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>43084000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>75483000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>71303000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>72242000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>70866000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>29583000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>42624000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>45393000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>73305000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>102184000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>58569000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>58043000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>54034000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>49389000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>72664000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>65385000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>49922000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>60936000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>59020000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>127614000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>119594000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22485000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10365000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>6294000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="BZ10">
         <v>16635000.0</v>
       </c>
       <c r="CA10">
+        <v>16635000.0</v>
+      </c>
+      <c r="CB10">
         <v>16840000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17100000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17946000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>15900000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
         <v>36</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>79034000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>81250000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>82660000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>80510000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>78143000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>73829000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>105778000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>58624000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>60658000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>64481000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>52241000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6514,1265 +6555,1279 @@
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
+      <c r="CJ11"/>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>126246000.0</v>
+      </c>
+      <c r="C12">
         <v>79034000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81250000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>82660000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>80510000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>78143000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>73829000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72642000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>73076000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>74738000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>73920000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>130649000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>117549000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>125948000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>65708000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>105778000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>58624000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>60369000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>64481000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>52241000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>53978000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>68641000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>75107000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>137717000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>75832000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67356000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>115352000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>70978000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>69293000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>94944000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>86556000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>76927000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>69761000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>77292000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>86549000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>104005000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>72182000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>109295000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>71542000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>65049000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>77533000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>166775000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>158172000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>137077000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>176446000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>166684000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>134388000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>146224000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>219982000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>126065000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>50003000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>43084000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>75483000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>71303000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>72242000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>70866000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>29583000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>42624000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>45393000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>73305000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>102184000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>58569000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>58043000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>54034000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>49389000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>72664000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>65385000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>49922000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>60936000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>59020000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>127614000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>119594000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>22485000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10365000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>6294000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="BZ12">
         <v>16635000.0</v>
       </c>
       <c r="CA12">
+        <v>16635000.0</v>
+      </c>
+      <c r="CB12">
         <v>16840000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>17100000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>17946000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>15900000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
-        <v>1608000.0</v>
+        <v>1610000.0</v>
       </c>
       <c r="C13">
         <v>1608000.0</v>
       </c>
       <c r="D13">
         <v>1608000.0</v>
       </c>
       <c r="E13">
+        <v>1608000.0</v>
+      </c>
+      <c r="F13">
         <v>1606000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615000.0</v>
       </c>
       <c r="H13">
         <v>1615000.0</v>
       </c>
       <c r="I13">
+        <v>1615000.0</v>
+      </c>
+      <c r="J13">
         <v>1613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="K13">
         <v>1610000.0</v>
       </c>
       <c r="L13">
+        <v>1610000.0</v>
+      </c>
+      <c r="M13">
         <v>1624000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627000.0</v>
       </c>
       <c r="O13">
         <v>1627000.0</v>
       </c>
       <c r="P13">
+        <v>1627000.0</v>
+      </c>
+      <c r="Q13">
         <v>1642000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1668000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1661000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1667000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1679000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="W13">
         <v>1708000.0</v>
       </c>
       <c r="X13">
+        <v>1708000.0</v>
+      </c>
+      <c r="Y13">
         <v>1474000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1469000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424000.0</v>
       </c>
       <c r="AB13">
         <v>1424000.0</v>
       </c>
       <c r="AC13">
+        <v>1424000.0</v>
+      </c>
+      <c r="AD13">
         <v>1420000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000.0</v>
       </c>
       <c r="AF13">
         <v>1436000.0</v>
       </c>
       <c r="AG13">
         <v>1436000.0</v>
       </c>
       <c r="AH13">
+        <v>1436000.0</v>
+      </c>
+      <c r="AI13">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="AJ13">
         <v>1423000.0</v>
       </c>
       <c r="AK13">
+        <v>1423000.0</v>
+      </c>
+      <c r="AL13">
         <v>946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934000.0</v>
       </c>
       <c r="AM13">
         <v>934000.0</v>
       </c>
       <c r="AN13">
         <v>934000.0</v>
       </c>
       <c r="AO13">
+        <v>934000.0</v>
+      </c>
+      <c r="AP13">
         <v>937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AQ13">
         <v>929000.0</v>
       </c>
       <c r="AR13">
         <v>929000.0</v>
       </c>
       <c r="AS13">
         <v>929000.0</v>
       </c>
       <c r="AT13">
-        <v>925000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="AU13">
         <v>925000.0</v>
       </c>
       <c r="AV13">
-        <v>694000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="AW13">
         <v>694000.0</v>
       </c>
       <c r="AX13">
+        <v>694000.0</v>
+      </c>
+      <c r="AY13">
         <v>291000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>156000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>98000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>96000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>95000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>90000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>947000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640000.0</v>
       </c>
       <c r="BG13">
         <v>640000.0</v>
       </c>
       <c r="BH13">
+        <v>640000.0</v>
+      </c>
+      <c r="BI13">
         <v>642000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000.0</v>
       </c>
       <c r="BK13">
         <v>487000.0</v>
       </c>
       <c r="BL13">
         <v>487000.0</v>
       </c>
       <c r="BM13">
         <v>487000.0</v>
       </c>
       <c r="BN13">
         <v>487000.0</v>
       </c>
       <c r="BO13">
         <v>487000.0</v>
       </c>
       <c r="BP13">
         <v>487000.0</v>
       </c>
       <c r="BQ13">
-        <v>392000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="BR13">
         <v>392000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BS13">
+        <v>392000.0</v>
+      </c>
       <c r="BT13"/>
-      <c r="BU13">
-[...1 lines deleted...]
-      </c>
+      <c r="BU13"/>
       <c r="BV13">
         <v>300000.0</v>
       </c>
       <c r="BW13">
         <v>300000.0</v>
       </c>
       <c r="BX13">
         <v>300000.0</v>
       </c>
       <c r="BY13">
         <v>300000.0</v>
       </c>
       <c r="BZ13">
         <v>300000.0</v>
       </c>
-      <c r="CA13"/>
+      <c r="CA13">
+        <v>300000.0</v>
+      </c>
       <c r="CB13"/>
-      <c r="CC13">
-[...1 lines deleted...]
-      </c>
+      <c r="CC13"/>
       <c r="CD13">
         <v>300000.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CE13">
+        <v>300000.0</v>
+      </c>
+      <c r="CF13"/>
+      <c r="CG13">
         <v>700000.0</v>
       </c>
-      <c r="CG13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH13"/>
       <c r="CI13">
         <v>700000.0</v>
       </c>
+      <c r="CJ13">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>161215969.0</v>
+      </c>
+      <c r="C14">
         <v>160918696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160725972.0</v>
       </c>
       <c r="D14">
         <v>160725972.0</v>
       </c>
       <c r="E14">
+        <v>160725972.0</v>
+      </c>
+      <c r="F14">
         <v>160559000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>161347445.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>161553185.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>161486503.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>161425054.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>161206487.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>161902025.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>163172987.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>163249977.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>162653339.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>163058844.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>166824023.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>166546014.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>166596396.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>167610608.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>171031128.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>171351269.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>170842884.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>170853711.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>169954997.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>168596765.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>167766809.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>142554889.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>142249757.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>142490452.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>143512660.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>143602884.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>143575685.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>143044483.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>142357205.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>142347298.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>118581150.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>112617393.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>114046256.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>93366062.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>114349521.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>113641953.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>112788727.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>112311908.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>111965050.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>111323807.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>92558248.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>73195704.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>69495339.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>57147201.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>23751097.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15520230.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15460067.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>15420315.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>15419683.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15414438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5371596.0</v>
       </c>
       <c r="BE14">
         <v>5371596.0</v>
       </c>
       <c r="BF14">
+        <v>5371596.0</v>
+      </c>
+      <c r="BG14">
         <v>5371574.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>5370897.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5366231.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4799915.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4795363.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4063504.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4060919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4057317.0</v>
       </c>
       <c r="BN14">
         <v>4057317.0</v>
       </c>
       <c r="BO14">
+        <v>4057317.0</v>
+      </c>
+      <c r="BP14">
         <v>4081548.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4048604.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3271200.0</v>
       </c>
       <c r="BR14">
         <v>3271200.0</v>
       </c>
       <c r="BS14">
+        <v>3271200.0</v>
+      </c>
+      <c r="BT14">
         <v>3269887.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2964746.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2502557.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2502192.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2503372.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2503659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2502276.0</v>
       </c>
       <c r="BZ14">
         <v>2502276.0</v>
       </c>
       <c r="CA14">
+        <v>2502276.0</v>
+      </c>
+      <c r="CB14">
         <v>2501443.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>2500876.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2501057.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="CE14">
         <v>2500000.0</v>
       </c>
-      <c r="CF14"/>
-      <c r="CG14">
+      <c r="CF14">
+        <v>2500000.0</v>
+      </c>
+      <c r="CG14"/>
+      <c r="CH14">
         <v>3000000.0</v>
       </c>
-      <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>1679000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="W15">
         <v>1708000.0</v>
       </c>
       <c r="X15">
+        <v>1708000.0</v>
+      </c>
+      <c r="Y15">
         <v>1474000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1469000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424000.0</v>
       </c>
       <c r="AB15">
         <v>1424000.0</v>
       </c>
       <c r="AC15">
+        <v>1424000.0</v>
+      </c>
+      <c r="AD15">
         <v>1420000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000.0</v>
       </c>
       <c r="AF15">
         <v>1436000.0</v>
       </c>
       <c r="AG15">
         <v>1436000.0</v>
       </c>
       <c r="AH15">
+        <v>1436000.0</v>
+      </c>
+      <c r="AI15">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="AJ15">
         <v>1423000.0</v>
       </c>
       <c r="AK15">
+        <v>1423000.0</v>
+      </c>
+      <c r="AL15">
         <v>946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934000.0</v>
       </c>
       <c r="AM15">
         <v>934000.0</v>
       </c>
       <c r="AN15">
         <v>934000.0</v>
       </c>
       <c r="AO15">
+        <v>934000.0</v>
+      </c>
+      <c r="AP15">
         <v>937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AQ15">
         <v>929000.0</v>
       </c>
       <c r="AR15">
         <v>929000.0</v>
       </c>
       <c r="AS15">
         <v>929000.0</v>
       </c>
       <c r="AT15">
-        <v>925000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="AU15">
         <v>925000.0</v>
       </c>
       <c r="AV15">
-        <v>694000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="AW15">
         <v>694000.0</v>
       </c>
       <c r="AX15">
+        <v>694000.0</v>
+      </c>
+      <c r="AY15">
         <v>291000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>156000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>98000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>96000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>95000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>90000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>947000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640000.0</v>
       </c>
       <c r="BG15">
         <v>640000.0</v>
       </c>
       <c r="BH15">
+        <v>640000.0</v>
+      </c>
+      <c r="BI15">
         <v>642000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000.0</v>
       </c>
       <c r="BK15">
         <v>487000.0</v>
       </c>
       <c r="BL15">
         <v>487000.0</v>
       </c>
       <c r="BM15">
         <v>487000.0</v>
       </c>
       <c r="BN15">
         <v>487000.0</v>
       </c>
       <c r="BO15">
         <v>487000.0</v>
       </c>
       <c r="BP15">
         <v>487000.0</v>
       </c>
       <c r="BQ15">
-        <v>392000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="BR15">
         <v>392000.0</v>
       </c>
-      <c r="BS15"/>
+      <c r="BS15">
+        <v>392000.0</v>
+      </c>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
-[...1 lines deleted...]
-      </c>
+      <c r="BV15"/>
       <c r="BW15">
         <v>300000.0</v>
       </c>
       <c r="BX15">
         <v>300000.0</v>
       </c>
       <c r="BY15">
         <v>300000.0</v>
       </c>
       <c r="BZ15">
         <v>300000.0</v>
       </c>
-      <c r="CA15"/>
+      <c r="CA15">
+        <v>300000.0</v>
+      </c>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>300000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>6593000.0</v>
+      </c>
+      <c r="C16">
         <v>11397000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6710000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7963000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7501000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>6139000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3247000.0</v>
       </c>
       <c r="I16">
         <v>3247000.0</v>
       </c>
       <c r="J16">
-        <v>4394000.0</v>
+        <v>3247000.0</v>
       </c>
       <c r="K16">
         <v>4394000.0</v>
       </c>
       <c r="L16">
+        <v>4394000.0</v>
+      </c>
+      <c r="M16">
         <v>5510000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5092000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4172000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3056000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>6140000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4865000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4046000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4474000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2698000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>16236000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>18303000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>10381000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-19572000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>930000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-23898000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-20879000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-27751000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>17749000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1354000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-17519000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8545000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>829000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>394000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154000.0</v>
       </c>
       <c r="AM16">
         <v>2154000.0</v>
       </c>
       <c r="AN16">
+        <v>2154000.0</v>
+      </c>
+      <c r="AO16">
         <v>3537000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5079000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3575000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3190000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3959000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>4649000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2428000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4095000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1231000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2772000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2271000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>8330000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>7977000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>8072000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624000.0</v>
       </c>
       <c r="BD16">
         <v>2624000.0</v>
       </c>
       <c r="BE16">
+        <v>2624000.0</v>
+      </c>
+      <c r="BF16">
         <v>112000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8357000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8454000.0</v>
       </c>
       <c r="BI16">
         <v>8454000.0</v>
       </c>
       <c r="BJ16">
+        <v>8454000.0</v>
+      </c>
+      <c r="BK16">
         <v>8088000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7930000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7898000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7643000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7898000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7875000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7855000.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>7855000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>7006000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>4354000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6180000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5970000.0</v>
       </c>
       <c r="BZ16">
         <v>5970000.0</v>
       </c>
       <c r="CA16">
-        <v>6126000.0</v>
+        <v>5970000.0</v>
       </c>
       <c r="CB16">
         <v>6126000.0</v>
       </c>
       <c r="CC16">
+        <v>6126000.0</v>
+      </c>
+      <c r="CD16">
         <v>5762000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-5200000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7818,52 +7873,53 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7909,14638 +7965,55 @@
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
-    </row>
-[...14581 lines deleted...]
-      <c r="CI18"/>
       <c r="CJ18"/>
     </row>
     <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22588,134 +8061,14885 @@
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
     </row>
     <row r="20" spans="1:88">
       <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>1356000.0</v>
+      </c>
+      <c r="C20">
+        <v>1356000.0</v>
+      </c>
+      <c r="D20">
+        <v>1356000.0</v>
+      </c>
+      <c r="E20">
+        <v>1356000.0</v>
+      </c>
+      <c r="F20">
+        <v>1356000.0</v>
+      </c>
+      <c r="G20">
+        <v>1356000.0</v>
+      </c>
+      <c r="H20">
+        <v>1356000.0</v>
+      </c>
+      <c r="I20">
+        <v>1356000.0</v>
+      </c>
+      <c r="J20">
+        <v>1356000.0</v>
+      </c>
+      <c r="K20">
+        <v>1356000.0</v>
+      </c>
+      <c r="L20">
+        <v>1356000.0</v>
+      </c>
+      <c r="M20">
+        <v>1356000.0</v>
+      </c>
+      <c r="N20">
+        <v>1356000.0</v>
+      </c>
+      <c r="O20">
+        <v>1356000.0</v>
+      </c>
+      <c r="P20">
+        <v>1356000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1356000.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+    </row>
+    <row r="21" spans="1:88">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21">
+        <v>452000.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
+        <v>1430000.0</v>
+      </c>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21">
+        <v>2407000.0</v>
+      </c>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21">
+        <v>3385000.0</v>
+      </c>
+      <c r="AI21">
+        <v>3385000.0</v>
+      </c>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21">
+        <v>4363000.0</v>
+      </c>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
+        <v>5582000.0</v>
+      </c>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21">
+        <v>9053000.0</v>
+      </c>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+    </row>
+    <row r="22" spans="1:88">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>30241000.0</v>
+      </c>
+      <c r="C22">
+        <v>24682000.0</v>
+      </c>
+      <c r="D22">
+        <v>23498000.0</v>
+      </c>
+      <c r="E22">
+        <v>30679000.0</v>
+      </c>
+      <c r="F22">
+        <v>33033000.0</v>
+      </c>
+      <c r="G22">
+        <v>37688000.0</v>
+      </c>
+      <c r="H22">
+        <v>33299000.0</v>
+      </c>
+      <c r="I22">
+        <v>36806000.0</v>
+      </c>
+      <c r="J22">
+        <v>37431000.0</v>
+      </c>
+      <c r="K22">
+        <v>33806000.0</v>
+      </c>
+      <c r="L22">
+        <v>37783000.0</v>
+      </c>
+      <c r="M22">
+        <v>34358000.0</v>
+      </c>
+      <c r="N22">
+        <v>27658000.0</v>
+      </c>
+      <c r="O22">
+        <v>33069000.0</v>
+      </c>
+      <c r="P22">
+        <v>36351000.0</v>
+      </c>
+      <c r="Q22">
+        <v>42266000.0</v>
+      </c>
+      <c r="R22">
+        <v>35759000.0</v>
+      </c>
+      <c r="S22">
+        <v>33396000.0</v>
+      </c>
+      <c r="T22">
+        <v>29421000.0</v>
+      </c>
+      <c r="U22">
+        <v>20577000.0</v>
+      </c>
+      <c r="V22">
+        <v>19272000.0</v>
+      </c>
+      <c r="W22">
+        <v>11854000.0</v>
+      </c>
+      <c r="X22">
+        <v>13167000.0</v>
+      </c>
+      <c r="Y22">
+        <v>19501000.0</v>
+      </c>
+      <c r="Z22">
+        <v>36279000.0</v>
+      </c>
+      <c r="AA22">
+        <v>34085000.0</v>
+      </c>
+      <c r="AB22">
+        <v>27597000.0</v>
+      </c>
+      <c r="AC22">
+        <v>37558000.0</v>
+      </c>
+      <c r="AD22">
+        <v>33471000.0</v>
+      </c>
+      <c r="AE22">
+        <v>32212000.0</v>
+      </c>
+      <c r="AF22">
+        <v>29251000.0</v>
+      </c>
+      <c r="AG22">
+        <v>26601000.0</v>
+      </c>
+      <c r="AH22">
+        <v>22003000.0</v>
+      </c>
+      <c r="AI22">
+        <v>23675000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>20899000.0</v>
+      </c>
+      <c r="AK22">
+        <v>18022000.0</v>
+      </c>
+      <c r="AL22">
+        <v>15750000.0</v>
+      </c>
+      <c r="AM22">
+        <v>7906000.0</v>
+      </c>
+      <c r="AN22">
+        <v>9638000.0</v>
+      </c>
+      <c r="AO22">
+        <v>8425000.0</v>
+      </c>
+      <c r="AP22">
+        <v>6360000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>8844000.0</v>
+      </c>
+      <c r="AR22">
+        <v>7781000.0</v>
+      </c>
+      <c r="AS22">
+        <v>10091000.0</v>
+      </c>
+      <c r="AT22">
+        <v>10283000.0</v>
+      </c>
+      <c r="AU22">
+        <v>15906000.0</v>
+      </c>
+      <c r="AV22">
+        <v>19052000.0</v>
+      </c>
+      <c r="AW22">
+        <v>6466000.0</v>
+      </c>
+      <c r="AX22">
+        <v>7435000.0</v>
+      </c>
+      <c r="AY22">
+        <v>2825000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>943000.0</v>
+      </c>
+      <c r="BA22">
+        <v>3407000.0</v>
+      </c>
+      <c r="BB22">
+        <v>3421000.0</v>
+      </c>
+      <c r="BC22">
+        <v>3616000.0</v>
+      </c>
+      <c r="BD22">
+        <v>2879000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1006000.0</v>
+      </c>
+      <c r="BF22">
+        <v>9346000.0</v>
+      </c>
+      <c r="BG22">
+        <v>-3238000.0</v>
+      </c>
+      <c r="BH22">
+        <v>-3238000.0</v>
+      </c>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22">
+        <v>1760000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>1912000.0</v>
+      </c>
+      <c r="CA22">
+        <v>1912000.0</v>
+      </c>
+      <c r="CB22">
+        <v>1441000.0</v>
+      </c>
+      <c r="CC22">
+        <v>1517000.0</v>
+      </c>
+      <c r="CD22">
+        <v>1504000.0</v>
+      </c>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+    </row>
+    <row r="23" spans="1:88">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>1785089000.0</v>
+      </c>
+      <c r="C23">
+        <v>1602949000.0</v>
+      </c>
+      <c r="D23">
+        <v>1398046000.0</v>
+      </c>
+      <c r="E23">
+        <v>1430405000.0</v>
+      </c>
+      <c r="F23">
+        <v>1458038000.0</v>
+      </c>
+      <c r="G23">
+        <v>1486587000.0</v>
+      </c>
+      <c r="H23">
+        <v>1474550000.0</v>
+      </c>
+      <c r="I23">
+        <v>1488042000.0</v>
+      </c>
+      <c r="J23">
+        <v>1472331000.0</v>
+      </c>
+      <c r="K23">
+        <v>1492223000.0</v>
+      </c>
+      <c r="L23">
+        <v>1497474000.0</v>
+      </c>
+      <c r="M23">
+        <v>1489851000.0</v>
+      </c>
+      <c r="N23">
+        <v>1477536000.0</v>
+      </c>
+      <c r="O23">
+        <v>1508474000.0</v>
+      </c>
+      <c r="P23">
+        <v>1466096000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1542266000.0</v>
+      </c>
+      <c r="R23">
+        <v>1578411000.0</v>
+      </c>
+      <c r="S23">
+        <v>1609362000.0</v>
+      </c>
+      <c r="T23">
+        <v>1617724000.0</v>
+      </c>
+      <c r="U23">
+        <v>1653285000.0</v>
+      </c>
+      <c r="V23">
+        <v>1730807000.0</v>
+      </c>
+      <c r="W23">
+        <v>1621989000.0</v>
+      </c>
+      <c r="X23">
+        <v>1685877000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1823988000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1790160000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1827218000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1828473000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1792763000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1828328000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1863856000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1818081000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1763693000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1693096000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1730497000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1783096000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1808183000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1392939000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1403737000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1377354000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1394755000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1423374000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1423805000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1363306000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1359694000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1384028000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1378095000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1333786000.0</v>
+      </c>
+      <c r="AW23">
+        <v>700742000.0</v>
+      </c>
+      <c r="AX23">
+        <v>714424000.0</v>
+      </c>
+      <c r="AY23">
+        <v>446599000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>334968000.0</v>
+      </c>
+      <c r="BA23">
+        <v>338846000.0</v>
+      </c>
+      <c r="BB23">
+        <v>395889000.0</v>
+      </c>
+      <c r="BC23">
+        <v>399759000.0</v>
+      </c>
+      <c r="BD23">
+        <v>416178000.0</v>
+      </c>
+      <c r="BE23">
+        <v>516512000.0</v>
+      </c>
+      <c r="BF23">
+        <v>488573000.0</v>
+      </c>
+      <c r="BG23">
+        <v>504557000.0</v>
+      </c>
+      <c r="BH23">
+        <v>512752000.0</v>
+      </c>
+      <c r="BI23">
+        <v>605330000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>575211000.0</v>
+      </c>
+      <c r="BK23">
+        <v>480855000.0</v>
+      </c>
+      <c r="BL23">
+        <v>481363000.0</v>
+      </c>
+      <c r="BM23">
+        <v>484548000.0</v>
+      </c>
+      <c r="BN23">
+        <v>487969000.0</v>
+      </c>
+      <c r="BO23">
+        <v>517971000.0</v>
+      </c>
+      <c r="BP23">
+        <v>512318000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>507872000.0</v>
+      </c>
+      <c r="BR23">
+        <v>525205000.0</v>
+      </c>
+      <c r="BS23">
+        <v>532496000.0</v>
+      </c>
+      <c r="BT23">
+        <v>607668000.0</v>
+      </c>
+      <c r="BU23">
+        <v>603603000.0</v>
+      </c>
+      <c r="BV23">
+        <v>510864000.0</v>
+      </c>
+      <c r="BW23">
+        <v>422208000.0</v>
+      </c>
+      <c r="BX23">
+        <v>339931000.0</v>
+      </c>
+      <c r="BY23">
+        <v>341446000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>342008000.0</v>
+      </c>
+      <c r="CA23">
+        <v>342008000.0</v>
+      </c>
+      <c r="CB23">
+        <v>352470000.0</v>
+      </c>
+      <c r="CC23">
+        <v>359502000.0</v>
+      </c>
+      <c r="CD23">
+        <v>366406000.0</v>
+      </c>
+      <c r="CE23">
+        <v>364000000.0</v>
+      </c>
+      <c r="CF23"/>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+    </row>
+    <row r="24" spans="1:88">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>400696000.0</v>
+      </c>
+      <c r="C24">
+        <v>389244000.0</v>
+      </c>
+      <c r="D24">
+        <v>236976000.0</v>
+      </c>
+      <c r="E24">
+        <v>253731000.0</v>
+      </c>
+      <c r="F24">
+        <v>285298000.0</v>
+      </c>
+      <c r="G24">
+        <v>330775000.0</v>
+      </c>
+      <c r="H24">
+        <v>359289000.0</v>
+      </c>
+      <c r="I24">
+        <v>372579000.0</v>
+      </c>
+      <c r="J24">
+        <v>361619000.0</v>
+      </c>
+      <c r="K24">
+        <v>398425000.0</v>
+      </c>
+      <c r="L24">
+        <v>388647000.0</v>
+      </c>
+      <c r="M24">
+        <v>349352000.0</v>
+      </c>
+      <c r="N24">
+        <v>362616000.0</v>
+      </c>
+      <c r="O24">
+        <v>367069000.0</v>
+      </c>
+      <c r="P24">
+        <v>377695000.0</v>
+      </c>
+      <c r="Q24">
+        <v>450752000.0</v>
+      </c>
+      <c r="R24">
+        <v>500230000.0</v>
+      </c>
+      <c r="S24">
+        <v>512507000.0</v>
+      </c>
+      <c r="T24">
+        <v>515015000.0</v>
+      </c>
+      <c r="U24">
+        <v>516399000.0</v>
+      </c>
+      <c r="V24">
+        <v>562957000.0</v>
+      </c>
+      <c r="W24">
+        <v>446562000.0</v>
+      </c>
+      <c r="X24">
+        <v>474106000.0</v>
+      </c>
+      <c r="Y24">
+        <v>647179000.0</v>
+      </c>
+      <c r="Z24">
+        <v>678074000.0</v>
+      </c>
+      <c r="AA24">
+        <v>750586000.0</v>
+      </c>
+      <c r="AB24">
+        <v>846008000.0</v>
+      </c>
+      <c r="AC24">
+        <v>807208000.0</v>
+      </c>
+      <c r="AD24">
+        <v>824737000.0</v>
+      </c>
+      <c r="AE24">
+        <v>877946000.0</v>
+      </c>
+      <c r="AF24">
+        <v>867070000.0</v>
+      </c>
+      <c r="AG24">
+        <v>797310000.0</v>
+      </c>
+      <c r="AH24">
+        <v>708620000.0</v>
+      </c>
+      <c r="AI24">
+        <v>721151000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>762252000.0</v>
+      </c>
+      <c r="AK24">
+        <v>777025000.0</v>
+      </c>
+      <c r="AL24">
+        <v>619049000.0</v>
+      </c>
+      <c r="AM24">
+        <v>643974000.0</v>
+      </c>
+      <c r="AN24">
+        <v>629975000.0</v>
+      </c>
+      <c r="AO24">
+        <v>582057000.0</v>
+      </c>
+      <c r="AP24">
+        <v>601060000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>630201000.0</v>
+      </c>
+      <c r="AR24">
+        <v>571798000.0</v>
+      </c>
+      <c r="AS24">
+        <v>577505000.0</v>
+      </c>
+      <c r="AT24">
+        <v>623119000.0</v>
+      </c>
+      <c r="AU24">
+        <v>629320000.0</v>
+      </c>
+      <c r="AV24">
+        <v>585421000.0</v>
+      </c>
+      <c r="AW24">
+        <v>196156000.0</v>
+      </c>
+      <c r="AX24">
+        <v>203494000.0</v>
+      </c>
+      <c r="AY24">
+        <v>156046000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>156004000.0</v>
+      </c>
+      <c r="BA24">
+        <v>155961000.0</v>
+      </c>
+      <c r="BB24">
+        <v>155410000.0</v>
+      </c>
+      <c r="BC24">
+        <v>202637000.0</v>
+      </c>
+      <c r="BD24">
+        <v>211561000.0</v>
+      </c>
+      <c r="BE24">
+        <v>215481000.0</v>
+      </c>
+      <c r="BF24">
+        <v>253835000.0</v>
+      </c>
+      <c r="BG24">
+        <v>263632000.0</v>
+      </c>
+      <c r="BH24">
+        <v>294789000.0</v>
+      </c>
+      <c r="BI24">
+        <v>319940000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>292366000.0</v>
+      </c>
+      <c r="BK24">
+        <v>265231000.0</v>
+      </c>
+      <c r="BL24">
+        <v>265183000.0</v>
+      </c>
+      <c r="BM24">
+        <v>265136000.0</v>
+      </c>
+      <c r="BN24">
+        <v>265088000.0</v>
+      </c>
+      <c r="BO24">
+        <v>293041000.0</v>
+      </c>
+      <c r="BP24">
+        <v>292994000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>292947000.0</v>
+      </c>
+      <c r="BR24">
+        <v>342899000.0</v>
+      </c>
+      <c r="BS24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BT24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>253700000.0</v>
+      </c>
+      <c r="BX24">
+        <v>243000000.0</v>
+      </c>
+      <c r="BY24">
+        <v>236000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF24"/>
+      <c r="CG24">
+        <v>81800000.0</v>
+      </c>
+      <c r="CH24"/>
+      <c r="CI24">
+        <v>254651000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>329203000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:88">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>389244000.0</v>
+      </c>
+      <c r="D25">
+        <v>236976000.0</v>
+      </c>
+      <c r="E25">
+        <v>253731000.0</v>
+      </c>
+      <c r="F25">
+        <v>285298000.0</v>
+      </c>
+      <c r="G25">
+        <v>330775000.0</v>
+      </c>
+      <c r="H25">
+        <v>359289000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25">
+        <v>450752000.0</v>
+      </c>
+      <c r="R25">
+        <v>500230000.0</v>
+      </c>
+      <c r="S25">
+        <v>512507000.0</v>
+      </c>
+      <c r="T25">
+        <v>515015000.0</v>
+      </c>
+      <c r="U25">
+        <v>516399000.0</v>
+      </c>
+      <c r="V25">
+        <v>562957000.0</v>
+      </c>
+      <c r="W25">
+        <v>446562000.0</v>
+      </c>
+      <c r="X25">
+        <v>474106000.0</v>
+      </c>
+      <c r="Y25">
+        <v>647179000.0</v>
+      </c>
+      <c r="Z25">
+        <v>678074000.0</v>
+      </c>
+      <c r="AA25">
+        <v>750586000.0</v>
+      </c>
+      <c r="AB25">
+        <v>846008000.0</v>
+      </c>
+      <c r="AC25">
+        <v>807208000.0</v>
+      </c>
+      <c r="AD25">
+        <v>824737000.0</v>
+      </c>
+      <c r="AE25">
+        <v>873460000.0</v>
+      </c>
+      <c r="AF25">
+        <v>866941000.0</v>
+      </c>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+    </row>
+    <row r="26" spans="1:88">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>5739000.0</v>
+      </c>
+      <c r="S26">
+        <v>5406000.0</v>
+      </c>
+      <c r="T26">
+        <v>6114000.0</v>
+      </c>
+      <c r="U26">
+        <v>5858000.0</v>
+      </c>
+      <c r="V26">
+        <v>5516000.0</v>
+      </c>
+      <c r="W26">
+        <v>5233000.0</v>
+      </c>
+      <c r="X26">
+        <v>5595000.0</v>
+      </c>
+      <c r="Y26">
+        <v>5182000.0</v>
+      </c>
+      <c r="Z26">
+        <v>4816000.0</v>
+      </c>
+      <c r="AA26">
+        <v>4772000.0</v>
+      </c>
+      <c r="AB26">
+        <v>4930000.0</v>
+      </c>
+      <c r="AC26">
+        <v>4837000.0</v>
+      </c>
+      <c r="AD26">
+        <v>4667000.0</v>
+      </c>
+      <c r="AE26">
+        <v>4388000.0</v>
+      </c>
+      <c r="AF26">
+        <v>5086000.0</v>
+      </c>
+      <c r="AG26">
+        <v>4389000.0</v>
+      </c>
+      <c r="AH26">
+        <v>4294000.0</v>
+      </c>
+      <c r="AI26">
+        <v>3992000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>4182000.0</v>
+      </c>
+      <c r="AK26">
+        <v>3909000.0</v>
+      </c>
+      <c r="AL26">
+        <v>3664000.0</v>
+      </c>
+      <c r="AM26">
+        <v>3412000.0</v>
+      </c>
+      <c r="AN26">
+        <v>3401000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>2976000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>2697000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+    </row>
+    <row r="27" spans="1:88">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+    </row>
+    <row r="28" spans="1:88">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>380011000.0</v>
+      </c>
+      <c r="C28">
+        <v>349710000.0</v>
+      </c>
+      <c r="D28">
+        <v>187277000.0</v>
+      </c>
+      <c r="E28">
+        <v>220145000.0</v>
+      </c>
+      <c r="F28">
+        <v>283562000.0</v>
+      </c>
+      <c r="G28">
+        <v>335441000.0</v>
+      </c>
+      <c r="H28">
+        <v>333800000.0</v>
+      </c>
+      <c r="I28">
+        <v>341962000.0</v>
+      </c>
+      <c r="J28">
+        <v>324704000.0</v>
+      </c>
+      <c r="K28">
+        <v>355405000.0</v>
+      </c>
+      <c r="L28">
+        <v>362660000.0</v>
+      </c>
+      <c r="M28">
+        <v>257650000.0</v>
+      </c>
+      <c r="N28">
+        <v>278176000.0</v>
+      </c>
+      <c r="O28">
+        <v>270747000.0</v>
+      </c>
+      <c r="P28">
+        <v>353222000.0</v>
+      </c>
+      <c r="Q28">
+        <v>376372000.0</v>
+      </c>
+      <c r="R28">
+        <v>462370000.0</v>
+      </c>
+      <c r="S28">
+        <v>465215000.0</v>
+      </c>
+      <c r="T28">
+        <v>460318000.0</v>
+      </c>
+      <c r="U28">
+        <v>473941000.0</v>
+      </c>
+      <c r="V28">
+        <v>520740000.0</v>
+      </c>
+      <c r="W28">
+        <v>381317000.0</v>
+      </c>
+      <c r="X28">
+        <v>447613000.0</v>
+      </c>
+      <c r="Y28">
+        <v>585742000.0</v>
+      </c>
+      <c r="Z28">
+        <v>736064000.0</v>
+      </c>
+      <c r="AA28">
+        <v>783615000.0</v>
+      </c>
+      <c r="AB28">
+        <v>830499000.0</v>
+      </c>
+      <c r="AC28">
+        <v>833223000.0</v>
+      </c>
+      <c r="AD28">
+        <v>849593000.0</v>
+      </c>
+      <c r="AE28">
+        <v>872331000.0</v>
+      </c>
+      <c r="AF28">
+        <v>848519000.0</v>
+      </c>
+      <c r="AG28">
+        <v>779064000.0</v>
+      </c>
+      <c r="AH28">
+        <v>694683000.0</v>
+      </c>
+      <c r="AI28">
+        <v>708912000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>739444000.0</v>
+      </c>
+      <c r="AK28">
+        <v>737094000.0</v>
+      </c>
+      <c r="AL28">
+        <v>602397000.0</v>
+      </c>
+      <c r="AM28">
+        <v>592200000.0</v>
+      </c>
+      <c r="AN28">
+        <v>613323000.0</v>
+      </c>
+      <c r="AO28">
+        <v>548091000.0</v>
+      </c>
+      <c r="AP28">
+        <v>576871000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>495693000.0</v>
+      </c>
+      <c r="AR28">
+        <v>463708000.0</v>
+      </c>
+      <c r="AS28">
+        <v>491105000.0</v>
+      </c>
+      <c r="AT28">
+        <v>478003000.0</v>
+      </c>
+      <c r="AU28">
+        <v>494597000.0</v>
+      </c>
+      <c r="AV28">
+        <v>506283000.0</v>
+      </c>
+      <c r="AW28">
+        <v>56402000.0</v>
+      </c>
+      <c r="AX28">
+        <v>-16487000.0</v>
+      </c>
+      <c r="AY28">
+        <v>29981000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>106001000.0</v>
+      </c>
+      <c r="BA28">
+        <v>112876000.0</v>
+      </c>
+      <c r="BB28">
+        <v>127227000.0</v>
+      </c>
+      <c r="BC28">
+        <v>140334000.0</v>
+      </c>
+      <c r="BD28">
+        <v>143320000.0</v>
+      </c>
+      <c r="BE28">
+        <v>147715000.0</v>
+      </c>
+      <c r="BF28">
+        <v>237829000.0</v>
+      </c>
+      <c r="BG28">
+        <v>237946000.0</v>
+      </c>
+      <c r="BH28">
+        <v>254334000.0</v>
+      </c>
+      <c r="BI28">
+        <v>251573000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>190181000.0</v>
+      </c>
+      <c r="BK28">
+        <v>206662000.0</v>
+      </c>
+      <c r="BL28">
+        <v>207140000.0</v>
+      </c>
+      <c r="BM28">
+        <v>211102000.0</v>
+      </c>
+      <c r="BN28">
+        <v>215699000.0</v>
+      </c>
+      <c r="BO28">
+        <v>220377000.0</v>
+      </c>
+      <c r="BP28">
+        <v>227609000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>243025000.0</v>
+      </c>
+      <c r="BR28">
+        <v>281963000.0</v>
+      </c>
+      <c r="BS28">
+        <v>284980000.0</v>
+      </c>
+      <c r="BT28">
+        <v>291386000.0</v>
+      </c>
+      <c r="BU28">
+        <v>299406000.0</v>
+      </c>
+      <c r="BV28">
+        <v>396515000.0</v>
+      </c>
+      <c r="BW28">
+        <v>318335000.0</v>
+      </c>
+      <c r="BX28">
+        <v>236706000.0</v>
+      </c>
+      <c r="BY28">
+        <v>218858000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>219365000.0</v>
+      </c>
+      <c r="CA28">
+        <v>219365000.0</v>
+      </c>
+      <c r="CB28">
+        <v>219160000.0</v>
+      </c>
+      <c r="CC28">
+        <v>218900000.0</v>
+      </c>
+      <c r="CD28">
+        <v>218054000.0</v>
+      </c>
+      <c r="CE28">
+        <v>220100000.0</v>
+      </c>
+      <c r="CF28"/>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+    </row>
+    <row r="29" spans="1:88">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>1738048000.0</v>
+      </c>
+      <c r="C29">
+        <v>1561930000.0</v>
+      </c>
+      <c r="D29">
+        <v>1364132000.0</v>
+      </c>
+      <c r="E29">
+        <v>1391682000.0</v>
+      </c>
+      <c r="F29">
+        <v>1421076000.0</v>
+      </c>
+      <c r="G29">
+        <v>1447666000.0</v>
+      </c>
+      <c r="H29">
+        <v>1438378000.0</v>
+      </c>
+      <c r="I29">
+        <v>1452589000.0</v>
+      </c>
+      <c r="J29">
+        <v>1437218000.0</v>
+      </c>
+      <c r="K29">
+        <v>1455879000.0</v>
+      </c>
+      <c r="L29">
+        <v>1458674000.0</v>
+      </c>
+      <c r="M29">
+        <v>1445575000.0</v>
+      </c>
+      <c r="N29">
+        <v>1441371000.0</v>
+      </c>
+      <c r="O29">
+        <v>1465173000.0</v>
+      </c>
+      <c r="P29">
+        <v>1431033000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1502078000.0</v>
+      </c>
+      <c r="R29">
+        <v>1549772000.0</v>
+      </c>
+      <c r="S29">
+        <v>1569624000.0</v>
+      </c>
+      <c r="T29">
+        <v>1580610000.0</v>
+      </c>
+      <c r="U29">
+        <v>1612366000.0</v>
+      </c>
+      <c r="V29">
+        <v>1688517000.0</v>
+      </c>
+      <c r="W29">
+        <v>1558879000.0</v>
+      </c>
+      <c r="X29">
+        <v>1626868000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1764160000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1739497000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+    </row>
+    <row r="30" spans="1:88">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>85288000.0</v>
+      </c>
+      <c r="C30">
+        <v>53338000.0</v>
+      </c>
+      <c r="D30">
+        <v>33953000.0</v>
+      </c>
+      <c r="E30">
+        <v>40047000.0</v>
+      </c>
+      <c r="F30">
+        <v>50520000.0</v>
+      </c>
+      <c r="G30">
+        <v>53715000.0</v>
+      </c>
+      <c r="H30">
+        <v>58553000.0</v>
+      </c>
+      <c r="I30">
+        <v>70355000.0</v>
+      </c>
+      <c r="J30">
+        <v>80561000.0</v>
+      </c>
+      <c r="K30">
+        <v>75848000.0</v>
+      </c>
+      <c r="L30">
+        <v>55684000.0</v>
+      </c>
+      <c r="M30">
+        <v>56831000.0</v>
+      </c>
+      <c r="N30">
+        <v>55010000.0</v>
+      </c>
+      <c r="O30">
+        <v>59465000.0</v>
+      </c>
+      <c r="P30">
+        <v>50437000.0</v>
+      </c>
+      <c r="Q30">
+        <v>25234000.0</v>
+      </c>
+      <c r="R30">
+        <v>23379000.0</v>
+      </c>
+      <c r="S30">
+        <v>30361000.0</v>
+      </c>
+      <c r="T30">
+        <v>17348000.0</v>
+      </c>
+      <c r="U30">
+        <v>17031000.0</v>
+      </c>
+      <c r="V30">
+        <v>29787000.0</v>
+      </c>
+      <c r="W30">
+        <v>30060000.0</v>
+      </c>
+      <c r="X30">
+        <v>61916000.0</v>
+      </c>
+      <c r="Y30">
+        <v>97429000.0</v>
+      </c>
+      <c r="Z30">
+        <v>86033000.0</v>
+      </c>
+      <c r="AA30">
+        <v>107848000.0</v>
+      </c>
+      <c r="AB30">
+        <v>54976000.0</v>
+      </c>
+      <c r="AC30">
+        <v>42343000.0</v>
+      </c>
+      <c r="AD30">
+        <v>66286000.0</v>
+      </c>
+      <c r="AE30">
+        <v>60196000.0</v>
+      </c>
+      <c r="AF30">
+        <v>40998000.0</v>
+      </c>
+      <c r="AG30">
+        <v>29376000.0</v>
+      </c>
+      <c r="AH30">
+        <v>35286000.0</v>
+      </c>
+      <c r="AI30">
+        <v>42212000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>29084000.0</v>
+      </c>
+      <c r="AK30">
+        <v>28383000.0</v>
+      </c>
+      <c r="AL30">
+        <v>30350000.0</v>
+      </c>
+      <c r="AM30">
+        <v>34461000.0</v>
+      </c>
+      <c r="AN30">
+        <v>24718000.0</v>
+      </c>
+      <c r="AO30">
+        <v>52889000.0</v>
+      </c>
+      <c r="AP30">
+        <v>41933000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>40093000.0</v>
+      </c>
+      <c r="AR30">
+        <v>35828000.0</v>
+      </c>
+      <c r="AS30">
+        <v>33206000.0</v>
+      </c>
+      <c r="AT30">
+        <v>29996000.0</v>
+      </c>
+      <c r="AU30">
+        <v>28708000.0</v>
+      </c>
+      <c r="AV30">
+        <v>26474000.0</v>
+      </c>
+      <c r="AW30">
+        <v>12231000.0</v>
+      </c>
+      <c r="AX30">
+        <v>14138000.0</v>
+      </c>
+      <c r="AY30">
+        <v>16951000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>14042000.0</v>
+      </c>
+      <c r="BA30">
+        <v>16460000.0</v>
+      </c>
+      <c r="BB30">
+        <v>13089000.0</v>
+      </c>
+      <c r="BC30">
+        <v>13874000.0</v>
+      </c>
+      <c r="BD30">
+        <v>14552000.0</v>
+      </c>
+      <c r="BE30">
+        <v>14346000.0</v>
+      </c>
+      <c r="BF30">
+        <v>7349000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5021000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5021000.0</v>
+      </c>
+      <c r="BI30"/>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30">
+        <v>560000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4247000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7272000.0</v>
+      </c>
+      <c r="BS30">
+        <v>8791000.0</v>
+      </c>
+      <c r="BT30">
+        <v>7991000.0</v>
+      </c>
+      <c r="BU30">
+        <v>5239000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2801000.0</v>
+      </c>
+      <c r="BW30">
+        <v>1547000.0</v>
+      </c>
+      <c r="BX30">
+        <v>2326000.0</v>
+      </c>
+      <c r="BY30">
+        <v>3268000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3163000.0</v>
+      </c>
+      <c r="CA30">
+        <v>3163000.0</v>
+      </c>
+      <c r="CB30">
+        <v>4306000.0</v>
+      </c>
+      <c r="CC30">
+        <v>1826000.0</v>
+      </c>
+      <c r="CD30">
+        <v>6692000.0</v>
+      </c>
+      <c r="CE30">
+        <v>5500000.0</v>
+      </c>
+      <c r="CF30"/>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+    </row>
+    <row r="31" spans="1:88">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>1020739000.0</v>
+      </c>
+      <c r="M31">
+        <v>1055919000.0</v>
+      </c>
+      <c r="N31"/>
+      <c r="O31">
+        <v>1067122000.0</v>
+      </c>
+      <c r="P31">
+        <v>1010746000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1018571000.0</v>
+      </c>
+      <c r="R31">
+        <v>1028778000.0</v>
+      </c>
+      <c r="S31">
+        <v>1047326000.0</v>
+      </c>
+      <c r="T31">
+        <v>1055811000.0</v>
+      </c>
+      <c r="U31">
+        <v>1086184000.0</v>
+      </c>
+      <c r="V31">
+        <v>1113799000.0</v>
+      </c>
+      <c r="W31">
+        <v>1108469000.0</v>
+      </c>
+      <c r="X31">
+        <v>1134499000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1044941000.0</v>
+      </c>
+      <c r="Z31">
+        <v>958689000.0</v>
+      </c>
+      <c r="AA31">
+        <v>931014000.0</v>
+      </c>
+      <c r="AB31">
+        <v>836728000.0</v>
+      </c>
+      <c r="AC31">
+        <v>848591000.0</v>
+      </c>
+      <c r="AD31">
+        <v>869562000.0</v>
+      </c>
+      <c r="AE31">
+        <v>859261000.0</v>
+      </c>
+      <c r="AF31">
+        <v>857387000.0</v>
+      </c>
+      <c r="AG31">
+        <v>879886000.0</v>
+      </c>
+      <c r="AH31">
+        <v>910511000.0</v>
+      </c>
+      <c r="AI31">
+        <v>922507000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>935645000.0</v>
+      </c>
+      <c r="AK31">
+        <v>942616000.0</v>
+      </c>
+      <c r="AL31">
+        <v>693367000.0</v>
+      </c>
+      <c r="AM31">
+        <v>680648000.0</v>
+      </c>
+      <c r="AN31"/>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31">
+        <v>732311000.0</v>
+      </c>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31">
+        <v>665798000.0</v>
+      </c>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31">
+        <v>284752000.0</v>
+      </c>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+    </row>
+    <row r="32" spans="1:88">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>121023000.0</v>
+      </c>
+      <c r="C32">
+        <v>134195000.0</v>
+      </c>
+      <c r="D32">
+        <v>85789000.0</v>
+      </c>
+      <c r="E32">
+        <v>110424000.0</v>
+      </c>
+      <c r="F32">
+        <v>64107000.0</v>
+      </c>
+      <c r="G32">
+        <v>92276000.0</v>
+      </c>
+      <c r="H32">
+        <v>106257000.0</v>
+      </c>
+      <c r="I32">
+        <v>127545000.0</v>
+      </c>
+      <c r="J32">
+        <v>141674000.0</v>
+      </c>
+      <c r="K32">
+        <v>143893000.0</v>
+      </c>
+      <c r="L32">
+        <v>100473000.0</v>
+      </c>
+      <c r="M32">
+        <v>159158000.0</v>
+      </c>
+      <c r="N32">
+        <v>151971000.0</v>
+      </c>
+      <c r="O32">
+        <v>171215000.0</v>
+      </c>
+      <c r="P32">
+        <v>102530000.0</v>
+      </c>
+      <c r="Q32">
+        <v>125636000.0</v>
+      </c>
+      <c r="R32">
+        <v>84947000.0</v>
+      </c>
+      <c r="S32">
+        <v>90028000.0</v>
+      </c>
+      <c r="T32">
+        <v>82323000.0</v>
+      </c>
+      <c r="U32">
+        <v>87492000.0</v>
+      </c>
+      <c r="V32">
+        <v>72035000.0</v>
+      </c>
+      <c r="W32">
+        <v>70350000.0</v>
+      </c>
+      <c r="X32">
+        <v>98541000.0</v>
+      </c>
+      <c r="Y32">
+        <v>152484000.0</v>
+      </c>
+      <c r="Z32">
+        <v>75518000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+    </row>
+    <row r="33" spans="1:88">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>1517980000.0</v>
+      </c>
+      <c r="C33">
+        <v>1394034000.0</v>
+      </c>
+      <c r="D33">
+        <v>1251455000.0</v>
+      </c>
+      <c r="E33">
+        <v>1236702000.0</v>
+      </c>
+      <c r="F33">
+        <v>1286003000.0</v>
+      </c>
+      <c r="G33">
+        <v>1284698000.0</v>
+      </c>
+      <c r="H33">
+        <v>1293022000.0</v>
+      </c>
+      <c r="I33">
+        <v>1292294000.0</v>
+      </c>
+      <c r="J33">
+        <v>1268933000.0</v>
+      </c>
+      <c r="K33">
+        <v>1291725000.0</v>
+      </c>
+      <c r="L33">
+        <v>1318247000.0</v>
+      </c>
+      <c r="M33">
+        <v>1255534000.0</v>
+      </c>
+      <c r="N33">
+        <v>1264322000.0</v>
+      </c>
+      <c r="O33">
+        <v>1272885000.0</v>
+      </c>
+      <c r="P33">
+        <v>1295669000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1353639000.0</v>
+      </c>
+      <c r="R33">
+        <v>1448259000.0</v>
+      </c>
+      <c r="S33">
+        <v>1477391000.0</v>
+      </c>
+      <c r="T33">
+        <v>1499125000.0</v>
+      </c>
+      <c r="U33">
+        <v>1528195000.0</v>
+      </c>
+      <c r="V33">
+        <v>1620146000.0</v>
+      </c>
+      <c r="W33">
+        <v>1503710000.0</v>
+      </c>
+      <c r="X33">
+        <v>1530634000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1562720000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1583359000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1608932000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1624680000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1635486000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1644722000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1670533000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1651891000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1622700000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1559252000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1563360000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1642743000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1653655000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1226645000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1225232000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1244749000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1264275000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1271929000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1205553000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1158839000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1177058000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1165974000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1165825000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1151407000.0</v>
+      </c>
+      <c r="AW33">
+        <v>534247000.0</v>
+      </c>
+      <c r="AX33">
+        <v>471567000.0</v>
+      </c>
+      <c r="AY33">
+        <v>300527000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>269912000.0</v>
+      </c>
+      <c r="BA33">
+        <v>275669000.0</v>
+      </c>
+      <c r="BB33">
+        <v>281357000.0</v>
+      </c>
+      <c r="BC33">
+        <v>310481000.0</v>
+      </c>
+      <c r="BD33">
+        <v>325988000.0</v>
+      </c>
+      <c r="BE33">
+        <v>428884000.0</v>
+      </c>
+      <c r="BF33">
+        <v>441263000.0</v>
+      </c>
+      <c r="BG33">
+        <v>455129000.0</v>
+      </c>
+      <c r="BH33">
+        <v>460657000.0</v>
+      </c>
+      <c r="BI33">
+        <v>523635000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>469021000.0</v>
+      </c>
+      <c r="BK33">
+        <v>419109000.0</v>
+      </c>
+      <c r="BL33">
+        <v>421141000.0</v>
+      </c>
+      <c r="BM33">
+        <v>428171000.0</v>
+      </c>
+      <c r="BN33">
+        <v>435134000.0</v>
+      </c>
+      <c r="BO33">
+        <v>442020000.0</v>
+      </c>
+      <c r="BP33">
+        <v>444060000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>450817000.0</v>
+      </c>
+      <c r="BR33">
+        <v>455921000.0</v>
+      </c>
+      <c r="BS33">
+        <v>463535000.0</v>
+      </c>
+      <c r="BT33">
+        <v>470191000.0</v>
+      </c>
+      <c r="BU33">
+        <v>476848000.0</v>
+      </c>
+      <c r="BV33">
+        <v>483567000.0</v>
+      </c>
+      <c r="BW33">
+        <v>408621000.0</v>
+      </c>
+      <c r="BX33">
+        <v>329516000.0</v>
+      </c>
+      <c r="BY33">
+        <v>315516000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>319773000.0</v>
+      </c>
+      <c r="CA33">
+        <v>319773000.0</v>
+      </c>
+      <c r="CB33">
+        <v>328287000.0</v>
+      </c>
+      <c r="CC33">
+        <v>332590000.0</v>
+      </c>
+      <c r="CD33">
+        <v>336866000.0</v>
+      </c>
+      <c r="CE33">
+        <v>341100000.0</v>
+      </c>
+      <c r="CF33"/>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+    </row>
+    <row r="34" spans="1:88">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>5528000.0</v>
+      </c>
+      <c r="C34">
+        <v>5597000.0</v>
+      </c>
+      <c r="D34">
+        <v>4356000.0</v>
+      </c>
+      <c r="E34">
+        <v>4455000.0</v>
+      </c>
+      <c r="F34">
+        <v>3355000.0</v>
+      </c>
+      <c r="G34">
+        <v>3498000.0</v>
+      </c>
+      <c r="H34">
+        <v>4304000.0</v>
+      </c>
+      <c r="I34">
+        <v>4533000.0</v>
+      </c>
+      <c r="J34">
+        <v>4928000.0</v>
+      </c>
+      <c r="K34">
+        <v>5526000.0</v>
+      </c>
+      <c r="L34">
+        <v>3558000.0</v>
+      </c>
+      <c r="M34">
+        <v>3798000.0</v>
+      </c>
+      <c r="N34">
+        <v>3124000.0</v>
+      </c>
+      <c r="O34">
+        <v>3545000.0</v>
+      </c>
+      <c r="P34">
+        <v>3473000.0</v>
+      </c>
+      <c r="Q34">
+        <v>3869000.0</v>
+      </c>
+      <c r="R34">
+        <v>3342000.0</v>
+      </c>
+      <c r="S34">
+        <v>3330000.0</v>
+      </c>
+      <c r="T34">
+        <v>3353000.0</v>
+      </c>
+      <c r="U34">
+        <v>3609000.0</v>
+      </c>
+      <c r="V34">
+        <v>3739000.0</v>
+      </c>
+      <c r="W34">
+        <v>3957000.0</v>
+      </c>
+      <c r="X34">
+        <v>3619000.0</v>
+      </c>
+      <c r="Y34">
+        <v>3626000.0</v>
+      </c>
+      <c r="Z34">
+        <v>2286000.0</v>
+      </c>
+      <c r="AA34">
+        <v>2665000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2842000.0</v>
+      </c>
+      <c r="AC34">
+        <v>1737000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1748000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+    </row>
+    <row r="35" spans="1:88">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>406224000.0</v>
+      </c>
+      <c r="C35">
+        <v>394972999.0</v>
+      </c>
+      <c r="D35">
+        <v>241576000.0</v>
+      </c>
+      <c r="E35">
+        <v>258186000.0</v>
+      </c>
+      <c r="F35">
+        <v>288653000.0</v>
+      </c>
+      <c r="G35">
+        <v>334273000.0</v>
+      </c>
+      <c r="H35">
+        <v>363593000.0</v>
+      </c>
+      <c r="I35">
+        <v>377113000.0</v>
+      </c>
+      <c r="J35">
+        <v>366548000.0</v>
+      </c>
+      <c r="K35">
+        <v>403952000.0</v>
+      </c>
+      <c r="L35">
+        <v>392205000.0</v>
+      </c>
+      <c r="M35">
+        <v>353150000.0</v>
+      </c>
+      <c r="N35">
+        <v>365740000.0</v>
+      </c>
+      <c r="O35">
+        <v>370614000.0</v>
+      </c>
+      <c r="P35">
+        <v>381168000.0</v>
+      </c>
+      <c r="Q35">
+        <v>454621000.0</v>
+      </c>
+      <c r="R35">
+        <v>504391000.0</v>
+      </c>
+      <c r="S35">
+        <v>520059000.0</v>
+      </c>
+      <c r="T35">
+        <v>525608000.0</v>
+      </c>
+      <c r="U35">
+        <v>529478000.0</v>
+      </c>
+      <c r="V35">
+        <v>578363000.0</v>
+      </c>
+      <c r="W35">
+        <v>465120000.0</v>
+      </c>
+      <c r="X35">
+        <v>494664000.0</v>
+      </c>
+      <c r="Y35">
+        <v>670255000.0</v>
+      </c>
+      <c r="Z35">
+        <v>700184001.0</v>
+      </c>
+      <c r="AA35">
+        <v>764530000.0</v>
+      </c>
+      <c r="AB35">
+        <v>862629000.0</v>
+      </c>
+      <c r="AC35">
+        <v>821875000.0</v>
+      </c>
+      <c r="AD35">
+        <v>834259000.0</v>
+      </c>
+      <c r="AE35">
+        <v>878490000.0</v>
+      </c>
+      <c r="AF35">
+        <v>867485000.0</v>
+      </c>
+      <c r="AG35">
+        <v>797699000.0</v>
+      </c>
+      <c r="AH35">
+        <v>709055000.0</v>
+      </c>
+      <c r="AI35">
+        <v>721579000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>762507000.0</v>
+      </c>
+      <c r="AK35">
+        <v>777265000.0</v>
+      </c>
+      <c r="AL35">
+        <v>619601000.0</v>
+      </c>
+      <c r="AM35">
+        <v>644416000.0</v>
+      </c>
+      <c r="AN35">
+        <v>631186000.0</v>
+      </c>
+      <c r="AO35">
+        <v>584143000.0</v>
+      </c>
+      <c r="AP35">
+        <v>603758000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>633078000.0</v>
+      </c>
+      <c r="AR35">
+        <v>576133000.0</v>
+      </c>
+      <c r="AS35">
+        <v>582233000.0</v>
+      </c>
+      <c r="AT35">
+        <v>628882000.0</v>
+      </c>
+      <c r="AU35">
+        <v>635337000.0</v>
+      </c>
+      <c r="AV35">
+        <v>591857000.0</v>
+      </c>
+      <c r="AW35">
+        <v>196156000.0</v>
+      </c>
+      <c r="AX35">
+        <v>203494000.0</v>
+      </c>
+      <c r="AY35">
+        <v>156045000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>156004000.0</v>
+      </c>
+      <c r="BA35">
+        <v>155960000.0</v>
+      </c>
+      <c r="BB35">
+        <v>155410000.0</v>
+      </c>
+      <c r="BC35">
+        <v>202638000.0</v>
+      </c>
+      <c r="BD35">
+        <v>211753000.0</v>
+      </c>
+      <c r="BE35">
+        <v>215709000.0</v>
+      </c>
+      <c r="BF35">
+        <v>254138000.0</v>
+      </c>
+      <c r="BG35">
+        <v>264150000.0</v>
+      </c>
+      <c r="BH35">
+        <v>296153000.0</v>
+      </c>
+      <c r="BI35">
+        <v>322180000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>295272000.0</v>
+      </c>
+      <c r="BK35">
+        <v>268912000.0</v>
+      </c>
+      <c r="BL35">
+        <v>269805000.0</v>
+      </c>
+      <c r="BM35">
+        <v>269949000.0</v>
+      </c>
+      <c r="BN35">
+        <v>269884000.0</v>
+      </c>
+      <c r="BO35">
+        <v>300120000.0</v>
+      </c>
+      <c r="BP35">
+        <v>300970000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>302591000.0</v>
+      </c>
+      <c r="BR35">
+        <v>357324000.0</v>
+      </c>
+      <c r="BS35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BT35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BU35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BV35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BW35">
+        <v>253700000.0</v>
+      </c>
+      <c r="BX35">
+        <v>243001000.0</v>
+      </c>
+      <c r="BY35">
+        <v>236000000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF35"/>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+    </row>
+    <row r="36" spans="1:88">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>595000.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
+        <v>11924000.0</v>
+      </c>
+      <c r="E36">
+        <v>-1000.0</v>
+      </c>
+      <c r="F36"/>
+      <c r="G36">
+        <v>93177000.0</v>
+      </c>
+      <c r="H36"/>
+      <c r="I36"/>
+      <c r="J36">
+        <v>-1001.0</v>
+      </c>
+      <c r="K36"/>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36">
+        <v>-1000.0</v>
+      </c>
+      <c r="O36">
+        <v>-1000.0</v>
+      </c>
+      <c r="P36"/>
+      <c r="Q36">
+        <v>161000.0</v>
+      </c>
+      <c r="R36">
+        <v>1000.0</v>
+      </c>
+      <c r="S36">
+        <v>2000.0</v>
+      </c>
+      <c r="T36">
+        <v>-1000.0</v>
+      </c>
+      <c r="U36"/>
+      <c r="V36"/>
+      <c r="W36">
+        <v>1000.0</v>
+      </c>
+      <c r="X36">
+        <v>21306000.0</v>
+      </c>
+      <c r="Y36"/>
+      <c r="Z36">
+        <v>9796000.0</v>
+      </c>
+      <c r="AA36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC36">
+        <v>1635486000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1644722000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1000.0</v>
+      </c>
+      <c r="AF36">
+        <v>516000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1000.0</v>
+      </c>
+      <c r="AI36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AJ36"/>
+      <c r="AK36">
+        <v>1000.0</v>
+      </c>
+      <c r="AL36"/>
+      <c r="AM36">
+        <v>1000.0</v>
+      </c>
+      <c r="AN36"/>
+      <c r="AO36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP36"/>
+      <c r="AQ36">
+        <v>1000.0</v>
+      </c>
+      <c r="AR36">
+        <v>1000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1000.0</v>
+      </c>
+      <c r="AT36"/>
+      <c r="AU36">
+        <v>2000.0</v>
+      </c>
+      <c r="AV36"/>
+      <c r="AW36"/>
+      <c r="AX36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AY36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>1000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1000.0</v>
+      </c>
+      <c r="BB36"/>
+      <c r="BC36"/>
+      <c r="BD36">
+        <v>-325988000.0</v>
+      </c>
+      <c r="BE36">
+        <v>1000.0</v>
+      </c>
+      <c r="BF36">
+        <v>5000.0</v>
+      </c>
+      <c r="BG36">
+        <v>54000.0</v>
+      </c>
+      <c r="BH36">
+        <v>676000.0</v>
+      </c>
+      <c r="BI36">
+        <v>744000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>7921000.0</v>
+      </c>
+      <c r="BK36">
+        <v>6365000.0</v>
+      </c>
+      <c r="BL36">
+        <v>1344000.0</v>
+      </c>
+      <c r="BM36">
+        <v>1223000.0</v>
+      </c>
+      <c r="BN36">
+        <v>1106000.0</v>
+      </c>
+      <c r="BO36">
+        <v>984000.0</v>
+      </c>
+      <c r="BP36"/>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36">
+        <v>1148000.0</v>
+      </c>
+      <c r="BT36">
+        <v>1195000.0</v>
+      </c>
+      <c r="BU36">
+        <v>1243000.0</v>
+      </c>
+      <c r="BV36">
+        <v>1424000.0</v>
+      </c>
+      <c r="BW36">
+        <v>10616000.0</v>
+      </c>
+      <c r="BX36">
+        <v>19591000.0</v>
+      </c>
+      <c r="BY36">
+        <v>1327000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>1367000.0</v>
+      </c>
+      <c r="CA36">
+        <v>1367000.0</v>
+      </c>
+      <c r="CB36">
+        <v>1447000.0</v>
+      </c>
+      <c r="CC36">
+        <v>1487000.0</v>
+      </c>
+      <c r="CD36">
+        <v>1527000.0</v>
+      </c>
+      <c r="CE36"/>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+    </row>
+    <row r="37" spans="1:88">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+    </row>
+    <row r="38" spans="1:88">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38">
+        <v>-1000.0</v>
+      </c>
+      <c r="C38">
+        <v>19000.0</v>
+      </c>
+      <c r="D38">
+        <v>11924000.0</v>
+      </c>
+      <c r="E38">
+        <v>-1000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38">
+        <v>-1000.0</v>
+      </c>
+      <c r="H38">
+        <v>78870000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
+        <v>14000.0</v>
+      </c>
+      <c r="M38">
+        <v>11368000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
+        <v>4582000.0</v>
+      </c>
+      <c r="P38">
+        <v>2101000.0</v>
+      </c>
+      <c r="Q38">
+        <v>168000.0</v>
+      </c>
+      <c r="R38">
+        <v>1635000.0</v>
+      </c>
+      <c r="S38">
+        <v>-1000.0</v>
+      </c>
+      <c r="T38">
+        <v>10317000.0</v>
+      </c>
+      <c r="U38">
+        <v>7927000.0</v>
+      </c>
+      <c r="V38">
+        <v>1000.0</v>
+      </c>
+      <c r="W38">
+        <v>17269000.0</v>
+      </c>
+      <c r="X38">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y38">
+        <v>1000.0</v>
+      </c>
+      <c r="Z38">
+        <v>9796000.0</v>
+      </c>
+      <c r="AA38">
+        <v>11651000.0</v>
+      </c>
+      <c r="AB38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC38">
+        <v>15250000.0</v>
+      </c>
+      <c r="AD38"/>
+      <c r="AE38"/>
+      <c r="AF38">
+        <v>1000.0</v>
+      </c>
+      <c r="AG38">
+        <v>52678000.0</v>
+      </c>
+      <c r="AH38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AI38">
+        <v>3992000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>4182000.0</v>
+      </c>
+      <c r="AK38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AL38">
+        <v>1000.0</v>
+      </c>
+      <c r="AM38">
+        <v>3412000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3401000.0</v>
+      </c>
+      <c r="AO38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AP38">
+        <v>3102000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>1000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2921000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2871000.0</v>
+      </c>
+      <c r="AT38">
+        <v>2743000.0</v>
+      </c>
+      <c r="AU38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AV38">
+        <v>2768000.0</v>
+      </c>
+      <c r="AW38"/>
+      <c r="AX38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AY38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>-1000.0</v>
+      </c>
+      <c r="BA38">
+        <v>-1000.0</v>
+      </c>
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38">
+        <v>6000.0</v>
+      </c>
+      <c r="BG38">
+        <v>54000.0</v>
+      </c>
+      <c r="BH38">
+        <v>676000.0</v>
+      </c>
+      <c r="BI38">
+        <v>744000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>7920000.0</v>
+      </c>
+      <c r="BK38">
+        <v>6365000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1344000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1223000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1106000.0</v>
+      </c>
+      <c r="BO38">
+        <v>984000.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38">
+        <v>1148000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1195000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1243000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1424000.0</v>
+      </c>
+      <c r="BW38">
+        <v>10616000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1287000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1327000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1367000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1407000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1447000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1487000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1527000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1567000.0</v>
+      </c>
+      <c r="CF38"/>
+      <c r="CG38">
+        <v>4111000.0</v>
+      </c>
+      <c r="CH38"/>
+      <c r="CI38">
+        <v>4576000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>1594000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:88">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>25335000.0</v>
+      </c>
+      <c r="C39">
+        <v>51861000.0</v>
+      </c>
+      <c r="D39">
+        <v>7889000.0</v>
+      </c>
+      <c r="E39">
+        <v>40317000.0</v>
+      </c>
+      <c r="F39">
+        <v>7972000.0</v>
+      </c>
+      <c r="G39">
+        <v>32343000.0</v>
+      </c>
+      <c r="H39">
+        <v>15847000.0</v>
+      </c>
+      <c r="I39">
+        <v>15945000.0</v>
+      </c>
+      <c r="J39">
+        <v>12329000.0</v>
+      </c>
+      <c r="K39">
+        <v>16106000.0</v>
+      </c>
+      <c r="L39">
+        <v>11840000.0</v>
+      </c>
+      <c r="M39">
+        <v>12479000.0</v>
+      </c>
+      <c r="N39">
+        <v>12997000.0</v>
+      </c>
+      <c r="O39">
+        <v>17107000.0</v>
+      </c>
+      <c r="P39">
+        <v>17931000.0</v>
+      </c>
+      <c r="Q39">
+        <v>15349000.0</v>
+      </c>
+      <c r="R39">
+        <v>12390000.0</v>
+      </c>
+      <c r="S39">
+        <v>7846000.0</v>
+      </c>
+      <c r="T39">
+        <v>7349000.0</v>
+      </c>
+      <c r="U39">
+        <v>35241000.0</v>
+      </c>
+      <c r="V39">
+        <v>7623000.0</v>
+      </c>
+      <c r="W39">
+        <v>7724000.0</v>
+      </c>
+      <c r="X39">
+        <v>5053000.0</v>
+      </c>
+      <c r="Y39">
+        <v>6620000.0</v>
+      </c>
+      <c r="Z39">
+        <v>8657000.0</v>
+      </c>
+      <c r="AA39">
+        <v>8997000.0</v>
+      </c>
+      <c r="AB39">
+        <v>5869000.0</v>
+      </c>
+      <c r="AC39">
+        <v>6398000.0</v>
+      </c>
+      <c r="AD39">
+        <v>14556000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5971000.0</v>
+      </c>
+      <c r="AF39">
+        <v>9252000.0</v>
+      </c>
+      <c r="AG39">
+        <v>8089000.0</v>
+      </c>
+      <c r="AH39">
+        <v>6795000.0</v>
+      </c>
+      <c r="AI39">
+        <v>-1000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>3821000.0</v>
+      </c>
+      <c r="AK39">
+        <v>4119000.0</v>
+      </c>
+      <c r="AL39">
+        <v>48011000.0</v>
+      </c>
+      <c r="AM39">
+        <v>26843000.0</v>
+      </c>
+      <c r="AN39">
+        <v>26707000.0</v>
+      </c>
+      <c r="AO39">
+        <v>4118000.0</v>
+      </c>
+      <c r="AP39">
+        <v>25619000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2539000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2686000.0</v>
+      </c>
+      <c r="AS39">
+        <v>2262000.0</v>
+      </c>
+      <c r="AT39">
+        <v>1329000.0</v>
+      </c>
+      <c r="AU39">
+        <v>973000.0</v>
+      </c>
+      <c r="AV39">
+        <v>2465000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1574000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1000.0</v>
+      </c>
+      <c r="AY39">
+        <v>231000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>1000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1000.0</v>
+      </c>
+      <c r="BB39">
+        <v>22539000.0</v>
+      </c>
+      <c r="BC39">
+        <v>485000.0</v>
+      </c>
+      <c r="BD39">
+        <v>517000.0</v>
+      </c>
+      <c r="BE39">
+        <v>2416000.0</v>
+      </c>
+      <c r="BF39">
+        <v>10378000.0</v>
+      </c>
+      <c r="BG39">
+        <v>1783000.0</v>
+      </c>
+      <c r="BH39">
+        <v>6702000.0</v>
+      </c>
+      <c r="BI39">
+        <v>8390000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>4006000.0</v>
+      </c>
+      <c r="BK39">
+        <v>3177000.0</v>
+      </c>
+      <c r="BL39">
+        <v>2179000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2343000.0</v>
+      </c>
+      <c r="BN39">
+        <v>3446000.0</v>
+      </c>
+      <c r="BO39">
+        <v>3287000.0</v>
+      </c>
+      <c r="BP39">
+        <v>2313000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2886000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1076000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1150000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1872000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1922000.0</v>
+      </c>
+      <c r="BV39">
+        <v>2011000.0</v>
+      </c>
+      <c r="BW39">
+        <v>1675000.0</v>
+      </c>
+      <c r="BX39">
+        <v>1795000.0</v>
+      </c>
+      <c r="BY39">
+        <v>5520000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>2437000.0</v>
+      </c>
+      <c r="CA39">
+        <v>2437000.0</v>
+      </c>
+      <c r="CB39">
+        <v>3037000.0</v>
+      </c>
+      <c r="CC39">
+        <v>7986000.0</v>
+      </c>
+      <c r="CD39">
+        <v>4902000.0</v>
+      </c>
+      <c r="CE39">
+        <v>1600000.0</v>
+      </c>
+      <c r="CF39"/>
+      <c r="CG39">
+        <v>1225000.0</v>
+      </c>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>911000.0</v>
+      </c>
+      <c r="CJ39">
+        <v>840000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:88">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>33933000.0</v>
+      </c>
+      <c r="C40">
+        <v>1062000.0</v>
+      </c>
+      <c r="D40">
+        <v>1035000.0</v>
+      </c>
+      <c r="E40">
+        <v>1150000.0</v>
+      </c>
+      <c r="F40">
+        <v>1350000.0</v>
+      </c>
+      <c r="G40">
+        <v>13434000.0</v>
+      </c>
+      <c r="H40">
+        <v>1509000.0</v>
+      </c>
+      <c r="I40">
+        <v>1436000.0</v>
+      </c>
+      <c r="J40">
+        <v>1412000.0</v>
+      </c>
+      <c r="K40">
+        <v>11290000.0</v>
+      </c>
+      <c r="L40">
+        <v>1316000.0</v>
+      </c>
+      <c r="M40">
+        <v>1400000.0</v>
+      </c>
+      <c r="N40">
+        <v>1022000.0</v>
+      </c>
+      <c r="O40">
+        <v>15996000.0</v>
+      </c>
+      <c r="P40">
+        <v>1208000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1410000.0</v>
+      </c>
+      <c r="R40">
+        <v>3176000.0</v>
+      </c>
+      <c r="S40">
+        <v>15552000.0</v>
+      </c>
+      <c r="T40">
+        <v>9139000.0</v>
+      </c>
+      <c r="U40">
+        <v>9239000.0</v>
+      </c>
+      <c r="V40">
+        <v>9282000.0</v>
+      </c>
+      <c r="W40">
+        <v>25486000.0</v>
+      </c>
+      <c r="X40">
+        <v>18302000.0</v>
+      </c>
+      <c r="Y40">
+        <v>9238000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-1.0</v>
+      </c>
+      <c r="AA40">
+        <v>21011000.0</v>
+      </c>
+      <c r="AB40">
+        <v>4809000.0</v>
+      </c>
+      <c r="AC40">
+        <v>4149000.0</v>
+      </c>
+      <c r="AD40">
+        <v>2326000.0</v>
+      </c>
+      <c r="AE40">
+        <v>18999000.0</v>
+      </c>
+      <c r="AF40">
+        <v>34000.0</v>
+      </c>
+      <c r="AG40">
+        <v>26072000.0</v>
+      </c>
+      <c r="AH40">
+        <v>187000.0</v>
+      </c>
+      <c r="AI40">
+        <v>545000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>980000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1459000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1646000.0</v>
+      </c>
+      <c r="AM40">
+        <v>11070000.0</v>
+      </c>
+      <c r="AN40">
+        <v>2706000.0</v>
+      </c>
+      <c r="AO40">
+        <v>3537000.0</v>
+      </c>
+      <c r="AP40">
+        <v>5078000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>15622000.0</v>
+      </c>
+      <c r="AR40">
+        <v>3749000.0</v>
+      </c>
+      <c r="AS40">
+        <v>3959000.0</v>
+      </c>
+      <c r="AT40">
+        <v>4648000.0</v>
+      </c>
+      <c r="AU40">
+        <v>28791000.0</v>
+      </c>
+      <c r="AV40">
+        <v>4095000.0</v>
+      </c>
+      <c r="AW40">
+        <v>1231000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-1000.0</v>
+      </c>
+      <c r="AY40">
+        <v>5800000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>3446000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3816000.0</v>
+      </c>
+      <c r="BB40">
+        <v>8073000.0</v>
+      </c>
+      <c r="BC40">
+        <v>4758000.0</v>
+      </c>
+      <c r="BD40">
+        <v>1519000.0</v>
+      </c>
+      <c r="BE40">
+        <v>10445000.0</v>
+      </c>
+      <c r="BF40">
+        <v>2967000.0</v>
+      </c>
+      <c r="BG40">
+        <v>8454000.0</v>
+      </c>
+      <c r="BH40">
+        <v>3413000.0</v>
+      </c>
+      <c r="BI40">
+        <v>3342000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>16248000.0</v>
+      </c>
+      <c r="BK40">
+        <v>7391000.0</v>
+      </c>
+      <c r="BL40">
+        <v>10367000.0</v>
+      </c>
+      <c r="BM40">
+        <v>14548000.0</v>
+      </c>
+      <c r="BN40">
+        <v>14520000.0</v>
+      </c>
+      <c r="BO40">
+        <v>17749000.0</v>
+      </c>
+      <c r="BP40">
+        <v>17998000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>15595000.0</v>
+      </c>
+      <c r="BR40">
+        <v>22001000.0</v>
+      </c>
+      <c r="BS40">
+        <v>32692000.0</v>
+      </c>
+      <c r="BT40">
+        <v>27058000.0</v>
+      </c>
+      <c r="BU40">
+        <v>24786000.0</v>
+      </c>
+      <c r="BV40">
+        <v>22518000.0</v>
+      </c>
+      <c r="BW40">
+        <v>14572000.0</v>
+      </c>
+      <c r="BX40">
+        <v>1141000.0</v>
+      </c>
+      <c r="BY40">
+        <v>9716000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3399000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3399000.0</v>
+      </c>
+      <c r="CB40">
+        <v>6126000.0</v>
+      </c>
+      <c r="CC40">
+        <v>6126000.0</v>
+      </c>
+      <c r="CD40">
+        <v>807000.0</v>
+      </c>
+      <c r="CE40">
+        <v>10700000.0</v>
+      </c>
+      <c r="CF40"/>
+      <c r="CG40">
+        <v>2039000.0</v>
+      </c>
+      <c r="CH40"/>
+      <c r="CI40">
+        <v>1912000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>2042000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:88">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>3557000.0</v>
+      </c>
+      <c r="M41">
+        <v>3799000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
+        <v>3545000.0</v>
+      </c>
+      <c r="P41">
+        <v>3474000.0</v>
+      </c>
+      <c r="Q41">
+        <v>3870000.0</v>
+      </c>
+      <c r="R41">
+        <v>3342000.0</v>
+      </c>
+      <c r="S41">
+        <v>3329000.0</v>
+      </c>
+      <c r="T41">
+        <v>3353000.0</v>
+      </c>
+      <c r="U41">
+        <v>3609000.0</v>
+      </c>
+      <c r="V41">
+        <v>3739000.0</v>
+      </c>
+      <c r="W41">
+        <v>3957000.0</v>
+      </c>
+      <c r="X41">
+        <v>-1000.0</v>
+      </c>
+      <c r="Y41"/>
+      <c r="Z41">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA41">
+        <v>424000.0</v>
+      </c>
+      <c r="AB41">
+        <v>648000.0</v>
+      </c>
+      <c r="AC41">
+        <v>613000.0</v>
+      </c>
+      <c r="AD41">
+        <v>586000.0</v>
+      </c>
+      <c r="AE41">
+        <v>543000.0</v>
+      </c>
+      <c r="AF41">
+        <v>416000.0</v>
+      </c>
+      <c r="AG41">
+        <v>390000.0</v>
+      </c>
+      <c r="AH41">
+        <v>434000.0</v>
+      </c>
+      <c r="AI41">
+        <v>428000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>255000.0</v>
+      </c>
+      <c r="AK41">
+        <v>239000.0</v>
+      </c>
+      <c r="AL41">
+        <v>551000.0</v>
+      </c>
+      <c r="AM41">
+        <v>442000.0</v>
+      </c>
+      <c r="AN41">
+        <v>1211000.0</v>
+      </c>
+      <c r="AO41">
+        <v>2087000.0</v>
+      </c>
+      <c r="AP41">
+        <v>2697000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>2876000.0</v>
+      </c>
+      <c r="AR41">
+        <v>4336000.0</v>
+      </c>
+      <c r="AS41">
+        <v>4729000.0</v>
+      </c>
+      <c r="AT41">
+        <v>5763000.0</v>
+      </c>
+      <c r="AU41">
+        <v>6018000.0</v>
+      </c>
+      <c r="AV41">
+        <v>6436000.0</v>
+      </c>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41">
+        <v>191000.0</v>
+      </c>
+      <c r="BE41">
+        <v>228000.0</v>
+      </c>
+      <c r="BF41">
+        <v>303000.0</v>
+      </c>
+      <c r="BG41">
+        <v>518000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1365000.0</v>
+      </c>
+      <c r="BI41">
+        <v>2240000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>2906000.0</v>
+      </c>
+      <c r="BK41">
+        <v>3681000.0</v>
+      </c>
+      <c r="BL41">
+        <v>4622000.0</v>
+      </c>
+      <c r="BM41">
+        <v>4813000.0</v>
+      </c>
+      <c r="BN41">
+        <v>4796000.0</v>
+      </c>
+      <c r="BO41">
+        <v>7079000.0</v>
+      </c>
+      <c r="BP41">
+        <v>7976000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>9644000.0</v>
+      </c>
+      <c r="BR41">
+        <v>14425000.0</v>
+      </c>
+      <c r="BS41"/>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41">
+        <v>2473000.0</v>
+      </c>
+      <c r="CH41"/>
+      <c r="CI41">
+        <v>1826000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>2067000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:88">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1225641000.0</v>
+      </c>
+      <c r="C42">
+        <v>1227296000.0</v>
+      </c>
+      <c r="D42">
+        <v>1223719000.0</v>
+      </c>
+      <c r="E42">
+        <v>1223719000.0</v>
+      </c>
+      <c r="F42">
+        <v>1221887000.0</v>
+      </c>
+      <c r="G42">
+        <v>1217651000.0</v>
+      </c>
+      <c r="H42">
+        <v>1230832000.0</v>
+      </c>
+      <c r="I42">
+        <v>1230832000.0</v>
+      </c>
+      <c r="J42">
+        <v>1229905000.0</v>
+      </c>
+      <c r="K42">
+        <v>1228254000.0</v>
+      </c>
+      <c r="L42">
+        <v>1228037000.0</v>
+      </c>
+      <c r="M42">
+        <v>1237966000.0</v>
+      </c>
+      <c r="N42">
+        <v>1245698000.0</v>
+      </c>
+      <c r="O42">
+        <v>1243754000.0</v>
+      </c>
+      <c r="P42">
+        <v>1243647000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1252456000.0</v>
+      </c>
+      <c r="R42">
+        <v>1267398000.0</v>
+      </c>
+      <c r="S42">
+        <v>1264000000.0</v>
+      </c>
+      <c r="T42">
+        <v>1266965000.0</v>
+      </c>
+      <c r="U42">
+        <v>1273691000.0</v>
+      </c>
+      <c r="V42">
+        <v>1295138000.0</v>
+      </c>
+      <c r="W42">
+        <v>1291505000.0</v>
+      </c>
+      <c r="X42">
+        <v>1291505001.0</v>
+      </c>
+      <c r="Y42">
+        <v>1171920000.0</v>
+      </c>
+      <c r="Z42">
+        <v>1170046001.0</v>
+      </c>
+      <c r="AA42">
+        <v>1169537000.0</v>
+      </c>
+      <c r="AB42">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1142496000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1143743000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1148761000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1147208000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1147005000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1140794000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1140604000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1140604000.0</v>
+      </c>
+      <c r="AL42">
+        <v>887509000.0</v>
+      </c>
+      <c r="AM42">
+        <v>881097000.0</v>
+      </c>
+      <c r="AN42">
+        <v>881509000.0</v>
+      </c>
+      <c r="AO42">
+        <v>881509000.0</v>
+      </c>
+      <c r="AP42">
+        <v>881618000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>878236000.0</v>
+      </c>
+      <c r="AR42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AS42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AT42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AU42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AV42">
+        <v>873777000.0</v>
+      </c>
+      <c r="AW42">
+        <v>707361000.0</v>
+      </c>
+      <c r="AX42">
+        <v>707513000.0</v>
+      </c>
+      <c r="AY42">
+        <v>492024999.0</v>
+      </c>
+      <c r="AZ42">
+        <v>386098000.0</v>
+      </c>
+      <c r="BA42">
+        <v>386153000.0</v>
+      </c>
+      <c r="BB42">
+        <v>386159000.0</v>
+      </c>
+      <c r="BC42">
+        <v>386155000.0</v>
+      </c>
+      <c r="BD42">
+        <v>385779000.0</v>
+      </c>
+      <c r="BE42">
+        <v>384868000.0</v>
+      </c>
+      <c r="BF42">
+        <v>308628000.0</v>
+      </c>
+      <c r="BG42">
+        <v>308558000.0</v>
+      </c>
+      <c r="BH42">
+        <v>307327000.0</v>
+      </c>
+      <c r="BI42">
+        <v>306660000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>306115000.0</v>
+      </c>
+      <c r="BK42">
+        <v>240537000.0</v>
+      </c>
+      <c r="BL42">
+        <v>240375000.0</v>
+      </c>
+      <c r="BM42">
+        <v>239971000.0</v>
+      </c>
+      <c r="BN42">
+        <v>239868000.0</v>
+      </c>
+      <c r="BO42">
+        <v>239624000.0</v>
+      </c>
+      <c r="BP42">
+        <v>239474000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>239320000.0</v>
+      </c>
+      <c r="BR42">
+        <v>200879000.0</v>
+      </c>
+      <c r="BS42">
+        <v>200570000.0</v>
+      </c>
+      <c r="BT42">
+        <v>161610000.0</v>
+      </c>
+      <c r="BU42">
+        <v>159817000.0</v>
+      </c>
+      <c r="BV42">
+        <v>205246000.0</v>
+      </c>
+      <c r="BW42">
+        <v>108760000.0</v>
+      </c>
+      <c r="BX42">
+        <v>238128000.0</v>
+      </c>
+      <c r="BY42">
+        <v>112320000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>108994000.0</v>
+      </c>
+      <c r="CA42">
+        <v>108994000.0</v>
+      </c>
+      <c r="CB42">
+        <v>220517000.0</v>
+      </c>
+      <c r="CC42">
+        <v>227757000.0</v>
+      </c>
+      <c r="CD42">
+        <v>233902000.0</v>
+      </c>
+      <c r="CE42">
+        <v>109000000.0</v>
+      </c>
+      <c r="CF42"/>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+    </row>
+    <row r="43" spans="1:88">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+    </row>
+    <row r="44" spans="1:88">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ44"/>
+      <c r="BA44">
+        <v>4000.0</v>
+      </c>
+      <c r="BB44">
+        <v>4000.0</v>
+      </c>
+      <c r="BC44">
+        <v>4000.0</v>
+      </c>
+      <c r="BD44">
+        <v>4000.0</v>
+      </c>
+      <c r="BE44"/>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+    </row>
+    <row r="45" spans="1:88">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>2236568000.0</v>
+      </c>
+      <c r="C45">
+        <v>2121303000.0</v>
+      </c>
+      <c r="D45">
+        <v>2060845000.0</v>
+      </c>
+      <c r="E45">
+        <v>2020570000.0</v>
+      </c>
+      <c r="F45">
+        <v>2108638000.0</v>
+      </c>
+      <c r="G45">
+        <v>2080508000.0</v>
+      </c>
+      <c r="H45">
+        <v>2135321000.0</v>
+      </c>
+      <c r="I45">
+        <v>2109647000.0</v>
+      </c>
+      <c r="J45">
+        <v>2058883000.0</v>
+      </c>
+      <c r="K45">
+        <v>2059537000.0</v>
+      </c>
+      <c r="L45">
+        <v>2121946000.0</v>
+      </c>
+      <c r="M45">
+        <v>2037034000.0</v>
+      </c>
+      <c r="N45">
+        <v>2021634000.0</v>
+      </c>
+      <c r="O45">
+        <v>2006728000.0</v>
+      </c>
+      <c r="P45">
+        <v>2003907000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>1522337000.0</v>
+      </c>
+      <c r="V45">
+        <v>1614630000.0</v>
+      </c>
+      <c r="W45">
+        <v>1498477000.0</v>
+      </c>
+      <c r="X45">
+        <v>1525039000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1557538000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1578543000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1604159000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1619751000.0</v>
+      </c>
+      <c r="AC45">
+        <v>1630649000.0</v>
+      </c>
+      <c r="AD45">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AE45">
+        <v>1666145000.0</v>
+      </c>
+      <c r="AF45">
+        <v>1646805000.0</v>
+      </c>
+      <c r="AG45">
+        <v>1618310000.0</v>
+      </c>
+      <c r="AH45">
+        <v>1554957000.0</v>
+      </c>
+      <c r="AI45">
+        <v>1559369000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AK45">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AL45">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AM45">
+        <v>1221819000.0</v>
+      </c>
+      <c r="AN45">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AO45">
+        <v>1261070000.0</v>
+      </c>
+      <c r="AP45">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>1202576000.0</v>
+      </c>
+      <c r="AR45">
+        <v>1155917000.0</v>
+      </c>
+      <c r="AS45">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AT45">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AU45">
+        <v>1163126000.0</v>
+      </c>
+      <c r="AV45">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AW45">
+        <v>534247000.0</v>
+      </c>
+      <c r="AX45">
+        <v>471568000.0</v>
+      </c>
+      <c r="AY45">
+        <v>300527000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>269911000.0</v>
+      </c>
+      <c r="BA45">
+        <v>275669000.0</v>
+      </c>
+      <c r="BB45">
+        <v>281357000.0</v>
+      </c>
+      <c r="BC45">
+        <v>310481000.0</v>
+      </c>
+      <c r="BD45">
+        <v>325988000.0</v>
+      </c>
+      <c r="BE45">
+        <v>428883000.0</v>
+      </c>
+      <c r="BF45">
+        <v>441258000.0</v>
+      </c>
+      <c r="BG45">
+        <v>455075000.0</v>
+      </c>
+      <c r="BH45">
+        <v>459981000.0</v>
+      </c>
+      <c r="BI45">
+        <v>522891000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>461100000.0</v>
+      </c>
+      <c r="BK45">
+        <v>412744000.0</v>
+      </c>
+      <c r="BL45">
+        <v>419797000.0</v>
+      </c>
+      <c r="BM45">
+        <v>426948000.0</v>
+      </c>
+      <c r="BN45">
+        <v>434028000.0</v>
+      </c>
+      <c r="BO45">
+        <v>441036000.0</v>
+      </c>
+      <c r="BP45">
+        <v>444060000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>450817000.0</v>
+      </c>
+      <c r="BR45">
+        <v>455921000.0</v>
+      </c>
+      <c r="BS45">
+        <v>462387000.0</v>
+      </c>
+      <c r="BT45">
+        <v>468996000.0</v>
+      </c>
+      <c r="BU45">
+        <v>475605000.0</v>
+      </c>
+      <c r="BV45">
+        <v>482143000.0</v>
+      </c>
+      <c r="BW45">
+        <v>398005000.0</v>
+      </c>
+      <c r="BX45">
+        <v>309925000.0</v>
+      </c>
+      <c r="BY45">
+        <v>314189000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>318406000.0</v>
+      </c>
+      <c r="CA45">
+        <v>322577000.0</v>
+      </c>
+      <c r="CB45">
+        <v>326840000.0</v>
+      </c>
+      <c r="CC45">
+        <v>331103000.0</v>
+      </c>
+      <c r="CD45">
+        <v>335339000.0</v>
+      </c>
+      <c r="CE45">
+        <v>341100000.0</v>
+      </c>
+      <c r="CF45"/>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+    </row>
+    <row r="46" spans="1:88">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>1516029000.0</v>
+      </c>
+      <c r="C46">
+        <v>1392659000.0</v>
+      </c>
+      <c r="D46">
+        <v>1238175000.0</v>
+      </c>
+      <c r="E46">
+        <v>1235347000.0</v>
+      </c>
+      <c r="F46">
+        <v>1284647000.0</v>
+      </c>
+      <c r="G46">
+        <v>1190165000.0</v>
+      </c>
+      <c r="H46">
+        <v>1291666000.0</v>
+      </c>
+      <c r="I46">
+        <v>1290938000.0</v>
+      </c>
+      <c r="J46">
+        <v>1267577000.0</v>
+      </c>
+      <c r="K46">
+        <v>1290369000.0</v>
+      </c>
+      <c r="L46">
+        <v>1316891000.0</v>
+      </c>
+      <c r="M46">
+        <v>1254178000.0</v>
+      </c>
+      <c r="N46">
+        <v>1262967000.0</v>
+      </c>
+      <c r="O46">
+        <v>1271530000.0</v>
+      </c>
+      <c r="P46">
+        <v>1294313000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1352122000.0</v>
+      </c>
+      <c r="R46">
+        <v>1442519000.0</v>
+      </c>
+      <c r="S46">
+        <v>1471983000.0</v>
+      </c>
+      <c r="T46">
+        <v>1493012000.0</v>
+      </c>
+      <c r="U46">
+        <v>1522337000.0</v>
+      </c>
+      <c r="V46">
+        <v>1614630000.0</v>
+      </c>
+      <c r="W46">
+        <v>1498477000.0</v>
+      </c>
+      <c r="X46">
+        <v>1503733000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1557538000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1568747000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1604161000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1619751000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1630649000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1666145000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1646805000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1618310000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1554957000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1559369000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1221819000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1261070000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1202577000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1155917000.0</v>
+      </c>
+      <c r="AS46">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AT46">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1163126000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AW46">
+        <v>534247000.0</v>
+      </c>
+      <c r="AX46">
+        <v>471568000.0</v>
+      </c>
+      <c r="AY46">
+        <v>300528000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>269911000.0</v>
+      </c>
+      <c r="BA46">
+        <v>275669000.0</v>
+      </c>
+      <c r="BB46">
+        <v>281357000.0</v>
+      </c>
+      <c r="BC46">
+        <v>310481000.0</v>
+      </c>
+      <c r="BD46">
+        <v>325988000.0</v>
+      </c>
+      <c r="BE46">
+        <v>428883000.0</v>
+      </c>
+      <c r="BF46">
+        <v>441258000.0</v>
+      </c>
+      <c r="BG46">
+        <v>455075000.0</v>
+      </c>
+      <c r="BH46">
+        <v>459981000.0</v>
+      </c>
+      <c r="BI46">
+        <v>522891000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>461100000.0</v>
+      </c>
+      <c r="BK46">
+        <v>412744000.0</v>
+      </c>
+      <c r="BL46">
+        <v>419797000.0</v>
+      </c>
+      <c r="BM46">
+        <v>426948000.0</v>
+      </c>
+      <c r="BN46">
+        <v>434028000.0</v>
+      </c>
+      <c r="BO46">
+        <v>441036000.0</v>
+      </c>
+      <c r="BP46">
+        <v>444060000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>450817000.0</v>
+      </c>
+      <c r="BR46">
+        <v>455921000.0</v>
+      </c>
+      <c r="BS46">
+        <v>462387000.0</v>
+      </c>
+      <c r="BT46">
+        <v>468996000.0</v>
+      </c>
+      <c r="BU46">
+        <v>475605000.0</v>
+      </c>
+      <c r="BV46">
+        <v>482143000.0</v>
+      </c>
+      <c r="BW46">
+        <v>398005000.0</v>
+      </c>
+      <c r="BX46">
+        <v>309925000.0</v>
+      </c>
+      <c r="BY46">
+        <v>314189000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>318406000.0</v>
+      </c>
+      <c r="CA46">
+        <v>318406000.0</v>
+      </c>
+      <c r="CB46">
+        <v>326840000.0</v>
+      </c>
+      <c r="CC46">
+        <v>331103000.0</v>
+      </c>
+      <c r="CD46">
+        <v>335339000.0</v>
+      </c>
+      <c r="CE46">
+        <v>341100000.0</v>
+      </c>
+      <c r="CF46"/>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+    </row>
+    <row r="47" spans="1:88">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1392659000.0</v>
+      </c>
+      <c r="D47">
+        <v>1238175000.0</v>
+      </c>
+      <c r="E47">
+        <v>1235347000.0</v>
+      </c>
+      <c r="F47">
+        <v>1284647000.0</v>
+      </c>
+      <c r="G47">
+        <v>1283343000.0</v>
+      </c>
+      <c r="H47">
+        <v>1212796000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1316877000.0</v>
+      </c>
+      <c r="M47">
+        <v>1242810000.0</v>
+      </c>
+      <c r="N47"/>
+      <c r="O47">
+        <v>1266947000.0</v>
+      </c>
+      <c r="P47">
+        <v>1292212000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1351954000.0</v>
+      </c>
+      <c r="R47">
+        <v>1440885000.0</v>
+      </c>
+      <c r="S47">
+        <v>1471612000.0</v>
+      </c>
+      <c r="T47">
+        <v>1482694000.0</v>
+      </c>
+      <c r="U47">
+        <v>1514410000.0</v>
+      </c>
+      <c r="V47">
+        <v>1528625000.0</v>
+      </c>
+      <c r="W47">
+        <v>1480756000.0</v>
+      </c>
+      <c r="X47">
+        <v>1503733000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1539534000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1568747000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1591079000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1614103000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1615399000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1663738000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1620006000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1565633000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1422720000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1559368000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1221820000.0</v>
+      </c>
+      <c r="AN47">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AO47">
+        <v>1261069000.0</v>
+      </c>
+      <c r="AP47">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1202578000.0</v>
+      </c>
+      <c r="AR47">
+        <v>1155918000.0</v>
+      </c>
+      <c r="AS47">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AU47">
+        <v>1163127000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AW47">
+        <v>534247000.0</v>
+      </c>
+      <c r="AX47">
+        <v>471566000.0</v>
+      </c>
+      <c r="AY47">
+        <v>300527000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>269911000.0</v>
+      </c>
+      <c r="BA47">
+        <v>275670000.0</v>
+      </c>
+      <c r="BB47">
+        <v>281357000.0</v>
+      </c>
+      <c r="BC47">
+        <v>310481000.0</v>
+      </c>
+      <c r="BD47">
+        <v>325988000.0</v>
+      </c>
+      <c r="BE47">
+        <v>428884000.0</v>
+      </c>
+      <c r="BF47">
+        <v>441257000.0</v>
+      </c>
+      <c r="BG47">
+        <v>455075000.0</v>
+      </c>
+      <c r="BH47">
+        <v>459981000.0</v>
+      </c>
+      <c r="BI47">
+        <v>522891000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>461101000.0</v>
+      </c>
+      <c r="BK47">
+        <v>412744000.0</v>
+      </c>
+      <c r="BL47">
+        <v>419797000.0</v>
+      </c>
+      <c r="BM47">
+        <v>426948000.0</v>
+      </c>
+      <c r="BN47">
+        <v>434028000.0</v>
+      </c>
+      <c r="BO47">
+        <v>441036000.0</v>
+      </c>
+      <c r="BP47">
+        <v>444060000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>450817000.0</v>
+      </c>
+      <c r="BR47">
+        <v>455921000.0</v>
+      </c>
+      <c r="BS47">
+        <v>462387000.0</v>
+      </c>
+      <c r="BT47">
+        <v>468996000.0</v>
+      </c>
+      <c r="BU47">
+        <v>475605000.0</v>
+      </c>
+      <c r="BV47">
+        <v>482143000.0</v>
+      </c>
+      <c r="BW47">
+        <v>398005000.0</v>
+      </c>
+      <c r="BX47">
+        <v>328228000.0</v>
+      </c>
+      <c r="BY47">
+        <v>314189000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>318406000.0</v>
+      </c>
+      <c r="CA47">
+        <v>322577000.0</v>
+      </c>
+      <c r="CB47">
+        <v>326840000.0</v>
+      </c>
+      <c r="CC47">
+        <v>331103000.0</v>
+      </c>
+      <c r="CD47">
+        <v>335339000.0</v>
+      </c>
+      <c r="CE47">
+        <v>339491000.0</v>
+      </c>
+      <c r="CF47"/>
+      <c r="CG47">
+        <v>347640000.0</v>
+      </c>
+      <c r="CH47"/>
+      <c r="CI47">
+        <v>355571000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>362660000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:88">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>2282000.0</v>
+      </c>
+      <c r="C48">
+        <v>-96216000.0</v>
+      </c>
+      <c r="D48">
+        <v>-133115000.0</v>
+      </c>
+      <c r="E48">
+        <v>-139326000.0</v>
+      </c>
+      <c r="F48">
+        <v>-169485000.0</v>
+      </c>
+      <c r="G48">
+        <v>-186321000.0</v>
+      </c>
+      <c r="H48">
+        <v>-205909000.0</v>
+      </c>
+      <c r="I48">
+        <v>-197519000.0</v>
+      </c>
+      <c r="J48">
+        <v>-195079000.0</v>
+      </c>
+      <c r="K48">
+        <v>-206477000.0</v>
+      </c>
+      <c r="L48">
+        <v>-210754000.0</v>
+      </c>
+      <c r="M48">
+        <v>-184853000.0</v>
+      </c>
+      <c r="N48">
+        <v>-204422000.0</v>
+      </c>
+      <c r="O48">
+        <v>-180664000.0</v>
+      </c>
+      <c r="P48">
+        <v>-236082000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-236607000.0</v>
+      </c>
+      <c r="R48">
+        <v>-242991000.0</v>
+      </c>
+      <c r="S48">
+        <v>-222405000.0</v>
+      </c>
+      <c r="T48">
+        <v>-216079000.0</v>
+      </c>
+      <c r="U48">
+        <v>-191695000.0</v>
+      </c>
+      <c r="V48">
+        <v>-185661000.0</v>
+      </c>
+      <c r="W48">
+        <v>-188709000.0</v>
+      </c>
+      <c r="X48">
+        <v>-162027000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-130712000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-215028000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-240165000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-308905000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-296670000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-274792000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-285383000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-294346000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-269999000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-238906000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-222087000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-211560000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-203647000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-198419000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-205195000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-221109000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-123937000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-136192000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-147945000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-163618000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-177155000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-185413000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-204011000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-230509000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-221990000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-212545000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-210682000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-221714000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-217300000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-209276000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-205258000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-198704000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-98557000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-97854000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-102164000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-104383000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-45226000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-43065000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-42188000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-44330000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-43032000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-36130000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-33824000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-37717000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-38801000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-31642000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-26721000.0</v>
+      </c>
+      <c r="BT48"/>
+      <c r="BU48"/>
+      <c r="BV48">
+        <v>-26967000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-26967000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-21798000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-16985000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-12992000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-12992000.0</v>
+      </c>
+      <c r="CB48"/>
+      <c r="CC48"/>
+      <c r="CD48">
+        <v>9469000.0</v>
+      </c>
+      <c r="CE48">
+        <v>9500000.0</v>
+      </c>
+      <c r="CF48"/>
+      <c r="CG48">
+        <v>160148000.0</v>
+      </c>
+      <c r="CH48"/>
+      <c r="CI48">
+        <v>124098000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>36904000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:88">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+    </row>
+    <row r="50" spans="1:88">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>104647000.0</v>
+      </c>
+      <c r="C50">
+        <v>39500000.0</v>
+      </c>
+      <c r="D50">
+        <v>31551000.0</v>
+      </c>
+      <c r="E50">
+        <v>49074000.0</v>
+      </c>
+      <c r="F50">
+        <v>78774000.0</v>
+      </c>
+      <c r="G50">
+        <v>78649000.0</v>
+      </c>
+      <c r="H50">
+        <v>48340000.0</v>
+      </c>
+      <c r="I50">
+        <v>42025000.0</v>
+      </c>
+      <c r="J50">
+        <v>36161000.0</v>
+      </c>
+      <c r="K50">
+        <v>30300000.0</v>
+      </c>
+      <c r="L50">
+        <v>47933000.0</v>
+      </c>
+      <c r="M50">
+        <v>38947000.0</v>
+      </c>
+      <c r="N50">
+        <v>33109000.0</v>
+      </c>
+      <c r="O50">
+        <v>29626000.0</v>
+      </c>
+      <c r="P50">
+        <v>41235000.0</v>
+      </c>
+      <c r="Q50">
+        <v>31398000.0</v>
+      </c>
+      <c r="R50">
+        <v>20764000.0</v>
+      </c>
+      <c r="S50">
+        <v>9792000.0</v>
+      </c>
+      <c r="T50">
+        <v>9784000.0</v>
+      </c>
+      <c r="U50">
+        <v>9783000.0</v>
+      </c>
+      <c r="V50">
+        <v>11761000.0</v>
+      </c>
+      <c r="W50">
+        <v>3396000.0</v>
+      </c>
+      <c r="X50">
+        <v>18263000.0</v>
+      </c>
+      <c r="Y50">
+        <v>72040000.0</v>
+      </c>
+      <c r="Z50">
+        <v>102734000.0</v>
+      </c>
+      <c r="AA50">
+        <v>100385000.0</v>
+      </c>
+      <c r="AB50">
+        <v>99843000.0</v>
+      </c>
+      <c r="AC50">
+        <v>96993000.0</v>
+      </c>
+      <c r="AD50">
+        <v>94149000.0</v>
+      </c>
+      <c r="AE50">
+        <v>95065000.0</v>
+      </c>
+      <c r="AF50">
+        <v>68167000.0</v>
+      </c>
+      <c r="AG50">
+        <v>58681000.0</v>
+      </c>
+      <c r="AH50">
+        <v>56011000.0</v>
+      </c>
+      <c r="AI50">
+        <v>65598000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>64722000.0</v>
+      </c>
+      <c r="AK50">
+        <v>842558000.0</v>
+      </c>
+      <c r="AL50">
+        <v>676559000.0</v>
+      </c>
+      <c r="AM50">
+        <v>59778000.0</v>
+      </c>
+      <c r="AN50">
+        <v>688783000.0</v>
+      </c>
+      <c r="AO50">
+        <v>618000000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>35325000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>35479000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50">
+        <v>156046000.0</v>
+      </c>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+    </row>
+    <row r="51" spans="1:88">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>506257000.0</v>
+      </c>
+      <c r="C51">
+        <v>428744000.0</v>
+      </c>
+      <c r="D51">
+        <v>268527000.0</v>
+      </c>
+      <c r="E51">
+        <v>302805000.0</v>
+      </c>
+      <c r="F51">
+        <v>364072000.0</v>
+      </c>
+      <c r="G51">
+        <v>413584000.0</v>
+      </c>
+      <c r="H51">
+        <v>407629000.0</v>
+      </c>
+      <c r="I51">
+        <v>414604000.0</v>
+      </c>
+      <c r="J51">
+        <v>397780000.0</v>
+      </c>
+      <c r="K51">
+        <v>430143000.0</v>
+      </c>
+      <c r="L51">
+        <v>436580000.0</v>
+      </c>
+      <c r="M51">
+        <v>388299000.0</v>
+      </c>
+      <c r="N51">
+        <v>395725000.0</v>
+      </c>
+      <c r="O51">
+        <v>396695000.0</v>
+      </c>
+      <c r="P51">
+        <v>418930000.0</v>
+      </c>
+      <c r="Q51">
+        <v>482150000.0</v>
+      </c>
+      <c r="R51">
+        <v>520994000.0</v>
+      </c>
+      <c r="S51">
+        <v>525584000.0</v>
+      </c>
+      <c r="T51">
+        <v>524799000.0</v>
+      </c>
+      <c r="U51">
+        <v>526182000.0</v>
+      </c>
+      <c r="V51">
+        <v>574718000.0</v>
+      </c>
+      <c r="W51">
+        <v>449958000.0</v>
+      </c>
+      <c r="X51">
+        <v>522720000.0</v>
+      </c>
+      <c r="Y51">
+        <v>723459000.0</v>
+      </c>
+      <c r="Z51">
+        <v>811896000.0</v>
+      </c>
+      <c r="AA51">
+        <v>850971000.0</v>
+      </c>
+      <c r="AB51">
+        <v>945851000.0</v>
+      </c>
+      <c r="AC51">
+        <v>904201000.0</v>
+      </c>
+      <c r="AD51">
+        <v>918886000.0</v>
+      </c>
+      <c r="AE51">
+        <v>967275000.0</v>
+      </c>
+      <c r="AF51">
+        <v>935075000.0</v>
+      </c>
+      <c r="AG51">
+        <v>855991000.0</v>
+      </c>
+      <c r="AH51">
+        <v>764444000.0</v>
+      </c>
+      <c r="AI51">
+        <v>786204000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>825993000.0</v>
+      </c>
+      <c r="AK51">
+        <v>841099000.0</v>
+      </c>
+      <c r="AL51">
+        <v>674579000.0</v>
+      </c>
+      <c r="AM51">
+        <v>701495000.0</v>
+      </c>
+      <c r="AN51">
+        <v>684865000.0</v>
+      </c>
+      <c r="AO51">
+        <v>613140000.0</v>
+      </c>
+      <c r="AP51">
+        <v>654404000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>662468000.0</v>
+      </c>
+      <c r="AR51">
+        <v>621880000.0</v>
+      </c>
+      <c r="AS51">
+        <v>628182000.0</v>
+      </c>
+      <c r="AT51">
+        <v>654449000.0</v>
+      </c>
+      <c r="AU51">
+        <v>661281000.0</v>
+      </c>
+      <c r="AV51">
+        <v>640671000.0</v>
+      </c>
+      <c r="AW51">
+        <v>202626000.0</v>
+      </c>
+      <c r="AX51">
+        <v>203495000.0</v>
+      </c>
+      <c r="AY51">
+        <v>156046000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>156004000.0</v>
+      </c>
+      <c r="BA51">
+        <v>155960000.0</v>
+      </c>
+      <c r="BB51">
+        <v>202710000.0</v>
+      </c>
+      <c r="BC51">
+        <v>211637000.0</v>
+      </c>
+      <c r="BD51">
+        <v>215562000.0</v>
+      </c>
+      <c r="BE51">
+        <v>218581000.0</v>
+      </c>
+      <c r="BF51">
+        <v>267412000.0</v>
+      </c>
+      <c r="BG51">
+        <v>280570000.0</v>
+      </c>
+      <c r="BH51">
+        <v>299727000.0</v>
+      </c>
+      <c r="BI51">
+        <v>324878000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>292365000.0</v>
+      </c>
+      <c r="BK51">
+        <v>265231000.0</v>
+      </c>
+      <c r="BL51">
+        <v>265183000.0</v>
+      </c>
+      <c r="BM51">
+        <v>265136000.0</v>
+      </c>
+      <c r="BN51">
+        <v>265088000.0</v>
+      </c>
+      <c r="BO51">
+        <v>293041000.0</v>
+      </c>
+      <c r="BP51">
+        <v>292994000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>292947000.0</v>
+      </c>
+      <c r="BR51">
+        <v>342899000.0</v>
+      </c>
+      <c r="BS51">
+        <v>344000000.0</v>
+      </c>
+      <c r="BT51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BU51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BV51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BW51">
+        <v>328700000.0</v>
+      </c>
+      <c r="BX51">
+        <v>243000000.0</v>
+      </c>
+      <c r="BY51">
+        <v>236000000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF51"/>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+    </row>
+    <row r="52" spans="1:88">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>105561000.0</v>
+      </c>
+      <c r="C52">
+        <v>39500000.0</v>
+      </c>
+      <c r="D52">
+        <v>31551000.0</v>
+      </c>
+      <c r="E52">
+        <v>49074000.0</v>
+      </c>
+      <c r="F52">
+        <v>78774000.0</v>
+      </c>
+      <c r="G52">
+        <v>80038000.0</v>
+      </c>
+      <c r="H52">
+        <v>48340000.0</v>
+      </c>
+      <c r="I52">
+        <v>42025000.0</v>
+      </c>
+      <c r="J52">
+        <v>36161000.0</v>
+      </c>
+      <c r="K52">
+        <v>31718000.0</v>
+      </c>
+      <c r="L52">
+        <v>47933000.0</v>
+      </c>
+      <c r="M52">
+        <v>38947000.0</v>
+      </c>
+      <c r="N52">
+        <v>33109000.0</v>
+      </c>
+      <c r="O52">
+        <v>29626000.0</v>
+      </c>
+      <c r="P52">
+        <v>41235000.0</v>
+      </c>
+      <c r="Q52">
+        <v>31398000.0</v>
+      </c>
+      <c r="R52">
+        <v>20764000.0</v>
+      </c>
+      <c r="S52">
+        <v>10416000.0</v>
+      </c>
+      <c r="T52">
+        <v>9784000.0</v>
+      </c>
+      <c r="U52">
+        <v>9783000.0</v>
+      </c>
+      <c r="V52">
+        <v>11761000.0</v>
+      </c>
+      <c r="W52">
+        <v>3396000.0</v>
+      </c>
+      <c r="X52">
+        <v>28055000.0</v>
+      </c>
+      <c r="Y52">
+        <v>72655000.0</v>
+      </c>
+      <c r="Z52">
+        <v>111711000.0</v>
+      </c>
+      <c r="AA52">
+        <v>100385000.0</v>
+      </c>
+      <c r="AB52">
+        <v>100408000.0</v>
+      </c>
+      <c r="AC52">
+        <v>97269000.0</v>
+      </c>
+      <c r="AD52">
+        <v>94430000.0</v>
+      </c>
+      <c r="AE52">
+        <v>93815000.0</v>
+      </c>
+      <c r="AF52">
+        <v>68134000.0</v>
+      </c>
+      <c r="AG52">
+        <v>58681000.0</v>
+      </c>
+      <c r="AH52">
+        <v>55824000.0</v>
+      </c>
+      <c r="AI52">
+        <v>65053000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>63741000.0</v>
+      </c>
+      <c r="AK52">
+        <v>64074000.0</v>
+      </c>
+      <c r="AL52">
+        <v>55530000.0</v>
+      </c>
+      <c r="AM52">
+        <v>57521000.0</v>
+      </c>
+      <c r="AN52">
+        <v>54890000.0</v>
+      </c>
+      <c r="AO52">
+        <v>34307000.0</v>
+      </c>
+      <c r="AP52">
+        <v>56640000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>35325000.0</v>
+      </c>
+      <c r="AR52">
+        <v>50083000.0</v>
+      </c>
+      <c r="AS52">
+        <v>54080000.0</v>
+      </c>
+      <c r="AT52">
+        <v>34926000.0</v>
+      </c>
+      <c r="AU52">
+        <v>35479000.0</v>
+      </c>
+      <c r="AV52">
+        <v>58857000.0</v>
+      </c>
+      <c r="AW52">
+        <v>6469000.0</v>
+      </c>
+      <c r="AX52">
+        <v>10350000.0</v>
+      </c>
+      <c r="AY52">
+        <v>-10350000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>3446000.0</v>
+      </c>
+      <c r="BA52">
+        <v>3816000.0</v>
+      </c>
+      <c r="BB52">
+        <v>47300000.0</v>
+      </c>
+      <c r="BC52">
+        <v>9000000.0</v>
+      </c>
+      <c r="BD52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>3100000.0</v>
+      </c>
+      <c r="BF52">
+        <v>13578000.0</v>
+      </c>
+      <c r="BG52">
+        <v>16938000.0</v>
+      </c>
+      <c r="BH52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BI52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BK52">
+        <v>4326000.0</v>
+      </c>
+      <c r="BL52"/>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52">
+        <v>5970000.0</v>
+      </c>
+      <c r="BP52"/>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52">
+        <v>6274000.0</v>
+      </c>
+      <c r="BT52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BU52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BV52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BW52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52">
+        <v>5200000.0</v>
+      </c>
+      <c r="CE52">
+        <v>5200000.0</v>
+      </c>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+    </row>
+    <row r="53" spans="1:88">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53">
+        <v>70000.0</v>
+      </c>
+      <c r="O53">
+        <v>3759000.0</v>
+      </c>
+      <c r="P53">
+        <v>3703000.0</v>
+      </c>
+      <c r="Q53">
+        <v>773000.0</v>
+      </c>
+      <c r="R53"/>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>132000.0</v>
+      </c>
+      <c r="AG53"/>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+    </row>
+    <row r="54" spans="1:88">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+    </row>
+    <row r="55" spans="1:88">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>1785089000.0</v>
+      </c>
+      <c r="C55">
+        <v>1602949000.0</v>
+      </c>
+      <c r="D55">
+        <v>1398045000.0</v>
+      </c>
+      <c r="E55">
+        <v>1430405000.0</v>
+      </c>
+      <c r="F55">
+        <v>1458038000.0</v>
+      </c>
+      <c r="G55">
+        <v>1486587000.0</v>
+      </c>
+      <c r="H55">
+        <v>1474550000.0</v>
+      </c>
+      <c r="I55">
+        <v>1488042000.0</v>
+      </c>
+      <c r="J55">
+        <v>1472330000.0</v>
+      </c>
+      <c r="K55">
+        <v>1492223000.0</v>
+      </c>
+      <c r="L55">
+        <v>1497474000.0</v>
+      </c>
+      <c r="M55">
+        <v>1489851000.0</v>
+      </c>
+      <c r="N55">
+        <v>1477536000.0</v>
+      </c>
+      <c r="O55">
+        <v>1508474000.0</v>
+      </c>
+      <c r="P55">
+        <v>1466096000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1542266000.0</v>
+      </c>
+      <c r="R55">
+        <v>1578411000.0</v>
+      </c>
+      <c r="S55">
+        <v>1609362000.0</v>
+      </c>
+      <c r="T55">
+        <v>1617724000.0</v>
+      </c>
+      <c r="U55">
+        <v>1653285000.0</v>
+      </c>
+      <c r="V55">
+        <v>1730807000.0</v>
+      </c>
+      <c r="W55">
+        <v>1621989000.0</v>
+      </c>
+      <c r="X55">
+        <v>1685877000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1823988000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1790160000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1827218000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1828473000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1792763000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1828328000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1863856000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1818081000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1763693000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1693096000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1730497000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1783096000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1808183000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1392939000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1403737000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1377354000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1394755000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1423374000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1423805000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1363306000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1359694000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1384028000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1378095000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1333786000.0</v>
+      </c>
+      <c r="AW55">
+        <v>700742000.0</v>
+      </c>
+      <c r="AX55">
+        <v>714424000.0</v>
+      </c>
+      <c r="AY55">
+        <v>446599000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>334968000.0</v>
+      </c>
+      <c r="BA55">
+        <v>338846000.0</v>
+      </c>
+      <c r="BB55">
+        <v>395889000.0</v>
+      </c>
+      <c r="BC55">
+        <v>399759000.0</v>
+      </c>
+      <c r="BD55">
+        <v>416178000.0</v>
+      </c>
+      <c r="BE55">
+        <v>516512000.0</v>
+      </c>
+      <c r="BF55">
+        <v>488573000.0</v>
+      </c>
+      <c r="BG55">
+        <v>504557000.0</v>
+      </c>
+      <c r="BH55">
+        <v>512752000.0</v>
+      </c>
+      <c r="BI55">
+        <v>605330000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>575211000.0</v>
+      </c>
+      <c r="BK55">
+        <v>480855000.0</v>
+      </c>
+      <c r="BL55">
+        <v>481363000.0</v>
+      </c>
+      <c r="BM55">
+        <v>484548000.0</v>
+      </c>
+      <c r="BN55">
+        <v>487969000.0</v>
+      </c>
+      <c r="BO55">
+        <v>517971000.0</v>
+      </c>
+      <c r="BP55">
+        <v>512318000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>507872000.0</v>
+      </c>
+      <c r="BR55">
+        <v>525205000.0</v>
+      </c>
+      <c r="BS55">
+        <v>532496000.0</v>
+      </c>
+      <c r="BT55">
+        <v>607668000.0</v>
+      </c>
+      <c r="BU55">
+        <v>603603000.0</v>
+      </c>
+      <c r="BV55">
+        <v>510864000.0</v>
+      </c>
+      <c r="BW55">
+        <v>422208000.0</v>
+      </c>
+      <c r="BX55">
+        <v>339931000.0</v>
+      </c>
+      <c r="BY55">
+        <v>341446000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>342008000.0</v>
+      </c>
+      <c r="CA55">
+        <v>342008000.0</v>
+      </c>
+      <c r="CB55">
+        <v>352470000.0</v>
+      </c>
+      <c r="CC55">
+        <v>359502000.0</v>
+      </c>
+      <c r="CD55">
+        <v>366406000.0</v>
+      </c>
+      <c r="CE55">
+        <v>364100000.0</v>
+      </c>
+      <c r="CF55"/>
+      <c r="CG55">
+        <v>366989000.0</v>
+      </c>
+      <c r="CH55"/>
+      <c r="CI55">
+        <v>388518000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>376193000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:88">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>267110000.0</v>
+      </c>
+      <c r="C56">
+        <v>208915000.0</v>
+      </c>
+      <c r="D56">
+        <v>146590000.0</v>
+      </c>
+      <c r="E56">
+        <v>193703000.0</v>
+      </c>
+      <c r="F56">
+        <v>172035000.0</v>
+      </c>
+      <c r="G56">
+        <v>201889000.0</v>
+      </c>
+      <c r="H56">
+        <v>181528000.0</v>
+      </c>
+      <c r="I56">
+        <v>195748000.0</v>
+      </c>
+      <c r="J56">
+        <v>203397000.0</v>
+      </c>
+      <c r="K56">
+        <v>200498000.0</v>
+      </c>
+      <c r="L56">
+        <v>179227000.0</v>
+      </c>
+      <c r="M56">
+        <v>234317000.0</v>
+      </c>
+      <c r="N56">
+        <v>213214000.0</v>
+      </c>
+      <c r="O56">
+        <v>235589000.0</v>
+      </c>
+      <c r="P56">
+        <v>170427000.0</v>
+      </c>
+      <c r="Q56">
+        <v>188627000.0</v>
+      </c>
+      <c r="R56">
+        <v>130152000.0</v>
+      </c>
+      <c r="S56">
+        <v>131972000.0</v>
+      </c>
+      <c r="T56">
+        <v>118599000.0</v>
+      </c>
+      <c r="U56">
+        <v>125090000.0</v>
+      </c>
+      <c r="V56">
+        <v>110660000.0</v>
+      </c>
+      <c r="W56">
+        <v>118279000.0</v>
+      </c>
+      <c r="X56">
+        <v>155243000.0</v>
+      </c>
+      <c r="Y56">
+        <v>261267000.0</v>
+      </c>
+      <c r="Z56">
+        <v>206801000.0</v>
+      </c>
+      <c r="AA56">
+        <v>218286000.0</v>
+      </c>
+      <c r="AB56">
+        <v>203794000.0</v>
+      </c>
+      <c r="AC56">
+        <v>157277000.0</v>
+      </c>
+      <c r="AD56">
+        <v>183606000.0</v>
+      </c>
+      <c r="AE56">
+        <v>193323000.0</v>
+      </c>
+      <c r="AF56">
+        <v>166189000.0</v>
+      </c>
+      <c r="AG56">
+        <v>140993000.0</v>
+      </c>
+      <c r="AH56">
+        <v>133845000.0</v>
+      </c>
+      <c r="AI56">
+        <v>167137000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>140353000.0</v>
+      </c>
+      <c r="AK56">
+        <v>154529000.0</v>
+      </c>
+      <c r="AL56">
+        <v>166293000.0</v>
+      </c>
+      <c r="AM56">
+        <v>178505000.0</v>
+      </c>
+      <c r="AN56">
+        <v>132605000.0</v>
+      </c>
+      <c r="AO56">
+        <v>130481000.0</v>
+      </c>
+      <c r="AP56">
+        <v>151445000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>218251000.0</v>
+      </c>
+      <c r="AR56">
+        <v>204467000.0</v>
+      </c>
+      <c r="AS56">
+        <v>182636000.0</v>
+      </c>
+      <c r="AT56">
+        <v>218054000.0</v>
+      </c>
+      <c r="AU56">
+        <v>212271000.0</v>
+      </c>
+      <c r="AV56">
+        <v>182379000.0</v>
+      </c>
+      <c r="AW56">
+        <v>166495000.0</v>
+      </c>
+      <c r="AX56">
+        <v>242858000.0</v>
+      </c>
+      <c r="AY56">
+        <v>146072000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>65057000.0</v>
+      </c>
+      <c r="BA56">
+        <v>63177000.0</v>
+      </c>
+      <c r="BB56">
+        <v>114532000.0</v>
+      </c>
+      <c r="BC56">
+        <v>89278000.0</v>
+      </c>
+      <c r="BD56">
+        <v>90190000.0</v>
+      </c>
+      <c r="BE56">
+        <v>87628000.0</v>
+      </c>
+      <c r="BF56">
+        <v>47310000.0</v>
+      </c>
+      <c r="BG56">
+        <v>49428000.0</v>
+      </c>
+      <c r="BH56">
+        <v>52095000.0</v>
+      </c>
+      <c r="BI56">
+        <v>81695000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>106190000.0</v>
+      </c>
+      <c r="BK56">
+        <v>61746000.0</v>
+      </c>
+      <c r="BL56">
+        <v>60222000.0</v>
+      </c>
+      <c r="BM56">
+        <v>56377000.0</v>
+      </c>
+      <c r="BN56">
+        <v>52835000.0</v>
+      </c>
+      <c r="BO56">
+        <v>75951000.0</v>
+      </c>
+      <c r="BP56">
+        <v>68258000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>57055000.0</v>
+      </c>
+      <c r="BR56">
+        <v>69284000.0</v>
+      </c>
+      <c r="BS56">
+        <v>68961000.0</v>
+      </c>
+      <c r="BT56">
+        <v>137477000.0</v>
+      </c>
+      <c r="BU56">
+        <v>126755000.0</v>
+      </c>
+      <c r="BV56">
+        <v>27297000.0</v>
+      </c>
+      <c r="BW56">
+        <v>13587000.0</v>
+      </c>
+      <c r="BX56">
+        <v>10415000.0</v>
+      </c>
+      <c r="BY56">
+        <v>25930000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>22235000.0</v>
+      </c>
+      <c r="CA56">
+        <v>22235000.0</v>
+      </c>
+      <c r="CB56">
+        <v>24183000.0</v>
+      </c>
+      <c r="CC56">
+        <v>26912000.0</v>
+      </c>
+      <c r="CD56">
+        <v>29540000.0</v>
+      </c>
+      <c r="CE56">
+        <v>23000000.0</v>
+      </c>
+      <c r="CF56"/>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+    </row>
+    <row r="57" spans="1:88">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>146087000.0</v>
+      </c>
+      <c r="C57">
+        <v>74720000.0</v>
+      </c>
+      <c r="D57">
+        <v>60801000.0</v>
+      </c>
+      <c r="E57">
+        <v>83279000.0</v>
+      </c>
+      <c r="F57">
+        <v>107928000.0</v>
+      </c>
+      <c r="G57">
+        <v>109613000.0</v>
+      </c>
+      <c r="H57">
+        <v>75271000.0</v>
+      </c>
+      <c r="I57">
+        <v>68203000.0</v>
+      </c>
+      <c r="J57">
+        <v>61723000.0</v>
+      </c>
+      <c r="K57">
+        <v>56605000.0</v>
+      </c>
+      <c r="L57">
+        <v>78754000.0</v>
+      </c>
+      <c r="M57">
+        <v>75159000.0</v>
+      </c>
+      <c r="N57">
+        <v>61243000.0</v>
+      </c>
+      <c r="O57">
+        <v>64374000.0</v>
+      </c>
+      <c r="P57">
+        <v>67897000.0</v>
+      </c>
+      <c r="Q57">
+        <v>62991000.0</v>
+      </c>
+      <c r="R57">
+        <v>45205000.0</v>
+      </c>
+      <c r="S57">
+        <v>41944000.0</v>
+      </c>
+      <c r="T57">
+        <v>36276000.0</v>
+      </c>
+      <c r="U57">
+        <v>37598000.0</v>
+      </c>
+      <c r="V57">
+        <v>38625000.0</v>
+      </c>
+      <c r="W57">
+        <v>47929000.0</v>
+      </c>
+      <c r="X57">
+        <v>56702000.0</v>
+      </c>
+      <c r="Y57">
+        <v>108783000.0</v>
+      </c>
+      <c r="Z57">
+        <v>131282999.0</v>
+      </c>
+      <c r="AA57">
+        <v>130239000.0</v>
+      </c>
+      <c r="AB57">
+        <v>129115000.0</v>
+      </c>
+      <c r="AC57">
+        <v>122297000.0</v>
+      </c>
+      <c r="AD57">
+        <v>124507000.0</v>
+      </c>
+      <c r="AE57">
+        <v>123699000.0</v>
+      </c>
+      <c r="AF57">
+        <v>93209000.0</v>
+      </c>
+      <c r="AG57">
+        <v>86107000.0</v>
+      </c>
+      <c r="AH57">
+        <v>73531000.0</v>
+      </c>
+      <c r="AI57">
+        <v>83026000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>84944000.0</v>
+      </c>
+      <c r="AK57">
+        <v>88303000.0</v>
+      </c>
+      <c r="AL57">
+        <v>79972000.0</v>
+      </c>
+      <c r="AM57">
+        <v>74310000.0</v>
+      </c>
+      <c r="AN57">
+        <v>77969000.0</v>
+      </c>
+      <c r="AO57">
+        <v>46612000.0</v>
+      </c>
+      <c r="AP57">
+        <v>69011000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>52835000.0</v>
+      </c>
+      <c r="AR57">
+        <v>66632000.0</v>
+      </c>
+      <c r="AS57">
+        <v>72099000.0</v>
+      </c>
+      <c r="AT57">
+        <v>59570000.0</v>
+      </c>
+      <c r="AU57">
+        <v>67906000.0</v>
+      </c>
+      <c r="AV57">
+        <v>94051000.0</v>
+      </c>
+      <c r="AW57">
+        <v>15879000.0</v>
+      </c>
+      <c r="AX57">
+        <v>13121000.0</v>
+      </c>
+      <c r="AY57">
+        <v>5800000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>11776000.0</v>
+      </c>
+      <c r="BA57">
+        <v>11793000.0</v>
+      </c>
+      <c r="BB57">
+        <v>61764000.0</v>
+      </c>
+      <c r="BC57">
+        <v>16125000.0</v>
+      </c>
+      <c r="BD57">
+        <v>17260000.0</v>
+      </c>
+      <c r="BE57">
+        <v>13545000.0</v>
+      </c>
+      <c r="BF57">
+        <v>23020000.0</v>
+      </c>
+      <c r="BG57">
+        <v>33959000.0</v>
+      </c>
+      <c r="BH57">
+        <v>13015000.0</v>
+      </c>
+      <c r="BI57">
+        <v>21074000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>16248000.0</v>
+      </c>
+      <c r="BK57">
+        <v>15602000.0</v>
+      </c>
+      <c r="BL57">
+        <v>18297000.0</v>
+      </c>
+      <c r="BM57">
+        <v>22446000.0</v>
+      </c>
+      <c r="BN57">
+        <v>22163000.0</v>
+      </c>
+      <c r="BO57">
+        <v>25927000.0</v>
+      </c>
+      <c r="BP57">
+        <v>25873000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>23450000.0</v>
+      </c>
+      <c r="BR57">
+        <v>22001000.0</v>
+      </c>
+      <c r="BS57">
+        <v>40673000.0</v>
+      </c>
+      <c r="BT57">
+        <v>102058000.0</v>
+      </c>
+      <c r="BU57">
+        <v>99786000.0</v>
+      </c>
+      <c r="BV57">
+        <v>109500000.0</v>
+      </c>
+      <c r="BW57">
+        <v>96633000.0</v>
+      </c>
+      <c r="BX57">
+        <v>10910000.0</v>
+      </c>
+      <c r="BY57">
+        <v>9811000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>9706000.0</v>
+      </c>
+      <c r="CA57">
+        <v>9706000.0</v>
+      </c>
+      <c r="CB57">
+        <v>9648000.0</v>
+      </c>
+      <c r="CC57">
+        <v>9440000.0</v>
+      </c>
+      <c r="CD57">
+        <v>10199000.0</v>
+      </c>
+      <c r="CE57">
+        <v>10800000.0</v>
+      </c>
+      <c r="CF57"/>
+      <c r="CG57">
+        <v>7548000.0</v>
+      </c>
+      <c r="CH57"/>
+      <c r="CI57">
+        <v>7243000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>7319000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:88">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>552311000.0</v>
+      </c>
+      <c r="C58">
+        <v>469693000.0</v>
+      </c>
+      <c r="D58">
+        <v>302377000.0</v>
+      </c>
+      <c r="E58">
+        <v>341465000.0</v>
+      </c>
+      <c r="F58">
+        <v>396581000.0</v>
+      </c>
+      <c r="G58">
+        <v>443886000.0</v>
+      </c>
+      <c r="H58">
+        <v>438864000.0</v>
+      </c>
+      <c r="I58">
+        <v>445316000.0</v>
+      </c>
+      <c r="J58">
+        <v>428271000.0</v>
+      </c>
+      <c r="K58">
+        <v>460557000.0</v>
+      </c>
+      <c r="L58">
+        <v>470959000.0</v>
+      </c>
+      <c r="M58">
+        <v>428309000.0</v>
+      </c>
+      <c r="N58">
+        <v>426983000.0</v>
+      </c>
+      <c r="O58">
+        <v>434988000.0</v>
+      </c>
+      <c r="P58">
+        <v>449065000.0</v>
+      </c>
+      <c r="Q58">
+        <v>517612000.0</v>
+      </c>
+      <c r="R58">
+        <v>549596000.0</v>
+      </c>
+      <c r="S58">
+        <v>562003000.0</v>
+      </c>
+      <c r="T58">
+        <v>561884000.0</v>
+      </c>
+      <c r="U58">
+        <v>567076000.0</v>
+      </c>
+      <c r="V58">
+        <v>616988000.0</v>
+      </c>
+      <c r="W58">
+        <v>513049000.0</v>
+      </c>
+      <c r="X58">
+        <v>551366000.0</v>
+      </c>
+      <c r="Y58">
+        <v>779038000.0</v>
+      </c>
+      <c r="Z58">
+        <v>831467000.0</v>
+      </c>
+      <c r="AA58">
+        <v>894769000.0</v>
+      </c>
+      <c r="AB58">
+        <v>991744000.0</v>
+      </c>
+      <c r="AC58">
+        <v>944172000.0</v>
+      </c>
+      <c r="AD58">
+        <v>958766000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1002189000.0</v>
+      </c>
+      <c r="AF58">
+        <v>960694000.0</v>
+      </c>
+      <c r="AG58">
+        <v>883806000.0</v>
+      </c>
+      <c r="AH58">
+        <v>782586000.0</v>
+      </c>
+      <c r="AI58">
+        <v>804605000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>847451000.0</v>
+      </c>
+      <c r="AK58">
+        <v>865568000.0</v>
+      </c>
+      <c r="AL58">
+        <v>699573000.0</v>
+      </c>
+      <c r="AM58">
+        <v>718726000.0</v>
+      </c>
+      <c r="AN58">
+        <v>709155000.0</v>
+      </c>
+      <c r="AO58">
+        <v>630755000.0</v>
+      </c>
+      <c r="AP58">
+        <v>672769000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>685913000.0</v>
+      </c>
+      <c r="AR58">
+        <v>642765000.0</v>
+      </c>
+      <c r="AS58">
+        <v>654332000.0</v>
+      </c>
+      <c r="AT58">
+        <v>688452000.0</v>
+      </c>
+      <c r="AU58">
+        <v>703243000.0</v>
+      </c>
+      <c r="AV58">
+        <v>685908000.0</v>
+      </c>
+      <c r="AW58">
+        <v>212035000.0</v>
+      </c>
+      <c r="AX58">
+        <v>216615000.0</v>
+      </c>
+      <c r="AY58">
+        <v>161845000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>167780000.0</v>
+      </c>
+      <c r="BA58">
+        <v>167753000.0</v>
+      </c>
+      <c r="BB58">
+        <v>217174000.0</v>
+      </c>
+      <c r="BC58">
+        <v>218763000.0</v>
+      </c>
+      <c r="BD58">
+        <v>229013000.0</v>
+      </c>
+      <c r="BE58">
+        <v>229254000.0</v>
+      </c>
+      <c r="BF58">
+        <v>277158000.0</v>
+      </c>
+      <c r="BG58">
+        <v>298109000.0</v>
+      </c>
+      <c r="BH58">
+        <v>309168000.0</v>
+      </c>
+      <c r="BI58">
+        <v>343254000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>311520000.0</v>
+      </c>
+      <c r="BK58">
+        <v>284514000.0</v>
+      </c>
+      <c r="BL58">
+        <v>288102000.0</v>
+      </c>
+      <c r="BM58">
+        <v>292395000.0</v>
+      </c>
+      <c r="BN58">
+        <v>292047000.0</v>
+      </c>
+      <c r="BO58">
+        <v>326047000.0</v>
+      </c>
+      <c r="BP58">
+        <v>326843000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>326041000.0</v>
+      </c>
+      <c r="BR58">
+        <v>379325000.0</v>
+      </c>
+      <c r="BS58">
+        <v>384673000.0</v>
+      </c>
+      <c r="BT58">
+        <v>446058000.0</v>
+      </c>
+      <c r="BU58">
+        <v>443786000.0</v>
+      </c>
+      <c r="BV58">
+        <v>453500000.0</v>
+      </c>
+      <c r="BW58">
+        <v>350333000.0</v>
+      </c>
+      <c r="BX58">
+        <v>253911000.0</v>
+      </c>
+      <c r="BY58">
+        <v>245811000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>245706000.0</v>
+      </c>
+      <c r="CA58">
+        <v>245706000.0</v>
+      </c>
+      <c r="CB58">
+        <v>245648000.0</v>
+      </c>
+      <c r="CC58">
+        <v>245440000.0</v>
+      </c>
+      <c r="CD58">
+        <v>246199000.0</v>
+      </c>
+      <c r="CE58">
+        <v>246800000.0</v>
+      </c>
+      <c r="CF58"/>
+      <c r="CG58">
+        <v>91821000.0</v>
+      </c>
+      <c r="CH58"/>
+      <c r="CI58">
+        <v>263720000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>338589000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:88">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+    </row>
+    <row r="60" spans="1:88">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1232705000.0</v>
+      </c>
+      <c r="C60">
+        <v>1133186000.0</v>
+      </c>
+      <c r="D60">
+        <v>1095605000.0</v>
+      </c>
+      <c r="E60">
+        <v>1088877000.0</v>
+      </c>
+      <c r="F60">
+        <v>1057004000.0</v>
+      </c>
+      <c r="G60">
+        <v>1038242000.0</v>
+      </c>
+      <c r="H60">
+        <v>1030749000.0</v>
+      </c>
+      <c r="I60">
+        <v>1037985000.0</v>
+      </c>
+      <c r="J60">
+        <v>1039438000.0</v>
+      </c>
+      <c r="K60">
+        <v>1027153000.0</v>
+      </c>
+      <c r="L60">
+        <v>1022094000.0</v>
+      </c>
+      <c r="M60">
+        <v>1057276000.0</v>
+      </c>
+      <c r="N60">
+        <v>1045646000.0</v>
+      </c>
+      <c r="O60">
+        <v>1068478000.0</v>
+      </c>
+      <c r="P60">
+        <v>1012103000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1019928000.0</v>
+      </c>
+      <c r="R60">
+        <v>1028778000.0</v>
+      </c>
+      <c r="S60">
+        <v>1047325000.0</v>
+      </c>
+      <c r="T60">
+        <v>1055811000.0</v>
+      </c>
+      <c r="U60">
+        <v>1086184000.0</v>
+      </c>
+      <c r="V60">
+        <v>1113799000.0</v>
+      </c>
+      <c r="W60">
+        <v>1108921000.0</v>
+      </c>
+      <c r="X60">
+        <v>1134499000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1044941000.0</v>
+      </c>
+      <c r="Z60">
+        <v>958689000.0</v>
+      </c>
+      <c r="AA60">
+        <v>932444000.0</v>
+      </c>
+      <c r="AB60">
+        <v>836729000.0</v>
+      </c>
+      <c r="AC60">
+        <v>848591000.0</v>
+      </c>
+      <c r="AD60">
+        <v>869562000.0</v>
+      </c>
+      <c r="AE60">
+        <v>861667000.0</v>
+      </c>
+      <c r="AF60">
+        <v>857387000.0</v>
+      </c>
+      <c r="AG60">
+        <v>879887000.0</v>
+      </c>
+      <c r="AH60">
+        <v>910510000.0</v>
+      </c>
+      <c r="AI60">
+        <v>925892000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>935645000.0</v>
+      </c>
+      <c r="AK60">
+        <v>942615000.0</v>
+      </c>
+      <c r="AL60">
+        <v>693366000.0</v>
+      </c>
+      <c r="AM60">
+        <v>685011000.0</v>
+      </c>
+      <c r="AN60">
+        <v>668199000.0</v>
+      </c>
+      <c r="AO60">
+        <v>764000000.0</v>
+      </c>
+      <c r="AP60">
+        <v>750605000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>737892000.0</v>
+      </c>
+      <c r="AR60">
+        <v>720541000.0</v>
+      </c>
+      <c r="AS60">
+        <v>705362000.0</v>
+      </c>
+      <c r="AT60">
+        <v>695576000.0</v>
+      </c>
+      <c r="AU60">
+        <v>674852000.0</v>
+      </c>
+      <c r="AV60">
+        <v>647878000.0</v>
+      </c>
+      <c r="AW60">
+        <v>488707000.0</v>
+      </c>
+      <c r="AX60">
+        <v>497809000.0</v>
+      </c>
+      <c r="AY60">
+        <v>284754000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>167188000.0</v>
+      </c>
+      <c r="BA60">
+        <v>171093000.0</v>
+      </c>
+      <c r="BB60">
+        <v>178715000.0</v>
+      </c>
+      <c r="BC60">
+        <v>180996000.0</v>
+      </c>
+      <c r="BD60">
+        <v>187165000.0</v>
+      </c>
+      <c r="BE60">
+        <v>287258000.0</v>
+      </c>
+      <c r="BF60">
+        <v>211415000.0</v>
+      </c>
+      <c r="BG60">
+        <v>206448000.0</v>
+      </c>
+      <c r="BH60">
+        <v>203584000.0</v>
+      </c>
+      <c r="BI60">
+        <v>262076000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>263691000.0</v>
+      </c>
+      <c r="BK60">
+        <v>196341000.0</v>
+      </c>
+      <c r="BL60">
+        <v>193261000.0</v>
+      </c>
+      <c r="BM60">
+        <v>192153000.0</v>
+      </c>
+      <c r="BN60">
+        <v>195922000.0</v>
+      </c>
+      <c r="BO60">
+        <v>191924000.0</v>
+      </c>
+      <c r="BP60">
+        <v>185475000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>181831000.0</v>
+      </c>
+      <c r="BR60">
+        <v>145880000.0</v>
+      </c>
+      <c r="BS60">
+        <v>147823000.0</v>
+      </c>
+      <c r="BT60">
+        <v>161610000.0</v>
+      </c>
+      <c r="BU60">
+        <v>159817000.0</v>
+      </c>
+      <c r="BV60">
+        <v>57364000.0</v>
+      </c>
+      <c r="BW60">
+        <v>71875000.0</v>
+      </c>
+      <c r="BX60">
+        <v>86020000.0</v>
+      </c>
+      <c r="BY60">
+        <v>95635000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>96302000.0</v>
+      </c>
+      <c r="CA60">
+        <v>96302000.0</v>
+      </c>
+      <c r="CB60">
+        <v>106822000.0</v>
+      </c>
+      <c r="CC60">
+        <v>114062000.0</v>
+      </c>
+      <c r="CD60">
+        <v>120207000.0</v>
+      </c>
+      <c r="CE60">
+        <v>117200000.0</v>
+      </c>
+      <c r="CF60"/>
+      <c r="CG60">
+        <v>275168000.0</v>
+      </c>
+      <c r="CH60"/>
+      <c r="CI60">
+        <v>124798000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>37604000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:88">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61">
+        <v>-1364000.0</v>
+      </c>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61">
+        <v>-2031000.0</v>
+      </c>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+    </row>
+    <row r="62" spans="1:88">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>307452000.0</v>
+      </c>
+      <c r="C2">
+        <v>258217000.0</v>
+      </c>
+      <c r="D2">
+        <v>349998000.0</v>
+      </c>
+      <c r="E2">
+        <v>382566000.0</v>
+      </c>
+      <c r="F2">
+        <v>298851000.0</v>
+      </c>
+      <c r="G2">
+        <v>346997000.0</v>
+      </c>
+      <c r="H2">
+        <v>381411000.0</v>
+      </c>
+      <c r="I2">
+        <v>341167000.0</v>
+      </c>
+      <c r="J2">
+        <v>282490000.0</v>
+      </c>
+      <c r="K2">
+        <v>211544000.0</v>
+      </c>
+      <c r="L2">
+        <v>207357000.0</v>
+      </c>
+      <c r="M2">
+        <v>137218000.0</v>
+      </c>
+      <c r="N2">
+        <v>76509000.0</v>
+      </c>
+      <c r="O2">
+        <v>74178000.0</v>
+      </c>
+      <c r="P2">
+        <v>38247000.0</v>
+      </c>
+      <c r="Q2">
+        <v>30221000.0</v>
+      </c>
+      <c r="R2">
+        <v>30034000.0</v>
+      </c>
+      <c r="S2">
+        <v>21409000.0</v>
+      </c>
+      <c r="T2">
+        <v>19423000.0</v>
+      </c>
+      <c r="U2">
+        <v>18690000.0</v>
+      </c>
+      <c r="V2">
+        <v>18108000.0</v>
+      </c>
+      <c r="W2">
+        <v>15600914.0</v>
+      </c>
+      <c r="X2">
+        <v>11789000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3">
+        <v>106370000.0</v>
+      </c>
+      <c r="C3">
+        <v>111884000.0</v>
+      </c>
+      <c r="D3">
+        <v>108902000.0</v>
+      </c>
+      <c r="E3">
+        <v>123255000.0</v>
+      </c>
+      <c r="F3">
+        <v>128639000.0</v>
+      </c>
+      <c r="G3">
+        <v>124245000.0</v>
+      </c>
+      <c r="H3">
+        <v>115584000.0</v>
+      </c>
+      <c r="I3">
+        <v>103476000.0</v>
+      </c>
+      <c r="J3">
+        <v>96758000.0</v>
+      </c>
+      <c r="K3">
+        <v>84340000.0</v>
+      </c>
+      <c r="L3">
+        <v>78698000.0</v>
+      </c>
+      <c r="M3">
+        <v>46999000.0</v>
+      </c>
+      <c r="N3">
+        <v>26939000.0</v>
+      </c>
+      <c r="O3">
+        <v>32404000.0</v>
+      </c>
+      <c r="P3">
+        <v>30527000.0</v>
+      </c>
+      <c r="Q3">
+        <v>28391000.0</v>
+      </c>
+      <c r="R3">
+        <v>31013000.0</v>
+      </c>
+      <c r="S3">
+        <v>25948000.0</v>
+      </c>
+      <c r="T3">
+        <v>17437000.0</v>
+      </c>
+      <c r="U3">
+        <v>17074000.0</v>
+      </c>
+      <c r="V3">
+        <v>18414000.0</v>
+      </c>
+      <c r="W3">
+        <v>17808131.0</v>
+      </c>
+      <c r="X3">
+        <v>30828000.0</v>
+      </c>
+      <c r="Y3">
+        <v>28716000.0</v>
+      </c>
+      <c r="Z3">
+        <v>21545000.0</v>
+      </c>
+      <c r="AA3">
+        <v>18939000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5">
+        <v>225544000.0</v>
+      </c>
+      <c r="C5">
+        <v>212468000.0</v>
+      </c>
+      <c r="D5">
+        <v>195107000.0</v>
+      </c>
+      <c r="E5">
+        <v>88764000.0</v>
+      </c>
+      <c r="F5">
+        <v>14580000.0</v>
+      </c>
+      <c r="G5">
+        <v>305589000.0</v>
+      </c>
+      <c r="H5">
+        <v>129144000.0</v>
+      </c>
+      <c r="I5">
+        <v>6508000.0</v>
+      </c>
+      <c r="J5">
+        <v>55382000.0</v>
+      </c>
+      <c r="K5">
+        <v>125075000.0</v>
+      </c>
+      <c r="L5">
+        <v>136150000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6366000.0</v>
+      </c>
+      <c r="N5">
+        <v>1676000.0</v>
+      </c>
+      <c r="O5">
+        <v>-86529000.0</v>
+      </c>
+      <c r="P5">
+        <v>-32744000.0</v>
+      </c>
+      <c r="Q5">
+        <v>19889000.0</v>
+      </c>
+      <c r="R5">
+        <v>30725000.0</v>
+      </c>
+      <c r="S5">
+        <v>62480000.0</v>
+      </c>
+      <c r="T5">
+        <v>41755000.0</v>
+      </c>
+      <c r="U5">
+        <v>48640000.0</v>
+      </c>
+      <c r="V5">
+        <v>59104000.0</v>
+      </c>
+      <c r="W5">
+        <v>118396869.0</v>
+      </c>
+      <c r="X5">
+        <v>35364000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3017000.0</v>
+      </c>
+      <c r="Z5">
+        <v>17292000.0</v>
+      </c>
+      <c r="AA5">
+        <v>17662000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>331914000.0</v>
+      </c>
+      <c r="C6">
+        <v>324352000.0</v>
+      </c>
+      <c r="D6">
+        <v>304009000.0</v>
+      </c>
+      <c r="E6">
+        <v>212019000.0</v>
+      </c>
+      <c r="F6">
+        <v>143219000.0</v>
+      </c>
+      <c r="G6">
+        <v>429834000.0</v>
+      </c>
+      <c r="H6">
+        <v>244728000.0</v>
+      </c>
+      <c r="I6">
+        <v>109984000.0</v>
+      </c>
+      <c r="J6">
+        <v>152140000.0</v>
+      </c>
+      <c r="K6">
+        <v>209415000.0</v>
+      </c>
+      <c r="L6">
+        <v>214848000.0</v>
+      </c>
+      <c r="M6">
+        <v>40633000.0</v>
+      </c>
+      <c r="N6">
+        <v>28615000.0</v>
+      </c>
+      <c r="O6">
+        <v>-54125000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2217000.0</v>
+      </c>
+      <c r="Q6">
+        <v>48280000.0</v>
+      </c>
+      <c r="R6">
+        <v>61738000.0</v>
+      </c>
+      <c r="S6">
+        <v>88428000.0</v>
+      </c>
+      <c r="T6">
+        <v>59192000.0</v>
+      </c>
+      <c r="U6">
+        <v>65714000.0</v>
+      </c>
+      <c r="V6">
+        <v>77518000.0</v>
+      </c>
+      <c r="W6">
+        <v>136205000.0</v>
+      </c>
+      <c r="X6">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y6">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z6">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA6">
+        <v>36601000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>189745000.0</v>
+      </c>
+      <c r="C9">
+        <v>313556000.0</v>
+      </c>
+      <c r="D9">
+        <v>210558000.0</v>
+      </c>
+      <c r="E9">
+        <v>71579000.0</v>
+      </c>
+      <c r="F9">
+        <v>-2998000.0</v>
+      </c>
+      <c r="G9">
+        <v>344042000.0</v>
+      </c>
+      <c r="H9">
+        <v>153657000.0</v>
+      </c>
+      <c r="I9">
+        <v>34774000.0</v>
+      </c>
+      <c r="J9">
+        <v>72562000.0</v>
+      </c>
+      <c r="K9">
+        <v>144466000.0</v>
+      </c>
+      <c r="L9">
+        <v>157757000.0</v>
+      </c>
+      <c r="M9">
+        <v>13571000.0</v>
+      </c>
+      <c r="N9">
+        <v>10503000.0</v>
+      </c>
+      <c r="O9">
+        <v>23016000.0</v>
+      </c>
+      <c r="P9">
+        <v>61876000.0</v>
+      </c>
+      <c r="Q9">
+        <v>59460000.0</v>
+      </c>
+      <c r="R9">
+        <v>72542000.0</v>
+      </c>
+      <c r="S9">
+        <v>93194000.0</v>
+      </c>
+      <c r="T9">
+        <v>62004000.0</v>
+      </c>
+      <c r="U9">
+        <v>68103000.0</v>
+      </c>
+      <c r="V9">
+        <v>85427000.0</v>
+      </c>
+      <c r="W9">
+        <v>120365335.0</v>
+      </c>
+      <c r="X9">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y9">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z9">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA9">
+        <v>36601000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>211376000.0</v>
+      </c>
+      <c r="C10">
+        <v>182069000.0</v>
+      </c>
+      <c r="D10">
+        <v>162046000.0</v>
+      </c>
+      <c r="E10">
+        <v>62567000.0</v>
+      </c>
+      <c r="F10">
+        <v>-11147000.0</v>
+      </c>
+      <c r="G10">
+        <v>267181000.0</v>
+      </c>
+      <c r="H10">
+        <v>72960000.0</v>
+      </c>
+      <c r="I10">
+        <v>-46845000.0</v>
+      </c>
+      <c r="J10">
+        <v>6733000.0</v>
+      </c>
+      <c r="K10">
+        <v>9354000.0</v>
+      </c>
+      <c r="L10">
+        <v>105430000.0</v>
+      </c>
+      <c r="M10">
+        <v>12973000.0</v>
+      </c>
+      <c r="N10">
+        <v>-3919000.0</v>
+      </c>
+      <c r="O10">
+        <v>-93892000.0</v>
+      </c>
+      <c r="P10">
+        <v>-40091000.0</v>
+      </c>
+      <c r="Q10">
+        <v>6410000.0</v>
+      </c>
+      <c r="R10">
+        <v>34678000.0</v>
+      </c>
+      <c r="S10">
+        <v>42148000.0</v>
+      </c>
+      <c r="T10">
+        <v>27463000.0</v>
+      </c>
+      <c r="U10">
+        <v>35750000.0</v>
+      </c>
+      <c r="V10">
+        <v>53110000.0</v>
+      </c>
+      <c r="W10">
+        <v>86690018.0</v>
+      </c>
+      <c r="X10">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-4763000.0</v>
+      </c>
+      <c r="Z10">
+        <v>8444000.0</v>
+      </c>
+      <c r="AA10">
+        <v>6115000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>413000.0</v>
+      </c>
+      <c r="C11">
+        <v>608000.0</v>
+      </c>
+      <c r="D11">
+        <v>649000.0</v>
+      </c>
+      <c r="E11">
+        <v>587000.0</v>
+      </c>
+      <c r="F11">
+        <v>360000.0</v>
+      </c>
+      <c r="G11">
+        <v>900000.0</v>
+      </c>
+      <c r="H11">
+        <v>131000.0</v>
+      </c>
+      <c r="I11">
+        <v>83000.0</v>
+      </c>
+      <c r="J11">
+        <v>131000.0</v>
+      </c>
+      <c r="K11">
+        <v>95000.0</v>
+      </c>
+      <c r="L11">
+        <v>128000.0</v>
+      </c>
+      <c r="M11">
+        <v>86000.0</v>
+      </c>
+      <c r="N11">
+        <v>207000.0</v>
+      </c>
+      <c r="O11">
+        <v>161000.0</v>
+      </c>
+      <c r="P11">
+        <v>181000.0</v>
+      </c>
+      <c r="Q11">
+        <v>33000.0</v>
+      </c>
+      <c r="R11">
+        <v>12730000.0</v>
+      </c>
+      <c r="S11">
+        <v>20332000.0</v>
+      </c>
+      <c r="T11">
+        <v>13495000.0</v>
+      </c>
+      <c r="U11">
+        <v>13049000.0</v>
+      </c>
+      <c r="V11">
+        <v>9343000.0</v>
+      </c>
+      <c r="W11">
+        <v>8644625.0</v>
+      </c>
+      <c r="X11">
+        <v>5933000.0</v>
+      </c>
+      <c r="Y11">
+        <v>7780000.0</v>
+      </c>
+      <c r="Z11">
+        <v>8848000.0</v>
+      </c>
+      <c r="AA11">
+        <v>11547000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>14169000.0</v>
+      </c>
+      <c r="C12">
+        <v>30399000.0</v>
+      </c>
+      <c r="D12">
+        <v>33061000.0</v>
+      </c>
+      <c r="E12">
+        <v>26197000.0</v>
+      </c>
+      <c r="F12">
+        <v>25727000.0</v>
+      </c>
+      <c r="G12">
+        <v>38408000.0</v>
+      </c>
+      <c r="H12">
+        <v>55332000.0</v>
+      </c>
+      <c r="I12">
+        <v>54211000.0</v>
+      </c>
+      <c r="J12">
+        <v>40109000.0</v>
+      </c>
+      <c r="K12">
+        <v>35070000.0</v>
+      </c>
+      <c r="L12">
+        <v>34124000.0</v>
+      </c>
+      <c r="M12">
+        <v>15436000.0</v>
+      </c>
+      <c r="N12">
+        <v>5109000.0</v>
+      </c>
+      <c r="O12">
+        <v>7330000.0</v>
+      </c>
+      <c r="P12">
+        <v>7577000.0</v>
+      </c>
+      <c r="Q12">
+        <v>13478000.0</v>
+      </c>
+      <c r="R12">
+        <v>18130000.0</v>
+      </c>
+      <c r="S12">
+        <v>21904000.0</v>
+      </c>
+      <c r="T12">
+        <v>13495000.0</v>
+      </c>
+      <c r="U12">
+        <v>13049000.0</v>
+      </c>
+      <c r="V12">
+        <v>1471000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>11200000.0</v>
+      </c>
+      <c r="C13">
+        <v>3918000.0</v>
+      </c>
+      <c r="D13">
+        <v>4462000.0</v>
+      </c>
+      <c r="E13">
+        <v>1076000.0</v>
+      </c>
+      <c r="F13">
+        <v>6000.0</v>
+      </c>
+      <c r="G13">
+        <v>212000.0</v>
+      </c>
+      <c r="H13">
+        <v>63338000.0</v>
+      </c>
+      <c r="I13">
+        <v>58199000.0</v>
+      </c>
+      <c r="J13">
+        <v>37013000.0</v>
+      </c>
+      <c r="K13">
+        <v>31120000.0</v>
+      </c>
+      <c r="L13">
+        <v>29426000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>130000.0</v>
+      </c>
+      <c r="C14">
+        <v>-84000.0</v>
+      </c>
+      <c r="D14">
+        <v>109000.0</v>
+      </c>
+      <c r="E14">
+        <v>-459000.0</v>
+      </c>
+      <c r="F14">
+        <v>-14000.0</v>
+      </c>
+      <c r="G14">
+        <v>19000.0</v>
+      </c>
+      <c r="H14">
+        <v>5000.0</v>
+      </c>
+      <c r="I14">
+        <v>5000.0</v>
+      </c>
+      <c r="J14">
+        <v>5000.0</v>
+      </c>
+      <c r="K14">
+        <v>5000.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>211092000.0</v>
+      </c>
+      <c r="C15">
+        <v>181377000.0</v>
+      </c>
+      <c r="D15">
+        <v>161353000.0</v>
+      </c>
+      <c r="E15">
+        <v>61520000.0</v>
+      </c>
+      <c r="F15">
+        <v>-11521000.0</v>
+      </c>
+      <c r="G15">
+        <v>266266000.0</v>
+      </c>
+      <c r="H15">
+        <v>73679000.0</v>
+      </c>
+      <c r="I15">
+        <v>-46927000.0</v>
+      </c>
+      <c r="J15">
+        <v>6602000.0</v>
+      </c>
+      <c r="K15">
+        <v>9260000.0</v>
+      </c>
+      <c r="L15">
+        <v>105302000.0</v>
+      </c>
+      <c r="M15">
+        <v>12887000.0</v>
+      </c>
+      <c r="N15">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O15">
+        <v>-94054000.0</v>
+      </c>
+      <c r="P15">
+        <v>-40272000.0</v>
+      </c>
+      <c r="Q15">
+        <v>6377000.0</v>
+      </c>
+      <c r="R15">
+        <v>16846000.0</v>
+      </c>
+      <c r="S15">
+        <v>42148000.0</v>
+      </c>
+      <c r="T15">
+        <v>27463000.0</v>
+      </c>
+      <c r="U15">
+        <v>35750000.0</v>
+      </c>
+      <c r="V15">
+        <v>53110000.0</v>
+      </c>
+      <c r="W15">
+        <v>86690018.0</v>
+      </c>
+      <c r="X15">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-4763000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8444000.0</v>
+      </c>
+      <c r="AA15">
+        <v>6115000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16">
+        <v>211092000.0</v>
+      </c>
+      <c r="C16">
+        <v>181377000.0</v>
+      </c>
+      <c r="D16">
+        <v>161353000.0</v>
+      </c>
+      <c r="E16">
+        <v>61520000.0</v>
+      </c>
+      <c r="F16">
+        <v>-11521000.0</v>
+      </c>
+      <c r="G16">
+        <v>266266000.0</v>
+      </c>
+      <c r="H16">
+        <v>73679000.0</v>
+      </c>
+      <c r="I16">
+        <v>-46927000.0</v>
+      </c>
+      <c r="J16">
+        <v>6602000.0</v>
+      </c>
+      <c r="K16">
+        <v>9260000.0</v>
+      </c>
+      <c r="L16">
+        <v>105302000.0</v>
+      </c>
+      <c r="M16">
+        <v>12887000.0</v>
+      </c>
+      <c r="N16">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>6377000.0</v>
+      </c>
+      <c r="R16">
+        <v>16846000.0</v>
+      </c>
+      <c r="S16">
+        <v>42148000.0</v>
+      </c>
+      <c r="T16">
+        <v>27463000.0</v>
+      </c>
+      <c r="U16">
+        <v>35750000.0</v>
+      </c>
+      <c r="V16">
+        <v>53110000.0</v>
+      </c>
+      <c r="W16">
+        <v>86690000.0</v>
+      </c>
+      <c r="X16">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>210963000.0</v>
+      </c>
+      <c r="C17">
+        <v>181461000.0</v>
+      </c>
+      <c r="D17">
+        <v>187910000.0</v>
+      </c>
+      <c r="E17">
+        <v>61980000.0</v>
+      </c>
+      <c r="F17">
+        <v>-11507000.0</v>
+      </c>
+      <c r="G17">
+        <v>266281000.0</v>
+      </c>
+      <c r="H17">
+        <v>73681000.0</v>
+      </c>
+      <c r="I17">
+        <v>-46928000.0</v>
+      </c>
+      <c r="J17">
+        <v>6602000.0</v>
+      </c>
+      <c r="K17">
+        <v>9259000.0</v>
+      </c>
+      <c r="L17">
+        <v>105302000.0</v>
+      </c>
+      <c r="M17">
+        <v>12887000.0</v>
+      </c>
+      <c r="N17">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-13426000.0</v>
+      </c>
+      <c r="C18">
+        <v>-28569000.0</v>
+      </c>
+      <c r="D18">
+        <v>-27524000.0</v>
+      </c>
+      <c r="E18">
+        <v>-27947000.0</v>
+      </c>
+      <c r="F18">
+        <v>-25076000.0</v>
+      </c>
+      <c r="G18">
+        <v>-39530000.0</v>
+      </c>
+      <c r="H18">
+        <v>-56045000.0</v>
+      </c>
+      <c r="I18">
+        <v>-58809000.0</v>
+      </c>
+      <c r="J18">
+        <v>-39526000.0</v>
+      </c>
+      <c r="K18">
+        <v>-35044000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
         <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>170</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>8540000.0</v>
+      </c>
+      <c r="K20">
+        <v>84700000.0</v>
+      </c>
+      <c r="L20">
+        <v>84700000.0</v>
+      </c>
+      <c r="M20">
+        <v>-31900000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>171</v>
+      </c>
+      <c r="B21">
+        <v>169855000.0</v>
+      </c>
+      <c r="C21">
+        <v>210637000.0</v>
+      </c>
+      <c r="D21">
+        <v>193110000.0</v>
+      </c>
+      <c r="E21">
+        <v>74204000.0</v>
+      </c>
+      <c r="F21">
+        <v>202000.0</v>
+      </c>
+      <c r="G21">
+        <v>313591000.0</v>
+      </c>
+      <c r="H21">
+        <v>138867000.0</v>
+      </c>
+      <c r="I21">
+        <v>16297000.0</v>
+      </c>
+      <c r="J21">
+        <v>43303000.0</v>
+      </c>
+      <c r="K21">
+        <v>40514000.0</v>
+      </c>
+      <c r="L21">
+        <v>135343000.0</v>
+      </c>
+      <c r="M21">
+        <v>27408000.0</v>
+      </c>
+      <c r="N21">
+        <v>1007000.0</v>
+      </c>
+      <c r="O21">
+        <v>-89504000.0</v>
+      </c>
+      <c r="P21">
+        <v>-33554000.0</v>
+      </c>
+      <c r="Q21">
+        <v>23199000.0</v>
+      </c>
+      <c r="R21">
+        <v>41192000.0</v>
+      </c>
+      <c r="S21">
+        <v>62480000.0</v>
+      </c>
+      <c r="T21">
+        <v>40958000.0</v>
+      </c>
+      <c r="U21">
+        <v>48799000.0</v>
+      </c>
+      <c r="V21">
+        <v>60982000.0</v>
+      </c>
+      <c r="W21">
+        <v>95334643.0</v>
+      </c>
+      <c r="X21">
+        <v>35364000.0</v>
+      </c>
+      <c r="Y21">
+        <v>3017000.0</v>
+      </c>
+      <c r="Z21">
+        <v>17292000.0</v>
+      </c>
+      <c r="AA21">
+        <v>17662000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>172</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B23">
+        <v>327342000.0</v>
+      </c>
+      <c r="C23">
+        <v>361136000.0</v>
+      </c>
+      <c r="D23">
+        <v>367446000.0</v>
+      </c>
+      <c r="E23">
+        <v>379941000.0</v>
+      </c>
+      <c r="F23">
+        <v>295651000.0</v>
+      </c>
+      <c r="G23">
+        <v>377448000.0</v>
+      </c>
+      <c r="H23">
+        <v>396200000.0</v>
+      </c>
+      <c r="I23">
+        <v>356219000.0</v>
+      </c>
+      <c r="J23">
+        <v>299670000.0</v>
+      </c>
+      <c r="K23">
+        <v>230935000.0</v>
+      </c>
+      <c r="L23">
+        <v>228964000.0</v>
+      </c>
+      <c r="M23">
+        <v>155280000.0</v>
+      </c>
+      <c r="N23">
+        <v>85336000.0</v>
+      </c>
+      <c r="O23">
+        <v>83966000.0</v>
+      </c>
+      <c r="P23">
+        <v>77677000.0</v>
+      </c>
+      <c r="Q23">
+        <v>66482000.0</v>
+      </c>
+      <c r="R23">
+        <v>61384000.0</v>
+      </c>
+      <c r="S23">
+        <v>52123000.0</v>
+      </c>
+      <c r="T23">
+        <v>40469000.0</v>
+      </c>
+      <c r="U23">
+        <v>37994000.0</v>
+      </c>
+      <c r="V23">
+        <v>42553000.0</v>
+      </c>
+      <c r="W23">
+        <v>40631606.0</v>
+      </c>
+      <c r="X23">
+        <v>30828000.0</v>
+      </c>
+      <c r="Y23">
+        <v>28716000.0</v>
+      </c>
+      <c r="Z23">
+        <v>21545000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18939000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>174</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>106370000.0</v>
+      </c>
+      <c r="C25">
+        <v>111884000.0</v>
+      </c>
+      <c r="D25">
+        <v>108119000.0</v>
+      </c>
+      <c r="E25">
+        <v>123255000.0</v>
+      </c>
+      <c r="F25">
+        <v>128639000.0</v>
+      </c>
+      <c r="G25">
+        <v>124245000.0</v>
+      </c>
+      <c r="H25">
+        <v>115584000.0</v>
+      </c>
+      <c r="I25">
+        <v>103476000.0</v>
+      </c>
+      <c r="J25">
+        <v>96758000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>176</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>177</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>178</v>
+      </c>
+      <c r="B28">
+        <v>19890000.0</v>
+      </c>
+      <c r="C28">
+        <v>18944000.0</v>
+      </c>
+      <c r="D28">
+        <v>17448000.0</v>
+      </c>
+      <c r="E28">
+        <v>16889000.0</v>
+      </c>
+      <c r="F28">
+        <v>16566000.0</v>
+      </c>
+      <c r="G28">
+        <v>17889000.0</v>
+      </c>
+      <c r="H28">
+        <v>14789000.0</v>
+      </c>
+      <c r="I28">
+        <v>15052000.0</v>
+      </c>
+      <c r="J28">
+        <v>17180000.0</v>
+      </c>
+      <c r="K28">
+        <v>19391000.0</v>
+      </c>
+      <c r="L28">
+        <v>21607000.0</v>
+      </c>
+      <c r="M28">
+        <v>18062000.0</v>
+      </c>
+      <c r="N28">
+        <v>8827000.0</v>
+      </c>
+      <c r="O28">
+        <v>9788000.0</v>
+      </c>
+      <c r="P28">
+        <v>9152000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7869000.0</v>
+      </c>
+      <c r="R28">
+        <v>4588000.0</v>
+      </c>
+      <c r="S28">
+        <v>4766000.0</v>
+      </c>
+      <c r="T28">
+        <v>3775000.0</v>
+      </c>
+      <c r="U28">
+        <v>2389000.0</v>
+      </c>
+      <c r="V28">
+        <v>6505000.0</v>
+      </c>
+      <c r="W28">
+        <v>7269000.0</v>
+      </c>
+      <c r="X28">
+        <v>4828000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>179</v>
+      </c>
+      <c r="B29">
+        <v>413000.0</v>
+      </c>
+      <c r="C29">
+        <v>608000.0</v>
+      </c>
+      <c r="D29">
+        <v>532000.0</v>
+      </c>
+      <c r="E29">
+        <v>587000.0</v>
+      </c>
+      <c r="F29">
+        <v>360000.0</v>
+      </c>
+      <c r="G29">
+        <v>900000.0</v>
+      </c>
+      <c r="H29">
+        <v>131000.0</v>
+      </c>
+      <c r="I29">
+        <v>83000.0</v>
+      </c>
+      <c r="J29">
+        <v>131000.0</v>
+      </c>
+      <c r="K29">
+        <v>95000.0</v>
+      </c>
+      <c r="L29">
+        <v>128000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>180</v>
+      </c>
+      <c r="B30">
+        <v>19890000.0</v>
+      </c>
+      <c r="C30">
+        <v>102919000.0</v>
+      </c>
+      <c r="D30">
+        <v>17448000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2625000.0</v>
+      </c>
+      <c r="F30">
+        <v>-3200000.0</v>
+      </c>
+      <c r="G30">
+        <v>30451000.0</v>
+      </c>
+      <c r="H30">
+        <v>14789000.0</v>
+      </c>
+      <c r="I30">
+        <v>15052000.0</v>
+      </c>
+      <c r="J30">
+        <v>17180000.0</v>
+      </c>
+      <c r="K30">
+        <v>19391000.0</v>
+      </c>
+      <c r="L30">
+        <v>21607000.0</v>
+      </c>
+      <c r="M30">
+        <v>18062000.0</v>
+      </c>
+      <c r="N30">
+        <v>8827000.0</v>
+      </c>
+      <c r="O30">
+        <v>9788000.0</v>
+      </c>
+      <c r="P30">
+        <v>39430000.0</v>
+      </c>
+      <c r="Q30">
+        <v>36261000.0</v>
+      </c>
+      <c r="R30">
+        <v>31350000.0</v>
+      </c>
+      <c r="S30">
+        <v>30714000.0</v>
+      </c>
+      <c r="T30">
+        <v>21046000.0</v>
+      </c>
+      <c r="U30">
+        <v>19304000.0</v>
+      </c>
+      <c r="V30">
+        <v>24445000.0</v>
+      </c>
+      <c r="W30">
+        <v>25030692.0</v>
+      </c>
+      <c r="X30">
+        <v>-30828000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-28716000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-21545000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-18939000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>181</v>
+      </c>
+      <c r="B31">
+        <v>41521000.0</v>
+      </c>
+      <c r="C31">
+        <v>-28568000.0</v>
+      </c>
+      <c r="D31">
+        <v>-31064000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11637000.0</v>
+      </c>
+      <c r="F31">
+        <v>-11349000.0</v>
+      </c>
+      <c r="G31">
+        <v>-46410000.0</v>
+      </c>
+      <c r="H31">
+        <v>-65907000.0</v>
+      </c>
+      <c r="I31">
+        <v>-63141000.0</v>
+      </c>
+      <c r="J31">
+        <v>-36570000.0</v>
+      </c>
+      <c r="K31">
+        <v>-31160000.0</v>
+      </c>
+      <c r="L31">
+        <v>-29913000.0</v>
+      </c>
+      <c r="M31">
+        <v>-14435000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4926000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4388000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6537000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16789000.0</v>
+      </c>
+      <c r="R31">
+        <v>-24346000.0</v>
+      </c>
+      <c r="S31">
+        <v>-20332000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13495000.0</v>
+      </c>
+      <c r="U31">
+        <v>-13049000.0</v>
+      </c>
+      <c r="V31">
+        <v>-7872000.0</v>
+      </c>
+      <c r="W31">
+        <v>-8644625.0</v>
+      </c>
+      <c r="X31">
+        <v>-35364000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3017000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-17292000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-17662000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>182</v>
+      </c>
+      <c r="B32">
+        <v>497197000.0</v>
+      </c>
+      <c r="C32">
+        <v>571773000.0</v>
+      </c>
+      <c r="D32">
+        <v>560556000.0</v>
+      </c>
+      <c r="E32">
+        <v>454145000.0</v>
+      </c>
+      <c r="F32">
+        <v>295853000.0</v>
+      </c>
+      <c r="G32">
+        <v>691039000.0</v>
+      </c>
+      <c r="H32">
+        <v>535068000.0</v>
+      </c>
+      <c r="I32">
+        <v>375941000.0</v>
+      </c>
+      <c r="J32">
+        <v>355052000.0</v>
+      </c>
+      <c r="K32">
+        <v>356010000.0</v>
+      </c>
+      <c r="L32">
+        <v>365114000.0</v>
+      </c>
+      <c r="M32">
+        <v>150789000.0</v>
+      </c>
+      <c r="N32">
+        <v>87012000.0</v>
+      </c>
+      <c r="O32">
+        <v>97194000.0</v>
+      </c>
+      <c r="P32">
+        <v>100123000.0</v>
+      </c>
+      <c r="Q32">
+        <v>89681000.0</v>
+      </c>
+      <c r="R32">
+        <v>102576000.0</v>
+      </c>
+      <c r="S32">
+        <v>114603000.0</v>
+      </c>
+      <c r="T32">
+        <v>81427000.0</v>
+      </c>
+      <c r="U32">
+        <v>86793000.0</v>
+      </c>
+      <c r="V32">
+        <v>103535000.0</v>
+      </c>
+      <c r="W32">
+        <v>135966249.0</v>
+      </c>
+      <c r="X32">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y32">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z32">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA32">
+        <v>36601000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CK32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:89">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>89</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>92</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>95</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>98</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>101</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>183</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:89">
+      <c r="A2" t="s">
+        <v>152</v>
+      </c>
+      <c r="B2">
+        <v>73856000.0</v>
+      </c>
+      <c r="C2">
+        <v>70198000.0</v>
+      </c>
+      <c r="D2">
+        <v>72452000.0</v>
+      </c>
+      <c r="E2">
+        <v>80875000.0</v>
+      </c>
+      <c r="F2">
+        <v>83926000.0</v>
+      </c>
+      <c r="G2">
+        <v>65213000.0</v>
+      </c>
+      <c r="H2">
+        <v>95667000.0</v>
+      </c>
+      <c r="I2">
+        <v>94641000.0</v>
+      </c>
+      <c r="J2">
+        <v>86959000.0</v>
+      </c>
+      <c r="K2">
+        <v>94964000.0</v>
+      </c>
+      <c r="L2">
+        <v>88169000.0</v>
+      </c>
+      <c r="M2">
+        <v>85155000.0</v>
+      </c>
+      <c r="N2">
+        <v>81712000.0</v>
+      </c>
+      <c r="O2">
+        <v>97409000.0</v>
+      </c>
+      <c r="P2">
+        <v>100658000.0</v>
+      </c>
+      <c r="Q2">
+        <v>95529000.0</v>
+      </c>
+      <c r="R2">
+        <v>88969000.0</v>
+      </c>
+      <c r="S2">
+        <v>87244000.0</v>
+      </c>
+      <c r="T2">
+        <v>72417000.0</v>
+      </c>
+      <c r="U2">
+        <v>72434000.0</v>
+      </c>
+      <c r="V2">
+        <v>66755000.0</v>
+      </c>
+      <c r="W2">
+        <v>67440000.0</v>
+      </c>
+      <c r="X2">
+        <v>76304000.0</v>
+      </c>
+      <c r="Y2">
+        <v>93715000.0</v>
+      </c>
+      <c r="Z2">
+        <v>109538000.0</v>
+      </c>
+      <c r="AA2">
+        <v>102677000.0</v>
+      </c>
+      <c r="AB2">
+        <v>94888000.0</v>
+      </c>
+      <c r="AC2">
+        <v>91881000.0</v>
+      </c>
+      <c r="AD2">
+        <v>91964000.0</v>
+      </c>
+      <c r="AE2">
+        <v>102859000.0</v>
+      </c>
+      <c r="AF2">
+        <v>88265000.0</v>
+      </c>
+      <c r="AG2">
+        <v>75411000.0</v>
+      </c>
+      <c r="AH2">
+        <v>74633000.0</v>
+      </c>
+      <c r="AI2">
+        <v>83514000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>75606000.0</v>
+      </c>
+      <c r="AK2">
+        <v>67176000.0</v>
+      </c>
+      <c r="AL2">
+        <v>56193000.0</v>
+      </c>
+      <c r="AM2">
+        <v>54983000.0</v>
+      </c>
+      <c r="AN2">
+        <v>52755000.0</v>
+      </c>
+      <c r="AO2">
+        <v>51444000.0</v>
+      </c>
+      <c r="AP2">
+        <v>52361000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>50128000.0</v>
+      </c>
+      <c r="AR2">
+        <v>52188000.0</v>
+      </c>
+      <c r="AS2">
+        <v>48206000.0</v>
+      </c>
+      <c r="AT2">
+        <v>56835000.0</v>
+      </c>
+      <c r="AU2">
+        <v>59360000.0</v>
+      </c>
+      <c r="AV2">
+        <v>33383000.0</v>
+      </c>
+      <c r="AW2">
+        <v>23297000.0</v>
+      </c>
+      <c r="AX2">
+        <v>21179000.0</v>
+      </c>
+      <c r="AY2">
+        <v>16206000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>18344000.0</v>
+      </c>
+      <c r="BA2">
+        <v>22705000.0</v>
+      </c>
+      <c r="BB2">
+        <v>19254000.0</v>
+      </c>
+      <c r="BC2">
+        <v>15967000.0</v>
+      </c>
+      <c r="BD2">
+        <v>15054000.0</v>
+      </c>
+      <c r="BE2">
+        <v>9410000.0</v>
+      </c>
+      <c r="BF2">
+        <v>9216000.0</v>
+      </c>
+      <c r="BG2">
+        <v>10079000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10681000.0</v>
+      </c>
+      <c r="BI2">
+        <v>9754000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>7733000.0</v>
+      </c>
+      <c r="BK2">
+        <v>7351000.0</v>
+      </c>
+      <c r="BL2">
+        <v>6803000.0</v>
+      </c>
+      <c r="BM2">
+        <v>8886000.0</v>
+      </c>
+      <c r="BN2">
+        <v>7180000.0</v>
+      </c>
+      <c r="BO2">
+        <v>7702000.0</v>
+      </c>
+      <c r="BP2">
+        <v>7087000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>8155000.0</v>
+      </c>
+      <c r="BR2">
+        <v>7090000.0</v>
+      </c>
+      <c r="BS2">
+        <v>6230000.0</v>
+      </c>
+      <c r="BT2">
+        <v>5712000.0</v>
+      </c>
+      <c r="BU2">
+        <v>4754000.0</v>
+      </c>
+      <c r="BV2">
+        <v>4713000.0</v>
+      </c>
+      <c r="BW2">
+        <v>4802000.0</v>
+      </c>
+      <c r="BX2">
+        <v>4751000.0</v>
+      </c>
+      <c r="BY2">
+        <v>5095000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>4775000.0</v>
+      </c>
+      <c r="CA2">
+        <v>4775000.0</v>
+      </c>
+      <c r="CB2">
+        <v>4866000.0</v>
+      </c>
+      <c r="CC2">
+        <v>4679000.0</v>
+      </c>
+      <c r="CD2">
+        <v>4496000.0</v>
+      </c>
+      <c r="CE2">
+        <v>5600000.0</v>
+      </c>
+      <c r="CF2">
+        <v>4300000.0</v>
+      </c>
+      <c r="CG2">
+        <v>9366000.0</v>
+      </c>
+      <c r="CH2">
+        <v>8852000.0</v>
+      </c>
+      <c r="CI2">
+        <v>-7726000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>7726000.0</v>
+      </c>
+      <c r="CK2">
+        <v>11789000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:89">
+      <c r="A3" t="s">
+        <v>153</v>
+      </c>
+      <c r="B3">
+        <v>25647000.0</v>
+      </c>
+      <c r="C3">
+        <v>26991000.0</v>
+      </c>
+      <c r="D3">
+        <v>25969000.0</v>
+      </c>
+      <c r="E3">
+        <v>26139000.0</v>
+      </c>
+      <c r="F3">
+        <v>27270000.0</v>
+      </c>
+      <c r="G3">
+        <v>27621000.0</v>
+      </c>
+      <c r="H3">
+        <v>28135000.0</v>
+      </c>
+      <c r="I3">
+        <v>27878000.0</v>
+      </c>
+      <c r="J3">
+        <v>28250000.0</v>
+      </c>
+      <c r="K3">
+        <v>28475000.0</v>
+      </c>
+      <c r="L3">
+        <v>28326000.0</v>
+      </c>
+      <c r="M3">
+        <v>26376000.0</v>
+      </c>
+      <c r="N3">
+        <v>25726000.0</v>
+      </c>
+      <c r="O3">
+        <v>27692000.0</v>
+      </c>
+      <c r="P3">
+        <v>30198000.0</v>
+      </c>
+      <c r="Q3">
+        <v>32318000.0</v>
+      </c>
+      <c r="R3">
+        <v>33047000.0</v>
+      </c>
+      <c r="S3">
+        <v>32750000.0</v>
+      </c>
+      <c r="T3">
+        <v>31734000.0</v>
+      </c>
+      <c r="U3">
+        <v>32160000.0</v>
+      </c>
+      <c r="V3">
+        <v>31995000.0</v>
+      </c>
+      <c r="W3">
+        <v>32028000.0</v>
+      </c>
+      <c r="X3">
+        <v>31117000.0</v>
+      </c>
+      <c r="Y3">
+        <v>30774000.0</v>
+      </c>
+      <c r="Z3">
+        <v>30326000.0</v>
+      </c>
+      <c r="AA3">
+        <v>30662000.0</v>
+      </c>
+      <c r="AB3">
+        <v>29656000.0</v>
+      </c>
+      <c r="AC3">
+        <v>27713000.0</v>
+      </c>
+      <c r="AD3">
+        <v>27552000.0</v>
+      </c>
+      <c r="AE3">
+        <v>28251000.0</v>
+      </c>
+      <c r="AF3">
+        <v>26682000.0</v>
+      </c>
+      <c r="AG3">
+        <v>24869000.0</v>
+      </c>
+      <c r="AH3">
+        <v>23674000.0</v>
+      </c>
+      <c r="AI3">
+        <v>26417000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>26468000.0</v>
+      </c>
+      <c r="AK3">
+        <v>22940000.0</v>
+      </c>
+      <c r="AL3">
+        <v>20933000.0</v>
+      </c>
+      <c r="AM3">
+        <v>21067000.0</v>
+      </c>
+      <c r="AN3">
+        <v>21723000.0</v>
+      </c>
+      <c r="AO3">
+        <v>20782000.0</v>
+      </c>
+      <c r="AP3">
+        <v>20767000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>20099000.0</v>
+      </c>
+      <c r="AR3">
+        <v>19578000.0</v>
+      </c>
+      <c r="AS3">
+        <v>19381000.0</v>
+      </c>
+      <c r="AT3">
+        <v>19640000.0</v>
+      </c>
+      <c r="AU3">
+        <v>20349000.0</v>
+      </c>
+      <c r="AV3">
+        <v>11103000.0</v>
+      </c>
+      <c r="AW3">
+        <v>8461000.0</v>
+      </c>
+      <c r="AX3">
+        <v>7088000.0</v>
+      </c>
+      <c r="AY3">
+        <v>6518000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>6473000.0</v>
+      </c>
+      <c r="BA3">
+        <v>6853000.0</v>
+      </c>
+      <c r="BB3">
+        <v>7095000.0</v>
+      </c>
+      <c r="BC3">
+        <v>7630000.0</v>
+      </c>
+      <c r="BD3">
+        <v>10818000.0</v>
+      </c>
+      <c r="BE3">
+        <v>6860000.0</v>
+      </c>
+      <c r="BF3">
+        <v>7096000.0</v>
+      </c>
+      <c r="BG3">
+        <v>7450000.0</v>
+      </c>
+      <c r="BH3">
+        <v>8490000.0</v>
+      </c>
+      <c r="BI3">
+        <v>7788000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>6800000.0</v>
+      </c>
+      <c r="BK3">
+        <v>7011000.0</v>
+      </c>
+      <c r="BL3">
+        <v>7197000.0</v>
+      </c>
+      <c r="BM3">
+        <v>7128000.0</v>
+      </c>
+      <c r="BN3">
+        <v>7056000.0</v>
+      </c>
+      <c r="BO3">
+        <v>2582000.0</v>
+      </c>
+      <c r="BP3">
+        <v>9367000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>4791000.0</v>
+      </c>
+      <c r="BR3">
+        <v>10022000.0</v>
+      </c>
+      <c r="BS3">
+        <v>6656000.0</v>
+      </c>
+      <c r="BT3">
+        <v>6609000.0</v>
+      </c>
+      <c r="BU3">
+        <v>6537000.0</v>
+      </c>
+      <c r="BV3">
+        <v>6240000.0</v>
+      </c>
+      <c r="BW3">
+        <v>30208000.0</v>
+      </c>
+      <c r="BX3">
+        <v>-4303000.0</v>
+      </c>
+      <c r="BY3">
+        <v>-4257000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CA3">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CB3">
+        <v>4263000.0</v>
+      </c>
+      <c r="CC3">
+        <v>4216000.0</v>
+      </c>
+      <c r="CD3">
+        <v>4172000.0</v>
+      </c>
+      <c r="CE3">
+        <v>5300000.0</v>
+      </c>
+      <c r="CF3">
+        <v>4100000.0</v>
+      </c>
+      <c r="CG3"/>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+    </row>
+    <row r="4" spans="1:89">
+      <c r="A4" t="s">
+        <v>154</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:89">
+      <c r="A5" t="s">
+        <v>155</v>
+      </c>
+      <c r="B5">
+        <v>169077000.0</v>
+      </c>
+      <c r="C5">
+        <v>68573000.0</v>
+      </c>
+      <c r="D5">
+        <v>47484000.0</v>
+      </c>
+      <c r="E5">
+        <v>60247000.0</v>
+      </c>
+      <c r="F5">
+        <v>49241000.0</v>
+      </c>
+      <c r="G5">
+        <v>61289000.0</v>
+      </c>
+      <c r="H5">
+        <v>42587000.0</v>
+      </c>
+      <c r="I5">
+        <v>52539000.0</v>
+      </c>
+      <c r="J5">
+        <v>56053000.0</v>
+      </c>
+      <c r="K5">
+        <v>44419000.0</v>
+      </c>
+      <c r="L5">
+        <v>39093000.0</v>
+      </c>
+      <c r="M5">
+        <v>63377000.0</v>
+      </c>
+      <c r="N5">
+        <v>46219000.0</v>
+      </c>
+      <c r="O5">
+        <v>68392000.0</v>
+      </c>
+      <c r="P5">
+        <v>14641000.0</v>
+      </c>
+      <c r="Q5">
+        <v>16731000.0</v>
+      </c>
+      <c r="R5">
+        <v>-10999000.0</v>
+      </c>
+      <c r="S5">
+        <v>3532000.0</v>
+      </c>
+      <c r="T5">
+        <v>-14587000.0</v>
+      </c>
+      <c r="U5">
+        <v>7830000.0</v>
+      </c>
+      <c r="V5">
+        <v>17804000.0</v>
+      </c>
+      <c r="W5">
+        <v>14118000.0</v>
+      </c>
+      <c r="X5">
+        <v>59662000.0</v>
+      </c>
+      <c r="Y5">
+        <v>147188000.0</v>
+      </c>
+      <c r="Z5">
+        <v>84810000.0</v>
+      </c>
+      <c r="AA5">
+        <v>88632000.0</v>
+      </c>
+      <c r="AB5">
+        <v>4431000.0</v>
+      </c>
+      <c r="AC5">
+        <v>3508000.0</v>
+      </c>
+      <c r="AD5">
+        <v>32306000.0</v>
+      </c>
+      <c r="AE5">
+        <v>26533000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-8324000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-12299000.0</v>
+      </c>
+      <c r="AH5">
+        <v>315000.0</v>
+      </c>
+      <c r="AI5">
+        <v>7023000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>4915000.0</v>
+      </c>
+      <c r="AK5">
+        <v>13780000.0</v>
+      </c>
+      <c r="AL5">
+        <v>29627000.0</v>
+      </c>
+      <c r="AM5">
+        <v>27048000.0</v>
+      </c>
+      <c r="AN5">
+        <v>-67167000.0</v>
+      </c>
+      <c r="AO5">
+        <v>42957000.0</v>
+      </c>
+      <c r="AP5">
+        <v>48724000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>40464000.0</v>
+      </c>
+      <c r="AR5">
+        <v>35205000.0</v>
+      </c>
+      <c r="AS5">
+        <v>30126000.0</v>
+      </c>
+      <c r="AT5">
+        <v>31365000.0</v>
+      </c>
+      <c r="AU5">
+        <v>5530000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-5341000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-6665000.0</v>
+      </c>
+      <c r="AX5">
+        <v>590000.0</v>
+      </c>
+      <c r="AY5">
+        <v>10426000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-3195000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-5315000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-2888000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-4564000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-94901000.0</v>
+      </c>
+      <c r="BE5">
+        <v>4694000.0</v>
+      </c>
+      <c r="BF5">
+        <v>8041000.0</v>
+      </c>
+      <c r="BG5">
+        <v>6298000.0</v>
+      </c>
+      <c r="BH5">
+        <v>-50753000.0</v>
+      </c>
+      <c r="BI5">
+        <v>6149000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>5638000.0</v>
+      </c>
+      <c r="BK5">
+        <v>3628000.0</v>
+      </c>
+      <c r="BL5">
+        <v>7161000.0</v>
+      </c>
+      <c r="BM5">
+        <v>3726000.0</v>
+      </c>
+      <c r="BN5">
+        <v>11099000.0</v>
+      </c>
+      <c r="BO5">
+        <v>11913000.0</v>
+      </c>
+      <c r="BP5">
+        <v>5310000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>12306000.0</v>
+      </c>
+      <c r="BR5">
+        <v>11637000.0</v>
+      </c>
+      <c r="BS5">
+        <v>18216000.0</v>
+      </c>
+      <c r="BT5">
+        <v>17302000.0</v>
+      </c>
+      <c r="BU5">
+        <v>15551000.0</v>
+      </c>
+      <c r="BV5">
+        <v>12982000.0</v>
+      </c>
+      <c r="BW5">
+        <v>9680000.0</v>
+      </c>
+      <c r="BX5">
+        <v>18674000.0</v>
+      </c>
+      <c r="BY5">
+        <v>19160000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>18860000.0</v>
+      </c>
+      <c r="CA5">
+        <v>18860000.0</v>
+      </c>
+      <c r="CB5">
+        <v>11683000.0</v>
+      </c>
+      <c r="CC5">
+        <v>9891000.0</v>
+      </c>
+      <c r="CD5">
+        <v>14926000.0</v>
+      </c>
+      <c r="CE5">
+        <v>7200000.0</v>
+      </c>
+      <c r="CF5">
+        <v>5800000.0</v>
+      </c>
+      <c r="CG5">
+        <v>0.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:89">
+      <c r="A6" t="s">
+        <v>156</v>
+      </c>
+      <c r="B6">
+        <v>194724000.0</v>
+      </c>
+      <c r="C6">
+        <v>95564000.0</v>
+      </c>
+      <c r="D6">
+        <v>73453000.0</v>
+      </c>
+      <c r="E6">
+        <v>86386000.0</v>
+      </c>
+      <c r="F6">
+        <v>76511000.0</v>
+      </c>
+      <c r="G6">
+        <v>88910000.0</v>
+      </c>
+      <c r="H6">
+        <v>70722000.0</v>
+      </c>
+      <c r="I6">
+        <v>80417000.0</v>
+      </c>
+      <c r="J6">
+        <v>84303000.0</v>
+      </c>
+      <c r="K6">
+        <v>72894000.0</v>
+      </c>
+      <c r="L6">
+        <v>67419000.0</v>
+      </c>
+      <c r="M6">
+        <v>89753000.0</v>
+      </c>
+      <c r="N6">
+        <v>71945000.0</v>
+      </c>
+      <c r="O6">
+        <v>96084000.0</v>
+      </c>
+      <c r="P6">
+        <v>44839000.0</v>
+      </c>
+      <c r="Q6">
+        <v>49049000.0</v>
+      </c>
+      <c r="R6">
+        <v>22048000.0</v>
+      </c>
+      <c r="S6">
+        <v>36282000.0</v>
+      </c>
+      <c r="T6">
+        <v>17147000.0</v>
+      </c>
+      <c r="U6">
+        <v>39990000.0</v>
+      </c>
+      <c r="V6">
+        <v>49799000.0</v>
+      </c>
+      <c r="W6">
+        <v>46146000.0</v>
+      </c>
+      <c r="X6">
+        <v>90779000.0</v>
+      </c>
+      <c r="Y6">
+        <v>177962000.0</v>
+      </c>
+      <c r="Z6">
+        <v>115136000.0</v>
+      </c>
+      <c r="AA6">
+        <v>119294000.0</v>
+      </c>
+      <c r="AB6">
+        <v>34087000.0</v>
+      </c>
+      <c r="AC6">
+        <v>31221000.0</v>
+      </c>
+      <c r="AD6">
+        <v>59858000.0</v>
+      </c>
+      <c r="AE6">
+        <v>54784000.0</v>
+      </c>
+      <c r="AF6">
+        <v>18358000.0</v>
+      </c>
+      <c r="AG6">
+        <v>12570000.0</v>
+      </c>
+      <c r="AH6">
+        <v>23989000.0</v>
+      </c>
+      <c r="AI6">
+        <v>33440000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>31383000.0</v>
+      </c>
+      <c r="AK6">
+        <v>36720000.0</v>
+      </c>
+      <c r="AL6">
+        <v>50560000.0</v>
+      </c>
+      <c r="AM6">
+        <v>48115000.0</v>
+      </c>
+      <c r="AN6">
+        <v>-45444000.0</v>
+      </c>
+      <c r="AO6">
+        <v>63739000.0</v>
+      </c>
+      <c r="AP6">
+        <v>69491000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>60563000.0</v>
+      </c>
+      <c r="AR6">
+        <v>54783000.0</v>
+      </c>
+      <c r="AS6">
+        <v>49507000.0</v>
+      </c>
+      <c r="AT6">
+        <v>51005000.0</v>
+      </c>
+      <c r="AU6">
+        <v>25879000.0</v>
+      </c>
+      <c r="AV6">
+        <v>5762000.0</v>
+      </c>
+      <c r="AW6">
+        <v>1796000.0</v>
+      </c>
+      <c r="AX6">
+        <v>7678000.0</v>
+      </c>
+      <c r="AY6">
+        <v>16944000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3278000.0</v>
+      </c>
+      <c r="BA6">
+        <v>1538000.0</v>
+      </c>
+      <c r="BB6">
+        <v>4207000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3066000.0</v>
+      </c>
+      <c r="BD6">
+        <v>-84083000.0</v>
+      </c>
+      <c r="BE6">
+        <v>11554000.0</v>
+      </c>
+      <c r="BF6">
+        <v>15137000.0</v>
+      </c>
+      <c r="BG6">
+        <v>13748000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-42263000.0</v>
+      </c>
+      <c r="BI6">
+        <v>13937000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>12438000.0</v>
+      </c>
+      <c r="BK6">
+        <v>10639000.0</v>
+      </c>
+      <c r="BL6">
+        <v>14358000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10854000.0</v>
+      </c>
+      <c r="BN6">
+        <v>18155000.0</v>
+      </c>
+      <c r="BO6">
+        <v>14495000.0</v>
+      </c>
+      <c r="BP6">
+        <v>14677000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>17097000.0</v>
+      </c>
+      <c r="BR6">
+        <v>21659000.0</v>
+      </c>
+      <c r="BS6">
+        <v>24872000.0</v>
+      </c>
+      <c r="BT6">
+        <v>23911000.0</v>
+      </c>
+      <c r="BU6">
+        <v>22088000.0</v>
+      </c>
+      <c r="BV6">
+        <v>19222000.0</v>
+      </c>
+      <c r="BW6">
+        <v>39888000.0</v>
+      </c>
+      <c r="BX6">
+        <v>14371000.0</v>
+      </c>
+      <c r="BY6">
+        <v>14903000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>14649000.0</v>
+      </c>
+      <c r="CA6">
+        <v>14649000.0</v>
+      </c>
+      <c r="CB6">
+        <v>15946000.0</v>
+      </c>
+      <c r="CC6">
+        <v>14107000.0</v>
+      </c>
+      <c r="CD6">
+        <v>19098000.0</v>
+      </c>
+      <c r="CE6">
+        <v>12500000.0</v>
+      </c>
+      <c r="CF6">
+        <v>9900000.0</v>
+      </c>
+      <c r="CG6"/>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+    </row>
+    <row r="7" spans="1:89">
+      <c r="A7" t="s">
+        <v>157</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:89">
+      <c r="A8" t="s">
+        <v>158</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:89">
+      <c r="A9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B9">
+        <v>112620000.0</v>
+      </c>
+      <c r="C9">
+        <v>73733000.0</v>
+      </c>
+      <c r="D9">
+        <v>34896000.0</v>
+      </c>
+      <c r="E9">
+        <v>47441000.0</v>
+      </c>
+      <c r="F9">
+        <v>34648000.0</v>
+      </c>
+      <c r="G9">
+        <v>66178000.0</v>
+      </c>
+      <c r="H9">
+        <v>46440000.0</v>
+      </c>
+      <c r="I9">
+        <v>56596000.0</v>
+      </c>
+      <c r="J9">
+        <v>60079000.0</v>
+      </c>
+      <c r="K9">
+        <v>47328000.0</v>
+      </c>
+      <c r="L9">
+        <v>43396000.0</v>
+      </c>
+      <c r="M9">
+        <v>67892000.0</v>
+      </c>
+      <c r="N9">
+        <v>50856000.0</v>
+      </c>
+      <c r="O9">
+        <v>70486000.0</v>
+      </c>
+      <c r="P9">
+        <v>9280000.0</v>
+      </c>
+      <c r="Q9">
+        <v>4385000.0</v>
+      </c>
+      <c r="R9">
+        <v>-12569000.0</v>
+      </c>
+      <c r="S9">
+        <v>-3409000.0</v>
+      </c>
+      <c r="T9">
+        <v>-13322000.0</v>
+      </c>
+      <c r="U9">
+        <v>-6494000.0</v>
+      </c>
+      <c r="V9">
+        <v>20228000.0</v>
+      </c>
+      <c r="W9">
+        <v>23552000.0</v>
+      </c>
+      <c r="X9">
+        <v>65893000.0</v>
+      </c>
+      <c r="Y9">
+        <v>152227000.0</v>
+      </c>
+      <c r="Z9">
+        <v>102370000.0</v>
+      </c>
+      <c r="AA9">
+        <v>89158000.0</v>
+      </c>
+      <c r="AB9">
+        <v>9852000.0</v>
+      </c>
+      <c r="AC9">
+        <v>14307000.0</v>
+      </c>
+      <c r="AD9">
+        <v>40341000.0</v>
+      </c>
+      <c r="AE9">
+        <v>35761000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1912000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-8178000.0</v>
+      </c>
+      <c r="AH9">
+        <v>5278000.0</v>
+      </c>
+      <c r="AI9">
+        <v>8730000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>8768000.0</v>
+      </c>
+      <c r="AK9">
+        <v>19159000.0</v>
+      </c>
+      <c r="AL9">
+        <v>35907000.0</v>
+      </c>
+      <c r="AM9">
+        <v>29908000.0</v>
+      </c>
+      <c r="AN9">
+        <v>12071000.0</v>
+      </c>
+      <c r="AO9">
+        <v>47294000.0</v>
+      </c>
+      <c r="AP9">
+        <v>55194000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>44519000.0</v>
+      </c>
+      <c r="AR9">
+        <v>39774000.0</v>
+      </c>
+      <c r="AS9">
+        <v>34664000.0</v>
+      </c>
+      <c r="AT9">
+        <v>38800000.0</v>
+      </c>
+      <c r="AU9">
+        <v>13493000.0</v>
+      </c>
+      <c r="AV9">
+        <v>684000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-3929000.0</v>
+      </c>
+      <c r="AX9">
+        <v>3321000.0</v>
+      </c>
+      <c r="AY9">
+        <v>14737000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-1017000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-3207000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-11000.0</v>
+      </c>
+      <c r="BC9">
+        <v>4613000.0</v>
+      </c>
+      <c r="BD9">
+        <v>9562000.0</v>
+      </c>
+      <c r="BE9">
+        <v>14290000.0</v>
+      </c>
+      <c r="BF9">
+        <v>19083000.0</v>
+      </c>
+      <c r="BG9">
+        <v>15233000.0</v>
+      </c>
+      <c r="BH9">
+        <v>15958000.0</v>
+      </c>
+      <c r="BI9">
+        <v>16150000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>14536000.0</v>
+      </c>
+      <c r="BK9">
+        <v>15529000.0</v>
+      </c>
+      <c r="BL9">
+        <v>16501000.0</v>
+      </c>
+      <c r="BM9">
+        <v>12194000.0</v>
+      </c>
+      <c r="BN9">
+        <v>15237000.0</v>
+      </c>
+      <c r="BO9">
+        <v>16180000.0</v>
+      </c>
+      <c r="BP9">
+        <v>15591000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>18050000.0</v>
+      </c>
+      <c r="BR9">
+        <v>22720000.0</v>
+      </c>
+      <c r="BS9">
+        <v>24641000.0</v>
+      </c>
+      <c r="BT9">
+        <v>25295000.0</v>
+      </c>
+      <c r="BU9">
+        <v>23081000.0</v>
+      </c>
+      <c r="BV9">
+        <v>20176000.0</v>
+      </c>
+      <c r="BW9">
+        <v>15500000.0</v>
+      </c>
+      <c r="BX9">
+        <v>15398000.0</v>
+      </c>
+      <c r="BY9">
+        <v>15650000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>15456000.0</v>
+      </c>
+      <c r="CA9">
+        <v>15456000.0</v>
+      </c>
+      <c r="CB9">
+        <v>16433000.0</v>
+      </c>
+      <c r="CC9">
+        <v>14684000.0</v>
+      </c>
+      <c r="CD9">
+        <v>19702000.0</v>
+      </c>
+      <c r="CE9">
+        <v>19100000.0</v>
+      </c>
+      <c r="CF9">
+        <v>14700000.0</v>
+      </c>
+      <c r="CG9">
+        <v>0.0</v>
+      </c>
+      <c r="CH9">
+        <v>119388000.0</v>
+      </c>
+      <c r="CI9">
+        <v>0.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
+        <v>54051000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:89">
+      <c r="A10" t="s">
+        <v>160</v>
+      </c>
+      <c r="B10">
+        <v>164653000.0</v>
+      </c>
+      <c r="C10">
+        <v>66282000.0</v>
+      </c>
+      <c r="D10">
+        <v>44898000.0</v>
+      </c>
+      <c r="E10">
+        <v>56061000.0</v>
+      </c>
+      <c r="F10">
+        <v>44135000.0</v>
+      </c>
+      <c r="G10">
+        <v>54905000.0</v>
+      </c>
+      <c r="H10">
+        <v>35268000.0</v>
+      </c>
+      <c r="I10">
+        <v>44618000.0</v>
+      </c>
+      <c r="J10">
+        <v>47278000.0</v>
+      </c>
+      <c r="K10">
+        <v>35534000.0</v>
+      </c>
+      <c r="L10">
+        <v>31104000.0</v>
+      </c>
+      <c r="M10">
+        <v>57175000.0</v>
+      </c>
+      <c r="N10">
+        <v>38232000.0</v>
+      </c>
+      <c r="O10">
+        <v>61931000.0</v>
+      </c>
+      <c r="P10">
+        <v>7703000.0</v>
+      </c>
+      <c r="Q10">
+        <v>10098000.0</v>
+      </c>
+      <c r="R10">
+        <v>-17163000.0</v>
+      </c>
+      <c r="S10">
+        <v>-2766000.0</v>
+      </c>
+      <c r="T10">
+        <v>-20935000.0</v>
+      </c>
+      <c r="U10">
+        <v>781000.0</v>
+      </c>
+      <c r="V10">
+        <v>11771000.0</v>
+      </c>
+      <c r="W10">
+        <v>7822000.0</v>
+      </c>
+      <c r="X10">
+        <v>50799000.0</v>
+      </c>
+      <c r="Y10">
+        <v>135673000.0</v>
+      </c>
+      <c r="Z10">
+        <v>72378000.0</v>
+      </c>
+      <c r="AA10">
+        <v>75883000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-9376000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-10453000.0</v>
+      </c>
+      <c r="AD10">
+        <v>17758000.0</v>
+      </c>
+      <c r="AE10">
+        <v>11967000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-21435000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-28182000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-9195000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-7516000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-5012000.0</v>
+      </c>
+      <c r="AK10">
+        <v>4874000.0</v>
+      </c>
+      <c r="AL10">
+        <v>14386000.0</v>
+      </c>
+      <c r="AM10">
+        <v>17877000.0</v>
+      </c>
+      <c r="AN10">
+        <v>-75651000.0</v>
+      </c>
+      <c r="AO10">
+        <v>35597000.0</v>
+      </c>
+      <c r="AP10">
+        <v>31532000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>32442000.0</v>
+      </c>
+      <c r="AR10">
+        <v>27483000.0</v>
+      </c>
+      <c r="AS10">
+        <v>22193000.0</v>
+      </c>
+      <c r="AT10">
+        <v>23312000.0</v>
+      </c>
+      <c r="AU10">
+        <v>28591000.0</v>
+      </c>
+      <c r="AV10">
+        <v>-7014000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-8126000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-478000.0</v>
+      </c>
+      <c r="AY10">
+        <v>11626000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-4154000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-7659000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-3732000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-6229000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-96674000.0</v>
+      </c>
+      <c r="BE10">
+        <v>2760000.0</v>
+      </c>
+      <c r="BF10">
+        <v>6251000.0</v>
+      </c>
+      <c r="BG10">
+        <v>4303000.0</v>
+      </c>
+      <c r="BH10">
+        <v>-52732000.0</v>
+      </c>
+      <c r="BI10">
+        <v>4300000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4038000.0</v>
+      </c>
+      <c r="BK10">
+        <v>3628000.0</v>
+      </c>
+      <c r="BL10">
+        <v>7349000.0</v>
+      </c>
+      <c r="BM10">
+        <v>2744000.0</v>
+      </c>
+      <c r="BN10">
+        <v>6402000.0</v>
+      </c>
+      <c r="BO10">
+        <v>12080000.0</v>
+      </c>
+      <c r="BP10">
+        <v>5310000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>9853000.0</v>
+      </c>
+      <c r="BR10">
+        <v>14306000.0</v>
+      </c>
+      <c r="BS10">
+        <v>11868000.0</v>
+      </c>
+      <c r="BT10">
+        <v>12315000.0</v>
+      </c>
+      <c r="BU10">
+        <v>10340000.0</v>
+      </c>
+      <c r="BV10">
+        <v>27463000.0</v>
+      </c>
+      <c r="BW10">
+        <v>27463000.0</v>
+      </c>
+      <c r="BX10">
+        <v>6892000.0</v>
+      </c>
+      <c r="BY10">
+        <v>7418000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>7206000.0</v>
+      </c>
+      <c r="CA10">
+        <v>9033000.0</v>
+      </c>
+      <c r="CB10">
+        <v>8401000.0</v>
+      </c>
+      <c r="CC10">
+        <v>6662000.0</v>
+      </c>
+      <c r="CD10">
+        <v>10600000.0</v>
+      </c>
+      <c r="CE10">
+        <v>10600000.0</v>
+      </c>
+      <c r="CF10">
+        <v>5800000.0</v>
+      </c>
+      <c r="CG10">
+        <v>36697000.0</v>
+      </c>
+      <c r="CH10">
+        <v>52249000.0</v>
+      </c>
+      <c r="CI10">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>34441000.0</v>
+      </c>
+      <c r="CK10">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:89">
+      <c r="A11" t="s">
+        <v>161</v>
+      </c>
+      <c r="B11">
+        <v>126000.0</v>
+      </c>
+      <c r="C11">
+        <v>207000.0</v>
+      </c>
+      <c r="D11">
+        <v>93000.0</v>
+      </c>
+      <c r="E11">
+        <v>29000.0</v>
+      </c>
+      <c r="F11">
+        <v>84000.0</v>
+      </c>
+      <c r="G11">
+        <v>194000.0</v>
+      </c>
+      <c r="H11">
+        <v>79000.0</v>
+      </c>
+      <c r="I11">
+        <v>129000.0</v>
+      </c>
+      <c r="J11">
+        <v>206000.0</v>
+      </c>
+      <c r="K11">
+        <v>226000.0</v>
+      </c>
+      <c r="L11">
+        <v>137000.0</v>
+      </c>
+      <c r="M11">
+        <v>94000.0</v>
+      </c>
+      <c r="N11">
+        <v>191000.0</v>
+      </c>
+      <c r="O11">
+        <v>111000.0</v>
+      </c>
+      <c r="P11">
+        <v>246000.0</v>
+      </c>
+      <c r="Q11">
+        <v>141000.0</v>
+      </c>
+      <c r="R11">
+        <v>90000.0</v>
+      </c>
+      <c r="S11">
+        <v>129000.0</v>
+      </c>
+      <c r="T11">
+        <v>97000.0</v>
+      </c>
+      <c r="U11">
+        <v>-26000.0</v>
+      </c>
+      <c r="V11">
+        <v>160000.0</v>
+      </c>
+      <c r="W11">
+        <v>195000.0</v>
+      </c>
+      <c r="X11">
+        <v>127000.0</v>
+      </c>
+      <c r="Y11">
+        <v>152000.0</v>
+      </c>
+      <c r="Z11">
+        <v>426000.0</v>
+      </c>
+      <c r="AA11">
+        <v>20000.0</v>
+      </c>
+      <c r="AB11">
+        <v>15000.0</v>
+      </c>
+      <c r="AC11">
+        <v>61000.0</v>
+      </c>
+      <c r="AD11">
+        <v>36000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-16000.0</v>
+      </c>
+      <c r="AF11">
+        <v>40000.0</v>
+      </c>
+      <c r="AG11">
+        <v>40000.0</v>
+      </c>
+      <c r="AH11">
+        <v>18000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>55000.0</v>
+      </c>
+      <c r="AK11">
+        <v>39000.0</v>
+      </c>
+      <c r="AL11">
+        <v>40000.0</v>
+      </c>
+      <c r="AM11">
+        <v>48000.0</v>
+      </c>
+      <c r="AN11">
+        <v>46000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-819000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>15000.0</v>
+      </c>
+      <c r="AR11">
+        <v>18000.0</v>
+      </c>
+      <c r="AS11">
+        <v>7000.0</v>
+      </c>
+      <c r="AT11">
+        <v>88000.0</v>
+      </c>
+      <c r="AU11">
+        <v>115000.0</v>
+      </c>
+      <c r="AV11">
+        <v>40000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-70000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1068000.0</v>
+      </c>
+      <c r="AY11">
+        <v>168000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-50000.0</v>
+      </c>
+      <c r="BA11">
+        <v>88000.0</v>
+      </c>
+      <c r="BB11">
+        <v>591000.0</v>
+      </c>
+      <c r="BC11">
+        <v>38000.0</v>
+      </c>
+      <c r="BD11">
+        <v>49000.0</v>
+      </c>
+      <c r="BE11">
+        <v>74000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-168000.0</v>
+      </c>
+      <c r="BG11">
+        <v>110000.0</v>
+      </c>
+      <c r="BH11">
+        <v>22000.0</v>
+      </c>
+      <c r="BI11">
+        <v>26000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>23000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-7454000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-238000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1932000.0</v>
+      </c>
+      <c r="BN11">
+        <v>9375000.0</v>
+      </c>
+      <c r="BO11">
+        <v>4009000.0</v>
+      </c>
+      <c r="BP11">
+        <v>5072000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2894000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1586000.0</v>
+      </c>
+      <c r="BS11">
+        <v>27953000.0</v>
+      </c>
+      <c r="BT11">
+        <v>4296000.0</v>
+      </c>
+      <c r="BU11">
+        <v>4777000.0</v>
+      </c>
+      <c r="BV11">
+        <v>5357000.0</v>
+      </c>
+      <c r="BW11">
+        <v>3737000.0</v>
+      </c>
+      <c r="BX11">
+        <v>11782000.0</v>
+      </c>
+      <c r="BY11">
+        <v>11742000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>11654000.0</v>
+      </c>
+      <c r="CA11">
+        <v>11654000.0</v>
+      </c>
+      <c r="CB11">
+        <v>3282000.0</v>
+      </c>
+      <c r="CC11">
+        <v>3229000.0</v>
+      </c>
+      <c r="CD11">
+        <v>3272000.0</v>
+      </c>
+      <c r="CE11">
+        <v>-3400000.0</v>
+      </c>
+      <c r="CF11">
+        <v>0.0</v>
+      </c>
+      <c r="CG11">
+        <v>0.0</v>
+      </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
+      <c r="CI11">
+        <v>0.0</v>
+      </c>
+      <c r="CJ11">
+        <v>0.0</v>
+      </c>
+      <c r="CK11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:89">
+      <c r="A12" t="s">
+        <v>162</v>
+      </c>
+      <c r="B12">
+        <v>4424000.0</v>
+      </c>
+      <c r="C12">
+        <v>2290000.0</v>
+      </c>
+      <c r="D12">
+        <v>2586000.0</v>
+      </c>
+      <c r="E12">
+        <v>4186000.0</v>
+      </c>
+      <c r="F12">
+        <v>5106000.0</v>
+      </c>
+      <c r="G12">
+        <v>6384000.0</v>
+      </c>
+      <c r="H12">
+        <v>7318000.0</v>
+      </c>
+      <c r="I12">
+        <v>7921000.0</v>
+      </c>
+      <c r="J12">
+        <v>8775000.0</v>
+      </c>
+      <c r="K12">
+        <v>9194000.0</v>
+      </c>
+      <c r="L12">
+        <v>8789000.0</v>
+      </c>
+      <c r="M12">
+        <v>7492000.0</v>
+      </c>
+      <c r="N12">
+        <v>7586000.0</v>
+      </c>
+      <c r="O12">
+        <v>6462000.0</v>
+      </c>
+      <c r="P12">
+        <v>6938000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6633000.0</v>
+      </c>
+      <c r="R12">
+        <v>6164000.0</v>
+      </c>
+      <c r="S12">
+        <v>6297000.0</v>
+      </c>
+      <c r="T12">
+        <v>6348000.0</v>
+      </c>
+      <c r="U12">
+        <v>7049000.0</v>
+      </c>
+      <c r="V12">
+        <v>6033000.0</v>
+      </c>
+      <c r="W12">
+        <v>6296000.0</v>
+      </c>
+      <c r="X12">
+        <v>8863000.0</v>
+      </c>
+      <c r="Y12">
+        <v>11022000.0</v>
+      </c>
+      <c r="Z12">
+        <v>12226000.0</v>
+      </c>
+      <c r="AA12">
+        <v>13016000.0</v>
+      </c>
+      <c r="AB12">
+        <v>13807000.0</v>
+      </c>
+      <c r="AC12">
+        <v>13961000.0</v>
+      </c>
+      <c r="AD12">
+        <v>14548000.0</v>
+      </c>
+      <c r="AE12">
+        <v>14784000.0</v>
+      </c>
+      <c r="AF12">
+        <v>13300000.0</v>
+      </c>
+      <c r="AG12">
+        <v>15883000.0</v>
+      </c>
+      <c r="AH12">
+        <v>10244000.0</v>
+      </c>
+      <c r="AI12">
+        <v>10664000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>10586000.0</v>
+      </c>
+      <c r="AK12">
+        <v>9902000.0</v>
+      </c>
+      <c r="AL12">
+        <v>8956000.0</v>
+      </c>
+      <c r="AM12">
+        <v>9169000.0</v>
+      </c>
+      <c r="AN12">
+        <v>8483000.0</v>
+      </c>
+      <c r="AO12">
+        <v>8319000.0</v>
+      </c>
+      <c r="AP12">
+        <v>9098000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>8021000.0</v>
+      </c>
+      <c r="AR12">
+        <v>7983000.0</v>
+      </c>
+      <c r="AS12">
+        <v>9126000.0</v>
+      </c>
+      <c r="AT12">
+        <v>8507000.0</v>
+      </c>
+      <c r="AU12">
+        <v>9346000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2278000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1461000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1201000.0</v>
+      </c>
+      <c r="AY12">
+        <v>963000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>959000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2017000.0</v>
+      </c>
+      <c r="BB12">
+        <v>844000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1665000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1773000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1934000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1958000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1995000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1979000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1773000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1600000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1904000.0</v>
+      </c>
+      <c r="BL12">
+        <v>3821000.0</v>
+      </c>
+      <c r="BM12">
+        <v>3821000.0</v>
+      </c>
+      <c r="BN12">
+        <v>3933000.0</v>
+      </c>
+      <c r="BO12">
+        <v>4011000.0</v>
+      </c>
+      <c r="BP12">
+        <v>4281000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4965000.0</v>
+      </c>
+      <c r="BR12">
+        <v>7541000.0</v>
+      </c>
+      <c r="BS12">
+        <v>21904000.0</v>
+      </c>
+      <c r="BT12">
+        <v>691000.0</v>
+      </c>
+      <c r="BU12">
+        <v>434000.0</v>
+      </c>
+      <c r="BV12">
+        <v>5505000.0</v>
+      </c>
+      <c r="BW12">
+        <v>5505000.0</v>
+      </c>
+      <c r="BX12">
+        <v>3508000.0</v>
+      </c>
+      <c r="BY12">
+        <v>3495000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3492000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3494000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3499000.0</v>
+      </c>
+      <c r="CC12">
+        <v>3496000.0</v>
+      </c>
+      <c r="CD12">
+        <v>3400000.0</v>
+      </c>
+      <c r="CE12">
+        <v>3400000.0</v>
+      </c>
+      <c r="CF12">
+        <v>3042000.0</v>
+      </c>
+      <c r="CG12">
+        <v>3042000.0</v>
+      </c>
+      <c r="CH12">
+        <v>4457000.0</v>
+      </c>
+      <c r="CI12">
+        <v>4188000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>4188000.0</v>
+      </c>
+      <c r="CK12">
+        <v>9554000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:89">
+      <c r="A13" t="s">
+        <v>163</v>
+      </c>
+      <c r="B13">
+        <v>784000.0</v>
+      </c>
+      <c r="C13">
+        <v>1515000.0</v>
+      </c>
+      <c r="D13">
+        <v>936000.0</v>
+      </c>
+      <c r="E13">
+        <v>820000.0</v>
+      </c>
+      <c r="F13">
+        <v>793000.0</v>
+      </c>
+      <c r="G13">
+        <v>857000.0</v>
+      </c>
+      <c r="H13">
+        <v>1035000.0</v>
+      </c>
+      <c r="I13">
+        <v>935000.0</v>
+      </c>
+      <c r="J13">
+        <v>1091000.0</v>
+      </c>
+      <c r="K13">
+        <v>908000.0</v>
+      </c>
+      <c r="L13">
+        <v>1213000.0</v>
+      </c>
+      <c r="M13">
+        <v>1966000.0</v>
+      </c>
+      <c r="N13">
+        <v>398000.0</v>
+      </c>
+      <c r="O13">
+        <v>886000.0</v>
+      </c>
+      <c r="P13">
+        <v>80000.0</v>
+      </c>
+      <c r="Q13">
+        <v>110000.0</v>
+      </c>
+      <c r="R13">
+        <v>1000.0</v>
+      </c>
+      <c r="S13">
+        <v>1000.0</v>
+      </c>
+      <c r="T13">
+        <v>4000.0</v>
+      </c>
+      <c r="U13">
+        <v>4456000.0</v>
+      </c>
+      <c r="V13">
+        <v>1000.0</v>
+      </c>
+      <c r="W13">
+        <v>12000.0</v>
+      </c>
+      <c r="X13">
+        <v>5909000.0</v>
+      </c>
+      <c r="Y13">
+        <v>11065000.0</v>
+      </c>
+      <c r="Z13">
+        <v>24565000.0</v>
+      </c>
+      <c r="AA13">
+        <v>9403000.0</v>
+      </c>
+      <c r="AB13">
+        <v>15046000.0</v>
+      </c>
+      <c r="AC13">
+        <v>20334000.0</v>
+      </c>
+      <c r="AD13">
+        <v>18484000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+    </row>
+    <row r="14" spans="1:89">
+      <c r="A14" t="s">
+        <v>164</v>
+      </c>
+      <c r="B14">
+        <v>-2000.0</v>
+      </c>
+      <c r="C14">
+        <v>-6000.0</v>
+      </c>
+      <c r="D14">
+        <v>-2000.0</v>
+      </c>
+      <c r="E14">
+        <v>67000.0</v>
+      </c>
+      <c r="F14">
+        <v>71000.0</v>
+      </c>
+      <c r="G14">
+        <v>224000.0</v>
+      </c>
+      <c r="H14">
+        <v>17000.0</v>
+      </c>
+      <c r="I14">
+        <v>-143000.0</v>
+      </c>
+      <c r="J14">
+        <v>-181000.0</v>
+      </c>
+      <c r="K14">
+        <v>54000.0</v>
+      </c>
+      <c r="L14">
+        <v>-208000.0</v>
+      </c>
+      <c r="M14">
+        <v>-25000.0</v>
+      </c>
+      <c r="N14">
+        <v>136000.0</v>
+      </c>
+      <c r="O14">
+        <v>206000.0</v>
+      </c>
+      <c r="P14">
+        <v>-425000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-236000.0</v>
+      </c>
+      <c r="R14">
+        <v>-4000.0</v>
+      </c>
+      <c r="S14">
+        <v>-5000.0</v>
+      </c>
+      <c r="T14">
+        <v>3000.0</v>
+      </c>
+      <c r="U14">
+        <v>25000.0</v>
+      </c>
+      <c r="V14">
+        <v>20000.0</v>
+      </c>
+      <c r="W14">
+        <v>19000.0</v>
+      </c>
+      <c r="X14">
+        <v>12000.0</v>
+      </c>
+      <c r="Y14">
+        <v>9000.0</v>
+      </c>
+      <c r="Z14">
+        <v>4000.0</v>
+      </c>
+      <c r="AA14">
+        <v>5000.0</v>
+      </c>
+      <c r="AB14">
+        <v>5000.0</v>
+      </c>
+      <c r="AC14">
+        <v>5000.0</v>
+      </c>
+      <c r="AD14">
+        <v>5000.0</v>
+      </c>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:89">
+      <c r="A15" t="s">
+        <v>165</v>
+      </c>
+      <c r="B15">
+        <v>164525000.0</v>
+      </c>
+      <c r="C15">
+        <v>66066999.0</v>
+      </c>
+      <c r="D15">
+        <v>44803000.0</v>
+      </c>
+      <c r="E15">
+        <v>56099000.0</v>
+      </c>
+      <c r="F15">
+        <v>44122000.0</v>
+      </c>
+      <c r="G15">
+        <v>54935000.0</v>
+      </c>
+      <c r="H15">
+        <v>35206000.0</v>
+      </c>
+      <c r="I15">
+        <v>44346000.0</v>
+      </c>
+      <c r="J15">
+        <v>46890000.0</v>
+      </c>
+      <c r="K15">
+        <v>35360000.0</v>
+      </c>
+      <c r="L15">
+        <v>30759000.0</v>
+      </c>
+      <c r="M15">
+        <v>57056000.0</v>
+      </c>
+      <c r="N15">
+        <v>38177000.0</v>
+      </c>
+      <c r="O15">
+        <v>62025000.0</v>
+      </c>
+      <c r="P15">
+        <v>7031000.0</v>
+      </c>
+      <c r="Q15">
+        <v>9720000.0</v>
+      </c>
+      <c r="R15">
+        <v>-17256000.0</v>
+      </c>
+      <c r="S15">
+        <v>-2900000.0</v>
+      </c>
+      <c r="T15">
+        <v>-21035000.0</v>
+      </c>
+      <c r="U15">
+        <v>803000.0</v>
+      </c>
+      <c r="V15">
+        <v>11611000.0</v>
+      </c>
+      <c r="W15">
+        <v>7619000.0</v>
+      </c>
+      <c r="X15">
+        <v>50669000.0</v>
+      </c>
+      <c r="Y15">
+        <v>135819000.0</v>
+      </c>
+      <c r="Z15">
+        <v>72159000.0</v>
+      </c>
+      <c r="AA15">
+        <v>75856000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-9387000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-10513000.0</v>
+      </c>
+      <c r="AD15">
+        <v>17723000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11983000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-7514000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-5067000.0</v>
+      </c>
+      <c r="AK15">
+        <v>4836000.0</v>
+      </c>
+      <c r="AL15">
+        <v>14346000.0</v>
+      </c>
+      <c r="AM15">
+        <v>17830000.0</v>
+      </c>
+      <c r="AN15">
+        <v>-75697000.0</v>
+      </c>
+      <c r="AO15">
+        <v>35597000.0</v>
+      </c>
+      <c r="AP15">
+        <v>31531000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>32428000.0</v>
+      </c>
+      <c r="AR15">
+        <v>27464000.0</v>
+      </c>
+      <c r="AS15">
+        <v>22186000.0</v>
+      </c>
+      <c r="AT15">
+        <v>23224000.0</v>
+      </c>
+      <c r="AU15">
+        <v>28475000.0</v>
+      </c>
+      <c r="AV15">
+        <v>-7054000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-8056000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-478000.0</v>
+      </c>
+      <c r="AY15">
+        <v>11457000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-4104000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-7747000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-3732000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-6267000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-96723000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2686000.0</v>
+      </c>
+      <c r="BF15">
+        <v>6251000.0</v>
+      </c>
+      <c r="BG15">
+        <v>4193000.0</v>
+      </c>
+      <c r="BH15">
+        <v>-52754000.0</v>
+      </c>
+      <c r="BI15">
+        <v>4274000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>4014000.0</v>
+      </c>
+      <c r="BK15">
+        <v>7035000.0</v>
+      </c>
+      <c r="BL15">
+        <v>3578000.0</v>
+      </c>
+      <c r="BM15">
+        <v>-2027000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-2209000.0</v>
+      </c>
+      <c r="BO15">
+        <v>3893000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1083000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>5010000.0</v>
+      </c>
+      <c r="BR15">
+        <v>6859000.0</v>
+      </c>
+      <c r="BS15">
+        <v>11868000.0</v>
+      </c>
+      <c r="BT15">
+        <v>12315000.0</v>
+      </c>
+      <c r="BU15">
+        <v>10340000.0</v>
+      </c>
+      <c r="BV15">
+        <v>7625000.0</v>
+      </c>
+      <c r="BW15">
+        <v>5943000.0</v>
+      </c>
+      <c r="BX15">
+        <v>6892000.0</v>
+      </c>
+      <c r="BY15">
+        <v>7418000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>7206000.0</v>
+      </c>
+      <c r="CA15">
+        <v>7206000.0</v>
+      </c>
+      <c r="CB15">
+        <v>8401000.0</v>
+      </c>
+      <c r="CC15">
+        <v>6662000.0</v>
+      </c>
+      <c r="CD15">
+        <v>11654000.0</v>
+      </c>
+      <c r="CE15">
+        <v>14000000.0</v>
+      </c>
+      <c r="CF15">
+        <v>5800000.0</v>
+      </c>
+      <c r="CG15">
+        <v>36697000.0</v>
+      </c>
+      <c r="CH15">
+        <v>52249000.0</v>
+      </c>
+      <c r="CI15">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>34441000.0</v>
+      </c>
+      <c r="CK15">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:89">
+      <c r="A16" t="s">
+        <v>166</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>66068000.0</v>
+      </c>
+      <c r="D16">
+        <v>44803000.0</v>
+      </c>
+      <c r="E16">
+        <v>56099000.0</v>
+      </c>
+      <c r="F16">
+        <v>44122000.0</v>
+      </c>
+      <c r="G16">
+        <v>54935000.0</v>
+      </c>
+      <c r="H16">
+        <v>35206000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>30759000.0</v>
+      </c>
+      <c r="M16">
+        <v>57056000.0</v>
+      </c>
+      <c r="N16">
+        <v>57056000.0</v>
+      </c>
+      <c r="O16">
+        <v>62025000.0</v>
+      </c>
+      <c r="P16">
+        <v>7031000.0</v>
+      </c>
+      <c r="Q16">
+        <v>9720000.0</v>
+      </c>
+      <c r="R16">
+        <v>-17256000.0</v>
+      </c>
+      <c r="S16">
+        <v>-2900000.0</v>
+      </c>
+      <c r="T16">
+        <v>-21035000.0</v>
+      </c>
+      <c r="U16">
+        <v>803000.0</v>
+      </c>
+      <c r="V16">
+        <v>11611000.0</v>
+      </c>
+      <c r="W16">
+        <v>7619000.0</v>
+      </c>
+      <c r="X16">
+        <v>50669000.0</v>
+      </c>
+      <c r="Y16">
+        <v>135819000.0</v>
+      </c>
+      <c r="Z16">
+        <v>72159000.0</v>
+      </c>
+      <c r="AA16">
+        <v>75857000.0</v>
+      </c>
+      <c r="AB16">
+        <v>-9391000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-10513000.0</v>
+      </c>
+      <c r="AD16">
+        <v>17723000.0</v>
+      </c>
+      <c r="AE16">
+        <v>11983000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-59899000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>61665000.0</v>
+      </c>
+      <c r="AK16">
+        <v>4836000.0</v>
+      </c>
+      <c r="AL16">
+        <v>14346000.0</v>
+      </c>
+      <c r="AM16">
+        <v>17830000.0</v>
+      </c>
+      <c r="AN16">
+        <v>-35596000.0</v>
+      </c>
+      <c r="AO16">
+        <v>35596000.0</v>
+      </c>
+      <c r="AP16">
+        <v>31531000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>32428000.0</v>
+      </c>
+      <c r="AR16">
+        <v>27465000.0</v>
+      </c>
+      <c r="AS16">
+        <v>22185000.0</v>
+      </c>
+      <c r="AT16">
+        <v>23224000.0</v>
+      </c>
+      <c r="AU16">
+        <v>28475000.0</v>
+      </c>
+      <c r="AV16">
+        <v>0.0</v>
+      </c>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
+        <v>11457000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>0.0</v>
+      </c>
+      <c r="BA16">
+        <v>0.0</v>
+      </c>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>-2685000.0</v>
+      </c>
+      <c r="BE16">
+        <v>2685000.0</v>
+      </c>
+      <c r="BF16">
+        <v>6251000.0</v>
+      </c>
+      <c r="BG16">
+        <v>4193000.0</v>
+      </c>
+      <c r="BH16">
+        <v>-4275000.0</v>
+      </c>
+      <c r="BI16">
+        <v>4275000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>4014000.0</v>
+      </c>
+      <c r="BK16">
+        <v>7035000.0</v>
+      </c>
+      <c r="BL16">
+        <v>3578000.0</v>
+      </c>
+      <c r="BM16">
+        <v>0.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>3893000.0</v>
+      </c>
+      <c r="BP16">
+        <v>1084000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>5010000.0</v>
+      </c>
+      <c r="BR16">
+        <v>6859000.0</v>
+      </c>
+      <c r="BS16">
+        <v>11868000.0</v>
+      </c>
+      <c r="BT16">
+        <v>12315000.0</v>
+      </c>
+      <c r="BU16">
+        <v>10340000.0</v>
+      </c>
+      <c r="BV16">
+        <v>7625000.0</v>
+      </c>
+      <c r="BW16">
+        <v>5942000.0</v>
+      </c>
+      <c r="BX16">
+        <v>6892000.0</v>
+      </c>
+      <c r="BY16">
+        <v>7423000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>7206000.0</v>
+      </c>
+      <c r="CA16">
+        <v>9033000.0</v>
+      </c>
+      <c r="CB16">
+        <v>8401000.0</v>
+      </c>
+      <c r="CC16">
+        <v>6662000.0</v>
+      </c>
+      <c r="CD16">
+        <v>11654000.0</v>
+      </c>
+      <c r="CE16">
+        <v>16413000.0</v>
+      </c>
+      <c r="CF16">
+        <v>-36697000.0</v>
+      </c>
+      <c r="CG16">
+        <v>36697000.0</v>
+      </c>
+      <c r="CH16">
+        <v>52249000.0</v>
+      </c>
+      <c r="CI16">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>34441000.0</v>
+      </c>
+      <c r="CK16">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:89">
+      <c r="A17" t="s">
+        <v>167</v>
+      </c>
+      <c r="B17">
+        <v>164527000.0</v>
+      </c>
+      <c r="C17">
+        <v>66075000.0</v>
+      </c>
+      <c r="D17">
+        <v>44805000.0</v>
+      </c>
+      <c r="E17">
+        <v>56032000.0</v>
+      </c>
+      <c r="F17">
+        <v>44051000.0</v>
+      </c>
+      <c r="G17">
+        <v>54712000.0</v>
+      </c>
+      <c r="H17">
+        <v>35189000.0</v>
+      </c>
+      <c r="I17">
+        <v>44489000.0</v>
+      </c>
+      <c r="J17">
+        <v>47072000.0</v>
+      </c>
+      <c r="K17">
+        <v>35307000.0</v>
+      </c>
+      <c r="L17">
+        <v>30967000.0</v>
+      </c>
+      <c r="M17">
+        <v>57081000.0</v>
+      </c>
+      <c r="N17">
+        <v>38041000.0</v>
+      </c>
+      <c r="O17">
+        <v>61818000.0</v>
+      </c>
+      <c r="P17">
+        <v>7457000.0</v>
+      </c>
+      <c r="Q17">
+        <v>9957000.0</v>
+      </c>
+      <c r="R17">
+        <v>-17253000.0</v>
+      </c>
+      <c r="S17">
+        <v>-2894000.0</v>
+      </c>
+      <c r="T17">
+        <v>-21032000.0</v>
+      </c>
+      <c r="U17">
+        <v>807000.0</v>
+      </c>
+      <c r="V17">
+        <v>11611000.0</v>
+      </c>
+      <c r="W17">
+        <v>7626000.0</v>
+      </c>
+      <c r="X17">
+        <v>50672000.0</v>
+      </c>
+      <c r="Y17">
+        <v>135824000.0</v>
+      </c>
+      <c r="Z17">
+        <v>72158000.0</v>
+      </c>
+      <c r="AA17">
+        <v>75862000.0</v>
+      </c>
+      <c r="AB17">
+        <v>-9391000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-10514000.0</v>
+      </c>
+      <c r="AD17">
+        <v>17722000.0</v>
+      </c>
+      <c r="AE17">
+        <v>11983000.0</v>
+      </c>
+      <c r="AF17">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-59899000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>119049000.0</v>
+      </c>
+      <c r="AK17">
+        <v>-66894000.0</v>
+      </c>
+      <c r="AL17">
+        <v>14346000.0</v>
+      </c>
+      <c r="AM17">
+        <v>9260000.0</v>
+      </c>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>105302000.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>12887000.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>-4126000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:89">
+      <c r="A18" t="s">
+        <v>168</v>
+      </c>
+      <c r="B18">
+        <v>-4125000.0</v>
+      </c>
+      <c r="C18">
+        <v>-2244000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2170000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4251000.0</v>
+      </c>
+      <c r="F18">
+        <v>-4760000.0</v>
+      </c>
+      <c r="G18">
+        <v>-5972000.0</v>
+      </c>
+      <c r="H18">
+        <v>-7002000.0</v>
+      </c>
+      <c r="I18">
+        <v>-7456000.0</v>
+      </c>
+      <c r="J18">
+        <v>-8138000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8884000.0</v>
+      </c>
+      <c r="L18">
+        <v>-7989000.0</v>
+      </c>
+      <c r="M18">
+        <v>-6132000.0</v>
+      </c>
+      <c r="N18">
+        <v>-7554000.0</v>
+      </c>
+      <c r="O18">
+        <v>-5848000.0</v>
+      </c>
+      <c r="P18">
+        <v>-7327000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-8052000.0</v>
+      </c>
+      <c r="R18">
+        <v>-6719000.0</v>
+      </c>
+      <c r="S18">
+        <v>-6798000.0</v>
+      </c>
+      <c r="T18">
+        <v>-7359000.0</v>
+      </c>
+      <c r="U18">
+        <v>-4244000.0</v>
+      </c>
+      <c r="V18">
+        <v>-6676000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6365000.0</v>
+      </c>
+      <c r="X18">
+        <v>-9041000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-11071000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-13052000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-13010000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-14355000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-13917000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-14763000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+    </row>
+    <row r="19" spans="1:89">
+      <c r="A19" t="s">
+        <v>169</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+    </row>
+    <row r="20" spans="1:89">
+      <c r="A20" t="s">
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>8540000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>84700000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>84700000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>-31900000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -22795,352 +23019,356 @@
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
+        <v>107663000.0</v>
+      </c>
+      <c r="C21">
         <v>68110000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>47422000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>60312000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>48895000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>60876000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>42270000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>52074000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>55416000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>43335000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>39093000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>63378000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>46220000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>67721000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12242000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12887000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-18647000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-718000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-16186000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>2432000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>14673000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11439000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>56889000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>147188000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>98075000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>85635000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6331000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10281000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>36620000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>33214000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5033000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-12153000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>270000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2753000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4914000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13552000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>22084000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>25598000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-68804000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>43095000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>40624000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>38648000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>35204000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>30126000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>31365000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>38426000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-4885000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-6723000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>590000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>12405000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-3226000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-5392000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-2781000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-5775000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-95764000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>4003000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>8033000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>5809000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-50837000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>6128000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>5346000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>6798000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7255000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2744000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6402000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7709000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7873000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>10463000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>15146000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>16644000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17302000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15551000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>12982000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>9680000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>10108000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10478000.0</v>
       </c>
       <c r="BZ21">
         <v>10478000.0</v>
       </c>
       <c r="CA21">
+        <v>10478000.0</v>
+      </c>
+      <c r="CB21">
         <v>11683000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>9891000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14926000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>7200000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>5800000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>39739000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>56706000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-38629000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>38629000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>35364000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23271,320 +23499,326 @@
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B23">
+        <v>78813000.0</v>
+      </c>
+      <c r="C23">
         <v>75821000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>59926000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>68004000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>69679000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>70515000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>99837000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99163000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91622000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>98957000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>92472000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>89669000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>86349000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>100173000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>97696000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>87027000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>95047000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>84552000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>75281000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>63508000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72310000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>79553000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>85308000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>98754000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>113834000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>106200000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>98408000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>95907000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>95684000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>105528000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>91710000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>79386000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>79596000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>85181000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>79459000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>72555000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>62473000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>59292000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>57029000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>55781000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>58831000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>55193000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>56757000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>52744000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>64270000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>66328000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>38952000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26090000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>23910000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>18538000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20553000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>24813000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21433000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18355000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>27879000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>18327000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>20266000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>19503000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>21476000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>19776000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>16923000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16082000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16049000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>18336000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>16015000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16173000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14805000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>15742000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>14664000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14227000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>13705000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>12284000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>11907000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>10622000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10041000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9753000.0</v>
       </c>
       <c r="BZ23">
         <v>9753000.0</v>
       </c>
       <c r="CA23">
+        <v>9753000.0</v>
+      </c>
+      <c r="CB23">
         <v>9616000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9472000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9272000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>11400000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11200000.0</v>
       </c>
-      <c r="CF23">
-[...1 lines deleted...]
-      </c>
       <c r="CG23">
         <v>0.0</v>
       </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
+      <c r="CK23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23629,340 +23863,344 @@
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>174</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>175</v>
+      </c>
+      <c r="B25">
+        <v>25647000.0</v>
+      </c>
       <c r="C25">
+        <v>26991000.0</v>
+      </c>
+      <c r="D25">
         <v>25969000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>26139000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>27270000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27620000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>28135000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>27878000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>28250000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28475000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28326000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>26376000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>25726000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>27692000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>30198000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32318000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>33047000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>32750000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>31734000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>32160000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>31995000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>32028000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>31117000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>30774000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30326000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30662000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>29656000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27713000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27552000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28250000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>26682000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>24869000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>23674000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>26417000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26468000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>22940000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20933000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>21067000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>21723000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>20782000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20767000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20099000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19578000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19381000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19640000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19078000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>11103000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>8461000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>7088000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>6518000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6853000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>7095000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7630000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10818000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>6860000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>7096000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7450000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>8490000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>7788000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>6800000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>7011000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7197000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7128000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7056000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2582000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9367000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>4791000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>10022000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>6656000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6657000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6584000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6240000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>30208000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-4303000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-4257000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4211000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>4264000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4263000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4216000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4172000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>5300000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4100000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -24093,54 +24331,57 @@
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24149,465 +24390,471 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-      <c r="BA27">
-[...1 lines deleted...]
-      </c>
+      <c r="BA27"/>
       <c r="BB27">
         <v>1000.0</v>
       </c>
       <c r="BC27">
         <v>1000.0</v>
       </c>
-      <c r="BD27"/>
+      <c r="BD27">
+        <v>1000.0</v>
+      </c>
       <c r="BE27"/>
-      <c r="BF27">
-[...1 lines deleted...]
-      </c>
+      <c r="BF27"/>
       <c r="BG27">
         <v>7021000.0</v>
       </c>
-      <c r="BH27"/>
+      <c r="BH27">
+        <v>7021000.0</v>
+      </c>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>6290000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>3070000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
-[...1 lines deleted...]
-      </c>
+      <c r="CC27"/>
       <c r="CD27">
         <v>4400000.0</v>
       </c>
       <c r="CE27">
+        <v>4400000.0</v>
+      </c>
+      <c r="CF27">
         <v>4500000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B28">
+        <v>4957000.0</v>
+      </c>
+      <c r="C28">
         <v>5623000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4132000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4587000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5548000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5589000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4169000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4521000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4664000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3993000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4303000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4515000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4637000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2764000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3867000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4181000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6078000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1920000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4420000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4671000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5555000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>4471000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4084000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5039000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4296000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3523000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3520000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4026000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3720000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2669000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>3445000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3975000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4963000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1667000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3853000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5379000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6280000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4309000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4274000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4337000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6470000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5065000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4569000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4538000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7435000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6968000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5569000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2793000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2731000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2332000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2209000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2108000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2179000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2388000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2251000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1969000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9152000.0</v>
       </c>
       <c r="BG28">
         <v>9152000.0</v>
       </c>
       <c r="BH28">
+        <v>9152000.0</v>
+      </c>
+      <c r="BI28">
         <v>2234000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2437000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7869000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2094000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2370000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>1827000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4588000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>961000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1109000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1388000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1384000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>993000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1001000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1201000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1026000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>746000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>807000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>721000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>487000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="CD28">
         <v>1400000.0</v>
       </c>
       <c r="CE28">
+        <v>1400000.0</v>
+      </c>
+      <c r="CF28">
         <v>2400000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2715000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3283000.0</v>
       </c>
       <c r="CI28">
         <v>3283000.0</v>
       </c>
       <c r="CJ28">
+        <v>3283000.0</v>
+      </c>
+      <c r="CK28">
         <v>4828000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B29">
+        <v>126000.0</v>
+      </c>
+      <c r="C29">
         <v>207000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>93000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>84000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>194000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>79000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>129000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>206000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>227000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>137000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>94000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>191000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>111000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>246000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>141000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>90000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>129000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>97000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-26000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>160000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>196000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>127000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>152000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>426000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>20000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>15000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>61000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-15000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24621,846 +24868,856 @@
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
+      <c r="CK29"/>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B30">
+        <v>4957000.0</v>
+      </c>
+      <c r="C30">
         <v>5623000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-12526000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12871000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-14247000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5302000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4169000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4522000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4663000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3993000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>4303000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4515000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4637000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2764000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2962000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-8502000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6078000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2692000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2864000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8926000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5555000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12113000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>9004000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5039000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4296000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3523000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3520000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4026000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>3720000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2669000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3445000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3975000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4963000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1667000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3853000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5379000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6280000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4309000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4274000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4337000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6470000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5065000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4569000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4538000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7435000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6968000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5569000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2793000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2731000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2332000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2209000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2108000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2179000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2388000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>12825000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8917000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11050000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9424000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>10795000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10022000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9190000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>8731000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>9246000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9450000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>8835000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8471000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7718000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7587000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7574000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7997000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7993000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7530000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7194000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5820000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5290000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4978000.0</v>
       </c>
       <c r="BZ30">
         <v>4978000.0</v>
       </c>
       <c r="CA30">
+        <v>4978000.0</v>
+      </c>
+      <c r="CB30">
         <v>4750000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4793000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4776000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5800000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>6900000.0</v>
       </c>
-      <c r="CF30">
-[...1 lines deleted...]
-      </c>
       <c r="CG30">
         <v>0.0</v>
       </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
+      <c r="CK30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:88">
+    <row r="31" spans="1:89">
       <c r="A31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B31">
+        <v>56990000.0</v>
+      </c>
+      <c r="C31">
         <v>-1828000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2524000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4251000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4760000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-5971000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-7002000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7456000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-8138000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7801000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7989000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-6203000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-7988000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-5790000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4539000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2789000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1484000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2048000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4749000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1651000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-2902000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3617000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6090000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-11515000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-25697000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-9752000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-15707000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-20733000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-18862000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-21247000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-16402000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16029000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9465000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3703000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-9926000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-8678000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-7698000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7721000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-6847000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-7498000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-9092000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-6205000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-7721000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7933000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8053000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9835000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2129000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1403000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1068000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-780000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-928000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2267000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-951000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-8456000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-93410000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1243000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1782000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1506000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1895000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1828000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1308000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-6798000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3677000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4771000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-8611000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-7709000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2563000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-610000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-840000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1959000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-17302000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-15551000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-12982000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>34019000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-10108000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-10686000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-10478000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-12299000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-11683000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-9891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="CD31">
         <v>3400000.0</v>
       </c>
       <c r="CE31">
+        <v>3400000.0</v>
+      </c>
+      <c r="CF31">
         <v>-2100000.0</v>
       </c>
-      <c r="CF31">
-[...1 lines deleted...]
-      </c>
       <c r="CG31">
         <v>0.0</v>
       </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
+      <c r="CK31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:88">
+    <row r="32" spans="1:89">
       <c r="A32" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B32">
+        <v>186476000.0</v>
+      </c>
+      <c r="C32">
         <v>143931000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>107348000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>128316000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>118574000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>131391000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>142107000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>151237000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>147038000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>142292000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>131565000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>153047000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>132568000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>167895000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>109938000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>99914000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>76400000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>83835000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>59095000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>65940000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>86983000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>90992000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>142197000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>245942000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>211908000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>191835000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>104740000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>106188000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>132305000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>138620000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>90177000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>67233000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>79911000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>92244000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>84374000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>86335000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>92100000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>84891000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>64826000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>98738000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>107555000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>94647000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>91962000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>82870000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>95635000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>72853000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>34067000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>19368000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>24500000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>30943000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>17327000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>19498000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>19243000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>20580000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>24616000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>23700000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>28299000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>25312000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>26639000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>25904000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>22269000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>22880000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>23304000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>21080000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>22417000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>23882000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>22678000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>26205000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>29810000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>30871000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>31007000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>27835000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>24889000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>20302000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>20149000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>20745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20231000.0</v>
       </c>
       <c r="BZ32">
         <v>20231000.0</v>
       </c>
       <c r="CA32">
+        <v>20231000.0</v>
+      </c>
+      <c r="CB32">
         <v>21299000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>19363000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>24198000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>24700000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>19000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>60285000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>78005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57961000.0</v>
       </c>
       <c r="CI32">
         <v>57961000.0</v>
       </c>
       <c r="CJ32">
+        <v>57961000.0</v>
+      </c>
+      <c r="CK32">
         <v>65840000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -25559,51 +25816,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
         <v>78143000.0</v>
       </c>
       <c r="C2">
         <v>74738000.0</v>
       </c>
       <c r="D2">
         <v>125948000.0</v>
       </c>
       <c r="E2">
         <v>60658000.0</v>
       </c>
       <c r="F2">
         <v>68641000.0</v>
       </c>
       <c r="G2">
         <v>67356000.0</v>
       </c>
       <c r="H2">
         <v>94944000.0</v>
       </c>
       <c r="I2">
         <v>77292000.0</v>
       </c>
@@ -25629,51 +25886,51 @@
         <v>58569000.0</v>
       </c>
       <c r="Q2">
         <v>72664000.0</v>
       </c>
       <c r="R2">
         <v>59020000.0</v>
       </c>
       <c r="S2">
         <v>10365000.0</v>
       </c>
       <c r="T2">
         <v>17680000.0</v>
       </c>
       <c r="U2">
         <v>15893000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
         <v>309942000</v>
       </c>
       <c r="C3">
         <v>97032000</v>
       </c>
       <c r="D3">
         <v>128233000</v>
       </c>
       <c r="E3">
         <v>10145000</v>
       </c>
       <c r="F3">
         <v>174606000</v>
       </c>
       <c r="G3">
         <v>27552000</v>
       </c>
       <c r="H3">
         <v>53882000</v>
       </c>
       <c r="I3">
         <v>234966000</v>
       </c>
@@ -25709,111 +25966,111 @@
       </c>
       <c r="T3">
         <v>92700000</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>413581000</v>
       </c>
       <c r="W3">
         <v>13436402</v>
       </c>
       <c r="X3">
         <v>14496000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
         <v>891000.0</v>
       </c>
       <c r="C6">
         <v>3405000.0</v>
       </c>
       <c r="D6">
         <v>-51210000.0</v>
       </c>
       <c r="E6">
         <v>65290000.0</v>
       </c>
       <c r="F6">
         <v>-7983000.0</v>
       </c>
       <c r="G6">
         <v>1285000.0</v>
       </c>
       <c r="H6">
         <v>-27588000.0</v>
       </c>
       <c r="I6">
         <v>17652000.0</v>
       </c>
@@ -25849,51 +26106,51 @@
       </c>
       <c r="T6">
         <v>-7315000.0</v>
       </c>
       <c r="U6">
         <v>1787000.0</v>
       </c>
       <c r="V6">
         <v>15893000.0</v>
       </c>
       <c r="W6">
         <v>-74551836.0</v>
       </c>
       <c r="X6">
         <v>-26776000.0</v>
       </c>
       <c r="Y6">
         <v>21107000.0</v>
       </c>
       <c r="Z6">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
         <v>4940000.0</v>
       </c>
       <c r="C7">
         <v>24513000.0</v>
       </c>
       <c r="D7">
         <v>-24888000.0</v>
       </c>
       <c r="E7">
         <v>-28436000.0</v>
       </c>
       <c r="F7">
         <v>-31538000.0</v>
       </c>
       <c r="G7">
         <v>109257000.0</v>
       </c>
       <c r="H7">
         <v>-52653000.0</v>
       </c>
       <c r="I7">
         <v>-28068000.0</v>
       </c>
@@ -25923,81 +26180,81 @@
       </c>
       <c r="R7">
         <v>5996000.0</v>
       </c>
       <c r="S7">
         <v>-3879000.0</v>
       </c>
       <c r="T7">
         <v>4098000.0</v>
       </c>
       <c r="U7">
         <v>1051000.0</v>
       </c>
       <c r="V7">
         <v>27579000.0</v>
       </c>
       <c r="W7">
         <v>-16509911.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
         <v>-406000.0</v>
       </c>
       <c r="C9">
         <v>22133000.0</v>
       </c>
       <c r="D9">
         <v>-16383000.0</v>
       </c>
       <c r="E9">
         <v>-28703000.0</v>
       </c>
       <c r="F9">
         <v>-301000.0</v>
       </c>
       <c r="G9">
         <v>77788000.0</v>
       </c>
       <c r="H9">
         <v>-47651000.0</v>
       </c>
       <c r="I9">
         <v>-25421000.0</v>
       </c>
@@ -26019,51 +26276,51 @@
       <c r="O9">
         <v>-8853000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>8791000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>2462000.0</v>
       </c>
       <c r="U9">
         <v>1497000.0</v>
       </c>
       <c r="V9">
         <v>-5506000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
         <v>13006000.0</v>
       </c>
       <c r="C10">
         <v>-3882000.0</v>
       </c>
       <c r="D10">
         <v>-738000.0</v>
       </c>
       <c r="E10">
         <v>327000.0</v>
       </c>
       <c r="F10">
         <v>-21542000.0</v>
       </c>
       <c r="G10">
         <v>22231000.0</v>
       </c>
       <c r="H10">
         <v>-1874000.0</v>
       </c>
       <c r="I10">
         <v>-9994000.0</v>
       </c>
@@ -26079,51 +26336,51 @@
       <c r="M10">
         <v>-6895000.0</v>
       </c>
       <c r="N10">
         <v>791000.0</v>
       </c>
       <c r="O10">
         <v>-3616000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>23081000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-693000.0</v>
       </c>
       <c r="F11">
         <v>-9821000.0</v>
       </c>
       <c r="G11">
         <v>8392000.0</v>
       </c>
       <c r="H11">
         <v>-103000.0</v>
       </c>
       <c r="I11">
         <v>8234000.0</v>
       </c>
       <c r="J11">
         <v>3253000.0</v>
       </c>
       <c r="K11">
         <v>-2979000.0</v>
       </c>
@@ -26135,149 +26392,149 @@
       </c>
       <c r="N11">
         <v>-669000.0</v>
       </c>
       <c r="O11">
         <v>956000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>1974000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>755000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-31335000.0</v>
       </c>
       <c r="F12">
         <v>-27568000.0</v>
       </c>
       <c r="G12">
         <v>24564000.0</v>
       </c>
       <c r="H12">
         <v>11344000.0</v>
       </c>
       <c r="I12">
         <v>13944000.0</v>
       </c>
       <c r="J12">
         <v>13037000.0</v>
       </c>
       <c r="K12">
         <v>87788000.0</v>
       </c>
       <c r="L12">
         <v>3747000.0</v>
       </c>
       <c r="M12">
         <v>-30896000.0</v>
       </c>
       <c r="N12">
         <v>3787000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>126000.0</v>
       </c>
       <c r="G13">
         <v>846000.0</v>
       </c>
       <c r="H13">
         <v>-3026000.0</v>
       </c>
       <c r="I13">
         <v>-886000.0</v>
       </c>
       <c r="J13">
         <v>430000.0</v>
       </c>
       <c r="K13">
         <v>-1087000.0</v>
       </c>
       <c r="L13">
         <v>-1568000.0</v>
       </c>
       <c r="M13">
         <v>-742000.0</v>
       </c>
       <c r="N13">
         <v>255000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
         <v>106370000.0</v>
       </c>
       <c r="C14">
         <v>111884000.0</v>
       </c>
       <c r="D14">
         <v>108902000.0</v>
       </c>
       <c r="E14">
         <v>123255000.0</v>
       </c>
       <c r="F14">
         <v>128639000.0</v>
       </c>
       <c r="G14">
         <v>124245000.0</v>
       </c>
       <c r="H14">
         <v>115584000.0</v>
       </c>
       <c r="I14">
         <v>103476000.0</v>
       </c>
@@ -26307,51 +26564,51 @@
       </c>
       <c r="R14">
         <v>31013000.0</v>
       </c>
       <c r="S14">
         <v>26137000.0</v>
       </c>
       <c r="T14">
         <v>17437000.0</v>
       </c>
       <c r="U14">
         <v>17074000.0</v>
       </c>
       <c r="V14">
         <v>18414000.0</v>
       </c>
       <c r="W14">
         <v>17808131.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
         <v>118913000.0</v>
       </c>
       <c r="C15">
         <v>161396000.0</v>
       </c>
       <c r="D15">
         <v>186672000.0</v>
       </c>
       <c r="E15">
         <v>19679000.0</v>
       </c>
       <c r="F15">
         <v>22083000.0</v>
       </c>
       <c r="G15">
         <v>214669000.0</v>
       </c>
       <c r="H15">
         <v>28685000.0</v>
       </c>
       <c r="I15">
         <v>11487000.0</v>
       </c>
@@ -26377,51 +26634,51 @@
         <v>19706000.0</v>
       </c>
       <c r="Q15">
         <v>14741000.0</v>
       </c>
       <c r="R15">
         <v>23949000.0</v>
       </c>
       <c r="S15">
         <v>41902000.0</v>
       </c>
       <c r="T15">
         <v>47438000.0</v>
       </c>
       <c r="U15">
         <v>52211000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
         <v>79034000.0</v>
       </c>
       <c r="C16">
         <v>78143000.0</v>
       </c>
       <c r="D16">
         <v>74738000.0</v>
       </c>
       <c r="E16">
         <v>125948000.0</v>
       </c>
       <c r="F16">
         <v>60658000.0</v>
       </c>
       <c r="G16">
         <v>68641000.0</v>
       </c>
       <c r="H16">
         <v>67356000.0</v>
       </c>
       <c r="I16">
         <v>94944000.0</v>
       </c>
@@ -26449,81 +26706,81 @@
       <c r="Q16">
         <v>58569000.0</v>
       </c>
       <c r="R16">
         <v>72664000.0</v>
       </c>
       <c r="S16">
         <v>59020000.0</v>
       </c>
       <c r="T16">
         <v>10365000.0</v>
       </c>
       <c r="U16">
         <v>17680000.0</v>
       </c>
       <c r="V16">
         <v>15893000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
         <v>-33292000.0</v>
       </c>
       <c r="C18">
         <v>201622000.0</v>
       </c>
       <c r="D18">
         <v>123178000.0</v>
       </c>
       <c r="E18">
         <v>117761000.0</v>
       </c>
       <c r="F18">
         <v>-114044000.0</v>
       </c>
       <c r="G18">
         <v>502318000.0</v>
       </c>
       <c r="H18">
         <v>102074000.0</v>
       </c>
       <c r="I18">
         <v>-180981000.0</v>
       </c>
@@ -26559,53 +26816,55 @@
       </c>
       <c r="T18">
         <v>-43337000.0</v>
       </c>
       <c r="U18">
         <v>53998000.0</v>
       </c>
       <c r="V18">
         <v>-314478000.0</v>
       </c>
       <c r="W18">
         <v>74551836.0</v>
       </c>
       <c r="X18">
         <v>41272000.0</v>
       </c>
       <c r="Y18">
         <v>20288000.0</v>
       </c>
       <c r="Z18">
         <v>11426000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>202</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
       <c r="C19">
         <v>-97032000.0</v>
       </c>
       <c r="D19">
         <v>-127669000.0</v>
       </c>
       <c r="E19">
         <v>110518000.0</v>
       </c>
       <c r="F19">
         <v>1031000.0</v>
       </c>
       <c r="G19">
         <v>-26717000.0</v>
       </c>
       <c r="H19">
         <v>-53369000.0</v>
       </c>
       <c r="I19">
         <v>-188165000.0</v>
       </c>
       <c r="J19">
         <v>-186545000.0</v>
       </c>
       <c r="K19">
@@ -26613,83 +26872,85 @@
       </c>
       <c r="L19">
         <v>120000.0</v>
       </c>
       <c r="M19">
         <v>107000.0</v>
       </c>
       <c r="N19">
         <v>107000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>15550000.0</v>
+      </c>
       <c r="C21">
         <v>-23317000.0</v>
       </c>
       <c r="D21">
         <v>28307000.0</v>
       </c>
       <c r="E21">
         <v>-128907000.0</v>
       </c>
       <c r="F21">
         <v>72228000.0</v>
       </c>
       <c r="G21">
         <v>-287200000.0</v>
       </c>
       <c r="H21">
         <v>-98243000.0</v>
       </c>
       <c r="I21">
         <v>168345000.0</v>
       </c>
       <c r="J21">
         <v>76053000.0</v>
       </c>
       <c r="K21">
@@ -26697,51 +26958,51 @@
       </c>
       <c r="L21">
         <v>-6334000.0</v>
       </c>
       <c r="M21">
         <v>207016000.0</v>
       </c>
       <c r="N21">
         <v>-56300000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
         <v>211092000.0</v>
       </c>
       <c r="C22">
         <v>181376000.0</v>
       </c>
       <c r="D22">
         <v>161353000.0</v>
       </c>
       <c r="E22">
         <v>61979000.0</v>
       </c>
       <c r="F22">
         <v>-11507000.0</v>
       </c>
       <c r="G22">
         <v>266281000.0</v>
       </c>
       <c r="H22">
         <v>73680000.0</v>
       </c>
       <c r="I22">
         <v>-46927000.0</v>
       </c>
@@ -26777,51 +27038,51 @@
       </c>
       <c r="T22">
         <v>27463000.0</v>
       </c>
       <c r="U22">
         <v>35750000.0</v>
       </c>
       <c r="V22">
         <v>53110000.0</v>
       </c>
       <c r="W22">
         <v>86690018.0</v>
       </c>
       <c r="X22">
         <v>29431000.0</v>
       </c>
       <c r="Y22">
         <v>8444000.0</v>
       </c>
       <c r="Z22">
         <v>6115000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B23">
         <v>-1408000.0</v>
       </c>
       <c r="C23">
         <v>1000.0</v>
       </c>
       <c r="D23">
         <v>-590000.0</v>
       </c>
       <c r="E23">
         <v>4009000.0</v>
       </c>
       <c r="F23">
         <v>-1000.0</v>
       </c>
       <c r="G23">
         <v>-26717000.0</v>
       </c>
       <c r="H23">
         <v>-1000.0</v>
       </c>
       <c r="I23">
         <v>616630000.0</v>
       </c>
@@ -26855,51 +27116,51 @@
       <c r="S23">
         <v>134000.0</v>
       </c>
       <c r="T23">
         <v>92605000.0</v>
       </c>
       <c r="U23"/>
       <c r="V23">
         <v>63322000.0</v>
       </c>
       <c r="W23">
         <v>-30164.0</v>
       </c>
       <c r="X23">
         <v>-26776000.0</v>
       </c>
       <c r="Y23">
         <v>21107000.0</v>
       </c>
       <c r="Z23">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
         <v>143521000.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>3256000.0</v>
       </c>
       <c r="E24">
         <v>-1000.0</v>
       </c>
       <c r="F24">
         <v>88046000.0</v>
       </c>
       <c r="G24">
         <v>400000.0</v>
       </c>
       <c r="H24">
         <v>434000.0</v>
       </c>
       <c r="I24">
         <v>46392000.0</v>
       </c>
@@ -26929,51 +27190,51 @@
       </c>
       <c r="R24">
         <v>-5411000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>-9145000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-51723000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>-14496000.0</v>
       </c>
       <c r="Y24">
         <v>-41395000.0</v>
       </c>
       <c r="Z24">
         <v>-9111000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
         <v>-45752000.0</v>
       </c>
       <c r="C25">
         <v>-23409000.0</v>
       </c>
       <c r="D25">
         <v>2811000.0</v>
       </c>
       <c r="E25">
         <v>-33025000.0</v>
       </c>
       <c r="F25">
         <v>2551000.0</v>
       </c>
       <c r="G25">
         <v>5540000.0</v>
       </c>
       <c r="H25">
         <v>8003000.0</v>
       </c>
       <c r="I25">
         <v>15147000.0</v>
       </c>
@@ -27007,53 +27268,55 @@
       <c r="S25">
         <v>476000.0</v>
       </c>
       <c r="T25">
         <v>365000.0</v>
       </c>
       <c r="U25">
         <v>123000.0</v>
       </c>
       <c r="V25">
         <v>-36000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>11841000.0</v>
       </c>
       <c r="Y25">
         <v>11844000.0</v>
       </c>
       <c r="Z25">
         <v>5311000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>208</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>-13196000.0</v>
       </c>
       <c r="D26">
         <v>-18808000.0</v>
       </c>
       <c r="E26">
         <v>-24758000.0</v>
       </c>
       <c r="F26">
         <v>-32178000.0</v>
       </c>
       <c r="G26">
         <v>-22469000.0</v>
       </c>
       <c r="H26">
         <v>-3248000.0</v>
       </c>
       <c r="I26">
         <v>-5026000.0</v>
       </c>
       <c r="J26">
         <v>254845000.0</v>
       </c>
       <c r="K26">
@@ -27067,53 +27330,55 @@
       </c>
       <c r="N26">
         <v>771000.0</v>
       </c>
       <c r="O26">
         <v>69237000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>50000000.0</v>
       </c>
       <c r="S26">
         <v>90300000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>4380000.0</v>
+      </c>
       <c r="C27">
         <v>4290000.0</v>
       </c>
       <c r="D27">
         <v>3233000.0</v>
       </c>
       <c r="E27">
         <v>4133000.0</v>
       </c>
       <c r="F27">
         <v>4347000.0</v>
       </c>
       <c r="G27">
         <v>5106000.0</v>
       </c>
       <c r="H27">
         <v>2331000.0</v>
       </c>
       <c r="I27">
         <v>2599000.0</v>
       </c>
       <c r="J27">
         <v>4948000.0</v>
       </c>
       <c r="K27">
@@ -27131,51 +27396,51 @@
       <c r="O27">
         <v>887000.0</v>
       </c>
       <c r="P27">
         <v>897000.0</v>
       </c>
       <c r="Q27">
         <v>913000.0</v>
       </c>
       <c r="R27">
         <v>749000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>365000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
         <v>-103364000.0</v>
       </c>
       <c r="C28">
         <v>-197908000.0</v>
       </c>
       <c r="D28">
         <v>-177763000.0</v>
       </c>
       <c r="E28">
         <v>-173343000.0</v>
       </c>
       <c r="F28">
         <v>17967000.0</v>
       </c>
       <c r="G28">
         <v>-501868000.0</v>
       </c>
       <c r="H28">
         <v>-130176000.0</v>
       </c>
       <c r="I28">
         <v>151832000.0</v>
       </c>
@@ -27211,51 +27476,51 @@
       </c>
       <c r="T28">
         <v>45167000.0</v>
       </c>
       <c r="U28">
         <v>-52211000.0</v>
       </c>
       <c r="V28">
         <v>330371000.0</v>
       </c>
       <c r="W28">
         <v>-74551836.0</v>
       </c>
       <c r="X28">
         <v>-26776000.0</v>
       </c>
       <c r="Y28">
         <v>21107000.0</v>
       </c>
       <c r="Z28">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
         <v>276650000.0</v>
       </c>
       <c r="C29">
         <v>298654000.0</v>
       </c>
       <c r="D29">
         <v>251411000.0</v>
       </c>
       <c r="E29">
         <v>127906000.0</v>
       </c>
       <c r="F29">
         <v>60562000.0</v>
       </c>
       <c r="G29">
         <v>529870000.0</v>
       </c>
       <c r="H29">
         <v>155956000.0</v>
       </c>
       <c r="I29">
         <v>53985000.0</v>
       </c>
@@ -27291,51 +27556,51 @@
       </c>
       <c r="T29">
         <v>49363000.0</v>
       </c>
       <c r="U29">
         <v>53998000.0</v>
       </c>
       <c r="V29">
         <v>99103000.0</v>
       </c>
       <c r="W29">
         <v>87988238.0</v>
       </c>
       <c r="X29">
         <v>41272000.0</v>
       </c>
       <c r="Y29">
         <v>20288000.0</v>
       </c>
       <c r="Z29">
         <v>11426000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
         <v>-172552000.0</v>
       </c>
       <c r="C30">
         <v>-97032000.0</v>
       </c>
       <c r="D30">
         <v>-124977000.0</v>
       </c>
       <c r="E30">
         <v>110518000.0</v>
       </c>
       <c r="F30">
         <v>-86512000.0</v>
       </c>
       <c r="G30">
         <v>-26717000.0</v>
       </c>
       <c r="H30">
         <v>-53369000.0</v>
       </c>
       <c r="I30">
         <v>-188165000.0</v>
       </c>
@@ -27388,847 +27653,856 @@
       <c r="Z30">
         <v>-9111000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CI30"/>
+  <dimension ref="A1:CJ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:87">
+    <row r="1" spans="1:88">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="D1" t="s">
         <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="H1" t="s">
         <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="L1" t="s">
         <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="P1" t="s">
         <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="T1" t="s">
         <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="X1" t="s">
         <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AB1" t="s">
         <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AF1" t="s">
         <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AJ1" t="s">
         <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AN1" t="s">
         <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AR1" t="s">
         <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AV1" t="s">
         <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AZ1" t="s">
         <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BD1" t="s">
         <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BH1" t="s">
         <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BL1" t="s">
         <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BP1" t="s">
         <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BT1" t="s">
         <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BX1" t="s">
         <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="CB1" t="s">
         <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="CF1" t="s">
         <v>149</v>
       </c>
       <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
         <v>22</v>
       </c>
-      <c r="CH1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CI1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:87">
+    <row r="2" spans="1:88">
       <c r="A2" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B2">
+        <v>79034000.0</v>
+      </c>
+      <c r="C2">
         <v>81250000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>82660000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>80510000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>78143000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>73829000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>72642000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>73076000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>74738000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>73920000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>130649000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>117549000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>125948000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>65708000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>105778000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>58624000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60658000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>64481000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52241000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>53978000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>68641000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>75107000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>137717000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>75832000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>67356000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>115352000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70978000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69293000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>94944000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>86556000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>76927000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>69761000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>77292000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>86549000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>104005000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>72182000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>109295000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>71542000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>65049000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>77533000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>166775000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>158172000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>137077000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>176446000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>166684000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>134388000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>146224000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>219982000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>126065000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>50003000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43084000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>75483000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>71303000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>72243000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>70866000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29583000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>42624000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>45390000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>73305000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>102184000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>58569000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>58043000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>54034000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>49389000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>72664000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>65385000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>49922000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>60936000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>59020000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>127615000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>119594000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22485000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>10365000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6294000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>17142000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>16635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17680000.0</v>
       </c>
       <c r="BZ2">
         <v>17680000.0</v>
       </c>
       <c r="CA2">
+        <v>17680000.0</v>
+      </c>
+      <c r="CB2">
         <v>17100000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17900000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67356000.0</v>
       </c>
       <c r="CE2">
         <v>67356000.0</v>
       </c>
-      <c r="CF2"/>
+      <c r="CF2">
+        <v>67356000.0</v>
+      </c>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
+      <c r="CJ2"/>
     </row>
-    <row r="3" spans="1:87">
+    <row r="3" spans="1:88">
       <c r="A3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B3">
+        <v>162986000</v>
+      </c>
+      <c r="C3">
         <v>205670000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38581000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>39878000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>25814000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>12992000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27891000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>52271000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3878000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2202000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>93032000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18135000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14864000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1638000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2385000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>4546000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2343000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14157000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1942000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>17366000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>141142000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>11396000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>3394999</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>9682000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>3079000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20525000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14011000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>17841000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1505000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>67935000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>58677000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>89092000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19263000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>17045000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>15283000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>450890000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>70004000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3657000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>101822000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>14694000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>115335000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>93525000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1277000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>30324000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>19839000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1686000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>44385000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>71012000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>178040000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>37091000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>672000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>614000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>800000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>30000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>314000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>2012000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1486000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1921000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1822000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>69487000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>56302000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5599000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BL3">
         <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
+        <v>0</v>
+      </c>
+      <c r="BO3">
         <v>3929000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000</v>
       </c>
       <c r="BP3">
         <v>1482000</v>
       </c>
       <c r="BQ3">
+        <v>1482000</v>
+      </c>
+      <c r="BR3">
         <v>0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>81185000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>9145000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>90330000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>74397000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>18303000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
-        <v>412600000</v>
+        <v>0</v>
       </c>
       <c r="CD3">
         <v>412600000</v>
       </c>
       <c r="CE3">
+        <v>412600000</v>
+      </c>
+      <c r="CF3">
         <v>300000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>534000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>9696000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>14496000</v>
       </c>
     </row>
-    <row r="4" spans="1:87">
+    <row r="4" spans="1:88">
       <c r="A4" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28272,54 +28546,55 @@
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
+      <c r="CJ4"/>
     </row>
-    <row r="5" spans="1:87">
+    <row r="5" spans="1:88">
       <c r="A5" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -28363,562 +28638,569 @@
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
+      <c r="CJ5"/>
     </row>
-    <row r="6" spans="1:87">
+    <row r="6" spans="1:88">
       <c r="A6" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B6">
+        <v>47212000.0</v>
+      </c>
+      <c r="C6">
         <v>-2216000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1410000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2150000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2367000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4314000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1187000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-434000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1662000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>818000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-56729000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13100000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-8399000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>60240000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-40070000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>47154000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-2034000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3823000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>12239999.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1737000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-14663000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6466000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-62610000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>61885000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>8476000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-47996000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>44374000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1685000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-25651000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8388000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9629000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7166000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-7531000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9257000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-17456000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>31823000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-37113000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>37753000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6493000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-12484000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-89242000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8603000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>21095000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-39369000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>9762000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>32296000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-11836000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-73758000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>93917000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>76062000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>6919000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-32399000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4180000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-940000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1376000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>41283000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-13041000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-2768000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-27913000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-28879000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>43615000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>526000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4009000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4645000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-23275000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>7279000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>15463000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-11014000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1916000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-68595000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>8021000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>97109000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>12120000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>4071000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-10848000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1045000.0</v>
       </c>
       <c r="BZ6">
         <v>-1045000.0</v>
       </c>
       <c r="CA6">
+        <v>-1045000.0</v>
+      </c>
+      <c r="CB6">
         <v>-300000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-900000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2100000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>15900000.0</v>
       </c>
-      <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
+      <c r="CJ6"/>
     </row>
-    <row r="7" spans="1:87">
+    <row r="7" spans="1:88">
       <c r="A7" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B7">
+        <v>-29830000.0</v>
+      </c>
+      <c r="C7">
         <v>-21110000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4341000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>16545000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5165000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6533000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>15323000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8815000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-7161000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-22894000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-4948000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>1744000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1209000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>281000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-24051000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-119000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-4547000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-7626000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-11100000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11891000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-31286000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>35262000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>45188000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>16133000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12679000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-55791000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2345000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>20718000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-15233000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-20142000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-18170000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>9878000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>365000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-18069000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-5812000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>6352000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4428000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-11869000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>35653000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-12013000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-7148000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-967000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-5918000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-10619000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-3798000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-178000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1538000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1106000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>4451000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-11042000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>5022000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-6026000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>9347000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-5606000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>2314000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-4839000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-10574000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>8877000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-6093000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-4421000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-233000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-1216000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-2200000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>3335000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1256000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>332000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>4858000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4300000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-3494000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-472000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-1370000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1588000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-449000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>2411000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>865000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>670000.0</v>
       </c>
       <c r="BZ7">
         <v>670000.0</v>
       </c>
       <c r="CA7">
+        <v>670000.0</v>
+      </c>
+      <c r="CB7">
         <v>-2200000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>4100000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-900000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>12700000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1500000.0</v>
       </c>
-      <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
+      <c r="CJ7"/>
     </row>
-    <row r="8" spans="1:87">
+    <row r="8" spans="1:88">
       <c r="A8" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28962,1746 +29244,1765 @@
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
+      <c r="CJ8"/>
     </row>
-    <row r="9" spans="1:87">
+    <row r="9" spans="1:88">
       <c r="A9" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B9">
+        <v>-30418000.0</v>
+      </c>
+      <c r="C9">
         <v>-19731000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6153000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>10655000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2517000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>4838000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>11802000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>10206000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4713000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-20164000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1820000.0</v>
       </c>
       <c r="M9">
         <v>-1820000.0</v>
       </c>
       <c r="N9">
+        <v>-1820000.0</v>
+      </c>
+      <c r="O9">
         <v>-28703000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-25203000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-1454000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6982000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-301000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-316000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>12756000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>273000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>77788000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>35513000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-11396000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>21815000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-52871000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-12633000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23944000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-6090000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-25421000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-11622000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>5910000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-511000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-9869000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-701000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1967000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1992000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7751000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>28171000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-10956000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-1840000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-11385000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-2622000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-3210000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1288000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1535000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-856000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1907000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>2813000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-3075000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2418000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-3372000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>786000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-10585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732000.0</v>
       </c>
       <c r="BD9">
         <v>1732000.0</v>
       </c>
-      <c r="BE9"/>
+      <c r="BE9">
+        <v>1732000.0</v>
+      </c>
       <c r="BF9"/>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
+      <c r="BG9"/>
       <c r="BH9">
         <v>2040000.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>2040000.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
-      <c r="BN9">
+      <c r="BN9"/>
+      <c r="BO9">
         <v>8791000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>8231000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4544000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>1519000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9">
         <v>779000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>942000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000.0</v>
       </c>
       <c r="BZ9">
         <v>846000.0</v>
       </c>
       <c r="CA9">
+        <v>846000.0</v>
+      </c>
+      <c r="CB9">
         <v>-2500000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>4900000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-1200000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>20204000.0</v>
       </c>
-      <c r="CE9"/>
-      <c r="CF9">
+      <c r="CF9"/>
+      <c r="CG9">
         <v>13448000.0</v>
       </c>
-      <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
+      <c r="CJ9"/>
     </row>
-    <row r="10" spans="1:87">
+    <row r="10" spans="1:88">
       <c r="A10" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B10">
+        <v>-5559000.0</v>
+      </c>
+      <c r="C10">
         <v>-1183000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>7180000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2354000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4655000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4389000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3508000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>625000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3625000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3977000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-3425000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6700000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5411000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3282000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5916000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-6507000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-2364000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-3974000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-8844000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1305000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-7418000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1313000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>6334000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>16779000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2194000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-6489000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9962000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-4087000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1260000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-4418000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2650000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4599000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1672000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2776000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2878000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2272000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-7844000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1732000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-1212000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2065000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2483000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1063000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2310000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>192000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5623000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3146000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-6400000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>969000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-4611000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1882000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2464000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>13000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>195000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-737000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-1469000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1103000.0</v>
       </c>
       <c r="BF10">
         <v>-1103000.0</v>
       </c>
-      <c r="BG10"/>
+      <c r="BG10">
+        <v>-1103000.0</v>
+      </c>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
-      <c r="BY10">
-[...1 lines deleted...]
-      </c>
+      <c r="BY10"/>
       <c r="BZ10">
         <v>0.0</v>
       </c>
-      <c r="CA10"/>
+      <c r="CA10">
+        <v>0.0</v>
+      </c>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
+      <c r="CJ10"/>
     </row>
-    <row r="11" spans="1:87">
+    <row r="11" spans="1:88">
       <c r="A11" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-3330000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>9924000.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>1116000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5124000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>9210000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-4388000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9574000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-1767000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6587000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-24214000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>4757000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1741000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>8674000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-6779000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6801000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-238000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-7325000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>659000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>180000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-2759000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>9906000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>907000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5407000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7366000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>10332000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3785000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-2979000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>4284000.0</v>
       </c>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11">
         <v>-7851000.0</v>
       </c>
-      <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11">
         <v>7577000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8697000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>4651000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>6821000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-669000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
-      <c r="BA11">
+      <c r="BA11"/>
+      <c r="BB11">
         <v>192000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>956000.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>144000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>186000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>280000.0</v>
       </c>
-      <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11">
         <v>1974000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11">
+      <c r="CF11"/>
+      <c r="CG11">
         <v>304000.0</v>
       </c>
-      <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>755000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:87">
+    <row r="12" spans="1:88">
       <c r="A12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000.0</v>
       </c>
       <c r="M12">
         <v>1067000.0</v>
       </c>
       <c r="N12">
         <v>1067000.0</v>
       </c>
       <c r="O12">
+        <v>1067000.0</v>
+      </c>
+      <c r="P12">
         <v>-8629000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-16328000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-6146000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-3960000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3380000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-18342000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1885000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5886000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2953000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2019000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>13706000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-2799000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1787000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>7716000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4637000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6217000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6718000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>189000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>822000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>13037000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>191000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-417000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>8659000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>87788000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>3747000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>-30896000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-      <c r="AX12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>3787000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
+      <c r="CJ12"/>
     </row>
-    <row r="13" spans="1:87">
+    <row r="13" spans="1:88">
       <c r="A13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="M13">
         <v>340000.0</v>
       </c>
       <c r="N13">
         <v>340000.0</v>
       </c>
       <c r="O13">
+        <v>340000.0</v>
+      </c>
+      <c r="P13">
         <v>360000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1369000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-4777000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-215000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-173000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>440000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>73000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2667000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1599000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2076000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-163000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-3232000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>564000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8186000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-8542000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3295000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1139000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1339000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1703000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>430000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>298000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>759000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1251000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1087000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>626000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-1568000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-742000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>255000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
+      <c r="CJ13"/>
     </row>
-    <row r="14" spans="1:87">
+    <row r="14" spans="1:88">
       <c r="A14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B14">
+        <v>25647000.0</v>
+      </c>
+      <c r="C14">
         <v>26991000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>25969000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>26139000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>27270000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>28254000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28135000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>27878000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>28250000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28475000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28326000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26376000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>25726000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27692000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>30198000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>32318000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33046999.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32750000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>31734000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>32986999.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31995000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>32028000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>31117000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>30774000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30326000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30662000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>29656000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27713000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27552000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28251000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>26682000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24869000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23674000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>26417000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26468000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>22940000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20933000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>21067000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21723000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20782000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20767000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20099000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19578000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19381000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19640000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>20349000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>11103000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>8461000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>7088000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>6518000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6473000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6853000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>7095000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7630000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10818000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>6860000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>7096000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7450000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>8490000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>7788000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6800000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>7011000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7197000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7128000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7056000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2582000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9367000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>4791000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>10022000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>6656000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6657000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6584000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6240000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>30208000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>-4303000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-4257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4211000.0</v>
       </c>
       <c r="BZ14">
         <v>-4211000.0</v>
       </c>
       <c r="CA14">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CB14">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="CC14">
         <v>4200000.0</v>
       </c>
       <c r="CD14">
+        <v>4200000.0</v>
+      </c>
+      <c r="CE14">
         <v>5300000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4100000.0</v>
       </c>
-      <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
+      <c r="CJ14"/>
     </row>
-    <row r="15" spans="1:87">
+    <row r="15" spans="1:88">
       <c r="A15" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B15">
+        <v>66027000.0</v>
+      </c>
+      <c r="C15">
         <v>28944000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>38591000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>24091000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27286000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>35523000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>43595000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>46786000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>35492000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>30590000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>56661000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>37487000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>61935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6506000.0</v>
       </c>
       <c r="O15">
         <v>6506000.0</v>
       </c>
       <c r="P15">
+        <v>6506000.0</v>
+      </c>
+      <c r="Q15">
         <v>3336000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>3330000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3334000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3349000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>6837000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8563000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>34160000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>81983000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>51503000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>47022000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>7340000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2848000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>11365000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>7132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2872000.0</v>
       </c>
       <c r="AE15">
         <v>2872000.0</v>
       </c>
       <c r="AF15">
-        <v>2871000.0</v>
+        <v>2872000.0</v>
       </c>
       <c r="AG15">
         <v>2871000.0</v>
       </c>
       <c r="AH15">
-        <v>2847000.0</v>
+        <v>2871000.0</v>
       </c>
       <c r="AI15">
         <v>2847000.0</v>
       </c>
       <c r="AJ15">
+        <v>2847000.0</v>
+      </c>
+      <c r="AK15">
         <v>10064000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7570000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1867000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>21474000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>23342000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>19682000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>16713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13928000.0</v>
       </c>
       <c r="AR15">
         <v>13928000.0</v>
       </c>
       <c r="AS15">
+        <v>13928000.0</v>
+      </c>
+      <c r="AT15">
         <v>4626000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1850000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1389000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1388000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1385000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>313000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>310000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="BB15">
         <v>286000.0</v>
       </c>
       <c r="BC15">
+        <v>286000.0</v>
+      </c>
+      <c r="BD15">
         <v>3425000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934000.0</v>
       </c>
       <c r="BF15">
         <v>1934000.0</v>
       </c>
       <c r="BG15">
+        <v>1934000.0</v>
+      </c>
+      <c r="BH15">
         <v>6445000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>6435000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>4892000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4876000.0</v>
       </c>
       <c r="BL15">
         <v>4876000.0</v>
       </c>
       <c r="BM15">
+        <v>4876000.0</v>
+      </c>
+      <c r="BN15">
         <v>97000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>23949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12169000.0</v>
       </c>
       <c r="BP15">
         <v>12169000.0</v>
       </c>
       <c r="BQ15">
+        <v>12169000.0</v>
+      </c>
+      <c r="BR15">
         <v>11780000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>11772000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9810000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9809000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>10511000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11112000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11709000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13206000.0</v>
       </c>
       <c r="BZ15">
         <v>13206000.0</v>
       </c>
       <c r="CA15">
+        <v>13206000.0</v>
+      </c>
+      <c r="CB15">
         <v>10800000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>15900000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>12900000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
+      <c r="CJ15"/>
     </row>
-    <row r="16" spans="1:87">
+    <row r="16" spans="1:88">
       <c r="A16" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B16">
+        <v>126246000.0</v>
+      </c>
+      <c r="C16">
         <v>79034000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>81250000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>82660000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>80510000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>78143000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>73829000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>72642000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>73076000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>74738000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>73920000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>130649000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>117549000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>125948000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>65708000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>105778000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>58624000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>60658000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>64480999.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>52241000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>53978000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>68641000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>75107000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>137717000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>75832000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>67356000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>115352000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>70978000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>69293000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>94944000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>86556000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>76927000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>69761000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>77292000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>86549000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>104005000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>72182000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>109295000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>71542000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>65049000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>77533000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>166775000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>158172000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>137077000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>176446000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>166684000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>134388000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>146224000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>219982000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>126065000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>50003000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>43084000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>75483000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>71303000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>72242000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>70866000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>29583000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>42622000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>45392000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>73305000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>102184000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>58569000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>58043000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>54034000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>49389000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>72664000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>65385000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>49922000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>60936000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>59020000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>127615000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>119594000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>22485000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>10365000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6294000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="BZ16">
         <v>16635000.0</v>
       </c>
       <c r="CA16">
+        <v>16635000.0</v>
+      </c>
+      <c r="CB16">
         <v>16800000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>17000000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>18000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67356000.0</v>
       </c>
       <c r="CF16">
         <v>67356000.0</v>
       </c>
-      <c r="CG16"/>
+      <c r="CG16">
+        <v>67356000.0</v>
+      </c>
       <c r="CH16"/>
       <c r="CI16"/>
+      <c r="CJ16"/>
     </row>
-    <row r="17" spans="1:87">
+    <row r="17" spans="1:88">
       <c r="A17" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30745,478 +31046,483 @@
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
+      <c r="CJ17"/>
     </row>
-    <row r="18" spans="1:87">
+    <row r="18" spans="1:88">
       <c r="A18" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B18">
+        <v>-64247000.0</v>
+      </c>
+      <c r="C18">
         <v>-132703000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>22313000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>43699000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33398000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>52794000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52253000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30586000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>65989000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>40065000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-37309000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>68830000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>51591000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>88621000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3094000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21772000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3376000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>4744000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-5076000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16560000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-130271999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>69956000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>127882000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>176896000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>127583000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>29334000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>7753000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>29807000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>35180000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-39616000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-63044000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-76435000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1888000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-9646000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2270000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-415415000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-28615000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>25242000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-42010000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>31660000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-56391000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-40219000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>42959000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>3329000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>22930000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>15871000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-41205000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-71218000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-167949000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-29689000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>7230000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-7054000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>13467000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>3346000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8136000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3740000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>2127000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>18400000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3767000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-61616000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-45749000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>5440000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>8885000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>9521000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>4822000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>7279000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>16945000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>12755000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>13696000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>18213000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>26842000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>15456000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-76814000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-61277000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>12164000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>11918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12161000.0</v>
       </c>
       <c r="BZ18">
         <v>12161000.0</v>
       </c>
       <c r="CA18">
+        <v>12161000.0</v>
+      </c>
+      <c r="CB18">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CC18">
         <v>15000000.0</v>
       </c>
       <c r="CD18">
+        <v>15000000.0</v>
+      </c>
+      <c r="CE18">
         <v>-385000000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>11900000.0</v>
       </c>
-      <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
+      <c r="CJ18"/>
     </row>
-    <row r="19" spans="1:87">
+    <row r="19" spans="1:88">
       <c r="A19" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>11508000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>11064000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>16675000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-12992000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-27891000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-52272000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3878000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>1054000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-93032000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-18135000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-14864000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-1638000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>34602000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>79898000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2344000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1031000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>27645000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>40110000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-141142000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-10560000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-3395000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-9682000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-3079000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-20012000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14011000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-17842000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="AE19">
         <v>409000.0</v>
       </c>
       <c r="AF19">
         <v>409000.0</v>
       </c>
       <c r="AG19">
         <v>409000.0</v>
       </c>
       <c r="AH19">
-        <v>415000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="AI19">
         <v>415000.0</v>
       </c>
       <c r="AJ19">
         <v>415000.0</v>
       </c>
       <c r="AK19">
         <v>415000.0</v>
       </c>
       <c r="AL19">
+        <v>415000.0</v>
+      </c>
+      <c r="AM19">
         <v>242000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>120000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>107000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-      <c r="AX19">
+      <c r="AX19"/>
+      <c r="AY19">
         <v>107000.0</v>
       </c>
-      <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
+      <c r="CJ19"/>
     </row>
-    <row r="20" spans="1:87">
+    <row r="20" spans="1:88">
       <c r="A20" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31260,2302 +31566,2335 @@
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
+      <c r="CJ20"/>
     </row>
-    <row r="21" spans="1:87">
+    <row r="21" spans="1:88">
       <c r="A21" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>204</v>
+      </c>
+      <c r="B21">
+        <v>76556000.0</v>
+      </c>
       <c r="C21">
+        <v>159456000.0</v>
+      </c>
+      <c r="D21">
         <v>-35165000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-62433000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-46307000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>804000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7979000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>47271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8646000.0</v>
       </c>
       <c r="M21">
         <v>-8646000.0</v>
       </c>
       <c r="N21">
         <v>-8646000.0</v>
       </c>
       <c r="O21">
+        <v>-8646000.0</v>
+      </c>
+      <c r="P21">
         <v>-64507000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-39791000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-2079000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3294000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-2184000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-46468000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>124172000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-43100000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-108510000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-63507000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-72084000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-70504000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>39468000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-16758000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-50451000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>29816000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>75545000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>86472000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-23487000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>76053000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-16880000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>158948000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-24268000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>29942000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-6334000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>207016000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-      <c r="AX21">
+      <c r="AX21"/>
+      <c r="AY21">
         <v>-56300000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
+      <c r="CJ21"/>
     </row>
-    <row r="22" spans="1:87">
+    <row r="22" spans="1:88">
       <c r="A22" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B22">
+        <v>164527000.0</v>
+      </c>
+      <c r="C22">
         <v>66066999.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>44803000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>56032000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>44051000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>54935000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>35189000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>44346000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>47072000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>35361000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>30967000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>57081000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>38041000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>61819000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>7457000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>9956000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17256000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-2895000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-21035000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>803000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11611000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>7627000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>50669000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>135824000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>72158000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>75861000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-9391000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-10513000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17723000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>11983000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-21475000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-28222000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-9213000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-7514000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-5067000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>4836000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>14346000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>17830000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-75697000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>35597000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>31531000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>32428000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>27464000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>22186000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>23224000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>28475000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-7054000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-8056000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-478000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>11458000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-4104000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-7747000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-3732000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-6267000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-96723000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2685000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>6251000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4193000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>-52754000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>4274000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4014000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>7035000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3578000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-2027000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-2209000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>3893000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1084000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>5010000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6859000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>11868000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>12315000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>10340000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>7625000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5943000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>6896000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>7418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7206000.0</v>
       </c>
       <c r="BZ22">
         <v>7206000.0</v>
       </c>
       <c r="CA22">
+        <v>7206000.0</v>
+      </c>
+      <c r="CB22">
         <v>8401000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>6662000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>11654000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10600000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5800000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>36697000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>52249000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>34441000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>29431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:87">
+    <row r="23" spans="1:88">
       <c r="A23" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>205</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-338000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-365000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-6132000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>1000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-27891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340000.0</v>
       </c>
       <c r="I23">
         <v>-340000.0</v>
       </c>
       <c r="J23">
+        <v>-340000.0</v>
+      </c>
+      <c r="K23">
         <v>-3256000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-590000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>219656000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-20750000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-73331000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-222000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-153000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-1000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-154000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-152000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Y23">
         <v>-1000.0</v>
       </c>
       <c r="Z23">
         <v>-1000.0</v>
       </c>
       <c r="AA23">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB23">
         <v>54860000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1505000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>39347000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>471991000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>255024000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>79000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-255024000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>48482000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45676000.0</v>
       </c>
       <c r="AP23">
         <v>45676000.0</v>
       </c>
       <c r="AQ23">
-        <v>-1277000.0</v>
+        <v>45676000.0</v>
       </c>
       <c r="AR23">
         <v>-1277000.0</v>
       </c>
       <c r="AS23">
+        <v>-1277000.0</v>
+      </c>
+      <c r="AT23">
         <v>-19839000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>296517000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>144857000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-152000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>47361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-771000.0</v>
       </c>
       <c r="AY23">
         <v>-771000.0</v>
       </c>
       <c r="AZ23">
+        <v>-771000.0</v>
+      </c>
+      <c r="BA23">
         <v>-673000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>21618000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-800000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>61472000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1486000.0</v>
       </c>
       <c r="BF23">
         <v>-1486000.0</v>
       </c>
       <c r="BG23">
+        <v>-1486000.0</v>
+      </c>
+      <c r="BH23">
         <v>74149000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-1823000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>33081000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>28000000.0</v>
       </c>
-      <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>-38400000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1482000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>38400000.0</v>
       </c>
-      <c r="BQ23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BR23"/>
       <c r="BS23">
         <v>134000.0</v>
       </c>
       <c r="BT23">
+        <v>134000.0</v>
+      </c>
+      <c r="BU23">
         <v>91462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90300000.0</v>
       </c>
       <c r="BV23">
         <v>90300000.0</v>
       </c>
       <c r="BW23">
+        <v>90300000.0</v>
+      </c>
+      <c r="BX23">
         <v>7000000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>-12600000.0</v>
       </c>
-      <c r="BZ23"/>
-      <c r="CA23">
+      <c r="CA23"/>
+      <c r="CB23">
         <v>-10800000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-15900000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-12900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>222700000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-12000000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
+      <c r="CJ23"/>
     </row>
-    <row r="24" spans="1:87">
+    <row r="24" spans="1:88">
       <c r="A24" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B24">
+        <v>101009000.0</v>
+      </c>
+      <c r="C24">
         <v>1000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6131000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>42489000.0</v>
       </c>
-      <c r="F24">
-[...5 lines deleted...]
-      </c>
+      <c r="G24">
+        <v>0.0</v>
+      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>-1000.0</v>
       </c>
       <c r="J24">
+        <v>-1000.0</v>
+      </c>
+      <c r="K24">
         <v>3256000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-1000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-2000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>36987000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>76179000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>1032000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>29587000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>57476000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-9000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="X24">
         <v>-1000.0</v>
       </c>
       <c r="Y24">
         <v>-1000.0</v>
       </c>
       <c r="Z24">
+        <v>-1000.0</v>
+      </c>
+      <c r="AA24">
         <v>513000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-47000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-5000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>25678000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>20715000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>43330000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>23338000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1000.0</v>
       </c>
-      <c r="AM24"/>
-      <c r="AN24">
+      <c r="AN24"/>
+      <c r="AO24">
         <v>22233000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>26500000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>18000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-      <c r="AT24">
+      <c r="AT24"/>
+      <c r="AU24">
         <v>1000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>4000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22232000.0</v>
       </c>
       <c r="BA24">
         <v>22232000.0</v>
       </c>
       <c r="BB24">
-        <v>-3841000.0</v>
+        <v>22232000.0</v>
       </c>
       <c r="BC24">
         <v>-3841000.0</v>
       </c>
       <c r="BD24">
+        <v>-3841000.0</v>
+      </c>
+      <c r="BE24">
         <v>13661000.0</v>
       </c>
-      <c r="BE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF24"/>
       <c r="BG24">
         <v>-1000.0</v>
       </c>
       <c r="BH24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BI24">
         <v>6700000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-371000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-21000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>-5411000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>-9145000.0</v>
       </c>
-      <c r="BT24"/>
-      <c r="BU24">
+      <c r="BU24"/>
+      <c r="BV24">
         <v>9145000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-9145000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
+      <c r="CJ24"/>
     </row>
-    <row r="25" spans="1:87">
+    <row r="25" spans="1:88">
       <c r="A25" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B25">
+        <v>-62594000.0</v>
+      </c>
+      <c r="C25">
         <v>1019000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-14219000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-16347000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-19124000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-25328000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>594000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>813000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>715000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>77055000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>663000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>722000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>588000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-141000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-8700000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-16733000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-5524999.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>640000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2733000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-12646999.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-3339000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>560000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>4302999.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1973000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>14230000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1327000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2054000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2012000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2006000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2010000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>5467000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5946000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1727000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1961000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1773000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>980000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1627000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1963000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1749000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1658000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2630000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1671000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1636000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2504000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1710000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1874000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-377000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-3710000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-1000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BA25">
         <v>1000.0</v>
       </c>
       <c r="BB25">
+        <v>1000.0</v>
+      </c>
+      <c r="BC25">
         <v>-541000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>781000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>559000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-448000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>76000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1791000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-94000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>982000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1231000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>4401000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>154000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>136000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>309000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>161000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>95000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>120000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>100000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-25442000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>8706000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8496000.0</v>
       </c>
       <c r="BZ25">
         <v>8496000.0</v>
       </c>
       <c r="CA25">
+        <v>8496000.0</v>
+      </c>
+      <c r="CB25">
         <v>99000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>38000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>46000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-1000000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>800000.0</v>
       </c>
-      <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
+      <c r="CJ25"/>
     </row>
-    <row r="26" spans="1:87">
+    <row r="26" spans="1:88">
       <c r="A26" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-13196000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="I26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26"/>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-9942000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-8866000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>24758000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8824000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-15934000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-2971000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-6738000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-22469000.0</v>
       </c>
-      <c r="U26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="V26"/>
       <c r="W26">
         <v>0.0</v>
       </c>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
+        <v>0.0</v>
+      </c>
+      <c r="AA26">
         <v>3248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3248000.0</v>
       </c>
       <c r="AB26">
         <v>-3248000.0</v>
       </c>
       <c r="AC26">
         <v>-3248000.0</v>
       </c>
       <c r="AD26">
+        <v>-3248000.0</v>
+      </c>
+      <c r="AE26">
         <v>-5026000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
+      <c r="AG26"/>
       <c r="AH26">
         <v>-179000.0</v>
       </c>
-      <c r="AI26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI26">
+        <v>-179000.0</v>
+      </c>
+      <c r="AJ26"/>
       <c r="AK26">
         <v>255024000.0</v>
       </c>
       <c r="AL26">
+        <v>255024000.0</v>
+      </c>
+      <c r="AM26">
         <v>2031000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26">
         <v>-2031000.0</v>
       </c>
-      <c r="AQ26"/>
+      <c r="AQ26">
+        <v>-2031000.0</v>
+      </c>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>-254000.0</v>
       </c>
-      <c r="AU26"/>
-      <c r="AV26">
+      <c r="AV26"/>
+      <c r="AW26">
         <v>-152000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>57071000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
+      <c r="BA26"/>
       <c r="BB26">
         <v>-61237000.0</v>
       </c>
       <c r="BC26">
-        <v>-235000.0</v>
+        <v>-61237000.0</v>
       </c>
       <c r="BD26">
         <v>-235000.0</v>
       </c>
-      <c r="BE26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BE26">
+        <v>-235000.0</v>
+      </c>
+      <c r="BF26"/>
       <c r="BG26">
         <v>-6609000.0</v>
       </c>
-      <c r="BH26"/>
+      <c r="BH26">
+        <v>-6609000.0</v>
+      </c>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
-      <c r="CC26">
-[...1 lines deleted...]
-      </c>
+      <c r="CC26"/>
       <c r="CD26">
         <v>178200000.0</v>
       </c>
-      <c r="CE26"/>
+      <c r="CE26">
+        <v>178200000.0</v>
+      </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
+      <c r="CJ26"/>
     </row>
-    <row r="27" spans="1:87">
+    <row r="27" spans="1:88">
       <c r="A27" t="s">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>209</v>
+      </c>
+      <c r="B27">
+        <v>989000.0</v>
+      </c>
       <c r="C27">
         <v>661000.0</v>
       </c>
       <c r="D27">
+        <v>661000.0</v>
+      </c>
+      <c r="E27">
         <v>1208000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1850000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1392000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>903000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1005000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>991000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>650000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>716000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>976000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>891000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>608000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>575000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>896000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783000.0</v>
       </c>
       <c r="S27">
         <v>783000.0</v>
       </c>
       <c r="T27">
+        <v>783000.0</v>
+      </c>
+      <c r="U27">
         <v>892000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>982000.0</v>
       </c>
       <c r="W27">
         <v>982000.0</v>
       </c>
       <c r="X27">
+        <v>982000.0</v>
+      </c>
+      <c r="Y27">
         <v>1874000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1269000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>454000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>438000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>901000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>538000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>335000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>304000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>567000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1393000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>901000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>904000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>868000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2275000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1346000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1349000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1335000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3335000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>1566000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1571000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1554000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2218000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1027000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1046000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>495000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>-971000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>470000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>511000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>402000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1736000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>160000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>182000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>265000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>281000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>249000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>272000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>154000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>221000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>406000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>404000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>103000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>244000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>749000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
+      <c r="CJ27"/>
     </row>
-    <row r="28" spans="1:87">
+    <row r="28" spans="1:88">
       <c r="A28" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B28">
+        <v>10529000.0</v>
+      </c>
+      <c r="C28">
         <v>130512000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-73757000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-92656000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-73593000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-47913000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-51574000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-30964000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-67457000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-42792000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-19331000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-55589000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-60051000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-29035000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-79837000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-59062000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5409000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-9599000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-12271000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-75773000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>115609000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-77258000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-190493000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-115011000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-119107000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-77844000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36620000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-28122000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-60831000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>21917000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>72673000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>83601000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-26359000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-44774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-19727000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>403908000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-31837000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12270000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>48504000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-66376000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-32851000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22201000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-21864000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-42697000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-13168000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16317000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>285701000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-2540000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>261865000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>104979000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-310000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-47577000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-9286000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-4286000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-6760000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>23881000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-15168000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-21168000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-31679000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>26037000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>89736000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-4893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4876000.0</v>
       </c>
       <c r="BL28">
         <v>-4876000.0</v>
       </c>
       <c r="BM28">
+        <v>-4876000.0</v>
+      </c>
+      <c r="BN28">
         <v>-28097000.0</v>
       </c>
-      <c r="BN28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BO28"/>
       <c r="BP28">
         <v>-23769000.0</v>
       </c>
       <c r="BQ28">
+        <v>-23769000.0</v>
+      </c>
+      <c r="BR28">
         <v>-11780000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-86808000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-9676000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>81653000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>79789000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>74493000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-4709000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-11411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13206000.0</v>
       </c>
       <c r="BZ28">
         <v>-13206000.0</v>
       </c>
       <c r="CA28">
+        <v>-13206000.0</v>
+      </c>
+      <c r="CB28">
         <v>-10800000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-15900000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-12900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>400900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-12000000.0</v>
       </c>
-      <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
+      <c r="CJ28"/>
     </row>
-    <row r="29" spans="1:87">
+    <row r="29" spans="1:88">
       <c r="A29" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B29">
+        <v>98739000.0</v>
+      </c>
+      <c r="C29">
         <v>72967000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>60894000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>83577000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>59212000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65786000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>80144000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82857000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>69867000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>42267000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>55723000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>86965000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>66455000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>90259000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5479000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>26318000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5719000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18901000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-3134000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>33926000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10870000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>81352000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>131276999.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>186578000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>130662000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>49859000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>21764000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>47648000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>36685000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>28319000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-4367000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12657000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>17375000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7399000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>17553000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>35475000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>41389000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>28899000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>59812000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>46354000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>58944000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>53306000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>44236000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>33653000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>42769000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>17557000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3180000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-206000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>10091000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>7402000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7902000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-6440000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>14267000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>3376000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>8450000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5752000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>3613000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>20321000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5589000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>7871000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>10553000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>11039000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>8885000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9521000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>4822000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>11208000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>15463000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>14237000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>13696000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>18213000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>17697000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>15456000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>13516000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>13120000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>12164000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>11918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12161000.0</v>
       </c>
       <c r="BZ29">
         <v>12161000.0</v>
       </c>
       <c r="CA29">
+        <v>12161000.0</v>
+      </c>
+      <c r="CB29">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CC29">
         <v>15000000.0</v>
       </c>
       <c r="CD29">
+        <v>15000000.0</v>
+      </c>
+      <c r="CE29">
         <v>27600000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>12200000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>59236000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>87988000.0</v>
       </c>
-      <c r="CH29"/>
-      <c r="CI29">
+      <c r="CI29"/>
+      <c r="CJ29">
         <v>41272000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:87">
+    <row r="30" spans="1:88">
       <c r="A30" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B30">
+        <v>-61977000.0</v>
+      </c>
+      <c r="C30">
         <v>-205669000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11508000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11064000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>16675000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-12992000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-27891000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-52272000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3878000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1054000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-93032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18135000.0</v>
       </c>
       <c r="M30">
         <v>-18135000.0</v>
       </c>
       <c r="N30">
+        <v>-18135000.0</v>
+      </c>
+      <c r="O30">
         <v>-1638000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>34602000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>79898000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2344000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-13125000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>27645000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>40110000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-141142000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-10560000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-3395000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-9682000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3079000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-20012000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14011000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-17842000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1505000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-41848000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-58677000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-89092000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1452000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-186545000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-15282000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-407560000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-46666000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3416000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-101822000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7539000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-115334000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-66905000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1277000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-30324000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-19839000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1578000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-300717000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-71012000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-178040000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-37091000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-673000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>21618000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-800000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-30000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-314000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>11649000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1486000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1922000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1823000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-62787000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-56673000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-5620000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>-3929000.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>-1482000.0</v>
       </c>
-      <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>9145000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>-81185000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-83542000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-412600000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>-300000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
+      <c r="CJ30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>