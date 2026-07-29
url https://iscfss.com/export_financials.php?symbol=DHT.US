--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -11052,51 +11052,53 @@
       <c r="J36">
         <v>-1001.0</v>
       </c>
       <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36">
         <v>-1000.0</v>
       </c>
       <c r="O36">
         <v>-1000.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36">
         <v>161000.0</v>
       </c>
       <c r="R36">
         <v>1000.0</v>
       </c>
       <c r="S36">
         <v>2000.0</v>
       </c>
       <c r="T36">
         <v>-1000.0</v>
       </c>
-      <c r="U36"/>
+      <c r="U36">
+        <v>7927000.0</v>
+      </c>
       <c r="V36"/>
       <c r="W36">
         <v>1000.0</v>
       </c>
       <c r="X36">
         <v>21306000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36">
         <v>9796000.0</v>
       </c>
       <c r="AA36">
         <v>-1000.0</v>
       </c>
       <c r="AB36">
         <v>-1000.0</v>
       </c>
       <c r="AC36">
         <v>1635486000.0</v>
       </c>
       <c r="AD36">
         <v>1644722000.0</v>
       </c>
       <c r="AE36">
         <v>1000.0</v>
@@ -13023,51 +13025,51 @@
       <c r="M46">
         <v>1254178000.0</v>
       </c>
       <c r="N46">
         <v>1262967000.0</v>
       </c>
       <c r="O46">
         <v>1271530000.0</v>
       </c>
       <c r="P46">
         <v>1294313000.0</v>
       </c>
       <c r="Q46">
         <v>1352122000.0</v>
       </c>
       <c r="R46">
         <v>1442519000.0</v>
       </c>
       <c r="S46">
         <v>1471983000.0</v>
       </c>
       <c r="T46">
         <v>1493012000.0</v>
       </c>
       <c r="U46">
-        <v>1522337000.0</v>
+        <v>1514410000.0</v>
       </c>
       <c r="V46">
         <v>1614630000.0</v>
       </c>
       <c r="W46">
         <v>1498477000.0</v>
       </c>
       <c r="X46">
         <v>1503733000.0</v>
       </c>
       <c r="Y46">
         <v>1557538000.0</v>
       </c>
       <c r="Z46">
         <v>1568747000.0</v>
       </c>
       <c r="AA46">
         <v>1604161000.0</v>
       </c>
       <c r="AB46">
         <v>1619751000.0</v>
       </c>
       <c r="AC46">
         <v>1630649000.0</v>
       </c>
@@ -19358,51 +19360,51 @@
       <c r="D5">
         <v>47484000.0</v>
       </c>
       <c r="E5">
         <v>60247000.0</v>
       </c>
       <c r="F5">
         <v>49241000.0</v>
       </c>
       <c r="G5">
         <v>61289000.0</v>
       </c>
       <c r="H5">
         <v>42587000.0</v>
       </c>
       <c r="I5">
         <v>52539000.0</v>
       </c>
       <c r="J5">
         <v>56053000.0</v>
       </c>
       <c r="K5">
         <v>44419000.0</v>
       </c>
       <c r="L5">
-        <v>39093000.0</v>
+        <v>39893000.0</v>
       </c>
       <c r="M5">
         <v>63377000.0</v>
       </c>
       <c r="N5">
         <v>46219000.0</v>
       </c>
       <c r="O5">
         <v>68392000.0</v>
       </c>
       <c r="P5">
         <v>14641000.0</v>
       </c>
       <c r="Q5">
         <v>16731000.0</v>
       </c>
       <c r="R5">
         <v>-10999000.0</v>
       </c>
       <c r="S5">
         <v>3532000.0</v>
       </c>
       <c r="T5">
         <v>-14587000.0</v>
       </c>
@@ -19627,51 +19629,51 @@
       <c r="D6">
         <v>73453000.0</v>
       </c>
       <c r="E6">
         <v>86386000.0</v>
       </c>
       <c r="F6">
         <v>76511000.0</v>
       </c>
       <c r="G6">
         <v>88910000.0</v>
       </c>
       <c r="H6">
         <v>70722000.0</v>
       </c>
       <c r="I6">
         <v>80417000.0</v>
       </c>
       <c r="J6">
         <v>84303000.0</v>
       </c>
       <c r="K6">
         <v>72894000.0</v>
       </c>
       <c r="L6">
-        <v>67419000.0</v>
+        <v>68219000.0</v>
       </c>
       <c r="M6">
         <v>89753000.0</v>
       </c>
       <c r="N6">
         <v>71945000.0</v>
       </c>
       <c r="O6">
         <v>96084000.0</v>
       </c>
       <c r="P6">
         <v>44839000.0</v>
       </c>
       <c r="Q6">
         <v>49049000.0</v>
       </c>
       <c r="R6">
         <v>22048000.0</v>
       </c>
       <c r="S6">
         <v>36282000.0</v>
       </c>
       <c r="T6">
         <v>17147000.0</v>
       </c>
@@ -32006,61 +32008,65 @@
         <v>11654000.0</v>
       </c>
       <c r="CE22">
         <v>10600000.0</v>
       </c>
       <c r="CF22">
         <v>5800000.0</v>
       </c>
       <c r="CG22">
         <v>36697000.0</v>
       </c>
       <c r="CH22">
         <v>52249000.0</v>
       </c>
       <c r="CI22">
         <v>34441000.0</v>
       </c>
       <c r="CJ22">
         <v>29431000.0</v>
       </c>
     </row>
     <row r="23" spans="1:88">
       <c r="A23" t="s">
         <v>205</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>-340000.0</v>
+      </c>
       <c r="C23">
         <v>-338000.0</v>
       </c>
       <c r="D23">
         <v>-365000.0</v>
       </c>
       <c r="E23">
         <v>-6132000.0</v>
       </c>
-      <c r="F23"/>
+      <c r="F23">
+        <v>-353000.0</v>
+      </c>
       <c r="G23">
         <v>1000.0</v>
       </c>
       <c r="H23">
         <v>-27891000.0</v>
       </c>
       <c r="I23">
         <v>-340000.0</v>
       </c>
       <c r="J23">
         <v>-340000.0</v>
       </c>
       <c r="K23">
         <v>-3256000.0</v>
       </c>
       <c r="L23">
         <v>1000.0</v>
       </c>
       <c r="M23">
         <v>-590000.0</v>
       </c>
       <c r="N23">
         <v>219656000.0</v>
       </c>
       <c r="O23">