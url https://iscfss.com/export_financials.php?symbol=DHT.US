--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="213">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="214">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4754,590 +4757,596 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ62"/>
+  <dimension ref="A1:CK62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
         <v>27</v>
       </c>
-      <c r="B2"/>
-      <c r="C2">
+      <c r="B2">
+        <v>24077000.0</v>
+      </c>
+      <c r="C2"/>
+      <c r="D2">
         <v>22761000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21505000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>25092000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20303000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10002000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22711000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>21495000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24150000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9203000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>25111000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>29302000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22020000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>14580000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>22398000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>26883000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>15125000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>11111000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>13307000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>14102000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14884000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2811000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>10345000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>16510000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>19572000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7913000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>23898000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>20879000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>27751000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10885000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>25039000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>26072000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>17520000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8883000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19394000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>22376000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>21752000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3565000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18219000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8768000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>7293000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1888000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>9610000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14060000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19996000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3636000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>31099000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10350000.0</v>
       </c>
       <c r="AY2">
         <v>10350000.0</v>
       </c>
       <c r="AZ2">
+        <v>10350000.0</v>
+      </c>
+      <c r="BA2">
         <v>3446000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3816000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>6391000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2212000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9118000.0</v>
       </c>
       <c r="BE2">
         <v>9118000.0</v>
       </c>
       <c r="BF2">
+        <v>9118000.0</v>
+      </c>
+      <c r="BG2">
         <v>6363000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>210000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4514000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4340000.0</v>
       </c>
       <c r="BJ2">
         <v>4340000.0</v>
       </c>
       <c r="BK2">
+        <v>4340000.0</v>
+      </c>
+      <c r="BL2">
         <v>123000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5192000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>7520000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>5512000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>280000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4976000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4398000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>9168000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>126000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>6806000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5350000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4976000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>55000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3589000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3642000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3736000.0</v>
       </c>
       <c r="CA2">
         <v>3736000.0</v>
       </c>
       <c r="CB2">
+        <v>3736000.0</v>
+      </c>
+      <c r="CC2">
         <v>3522000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3314000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4437000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>100000.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>309000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>131000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>77000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5384,52 +5393,53 @@
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
+      <c r="CK3"/>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5476,300 +5486,304 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
         <v>30</v>
       </c>
       <c r="B5">
+        <v>3024000.0</v>
+      </c>
+      <c r="C5">
         <v>3172000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>498000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>3393000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2876000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2996000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5312000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4211000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>3057000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2999000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3766000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>3201000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2539000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>2740000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3761000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2911000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>2437000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>2703000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>4069000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3258000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2509000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2607000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>4417000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3312999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2259000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2201999.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1604000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1110000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>737000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>438000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1880000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1536000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1242000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>975000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>5761000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>5178000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>4235000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3330000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>8175000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6865000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5494000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4242000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6672000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>9708000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>8066000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6538000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4416000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3685000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2642000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2147000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3118000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2648000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2138000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1736000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-303535000.0</v>
       </c>
       <c r="BD5">
         <v>-303535000.0</v>
       </c>
-      <c r="BE5"/>
+      <c r="BE5">
+        <v>-303535000.0</v>
+      </c>
       <c r="BF5"/>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
+      <c r="BG5"/>
       <c r="BH5">
         <v>-1000000.0</v>
       </c>
       <c r="BI5">
-        <v>-2000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="BJ5">
         <v>-2000000.0</v>
       </c>
       <c r="BK5">
         <v>-2000000.0</v>
       </c>
       <c r="BL5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="BM5">
         <v>-3271000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-5273000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-8303000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-14363000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-16769000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-19175000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-23749000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-26418000.0</v>
       </c>
-      <c r="BT5"/>
       <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>-147882000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-10218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-130610000.0</v>
       </c>
       <c r="BY5">
         <v>-130610000.0</v>
       </c>
       <c r="BZ5">
-        <v>1000000.0</v>
+        <v>-130610000.0</v>
       </c>
       <c r="CA5">
         <v>1000000.0</v>
       </c>
       <c r="CB5">
-        <v>-113695000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="CC5">
         <v>-113695000.0</v>
       </c>
       <c r="CD5">
         <v>-113695000.0</v>
       </c>
       <c r="CE5">
+        <v>-113695000.0</v>
+      </c>
+      <c r="CF5">
         <v>-1600000.0</v>
       </c>
-      <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5816,80 +5830,81 @@
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
         <v>32</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>914000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>994000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>1389000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>1418000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>3938000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
@@ -5918,116 +5933,119 @@
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
+        <v>1612000.0</v>
+      </c>
+      <c r="C8">
         <v>1610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608000.0</v>
       </c>
       <c r="D8">
         <v>1608000.0</v>
       </c>
       <c r="E8">
         <v>1608000.0</v>
       </c>
       <c r="F8">
+        <v>1608000.0</v>
+      </c>
+      <c r="G8">
         <v>1606000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615000.0</v>
       </c>
       <c r="I8">
         <v>1615000.0</v>
       </c>
       <c r="J8">
+        <v>1615000.0</v>
+      </c>
+      <c r="K8">
         <v>1613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="L8">
         <v>1610000.0</v>
       </c>
       <c r="M8">
+        <v>1610000.0</v>
+      </c>
+      <c r="N8">
         <v>1624000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627000.0</v>
       </c>
       <c r="P8">
         <v>1627000.0</v>
       </c>
       <c r="Q8">
+        <v>1627000.0</v>
+      </c>
+      <c r="R8">
         <v>1642000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>1668000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>1661000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1667000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>1679000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6050,131 +6068,132 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>1223719000.0</v>
       </c>
       <c r="E9">
         <v>1223719000.0</v>
       </c>
       <c r="F9">
+        <v>1223719000.0</v>
+      </c>
+      <c r="G9">
         <v>1221887000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1217651000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1230832000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>1252456000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1267398000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1264000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1266965000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1273691000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1295138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1291505000.0</v>
       </c>
       <c r="X9">
         <v>1291505000.0</v>
       </c>
       <c r="Y9">
+        <v>1291505000.0</v>
+      </c>
+      <c r="Z9">
         <v>1171920000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1170046000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1169537000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1143100000.0</v>
       </c>
       <c r="AC9">
         <v>1143100000.0</v>
       </c>
       <c r="AD9">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AE9">
         <v>1142496000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1145107000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1148761000.0</v>
       </c>
-      <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -6186,354 +6205,358 @@
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>161683000.0</v>
+      </c>
+      <c r="C10">
         <v>126246000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>79034000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>81250000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>82660000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>80510000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>78143000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>73829000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>72642000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>73076000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>74738000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>73920000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>130649000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>117549000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>125948000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>65708000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>105778000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58624000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>60369000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>64481000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>52241000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>53978000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>68641000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>75107000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>137717000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>75832000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67356000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>115352000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>70978000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>69293000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>94944000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>86556000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>76927000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>69761000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>77292000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>86549000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>104005000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>72182000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>109295000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>71542000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>65049000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>77533000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>166775000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>158172000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>137077000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>176446000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>166684000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>134388000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>146224000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>219982000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>126065000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>50003000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>43084000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>75483000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>71303000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>72242000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>70866000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>29583000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>42624000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>45393000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>73305000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>102184000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>58569000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>58043000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>54034000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>49389000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>72664000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>65385000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>49922000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>60936000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>59020000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>127614000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>119594000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>22485000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>10365000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6294000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="CA10">
         <v>16635000.0</v>
       </c>
       <c r="CB10">
+        <v>16635000.0</v>
+      </c>
+      <c r="CC10">
         <v>16840000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>17100000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17946000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>15900000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>79034000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>81250000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>82660000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>80510000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>78143000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>73829000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>105778000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>58624000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>60658000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>64481000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>52241000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -6556,1278 +6579,1292 @@
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
+      <c r="CK11"/>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>161683000.0</v>
+      </c>
+      <c r="C12">
         <v>126246000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>79034000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>81250000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>82660000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>80510000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78143000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>73829000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>72642000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>73076000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>74738000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>73920000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>130649000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>117549000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>125948000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>65708000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>105778000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58624000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>60369000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>64481000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>52241000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>53978000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68641000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>75107000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>137717000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>75832000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67356000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>115352000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>70978000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>69293000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>94944000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>86556000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>76927000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>69761000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>77292000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>86549000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>104005000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>72182000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>109295000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>71542000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>65049000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>77533000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>166775000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>158172000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>137077000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>176446000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>166684000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>134388000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>146224000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>219982000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>126065000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>50003000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>43084000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>75483000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>71303000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>72242000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>70866000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>29583000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>42624000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>45393000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>73305000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>102184000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>58569000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>58043000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>54034000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>49389000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>72664000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>65385000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>49922000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>60936000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>59020000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>127614000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>119594000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>22485000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>10365000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>6294000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="CA12">
         <v>16635000.0</v>
       </c>
       <c r="CB12">
+        <v>16635000.0</v>
+      </c>
+      <c r="CC12">
         <v>16840000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>17100000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>17946000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>15900000.0</v>
       </c>
-      <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
+        <v>1612000.0</v>
+      </c>
+      <c r="C13">
         <v>1610000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1608000.0</v>
       </c>
       <c r="D13">
         <v>1608000.0</v>
       </c>
       <c r="E13">
         <v>1608000.0</v>
       </c>
       <c r="F13">
+        <v>1608000.0</v>
+      </c>
+      <c r="G13">
         <v>1606000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1615000.0</v>
       </c>
       <c r="I13">
         <v>1615000.0</v>
       </c>
       <c r="J13">
+        <v>1615000.0</v>
+      </c>
+      <c r="K13">
         <v>1613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610000.0</v>
       </c>
       <c r="L13">
         <v>1610000.0</v>
       </c>
       <c r="M13">
+        <v>1610000.0</v>
+      </c>
+      <c r="N13">
         <v>1624000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1630000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1627000.0</v>
       </c>
       <c r="P13">
         <v>1627000.0</v>
       </c>
       <c r="Q13">
+        <v>1627000.0</v>
+      </c>
+      <c r="R13">
         <v>1642000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1668000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1661000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1667000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1679000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="X13">
         <v>1708000.0</v>
       </c>
       <c r="Y13">
+        <v>1708000.0</v>
+      </c>
+      <c r="Z13">
         <v>1474000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1469000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424000.0</v>
       </c>
       <c r="AC13">
         <v>1424000.0</v>
       </c>
       <c r="AD13">
+        <v>1424000.0</v>
+      </c>
+      <c r="AE13">
         <v>1420000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000.0</v>
       </c>
       <c r="AG13">
         <v>1436000.0</v>
       </c>
       <c r="AH13">
         <v>1436000.0</v>
       </c>
       <c r="AI13">
+        <v>1436000.0</v>
+      </c>
+      <c r="AJ13">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="AK13">
         <v>1423000.0</v>
       </c>
       <c r="AL13">
+        <v>1423000.0</v>
+      </c>
+      <c r="AM13">
         <v>946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934000.0</v>
       </c>
       <c r="AN13">
         <v>934000.0</v>
       </c>
       <c r="AO13">
         <v>934000.0</v>
       </c>
       <c r="AP13">
+        <v>934000.0</v>
+      </c>
+      <c r="AQ13">
         <v>937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AR13">
         <v>929000.0</v>
       </c>
       <c r="AS13">
         <v>929000.0</v>
       </c>
       <c r="AT13">
         <v>929000.0</v>
       </c>
       <c r="AU13">
-        <v>925000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="AV13">
         <v>925000.0</v>
       </c>
       <c r="AW13">
-        <v>694000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="AX13">
         <v>694000.0</v>
       </c>
       <c r="AY13">
+        <v>694000.0</v>
+      </c>
+      <c r="AZ13">
         <v>291000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>156000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>98000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>96000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>95000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>90000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>947000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640000.0</v>
       </c>
       <c r="BH13">
         <v>640000.0</v>
       </c>
       <c r="BI13">
+        <v>640000.0</v>
+      </c>
+      <c r="BJ13">
         <v>642000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000.0</v>
       </c>
       <c r="BL13">
         <v>487000.0</v>
       </c>
       <c r="BM13">
         <v>487000.0</v>
       </c>
       <c r="BN13">
         <v>487000.0</v>
       </c>
       <c r="BO13">
         <v>487000.0</v>
       </c>
       <c r="BP13">
         <v>487000.0</v>
       </c>
       <c r="BQ13">
         <v>487000.0</v>
       </c>
       <c r="BR13">
-        <v>392000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="BS13">
         <v>392000.0</v>
       </c>
-      <c r="BT13"/>
+      <c r="BT13">
+        <v>392000.0</v>
+      </c>
       <c r="BU13"/>
-      <c r="BV13">
-[...1 lines deleted...]
-      </c>
+      <c r="BV13"/>
       <c r="BW13">
         <v>300000.0</v>
       </c>
       <c r="BX13">
         <v>300000.0</v>
       </c>
       <c r="BY13">
         <v>300000.0</v>
       </c>
       <c r="BZ13">
         <v>300000.0</v>
       </c>
       <c r="CA13">
         <v>300000.0</v>
       </c>
-      <c r="CB13"/>
+      <c r="CB13">
+        <v>300000.0</v>
+      </c>
       <c r="CC13"/>
-      <c r="CD13">
-[...1 lines deleted...]
-      </c>
+      <c r="CD13"/>
       <c r="CE13">
         <v>300000.0</v>
       </c>
-      <c r="CF13"/>
-      <c r="CG13">
+      <c r="CF13">
+        <v>300000.0</v>
+      </c>
+      <c r="CG13"/>
+      <c r="CH13">
         <v>700000.0</v>
       </c>
-      <c r="CH13"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CI13"/>
       <c r="CJ13">
         <v>700000.0</v>
       </c>
+      <c r="CK13">
+        <v>700000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
+        <v>161265840.0</v>
+      </c>
+      <c r="C14">
         <v>161215969.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>160918696.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>160725972.0</v>
       </c>
       <c r="E14">
         <v>160725972.0</v>
       </c>
       <c r="F14">
+        <v>160725972.0</v>
+      </c>
+      <c r="G14">
         <v>160559000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>161347445.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>161553185.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>161486503.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>161425054.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>161206487.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>161902025.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>163172987.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>163249977.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>162653339.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>163058844.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>166824023.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>166546014.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>166596396.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>167610608.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>171031128.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>171351269.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>170842884.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>170853711.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>169954997.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>168596765.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>167766809.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>142554889.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>142249757.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>142490452.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>143512660.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>143602884.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>143575685.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>143044483.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>142357205.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>142347298.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>118581150.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>112617393.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>114046256.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>93366062.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>114349521.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>113641953.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>112788727.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>112311908.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>111965050.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>111323807.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>92558248.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>73195704.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>69495339.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>57147201.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23751097.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15520230.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>15460067.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>15420315.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>15419683.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>15414438.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5371596.0</v>
       </c>
       <c r="BF14">
         <v>5371596.0</v>
       </c>
       <c r="BG14">
+        <v>5371596.0</v>
+      </c>
+      <c r="BH14">
         <v>5371574.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5370897.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>5366231.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>4799915.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>4795363.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>4063504.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4060919.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4057317.0</v>
       </c>
       <c r="BO14">
         <v>4057317.0</v>
       </c>
       <c r="BP14">
+        <v>4057317.0</v>
+      </c>
+      <c r="BQ14">
         <v>4081548.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4048604.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3271200.0</v>
       </c>
       <c r="BS14">
         <v>3271200.0</v>
       </c>
       <c r="BT14">
+        <v>3271200.0</v>
+      </c>
+      <c r="BU14">
         <v>3269887.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>2964746.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>2502557.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>2502192.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>2503372.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>2503659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2502276.0</v>
       </c>
       <c r="CA14">
         <v>2502276.0</v>
       </c>
       <c r="CB14">
+        <v>2502276.0</v>
+      </c>
+      <c r="CC14">
         <v>2501443.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>2500876.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>2501057.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="CF14">
         <v>2500000.0</v>
       </c>
-      <c r="CG14"/>
-      <c r="CH14">
+      <c r="CG14">
+        <v>2500000.0</v>
+      </c>
+      <c r="CH14"/>
+      <c r="CI14">
         <v>3000000.0</v>
       </c>
-      <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>1679000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708000.0</v>
       </c>
       <c r="X15">
         <v>1708000.0</v>
       </c>
       <c r="Y15">
+        <v>1708000.0</v>
+      </c>
+      <c r="Z15">
         <v>1474000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1469000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1468000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1424000.0</v>
       </c>
       <c r="AC15">
         <v>1424000.0</v>
       </c>
       <c r="AD15">
+        <v>1424000.0</v>
+      </c>
+      <c r="AE15">
         <v>1420000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1427000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1436000.0</v>
       </c>
       <c r="AG15">
         <v>1436000.0</v>
       </c>
       <c r="AH15">
         <v>1436000.0</v>
       </c>
       <c r="AI15">
+        <v>1436000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1423000.0</v>
       </c>
       <c r="AK15">
         <v>1423000.0</v>
       </c>
       <c r="AL15">
+        <v>1423000.0</v>
+      </c>
+      <c r="AM15">
         <v>946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>934000.0</v>
       </c>
       <c r="AN15">
         <v>934000.0</v>
       </c>
       <c r="AO15">
         <v>934000.0</v>
       </c>
       <c r="AP15">
+        <v>934000.0</v>
+      </c>
+      <c r="AQ15">
         <v>937000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929000.0</v>
       </c>
       <c r="AR15">
         <v>929000.0</v>
       </c>
       <c r="AS15">
         <v>929000.0</v>
       </c>
       <c r="AT15">
         <v>929000.0</v>
       </c>
       <c r="AU15">
-        <v>925000.0</v>
+        <v>929000.0</v>
       </c>
       <c r="AV15">
         <v>925000.0</v>
       </c>
       <c r="AW15">
-        <v>694000.0</v>
+        <v>925000.0</v>
       </c>
       <c r="AX15">
         <v>694000.0</v>
       </c>
       <c r="AY15">
+        <v>694000.0</v>
+      </c>
+      <c r="AZ15">
         <v>291000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>156000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>98000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>96000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>95000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>90000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>947000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640000.0</v>
       </c>
       <c r="BH15">
         <v>640000.0</v>
       </c>
       <c r="BI15">
+        <v>640000.0</v>
+      </c>
+      <c r="BJ15">
         <v>642000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>641000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>487000.0</v>
       </c>
       <c r="BL15">
         <v>487000.0</v>
       </c>
       <c r="BM15">
         <v>487000.0</v>
       </c>
       <c r="BN15">
         <v>487000.0</v>
       </c>
       <c r="BO15">
         <v>487000.0</v>
       </c>
       <c r="BP15">
         <v>487000.0</v>
       </c>
       <c r="BQ15">
         <v>487000.0</v>
       </c>
       <c r="BR15">
-        <v>392000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="BS15">
         <v>392000.0</v>
       </c>
-      <c r="BT15"/>
+      <c r="BT15">
+        <v>392000.0</v>
+      </c>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>300000.0</v>
       </c>
       <c r="BY15">
         <v>300000.0</v>
       </c>
       <c r="BZ15">
         <v>300000.0</v>
       </c>
       <c r="CA15">
         <v>300000.0</v>
       </c>
-      <c r="CB15"/>
+      <c r="CB15">
+        <v>300000.0</v>
+      </c>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>300000.0</v>
       </c>
-      <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16">
+        <v>12376000.0</v>
+      </c>
+      <c r="C16">
         <v>6593000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>11397000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6710000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>7963000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>7501000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>6139000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3247000.0</v>
       </c>
       <c r="J16">
         <v>3247000.0</v>
       </c>
       <c r="K16">
-        <v>4394000.0</v>
+        <v>3247000.0</v>
       </c>
       <c r="L16">
         <v>4394000.0</v>
       </c>
       <c r="M16">
+        <v>4394000.0</v>
+      </c>
+      <c r="N16">
         <v>5510000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5092000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4172000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3056000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3300000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6140000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4865000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4046000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4474000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2698000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>16236000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>18303000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>10381000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-19572000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>930000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-23898000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-20879000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-27751000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>17749000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1354000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-17519000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>8545000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>829000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>394000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1044000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2154000.0</v>
       </c>
       <c r="AN16">
         <v>2154000.0</v>
       </c>
       <c r="AO16">
+        <v>2154000.0</v>
+      </c>
+      <c r="AP16">
         <v>3537000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>5079000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3575000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>3190000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3959000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>4649000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2428000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4095000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1231000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2772000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2271000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>8330000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>7977000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>8072000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2624000.0</v>
       </c>
       <c r="BE16">
         <v>2624000.0</v>
       </c>
       <c r="BF16">
+        <v>2624000.0</v>
+      </c>
+      <c r="BG16">
         <v>112000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8357000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8454000.0</v>
       </c>
       <c r="BJ16">
         <v>8454000.0</v>
       </c>
       <c r="BK16">
+        <v>8454000.0</v>
+      </c>
+      <c r="BL16">
         <v>8088000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7930000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>7898000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>7643000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>7898000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>7875000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>7855000.0</v>
       </c>
-      <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>7855000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>7006000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>4354000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6180000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5970000.0</v>
       </c>
       <c r="CA16">
         <v>5970000.0</v>
       </c>
       <c r="CB16">
-        <v>6126000.0</v>
+        <v>5970000.0</v>
       </c>
       <c r="CC16">
         <v>6126000.0</v>
       </c>
       <c r="CD16">
+        <v>6126000.0</v>
+      </c>
+      <c r="CE16">
         <v>5762000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>-5200000.0</v>
       </c>
-      <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7874,52 +7911,53 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7966,14808 +8004,55 @@
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
-    </row>
-[...14751 lines deleted...]
-      <c r="CJ18"/>
       <c r="CK18"/>
     </row>
     <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>169</v>
+        <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22816,135 +8101,15030 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
     </row>
     <row r="20" spans="1:89">
       <c r="A20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20">
+        <v>1356000.0</v>
+      </c>
+      <c r="C20">
+        <v>1356000.0</v>
+      </c>
+      <c r="D20">
+        <v>1356000.0</v>
+      </c>
+      <c r="E20">
+        <v>1356000.0</v>
+      </c>
+      <c r="F20">
+        <v>1356000.0</v>
+      </c>
+      <c r="G20">
+        <v>1356000.0</v>
+      </c>
+      <c r="H20">
+        <v>1356000.0</v>
+      </c>
+      <c r="I20">
+        <v>1356000.0</v>
+      </c>
+      <c r="J20">
+        <v>1356000.0</v>
+      </c>
+      <c r="K20">
+        <v>1356000.0</v>
+      </c>
+      <c r="L20">
+        <v>1356000.0</v>
+      </c>
+      <c r="M20">
+        <v>1356000.0</v>
+      </c>
+      <c r="N20">
+        <v>1356000.0</v>
+      </c>
+      <c r="O20">
+        <v>1356000.0</v>
+      </c>
+      <c r="P20">
+        <v>1356000.0</v>
+      </c>
+      <c r="Q20">
+        <v>1356000.0</v>
+      </c>
+      <c r="R20">
+        <v>1356000.0</v>
+      </c>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+    </row>
+    <row r="21" spans="1:89">
+      <c r="A21" t="s">
+        <v>46</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21">
+        <v>452000.0</v>
+      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21">
+        <v>1430000.0</v>
+      </c>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>2407000.0</v>
+      </c>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21">
+        <v>3385000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3385000.0</v>
+      </c>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21">
+        <v>4363000.0</v>
+      </c>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
+        <v>5582000.0</v>
+      </c>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
+        <v>9053000.0</v>
+      </c>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+      <c r="BF21"/>
+      <c r="BG21"/>
+      <c r="BH21"/>
+      <c r="BI21"/>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+    </row>
+    <row r="22" spans="1:89">
+      <c r="A22" t="s">
+        <v>47</v>
+      </c>
+      <c r="B22">
+        <v>26835000.0</v>
+      </c>
+      <c r="C22">
+        <v>30241000.0</v>
+      </c>
+      <c r="D22">
+        <v>24682000.0</v>
+      </c>
+      <c r="E22">
+        <v>23498000.0</v>
+      </c>
+      <c r="F22">
+        <v>30679000.0</v>
+      </c>
+      <c r="G22">
+        <v>33033000.0</v>
+      </c>
+      <c r="H22">
+        <v>37688000.0</v>
+      </c>
+      <c r="I22">
+        <v>33299000.0</v>
+      </c>
+      <c r="J22">
+        <v>36806000.0</v>
+      </c>
+      <c r="K22">
+        <v>37431000.0</v>
+      </c>
+      <c r="L22">
+        <v>33806000.0</v>
+      </c>
+      <c r="M22">
+        <v>37783000.0</v>
+      </c>
+      <c r="N22">
+        <v>34358000.0</v>
+      </c>
+      <c r="O22">
+        <v>27658000.0</v>
+      </c>
+      <c r="P22">
+        <v>33069000.0</v>
+      </c>
+      <c r="Q22">
+        <v>36351000.0</v>
+      </c>
+      <c r="R22">
+        <v>42266000.0</v>
+      </c>
+      <c r="S22">
+        <v>35759000.0</v>
+      </c>
+      <c r="T22">
+        <v>33396000.0</v>
+      </c>
+      <c r="U22">
+        <v>29421000.0</v>
+      </c>
+      <c r="V22">
+        <v>20577000.0</v>
+      </c>
+      <c r="W22">
+        <v>19272000.0</v>
+      </c>
+      <c r="X22">
+        <v>11854000.0</v>
+      </c>
+      <c r="Y22">
+        <v>13167000.0</v>
+      </c>
+      <c r="Z22">
+        <v>19501000.0</v>
+      </c>
+      <c r="AA22">
+        <v>36279000.0</v>
+      </c>
+      <c r="AB22">
+        <v>34085000.0</v>
+      </c>
+      <c r="AC22">
+        <v>27597000.0</v>
+      </c>
+      <c r="AD22">
+        <v>37558000.0</v>
+      </c>
+      <c r="AE22">
+        <v>33471000.0</v>
+      </c>
+      <c r="AF22">
+        <v>32212000.0</v>
+      </c>
+      <c r="AG22">
+        <v>29251000.0</v>
+      </c>
+      <c r="AH22">
+        <v>26601000.0</v>
+      </c>
+      <c r="AI22">
+        <v>22003000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>23675000.0</v>
+      </c>
+      <c r="AK22">
+        <v>20899000.0</v>
+      </c>
+      <c r="AL22">
+        <v>18022000.0</v>
+      </c>
+      <c r="AM22">
+        <v>15750000.0</v>
+      </c>
+      <c r="AN22">
+        <v>7906000.0</v>
+      </c>
+      <c r="AO22">
+        <v>9638000.0</v>
+      </c>
+      <c r="AP22">
+        <v>8425000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>6360000.0</v>
+      </c>
+      <c r="AR22">
+        <v>8844000.0</v>
+      </c>
+      <c r="AS22">
+        <v>7781000.0</v>
+      </c>
+      <c r="AT22">
+        <v>10091000.0</v>
+      </c>
+      <c r="AU22">
+        <v>10283000.0</v>
+      </c>
+      <c r="AV22">
+        <v>15906000.0</v>
+      </c>
+      <c r="AW22">
+        <v>19052000.0</v>
+      </c>
+      <c r="AX22">
+        <v>6466000.0</v>
+      </c>
+      <c r="AY22">
+        <v>7435000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2825000.0</v>
+      </c>
+      <c r="BA22">
+        <v>943000.0</v>
+      </c>
+      <c r="BB22">
+        <v>3407000.0</v>
+      </c>
+      <c r="BC22">
+        <v>3421000.0</v>
+      </c>
+      <c r="BD22">
+        <v>3616000.0</v>
+      </c>
+      <c r="BE22">
+        <v>2879000.0</v>
+      </c>
+      <c r="BF22">
+        <v>1006000.0</v>
+      </c>
+      <c r="BG22">
+        <v>9346000.0</v>
+      </c>
+      <c r="BH22">
+        <v>-3238000.0</v>
+      </c>
+      <c r="BI22">
+        <v>-3238000.0</v>
+      </c>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22">
+        <v>1760000.0</v>
+      </c>
+      <c r="CA22">
+        <v>1912000.0</v>
+      </c>
+      <c r="CB22">
+        <v>1912000.0</v>
+      </c>
+      <c r="CC22">
+        <v>1441000.0</v>
+      </c>
+      <c r="CD22">
+        <v>1517000.0</v>
+      </c>
+      <c r="CE22">
+        <v>1504000.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+    </row>
+    <row r="23" spans="1:89">
+      <c r="A23" t="s">
+        <v>48</v>
+      </c>
+      <c r="B23">
+        <v>1807977000.0</v>
+      </c>
+      <c r="C23">
+        <v>1785089000.0</v>
+      </c>
+      <c r="D23">
+        <v>1602949000.0</v>
+      </c>
+      <c r="E23">
+        <v>1398046000.0</v>
+      </c>
+      <c r="F23">
+        <v>1430405000.0</v>
+      </c>
+      <c r="G23">
+        <v>1458038000.0</v>
+      </c>
+      <c r="H23">
+        <v>1486587000.0</v>
+      </c>
+      <c r="I23">
+        <v>1474550000.0</v>
+      </c>
+      <c r="J23">
+        <v>1488042000.0</v>
+      </c>
+      <c r="K23">
+        <v>1472331000.0</v>
+      </c>
+      <c r="L23">
+        <v>1492223000.0</v>
+      </c>
+      <c r="M23">
+        <v>1497474000.0</v>
+      </c>
+      <c r="N23">
+        <v>1489851000.0</v>
+      </c>
+      <c r="O23">
+        <v>1477536000.0</v>
+      </c>
+      <c r="P23">
+        <v>1508474000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1466096000.0</v>
+      </c>
+      <c r="R23">
+        <v>1542266000.0</v>
+      </c>
+      <c r="S23">
+        <v>1578411000.0</v>
+      </c>
+      <c r="T23">
+        <v>1609362000.0</v>
+      </c>
+      <c r="U23">
+        <v>1617724000.0</v>
+      </c>
+      <c r="V23">
+        <v>1653285000.0</v>
+      </c>
+      <c r="W23">
+        <v>1730807000.0</v>
+      </c>
+      <c r="X23">
+        <v>1621989000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1685877000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1823988000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1790160000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1827218000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1828473000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1792763000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1828328000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1863856000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1818081000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1763693000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1693096000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1730497000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1783096000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1808183000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1392939000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1403737000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1377354000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1394755000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1423374000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1423805000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1363306000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1359694000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1384028000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1378095000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1333786000.0</v>
+      </c>
+      <c r="AX23">
+        <v>700742000.0</v>
+      </c>
+      <c r="AY23">
+        <v>714424000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>446599000.0</v>
+      </c>
+      <c r="BA23">
+        <v>334968000.0</v>
+      </c>
+      <c r="BB23">
+        <v>338846000.0</v>
+      </c>
+      <c r="BC23">
+        <v>395889000.0</v>
+      </c>
+      <c r="BD23">
+        <v>399759000.0</v>
+      </c>
+      <c r="BE23">
+        <v>416178000.0</v>
+      </c>
+      <c r="BF23">
+        <v>516512000.0</v>
+      </c>
+      <c r="BG23">
+        <v>488573000.0</v>
+      </c>
+      <c r="BH23">
+        <v>504557000.0</v>
+      </c>
+      <c r="BI23">
+        <v>512752000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>605330000.0</v>
+      </c>
+      <c r="BK23">
+        <v>575211000.0</v>
+      </c>
+      <c r="BL23">
+        <v>480855000.0</v>
+      </c>
+      <c r="BM23">
+        <v>481363000.0</v>
+      </c>
+      <c r="BN23">
+        <v>484548000.0</v>
+      </c>
+      <c r="BO23">
+        <v>487969000.0</v>
+      </c>
+      <c r="BP23">
+        <v>517971000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>512318000.0</v>
+      </c>
+      <c r="BR23">
+        <v>507872000.0</v>
+      </c>
+      <c r="BS23">
+        <v>525205000.0</v>
+      </c>
+      <c r="BT23">
+        <v>532496000.0</v>
+      </c>
+      <c r="BU23">
+        <v>607668000.0</v>
+      </c>
+      <c r="BV23">
+        <v>603603000.0</v>
+      </c>
+      <c r="BW23">
+        <v>510864000.0</v>
+      </c>
+      <c r="BX23">
+        <v>422208000.0</v>
+      </c>
+      <c r="BY23">
+        <v>339931000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>341446000.0</v>
+      </c>
+      <c r="CA23">
+        <v>342008000.0</v>
+      </c>
+      <c r="CB23">
+        <v>342008000.0</v>
+      </c>
+      <c r="CC23">
+        <v>352470000.0</v>
+      </c>
+      <c r="CD23">
+        <v>359502000.0</v>
+      </c>
+      <c r="CE23">
+        <v>366406000.0</v>
+      </c>
+      <c r="CF23">
+        <v>364000000.0</v>
+      </c>
+      <c r="CG23"/>
+      <c r="CH23"/>
+      <c r="CI23"/>
+      <c r="CJ23"/>
+      <c r="CK23"/>
+    </row>
+    <row r="24" spans="1:89">
+      <c r="A24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B24">
+        <v>389372000.0</v>
+      </c>
+      <c r="C24">
+        <v>400696000.0</v>
+      </c>
+      <c r="D24">
+        <v>389244000.0</v>
+      </c>
+      <c r="E24">
+        <v>236976000.0</v>
+      </c>
+      <c r="F24">
+        <v>253731000.0</v>
+      </c>
+      <c r="G24">
+        <v>285298000.0</v>
+      </c>
+      <c r="H24">
+        <v>330775000.0</v>
+      </c>
+      <c r="I24">
+        <v>359289000.0</v>
+      </c>
+      <c r="J24">
+        <v>372579000.0</v>
+      </c>
+      <c r="K24">
+        <v>361619000.0</v>
+      </c>
+      <c r="L24">
+        <v>398425000.0</v>
+      </c>
+      <c r="M24">
+        <v>388647000.0</v>
+      </c>
+      <c r="N24">
+        <v>349352000.0</v>
+      </c>
+      <c r="O24">
+        <v>362616000.0</v>
+      </c>
+      <c r="P24">
+        <v>367069000.0</v>
+      </c>
+      <c r="Q24">
+        <v>377695000.0</v>
+      </c>
+      <c r="R24">
+        <v>450752000.0</v>
+      </c>
+      <c r="S24">
+        <v>500230000.0</v>
+      </c>
+      <c r="T24">
+        <v>512507000.0</v>
+      </c>
+      <c r="U24">
+        <v>515015000.0</v>
+      </c>
+      <c r="V24">
+        <v>516399000.0</v>
+      </c>
+      <c r="W24">
+        <v>562957000.0</v>
+      </c>
+      <c r="X24">
+        <v>446562000.0</v>
+      </c>
+      <c r="Y24">
+        <v>474106000.0</v>
+      </c>
+      <c r="Z24">
+        <v>647179000.0</v>
+      </c>
+      <c r="AA24">
+        <v>678074000.0</v>
+      </c>
+      <c r="AB24">
+        <v>750586000.0</v>
+      </c>
+      <c r="AC24">
+        <v>846008000.0</v>
+      </c>
+      <c r="AD24">
+        <v>807208000.0</v>
+      </c>
+      <c r="AE24">
+        <v>824737000.0</v>
+      </c>
+      <c r="AF24">
+        <v>877946000.0</v>
+      </c>
+      <c r="AG24">
+        <v>867070000.0</v>
+      </c>
+      <c r="AH24">
+        <v>797310000.0</v>
+      </c>
+      <c r="AI24">
+        <v>708620000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>721151000.0</v>
+      </c>
+      <c r="AK24">
+        <v>762252000.0</v>
+      </c>
+      <c r="AL24">
+        <v>777025000.0</v>
+      </c>
+      <c r="AM24">
+        <v>619049000.0</v>
+      </c>
+      <c r="AN24">
+        <v>643974000.0</v>
+      </c>
+      <c r="AO24">
+        <v>629975000.0</v>
+      </c>
+      <c r="AP24">
+        <v>582057000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>601060000.0</v>
+      </c>
+      <c r="AR24">
+        <v>630201000.0</v>
+      </c>
+      <c r="AS24">
+        <v>571798000.0</v>
+      </c>
+      <c r="AT24">
+        <v>577505000.0</v>
+      </c>
+      <c r="AU24">
+        <v>623119000.0</v>
+      </c>
+      <c r="AV24">
+        <v>629320000.0</v>
+      </c>
+      <c r="AW24">
+        <v>585421000.0</v>
+      </c>
+      <c r="AX24">
+        <v>196156000.0</v>
+      </c>
+      <c r="AY24">
+        <v>203494000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>156046000.0</v>
+      </c>
+      <c r="BA24">
+        <v>156004000.0</v>
+      </c>
+      <c r="BB24">
+        <v>155961000.0</v>
+      </c>
+      <c r="BC24">
+        <v>155410000.0</v>
+      </c>
+      <c r="BD24">
+        <v>202637000.0</v>
+      </c>
+      <c r="BE24">
+        <v>211561000.0</v>
+      </c>
+      <c r="BF24">
+        <v>215481000.0</v>
+      </c>
+      <c r="BG24">
+        <v>253835000.0</v>
+      </c>
+      <c r="BH24">
+        <v>263632000.0</v>
+      </c>
+      <c r="BI24">
+        <v>294789000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>319940000.0</v>
+      </c>
+      <c r="BK24">
+        <v>292366000.0</v>
+      </c>
+      <c r="BL24">
+        <v>265231000.0</v>
+      </c>
+      <c r="BM24">
+        <v>265183000.0</v>
+      </c>
+      <c r="BN24">
+        <v>265136000.0</v>
+      </c>
+      <c r="BO24">
+        <v>265088000.0</v>
+      </c>
+      <c r="BP24">
+        <v>293041000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>292994000.0</v>
+      </c>
+      <c r="BR24">
+        <v>292947000.0</v>
+      </c>
+      <c r="BS24">
+        <v>342899000.0</v>
+      </c>
+      <c r="BT24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BU24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BV24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BW24">
+        <v>344000000.0</v>
+      </c>
+      <c r="BX24">
+        <v>253700000.0</v>
+      </c>
+      <c r="BY24">
+        <v>243000000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF24">
+        <v>236000000.0</v>
+      </c>
+      <c r="CG24"/>
+      <c r="CH24">
+        <v>81800000.0</v>
+      </c>
+      <c r="CI24"/>
+      <c r="CJ24">
+        <v>254651000.0</v>
+      </c>
+      <c r="CK24">
+        <v>329203000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:89">
+      <c r="A25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25">
+        <v>389244000.0</v>
+      </c>
+      <c r="E25">
+        <v>236976000.0</v>
+      </c>
+      <c r="F25">
+        <v>253731000.0</v>
+      </c>
+      <c r="G25">
+        <v>285298000.0</v>
+      </c>
+      <c r="H25">
+        <v>330775000.0</v>
+      </c>
+      <c r="I25">
+        <v>359289000.0</v>
+      </c>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25">
+        <v>450752000.0</v>
+      </c>
+      <c r="S25">
+        <v>500230000.0</v>
+      </c>
+      <c r="T25">
+        <v>512507000.0</v>
+      </c>
+      <c r="U25">
+        <v>515015000.0</v>
+      </c>
+      <c r="V25">
+        <v>516399000.0</v>
+      </c>
+      <c r="W25">
+        <v>562957000.0</v>
+      </c>
+      <c r="X25">
+        <v>446562000.0</v>
+      </c>
+      <c r="Y25">
+        <v>474106000.0</v>
+      </c>
+      <c r="Z25">
+        <v>647179000.0</v>
+      </c>
+      <c r="AA25">
+        <v>678074000.0</v>
+      </c>
+      <c r="AB25">
+        <v>750586000.0</v>
+      </c>
+      <c r="AC25">
+        <v>846008000.0</v>
+      </c>
+      <c r="AD25">
+        <v>807208000.0</v>
+      </c>
+      <c r="AE25">
+        <v>824737000.0</v>
+      </c>
+      <c r="AF25">
+        <v>873460000.0</v>
+      </c>
+      <c r="AG25">
+        <v>866941000.0</v>
+      </c>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+    </row>
+    <row r="26" spans="1:89">
+      <c r="A26" t="s">
+        <v>51</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>5739000.0</v>
+      </c>
+      <c r="T26">
+        <v>5406000.0</v>
+      </c>
+      <c r="U26">
+        <v>6114000.0</v>
+      </c>
+      <c r="V26">
+        <v>5858000.0</v>
+      </c>
+      <c r="W26">
+        <v>5516000.0</v>
+      </c>
+      <c r="X26">
+        <v>5233000.0</v>
+      </c>
+      <c r="Y26">
+        <v>5595000.0</v>
+      </c>
+      <c r="Z26">
+        <v>5182000.0</v>
+      </c>
+      <c r="AA26">
+        <v>4816000.0</v>
+      </c>
+      <c r="AB26">
+        <v>4772000.0</v>
+      </c>
+      <c r="AC26">
+        <v>4930000.0</v>
+      </c>
+      <c r="AD26">
+        <v>4837000.0</v>
+      </c>
+      <c r="AE26">
+        <v>4667000.0</v>
+      </c>
+      <c r="AF26">
+        <v>4388000.0</v>
+      </c>
+      <c r="AG26">
+        <v>5086000.0</v>
+      </c>
+      <c r="AH26">
+        <v>4389000.0</v>
+      </c>
+      <c r="AI26">
+        <v>4294000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>3992000.0</v>
+      </c>
+      <c r="AK26">
+        <v>4182000.0</v>
+      </c>
+      <c r="AL26">
+        <v>3909000.0</v>
+      </c>
+      <c r="AM26">
+        <v>3664000.0</v>
+      </c>
+      <c r="AN26">
+        <v>3412000.0</v>
+      </c>
+      <c r="AO26">
+        <v>3401000.0</v>
+      </c>
+      <c r="AP26">
+        <v>3000000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26">
+        <v>2976000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
+        <v>2697000.0</v>
+      </c>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26">
+        <v>3000000.0</v>
+      </c>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+    </row>
+    <row r="27" spans="1:89">
+      <c r="A27" t="s">
+        <v>52</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+    </row>
+    <row r="28" spans="1:89">
+      <c r="A28" t="s">
+        <v>53</v>
+      </c>
+      <c r="B28">
+        <v>273121000.0</v>
+      </c>
+      <c r="C28">
+        <v>380011000.0</v>
+      </c>
+      <c r="D28">
+        <v>349710000.0</v>
+      </c>
+      <c r="E28">
+        <v>187277000.0</v>
+      </c>
+      <c r="F28">
+        <v>220145000.0</v>
+      </c>
+      <c r="G28">
+        <v>283562000.0</v>
+      </c>
+      <c r="H28">
+        <v>335441000.0</v>
+      </c>
+      <c r="I28">
+        <v>333800000.0</v>
+      </c>
+      <c r="J28">
+        <v>341962000.0</v>
+      </c>
+      <c r="K28">
+        <v>324704000.0</v>
+      </c>
+      <c r="L28">
+        <v>355405000.0</v>
+      </c>
+      <c r="M28">
+        <v>362660000.0</v>
+      </c>
+      <c r="N28">
+        <v>257650000.0</v>
+      </c>
+      <c r="O28">
+        <v>278176000.0</v>
+      </c>
+      <c r="P28">
+        <v>270747000.0</v>
+      </c>
+      <c r="Q28">
+        <v>353222000.0</v>
+      </c>
+      <c r="R28">
+        <v>376372000.0</v>
+      </c>
+      <c r="S28">
+        <v>462370000.0</v>
+      </c>
+      <c r="T28">
+        <v>465215000.0</v>
+      </c>
+      <c r="U28">
+        <v>460318000.0</v>
+      </c>
+      <c r="V28">
+        <v>473941000.0</v>
+      </c>
+      <c r="W28">
+        <v>520740000.0</v>
+      </c>
+      <c r="X28">
+        <v>381317000.0</v>
+      </c>
+      <c r="Y28">
+        <v>447613000.0</v>
+      </c>
+      <c r="Z28">
+        <v>585742000.0</v>
+      </c>
+      <c r="AA28">
+        <v>736064000.0</v>
+      </c>
+      <c r="AB28">
+        <v>783615000.0</v>
+      </c>
+      <c r="AC28">
+        <v>830499000.0</v>
+      </c>
+      <c r="AD28">
+        <v>833223000.0</v>
+      </c>
+      <c r="AE28">
+        <v>849593000.0</v>
+      </c>
+      <c r="AF28">
+        <v>872331000.0</v>
+      </c>
+      <c r="AG28">
+        <v>848519000.0</v>
+      </c>
+      <c r="AH28">
+        <v>779064000.0</v>
+      </c>
+      <c r="AI28">
+        <v>694683000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>708912000.0</v>
+      </c>
+      <c r="AK28">
+        <v>739444000.0</v>
+      </c>
+      <c r="AL28">
+        <v>737094000.0</v>
+      </c>
+      <c r="AM28">
+        <v>602397000.0</v>
+      </c>
+      <c r="AN28">
+        <v>592200000.0</v>
+      </c>
+      <c r="AO28">
+        <v>613323000.0</v>
+      </c>
+      <c r="AP28">
+        <v>548091000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>576871000.0</v>
+      </c>
+      <c r="AR28">
+        <v>495693000.0</v>
+      </c>
+      <c r="AS28">
+        <v>463708000.0</v>
+      </c>
+      <c r="AT28">
+        <v>491105000.0</v>
+      </c>
+      <c r="AU28">
+        <v>478003000.0</v>
+      </c>
+      <c r="AV28">
+        <v>494597000.0</v>
+      </c>
+      <c r="AW28">
+        <v>506283000.0</v>
+      </c>
+      <c r="AX28">
+        <v>56402000.0</v>
+      </c>
+      <c r="AY28">
+        <v>-16487000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>29981000.0</v>
+      </c>
+      <c r="BA28">
+        <v>106001000.0</v>
+      </c>
+      <c r="BB28">
+        <v>112876000.0</v>
+      </c>
+      <c r="BC28">
+        <v>127227000.0</v>
+      </c>
+      <c r="BD28">
+        <v>140334000.0</v>
+      </c>
+      <c r="BE28">
+        <v>143320000.0</v>
+      </c>
+      <c r="BF28">
+        <v>147715000.0</v>
+      </c>
+      <c r="BG28">
+        <v>237829000.0</v>
+      </c>
+      <c r="BH28">
+        <v>237946000.0</v>
+      </c>
+      <c r="BI28">
+        <v>254334000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>251573000.0</v>
+      </c>
+      <c r="BK28">
+        <v>190181000.0</v>
+      </c>
+      <c r="BL28">
+        <v>206662000.0</v>
+      </c>
+      <c r="BM28">
+        <v>207140000.0</v>
+      </c>
+      <c r="BN28">
+        <v>211102000.0</v>
+      </c>
+      <c r="BO28">
+        <v>215699000.0</v>
+      </c>
+      <c r="BP28">
+        <v>220377000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>227609000.0</v>
+      </c>
+      <c r="BR28">
+        <v>243025000.0</v>
+      </c>
+      <c r="BS28">
+        <v>281963000.0</v>
+      </c>
+      <c r="BT28">
+        <v>284980000.0</v>
+      </c>
+      <c r="BU28">
+        <v>291386000.0</v>
+      </c>
+      <c r="BV28">
+        <v>299406000.0</v>
+      </c>
+      <c r="BW28">
+        <v>396515000.0</v>
+      </c>
+      <c r="BX28">
+        <v>318335000.0</v>
+      </c>
+      <c r="BY28">
+        <v>236706000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>218858000.0</v>
+      </c>
+      <c r="CA28">
+        <v>219365000.0</v>
+      </c>
+      <c r="CB28">
+        <v>219365000.0</v>
+      </c>
+      <c r="CC28">
+        <v>219160000.0</v>
+      </c>
+      <c r="CD28">
+        <v>218900000.0</v>
+      </c>
+      <c r="CE28">
+        <v>218054000.0</v>
+      </c>
+      <c r="CF28">
+        <v>220100000.0</v>
+      </c>
+      <c r="CG28"/>
+      <c r="CH28"/>
+      <c r="CI28"/>
+      <c r="CJ28"/>
+      <c r="CK28"/>
+    </row>
+    <row r="29" spans="1:89">
+      <c r="A29" t="s">
+        <v>54</v>
+      </c>
+      <c r="B29">
+        <v>1764391000.0</v>
+      </c>
+      <c r="C29">
+        <v>1738048000.0</v>
+      </c>
+      <c r="D29">
+        <v>1561930000.0</v>
+      </c>
+      <c r="E29">
+        <v>1364132000.0</v>
+      </c>
+      <c r="F29">
+        <v>1391682000.0</v>
+      </c>
+      <c r="G29">
+        <v>1421076000.0</v>
+      </c>
+      <c r="H29">
+        <v>1447666000.0</v>
+      </c>
+      <c r="I29">
+        <v>1438378000.0</v>
+      </c>
+      <c r="J29">
+        <v>1452589000.0</v>
+      </c>
+      <c r="K29">
+        <v>1437218000.0</v>
+      </c>
+      <c r="L29">
+        <v>1455879000.0</v>
+      </c>
+      <c r="M29">
+        <v>1458674000.0</v>
+      </c>
+      <c r="N29">
+        <v>1445575000.0</v>
+      </c>
+      <c r="O29">
+        <v>1441371000.0</v>
+      </c>
+      <c r="P29">
+        <v>1465173000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1431033000.0</v>
+      </c>
+      <c r="R29">
+        <v>1502078000.0</v>
+      </c>
+      <c r="S29">
+        <v>1549772000.0</v>
+      </c>
+      <c r="T29">
+        <v>1569624000.0</v>
+      </c>
+      <c r="U29">
+        <v>1580610000.0</v>
+      </c>
+      <c r="V29">
+        <v>1612366000.0</v>
+      </c>
+      <c r="W29">
+        <v>1688517000.0</v>
+      </c>
+      <c r="X29">
+        <v>1558879000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1626868000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1764160000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1739497000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+    </row>
+    <row r="30" spans="1:89">
+      <c r="A30" t="s">
+        <v>55</v>
+      </c>
+      <c r="B30">
+        <v>87059000.0</v>
+      </c>
+      <c r="C30">
+        <v>85288000.0</v>
+      </c>
+      <c r="D30">
+        <v>53338000.0</v>
+      </c>
+      <c r="E30">
+        <v>33953000.0</v>
+      </c>
+      <c r="F30">
+        <v>40047000.0</v>
+      </c>
+      <c r="G30">
+        <v>50520000.0</v>
+      </c>
+      <c r="H30">
+        <v>53715000.0</v>
+      </c>
+      <c r="I30">
+        <v>58553000.0</v>
+      </c>
+      <c r="J30">
+        <v>70355000.0</v>
+      </c>
+      <c r="K30">
+        <v>80561000.0</v>
+      </c>
+      <c r="L30">
+        <v>75848000.0</v>
+      </c>
+      <c r="M30">
+        <v>55684000.0</v>
+      </c>
+      <c r="N30">
+        <v>56831000.0</v>
+      </c>
+      <c r="O30">
+        <v>55010000.0</v>
+      </c>
+      <c r="P30">
+        <v>59465000.0</v>
+      </c>
+      <c r="Q30">
+        <v>50437000.0</v>
+      </c>
+      <c r="R30">
+        <v>25234000.0</v>
+      </c>
+      <c r="S30">
+        <v>23379000.0</v>
+      </c>
+      <c r="T30">
+        <v>30361000.0</v>
+      </c>
+      <c r="U30">
+        <v>17348000.0</v>
+      </c>
+      <c r="V30">
+        <v>17031000.0</v>
+      </c>
+      <c r="W30">
+        <v>29787000.0</v>
+      </c>
+      <c r="X30">
+        <v>30060000.0</v>
+      </c>
+      <c r="Y30">
+        <v>61916000.0</v>
+      </c>
+      <c r="Z30">
+        <v>97429000.0</v>
+      </c>
+      <c r="AA30">
+        <v>86033000.0</v>
+      </c>
+      <c r="AB30">
+        <v>107848000.0</v>
+      </c>
+      <c r="AC30">
+        <v>54976000.0</v>
+      </c>
+      <c r="AD30">
+        <v>42343000.0</v>
+      </c>
+      <c r="AE30">
+        <v>66286000.0</v>
+      </c>
+      <c r="AF30">
+        <v>60196000.0</v>
+      </c>
+      <c r="AG30">
+        <v>40998000.0</v>
+      </c>
+      <c r="AH30">
+        <v>29376000.0</v>
+      </c>
+      <c r="AI30">
+        <v>35286000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>42212000.0</v>
+      </c>
+      <c r="AK30">
+        <v>29084000.0</v>
+      </c>
+      <c r="AL30">
+        <v>28383000.0</v>
+      </c>
+      <c r="AM30">
+        <v>30350000.0</v>
+      </c>
+      <c r="AN30">
+        <v>34461000.0</v>
+      </c>
+      <c r="AO30">
+        <v>24718000.0</v>
+      </c>
+      <c r="AP30">
+        <v>52889000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>41933000.0</v>
+      </c>
+      <c r="AR30">
+        <v>40093000.0</v>
+      </c>
+      <c r="AS30">
+        <v>35828000.0</v>
+      </c>
+      <c r="AT30">
+        <v>33206000.0</v>
+      </c>
+      <c r="AU30">
+        <v>29996000.0</v>
+      </c>
+      <c r="AV30">
+        <v>28708000.0</v>
+      </c>
+      <c r="AW30">
+        <v>26474000.0</v>
+      </c>
+      <c r="AX30">
+        <v>12231000.0</v>
+      </c>
+      <c r="AY30">
+        <v>14138000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>16951000.0</v>
+      </c>
+      <c r="BA30">
+        <v>14042000.0</v>
+      </c>
+      <c r="BB30">
+        <v>16460000.0</v>
+      </c>
+      <c r="BC30">
+        <v>13089000.0</v>
+      </c>
+      <c r="BD30">
+        <v>13874000.0</v>
+      </c>
+      <c r="BE30">
+        <v>14552000.0</v>
+      </c>
+      <c r="BF30">
+        <v>14346000.0</v>
+      </c>
+      <c r="BG30">
+        <v>7349000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5021000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5021000.0</v>
+      </c>
+      <c r="BJ30"/>
+      <c r="BK30"/>
+      <c r="BL30"/>
+      <c r="BM30"/>
+      <c r="BN30"/>
+      <c r="BO30"/>
+      <c r="BP30"/>
+      <c r="BQ30">
+        <v>560000.0</v>
+      </c>
+      <c r="BR30">
+        <v>4247000.0</v>
+      </c>
+      <c r="BS30">
+        <v>7272000.0</v>
+      </c>
+      <c r="BT30">
+        <v>8791000.0</v>
+      </c>
+      <c r="BU30">
+        <v>7991000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5239000.0</v>
+      </c>
+      <c r="BW30">
+        <v>2801000.0</v>
+      </c>
+      <c r="BX30">
+        <v>1547000.0</v>
+      </c>
+      <c r="BY30">
+        <v>2326000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3268000.0</v>
+      </c>
+      <c r="CA30">
+        <v>3163000.0</v>
+      </c>
+      <c r="CB30">
+        <v>3163000.0</v>
+      </c>
+      <c r="CC30">
+        <v>4306000.0</v>
+      </c>
+      <c r="CD30">
+        <v>1826000.0</v>
+      </c>
+      <c r="CE30">
+        <v>6692000.0</v>
+      </c>
+      <c r="CF30">
+        <v>5500000.0</v>
+      </c>
+      <c r="CG30"/>
+      <c r="CH30"/>
+      <c r="CI30"/>
+      <c r="CJ30"/>
+      <c r="CK30"/>
+    </row>
+    <row r="31" spans="1:89">
+      <c r="A31" t="s">
+        <v>56</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>1020739000.0</v>
+      </c>
+      <c r="N31">
+        <v>1055919000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
+        <v>1067122000.0</v>
+      </c>
+      <c r="Q31">
+        <v>1010746000.0</v>
+      </c>
+      <c r="R31">
+        <v>1018571000.0</v>
+      </c>
+      <c r="S31">
+        <v>1028778000.0</v>
+      </c>
+      <c r="T31">
+        <v>1047326000.0</v>
+      </c>
+      <c r="U31">
+        <v>1055811000.0</v>
+      </c>
+      <c r="V31">
+        <v>1086184000.0</v>
+      </c>
+      <c r="W31">
+        <v>1113799000.0</v>
+      </c>
+      <c r="X31">
+        <v>1108469000.0</v>
+      </c>
+      <c r="Y31">
+        <v>1134499000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1044941000.0</v>
+      </c>
+      <c r="AA31">
+        <v>958689000.0</v>
+      </c>
+      <c r="AB31">
+        <v>931014000.0</v>
+      </c>
+      <c r="AC31">
+        <v>836728000.0</v>
+      </c>
+      <c r="AD31">
+        <v>848591000.0</v>
+      </c>
+      <c r="AE31">
+        <v>869562000.0</v>
+      </c>
+      <c r="AF31">
+        <v>859261000.0</v>
+      </c>
+      <c r="AG31">
+        <v>857387000.0</v>
+      </c>
+      <c r="AH31">
+        <v>879886000.0</v>
+      </c>
+      <c r="AI31">
+        <v>910511000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>922507000.0</v>
+      </c>
+      <c r="AK31">
+        <v>935645000.0</v>
+      </c>
+      <c r="AL31">
+        <v>942616000.0</v>
+      </c>
+      <c r="AM31">
+        <v>693367000.0</v>
+      </c>
+      <c r="AN31">
+        <v>680648000.0</v>
+      </c>
+      <c r="AO31"/>
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
+        <v>732311000.0</v>
+      </c>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
+        <v>665798000.0</v>
+      </c>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31">
+        <v>284752000.0</v>
+      </c>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+      <c r="BF31"/>
+      <c r="BG31"/>
+      <c r="BH31"/>
+      <c r="BI31"/>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+    </row>
+    <row r="32" spans="1:89">
+      <c r="A32" t="s">
+        <v>57</v>
+      </c>
+      <c r="B32">
+        <v>219619000.0</v>
+      </c>
+      <c r="C32">
+        <v>121023000.0</v>
+      </c>
+      <c r="D32">
+        <v>134195000.0</v>
+      </c>
+      <c r="E32">
+        <v>85789000.0</v>
+      </c>
+      <c r="F32">
+        <v>110424000.0</v>
+      </c>
+      <c r="G32">
+        <v>64107000.0</v>
+      </c>
+      <c r="H32">
+        <v>92276000.0</v>
+      </c>
+      <c r="I32">
+        <v>106257000.0</v>
+      </c>
+      <c r="J32">
+        <v>127545000.0</v>
+      </c>
+      <c r="K32">
+        <v>141674000.0</v>
+      </c>
+      <c r="L32">
+        <v>143893000.0</v>
+      </c>
+      <c r="M32">
+        <v>100473000.0</v>
+      </c>
+      <c r="N32">
+        <v>159158000.0</v>
+      </c>
+      <c r="O32">
+        <v>151971000.0</v>
+      </c>
+      <c r="P32">
+        <v>171215000.0</v>
+      </c>
+      <c r="Q32">
+        <v>102530000.0</v>
+      </c>
+      <c r="R32">
+        <v>125636000.0</v>
+      </c>
+      <c r="S32">
+        <v>84947000.0</v>
+      </c>
+      <c r="T32">
+        <v>90028000.0</v>
+      </c>
+      <c r="U32">
+        <v>82323000.0</v>
+      </c>
+      <c r="V32">
+        <v>87492000.0</v>
+      </c>
+      <c r="W32">
+        <v>72035000.0</v>
+      </c>
+      <c r="X32">
+        <v>70350000.0</v>
+      </c>
+      <c r="Y32">
+        <v>98541000.0</v>
+      </c>
+      <c r="Z32">
+        <v>152484000.0</v>
+      </c>
+      <c r="AA32">
+        <v>75518000.0</v>
+      </c>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+    </row>
+    <row r="33" spans="1:89">
+      <c r="A33" t="s">
+        <v>58</v>
+      </c>
+      <c r="B33">
+        <v>1505249000.0</v>
+      </c>
+      <c r="C33">
+        <v>1517980000.0</v>
+      </c>
+      <c r="D33">
+        <v>1394034000.0</v>
+      </c>
+      <c r="E33">
+        <v>1251455000.0</v>
+      </c>
+      <c r="F33">
+        <v>1236702000.0</v>
+      </c>
+      <c r="G33">
+        <v>1286003000.0</v>
+      </c>
+      <c r="H33">
+        <v>1284698000.0</v>
+      </c>
+      <c r="I33">
+        <v>1293022000.0</v>
+      </c>
+      <c r="J33">
+        <v>1292294000.0</v>
+      </c>
+      <c r="K33">
+        <v>1268933000.0</v>
+      </c>
+      <c r="L33">
+        <v>1291725000.0</v>
+      </c>
+      <c r="M33">
+        <v>1318247000.0</v>
+      </c>
+      <c r="N33">
+        <v>1255534000.0</v>
+      </c>
+      <c r="O33">
+        <v>1264322000.0</v>
+      </c>
+      <c r="P33">
+        <v>1272885000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1295669000.0</v>
+      </c>
+      <c r="R33">
+        <v>1353639000.0</v>
+      </c>
+      <c r="S33">
+        <v>1448259000.0</v>
+      </c>
+      <c r="T33">
+        <v>1477391000.0</v>
+      </c>
+      <c r="U33">
+        <v>1499125000.0</v>
+      </c>
+      <c r="V33">
+        <v>1528195000.0</v>
+      </c>
+      <c r="W33">
+        <v>1620146000.0</v>
+      </c>
+      <c r="X33">
+        <v>1503710000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1530634000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1562720000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1583359000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1608932000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1624680000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1635486000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1644722000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1670533000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1651891000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1622700000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1559252000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1563360000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1642743000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1653655000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1226645000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1225232000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1244749000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1264275000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1271929000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1205553000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1158839000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1177058000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1165974000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1165825000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1151407000.0</v>
+      </c>
+      <c r="AX33">
+        <v>534247000.0</v>
+      </c>
+      <c r="AY33">
+        <v>471567000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>300527000.0</v>
+      </c>
+      <c r="BA33">
+        <v>269912000.0</v>
+      </c>
+      <c r="BB33">
+        <v>275669000.0</v>
+      </c>
+      <c r="BC33">
+        <v>281357000.0</v>
+      </c>
+      <c r="BD33">
+        <v>310481000.0</v>
+      </c>
+      <c r="BE33">
+        <v>325988000.0</v>
+      </c>
+      <c r="BF33">
+        <v>428884000.0</v>
+      </c>
+      <c r="BG33">
+        <v>441263000.0</v>
+      </c>
+      <c r="BH33">
+        <v>455129000.0</v>
+      </c>
+      <c r="BI33">
+        <v>460657000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>523635000.0</v>
+      </c>
+      <c r="BK33">
+        <v>469021000.0</v>
+      </c>
+      <c r="BL33">
+        <v>419109000.0</v>
+      </c>
+      <c r="BM33">
+        <v>421141000.0</v>
+      </c>
+      <c r="BN33">
+        <v>428171000.0</v>
+      </c>
+      <c r="BO33">
+        <v>435134000.0</v>
+      </c>
+      <c r="BP33">
+        <v>442020000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>444060000.0</v>
+      </c>
+      <c r="BR33">
+        <v>450817000.0</v>
+      </c>
+      <c r="BS33">
+        <v>455921000.0</v>
+      </c>
+      <c r="BT33">
+        <v>463535000.0</v>
+      </c>
+      <c r="BU33">
+        <v>470191000.0</v>
+      </c>
+      <c r="BV33">
+        <v>476848000.0</v>
+      </c>
+      <c r="BW33">
+        <v>483567000.0</v>
+      </c>
+      <c r="BX33">
+        <v>408621000.0</v>
+      </c>
+      <c r="BY33">
+        <v>329516000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>315516000.0</v>
+      </c>
+      <c r="CA33">
+        <v>319773000.0</v>
+      </c>
+      <c r="CB33">
+        <v>319773000.0</v>
+      </c>
+      <c r="CC33">
+        <v>328287000.0</v>
+      </c>
+      <c r="CD33">
+        <v>332590000.0</v>
+      </c>
+      <c r="CE33">
+        <v>336866000.0</v>
+      </c>
+      <c r="CF33">
+        <v>341100000.0</v>
+      </c>
+      <c r="CG33"/>
+      <c r="CH33"/>
+      <c r="CI33"/>
+      <c r="CJ33"/>
+      <c r="CK33"/>
+    </row>
+    <row r="34" spans="1:89">
+      <c r="A34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34">
+        <v>5834000.0</v>
+      </c>
+      <c r="C34">
+        <v>5528000.0</v>
+      </c>
+      <c r="D34">
+        <v>5597000.0</v>
+      </c>
+      <c r="E34">
+        <v>4356000.0</v>
+      </c>
+      <c r="F34">
+        <v>4455000.0</v>
+      </c>
+      <c r="G34">
+        <v>3355000.0</v>
+      </c>
+      <c r="H34">
+        <v>3498000.0</v>
+      </c>
+      <c r="I34">
+        <v>4304000.0</v>
+      </c>
+      <c r="J34">
+        <v>4533000.0</v>
+      </c>
+      <c r="K34">
+        <v>4928000.0</v>
+      </c>
+      <c r="L34">
+        <v>5526000.0</v>
+      </c>
+      <c r="M34">
+        <v>3558000.0</v>
+      </c>
+      <c r="N34">
+        <v>3798000.0</v>
+      </c>
+      <c r="O34">
+        <v>3124000.0</v>
+      </c>
+      <c r="P34">
+        <v>3545000.0</v>
+      </c>
+      <c r="Q34">
+        <v>3473000.0</v>
+      </c>
+      <c r="R34">
+        <v>3869000.0</v>
+      </c>
+      <c r="S34">
+        <v>3342000.0</v>
+      </c>
+      <c r="T34">
+        <v>3330000.0</v>
+      </c>
+      <c r="U34">
+        <v>3353000.0</v>
+      </c>
+      <c r="V34">
+        <v>3609000.0</v>
+      </c>
+      <c r="W34">
+        <v>3739000.0</v>
+      </c>
+      <c r="X34">
+        <v>3957000.0</v>
+      </c>
+      <c r="Y34">
+        <v>3619000.0</v>
+      </c>
+      <c r="Z34">
+        <v>3626000.0</v>
+      </c>
+      <c r="AA34">
+        <v>2286000.0</v>
+      </c>
+      <c r="AB34">
+        <v>2665000.0</v>
+      </c>
+      <c r="AC34">
+        <v>2842000.0</v>
+      </c>
+      <c r="AD34">
+        <v>1737000.0</v>
+      </c>
+      <c r="AE34">
+        <v>1748000.0</v>
+      </c>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34"/>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+    </row>
+    <row r="35" spans="1:89">
+      <c r="A35" t="s">
+        <v>60</v>
+      </c>
+      <c r="B35">
+        <v>395206000.0</v>
+      </c>
+      <c r="C35">
+        <v>406224000.0</v>
+      </c>
+      <c r="D35">
+        <v>394972999.0</v>
+      </c>
+      <c r="E35">
+        <v>241576000.0</v>
+      </c>
+      <c r="F35">
+        <v>258186000.0</v>
+      </c>
+      <c r="G35">
+        <v>288653000.0</v>
+      </c>
+      <c r="H35">
+        <v>334273000.0</v>
+      </c>
+      <c r="I35">
+        <v>363593000.0</v>
+      </c>
+      <c r="J35">
+        <v>377113000.0</v>
+      </c>
+      <c r="K35">
+        <v>366548000.0</v>
+      </c>
+      <c r="L35">
+        <v>403952000.0</v>
+      </c>
+      <c r="M35">
+        <v>392205000.0</v>
+      </c>
+      <c r="N35">
+        <v>353150000.0</v>
+      </c>
+      <c r="O35">
+        <v>365740000.0</v>
+      </c>
+      <c r="P35">
+        <v>370614000.0</v>
+      </c>
+      <c r="Q35">
+        <v>381168000.0</v>
+      </c>
+      <c r="R35">
+        <v>454621000.0</v>
+      </c>
+      <c r="S35">
+        <v>504391000.0</v>
+      </c>
+      <c r="T35">
+        <v>520059000.0</v>
+      </c>
+      <c r="U35">
+        <v>525608000.0</v>
+      </c>
+      <c r="V35">
+        <v>529478000.0</v>
+      </c>
+      <c r="W35">
+        <v>578363000.0</v>
+      </c>
+      <c r="X35">
+        <v>465120000.0</v>
+      </c>
+      <c r="Y35">
+        <v>494664000.0</v>
+      </c>
+      <c r="Z35">
+        <v>670255000.0</v>
+      </c>
+      <c r="AA35">
+        <v>700184001.0</v>
+      </c>
+      <c r="AB35">
+        <v>764530000.0</v>
+      </c>
+      <c r="AC35">
+        <v>862629000.0</v>
+      </c>
+      <c r="AD35">
+        <v>821875000.0</v>
+      </c>
+      <c r="AE35">
+        <v>834259000.0</v>
+      </c>
+      <c r="AF35">
+        <v>878490000.0</v>
+      </c>
+      <c r="AG35">
+        <v>867485000.0</v>
+      </c>
+      <c r="AH35">
+        <v>797699000.0</v>
+      </c>
+      <c r="AI35">
+        <v>709055000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>721579000.0</v>
+      </c>
+      <c r="AK35">
+        <v>762507000.0</v>
+      </c>
+      <c r="AL35">
+        <v>777265000.0</v>
+      </c>
+      <c r="AM35">
+        <v>619601000.0</v>
+      </c>
+      <c r="AN35">
+        <v>644416000.0</v>
+      </c>
+      <c r="AO35">
+        <v>631186000.0</v>
+      </c>
+      <c r="AP35">
+        <v>584143000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>603758000.0</v>
+      </c>
+      <c r="AR35">
+        <v>633078000.0</v>
+      </c>
+      <c r="AS35">
+        <v>576133000.0</v>
+      </c>
+      <c r="AT35">
+        <v>582233000.0</v>
+      </c>
+      <c r="AU35">
+        <v>628882000.0</v>
+      </c>
+      <c r="AV35">
+        <v>635337000.0</v>
+      </c>
+      <c r="AW35">
+        <v>591857000.0</v>
+      </c>
+      <c r="AX35">
+        <v>196156000.0</v>
+      </c>
+      <c r="AY35">
+        <v>203494000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>156045000.0</v>
+      </c>
+      <c r="BA35">
+        <v>156004000.0</v>
+      </c>
+      <c r="BB35">
+        <v>155960000.0</v>
+      </c>
+      <c r="BC35">
+        <v>155410000.0</v>
+      </c>
+      <c r="BD35">
+        <v>202638000.0</v>
+      </c>
+      <c r="BE35">
+        <v>211753000.0</v>
+      </c>
+      <c r="BF35">
+        <v>215709000.0</v>
+      </c>
+      <c r="BG35">
+        <v>254138000.0</v>
+      </c>
+      <c r="BH35">
+        <v>264150000.0</v>
+      </c>
+      <c r="BI35">
+        <v>296153000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>322180000.0</v>
+      </c>
+      <c r="BK35">
+        <v>295272000.0</v>
+      </c>
+      <c r="BL35">
+        <v>268912000.0</v>
+      </c>
+      <c r="BM35">
+        <v>269805000.0</v>
+      </c>
+      <c r="BN35">
+        <v>269949000.0</v>
+      </c>
+      <c r="BO35">
+        <v>269884000.0</v>
+      </c>
+      <c r="BP35">
+        <v>300120000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>300970000.0</v>
+      </c>
+      <c r="BR35">
+        <v>302591000.0</v>
+      </c>
+      <c r="BS35">
+        <v>357324000.0</v>
+      </c>
+      <c r="BT35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BU35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BV35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BW35">
+        <v>344000000.0</v>
+      </c>
+      <c r="BX35">
+        <v>253700000.0</v>
+      </c>
+      <c r="BY35">
+        <v>243001000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF35">
+        <v>236000000.0</v>
+      </c>
+      <c r="CG35"/>
+      <c r="CH35"/>
+      <c r="CI35"/>
+      <c r="CJ35"/>
+      <c r="CK35"/>
+    </row>
+    <row r="36" spans="1:89">
+      <c r="A36" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36">
+        <v>3308000.0</v>
+      </c>
+      <c r="C36">
+        <v>595000.0</v>
+      </c>
+      <c r="D36"/>
+      <c r="E36">
+        <v>11924000.0</v>
+      </c>
+      <c r="F36">
+        <v>-1000.0</v>
+      </c>
+      <c r="G36"/>
+      <c r="H36">
+        <v>93177000.0</v>
+      </c>
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
+        <v>-1001.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
+        <v>-1000.0</v>
+      </c>
+      <c r="P36">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q36"/>
+      <c r="R36">
+        <v>161000.0</v>
+      </c>
+      <c r="S36">
+        <v>1000.0</v>
+      </c>
+      <c r="T36">
+        <v>2000.0</v>
+      </c>
+      <c r="U36">
+        <v>-1000.0</v>
+      </c>
+      <c r="V36">
+        <v>7927000.0</v>
+      </c>
+      <c r="W36"/>
+      <c r="X36">
+        <v>1000.0</v>
+      </c>
+      <c r="Y36">
+        <v>21306000.0</v>
+      </c>
+      <c r="Z36"/>
+      <c r="AA36">
+        <v>9796000.0</v>
+      </c>
+      <c r="AB36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AD36">
+        <v>1635486000.0</v>
+      </c>
+      <c r="AE36">
+        <v>1644722000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1000.0</v>
+      </c>
+      <c r="AG36">
+        <v>516000.0</v>
+      </c>
+      <c r="AH36">
+        <v>1000.0</v>
+      </c>
+      <c r="AI36">
+        <v>1000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AK36"/>
+      <c r="AL36">
+        <v>1000.0</v>
+      </c>
+      <c r="AM36"/>
+      <c r="AN36">
+        <v>1000.0</v>
+      </c>
+      <c r="AO36"/>
+      <c r="AP36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AQ36"/>
+      <c r="AR36">
+        <v>1000.0</v>
+      </c>
+      <c r="AS36">
+        <v>1000.0</v>
+      </c>
+      <c r="AT36">
+        <v>1000.0</v>
+      </c>
+      <c r="AU36"/>
+      <c r="AV36">
+        <v>2000.0</v>
+      </c>
+      <c r="AW36"/>
+      <c r="AX36"/>
+      <c r="AY36">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-1000.0</v>
+      </c>
+      <c r="BA36">
+        <v>1000.0</v>
+      </c>
+      <c r="BB36">
+        <v>1000.0</v>
+      </c>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36">
+        <v>-325988000.0</v>
+      </c>
+      <c r="BF36">
+        <v>1000.0</v>
+      </c>
+      <c r="BG36">
+        <v>5000.0</v>
+      </c>
+      <c r="BH36">
+        <v>54000.0</v>
+      </c>
+      <c r="BI36">
+        <v>676000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>744000.0</v>
+      </c>
+      <c r="BK36">
+        <v>7921000.0</v>
+      </c>
+      <c r="BL36">
+        <v>6365000.0</v>
+      </c>
+      <c r="BM36">
+        <v>1344000.0</v>
+      </c>
+      <c r="BN36">
+        <v>1223000.0</v>
+      </c>
+      <c r="BO36">
+        <v>1106000.0</v>
+      </c>
+      <c r="BP36">
+        <v>984000.0</v>
+      </c>
+      <c r="BQ36"/>
+      <c r="BR36"/>
+      <c r="BS36"/>
+      <c r="BT36">
+        <v>1148000.0</v>
+      </c>
+      <c r="BU36">
+        <v>1195000.0</v>
+      </c>
+      <c r="BV36">
+        <v>1243000.0</v>
+      </c>
+      <c r="BW36">
+        <v>1424000.0</v>
+      </c>
+      <c r="BX36">
+        <v>10616000.0</v>
+      </c>
+      <c r="BY36">
+        <v>19591000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>1327000.0</v>
+      </c>
+      <c r="CA36">
+        <v>1367000.0</v>
+      </c>
+      <c r="CB36">
+        <v>1367000.0</v>
+      </c>
+      <c r="CC36">
+        <v>1447000.0</v>
+      </c>
+      <c r="CD36">
+        <v>1487000.0</v>
+      </c>
+      <c r="CE36">
+        <v>1527000.0</v>
+      </c>
+      <c r="CF36"/>
+      <c r="CG36"/>
+      <c r="CH36"/>
+      <c r="CI36"/>
+      <c r="CJ36"/>
+      <c r="CK36"/>
+    </row>
+    <row r="37" spans="1:89">
+      <c r="A37" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+      <c r="BF37"/>
+      <c r="BG37"/>
+      <c r="BH37"/>
+      <c r="BI37"/>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+    </row>
+    <row r="38" spans="1:89">
+      <c r="A38" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>-1000.0</v>
+      </c>
+      <c r="D38">
+        <v>19000.0</v>
+      </c>
+      <c r="E38">
+        <v>11924000.0</v>
+      </c>
+      <c r="F38">
+        <v>-1000.0</v>
+      </c>
+      <c r="G38"/>
+      <c r="H38">
+        <v>-1000.0</v>
+      </c>
+      <c r="I38">
+        <v>78870000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>14000.0</v>
+      </c>
+      <c r="N38">
+        <v>11368000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
+        <v>4582000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2101000.0</v>
+      </c>
+      <c r="R38">
+        <v>168000.0</v>
+      </c>
+      <c r="S38">
+        <v>1635000.0</v>
+      </c>
+      <c r="T38">
+        <v>-1000.0</v>
+      </c>
+      <c r="U38">
+        <v>10317000.0</v>
+      </c>
+      <c r="V38">
+        <v>7927000.0</v>
+      </c>
+      <c r="W38">
+        <v>1000.0</v>
+      </c>
+      <c r="X38">
+        <v>17269000.0</v>
+      </c>
+      <c r="Y38">
+        <v>-1000.0</v>
+      </c>
+      <c r="Z38">
+        <v>1000.0</v>
+      </c>
+      <c r="AA38">
+        <v>9796000.0</v>
+      </c>
+      <c r="AB38">
+        <v>11651000.0</v>
+      </c>
+      <c r="AC38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AD38">
+        <v>15250000.0</v>
+      </c>
+      <c r="AE38"/>
+      <c r="AF38"/>
+      <c r="AG38">
+        <v>1000.0</v>
+      </c>
+      <c r="AH38">
+        <v>52678000.0</v>
+      </c>
+      <c r="AI38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>3992000.0</v>
+      </c>
+      <c r="AK38">
+        <v>4182000.0</v>
+      </c>
+      <c r="AL38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AM38">
+        <v>1000.0</v>
+      </c>
+      <c r="AN38">
+        <v>3412000.0</v>
+      </c>
+      <c r="AO38">
+        <v>3401000.0</v>
+      </c>
+      <c r="AP38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>3102000.0</v>
+      </c>
+      <c r="AR38">
+        <v>1000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2921000.0</v>
+      </c>
+      <c r="AT38">
+        <v>2871000.0</v>
+      </c>
+      <c r="AU38">
+        <v>2743000.0</v>
+      </c>
+      <c r="AV38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AW38">
+        <v>2768000.0</v>
+      </c>
+      <c r="AX38"/>
+      <c r="AY38">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>-1000.0</v>
+      </c>
+      <c r="BA38">
+        <v>-1000.0</v>
+      </c>
+      <c r="BB38">
+        <v>-1000.0</v>
+      </c>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+      <c r="BF38"/>
+      <c r="BG38">
+        <v>6000.0</v>
+      </c>
+      <c r="BH38">
+        <v>54000.0</v>
+      </c>
+      <c r="BI38">
+        <v>676000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>744000.0</v>
+      </c>
+      <c r="BK38">
+        <v>7920000.0</v>
+      </c>
+      <c r="BL38">
+        <v>6365000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1344000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1223000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1106000.0</v>
+      </c>
+      <c r="BP38">
+        <v>984000.0</v>
+      </c>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38"/>
+      <c r="BT38">
+        <v>1148000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1195000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1243000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1424000.0</v>
+      </c>
+      <c r="BX38">
+        <v>10616000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1287000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1327000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1367000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1407000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1447000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1487000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1527000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1567000.0</v>
+      </c>
+      <c r="CG38"/>
+      <c r="CH38">
+        <v>4111000.0</v>
+      </c>
+      <c r="CI38"/>
+      <c r="CJ38">
+        <v>4576000.0</v>
+      </c>
+      <c r="CK38">
+        <v>1594000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:89">
+      <c r="A39" t="s">
+        <v>64</v>
+      </c>
+      <c r="B39">
+        <v>27151000.0</v>
+      </c>
+      <c r="C39">
+        <v>25335000.0</v>
+      </c>
+      <c r="D39">
+        <v>51861000.0</v>
+      </c>
+      <c r="E39">
+        <v>7889000.0</v>
+      </c>
+      <c r="F39">
+        <v>40317000.0</v>
+      </c>
+      <c r="G39">
+        <v>7972000.0</v>
+      </c>
+      <c r="H39">
+        <v>32343000.0</v>
+      </c>
+      <c r="I39">
+        <v>15847000.0</v>
+      </c>
+      <c r="J39">
+        <v>15945000.0</v>
+      </c>
+      <c r="K39">
+        <v>12329000.0</v>
+      </c>
+      <c r="L39">
+        <v>16106000.0</v>
+      </c>
+      <c r="M39">
+        <v>11840000.0</v>
+      </c>
+      <c r="N39">
+        <v>12479000.0</v>
+      </c>
+      <c r="O39">
+        <v>12997000.0</v>
+      </c>
+      <c r="P39">
+        <v>17107000.0</v>
+      </c>
+      <c r="Q39">
+        <v>17931000.0</v>
+      </c>
+      <c r="R39">
+        <v>15349000.0</v>
+      </c>
+      <c r="S39">
+        <v>12390000.0</v>
+      </c>
+      <c r="T39">
+        <v>7846000.0</v>
+      </c>
+      <c r="U39">
+        <v>7349000.0</v>
+      </c>
+      <c r="V39">
+        <v>35241000.0</v>
+      </c>
+      <c r="W39">
+        <v>7623000.0</v>
+      </c>
+      <c r="X39">
+        <v>7724000.0</v>
+      </c>
+      <c r="Y39">
+        <v>5053000.0</v>
+      </c>
+      <c r="Z39">
+        <v>6620000.0</v>
+      </c>
+      <c r="AA39">
+        <v>8657000.0</v>
+      </c>
+      <c r="AB39">
+        <v>8997000.0</v>
+      </c>
+      <c r="AC39">
+        <v>5869000.0</v>
+      </c>
+      <c r="AD39">
+        <v>6398000.0</v>
+      </c>
+      <c r="AE39">
+        <v>14556000.0</v>
+      </c>
+      <c r="AF39">
+        <v>5971000.0</v>
+      </c>
+      <c r="AG39">
+        <v>9252000.0</v>
+      </c>
+      <c r="AH39">
+        <v>8089000.0</v>
+      </c>
+      <c r="AI39">
+        <v>6795000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>-1000.0</v>
+      </c>
+      <c r="AK39">
+        <v>3821000.0</v>
+      </c>
+      <c r="AL39">
+        <v>4119000.0</v>
+      </c>
+      <c r="AM39">
+        <v>48011000.0</v>
+      </c>
+      <c r="AN39">
+        <v>26843000.0</v>
+      </c>
+      <c r="AO39">
+        <v>26707000.0</v>
+      </c>
+      <c r="AP39">
+        <v>4118000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>25619000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2539000.0</v>
+      </c>
+      <c r="AS39">
+        <v>2686000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2262000.0</v>
+      </c>
+      <c r="AU39">
+        <v>1329000.0</v>
+      </c>
+      <c r="AV39">
+        <v>973000.0</v>
+      </c>
+      <c r="AW39">
+        <v>2465000.0</v>
+      </c>
+      <c r="AX39">
+        <v>1574000.0</v>
+      </c>
+      <c r="AY39">
+        <v>1000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>231000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1000.0</v>
+      </c>
+      <c r="BC39">
+        <v>22539000.0</v>
+      </c>
+      <c r="BD39">
+        <v>485000.0</v>
+      </c>
+      <c r="BE39">
+        <v>517000.0</v>
+      </c>
+      <c r="BF39">
+        <v>2416000.0</v>
+      </c>
+      <c r="BG39">
+        <v>10378000.0</v>
+      </c>
+      <c r="BH39">
+        <v>1783000.0</v>
+      </c>
+      <c r="BI39">
+        <v>6702000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>8390000.0</v>
+      </c>
+      <c r="BK39">
+        <v>4006000.0</v>
+      </c>
+      <c r="BL39">
+        <v>3177000.0</v>
+      </c>
+      <c r="BM39">
+        <v>2179000.0</v>
+      </c>
+      <c r="BN39">
+        <v>2343000.0</v>
+      </c>
+      <c r="BO39">
+        <v>3446000.0</v>
+      </c>
+      <c r="BP39">
+        <v>3287000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>2313000.0</v>
+      </c>
+      <c r="BR39">
+        <v>2886000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1076000.0</v>
+      </c>
+      <c r="BT39">
+        <v>1150000.0</v>
+      </c>
+      <c r="BU39">
+        <v>1872000.0</v>
+      </c>
+      <c r="BV39">
+        <v>1922000.0</v>
+      </c>
+      <c r="BW39">
+        <v>2011000.0</v>
+      </c>
+      <c r="BX39">
+        <v>1675000.0</v>
+      </c>
+      <c r="BY39">
+        <v>1795000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>5520000.0</v>
+      </c>
+      <c r="CA39">
+        <v>2437000.0</v>
+      </c>
+      <c r="CB39">
+        <v>2437000.0</v>
+      </c>
+      <c r="CC39">
+        <v>3037000.0</v>
+      </c>
+      <c r="CD39">
+        <v>7986000.0</v>
+      </c>
+      <c r="CE39">
+        <v>4902000.0</v>
+      </c>
+      <c r="CF39">
+        <v>1600000.0</v>
+      </c>
+      <c r="CG39"/>
+      <c r="CH39">
+        <v>1225000.0</v>
+      </c>
+      <c r="CI39"/>
+      <c r="CJ39">
+        <v>911000.0</v>
+      </c>
+      <c r="CK39">
+        <v>840000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:89">
+      <c r="A40" t="s">
+        <v>65</v>
+      </c>
+      <c r="B40">
+        <v>1224000.0</v>
+      </c>
+      <c r="C40">
+        <v>33933000.0</v>
+      </c>
+      <c r="D40">
+        <v>1062000.0</v>
+      </c>
+      <c r="E40">
+        <v>1035000.0</v>
+      </c>
+      <c r="F40">
+        <v>1150000.0</v>
+      </c>
+      <c r="G40">
+        <v>1350000.0</v>
+      </c>
+      <c r="H40">
+        <v>13434000.0</v>
+      </c>
+      <c r="I40">
+        <v>1509000.0</v>
+      </c>
+      <c r="J40">
+        <v>1436000.0</v>
+      </c>
+      <c r="K40">
+        <v>1412000.0</v>
+      </c>
+      <c r="L40">
+        <v>11290000.0</v>
+      </c>
+      <c r="M40">
+        <v>1316000.0</v>
+      </c>
+      <c r="N40">
+        <v>1400000.0</v>
+      </c>
+      <c r="O40">
+        <v>1022000.0</v>
+      </c>
+      <c r="P40">
+        <v>15996000.0</v>
+      </c>
+      <c r="Q40">
+        <v>1208000.0</v>
+      </c>
+      <c r="R40">
+        <v>1410000.0</v>
+      </c>
+      <c r="S40">
+        <v>3176000.0</v>
+      </c>
+      <c r="T40">
+        <v>15552000.0</v>
+      </c>
+      <c r="U40">
+        <v>9139000.0</v>
+      </c>
+      <c r="V40">
+        <v>9239000.0</v>
+      </c>
+      <c r="W40">
+        <v>9282000.0</v>
+      </c>
+      <c r="X40">
+        <v>25486000.0</v>
+      </c>
+      <c r="Y40">
+        <v>18302000.0</v>
+      </c>
+      <c r="Z40">
+        <v>9238000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-1.0</v>
+      </c>
+      <c r="AB40">
+        <v>21011000.0</v>
+      </c>
+      <c r="AC40">
+        <v>4809000.0</v>
+      </c>
+      <c r="AD40">
+        <v>4149000.0</v>
+      </c>
+      <c r="AE40">
+        <v>2326000.0</v>
+      </c>
+      <c r="AF40">
+        <v>18999000.0</v>
+      </c>
+      <c r="AG40">
+        <v>34000.0</v>
+      </c>
+      <c r="AH40">
+        <v>26072000.0</v>
+      </c>
+      <c r="AI40">
+        <v>187000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>545000.0</v>
+      </c>
+      <c r="AK40">
+        <v>980000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1459000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1646000.0</v>
+      </c>
+      <c r="AN40">
+        <v>11070000.0</v>
+      </c>
+      <c r="AO40">
+        <v>2706000.0</v>
+      </c>
+      <c r="AP40">
+        <v>3537000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5078000.0</v>
+      </c>
+      <c r="AR40">
+        <v>15622000.0</v>
+      </c>
+      <c r="AS40">
+        <v>3749000.0</v>
+      </c>
+      <c r="AT40">
+        <v>3959000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4648000.0</v>
+      </c>
+      <c r="AV40">
+        <v>28791000.0</v>
+      </c>
+      <c r="AW40">
+        <v>4095000.0</v>
+      </c>
+      <c r="AX40">
+        <v>1231000.0</v>
+      </c>
+      <c r="AY40">
+        <v>-1000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>5800000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3446000.0</v>
+      </c>
+      <c r="BB40">
+        <v>3816000.0</v>
+      </c>
+      <c r="BC40">
+        <v>8073000.0</v>
+      </c>
+      <c r="BD40">
+        <v>4758000.0</v>
+      </c>
+      <c r="BE40">
+        <v>1519000.0</v>
+      </c>
+      <c r="BF40">
+        <v>10445000.0</v>
+      </c>
+      <c r="BG40">
+        <v>2967000.0</v>
+      </c>
+      <c r="BH40">
+        <v>8454000.0</v>
+      </c>
+      <c r="BI40">
+        <v>3413000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>3342000.0</v>
+      </c>
+      <c r="BK40">
+        <v>16248000.0</v>
+      </c>
+      <c r="BL40">
+        <v>7391000.0</v>
+      </c>
+      <c r="BM40">
+        <v>10367000.0</v>
+      </c>
+      <c r="BN40">
+        <v>14548000.0</v>
+      </c>
+      <c r="BO40">
+        <v>14520000.0</v>
+      </c>
+      <c r="BP40">
+        <v>17749000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>17998000.0</v>
+      </c>
+      <c r="BR40">
+        <v>15595000.0</v>
+      </c>
+      <c r="BS40">
+        <v>22001000.0</v>
+      </c>
+      <c r="BT40">
+        <v>32692000.0</v>
+      </c>
+      <c r="BU40">
+        <v>27058000.0</v>
+      </c>
+      <c r="BV40">
+        <v>24786000.0</v>
+      </c>
+      <c r="BW40">
+        <v>22518000.0</v>
+      </c>
+      <c r="BX40">
+        <v>14572000.0</v>
+      </c>
+      <c r="BY40">
+        <v>1141000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>9716000.0</v>
+      </c>
+      <c r="CA40">
+        <v>3399000.0</v>
+      </c>
+      <c r="CB40">
+        <v>3399000.0</v>
+      </c>
+      <c r="CC40">
+        <v>6126000.0</v>
+      </c>
+      <c r="CD40">
+        <v>6126000.0</v>
+      </c>
+      <c r="CE40">
+        <v>807000.0</v>
+      </c>
+      <c r="CF40">
+        <v>10700000.0</v>
+      </c>
+      <c r="CG40"/>
+      <c r="CH40">
+        <v>2039000.0</v>
+      </c>
+      <c r="CI40"/>
+      <c r="CJ40">
+        <v>1912000.0</v>
+      </c>
+      <c r="CK40">
+        <v>2042000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:89">
+      <c r="A41" t="s">
+        <v>66</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>3557000.0</v>
+      </c>
+      <c r="N41">
+        <v>3799000.0</v>
+      </c>
+      <c r="O41"/>
+      <c r="P41">
+        <v>3545000.0</v>
+      </c>
+      <c r="Q41">
+        <v>3474000.0</v>
+      </c>
+      <c r="R41">
+        <v>3870000.0</v>
+      </c>
+      <c r="S41">
+        <v>3342000.0</v>
+      </c>
+      <c r="T41">
+        <v>3329000.0</v>
+      </c>
+      <c r="U41">
+        <v>3353000.0</v>
+      </c>
+      <c r="V41">
+        <v>3609000.0</v>
+      </c>
+      <c r="W41">
+        <v>3739000.0</v>
+      </c>
+      <c r="X41">
+        <v>3957000.0</v>
+      </c>
+      <c r="Y41">
+        <v>-1000.0</v>
+      </c>
+      <c r="Z41"/>
+      <c r="AA41">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB41">
+        <v>424000.0</v>
+      </c>
+      <c r="AC41">
+        <v>648000.0</v>
+      </c>
+      <c r="AD41">
+        <v>613000.0</v>
+      </c>
+      <c r="AE41">
+        <v>586000.0</v>
+      </c>
+      <c r="AF41">
+        <v>543000.0</v>
+      </c>
+      <c r="AG41">
+        <v>416000.0</v>
+      </c>
+      <c r="AH41">
+        <v>390000.0</v>
+      </c>
+      <c r="AI41">
+        <v>434000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>428000.0</v>
+      </c>
+      <c r="AK41">
+        <v>255000.0</v>
+      </c>
+      <c r="AL41">
+        <v>239000.0</v>
+      </c>
+      <c r="AM41">
+        <v>551000.0</v>
+      </c>
+      <c r="AN41">
+        <v>442000.0</v>
+      </c>
+      <c r="AO41">
+        <v>1211000.0</v>
+      </c>
+      <c r="AP41">
+        <v>2087000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>2697000.0</v>
+      </c>
+      <c r="AR41">
+        <v>2876000.0</v>
+      </c>
+      <c r="AS41">
+        <v>4336000.0</v>
+      </c>
+      <c r="AT41">
+        <v>4729000.0</v>
+      </c>
+      <c r="AU41">
+        <v>5763000.0</v>
+      </c>
+      <c r="AV41">
+        <v>6018000.0</v>
+      </c>
+      <c r="AW41">
+        <v>6436000.0</v>
+      </c>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41">
+        <v>191000.0</v>
+      </c>
+      <c r="BF41">
+        <v>228000.0</v>
+      </c>
+      <c r="BG41">
+        <v>303000.0</v>
+      </c>
+      <c r="BH41">
+        <v>518000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1365000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>2240000.0</v>
+      </c>
+      <c r="BK41">
+        <v>2906000.0</v>
+      </c>
+      <c r="BL41">
+        <v>3681000.0</v>
+      </c>
+      <c r="BM41">
+        <v>4622000.0</v>
+      </c>
+      <c r="BN41">
+        <v>4813000.0</v>
+      </c>
+      <c r="BO41">
+        <v>4796000.0</v>
+      </c>
+      <c r="BP41">
+        <v>7079000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>7976000.0</v>
+      </c>
+      <c r="BR41">
+        <v>9644000.0</v>
+      </c>
+      <c r="BS41">
+        <v>14425000.0</v>
+      </c>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41">
+        <v>2473000.0</v>
+      </c>
+      <c r="CI41"/>
+      <c r="CJ41">
+        <v>1826000.0</v>
+      </c>
+      <c r="CK41">
+        <v>2067000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:89">
+      <c r="A42" t="s">
+        <v>67</v>
+      </c>
+      <c r="B42">
+        <v>1227399000.0</v>
+      </c>
+      <c r="C42">
+        <v>1225641000.0</v>
+      </c>
+      <c r="D42">
+        <v>1227296000.0</v>
+      </c>
+      <c r="E42">
+        <v>1223719000.0</v>
+      </c>
+      <c r="F42">
+        <v>1223719000.0</v>
+      </c>
+      <c r="G42">
+        <v>1221887000.0</v>
+      </c>
+      <c r="H42">
+        <v>1217651000.0</v>
+      </c>
+      <c r="I42">
+        <v>1230832000.0</v>
+      </c>
+      <c r="J42">
+        <v>1230832000.0</v>
+      </c>
+      <c r="K42">
+        <v>1229905000.0</v>
+      </c>
+      <c r="L42">
+        <v>1228254000.0</v>
+      </c>
+      <c r="M42">
+        <v>1228037000.0</v>
+      </c>
+      <c r="N42">
+        <v>1237966000.0</v>
+      </c>
+      <c r="O42">
+        <v>1245698000.0</v>
+      </c>
+      <c r="P42">
+        <v>1243754000.0</v>
+      </c>
+      <c r="Q42">
+        <v>1243647000.0</v>
+      </c>
+      <c r="R42">
+        <v>1252456000.0</v>
+      </c>
+      <c r="S42">
+        <v>1267398000.0</v>
+      </c>
+      <c r="T42">
+        <v>1264000000.0</v>
+      </c>
+      <c r="U42">
+        <v>1266965000.0</v>
+      </c>
+      <c r="V42">
+        <v>1273691000.0</v>
+      </c>
+      <c r="W42">
+        <v>1295138000.0</v>
+      </c>
+      <c r="X42">
+        <v>1291505000.0</v>
+      </c>
+      <c r="Y42">
+        <v>1291505001.0</v>
+      </c>
+      <c r="Z42">
+        <v>1171920000.0</v>
+      </c>
+      <c r="AA42">
+        <v>1170046001.0</v>
+      </c>
+      <c r="AB42">
+        <v>1169537000.0</v>
+      </c>
+      <c r="AC42">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AD42">
+        <v>1143100000.0</v>
+      </c>
+      <c r="AE42">
+        <v>1142496000.0</v>
+      </c>
+      <c r="AF42">
+        <v>1143743000.0</v>
+      </c>
+      <c r="AG42">
+        <v>1148761000.0</v>
+      </c>
+      <c r="AH42">
+        <v>1147208000.0</v>
+      </c>
+      <c r="AI42">
+        <v>1147005000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>1140794000.0</v>
+      </c>
+      <c r="AK42">
+        <v>1140604000.0</v>
+      </c>
+      <c r="AL42">
+        <v>1140604000.0</v>
+      </c>
+      <c r="AM42">
+        <v>887509000.0</v>
+      </c>
+      <c r="AN42">
+        <v>881097000.0</v>
+      </c>
+      <c r="AO42">
+        <v>881509000.0</v>
+      </c>
+      <c r="AP42">
+        <v>881509000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>881618000.0</v>
+      </c>
+      <c r="AR42">
+        <v>878236000.0</v>
+      </c>
+      <c r="AS42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AT42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AU42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AV42">
+        <v>873522000.0</v>
+      </c>
+      <c r="AW42">
+        <v>873777000.0</v>
+      </c>
+      <c r="AX42">
+        <v>707361000.0</v>
+      </c>
+      <c r="AY42">
+        <v>707513000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>492024999.0</v>
+      </c>
+      <c r="BA42">
+        <v>386098000.0</v>
+      </c>
+      <c r="BB42">
+        <v>386153000.0</v>
+      </c>
+      <c r="BC42">
+        <v>386159000.0</v>
+      </c>
+      <c r="BD42">
+        <v>386155000.0</v>
+      </c>
+      <c r="BE42">
+        <v>385779000.0</v>
+      </c>
+      <c r="BF42">
+        <v>384868000.0</v>
+      </c>
+      <c r="BG42">
+        <v>308628000.0</v>
+      </c>
+      <c r="BH42">
+        <v>308558000.0</v>
+      </c>
+      <c r="BI42">
+        <v>307327000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>306660000.0</v>
+      </c>
+      <c r="BK42">
+        <v>306115000.0</v>
+      </c>
+      <c r="BL42">
+        <v>240537000.0</v>
+      </c>
+      <c r="BM42">
+        <v>240375000.0</v>
+      </c>
+      <c r="BN42">
+        <v>239971000.0</v>
+      </c>
+      <c r="BO42">
+        <v>239868000.0</v>
+      </c>
+      <c r="BP42">
+        <v>239624000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>239474000.0</v>
+      </c>
+      <c r="BR42">
+        <v>239320000.0</v>
+      </c>
+      <c r="BS42">
+        <v>200879000.0</v>
+      </c>
+      <c r="BT42">
+        <v>200570000.0</v>
+      </c>
+      <c r="BU42">
+        <v>161610000.0</v>
+      </c>
+      <c r="BV42">
+        <v>159817000.0</v>
+      </c>
+      <c r="BW42">
+        <v>205246000.0</v>
+      </c>
+      <c r="BX42">
+        <v>108760000.0</v>
+      </c>
+      <c r="BY42">
+        <v>238128000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>112320000.0</v>
+      </c>
+      <c r="CA42">
+        <v>108994000.0</v>
+      </c>
+      <c r="CB42">
+        <v>108994000.0</v>
+      </c>
+      <c r="CC42">
+        <v>220517000.0</v>
+      </c>
+      <c r="CD42">
+        <v>227757000.0</v>
+      </c>
+      <c r="CE42">
+        <v>233902000.0</v>
+      </c>
+      <c r="CF42">
+        <v>109000000.0</v>
+      </c>
+      <c r="CG42"/>
+      <c r="CH42"/>
+      <c r="CI42"/>
+      <c r="CJ42"/>
+      <c r="CK42"/>
+    </row>
+    <row r="43" spans="1:89">
+      <c r="A43" t="s">
+        <v>68</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+    </row>
+    <row r="44" spans="1:89">
+      <c r="A44" t="s">
+        <v>69</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44">
+        <v>1000.0</v>
+      </c>
+      <c r="BA44"/>
+      <c r="BB44">
+        <v>4000.0</v>
+      </c>
+      <c r="BC44">
+        <v>4000.0</v>
+      </c>
+      <c r="BD44">
+        <v>4000.0</v>
+      </c>
+      <c r="BE44">
+        <v>4000.0</v>
+      </c>
+      <c r="BF44"/>
+      <c r="BG44"/>
+      <c r="BH44"/>
+      <c r="BI44"/>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+    </row>
+    <row r="45" spans="1:89">
+      <c r="A45" t="s">
+        <v>70</v>
+      </c>
+      <c r="B45">
+        <v>2242954000.0</v>
+      </c>
+      <c r="C45">
+        <v>2236568000.0</v>
+      </c>
+      <c r="D45">
+        <v>2121303000.0</v>
+      </c>
+      <c r="E45">
+        <v>2060845000.0</v>
+      </c>
+      <c r="F45">
+        <v>2020570000.0</v>
+      </c>
+      <c r="G45">
+        <v>2108638000.0</v>
+      </c>
+      <c r="H45">
+        <v>2080508000.0</v>
+      </c>
+      <c r="I45">
+        <v>2135321000.0</v>
+      </c>
+      <c r="J45">
+        <v>2109647000.0</v>
+      </c>
+      <c r="K45">
+        <v>2058883000.0</v>
+      </c>
+      <c r="L45">
+        <v>2059537000.0</v>
+      </c>
+      <c r="M45">
+        <v>2121946000.0</v>
+      </c>
+      <c r="N45">
+        <v>2037034000.0</v>
+      </c>
+      <c r="O45">
+        <v>2021634000.0</v>
+      </c>
+      <c r="P45">
+        <v>2006728000.0</v>
+      </c>
+      <c r="Q45">
+        <v>2003907000.0</v>
+      </c>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>1522337000.0</v>
+      </c>
+      <c r="W45">
+        <v>1614630000.0</v>
+      </c>
+      <c r="X45">
+        <v>1498477000.0</v>
+      </c>
+      <c r="Y45">
+        <v>1525039000.0</v>
+      </c>
+      <c r="Z45">
+        <v>1557538000.0</v>
+      </c>
+      <c r="AA45">
+        <v>1578543000.0</v>
+      </c>
+      <c r="AB45">
+        <v>1604159000.0</v>
+      </c>
+      <c r="AC45">
+        <v>1619751000.0</v>
+      </c>
+      <c r="AD45">
+        <v>1630649000.0</v>
+      </c>
+      <c r="AE45">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AF45">
+        <v>1666145000.0</v>
+      </c>
+      <c r="AG45">
+        <v>1646805000.0</v>
+      </c>
+      <c r="AH45">
+        <v>1618310000.0</v>
+      </c>
+      <c r="AI45">
+        <v>1554957000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>1559369000.0</v>
+      </c>
+      <c r="AK45">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AL45">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AM45">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AN45">
+        <v>1221819000.0</v>
+      </c>
+      <c r="AO45">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AP45">
+        <v>1261070000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AR45">
+        <v>1202576000.0</v>
+      </c>
+      <c r="AS45">
+        <v>1155917000.0</v>
+      </c>
+      <c r="AT45">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AU45">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AV45">
+        <v>1163126000.0</v>
+      </c>
+      <c r="AW45">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AX45">
+        <v>534247000.0</v>
+      </c>
+      <c r="AY45">
+        <v>471568000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>300527000.0</v>
+      </c>
+      <c r="BA45">
+        <v>269911000.0</v>
+      </c>
+      <c r="BB45">
+        <v>275669000.0</v>
+      </c>
+      <c r="BC45">
+        <v>281357000.0</v>
+      </c>
+      <c r="BD45">
+        <v>310481000.0</v>
+      </c>
+      <c r="BE45">
+        <v>325988000.0</v>
+      </c>
+      <c r="BF45">
+        <v>428883000.0</v>
+      </c>
+      <c r="BG45">
+        <v>441258000.0</v>
+      </c>
+      <c r="BH45">
+        <v>455075000.0</v>
+      </c>
+      <c r="BI45">
+        <v>459981000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>522891000.0</v>
+      </c>
+      <c r="BK45">
+        <v>461100000.0</v>
+      </c>
+      <c r="BL45">
+        <v>412744000.0</v>
+      </c>
+      <c r="BM45">
+        <v>419797000.0</v>
+      </c>
+      <c r="BN45">
+        <v>426948000.0</v>
+      </c>
+      <c r="BO45">
+        <v>434028000.0</v>
+      </c>
+      <c r="BP45">
+        <v>441036000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>444060000.0</v>
+      </c>
+      <c r="BR45">
+        <v>450817000.0</v>
+      </c>
+      <c r="BS45">
+        <v>455921000.0</v>
+      </c>
+      <c r="BT45">
+        <v>462387000.0</v>
+      </c>
+      <c r="BU45">
+        <v>468996000.0</v>
+      </c>
+      <c r="BV45">
+        <v>475605000.0</v>
+      </c>
+      <c r="BW45">
+        <v>482143000.0</v>
+      </c>
+      <c r="BX45">
+        <v>398005000.0</v>
+      </c>
+      <c r="BY45">
+        <v>309925000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>314189000.0</v>
+      </c>
+      <c r="CA45">
+        <v>318406000.0</v>
+      </c>
+      <c r="CB45">
+        <v>322577000.0</v>
+      </c>
+      <c r="CC45">
+        <v>326840000.0</v>
+      </c>
+      <c r="CD45">
+        <v>331103000.0</v>
+      </c>
+      <c r="CE45">
+        <v>335339000.0</v>
+      </c>
+      <c r="CF45">
+        <v>341100000.0</v>
+      </c>
+      <c r="CG45"/>
+      <c r="CH45"/>
+      <c r="CI45"/>
+      <c r="CJ45"/>
+      <c r="CK45"/>
+    </row>
+    <row r="46" spans="1:89">
+      <c r="A46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B46">
+        <v>1500585000.0</v>
+      </c>
+      <c r="C46">
+        <v>1516029000.0</v>
+      </c>
+      <c r="D46">
+        <v>1392659000.0</v>
+      </c>
+      <c r="E46">
+        <v>1238175000.0</v>
+      </c>
+      <c r="F46">
+        <v>1235347000.0</v>
+      </c>
+      <c r="G46">
+        <v>1284647000.0</v>
+      </c>
+      <c r="H46">
+        <v>1190165000.0</v>
+      </c>
+      <c r="I46">
+        <v>1291666000.0</v>
+      </c>
+      <c r="J46">
+        <v>1290938000.0</v>
+      </c>
+      <c r="K46">
+        <v>1267577000.0</v>
+      </c>
+      <c r="L46">
+        <v>1290369000.0</v>
+      </c>
+      <c r="M46">
+        <v>1316891000.0</v>
+      </c>
+      <c r="N46">
+        <v>1254178000.0</v>
+      </c>
+      <c r="O46">
+        <v>1262967000.0</v>
+      </c>
+      <c r="P46">
+        <v>1271530000.0</v>
+      </c>
+      <c r="Q46">
+        <v>1294313000.0</v>
+      </c>
+      <c r="R46">
+        <v>1352122000.0</v>
+      </c>
+      <c r="S46">
+        <v>1442519000.0</v>
+      </c>
+      <c r="T46">
+        <v>1471983000.0</v>
+      </c>
+      <c r="U46">
+        <v>1493012000.0</v>
+      </c>
+      <c r="V46">
+        <v>1514410000.0</v>
+      </c>
+      <c r="W46">
+        <v>1614630000.0</v>
+      </c>
+      <c r="X46">
+        <v>1498477000.0</v>
+      </c>
+      <c r="Y46">
+        <v>1503733000.0</v>
+      </c>
+      <c r="Z46">
+        <v>1557538000.0</v>
+      </c>
+      <c r="AA46">
+        <v>1568747000.0</v>
+      </c>
+      <c r="AB46">
+        <v>1604161000.0</v>
+      </c>
+      <c r="AC46">
+        <v>1619751000.0</v>
+      </c>
+      <c r="AD46">
+        <v>1630649000.0</v>
+      </c>
+      <c r="AE46">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AF46">
+        <v>1666145000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1646805000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1618310000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1554957000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1559369000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AL46">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AM46">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AN46">
+        <v>1221819000.0</v>
+      </c>
+      <c r="AO46">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AP46">
+        <v>1261070000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AR46">
+        <v>1202577000.0</v>
+      </c>
+      <c r="AS46">
+        <v>1155917000.0</v>
+      </c>
+      <c r="AT46">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AU46">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AV46">
+        <v>1163126000.0</v>
+      </c>
+      <c r="AW46">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AX46">
+        <v>534247000.0</v>
+      </c>
+      <c r="AY46">
+        <v>471568000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>300528000.0</v>
+      </c>
+      <c r="BA46">
+        <v>269911000.0</v>
+      </c>
+      <c r="BB46">
+        <v>275669000.0</v>
+      </c>
+      <c r="BC46">
+        <v>281357000.0</v>
+      </c>
+      <c r="BD46">
+        <v>310481000.0</v>
+      </c>
+      <c r="BE46">
+        <v>325988000.0</v>
+      </c>
+      <c r="BF46">
+        <v>428883000.0</v>
+      </c>
+      <c r="BG46">
+        <v>441258000.0</v>
+      </c>
+      <c r="BH46">
+        <v>455075000.0</v>
+      </c>
+      <c r="BI46">
+        <v>459981000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>522891000.0</v>
+      </c>
+      <c r="BK46">
+        <v>461100000.0</v>
+      </c>
+      <c r="BL46">
+        <v>412744000.0</v>
+      </c>
+      <c r="BM46">
+        <v>419797000.0</v>
+      </c>
+      <c r="BN46">
+        <v>426948000.0</v>
+      </c>
+      <c r="BO46">
+        <v>434028000.0</v>
+      </c>
+      <c r="BP46">
+        <v>441036000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>444060000.0</v>
+      </c>
+      <c r="BR46">
+        <v>450817000.0</v>
+      </c>
+      <c r="BS46">
+        <v>455921000.0</v>
+      </c>
+      <c r="BT46">
+        <v>462387000.0</v>
+      </c>
+      <c r="BU46">
+        <v>468996000.0</v>
+      </c>
+      <c r="BV46">
+        <v>475605000.0</v>
+      </c>
+      <c r="BW46">
+        <v>482143000.0</v>
+      </c>
+      <c r="BX46">
+        <v>398005000.0</v>
+      </c>
+      <c r="BY46">
+        <v>309925000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>314189000.0</v>
+      </c>
+      <c r="CA46">
+        <v>318406000.0</v>
+      </c>
+      <c r="CB46">
+        <v>318406000.0</v>
+      </c>
+      <c r="CC46">
+        <v>326840000.0</v>
+      </c>
+      <c r="CD46">
+        <v>331103000.0</v>
+      </c>
+      <c r="CE46">
+        <v>335339000.0</v>
+      </c>
+      <c r="CF46">
+        <v>341100000.0</v>
+      </c>
+      <c r="CG46"/>
+      <c r="CH46"/>
+      <c r="CI46"/>
+      <c r="CJ46"/>
+      <c r="CK46"/>
+    </row>
+    <row r="47" spans="1:89">
+      <c r="A47" t="s">
+        <v>72</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
+        <v>1392659000.0</v>
+      </c>
+      <c r="E47">
+        <v>1238175000.0</v>
+      </c>
+      <c r="F47">
+        <v>1235347000.0</v>
+      </c>
+      <c r="G47">
+        <v>1284647000.0</v>
+      </c>
+      <c r="H47">
+        <v>1283343000.0</v>
+      </c>
+      <c r="I47">
+        <v>1212796000.0</v>
+      </c>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>1316877000.0</v>
+      </c>
+      <c r="N47">
+        <v>1242810000.0</v>
+      </c>
+      <c r="O47"/>
+      <c r="P47">
+        <v>1266947000.0</v>
+      </c>
+      <c r="Q47">
+        <v>1292212000.0</v>
+      </c>
+      <c r="R47">
+        <v>1351954000.0</v>
+      </c>
+      <c r="S47">
+        <v>1440885000.0</v>
+      </c>
+      <c r="T47">
+        <v>1471612000.0</v>
+      </c>
+      <c r="U47">
+        <v>1482694000.0</v>
+      </c>
+      <c r="V47">
+        <v>1514410000.0</v>
+      </c>
+      <c r="W47">
+        <v>1528625000.0</v>
+      </c>
+      <c r="X47">
+        <v>1480756000.0</v>
+      </c>
+      <c r="Y47">
+        <v>1503733000.0</v>
+      </c>
+      <c r="Z47">
+        <v>1539534000.0</v>
+      </c>
+      <c r="AA47">
+        <v>1568747000.0</v>
+      </c>
+      <c r="AB47">
+        <v>1591079000.0</v>
+      </c>
+      <c r="AC47">
+        <v>1614103000.0</v>
+      </c>
+      <c r="AD47">
+        <v>1615399000.0</v>
+      </c>
+      <c r="AE47">
+        <v>1640055000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1663738000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1620006000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1565633000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1422720000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1559368000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1638561000.0</v>
+      </c>
+      <c r="AL47">
+        <v>1649745000.0</v>
+      </c>
+      <c r="AM47">
+        <v>1222981000.0</v>
+      </c>
+      <c r="AN47">
+        <v>1221820000.0</v>
+      </c>
+      <c r="AO47">
+        <v>1241348000.0</v>
+      </c>
+      <c r="AP47">
+        <v>1261069000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>1268827000.0</v>
+      </c>
+      <c r="AR47">
+        <v>1202578000.0</v>
+      </c>
+      <c r="AS47">
+        <v>1155918000.0</v>
+      </c>
+      <c r="AT47">
+        <v>1174186000.0</v>
+      </c>
+      <c r="AU47">
+        <v>1163231000.0</v>
+      </c>
+      <c r="AV47">
+        <v>1163127000.0</v>
+      </c>
+      <c r="AW47">
+        <v>1148639000.0</v>
+      </c>
+      <c r="AX47">
+        <v>534247000.0</v>
+      </c>
+      <c r="AY47">
+        <v>471566000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>300527000.0</v>
+      </c>
+      <c r="BA47">
+        <v>269911000.0</v>
+      </c>
+      <c r="BB47">
+        <v>275670000.0</v>
+      </c>
+      <c r="BC47">
+        <v>281357000.0</v>
+      </c>
+      <c r="BD47">
+        <v>310481000.0</v>
+      </c>
+      <c r="BE47">
+        <v>325988000.0</v>
+      </c>
+      <c r="BF47">
+        <v>428884000.0</v>
+      </c>
+      <c r="BG47">
+        <v>441257000.0</v>
+      </c>
+      <c r="BH47">
+        <v>455075000.0</v>
+      </c>
+      <c r="BI47">
+        <v>459981000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>522891000.0</v>
+      </c>
+      <c r="BK47">
+        <v>461101000.0</v>
+      </c>
+      <c r="BL47">
+        <v>412744000.0</v>
+      </c>
+      <c r="BM47">
+        <v>419797000.0</v>
+      </c>
+      <c r="BN47">
+        <v>426948000.0</v>
+      </c>
+      <c r="BO47">
+        <v>434028000.0</v>
+      </c>
+      <c r="BP47">
+        <v>441036000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>444060000.0</v>
+      </c>
+      <c r="BR47">
+        <v>450817000.0</v>
+      </c>
+      <c r="BS47">
+        <v>455921000.0</v>
+      </c>
+      <c r="BT47">
+        <v>462387000.0</v>
+      </c>
+      <c r="BU47">
+        <v>468996000.0</v>
+      </c>
+      <c r="BV47">
+        <v>475605000.0</v>
+      </c>
+      <c r="BW47">
+        <v>482143000.0</v>
+      </c>
+      <c r="BX47">
+        <v>398005000.0</v>
+      </c>
+      <c r="BY47">
+        <v>328228000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>314189000.0</v>
+      </c>
+      <c r="CA47">
+        <v>318406000.0</v>
+      </c>
+      <c r="CB47">
+        <v>322577000.0</v>
+      </c>
+      <c r="CC47">
+        <v>326840000.0</v>
+      </c>
+      <c r="CD47">
+        <v>331103000.0</v>
+      </c>
+      <c r="CE47">
+        <v>335339000.0</v>
+      </c>
+      <c r="CF47">
+        <v>339491000.0</v>
+      </c>
+      <c r="CG47"/>
+      <c r="CH47">
+        <v>347640000.0</v>
+      </c>
+      <c r="CI47"/>
+      <c r="CJ47">
+        <v>355571000.0</v>
+      </c>
+      <c r="CK47">
+        <v>362660000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:89">
+      <c r="A48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B48">
+        <v>97552000.0</v>
+      </c>
+      <c r="C48">
+        <v>2282000.0</v>
+      </c>
+      <c r="D48">
+        <v>-96216000.0</v>
+      </c>
+      <c r="E48">
+        <v>-133115000.0</v>
+      </c>
+      <c r="F48">
+        <v>-139326000.0</v>
+      </c>
+      <c r="G48">
+        <v>-169485000.0</v>
+      </c>
+      <c r="H48">
+        <v>-186321000.0</v>
+      </c>
+      <c r="I48">
+        <v>-205909000.0</v>
+      </c>
+      <c r="J48">
+        <v>-197519000.0</v>
+      </c>
+      <c r="K48">
+        <v>-195079000.0</v>
+      </c>
+      <c r="L48">
+        <v>-206477000.0</v>
+      </c>
+      <c r="M48">
+        <v>-210754000.0</v>
+      </c>
+      <c r="N48">
+        <v>-184853000.0</v>
+      </c>
+      <c r="O48">
+        <v>-204422000.0</v>
+      </c>
+      <c r="P48">
+        <v>-180664000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-236082000.0</v>
+      </c>
+      <c r="R48">
+        <v>-236607000.0</v>
+      </c>
+      <c r="S48">
+        <v>-242991000.0</v>
+      </c>
+      <c r="T48">
+        <v>-222405000.0</v>
+      </c>
+      <c r="U48">
+        <v>-216079000.0</v>
+      </c>
+      <c r="V48">
+        <v>-191695000.0</v>
+      </c>
+      <c r="W48">
+        <v>-185661000.0</v>
+      </c>
+      <c r="X48">
+        <v>-188709000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-162027000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-130712000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-215028000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-240165000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-308905000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-296670000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-274792000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-285383000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-294346000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-269999000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-238906000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-222087000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-211560000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-203647000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-198419000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-205195000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-221109000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-123937000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-136192000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-147945000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-163618000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-177155000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-185413000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-204011000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-230509000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-221990000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-212545000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-210682000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-221714000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-217300000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-209276000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-205258000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-198704000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-98557000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-97854000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-102164000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-104383000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-45226000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-43065000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-42188000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-44330000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-43032000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-36130000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-33824000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-37717000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-38801000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-31642000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-26721000.0</v>
+      </c>
+      <c r="BU48"/>
+      <c r="BV48"/>
+      <c r="BW48">
+        <v>-26967000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-26967000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-21798000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-16985000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-12992000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-12992000.0</v>
+      </c>
+      <c r="CC48"/>
+      <c r="CD48"/>
+      <c r="CE48">
+        <v>9469000.0</v>
+      </c>
+      <c r="CF48">
+        <v>9500000.0</v>
+      </c>
+      <c r="CG48"/>
+      <c r="CH48">
+        <v>160148000.0</v>
+      </c>
+      <c r="CI48"/>
+      <c r="CJ48">
+        <v>124098000.0</v>
+      </c>
+      <c r="CK48">
+        <v>36904000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:89">
+      <c r="A49" t="s">
+        <v>74</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49"/>
+      <c r="O49"/>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+      <c r="BF49"/>
+      <c r="BG49"/>
+      <c r="BH49"/>
+      <c r="BI49"/>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+    </row>
+    <row r="50" spans="1:89">
+      <c r="A50" t="s">
+        <v>75</v>
+      </c>
+      <c r="B50">
+        <v>45432000.0</v>
+      </c>
+      <c r="C50">
+        <v>104647000.0</v>
+      </c>
+      <c r="D50">
+        <v>39500000.0</v>
+      </c>
+      <c r="E50">
+        <v>31551000.0</v>
+      </c>
+      <c r="F50">
+        <v>49074000.0</v>
+      </c>
+      <c r="G50">
+        <v>78774000.0</v>
+      </c>
+      <c r="H50">
+        <v>78649000.0</v>
+      </c>
+      <c r="I50">
+        <v>48340000.0</v>
+      </c>
+      <c r="J50">
+        <v>42025000.0</v>
+      </c>
+      <c r="K50">
+        <v>36161000.0</v>
+      </c>
+      <c r="L50">
+        <v>30300000.0</v>
+      </c>
+      <c r="M50">
+        <v>47933000.0</v>
+      </c>
+      <c r="N50">
+        <v>38947000.0</v>
+      </c>
+      <c r="O50">
+        <v>33109000.0</v>
+      </c>
+      <c r="P50">
+        <v>29626000.0</v>
+      </c>
+      <c r="Q50">
+        <v>41235000.0</v>
+      </c>
+      <c r="R50">
+        <v>31398000.0</v>
+      </c>
+      <c r="S50">
+        <v>20764000.0</v>
+      </c>
+      <c r="T50">
+        <v>9792000.0</v>
+      </c>
+      <c r="U50">
+        <v>9784000.0</v>
+      </c>
+      <c r="V50">
+        <v>9783000.0</v>
+      </c>
+      <c r="W50">
+        <v>11761000.0</v>
+      </c>
+      <c r="X50">
+        <v>3396000.0</v>
+      </c>
+      <c r="Y50">
+        <v>18263000.0</v>
+      </c>
+      <c r="Z50">
+        <v>72040000.0</v>
+      </c>
+      <c r="AA50">
+        <v>102734000.0</v>
+      </c>
+      <c r="AB50">
+        <v>100385000.0</v>
+      </c>
+      <c r="AC50">
+        <v>99843000.0</v>
+      </c>
+      <c r="AD50">
+        <v>96993000.0</v>
+      </c>
+      <c r="AE50">
+        <v>94149000.0</v>
+      </c>
+      <c r="AF50">
+        <v>95065000.0</v>
+      </c>
+      <c r="AG50">
+        <v>68167000.0</v>
+      </c>
+      <c r="AH50">
+        <v>58681000.0</v>
+      </c>
+      <c r="AI50">
+        <v>56011000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>65598000.0</v>
+      </c>
+      <c r="AK50">
+        <v>64722000.0</v>
+      </c>
+      <c r="AL50">
+        <v>842558000.0</v>
+      </c>
+      <c r="AM50">
+        <v>676559000.0</v>
+      </c>
+      <c r="AN50">
+        <v>59778000.0</v>
+      </c>
+      <c r="AO50">
+        <v>688783000.0</v>
+      </c>
+      <c r="AP50">
+        <v>618000000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50">
+        <v>35325000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>35479000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50">
+        <v>156046000.0</v>
+      </c>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+    </row>
+    <row r="51" spans="1:89">
+      <c r="A51" t="s">
+        <v>76</v>
+      </c>
+      <c r="B51">
+        <v>434804000.0</v>
+      </c>
+      <c r="C51">
+        <v>506257000.0</v>
+      </c>
+      <c r="D51">
+        <v>428744000.0</v>
+      </c>
+      <c r="E51">
+        <v>268527000.0</v>
+      </c>
+      <c r="F51">
+        <v>302805000.0</v>
+      </c>
+      <c r="G51">
+        <v>364072000.0</v>
+      </c>
+      <c r="H51">
+        <v>413584000.0</v>
+      </c>
+      <c r="I51">
+        <v>407629000.0</v>
+      </c>
+      <c r="J51">
+        <v>414604000.0</v>
+      </c>
+      <c r="K51">
+        <v>397780000.0</v>
+      </c>
+      <c r="L51">
+        <v>430143000.0</v>
+      </c>
+      <c r="M51">
+        <v>436580000.0</v>
+      </c>
+      <c r="N51">
+        <v>388299000.0</v>
+      </c>
+      <c r="O51">
+        <v>395725000.0</v>
+      </c>
+      <c r="P51">
+        <v>396695000.0</v>
+      </c>
+      <c r="Q51">
+        <v>418930000.0</v>
+      </c>
+      <c r="R51">
+        <v>482150000.0</v>
+      </c>
+      <c r="S51">
+        <v>520994000.0</v>
+      </c>
+      <c r="T51">
+        <v>525584000.0</v>
+      </c>
+      <c r="U51">
+        <v>524799000.0</v>
+      </c>
+      <c r="V51">
+        <v>526182000.0</v>
+      </c>
+      <c r="W51">
+        <v>574718000.0</v>
+      </c>
+      <c r="X51">
+        <v>449958000.0</v>
+      </c>
+      <c r="Y51">
+        <v>522720000.0</v>
+      </c>
+      <c r="Z51">
+        <v>723459000.0</v>
+      </c>
+      <c r="AA51">
+        <v>811896000.0</v>
+      </c>
+      <c r="AB51">
+        <v>850971000.0</v>
+      </c>
+      <c r="AC51">
+        <v>945851000.0</v>
+      </c>
+      <c r="AD51">
+        <v>904201000.0</v>
+      </c>
+      <c r="AE51">
+        <v>918886000.0</v>
+      </c>
+      <c r="AF51">
+        <v>967275000.0</v>
+      </c>
+      <c r="AG51">
+        <v>935075000.0</v>
+      </c>
+      <c r="AH51">
+        <v>855991000.0</v>
+      </c>
+      <c r="AI51">
+        <v>764444000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>786204000.0</v>
+      </c>
+      <c r="AK51">
+        <v>825993000.0</v>
+      </c>
+      <c r="AL51">
+        <v>841099000.0</v>
+      </c>
+      <c r="AM51">
+        <v>674579000.0</v>
+      </c>
+      <c r="AN51">
+        <v>701495000.0</v>
+      </c>
+      <c r="AO51">
+        <v>684865000.0</v>
+      </c>
+      <c r="AP51">
+        <v>613140000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>654404000.0</v>
+      </c>
+      <c r="AR51">
+        <v>662468000.0</v>
+      </c>
+      <c r="AS51">
+        <v>621880000.0</v>
+      </c>
+      <c r="AT51">
+        <v>628182000.0</v>
+      </c>
+      <c r="AU51">
+        <v>654449000.0</v>
+      </c>
+      <c r="AV51">
+        <v>661281000.0</v>
+      </c>
+      <c r="AW51">
+        <v>640671000.0</v>
+      </c>
+      <c r="AX51">
+        <v>202626000.0</v>
+      </c>
+      <c r="AY51">
+        <v>203495000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>156046000.0</v>
+      </c>
+      <c r="BA51">
+        <v>156004000.0</v>
+      </c>
+      <c r="BB51">
+        <v>155960000.0</v>
+      </c>
+      <c r="BC51">
+        <v>202710000.0</v>
+      </c>
+      <c r="BD51">
+        <v>211637000.0</v>
+      </c>
+      <c r="BE51">
+        <v>215562000.0</v>
+      </c>
+      <c r="BF51">
+        <v>218581000.0</v>
+      </c>
+      <c r="BG51">
+        <v>267412000.0</v>
+      </c>
+      <c r="BH51">
+        <v>280570000.0</v>
+      </c>
+      <c r="BI51">
+        <v>299727000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>324878000.0</v>
+      </c>
+      <c r="BK51">
+        <v>292365000.0</v>
+      </c>
+      <c r="BL51">
+        <v>265231000.0</v>
+      </c>
+      <c r="BM51">
+        <v>265183000.0</v>
+      </c>
+      <c r="BN51">
+        <v>265136000.0</v>
+      </c>
+      <c r="BO51">
+        <v>265088000.0</v>
+      </c>
+      <c r="BP51">
+        <v>293041000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>292994000.0</v>
+      </c>
+      <c r="BR51">
+        <v>292947000.0</v>
+      </c>
+      <c r="BS51">
+        <v>342899000.0</v>
+      </c>
+      <c r="BT51">
+        <v>344000000.0</v>
+      </c>
+      <c r="BU51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BV51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BW51">
+        <v>419000000.0</v>
+      </c>
+      <c r="BX51">
+        <v>328700000.0</v>
+      </c>
+      <c r="BY51">
+        <v>243000000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CA51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CB51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CC51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CD51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CE51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CF51">
+        <v>236000000.0</v>
+      </c>
+      <c r="CG51"/>
+      <c r="CH51"/>
+      <c r="CI51"/>
+      <c r="CJ51"/>
+      <c r="CK51"/>
+    </row>
+    <row r="52" spans="1:89">
+      <c r="A52" t="s">
+        <v>77</v>
+      </c>
+      <c r="B52">
+        <v>45432000.0</v>
+      </c>
+      <c r="C52">
+        <v>105561000.0</v>
+      </c>
+      <c r="D52">
+        <v>39500000.0</v>
+      </c>
+      <c r="E52">
+        <v>31551000.0</v>
+      </c>
+      <c r="F52">
+        <v>49074000.0</v>
+      </c>
+      <c r="G52">
+        <v>78774000.0</v>
+      </c>
+      <c r="H52">
+        <v>80038000.0</v>
+      </c>
+      <c r="I52">
+        <v>48340000.0</v>
+      </c>
+      <c r="J52">
+        <v>42025000.0</v>
+      </c>
+      <c r="K52">
+        <v>36161000.0</v>
+      </c>
+      <c r="L52">
+        <v>31718000.0</v>
+      </c>
+      <c r="M52">
+        <v>47933000.0</v>
+      </c>
+      <c r="N52">
+        <v>38947000.0</v>
+      </c>
+      <c r="O52">
+        <v>33109000.0</v>
+      </c>
+      <c r="P52">
+        <v>29626000.0</v>
+      </c>
+      <c r="Q52">
+        <v>41235000.0</v>
+      </c>
+      <c r="R52">
+        <v>31398000.0</v>
+      </c>
+      <c r="S52">
+        <v>20764000.0</v>
+      </c>
+      <c r="T52">
+        <v>10416000.0</v>
+      </c>
+      <c r="U52">
+        <v>9784000.0</v>
+      </c>
+      <c r="V52">
+        <v>9783000.0</v>
+      </c>
+      <c r="W52">
+        <v>11761000.0</v>
+      </c>
+      <c r="X52">
+        <v>3396000.0</v>
+      </c>
+      <c r="Y52">
+        <v>28055000.0</v>
+      </c>
+      <c r="Z52">
+        <v>72655000.0</v>
+      </c>
+      <c r="AA52">
+        <v>111711000.0</v>
+      </c>
+      <c r="AB52">
+        <v>100385000.0</v>
+      </c>
+      <c r="AC52">
+        <v>100408000.0</v>
+      </c>
+      <c r="AD52">
+        <v>97269000.0</v>
+      </c>
+      <c r="AE52">
+        <v>94430000.0</v>
+      </c>
+      <c r="AF52">
+        <v>93815000.0</v>
+      </c>
+      <c r="AG52">
+        <v>68134000.0</v>
+      </c>
+      <c r="AH52">
+        <v>58681000.0</v>
+      </c>
+      <c r="AI52">
+        <v>55824000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>65053000.0</v>
+      </c>
+      <c r="AK52">
+        <v>63741000.0</v>
+      </c>
+      <c r="AL52">
+        <v>64074000.0</v>
+      </c>
+      <c r="AM52">
+        <v>55530000.0</v>
+      </c>
+      <c r="AN52">
+        <v>57521000.0</v>
+      </c>
+      <c r="AO52">
+        <v>54890000.0</v>
+      </c>
+      <c r="AP52">
+        <v>34307000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>56640000.0</v>
+      </c>
+      <c r="AR52">
+        <v>35325000.0</v>
+      </c>
+      <c r="AS52">
+        <v>50083000.0</v>
+      </c>
+      <c r="AT52">
+        <v>54080000.0</v>
+      </c>
+      <c r="AU52">
+        <v>34926000.0</v>
+      </c>
+      <c r="AV52">
+        <v>35479000.0</v>
+      </c>
+      <c r="AW52">
+        <v>58857000.0</v>
+      </c>
+      <c r="AX52">
+        <v>6469000.0</v>
+      </c>
+      <c r="AY52">
+        <v>10350000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>-10350000.0</v>
+      </c>
+      <c r="BA52">
+        <v>3446000.0</v>
+      </c>
+      <c r="BB52">
+        <v>3816000.0</v>
+      </c>
+      <c r="BC52">
+        <v>47300000.0</v>
+      </c>
+      <c r="BD52">
+        <v>9000000.0</v>
+      </c>
+      <c r="BE52">
+        <v>4000000.0</v>
+      </c>
+      <c r="BF52">
+        <v>3100000.0</v>
+      </c>
+      <c r="BG52">
+        <v>13578000.0</v>
+      </c>
+      <c r="BH52">
+        <v>16938000.0</v>
+      </c>
+      <c r="BI52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BK52">
+        <v>4938000.0</v>
+      </c>
+      <c r="BL52">
+        <v>4326000.0</v>
+      </c>
+      <c r="BM52"/>
+      <c r="BN52"/>
+      <c r="BO52"/>
+      <c r="BP52">
+        <v>5970000.0</v>
+      </c>
+      <c r="BQ52"/>
+      <c r="BR52"/>
+      <c r="BS52"/>
+      <c r="BT52">
+        <v>6274000.0</v>
+      </c>
+      <c r="BU52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BV52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BW52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BX52">
+        <v>75000000.0</v>
+      </c>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52">
+        <v>5200000.0</v>
+      </c>
+      <c r="CF52">
+        <v>5200000.0</v>
+      </c>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+    </row>
+    <row r="53" spans="1:89">
+      <c r="A53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53"/>
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
+        <v>70000.0</v>
+      </c>
+      <c r="P53">
+        <v>3759000.0</v>
+      </c>
+      <c r="Q53">
+        <v>3703000.0</v>
+      </c>
+      <c r="R53">
+        <v>773000.0</v>
+      </c>
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53"/>
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53"/>
+      <c r="AG53">
+        <v>132000.0</v>
+      </c>
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53"/>
+      <c r="AM53"/>
+      <c r="AN53"/>
+      <c r="AO53"/>
+      <c r="AP53"/>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53"/>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53"/>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+      <c r="BF53"/>
+      <c r="BG53"/>
+      <c r="BH53"/>
+      <c r="BI53"/>
+      <c r="BJ53"/>
+      <c r="BK53"/>
+      <c r="BL53"/>
+      <c r="BM53"/>
+      <c r="BN53"/>
+      <c r="BO53"/>
+      <c r="BP53"/>
+      <c r="BQ53"/>
+      <c r="BR53"/>
+      <c r="BS53"/>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+    </row>
+    <row r="54" spans="1:89">
+      <c r="A54" t="s">
+        <v>79</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+      <c r="BF54"/>
+      <c r="BG54"/>
+      <c r="BH54"/>
+      <c r="BI54"/>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+    </row>
+    <row r="55" spans="1:89">
+      <c r="A55" t="s">
+        <v>80</v>
+      </c>
+      <c r="B55">
+        <v>1807977000.0</v>
+      </c>
+      <c r="C55">
+        <v>1785089000.0</v>
+      </c>
+      <c r="D55">
+        <v>1602949000.0</v>
+      </c>
+      <c r="E55">
+        <v>1398045000.0</v>
+      </c>
+      <c r="F55">
+        <v>1430405000.0</v>
+      </c>
+      <c r="G55">
+        <v>1458038000.0</v>
+      </c>
+      <c r="H55">
+        <v>1486587000.0</v>
+      </c>
+      <c r="I55">
+        <v>1474550000.0</v>
+      </c>
+      <c r="J55">
+        <v>1488042000.0</v>
+      </c>
+      <c r="K55">
+        <v>1472330000.0</v>
+      </c>
+      <c r="L55">
+        <v>1492223000.0</v>
+      </c>
+      <c r="M55">
+        <v>1497474000.0</v>
+      </c>
+      <c r="N55">
+        <v>1489851000.0</v>
+      </c>
+      <c r="O55">
+        <v>1477536000.0</v>
+      </c>
+      <c r="P55">
+        <v>1508474000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1466096000.0</v>
+      </c>
+      <c r="R55">
+        <v>1542266000.0</v>
+      </c>
+      <c r="S55">
+        <v>1578411000.0</v>
+      </c>
+      <c r="T55">
+        <v>1609362000.0</v>
+      </c>
+      <c r="U55">
+        <v>1617724000.0</v>
+      </c>
+      <c r="V55">
+        <v>1653285000.0</v>
+      </c>
+      <c r="W55">
+        <v>1730807000.0</v>
+      </c>
+      <c r="X55">
+        <v>1621989000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1685877000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1823988000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1790160000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1827218000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1828473000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1792763000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1828328000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1863856000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1818081000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1763693000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1693096000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1730497000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1783096000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1808183000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1392939000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1403737000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1377354000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1394755000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1423374000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1423805000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1363306000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1359694000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1384028000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1378095000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1333786000.0</v>
+      </c>
+      <c r="AX55">
+        <v>700742000.0</v>
+      </c>
+      <c r="AY55">
+        <v>714424000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>446599000.0</v>
+      </c>
+      <c r="BA55">
+        <v>334968000.0</v>
+      </c>
+      <c r="BB55">
+        <v>338846000.0</v>
+      </c>
+      <c r="BC55">
+        <v>395889000.0</v>
+      </c>
+      <c r="BD55">
+        <v>399759000.0</v>
+      </c>
+      <c r="BE55">
+        <v>416178000.0</v>
+      </c>
+      <c r="BF55">
+        <v>516512000.0</v>
+      </c>
+      <c r="BG55">
+        <v>488573000.0</v>
+      </c>
+      <c r="BH55">
+        <v>504557000.0</v>
+      </c>
+      <c r="BI55">
+        <v>512752000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>605330000.0</v>
+      </c>
+      <c r="BK55">
+        <v>575211000.0</v>
+      </c>
+      <c r="BL55">
+        <v>480855000.0</v>
+      </c>
+      <c r="BM55">
+        <v>481363000.0</v>
+      </c>
+      <c r="BN55">
+        <v>484548000.0</v>
+      </c>
+      <c r="BO55">
+        <v>487969000.0</v>
+      </c>
+      <c r="BP55">
+        <v>517971000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>512318000.0</v>
+      </c>
+      <c r="BR55">
+        <v>507872000.0</v>
+      </c>
+      <c r="BS55">
+        <v>525205000.0</v>
+      </c>
+      <c r="BT55">
+        <v>532496000.0</v>
+      </c>
+      <c r="BU55">
+        <v>607668000.0</v>
+      </c>
+      <c r="BV55">
+        <v>603603000.0</v>
+      </c>
+      <c r="BW55">
+        <v>510864000.0</v>
+      </c>
+      <c r="BX55">
+        <v>422208000.0</v>
+      </c>
+      <c r="BY55">
+        <v>339931000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>341446000.0</v>
+      </c>
+      <c r="CA55">
+        <v>342008000.0</v>
+      </c>
+      <c r="CB55">
+        <v>342008000.0</v>
+      </c>
+      <c r="CC55">
+        <v>352470000.0</v>
+      </c>
+      <c r="CD55">
+        <v>359502000.0</v>
+      </c>
+      <c r="CE55">
+        <v>366406000.0</v>
+      </c>
+      <c r="CF55">
+        <v>364100000.0</v>
+      </c>
+      <c r="CG55"/>
+      <c r="CH55">
+        <v>366989000.0</v>
+      </c>
+      <c r="CI55"/>
+      <c r="CJ55">
+        <v>388518000.0</v>
+      </c>
+      <c r="CK55">
+        <v>376193000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:89">
+      <c r="A56" t="s">
+        <v>81</v>
+      </c>
+      <c r="B56">
+        <v>302728000.0</v>
+      </c>
+      <c r="C56">
+        <v>267110000.0</v>
+      </c>
+      <c r="D56">
+        <v>208915000.0</v>
+      </c>
+      <c r="E56">
+        <v>146590000.0</v>
+      </c>
+      <c r="F56">
+        <v>193703000.0</v>
+      </c>
+      <c r="G56">
+        <v>172035000.0</v>
+      </c>
+      <c r="H56">
+        <v>201889000.0</v>
+      </c>
+      <c r="I56">
+        <v>181528000.0</v>
+      </c>
+      <c r="J56">
+        <v>195748000.0</v>
+      </c>
+      <c r="K56">
+        <v>203397000.0</v>
+      </c>
+      <c r="L56">
+        <v>200498000.0</v>
+      </c>
+      <c r="M56">
+        <v>179227000.0</v>
+      </c>
+      <c r="N56">
+        <v>234317000.0</v>
+      </c>
+      <c r="O56">
+        <v>213214000.0</v>
+      </c>
+      <c r="P56">
+        <v>235589000.0</v>
+      </c>
+      <c r="Q56">
+        <v>170427000.0</v>
+      </c>
+      <c r="R56">
+        <v>188627000.0</v>
+      </c>
+      <c r="S56">
+        <v>130152000.0</v>
+      </c>
+      <c r="T56">
+        <v>131972000.0</v>
+      </c>
+      <c r="U56">
+        <v>118599000.0</v>
+      </c>
+      <c r="V56">
+        <v>125090000.0</v>
+      </c>
+      <c r="W56">
+        <v>110660000.0</v>
+      </c>
+      <c r="X56">
+        <v>118279000.0</v>
+      </c>
+      <c r="Y56">
+        <v>155243000.0</v>
+      </c>
+      <c r="Z56">
+        <v>261267000.0</v>
+      </c>
+      <c r="AA56">
+        <v>206801000.0</v>
+      </c>
+      <c r="AB56">
+        <v>218286000.0</v>
+      </c>
+      <c r="AC56">
+        <v>203794000.0</v>
+      </c>
+      <c r="AD56">
+        <v>157277000.0</v>
+      </c>
+      <c r="AE56">
+        <v>183606000.0</v>
+      </c>
+      <c r="AF56">
+        <v>193323000.0</v>
+      </c>
+      <c r="AG56">
+        <v>166189000.0</v>
+      </c>
+      <c r="AH56">
+        <v>140993000.0</v>
+      </c>
+      <c r="AI56">
+        <v>133845000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>167137000.0</v>
+      </c>
+      <c r="AK56">
+        <v>140353000.0</v>
+      </c>
+      <c r="AL56">
+        <v>154529000.0</v>
+      </c>
+      <c r="AM56">
+        <v>166293000.0</v>
+      </c>
+      <c r="AN56">
+        <v>178505000.0</v>
+      </c>
+      <c r="AO56">
+        <v>132605000.0</v>
+      </c>
+      <c r="AP56">
+        <v>130481000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>151445000.0</v>
+      </c>
+      <c r="AR56">
+        <v>218251000.0</v>
+      </c>
+      <c r="AS56">
+        <v>204467000.0</v>
+      </c>
+      <c r="AT56">
+        <v>182636000.0</v>
+      </c>
+      <c r="AU56">
+        <v>218054000.0</v>
+      </c>
+      <c r="AV56">
+        <v>212271000.0</v>
+      </c>
+      <c r="AW56">
+        <v>182379000.0</v>
+      </c>
+      <c r="AX56">
+        <v>166495000.0</v>
+      </c>
+      <c r="AY56">
+        <v>242858000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>146072000.0</v>
+      </c>
+      <c r="BA56">
+        <v>65057000.0</v>
+      </c>
+      <c r="BB56">
+        <v>63177000.0</v>
+      </c>
+      <c r="BC56">
+        <v>114532000.0</v>
+      </c>
+      <c r="BD56">
+        <v>89278000.0</v>
+      </c>
+      <c r="BE56">
+        <v>90190000.0</v>
+      </c>
+      <c r="BF56">
+        <v>87628000.0</v>
+      </c>
+      <c r="BG56">
+        <v>47310000.0</v>
+      </c>
+      <c r="BH56">
+        <v>49428000.0</v>
+      </c>
+      <c r="BI56">
+        <v>52095000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>81695000.0</v>
+      </c>
+      <c r="BK56">
+        <v>106190000.0</v>
+      </c>
+      <c r="BL56">
+        <v>61746000.0</v>
+      </c>
+      <c r="BM56">
+        <v>60222000.0</v>
+      </c>
+      <c r="BN56">
+        <v>56377000.0</v>
+      </c>
+      <c r="BO56">
+        <v>52835000.0</v>
+      </c>
+      <c r="BP56">
+        <v>75951000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>68258000.0</v>
+      </c>
+      <c r="BR56">
+        <v>57055000.0</v>
+      </c>
+      <c r="BS56">
+        <v>69284000.0</v>
+      </c>
+      <c r="BT56">
+        <v>68961000.0</v>
+      </c>
+      <c r="BU56">
+        <v>137477000.0</v>
+      </c>
+      <c r="BV56">
+        <v>126755000.0</v>
+      </c>
+      <c r="BW56">
+        <v>27297000.0</v>
+      </c>
+      <c r="BX56">
+        <v>13587000.0</v>
+      </c>
+      <c r="BY56">
+        <v>10415000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>25930000.0</v>
+      </c>
+      <c r="CA56">
+        <v>22235000.0</v>
+      </c>
+      <c r="CB56">
+        <v>22235000.0</v>
+      </c>
+      <c r="CC56">
+        <v>24183000.0</v>
+      </c>
+      <c r="CD56">
+        <v>26912000.0</v>
+      </c>
+      <c r="CE56">
+        <v>29540000.0</v>
+      </c>
+      <c r="CF56">
+        <v>23000000.0</v>
+      </c>
+      <c r="CG56"/>
+      <c r="CH56"/>
+      <c r="CI56"/>
+      <c r="CJ56"/>
+      <c r="CK56"/>
+    </row>
+    <row r="57" spans="1:89">
+      <c r="A57" t="s">
+        <v>82</v>
+      </c>
+      <c r="B57">
+        <v>83109000.0</v>
+      </c>
+      <c r="C57">
+        <v>146087000.0</v>
+      </c>
+      <c r="D57">
+        <v>74720000.0</v>
+      </c>
+      <c r="E57">
+        <v>60801000.0</v>
+      </c>
+      <c r="F57">
+        <v>83279000.0</v>
+      </c>
+      <c r="G57">
+        <v>107928000.0</v>
+      </c>
+      <c r="H57">
+        <v>109613000.0</v>
+      </c>
+      <c r="I57">
+        <v>75271000.0</v>
+      </c>
+      <c r="J57">
+        <v>68203000.0</v>
+      </c>
+      <c r="K57">
+        <v>61723000.0</v>
+      </c>
+      <c r="L57">
+        <v>56605000.0</v>
+      </c>
+      <c r="M57">
+        <v>78754000.0</v>
+      </c>
+      <c r="N57">
+        <v>75159000.0</v>
+      </c>
+      <c r="O57">
+        <v>61243000.0</v>
+      </c>
+      <c r="P57">
+        <v>64374000.0</v>
+      </c>
+      <c r="Q57">
+        <v>67897000.0</v>
+      </c>
+      <c r="R57">
+        <v>62991000.0</v>
+      </c>
+      <c r="S57">
+        <v>45205000.0</v>
+      </c>
+      <c r="T57">
+        <v>41944000.0</v>
+      </c>
+      <c r="U57">
+        <v>36276000.0</v>
+      </c>
+      <c r="V57">
+        <v>37598000.0</v>
+      </c>
+      <c r="W57">
+        <v>38625000.0</v>
+      </c>
+      <c r="X57">
+        <v>47929000.0</v>
+      </c>
+      <c r="Y57">
+        <v>56702000.0</v>
+      </c>
+      <c r="Z57">
+        <v>108783000.0</v>
+      </c>
+      <c r="AA57">
+        <v>131282999.0</v>
+      </c>
+      <c r="AB57">
+        <v>130239000.0</v>
+      </c>
+      <c r="AC57">
+        <v>129115000.0</v>
+      </c>
+      <c r="AD57">
+        <v>122297000.0</v>
+      </c>
+      <c r="AE57">
+        <v>124507000.0</v>
+      </c>
+      <c r="AF57">
+        <v>123699000.0</v>
+      </c>
+      <c r="AG57">
+        <v>93209000.0</v>
+      </c>
+      <c r="AH57">
+        <v>86107000.0</v>
+      </c>
+      <c r="AI57">
+        <v>73531000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>83026000.0</v>
+      </c>
+      <c r="AK57">
+        <v>84944000.0</v>
+      </c>
+      <c r="AL57">
+        <v>88303000.0</v>
+      </c>
+      <c r="AM57">
+        <v>79972000.0</v>
+      </c>
+      <c r="AN57">
+        <v>74310000.0</v>
+      </c>
+      <c r="AO57">
+        <v>77969000.0</v>
+      </c>
+      <c r="AP57">
+        <v>46612000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>69011000.0</v>
+      </c>
+      <c r="AR57">
+        <v>52835000.0</v>
+      </c>
+      <c r="AS57">
+        <v>66632000.0</v>
+      </c>
+      <c r="AT57">
+        <v>72099000.0</v>
+      </c>
+      <c r="AU57">
+        <v>59570000.0</v>
+      </c>
+      <c r="AV57">
+        <v>67906000.0</v>
+      </c>
+      <c r="AW57">
+        <v>94051000.0</v>
+      </c>
+      <c r="AX57">
+        <v>15879000.0</v>
+      </c>
+      <c r="AY57">
+        <v>13121000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>5800000.0</v>
+      </c>
+      <c r="BA57">
+        <v>11776000.0</v>
+      </c>
+      <c r="BB57">
+        <v>11793000.0</v>
+      </c>
+      <c r="BC57">
+        <v>61764000.0</v>
+      </c>
+      <c r="BD57">
+        <v>16125000.0</v>
+      </c>
+      <c r="BE57">
+        <v>17260000.0</v>
+      </c>
+      <c r="BF57">
+        <v>13545000.0</v>
+      </c>
+      <c r="BG57">
+        <v>23020000.0</v>
+      </c>
+      <c r="BH57">
+        <v>33959000.0</v>
+      </c>
+      <c r="BI57">
+        <v>13015000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>21074000.0</v>
+      </c>
+      <c r="BK57">
+        <v>16248000.0</v>
+      </c>
+      <c r="BL57">
+        <v>15602000.0</v>
+      </c>
+      <c r="BM57">
+        <v>18297000.0</v>
+      </c>
+      <c r="BN57">
+        <v>22446000.0</v>
+      </c>
+      <c r="BO57">
+        <v>22163000.0</v>
+      </c>
+      <c r="BP57">
+        <v>25927000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>25873000.0</v>
+      </c>
+      <c r="BR57">
+        <v>23450000.0</v>
+      </c>
+      <c r="BS57">
+        <v>22001000.0</v>
+      </c>
+      <c r="BT57">
+        <v>40673000.0</v>
+      </c>
+      <c r="BU57">
+        <v>102058000.0</v>
+      </c>
+      <c r="BV57">
+        <v>99786000.0</v>
+      </c>
+      <c r="BW57">
+        <v>109500000.0</v>
+      </c>
+      <c r="BX57">
+        <v>96633000.0</v>
+      </c>
+      <c r="BY57">
+        <v>10910000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>9811000.0</v>
+      </c>
+      <c r="CA57">
+        <v>9706000.0</v>
+      </c>
+      <c r="CB57">
+        <v>9706000.0</v>
+      </c>
+      <c r="CC57">
+        <v>9648000.0</v>
+      </c>
+      <c r="CD57">
+        <v>9440000.0</v>
+      </c>
+      <c r="CE57">
+        <v>10199000.0</v>
+      </c>
+      <c r="CF57">
+        <v>10800000.0</v>
+      </c>
+      <c r="CG57"/>
+      <c r="CH57">
+        <v>7548000.0</v>
+      </c>
+      <c r="CI57"/>
+      <c r="CJ57">
+        <v>7243000.0</v>
+      </c>
+      <c r="CK57">
+        <v>7319000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:89">
+      <c r="A58" t="s">
+        <v>83</v>
+      </c>
+      <c r="B58">
+        <v>478315000.0</v>
+      </c>
+      <c r="C58">
+        <v>552311000.0</v>
+      </c>
+      <c r="D58">
+        <v>469693000.0</v>
+      </c>
+      <c r="E58">
+        <v>302377000.0</v>
+      </c>
+      <c r="F58">
+        <v>341465000.0</v>
+      </c>
+      <c r="G58">
+        <v>396581000.0</v>
+      </c>
+      <c r="H58">
+        <v>443886000.0</v>
+      </c>
+      <c r="I58">
+        <v>438864000.0</v>
+      </c>
+      <c r="J58">
+        <v>445316000.0</v>
+      </c>
+      <c r="K58">
+        <v>428271000.0</v>
+      </c>
+      <c r="L58">
+        <v>460557000.0</v>
+      </c>
+      <c r="M58">
+        <v>470959000.0</v>
+      </c>
+      <c r="N58">
+        <v>428309000.0</v>
+      </c>
+      <c r="O58">
+        <v>426983000.0</v>
+      </c>
+      <c r="P58">
+        <v>434988000.0</v>
+      </c>
+      <c r="Q58">
+        <v>449065000.0</v>
+      </c>
+      <c r="R58">
+        <v>517612000.0</v>
+      </c>
+      <c r="S58">
+        <v>549596000.0</v>
+      </c>
+      <c r="T58">
+        <v>562003000.0</v>
+      </c>
+      <c r="U58">
+        <v>561884000.0</v>
+      </c>
+      <c r="V58">
+        <v>567076000.0</v>
+      </c>
+      <c r="W58">
+        <v>616988000.0</v>
+      </c>
+      <c r="X58">
+        <v>513049000.0</v>
+      </c>
+      <c r="Y58">
+        <v>551366000.0</v>
+      </c>
+      <c r="Z58">
+        <v>779038000.0</v>
+      </c>
+      <c r="AA58">
+        <v>831467000.0</v>
+      </c>
+      <c r="AB58">
+        <v>894769000.0</v>
+      </c>
+      <c r="AC58">
+        <v>991744000.0</v>
+      </c>
+      <c r="AD58">
+        <v>944172000.0</v>
+      </c>
+      <c r="AE58">
+        <v>958766000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1002189000.0</v>
+      </c>
+      <c r="AG58">
+        <v>960694000.0</v>
+      </c>
+      <c r="AH58">
+        <v>883806000.0</v>
+      </c>
+      <c r="AI58">
+        <v>782586000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>804605000.0</v>
+      </c>
+      <c r="AK58">
+        <v>847451000.0</v>
+      </c>
+      <c r="AL58">
+        <v>865568000.0</v>
+      </c>
+      <c r="AM58">
+        <v>699573000.0</v>
+      </c>
+      <c r="AN58">
+        <v>718726000.0</v>
+      </c>
+      <c r="AO58">
+        <v>709155000.0</v>
+      </c>
+      <c r="AP58">
+        <v>630755000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>672769000.0</v>
+      </c>
+      <c r="AR58">
+        <v>685913000.0</v>
+      </c>
+      <c r="AS58">
+        <v>642765000.0</v>
+      </c>
+      <c r="AT58">
+        <v>654332000.0</v>
+      </c>
+      <c r="AU58">
+        <v>688452000.0</v>
+      </c>
+      <c r="AV58">
+        <v>703243000.0</v>
+      </c>
+      <c r="AW58">
+        <v>685908000.0</v>
+      </c>
+      <c r="AX58">
+        <v>212035000.0</v>
+      </c>
+      <c r="AY58">
+        <v>216615000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>161845000.0</v>
+      </c>
+      <c r="BA58">
+        <v>167780000.0</v>
+      </c>
+      <c r="BB58">
+        <v>167753000.0</v>
+      </c>
+      <c r="BC58">
+        <v>217174000.0</v>
+      </c>
+      <c r="BD58">
+        <v>218763000.0</v>
+      </c>
+      <c r="BE58">
+        <v>229013000.0</v>
+      </c>
+      <c r="BF58">
+        <v>229254000.0</v>
+      </c>
+      <c r="BG58">
+        <v>277158000.0</v>
+      </c>
+      <c r="BH58">
+        <v>298109000.0</v>
+      </c>
+      <c r="BI58">
+        <v>309168000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>343254000.0</v>
+      </c>
+      <c r="BK58">
+        <v>311520000.0</v>
+      </c>
+      <c r="BL58">
+        <v>284514000.0</v>
+      </c>
+      <c r="BM58">
+        <v>288102000.0</v>
+      </c>
+      <c r="BN58">
+        <v>292395000.0</v>
+      </c>
+      <c r="BO58">
+        <v>292047000.0</v>
+      </c>
+      <c r="BP58">
+        <v>326047000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>326843000.0</v>
+      </c>
+      <c r="BR58">
+        <v>326041000.0</v>
+      </c>
+      <c r="BS58">
+        <v>379325000.0</v>
+      </c>
+      <c r="BT58">
+        <v>384673000.0</v>
+      </c>
+      <c r="BU58">
+        <v>446058000.0</v>
+      </c>
+      <c r="BV58">
+        <v>443786000.0</v>
+      </c>
+      <c r="BW58">
+        <v>453500000.0</v>
+      </c>
+      <c r="BX58">
+        <v>350333000.0</v>
+      </c>
+      <c r="BY58">
+        <v>253911000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>245811000.0</v>
+      </c>
+      <c r="CA58">
+        <v>245706000.0</v>
+      </c>
+      <c r="CB58">
+        <v>245706000.0</v>
+      </c>
+      <c r="CC58">
+        <v>245648000.0</v>
+      </c>
+      <c r="CD58">
+        <v>245440000.0</v>
+      </c>
+      <c r="CE58">
+        <v>246199000.0</v>
+      </c>
+      <c r="CF58">
+        <v>246800000.0</v>
+      </c>
+      <c r="CG58"/>
+      <c r="CH58">
+        <v>91821000.0</v>
+      </c>
+      <c r="CI58"/>
+      <c r="CJ58">
+        <v>263720000.0</v>
+      </c>
+      <c r="CK58">
+        <v>338589000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:89">
+      <c r="A59" t="s">
+        <v>84</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+      <c r="BF59"/>
+      <c r="BG59"/>
+      <c r="BH59"/>
+      <c r="BI59"/>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+    </row>
+    <row r="60" spans="1:89">
+      <c r="A60" t="s">
+        <v>85</v>
+      </c>
+      <c r="B60">
+        <v>1329587000.0</v>
+      </c>
+      <c r="C60">
+        <v>1232705000.0</v>
+      </c>
+      <c r="D60">
+        <v>1133186000.0</v>
+      </c>
+      <c r="E60">
+        <v>1095605000.0</v>
+      </c>
+      <c r="F60">
+        <v>1088877000.0</v>
+      </c>
+      <c r="G60">
+        <v>1057004000.0</v>
+      </c>
+      <c r="H60">
+        <v>1038242000.0</v>
+      </c>
+      <c r="I60">
+        <v>1030749000.0</v>
+      </c>
+      <c r="J60">
+        <v>1037985000.0</v>
+      </c>
+      <c r="K60">
+        <v>1039438000.0</v>
+      </c>
+      <c r="L60">
+        <v>1027153000.0</v>
+      </c>
+      <c r="M60">
+        <v>1022094000.0</v>
+      </c>
+      <c r="N60">
+        <v>1057276000.0</v>
+      </c>
+      <c r="O60">
+        <v>1045646000.0</v>
+      </c>
+      <c r="P60">
+        <v>1068478000.0</v>
+      </c>
+      <c r="Q60">
+        <v>1012103000.0</v>
+      </c>
+      <c r="R60">
+        <v>1019928000.0</v>
+      </c>
+      <c r="S60">
+        <v>1028778000.0</v>
+      </c>
+      <c r="T60">
+        <v>1047325000.0</v>
+      </c>
+      <c r="U60">
+        <v>1055811000.0</v>
+      </c>
+      <c r="V60">
+        <v>1086184000.0</v>
+      </c>
+      <c r="W60">
+        <v>1113799000.0</v>
+      </c>
+      <c r="X60">
+        <v>1108921000.0</v>
+      </c>
+      <c r="Y60">
+        <v>1134499000.0</v>
+      </c>
+      <c r="Z60">
+        <v>1044941000.0</v>
+      </c>
+      <c r="AA60">
+        <v>958689000.0</v>
+      </c>
+      <c r="AB60">
+        <v>932444000.0</v>
+      </c>
+      <c r="AC60">
+        <v>836729000.0</v>
+      </c>
+      <c r="AD60">
+        <v>848591000.0</v>
+      </c>
+      <c r="AE60">
+        <v>869562000.0</v>
+      </c>
+      <c r="AF60">
+        <v>861667000.0</v>
+      </c>
+      <c r="AG60">
+        <v>857387000.0</v>
+      </c>
+      <c r="AH60">
+        <v>879887000.0</v>
+      </c>
+      <c r="AI60">
+        <v>910510000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>925892000.0</v>
+      </c>
+      <c r="AK60">
+        <v>935645000.0</v>
+      </c>
+      <c r="AL60">
+        <v>942615000.0</v>
+      </c>
+      <c r="AM60">
+        <v>693366000.0</v>
+      </c>
+      <c r="AN60">
+        <v>685011000.0</v>
+      </c>
+      <c r="AO60">
+        <v>668199000.0</v>
+      </c>
+      <c r="AP60">
+        <v>764000000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>750605000.0</v>
+      </c>
+      <c r="AR60">
+        <v>737892000.0</v>
+      </c>
+      <c r="AS60">
+        <v>720541000.0</v>
+      </c>
+      <c r="AT60">
+        <v>705362000.0</v>
+      </c>
+      <c r="AU60">
+        <v>695576000.0</v>
+      </c>
+      <c r="AV60">
+        <v>674852000.0</v>
+      </c>
+      <c r="AW60">
+        <v>647878000.0</v>
+      </c>
+      <c r="AX60">
+        <v>488707000.0</v>
+      </c>
+      <c r="AY60">
+        <v>497809000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>284754000.0</v>
+      </c>
+      <c r="BA60">
+        <v>167188000.0</v>
+      </c>
+      <c r="BB60">
+        <v>171093000.0</v>
+      </c>
+      <c r="BC60">
+        <v>178715000.0</v>
+      </c>
+      <c r="BD60">
+        <v>180996000.0</v>
+      </c>
+      <c r="BE60">
+        <v>187165000.0</v>
+      </c>
+      <c r="BF60">
+        <v>287258000.0</v>
+      </c>
+      <c r="BG60">
+        <v>211415000.0</v>
+      </c>
+      <c r="BH60">
+        <v>206448000.0</v>
+      </c>
+      <c r="BI60">
+        <v>203584000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>262076000.0</v>
+      </c>
+      <c r="BK60">
+        <v>263691000.0</v>
+      </c>
+      <c r="BL60">
+        <v>196341000.0</v>
+      </c>
+      <c r="BM60">
+        <v>193261000.0</v>
+      </c>
+      <c r="BN60">
+        <v>192153000.0</v>
+      </c>
+      <c r="BO60">
+        <v>195922000.0</v>
+      </c>
+      <c r="BP60">
+        <v>191924000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>185475000.0</v>
+      </c>
+      <c r="BR60">
+        <v>181831000.0</v>
+      </c>
+      <c r="BS60">
+        <v>145880000.0</v>
+      </c>
+      <c r="BT60">
+        <v>147823000.0</v>
+      </c>
+      <c r="BU60">
+        <v>161610000.0</v>
+      </c>
+      <c r="BV60">
+        <v>159817000.0</v>
+      </c>
+      <c r="BW60">
+        <v>57364000.0</v>
+      </c>
+      <c r="BX60">
+        <v>71875000.0</v>
+      </c>
+      <c r="BY60">
+        <v>86020000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>95635000.0</v>
+      </c>
+      <c r="CA60">
+        <v>96302000.0</v>
+      </c>
+      <c r="CB60">
+        <v>96302000.0</v>
+      </c>
+      <c r="CC60">
+        <v>106822000.0</v>
+      </c>
+      <c r="CD60">
+        <v>114062000.0</v>
+      </c>
+      <c r="CE60">
+        <v>120207000.0</v>
+      </c>
+      <c r="CF60">
+        <v>117200000.0</v>
+      </c>
+      <c r="CG60"/>
+      <c r="CH60">
+        <v>275168000.0</v>
+      </c>
+      <c r="CI60"/>
+      <c r="CJ60">
+        <v>124798000.0</v>
+      </c>
+      <c r="CK60">
+        <v>37604000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:89">
+      <c r="A61" t="s">
+        <v>86</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>-1364000.0</v>
+      </c>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61">
+        <v>-2031000.0</v>
+      </c>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+      <c r="BF61"/>
+      <c r="BG61"/>
+      <c r="BH61"/>
+      <c r="BI61"/>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+    </row>
+    <row r="62" spans="1:89">
+      <c r="A62" t="s">
+        <v>87</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AA32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:27">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>307452000.0</v>
+      </c>
+      <c r="C2">
+        <v>258217000.0</v>
+      </c>
+      <c r="D2">
+        <v>349998000.0</v>
+      </c>
+      <c r="E2">
+        <v>382566000.0</v>
+      </c>
+      <c r="F2">
+        <v>298851000.0</v>
+      </c>
+      <c r="G2">
+        <v>346997000.0</v>
+      </c>
+      <c r="H2">
+        <v>381411000.0</v>
+      </c>
+      <c r="I2">
+        <v>341167000.0</v>
+      </c>
+      <c r="J2">
+        <v>282490000.0</v>
+      </c>
+      <c r="K2">
+        <v>211544000.0</v>
+      </c>
+      <c r="L2">
+        <v>207357000.0</v>
+      </c>
+      <c r="M2">
+        <v>137218000.0</v>
+      </c>
+      <c r="N2">
+        <v>76509000.0</v>
+      </c>
+      <c r="O2">
+        <v>74178000.0</v>
+      </c>
+      <c r="P2">
+        <v>38247000.0</v>
+      </c>
+      <c r="Q2">
+        <v>30221000.0</v>
+      </c>
+      <c r="R2">
+        <v>30034000.0</v>
+      </c>
+      <c r="S2">
+        <v>21409000.0</v>
+      </c>
+      <c r="T2">
+        <v>19423000.0</v>
+      </c>
+      <c r="U2">
+        <v>18690000.0</v>
+      </c>
+      <c r="V2">
+        <v>18108000.0</v>
+      </c>
+      <c r="W2">
+        <v>15600914.0</v>
+      </c>
+      <c r="X2">
+        <v>11789000.0</v>
+      </c>
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>106370000.0</v>
+      </c>
+      <c r="C3">
+        <v>111884000.0</v>
+      </c>
+      <c r="D3">
+        <v>108902000.0</v>
+      </c>
+      <c r="E3">
+        <v>123255000.0</v>
+      </c>
+      <c r="F3">
+        <v>128639000.0</v>
+      </c>
+      <c r="G3">
+        <v>124245000.0</v>
+      </c>
+      <c r="H3">
+        <v>115584000.0</v>
+      </c>
+      <c r="I3">
+        <v>103476000.0</v>
+      </c>
+      <c r="J3">
+        <v>96758000.0</v>
+      </c>
+      <c r="K3">
+        <v>84340000.0</v>
+      </c>
+      <c r="L3">
+        <v>78698000.0</v>
+      </c>
+      <c r="M3">
+        <v>46999000.0</v>
+      </c>
+      <c r="N3">
+        <v>26939000.0</v>
+      </c>
+      <c r="O3">
+        <v>32404000.0</v>
+      </c>
+      <c r="P3">
+        <v>30527000.0</v>
+      </c>
+      <c r="Q3">
+        <v>28391000.0</v>
+      </c>
+      <c r="R3">
+        <v>31013000.0</v>
+      </c>
+      <c r="S3">
+        <v>25948000.0</v>
+      </c>
+      <c r="T3">
+        <v>17437000.0</v>
+      </c>
+      <c r="U3">
+        <v>17074000.0</v>
+      </c>
+      <c r="V3">
+        <v>18414000.0</v>
+      </c>
+      <c r="W3">
+        <v>17808131.0</v>
+      </c>
+      <c r="X3">
+        <v>30828000.0</v>
+      </c>
+      <c r="Y3">
+        <v>28716000.0</v>
+      </c>
+      <c r="Z3">
+        <v>21545000.0</v>
+      </c>
+      <c r="AA3">
+        <v>18939000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>225544000.0</v>
+      </c>
+      <c r="C5">
+        <v>212468000.0</v>
+      </c>
+      <c r="D5">
+        <v>195107000.0</v>
+      </c>
+      <c r="E5">
+        <v>88764000.0</v>
+      </c>
+      <c r="F5">
+        <v>14580000.0</v>
+      </c>
+      <c r="G5">
+        <v>305589000.0</v>
+      </c>
+      <c r="H5">
+        <v>129144000.0</v>
+      </c>
+      <c r="I5">
+        <v>6508000.0</v>
+      </c>
+      <c r="J5">
+        <v>55382000.0</v>
+      </c>
+      <c r="K5">
+        <v>125075000.0</v>
+      </c>
+      <c r="L5">
+        <v>136150000.0</v>
+      </c>
+      <c r="M5">
+        <v>-6366000.0</v>
+      </c>
+      <c r="N5">
+        <v>1676000.0</v>
+      </c>
+      <c r="O5">
+        <v>-86529000.0</v>
+      </c>
+      <c r="P5">
+        <v>-32744000.0</v>
+      </c>
+      <c r="Q5">
+        <v>19889000.0</v>
+      </c>
+      <c r="R5">
+        <v>30725000.0</v>
+      </c>
+      <c r="S5">
+        <v>62480000.0</v>
+      </c>
+      <c r="T5">
+        <v>41755000.0</v>
+      </c>
+      <c r="U5">
+        <v>48640000.0</v>
+      </c>
+      <c r="V5">
+        <v>59104000.0</v>
+      </c>
+      <c r="W5">
+        <v>118396869.0</v>
+      </c>
+      <c r="X5">
+        <v>35364000.0</v>
+      </c>
+      <c r="Y5">
+        <v>3017000.0</v>
+      </c>
+      <c r="Z5">
+        <v>17292000.0</v>
+      </c>
+      <c r="AA5">
+        <v>17662000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>331914000.0</v>
+      </c>
+      <c r="C6">
+        <v>324352000.0</v>
+      </c>
+      <c r="D6">
+        <v>304009000.0</v>
+      </c>
+      <c r="E6">
+        <v>212019000.0</v>
+      </c>
+      <c r="F6">
+        <v>143219000.0</v>
+      </c>
+      <c r="G6">
+        <v>429834000.0</v>
+      </c>
+      <c r="H6">
+        <v>244728000.0</v>
+      </c>
+      <c r="I6">
+        <v>109984000.0</v>
+      </c>
+      <c r="J6">
+        <v>152140000.0</v>
+      </c>
+      <c r="K6">
+        <v>209415000.0</v>
+      </c>
+      <c r="L6">
+        <v>214848000.0</v>
+      </c>
+      <c r="M6">
+        <v>40633000.0</v>
+      </c>
+      <c r="N6">
+        <v>28615000.0</v>
+      </c>
+      <c r="O6">
+        <v>-54125000.0</v>
+      </c>
+      <c r="P6">
+        <v>-2217000.0</v>
+      </c>
+      <c r="Q6">
+        <v>48280000.0</v>
+      </c>
+      <c r="R6">
+        <v>61738000.0</v>
+      </c>
+      <c r="S6">
+        <v>88428000.0</v>
+      </c>
+      <c r="T6">
+        <v>59192000.0</v>
+      </c>
+      <c r="U6">
+        <v>65714000.0</v>
+      </c>
+      <c r="V6">
+        <v>77518000.0</v>
+      </c>
+      <c r="W6">
+        <v>136205000.0</v>
+      </c>
+      <c r="X6">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y6">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z6">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA6">
+        <v>36601000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>189745000.0</v>
+      </c>
+      <c r="C9">
+        <v>313556000.0</v>
+      </c>
+      <c r="D9">
+        <v>210558000.0</v>
+      </c>
+      <c r="E9">
+        <v>71579000.0</v>
+      </c>
+      <c r="F9">
+        <v>-2998000.0</v>
+      </c>
+      <c r="G9">
+        <v>344042000.0</v>
+      </c>
+      <c r="H9">
+        <v>153657000.0</v>
+      </c>
+      <c r="I9">
+        <v>34774000.0</v>
+      </c>
+      <c r="J9">
+        <v>72562000.0</v>
+      </c>
+      <c r="K9">
+        <v>144466000.0</v>
+      </c>
+      <c r="L9">
+        <v>157757000.0</v>
+      </c>
+      <c r="M9">
+        <v>13571000.0</v>
+      </c>
+      <c r="N9">
+        <v>10503000.0</v>
+      </c>
+      <c r="O9">
+        <v>23016000.0</v>
+      </c>
+      <c r="P9">
+        <v>61876000.0</v>
+      </c>
+      <c r="Q9">
+        <v>59460000.0</v>
+      </c>
+      <c r="R9">
+        <v>72542000.0</v>
+      </c>
+      <c r="S9">
+        <v>93194000.0</v>
+      </c>
+      <c r="T9">
+        <v>62004000.0</v>
+      </c>
+      <c r="U9">
+        <v>68103000.0</v>
+      </c>
+      <c r="V9">
+        <v>85427000.0</v>
+      </c>
+      <c r="W9">
+        <v>120365335.0</v>
+      </c>
+      <c r="X9">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y9">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z9">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA9">
+        <v>36601000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>211376000.0</v>
+      </c>
+      <c r="C10">
+        <v>182069000.0</v>
+      </c>
+      <c r="D10">
+        <v>162046000.0</v>
+      </c>
+      <c r="E10">
+        <v>62567000.0</v>
+      </c>
+      <c r="F10">
+        <v>-11147000.0</v>
+      </c>
+      <c r="G10">
+        <v>267181000.0</v>
+      </c>
+      <c r="H10">
+        <v>72960000.0</v>
+      </c>
+      <c r="I10">
+        <v>-46845000.0</v>
+      </c>
+      <c r="J10">
+        <v>6733000.0</v>
+      </c>
+      <c r="K10">
+        <v>9354000.0</v>
+      </c>
+      <c r="L10">
+        <v>105430000.0</v>
+      </c>
+      <c r="M10">
+        <v>12973000.0</v>
+      </c>
+      <c r="N10">
+        <v>-3919000.0</v>
+      </c>
+      <c r="O10">
+        <v>-93892000.0</v>
+      </c>
+      <c r="P10">
+        <v>-40091000.0</v>
+      </c>
+      <c r="Q10">
+        <v>6410000.0</v>
+      </c>
+      <c r="R10">
+        <v>34678000.0</v>
+      </c>
+      <c r="S10">
+        <v>42148000.0</v>
+      </c>
+      <c r="T10">
+        <v>27463000.0</v>
+      </c>
+      <c r="U10">
+        <v>35750000.0</v>
+      </c>
+      <c r="V10">
+        <v>53110000.0</v>
+      </c>
+      <c r="W10">
+        <v>86690018.0</v>
+      </c>
+      <c r="X10">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-4763000.0</v>
+      </c>
+      <c r="Z10">
+        <v>8444000.0</v>
+      </c>
+      <c r="AA10">
+        <v>6115000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>413000.0</v>
+      </c>
+      <c r="C11">
+        <v>608000.0</v>
+      </c>
+      <c r="D11">
+        <v>649000.0</v>
+      </c>
+      <c r="E11">
+        <v>587000.0</v>
+      </c>
+      <c r="F11">
+        <v>360000.0</v>
+      </c>
+      <c r="G11">
+        <v>900000.0</v>
+      </c>
+      <c r="H11">
+        <v>131000.0</v>
+      </c>
+      <c r="I11">
+        <v>83000.0</v>
+      </c>
+      <c r="J11">
+        <v>131000.0</v>
+      </c>
+      <c r="K11">
+        <v>95000.0</v>
+      </c>
+      <c r="L11">
+        <v>128000.0</v>
+      </c>
+      <c r="M11">
+        <v>86000.0</v>
+      </c>
+      <c r="N11">
+        <v>207000.0</v>
+      </c>
+      <c r="O11">
+        <v>161000.0</v>
+      </c>
+      <c r="P11">
+        <v>181000.0</v>
+      </c>
+      <c r="Q11">
+        <v>33000.0</v>
+      </c>
+      <c r="R11">
+        <v>12730000.0</v>
+      </c>
+      <c r="S11">
+        <v>20332000.0</v>
+      </c>
+      <c r="T11">
+        <v>13495000.0</v>
+      </c>
+      <c r="U11">
+        <v>13049000.0</v>
+      </c>
+      <c r="V11">
+        <v>9343000.0</v>
+      </c>
+      <c r="W11">
+        <v>8644625.0</v>
+      </c>
+      <c r="X11">
+        <v>5933000.0</v>
+      </c>
+      <c r="Y11">
+        <v>7780000.0</v>
+      </c>
+      <c r="Z11">
+        <v>8848000.0</v>
+      </c>
+      <c r="AA11">
+        <v>11547000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12">
+        <v>14169000.0</v>
+      </c>
+      <c r="C12">
+        <v>30399000.0</v>
+      </c>
+      <c r="D12">
+        <v>33061000.0</v>
+      </c>
+      <c r="E12">
+        <v>26197000.0</v>
+      </c>
+      <c r="F12">
+        <v>25727000.0</v>
+      </c>
+      <c r="G12">
+        <v>38408000.0</v>
+      </c>
+      <c r="H12">
+        <v>55332000.0</v>
+      </c>
+      <c r="I12">
+        <v>54211000.0</v>
+      </c>
+      <c r="J12">
+        <v>40109000.0</v>
+      </c>
+      <c r="K12">
+        <v>35070000.0</v>
+      </c>
+      <c r="L12">
+        <v>34124000.0</v>
+      </c>
+      <c r="M12">
+        <v>15436000.0</v>
+      </c>
+      <c r="N12">
+        <v>5109000.0</v>
+      </c>
+      <c r="O12">
+        <v>7330000.0</v>
+      </c>
+      <c r="P12">
+        <v>7577000.0</v>
+      </c>
+      <c r="Q12">
+        <v>13478000.0</v>
+      </c>
+      <c r="R12">
+        <v>18130000.0</v>
+      </c>
+      <c r="S12">
+        <v>21904000.0</v>
+      </c>
+      <c r="T12">
+        <v>13495000.0</v>
+      </c>
+      <c r="U12">
+        <v>13049000.0</v>
+      </c>
+      <c r="V12">
+        <v>1471000.0</v>
+      </c>
+      <c r="W12">
+        <v>0.0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0.0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>11200000.0</v>
+      </c>
+      <c r="C13">
+        <v>3918000.0</v>
+      </c>
+      <c r="D13">
+        <v>4462000.0</v>
+      </c>
+      <c r="E13">
+        <v>1076000.0</v>
+      </c>
+      <c r="F13">
+        <v>6000.0</v>
+      </c>
+      <c r="G13">
+        <v>212000.0</v>
+      </c>
+      <c r="H13">
+        <v>63338000.0</v>
+      </c>
+      <c r="I13">
+        <v>58199000.0</v>
+      </c>
+      <c r="J13">
+        <v>37013000.0</v>
+      </c>
+      <c r="K13">
+        <v>31120000.0</v>
+      </c>
+      <c r="L13">
+        <v>29426000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>130000.0</v>
+      </c>
+      <c r="C14">
+        <v>-84000.0</v>
+      </c>
+      <c r="D14">
+        <v>109000.0</v>
+      </c>
+      <c r="E14">
+        <v>-459000.0</v>
+      </c>
+      <c r="F14">
+        <v>-14000.0</v>
+      </c>
+      <c r="G14">
+        <v>19000.0</v>
+      </c>
+      <c r="H14">
+        <v>5000.0</v>
+      </c>
+      <c r="I14">
+        <v>5000.0</v>
+      </c>
+      <c r="J14">
+        <v>5000.0</v>
+      </c>
+      <c r="K14">
+        <v>5000.0</v>
+      </c>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>211092000.0</v>
+      </c>
+      <c r="C15">
+        <v>181377000.0</v>
+      </c>
+      <c r="D15">
+        <v>161353000.0</v>
+      </c>
+      <c r="E15">
+        <v>61520000.0</v>
+      </c>
+      <c r="F15">
+        <v>-11521000.0</v>
+      </c>
+      <c r="G15">
+        <v>266266000.0</v>
+      </c>
+      <c r="H15">
+        <v>73679000.0</v>
+      </c>
+      <c r="I15">
+        <v>-46927000.0</v>
+      </c>
+      <c r="J15">
+        <v>6602000.0</v>
+      </c>
+      <c r="K15">
+        <v>9260000.0</v>
+      </c>
+      <c r="L15">
+        <v>105302000.0</v>
+      </c>
+      <c r="M15">
+        <v>12887000.0</v>
+      </c>
+      <c r="N15">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O15">
+        <v>-94054000.0</v>
+      </c>
+      <c r="P15">
+        <v>-40272000.0</v>
+      </c>
+      <c r="Q15">
+        <v>6377000.0</v>
+      </c>
+      <c r="R15">
+        <v>16846000.0</v>
+      </c>
+      <c r="S15">
+        <v>42148000.0</v>
+      </c>
+      <c r="T15">
+        <v>27463000.0</v>
+      </c>
+      <c r="U15">
+        <v>35750000.0</v>
+      </c>
+      <c r="V15">
+        <v>53110000.0</v>
+      </c>
+      <c r="W15">
+        <v>86690018.0</v>
+      </c>
+      <c r="X15">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-4763000.0</v>
+      </c>
+      <c r="Z15">
+        <v>8444000.0</v>
+      </c>
+      <c r="AA15">
+        <v>6115000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16">
+        <v>211092000.0</v>
+      </c>
+      <c r="C16">
+        <v>181377000.0</v>
+      </c>
+      <c r="D16">
+        <v>161353000.0</v>
+      </c>
+      <c r="E16">
+        <v>61520000.0</v>
+      </c>
+      <c r="F16">
+        <v>-11521000.0</v>
+      </c>
+      <c r="G16">
+        <v>266266000.0</v>
+      </c>
+      <c r="H16">
+        <v>73679000.0</v>
+      </c>
+      <c r="I16">
+        <v>-46927000.0</v>
+      </c>
+      <c r="J16">
+        <v>6602000.0</v>
+      </c>
+      <c r="K16">
+        <v>9260000.0</v>
+      </c>
+      <c r="L16">
+        <v>105302000.0</v>
+      </c>
+      <c r="M16">
+        <v>12887000.0</v>
+      </c>
+      <c r="N16">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16">
+        <v>6377000.0</v>
+      </c>
+      <c r="R16">
+        <v>16846000.0</v>
+      </c>
+      <c r="S16">
+        <v>42148000.0</v>
+      </c>
+      <c r="T16">
+        <v>27463000.0</v>
+      </c>
+      <c r="U16">
+        <v>35750000.0</v>
+      </c>
+      <c r="V16">
+        <v>53110000.0</v>
+      </c>
+      <c r="W16">
+        <v>86690000.0</v>
+      </c>
+      <c r="X16">
+        <v>29431000.0</v>
+      </c>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>210963000.0</v>
+      </c>
+      <c r="C17">
+        <v>181461000.0</v>
+      </c>
+      <c r="D17">
+        <v>187910000.0</v>
+      </c>
+      <c r="E17">
+        <v>61980000.0</v>
+      </c>
+      <c r="F17">
+        <v>-11507000.0</v>
+      </c>
+      <c r="G17">
+        <v>266281000.0</v>
+      </c>
+      <c r="H17">
+        <v>73681000.0</v>
+      </c>
+      <c r="I17">
+        <v>-46928000.0</v>
+      </c>
+      <c r="J17">
+        <v>6602000.0</v>
+      </c>
+      <c r="K17">
+        <v>9259000.0</v>
+      </c>
+      <c r="L17">
+        <v>105302000.0</v>
+      </c>
+      <c r="M17">
+        <v>12887000.0</v>
+      </c>
+      <c r="N17">
+        <v>-4126000.0</v>
+      </c>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-13426000.0</v>
+      </c>
+      <c r="C18">
+        <v>-28569000.0</v>
+      </c>
+      <c r="D18">
+        <v>-27524000.0</v>
+      </c>
+      <c r="E18">
+        <v>-27947000.0</v>
+      </c>
+      <c r="F18">
+        <v>-25076000.0</v>
+      </c>
+      <c r="G18">
+        <v>-39530000.0</v>
+      </c>
+      <c r="H18">
+        <v>-56045000.0</v>
+      </c>
+      <c r="I18">
+        <v>-58809000.0</v>
+      </c>
+      <c r="J18">
+        <v>-39526000.0</v>
+      </c>
+      <c r="K18">
+        <v>-35044000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
+      <c r="A19" t="s">
         <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
+      <c r="A20" t="s">
+        <v>171</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>8540000.0</v>
+      </c>
+      <c r="K20">
+        <v>84700000.0</v>
+      </c>
+      <c r="L20">
+        <v>84700000.0</v>
+      </c>
+      <c r="M20">
+        <v>-31900000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
+      <c r="A21" t="s">
+        <v>172</v>
+      </c>
+      <c r="B21">
+        <v>169855000.0</v>
+      </c>
+      <c r="C21">
+        <v>210637000.0</v>
+      </c>
+      <c r="D21">
+        <v>193110000.0</v>
+      </c>
+      <c r="E21">
+        <v>74204000.0</v>
+      </c>
+      <c r="F21">
+        <v>202000.0</v>
+      </c>
+      <c r="G21">
+        <v>313591000.0</v>
+      </c>
+      <c r="H21">
+        <v>138867000.0</v>
+      </c>
+      <c r="I21">
+        <v>16297000.0</v>
+      </c>
+      <c r="J21">
+        <v>43303000.0</v>
+      </c>
+      <c r="K21">
+        <v>40514000.0</v>
+      </c>
+      <c r="L21">
+        <v>135343000.0</v>
+      </c>
+      <c r="M21">
+        <v>27408000.0</v>
+      </c>
+      <c r="N21">
+        <v>1007000.0</v>
+      </c>
+      <c r="O21">
+        <v>-89504000.0</v>
+      </c>
+      <c r="P21">
+        <v>-33554000.0</v>
+      </c>
+      <c r="Q21">
+        <v>23199000.0</v>
+      </c>
+      <c r="R21">
+        <v>41192000.0</v>
+      </c>
+      <c r="S21">
+        <v>62480000.0</v>
+      </c>
+      <c r="T21">
+        <v>40958000.0</v>
+      </c>
+      <c r="U21">
+        <v>48799000.0</v>
+      </c>
+      <c r="V21">
+        <v>60982000.0</v>
+      </c>
+      <c r="W21">
+        <v>95334643.0</v>
+      </c>
+      <c r="X21">
+        <v>35364000.0</v>
+      </c>
+      <c r="Y21">
+        <v>3017000.0</v>
+      </c>
+      <c r="Z21">
+        <v>17292000.0</v>
+      </c>
+      <c r="AA21">
+        <v>17662000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27">
+      <c r="A22" t="s">
+        <v>173</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
+      <c r="A23" t="s">
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>327342000.0</v>
+      </c>
+      <c r="C23">
+        <v>361136000.0</v>
+      </c>
+      <c r="D23">
+        <v>367446000.0</v>
+      </c>
+      <c r="E23">
+        <v>379941000.0</v>
+      </c>
+      <c r="F23">
+        <v>295651000.0</v>
+      </c>
+      <c r="G23">
+        <v>377448000.0</v>
+      </c>
+      <c r="H23">
+        <v>396200000.0</v>
+      </c>
+      <c r="I23">
+        <v>356219000.0</v>
+      </c>
+      <c r="J23">
+        <v>299670000.0</v>
+      </c>
+      <c r="K23">
+        <v>230935000.0</v>
+      </c>
+      <c r="L23">
+        <v>228964000.0</v>
+      </c>
+      <c r="M23">
+        <v>155280000.0</v>
+      </c>
+      <c r="N23">
+        <v>85336000.0</v>
+      </c>
+      <c r="O23">
+        <v>83966000.0</v>
+      </c>
+      <c r="P23">
+        <v>77677000.0</v>
+      </c>
+      <c r="Q23">
+        <v>66482000.0</v>
+      </c>
+      <c r="R23">
+        <v>61384000.0</v>
+      </c>
+      <c r="S23">
+        <v>52123000.0</v>
+      </c>
+      <c r="T23">
+        <v>40469000.0</v>
+      </c>
+      <c r="U23">
+        <v>37994000.0</v>
+      </c>
+      <c r="V23">
+        <v>42553000.0</v>
+      </c>
+      <c r="W23">
+        <v>40631606.0</v>
+      </c>
+      <c r="X23">
+        <v>30828000.0</v>
+      </c>
+      <c r="Y23">
+        <v>28716000.0</v>
+      </c>
+      <c r="Z23">
+        <v>21545000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18939000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27">
+      <c r="A24" t="s">
+        <v>175</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
+      <c r="A25" t="s">
+        <v>176</v>
+      </c>
+      <c r="B25">
+        <v>106370000.0</v>
+      </c>
+      <c r="C25">
+        <v>111884000.0</v>
+      </c>
+      <c r="D25">
+        <v>108119000.0</v>
+      </c>
+      <c r="E25">
+        <v>123255000.0</v>
+      </c>
+      <c r="F25">
+        <v>128639000.0</v>
+      </c>
+      <c r="G25">
+        <v>124245000.0</v>
+      </c>
+      <c r="H25">
+        <v>115584000.0</v>
+      </c>
+      <c r="I25">
+        <v>103476000.0</v>
+      </c>
+      <c r="J25">
+        <v>96758000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
+      <c r="A26" t="s">
+        <v>177</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
+      <c r="A27" t="s">
+        <v>178</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
+      <c r="A28" t="s">
+        <v>179</v>
+      </c>
+      <c r="B28">
+        <v>19890000.0</v>
+      </c>
+      <c r="C28">
+        <v>18944000.0</v>
+      </c>
+      <c r="D28">
+        <v>17448000.0</v>
+      </c>
+      <c r="E28">
+        <v>16889000.0</v>
+      </c>
+      <c r="F28">
+        <v>16566000.0</v>
+      </c>
+      <c r="G28">
+        <v>17889000.0</v>
+      </c>
+      <c r="H28">
+        <v>14789000.0</v>
+      </c>
+      <c r="I28">
+        <v>15052000.0</v>
+      </c>
+      <c r="J28">
+        <v>17180000.0</v>
+      </c>
+      <c r="K28">
+        <v>19391000.0</v>
+      </c>
+      <c r="L28">
+        <v>21607000.0</v>
+      </c>
+      <c r="M28">
+        <v>18062000.0</v>
+      </c>
+      <c r="N28">
+        <v>8827000.0</v>
+      </c>
+      <c r="O28">
+        <v>9788000.0</v>
+      </c>
+      <c r="P28">
+        <v>9152000.0</v>
+      </c>
+      <c r="Q28">
+        <v>7869000.0</v>
+      </c>
+      <c r="R28">
+        <v>4588000.0</v>
+      </c>
+      <c r="S28">
+        <v>4766000.0</v>
+      </c>
+      <c r="T28">
+        <v>3775000.0</v>
+      </c>
+      <c r="U28">
+        <v>2389000.0</v>
+      </c>
+      <c r="V28">
+        <v>6505000.0</v>
+      </c>
+      <c r="W28">
+        <v>7269000.0</v>
+      </c>
+      <c r="X28">
+        <v>4828000.0</v>
+      </c>
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
+      <c r="A29" t="s">
+        <v>180</v>
+      </c>
+      <c r="B29">
+        <v>413000.0</v>
+      </c>
+      <c r="C29">
+        <v>608000.0</v>
+      </c>
+      <c r="D29">
+        <v>532000.0</v>
+      </c>
+      <c r="E29">
+        <v>587000.0</v>
+      </c>
+      <c r="F29">
+        <v>360000.0</v>
+      </c>
+      <c r="G29">
+        <v>900000.0</v>
+      </c>
+      <c r="H29">
+        <v>131000.0</v>
+      </c>
+      <c r="I29">
+        <v>83000.0</v>
+      </c>
+      <c r="J29">
+        <v>131000.0</v>
+      </c>
+      <c r="K29">
+        <v>95000.0</v>
+      </c>
+      <c r="L29">
+        <v>128000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
+      <c r="A30" t="s">
+        <v>181</v>
+      </c>
+      <c r="B30">
+        <v>19890000.0</v>
+      </c>
+      <c r="C30">
+        <v>102919000.0</v>
+      </c>
+      <c r="D30">
+        <v>17448000.0</v>
+      </c>
+      <c r="E30">
+        <v>-2625000.0</v>
+      </c>
+      <c r="F30">
+        <v>-3200000.0</v>
+      </c>
+      <c r="G30">
+        <v>30451000.0</v>
+      </c>
+      <c r="H30">
+        <v>14789000.0</v>
+      </c>
+      <c r="I30">
+        <v>15052000.0</v>
+      </c>
+      <c r="J30">
+        <v>17180000.0</v>
+      </c>
+      <c r="K30">
+        <v>19391000.0</v>
+      </c>
+      <c r="L30">
+        <v>21607000.0</v>
+      </c>
+      <c r="M30">
+        <v>18062000.0</v>
+      </c>
+      <c r="N30">
+        <v>8827000.0</v>
+      </c>
+      <c r="O30">
+        <v>9788000.0</v>
+      </c>
+      <c r="P30">
+        <v>39430000.0</v>
+      </c>
+      <c r="Q30">
+        <v>36261000.0</v>
+      </c>
+      <c r="R30">
+        <v>31350000.0</v>
+      </c>
+      <c r="S30">
+        <v>30714000.0</v>
+      </c>
+      <c r="T30">
+        <v>21046000.0</v>
+      </c>
+      <c r="U30">
+        <v>19304000.0</v>
+      </c>
+      <c r="V30">
+        <v>24445000.0</v>
+      </c>
+      <c r="W30">
+        <v>25030692.0</v>
+      </c>
+      <c r="X30">
+        <v>-30828000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-28716000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-21545000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-18939000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:27">
+      <c r="A31" t="s">
+        <v>182</v>
+      </c>
+      <c r="B31">
+        <v>41521000.0</v>
+      </c>
+      <c r="C31">
+        <v>-28568000.0</v>
+      </c>
+      <c r="D31">
+        <v>-31064000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11637000.0</v>
+      </c>
+      <c r="F31">
+        <v>-11349000.0</v>
+      </c>
+      <c r="G31">
+        <v>-46410000.0</v>
+      </c>
+      <c r="H31">
+        <v>-65907000.0</v>
+      </c>
+      <c r="I31">
+        <v>-63141000.0</v>
+      </c>
+      <c r="J31">
+        <v>-36570000.0</v>
+      </c>
+      <c r="K31">
+        <v>-31160000.0</v>
+      </c>
+      <c r="L31">
+        <v>-29913000.0</v>
+      </c>
+      <c r="M31">
+        <v>-14435000.0</v>
+      </c>
+      <c r="N31">
+        <v>-4926000.0</v>
+      </c>
+      <c r="O31">
+        <v>-4388000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6537000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-16789000.0</v>
+      </c>
+      <c r="R31">
+        <v>-24346000.0</v>
+      </c>
+      <c r="S31">
+        <v>-20332000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13495000.0</v>
+      </c>
+      <c r="U31">
+        <v>-13049000.0</v>
+      </c>
+      <c r="V31">
+        <v>-7872000.0</v>
+      </c>
+      <c r="W31">
+        <v>-8644625.0</v>
+      </c>
+      <c r="X31">
+        <v>-35364000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3017000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-17292000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-17662000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:27">
+      <c r="A32" t="s">
+        <v>183</v>
+      </c>
+      <c r="B32">
+        <v>497197000.0</v>
+      </c>
+      <c r="C32">
+        <v>571773000.0</v>
+      </c>
+      <c r="D32">
+        <v>560556000.0</v>
+      </c>
+      <c r="E32">
+        <v>454145000.0</v>
+      </c>
+      <c r="F32">
+        <v>295853000.0</v>
+      </c>
+      <c r="G32">
+        <v>691039000.0</v>
+      </c>
+      <c r="H32">
+        <v>535068000.0</v>
+      </c>
+      <c r="I32">
+        <v>375941000.0</v>
+      </c>
+      <c r="J32">
+        <v>355052000.0</v>
+      </c>
+      <c r="K32">
+        <v>356010000.0</v>
+      </c>
+      <c r="L32">
+        <v>365114000.0</v>
+      </c>
+      <c r="M32">
+        <v>150789000.0</v>
+      </c>
+      <c r="N32">
+        <v>87012000.0</v>
+      </c>
+      <c r="O32">
+        <v>97194000.0</v>
+      </c>
+      <c r="P32">
+        <v>100123000.0</v>
+      </c>
+      <c r="Q32">
+        <v>89681000.0</v>
+      </c>
+      <c r="R32">
+        <v>102576000.0</v>
+      </c>
+      <c r="S32">
+        <v>114603000.0</v>
+      </c>
+      <c r="T32">
+        <v>81427000.0</v>
+      </c>
+      <c r="U32">
+        <v>86793000.0</v>
+      </c>
+      <c r="V32">
+        <v>103535000.0</v>
+      </c>
+      <c r="W32">
+        <v>135966249.0</v>
+      </c>
+      <c r="X32">
+        <v>66192000.0</v>
+      </c>
+      <c r="Y32">
+        <v>31733000.0</v>
+      </c>
+      <c r="Z32">
+        <v>38837000.0</v>
+      </c>
+      <c r="AA32">
+        <v>36601000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CL32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:90">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>88</v>
+      </c>
+      <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>90</v>
+      </c>
+      <c r="F1" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>93</v>
+      </c>
+      <c r="J1" t="s">
+        <v>94</v>
+      </c>
+      <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>96</v>
+      </c>
+      <c r="N1" t="s">
+        <v>97</v>
+      </c>
+      <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>99</v>
+      </c>
+      <c r="R1" t="s">
+        <v>100</v>
+      </c>
+      <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>102</v>
+      </c>
+      <c r="V1" t="s">
+        <v>103</v>
+      </c>
+      <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>105</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>184</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="2" spans="1:90">
+      <c r="A2" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2">
+        <v>76187000.0</v>
+      </c>
+      <c r="C2">
+        <v>73856000.0</v>
+      </c>
+      <c r="D2">
+        <v>70198000.0</v>
+      </c>
+      <c r="E2">
+        <v>72452000.0</v>
+      </c>
+      <c r="F2">
+        <v>80875000.0</v>
+      </c>
+      <c r="G2">
+        <v>83926000.0</v>
+      </c>
+      <c r="H2">
+        <v>65213000.0</v>
+      </c>
+      <c r="I2">
+        <v>95667000.0</v>
+      </c>
+      <c r="J2">
+        <v>94641000.0</v>
+      </c>
+      <c r="K2">
+        <v>86959000.0</v>
+      </c>
+      <c r="L2">
+        <v>94964000.0</v>
+      </c>
+      <c r="M2">
+        <v>88169000.0</v>
+      </c>
+      <c r="N2">
+        <v>85155000.0</v>
+      </c>
+      <c r="O2">
+        <v>81712000.0</v>
+      </c>
+      <c r="P2">
+        <v>97409000.0</v>
+      </c>
+      <c r="Q2">
+        <v>100658000.0</v>
+      </c>
+      <c r="R2">
+        <v>95529000.0</v>
+      </c>
+      <c r="S2">
+        <v>88969000.0</v>
+      </c>
+      <c r="T2">
+        <v>87244000.0</v>
+      </c>
+      <c r="U2">
+        <v>72417000.0</v>
+      </c>
+      <c r="V2">
+        <v>72434000.0</v>
+      </c>
+      <c r="W2">
+        <v>66755000.0</v>
+      </c>
+      <c r="X2">
+        <v>67440000.0</v>
+      </c>
+      <c r="Y2">
+        <v>76304000.0</v>
+      </c>
+      <c r="Z2">
+        <v>93715000.0</v>
+      </c>
+      <c r="AA2">
+        <v>109538000.0</v>
+      </c>
+      <c r="AB2">
+        <v>102677000.0</v>
+      </c>
+      <c r="AC2">
+        <v>94888000.0</v>
+      </c>
+      <c r="AD2">
+        <v>91881000.0</v>
+      </c>
+      <c r="AE2">
+        <v>91964000.0</v>
+      </c>
+      <c r="AF2">
+        <v>102859000.0</v>
+      </c>
+      <c r="AG2">
+        <v>88265000.0</v>
+      </c>
+      <c r="AH2">
+        <v>75411000.0</v>
+      </c>
+      <c r="AI2">
+        <v>74633000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>83514000.0</v>
+      </c>
+      <c r="AK2">
+        <v>75606000.0</v>
+      </c>
+      <c r="AL2">
+        <v>67176000.0</v>
+      </c>
+      <c r="AM2">
+        <v>56193000.0</v>
+      </c>
+      <c r="AN2">
+        <v>54983000.0</v>
+      </c>
+      <c r="AO2">
+        <v>52755000.0</v>
+      </c>
+      <c r="AP2">
+        <v>51444000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>52361000.0</v>
+      </c>
+      <c r="AR2">
+        <v>50128000.0</v>
+      </c>
+      <c r="AS2">
+        <v>52188000.0</v>
+      </c>
+      <c r="AT2">
+        <v>48206000.0</v>
+      </c>
+      <c r="AU2">
+        <v>56835000.0</v>
+      </c>
+      <c r="AV2">
+        <v>59360000.0</v>
+      </c>
+      <c r="AW2">
+        <v>33383000.0</v>
+      </c>
+      <c r="AX2">
+        <v>23297000.0</v>
+      </c>
+      <c r="AY2">
+        <v>21179000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>16206000.0</v>
+      </c>
+      <c r="BA2">
+        <v>18344000.0</v>
+      </c>
+      <c r="BB2">
+        <v>22705000.0</v>
+      </c>
+      <c r="BC2">
+        <v>19254000.0</v>
+      </c>
+      <c r="BD2">
+        <v>15967000.0</v>
+      </c>
+      <c r="BE2">
+        <v>15054000.0</v>
+      </c>
+      <c r="BF2">
+        <v>9410000.0</v>
+      </c>
+      <c r="BG2">
+        <v>9216000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10079000.0</v>
+      </c>
+      <c r="BI2">
+        <v>10681000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>9754000.0</v>
+      </c>
+      <c r="BK2">
+        <v>7733000.0</v>
+      </c>
+      <c r="BL2">
+        <v>7351000.0</v>
+      </c>
+      <c r="BM2">
+        <v>6803000.0</v>
+      </c>
+      <c r="BN2">
+        <v>8886000.0</v>
+      </c>
+      <c r="BO2">
+        <v>7180000.0</v>
+      </c>
+      <c r="BP2">
+        <v>7702000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>7087000.0</v>
+      </c>
+      <c r="BR2">
+        <v>8155000.0</v>
+      </c>
+      <c r="BS2">
+        <v>7090000.0</v>
+      </c>
+      <c r="BT2">
+        <v>6230000.0</v>
+      </c>
+      <c r="BU2">
+        <v>5712000.0</v>
+      </c>
+      <c r="BV2">
+        <v>4754000.0</v>
+      </c>
+      <c r="BW2">
+        <v>4713000.0</v>
+      </c>
+      <c r="BX2">
+        <v>4802000.0</v>
+      </c>
+      <c r="BY2">
+        <v>4751000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>5095000.0</v>
+      </c>
+      <c r="CA2">
+        <v>4775000.0</v>
+      </c>
+      <c r="CB2">
+        <v>4775000.0</v>
+      </c>
+      <c r="CC2">
+        <v>4866000.0</v>
+      </c>
+      <c r="CD2">
+        <v>4679000.0</v>
+      </c>
+      <c r="CE2">
+        <v>4496000.0</v>
+      </c>
+      <c r="CF2">
+        <v>5600000.0</v>
+      </c>
+      <c r="CG2">
+        <v>4300000.0</v>
+      </c>
+      <c r="CH2">
+        <v>9366000.0</v>
+      </c>
+      <c r="CI2">
+        <v>8852000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>-7726000.0</v>
+      </c>
+      <c r="CK2">
+        <v>7726000.0</v>
+      </c>
+      <c r="CL2">
+        <v>11789000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:90">
+      <c r="A3" t="s">
+        <v>154</v>
+      </c>
+      <c r="B3">
+        <v>27752000.0</v>
+      </c>
+      <c r="C3">
+        <v>25647000.0</v>
+      </c>
+      <c r="D3">
+        <v>26991000.0</v>
+      </c>
+      <c r="E3">
+        <v>25969000.0</v>
+      </c>
+      <c r="F3">
+        <v>26139000.0</v>
+      </c>
+      <c r="G3">
+        <v>27270000.0</v>
+      </c>
+      <c r="H3">
+        <v>27621000.0</v>
+      </c>
+      <c r="I3">
+        <v>28135000.0</v>
+      </c>
+      <c r="J3">
+        <v>27878000.0</v>
+      </c>
+      <c r="K3">
+        <v>28250000.0</v>
+      </c>
+      <c r="L3">
+        <v>28475000.0</v>
+      </c>
+      <c r="M3">
+        <v>28326000.0</v>
+      </c>
+      <c r="N3">
+        <v>26376000.0</v>
+      </c>
+      <c r="O3">
+        <v>25726000.0</v>
+      </c>
+      <c r="P3">
+        <v>27692000.0</v>
+      </c>
+      <c r="Q3">
+        <v>30198000.0</v>
+      </c>
+      <c r="R3">
+        <v>32318000.0</v>
+      </c>
+      <c r="S3">
+        <v>33047000.0</v>
+      </c>
+      <c r="T3">
+        <v>32750000.0</v>
+      </c>
+      <c r="U3">
+        <v>31734000.0</v>
+      </c>
+      <c r="V3">
+        <v>32160000.0</v>
+      </c>
+      <c r="W3">
+        <v>31995000.0</v>
+      </c>
+      <c r="X3">
+        <v>32028000.0</v>
+      </c>
+      <c r="Y3">
+        <v>31117000.0</v>
+      </c>
+      <c r="Z3">
+        <v>30774000.0</v>
+      </c>
+      <c r="AA3">
+        <v>30326000.0</v>
+      </c>
+      <c r="AB3">
+        <v>30662000.0</v>
+      </c>
+      <c r="AC3">
+        <v>29656000.0</v>
+      </c>
+      <c r="AD3">
+        <v>27713000.0</v>
+      </c>
+      <c r="AE3">
+        <v>27552000.0</v>
+      </c>
+      <c r="AF3">
+        <v>28251000.0</v>
+      </c>
+      <c r="AG3">
+        <v>26682000.0</v>
+      </c>
+      <c r="AH3">
+        <v>24869000.0</v>
+      </c>
+      <c r="AI3">
+        <v>23674000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>26417000.0</v>
+      </c>
+      <c r="AK3">
+        <v>26468000.0</v>
+      </c>
+      <c r="AL3">
+        <v>22940000.0</v>
+      </c>
+      <c r="AM3">
+        <v>20933000.0</v>
+      </c>
+      <c r="AN3">
+        <v>21067000.0</v>
+      </c>
+      <c r="AO3">
+        <v>21723000.0</v>
+      </c>
+      <c r="AP3">
+        <v>20782000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>20767000.0</v>
+      </c>
+      <c r="AR3">
+        <v>20099000.0</v>
+      </c>
+      <c r="AS3">
+        <v>19578000.0</v>
+      </c>
+      <c r="AT3">
+        <v>19381000.0</v>
+      </c>
+      <c r="AU3">
+        <v>19640000.0</v>
+      </c>
+      <c r="AV3">
+        <v>20349000.0</v>
+      </c>
+      <c r="AW3">
+        <v>11103000.0</v>
+      </c>
+      <c r="AX3">
+        <v>8461000.0</v>
+      </c>
+      <c r="AY3">
+        <v>7088000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>6518000.0</v>
+      </c>
+      <c r="BA3">
+        <v>6473000.0</v>
+      </c>
+      <c r="BB3">
+        <v>6853000.0</v>
+      </c>
+      <c r="BC3">
+        <v>7095000.0</v>
+      </c>
+      <c r="BD3">
+        <v>7630000.0</v>
+      </c>
+      <c r="BE3">
+        <v>10818000.0</v>
+      </c>
+      <c r="BF3">
+        <v>6860000.0</v>
+      </c>
+      <c r="BG3">
+        <v>7096000.0</v>
+      </c>
+      <c r="BH3">
+        <v>7450000.0</v>
+      </c>
+      <c r="BI3">
+        <v>8490000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>7788000.0</v>
+      </c>
+      <c r="BK3">
+        <v>6800000.0</v>
+      </c>
+      <c r="BL3">
+        <v>7011000.0</v>
+      </c>
+      <c r="BM3">
+        <v>7197000.0</v>
+      </c>
+      <c r="BN3">
+        <v>7128000.0</v>
+      </c>
+      <c r="BO3">
+        <v>7056000.0</v>
+      </c>
+      <c r="BP3">
+        <v>2582000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>9367000.0</v>
+      </c>
+      <c r="BR3">
+        <v>4791000.0</v>
+      </c>
+      <c r="BS3">
+        <v>10022000.0</v>
+      </c>
+      <c r="BT3">
+        <v>6656000.0</v>
+      </c>
+      <c r="BU3">
+        <v>6609000.0</v>
+      </c>
+      <c r="BV3">
+        <v>6537000.0</v>
+      </c>
+      <c r="BW3">
+        <v>6240000.0</v>
+      </c>
+      <c r="BX3">
+        <v>30208000.0</v>
+      </c>
+      <c r="BY3">
+        <v>-4303000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>-4257000.0</v>
+      </c>
+      <c r="CA3">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CB3">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CC3">
+        <v>4263000.0</v>
+      </c>
+      <c r="CD3">
+        <v>4216000.0</v>
+      </c>
+      <c r="CE3">
+        <v>4172000.0</v>
+      </c>
+      <c r="CF3">
+        <v>5300000.0</v>
+      </c>
+      <c r="CG3">
+        <v>4100000.0</v>
+      </c>
+      <c r="CH3"/>
+      <c r="CI3"/>
+      <c r="CJ3"/>
+      <c r="CK3"/>
+      <c r="CL3"/>
+    </row>
+    <row r="4" spans="1:90">
+      <c r="A4" t="s">
+        <v>155</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:90">
+      <c r="A5" t="s">
+        <v>156</v>
+      </c>
+      <c r="B5">
+        <v>204801000.0</v>
+      </c>
+      <c r="C5">
+        <v>169077000.0</v>
+      </c>
+      <c r="D5">
+        <v>68573000.0</v>
+      </c>
+      <c r="E5">
+        <v>47484000.0</v>
+      </c>
+      <c r="F5">
+        <v>60247000.0</v>
+      </c>
+      <c r="G5">
+        <v>49241000.0</v>
+      </c>
+      <c r="H5">
+        <v>61289000.0</v>
+      </c>
+      <c r="I5">
+        <v>42587000.0</v>
+      </c>
+      <c r="J5">
+        <v>52539000.0</v>
+      </c>
+      <c r="K5">
+        <v>56053000.0</v>
+      </c>
+      <c r="L5">
+        <v>44419000.0</v>
+      </c>
+      <c r="M5">
+        <v>39893000.0</v>
+      </c>
+      <c r="N5">
+        <v>63377000.0</v>
+      </c>
+      <c r="O5">
+        <v>46219000.0</v>
+      </c>
+      <c r="P5">
+        <v>68392000.0</v>
+      </c>
+      <c r="Q5">
+        <v>14641000.0</v>
+      </c>
+      <c r="R5">
+        <v>16731000.0</v>
+      </c>
+      <c r="S5">
+        <v>-10999000.0</v>
+      </c>
+      <c r="T5">
+        <v>3532000.0</v>
+      </c>
+      <c r="U5">
+        <v>-14587000.0</v>
+      </c>
+      <c r="V5">
+        <v>7830000.0</v>
+      </c>
+      <c r="W5">
+        <v>17804000.0</v>
+      </c>
+      <c r="X5">
+        <v>14118000.0</v>
+      </c>
+      <c r="Y5">
+        <v>59662000.0</v>
+      </c>
+      <c r="Z5">
+        <v>147188000.0</v>
+      </c>
+      <c r="AA5">
+        <v>84810000.0</v>
+      </c>
+      <c r="AB5">
+        <v>88632000.0</v>
+      </c>
+      <c r="AC5">
+        <v>4431000.0</v>
+      </c>
+      <c r="AD5">
+        <v>3508000.0</v>
+      </c>
+      <c r="AE5">
+        <v>32306000.0</v>
+      </c>
+      <c r="AF5">
+        <v>26533000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-8324000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-12299000.0</v>
+      </c>
+      <c r="AI5">
+        <v>315000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>7023000.0</v>
+      </c>
+      <c r="AK5">
+        <v>4915000.0</v>
+      </c>
+      <c r="AL5">
+        <v>13780000.0</v>
+      </c>
+      <c r="AM5">
+        <v>29627000.0</v>
+      </c>
+      <c r="AN5">
+        <v>27048000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-67167000.0</v>
+      </c>
+      <c r="AP5">
+        <v>42957000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>48724000.0</v>
+      </c>
+      <c r="AR5">
+        <v>40464000.0</v>
+      </c>
+      <c r="AS5">
+        <v>35205000.0</v>
+      </c>
+      <c r="AT5">
+        <v>30126000.0</v>
+      </c>
+      <c r="AU5">
+        <v>31365000.0</v>
+      </c>
+      <c r="AV5">
+        <v>5530000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-5341000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-6665000.0</v>
+      </c>
+      <c r="AY5">
+        <v>590000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>10426000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-3195000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-5315000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2888000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-4564000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-94901000.0</v>
+      </c>
+      <c r="BF5">
+        <v>4694000.0</v>
+      </c>
+      <c r="BG5">
+        <v>8041000.0</v>
+      </c>
+      <c r="BH5">
+        <v>6298000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-50753000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>6149000.0</v>
+      </c>
+      <c r="BK5">
+        <v>5638000.0</v>
+      </c>
+      <c r="BL5">
+        <v>3628000.0</v>
+      </c>
+      <c r="BM5">
+        <v>7161000.0</v>
+      </c>
+      <c r="BN5">
+        <v>3726000.0</v>
+      </c>
+      <c r="BO5">
+        <v>11099000.0</v>
+      </c>
+      <c r="BP5">
+        <v>11913000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>5310000.0</v>
+      </c>
+      <c r="BR5">
+        <v>12306000.0</v>
+      </c>
+      <c r="BS5">
+        <v>11637000.0</v>
+      </c>
+      <c r="BT5">
+        <v>18216000.0</v>
+      </c>
+      <c r="BU5">
+        <v>17302000.0</v>
+      </c>
+      <c r="BV5">
+        <v>15551000.0</v>
+      </c>
+      <c r="BW5">
+        <v>12982000.0</v>
+      </c>
+      <c r="BX5">
+        <v>9680000.0</v>
+      </c>
+      <c r="BY5">
+        <v>18674000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>19160000.0</v>
+      </c>
+      <c r="CA5">
+        <v>18860000.0</v>
+      </c>
+      <c r="CB5">
+        <v>18860000.0</v>
+      </c>
+      <c r="CC5">
+        <v>11683000.0</v>
+      </c>
+      <c r="CD5">
+        <v>9891000.0</v>
+      </c>
+      <c r="CE5">
+        <v>14926000.0</v>
+      </c>
+      <c r="CF5">
+        <v>7200000.0</v>
+      </c>
+      <c r="CG5">
+        <v>5800000.0</v>
+      </c>
+      <c r="CH5">
+        <v>0.0</v>
+      </c>
+      <c r="CI5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>0.0</v>
+      </c>
+      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CL5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:90">
+      <c r="A6" t="s">
+        <v>157</v>
+      </c>
+      <c r="B6">
+        <v>232553000.0</v>
+      </c>
+      <c r="C6">
+        <v>194724000.0</v>
+      </c>
+      <c r="D6">
+        <v>95564000.0</v>
+      </c>
+      <c r="E6">
+        <v>73453000.0</v>
+      </c>
+      <c r="F6">
+        <v>86386000.0</v>
+      </c>
+      <c r="G6">
+        <v>76511000.0</v>
+      </c>
+      <c r="H6">
+        <v>88910000.0</v>
+      </c>
+      <c r="I6">
+        <v>70722000.0</v>
+      </c>
+      <c r="J6">
+        <v>80417000.0</v>
+      </c>
+      <c r="K6">
+        <v>84303000.0</v>
+      </c>
+      <c r="L6">
+        <v>72894000.0</v>
+      </c>
+      <c r="M6">
+        <v>68219000.0</v>
+      </c>
+      <c r="N6">
+        <v>89753000.0</v>
+      </c>
+      <c r="O6">
+        <v>71945000.0</v>
+      </c>
+      <c r="P6">
+        <v>96084000.0</v>
+      </c>
+      <c r="Q6">
+        <v>44839000.0</v>
+      </c>
+      <c r="R6">
+        <v>49049000.0</v>
+      </c>
+      <c r="S6">
+        <v>22048000.0</v>
+      </c>
+      <c r="T6">
+        <v>36282000.0</v>
+      </c>
+      <c r="U6">
+        <v>17147000.0</v>
+      </c>
+      <c r="V6">
+        <v>39990000.0</v>
+      </c>
+      <c r="W6">
+        <v>49799000.0</v>
+      </c>
+      <c r="X6">
+        <v>46146000.0</v>
+      </c>
+      <c r="Y6">
+        <v>90779000.0</v>
+      </c>
+      <c r="Z6">
+        <v>177962000.0</v>
+      </c>
+      <c r="AA6">
+        <v>115136000.0</v>
+      </c>
+      <c r="AB6">
+        <v>119294000.0</v>
+      </c>
+      <c r="AC6">
+        <v>34087000.0</v>
+      </c>
+      <c r="AD6">
+        <v>31221000.0</v>
+      </c>
+      <c r="AE6">
+        <v>59858000.0</v>
+      </c>
+      <c r="AF6">
+        <v>54784000.0</v>
+      </c>
+      <c r="AG6">
+        <v>18358000.0</v>
+      </c>
+      <c r="AH6">
+        <v>12570000.0</v>
+      </c>
+      <c r="AI6">
+        <v>23989000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>33440000.0</v>
+      </c>
+      <c r="AK6">
+        <v>31383000.0</v>
+      </c>
+      <c r="AL6">
+        <v>36720000.0</v>
+      </c>
+      <c r="AM6">
+        <v>50560000.0</v>
+      </c>
+      <c r="AN6">
+        <v>48115000.0</v>
+      </c>
+      <c r="AO6">
+        <v>-45444000.0</v>
+      </c>
+      <c r="AP6">
+        <v>63739000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>69491000.0</v>
+      </c>
+      <c r="AR6">
+        <v>60563000.0</v>
+      </c>
+      <c r="AS6">
+        <v>54783000.0</v>
+      </c>
+      <c r="AT6">
+        <v>49507000.0</v>
+      </c>
+      <c r="AU6">
+        <v>51005000.0</v>
+      </c>
+      <c r="AV6">
+        <v>25879000.0</v>
+      </c>
+      <c r="AW6">
+        <v>5762000.0</v>
+      </c>
+      <c r="AX6">
+        <v>1796000.0</v>
+      </c>
+      <c r="AY6">
+        <v>7678000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>16944000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3278000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1538000.0</v>
+      </c>
+      <c r="BC6">
+        <v>4207000.0</v>
+      </c>
+      <c r="BD6">
+        <v>3066000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-84083000.0</v>
+      </c>
+      <c r="BF6">
+        <v>11554000.0</v>
+      </c>
+      <c r="BG6">
+        <v>15137000.0</v>
+      </c>
+      <c r="BH6">
+        <v>13748000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-42263000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>13937000.0</v>
+      </c>
+      <c r="BK6">
+        <v>12438000.0</v>
+      </c>
+      <c r="BL6">
+        <v>10639000.0</v>
+      </c>
+      <c r="BM6">
+        <v>14358000.0</v>
+      </c>
+      <c r="BN6">
+        <v>10854000.0</v>
+      </c>
+      <c r="BO6">
+        <v>18155000.0</v>
+      </c>
+      <c r="BP6">
+        <v>14495000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>14677000.0</v>
+      </c>
+      <c r="BR6">
+        <v>17097000.0</v>
+      </c>
+      <c r="BS6">
+        <v>21659000.0</v>
+      </c>
+      <c r="BT6">
+        <v>24872000.0</v>
+      </c>
+      <c r="BU6">
+        <v>23911000.0</v>
+      </c>
+      <c r="BV6">
+        <v>22088000.0</v>
+      </c>
+      <c r="BW6">
+        <v>19222000.0</v>
+      </c>
+      <c r="BX6">
+        <v>39888000.0</v>
+      </c>
+      <c r="BY6">
+        <v>14371000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>14903000.0</v>
+      </c>
+      <c r="CA6">
+        <v>14649000.0</v>
+      </c>
+      <c r="CB6">
+        <v>14649000.0</v>
+      </c>
+      <c r="CC6">
+        <v>15946000.0</v>
+      </c>
+      <c r="CD6">
+        <v>14107000.0</v>
+      </c>
+      <c r="CE6">
+        <v>19098000.0</v>
+      </c>
+      <c r="CF6">
+        <v>12500000.0</v>
+      </c>
+      <c r="CG6">
+        <v>9900000.0</v>
+      </c>
+      <c r="CH6"/>
+      <c r="CI6"/>
+      <c r="CJ6"/>
+      <c r="CK6"/>
+      <c r="CL6"/>
+    </row>
+    <row r="7" spans="1:90">
+      <c r="A7" t="s">
+        <v>158</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:90">
+      <c r="A8" t="s">
+        <v>159</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:90">
+      <c r="A9" t="s">
+        <v>160</v>
+      </c>
+      <c r="B9">
+        <v>208825000.0</v>
+      </c>
+      <c r="C9">
+        <v>112620000.0</v>
+      </c>
+      <c r="D9">
+        <v>73733000.0</v>
+      </c>
+      <c r="E9">
+        <v>34896000.0</v>
+      </c>
+      <c r="F9">
+        <v>47441000.0</v>
+      </c>
+      <c r="G9">
+        <v>34648000.0</v>
+      </c>
+      <c r="H9">
+        <v>66178000.0</v>
+      </c>
+      <c r="I9">
+        <v>46440000.0</v>
+      </c>
+      <c r="J9">
+        <v>56596000.0</v>
+      </c>
+      <c r="K9">
+        <v>60079000.0</v>
+      </c>
+      <c r="L9">
+        <v>47328000.0</v>
+      </c>
+      <c r="M9">
+        <v>43396000.0</v>
+      </c>
+      <c r="N9">
+        <v>67892000.0</v>
+      </c>
+      <c r="O9">
+        <v>50856000.0</v>
+      </c>
+      <c r="P9">
+        <v>70486000.0</v>
+      </c>
+      <c r="Q9">
+        <v>9280000.0</v>
+      </c>
+      <c r="R9">
+        <v>4385000.0</v>
+      </c>
+      <c r="S9">
+        <v>-12569000.0</v>
+      </c>
+      <c r="T9">
+        <v>-3409000.0</v>
+      </c>
+      <c r="U9">
+        <v>-13322000.0</v>
+      </c>
+      <c r="V9">
+        <v>-6494000.0</v>
+      </c>
+      <c r="W9">
+        <v>20228000.0</v>
+      </c>
+      <c r="X9">
+        <v>23552000.0</v>
+      </c>
+      <c r="Y9">
+        <v>65893000.0</v>
+      </c>
+      <c r="Z9">
+        <v>152227000.0</v>
+      </c>
+      <c r="AA9">
+        <v>102370000.0</v>
+      </c>
+      <c r="AB9">
+        <v>89158000.0</v>
+      </c>
+      <c r="AC9">
+        <v>9852000.0</v>
+      </c>
+      <c r="AD9">
+        <v>14307000.0</v>
+      </c>
+      <c r="AE9">
+        <v>40341000.0</v>
+      </c>
+      <c r="AF9">
+        <v>35761000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1912000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-8178000.0</v>
+      </c>
+      <c r="AI9">
+        <v>5278000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>8730000.0</v>
+      </c>
+      <c r="AK9">
+        <v>8768000.0</v>
+      </c>
+      <c r="AL9">
+        <v>19159000.0</v>
+      </c>
+      <c r="AM9">
+        <v>35907000.0</v>
+      </c>
+      <c r="AN9">
+        <v>29908000.0</v>
+      </c>
+      <c r="AO9">
+        <v>12071000.0</v>
+      </c>
+      <c r="AP9">
+        <v>47294000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>55194000.0</v>
+      </c>
+      <c r="AR9">
+        <v>44519000.0</v>
+      </c>
+      <c r="AS9">
+        <v>39774000.0</v>
+      </c>
+      <c r="AT9">
+        <v>34664000.0</v>
+      </c>
+      <c r="AU9">
+        <v>38800000.0</v>
+      </c>
+      <c r="AV9">
+        <v>13493000.0</v>
+      </c>
+      <c r="AW9">
+        <v>684000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-3929000.0</v>
+      </c>
+      <c r="AY9">
+        <v>3321000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>14737000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-1017000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-3207000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-11000.0</v>
+      </c>
+      <c r="BD9">
+        <v>4613000.0</v>
+      </c>
+      <c r="BE9">
+        <v>9562000.0</v>
+      </c>
+      <c r="BF9">
+        <v>14290000.0</v>
+      </c>
+      <c r="BG9">
+        <v>19083000.0</v>
+      </c>
+      <c r="BH9">
+        <v>15233000.0</v>
+      </c>
+      <c r="BI9">
+        <v>15958000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>16150000.0</v>
+      </c>
+      <c r="BK9">
+        <v>14536000.0</v>
+      </c>
+      <c r="BL9">
+        <v>15529000.0</v>
+      </c>
+      <c r="BM9">
+        <v>16501000.0</v>
+      </c>
+      <c r="BN9">
+        <v>12194000.0</v>
+      </c>
+      <c r="BO9">
+        <v>15237000.0</v>
+      </c>
+      <c r="BP9">
+        <v>16180000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>15591000.0</v>
+      </c>
+      <c r="BR9">
+        <v>18050000.0</v>
+      </c>
+      <c r="BS9">
+        <v>22720000.0</v>
+      </c>
+      <c r="BT9">
+        <v>24641000.0</v>
+      </c>
+      <c r="BU9">
+        <v>25295000.0</v>
+      </c>
+      <c r="BV9">
+        <v>23081000.0</v>
+      </c>
+      <c r="BW9">
+        <v>20176000.0</v>
+      </c>
+      <c r="BX9">
+        <v>15500000.0</v>
+      </c>
+      <c r="BY9">
+        <v>15398000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>15650000.0</v>
+      </c>
+      <c r="CA9">
+        <v>15456000.0</v>
+      </c>
+      <c r="CB9">
+        <v>15456000.0</v>
+      </c>
+      <c r="CC9">
+        <v>16433000.0</v>
+      </c>
+      <c r="CD9">
+        <v>14684000.0</v>
+      </c>
+      <c r="CE9">
+        <v>19702000.0</v>
+      </c>
+      <c r="CF9">
+        <v>19100000.0</v>
+      </c>
+      <c r="CG9">
+        <v>14700000.0</v>
+      </c>
+      <c r="CH9">
+        <v>0.0</v>
+      </c>
+      <c r="CI9">
+        <v>119388000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>0.0</v>
+      </c>
+      <c r="CK9">
+        <v>0.0</v>
+      </c>
+      <c r="CL9">
+        <v>54051000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:90">
+      <c r="A10" t="s">
+        <v>161</v>
+      </c>
+      <c r="B10">
+        <v>198401000.0</v>
+      </c>
+      <c r="C10">
+        <v>164653000.0</v>
+      </c>
+      <c r="D10">
+        <v>66282000.0</v>
+      </c>
+      <c r="E10">
+        <v>44898000.0</v>
+      </c>
+      <c r="F10">
+        <v>56061000.0</v>
+      </c>
+      <c r="G10">
+        <v>44135000.0</v>
+      </c>
+      <c r="H10">
+        <v>54905000.0</v>
+      </c>
+      <c r="I10">
+        <v>35268000.0</v>
+      </c>
+      <c r="J10">
+        <v>44618000.0</v>
+      </c>
+      <c r="K10">
+        <v>47278000.0</v>
+      </c>
+      <c r="L10">
+        <v>35534000.0</v>
+      </c>
+      <c r="M10">
+        <v>31104000.0</v>
+      </c>
+      <c r="N10">
+        <v>57175000.0</v>
+      </c>
+      <c r="O10">
+        <v>38232000.0</v>
+      </c>
+      <c r="P10">
+        <v>61931000.0</v>
+      </c>
+      <c r="Q10">
+        <v>7703000.0</v>
+      </c>
+      <c r="R10">
+        <v>10098000.0</v>
+      </c>
+      <c r="S10">
+        <v>-17163000.0</v>
+      </c>
+      <c r="T10">
+        <v>-2766000.0</v>
+      </c>
+      <c r="U10">
+        <v>-20935000.0</v>
+      </c>
+      <c r="V10">
+        <v>781000.0</v>
+      </c>
+      <c r="W10">
+        <v>11771000.0</v>
+      </c>
+      <c r="X10">
+        <v>7822000.0</v>
+      </c>
+      <c r="Y10">
+        <v>50799000.0</v>
+      </c>
+      <c r="Z10">
+        <v>135673000.0</v>
+      </c>
+      <c r="AA10">
+        <v>72378000.0</v>
+      </c>
+      <c r="AB10">
+        <v>75883000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-9376000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-10453000.0</v>
+      </c>
+      <c r="AE10">
+        <v>17758000.0</v>
+      </c>
+      <c r="AF10">
+        <v>11967000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-21435000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-28182000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-9195000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>-7516000.0</v>
+      </c>
+      <c r="AK10">
+        <v>-5012000.0</v>
+      </c>
+      <c r="AL10">
+        <v>4874000.0</v>
+      </c>
+      <c r="AM10">
+        <v>14386000.0</v>
+      </c>
+      <c r="AN10">
+        <v>17877000.0</v>
+      </c>
+      <c r="AO10">
+        <v>-75651000.0</v>
+      </c>
+      <c r="AP10">
+        <v>35597000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>31532000.0</v>
+      </c>
+      <c r="AR10">
+        <v>32442000.0</v>
+      </c>
+      <c r="AS10">
+        <v>27483000.0</v>
+      </c>
+      <c r="AT10">
+        <v>22193000.0</v>
+      </c>
+      <c r="AU10">
+        <v>23312000.0</v>
+      </c>
+      <c r="AV10">
+        <v>28591000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-7014000.0</v>
+      </c>
+      <c r="AX10">
+        <v>-8126000.0</v>
+      </c>
+      <c r="AY10">
+        <v>-478000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>11626000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-4154000.0</v>
+      </c>
+      <c r="BB10">
+        <v>-7659000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-3732000.0</v>
+      </c>
+      <c r="BD10">
+        <v>-6229000.0</v>
+      </c>
+      <c r="BE10">
+        <v>-96674000.0</v>
+      </c>
+      <c r="BF10">
+        <v>2760000.0</v>
+      </c>
+      <c r="BG10">
+        <v>6251000.0</v>
+      </c>
+      <c r="BH10">
+        <v>4303000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-52732000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4300000.0</v>
+      </c>
+      <c r="BK10">
+        <v>4038000.0</v>
+      </c>
+      <c r="BL10">
+        <v>3628000.0</v>
+      </c>
+      <c r="BM10">
+        <v>7349000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2744000.0</v>
+      </c>
+      <c r="BO10">
+        <v>6402000.0</v>
+      </c>
+      <c r="BP10">
+        <v>12080000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>5310000.0</v>
+      </c>
+      <c r="BR10">
+        <v>9853000.0</v>
+      </c>
+      <c r="BS10">
+        <v>14306000.0</v>
+      </c>
+      <c r="BT10">
+        <v>11868000.0</v>
+      </c>
+      <c r="BU10">
+        <v>12315000.0</v>
+      </c>
+      <c r="BV10">
+        <v>10340000.0</v>
+      </c>
+      <c r="BW10">
+        <v>27463000.0</v>
+      </c>
+      <c r="BX10">
+        <v>27463000.0</v>
+      </c>
+      <c r="BY10">
+        <v>6892000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>7418000.0</v>
+      </c>
+      <c r="CA10">
+        <v>7206000.0</v>
+      </c>
+      <c r="CB10">
+        <v>9033000.0</v>
+      </c>
+      <c r="CC10">
+        <v>8401000.0</v>
+      </c>
+      <c r="CD10">
+        <v>6662000.0</v>
+      </c>
+      <c r="CE10">
+        <v>10600000.0</v>
+      </c>
+      <c r="CF10">
+        <v>10600000.0</v>
+      </c>
+      <c r="CG10">
+        <v>5800000.0</v>
+      </c>
+      <c r="CH10">
+        <v>36697000.0</v>
+      </c>
+      <c r="CI10">
+        <v>52249000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CK10">
+        <v>34441000.0</v>
+      </c>
+      <c r="CL10">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:90">
+      <c r="A11" t="s">
+        <v>162</v>
+      </c>
+      <c r="B11">
+        <v>62000.0</v>
+      </c>
+      <c r="C11">
+        <v>126000.0</v>
+      </c>
+      <c r="D11">
+        <v>207000.0</v>
+      </c>
+      <c r="E11">
+        <v>93000.0</v>
+      </c>
+      <c r="F11">
+        <v>29000.0</v>
+      </c>
+      <c r="G11">
+        <v>84000.0</v>
+      </c>
+      <c r="H11">
+        <v>194000.0</v>
+      </c>
+      <c r="I11">
+        <v>79000.0</v>
+      </c>
+      <c r="J11">
+        <v>129000.0</v>
+      </c>
+      <c r="K11">
+        <v>206000.0</v>
+      </c>
+      <c r="L11">
+        <v>226000.0</v>
+      </c>
+      <c r="M11">
+        <v>137000.0</v>
+      </c>
+      <c r="N11">
+        <v>94000.0</v>
+      </c>
+      <c r="O11">
+        <v>191000.0</v>
+      </c>
+      <c r="P11">
+        <v>111000.0</v>
+      </c>
+      <c r="Q11">
+        <v>246000.0</v>
+      </c>
+      <c r="R11">
+        <v>141000.0</v>
+      </c>
+      <c r="S11">
+        <v>90000.0</v>
+      </c>
+      <c r="T11">
+        <v>129000.0</v>
+      </c>
+      <c r="U11">
+        <v>97000.0</v>
+      </c>
+      <c r="V11">
+        <v>-26000.0</v>
+      </c>
+      <c r="W11">
+        <v>160000.0</v>
+      </c>
+      <c r="X11">
+        <v>195000.0</v>
+      </c>
+      <c r="Y11">
+        <v>127000.0</v>
+      </c>
+      <c r="Z11">
+        <v>152000.0</v>
+      </c>
+      <c r="AA11">
+        <v>426000.0</v>
+      </c>
+      <c r="AB11">
+        <v>20000.0</v>
+      </c>
+      <c r="AC11">
+        <v>15000.0</v>
+      </c>
+      <c r="AD11">
+        <v>61000.0</v>
+      </c>
+      <c r="AE11">
+        <v>36000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-16000.0</v>
+      </c>
+      <c r="AG11">
+        <v>40000.0</v>
+      </c>
+      <c r="AH11">
+        <v>40000.0</v>
+      </c>
+      <c r="AI11">
+        <v>18000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-2000.0</v>
+      </c>
+      <c r="AK11">
+        <v>55000.0</v>
+      </c>
+      <c r="AL11">
+        <v>39000.0</v>
+      </c>
+      <c r="AM11">
+        <v>40000.0</v>
+      </c>
+      <c r="AN11">
+        <v>48000.0</v>
+      </c>
+      <c r="AO11">
+        <v>46000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-819000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1000.0</v>
+      </c>
+      <c r="AR11">
+        <v>15000.0</v>
+      </c>
+      <c r="AS11">
+        <v>18000.0</v>
+      </c>
+      <c r="AT11">
+        <v>7000.0</v>
+      </c>
+      <c r="AU11">
+        <v>88000.0</v>
+      </c>
+      <c r="AV11">
+        <v>115000.0</v>
+      </c>
+      <c r="AW11">
+        <v>40000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-70000.0</v>
+      </c>
+      <c r="AY11">
+        <v>1068000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>168000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-50000.0</v>
+      </c>
+      <c r="BB11">
+        <v>88000.0</v>
+      </c>
+      <c r="BC11">
+        <v>591000.0</v>
+      </c>
+      <c r="BD11">
+        <v>38000.0</v>
+      </c>
+      <c r="BE11">
+        <v>49000.0</v>
+      </c>
+      <c r="BF11">
+        <v>74000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-168000.0</v>
+      </c>
+      <c r="BH11">
+        <v>110000.0</v>
+      </c>
+      <c r="BI11">
+        <v>22000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>26000.0</v>
+      </c>
+      <c r="BK11">
+        <v>23000.0</v>
+      </c>
+      <c r="BL11">
+        <v>-7454000.0</v>
+      </c>
+      <c r="BM11">
+        <v>-238000.0</v>
+      </c>
+      <c r="BN11">
+        <v>1932000.0</v>
+      </c>
+      <c r="BO11">
+        <v>9375000.0</v>
+      </c>
+      <c r="BP11">
+        <v>4009000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>5072000.0</v>
+      </c>
+      <c r="BR11">
+        <v>2894000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1586000.0</v>
+      </c>
+      <c r="BT11">
+        <v>27953000.0</v>
+      </c>
+      <c r="BU11">
+        <v>4296000.0</v>
+      </c>
+      <c r="BV11">
+        <v>4777000.0</v>
+      </c>
+      <c r="BW11">
+        <v>5357000.0</v>
+      </c>
+      <c r="BX11">
+        <v>3737000.0</v>
+      </c>
+      <c r="BY11">
+        <v>11782000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>11742000.0</v>
+      </c>
+      <c r="CA11">
+        <v>11654000.0</v>
+      </c>
+      <c r="CB11">
+        <v>11654000.0</v>
+      </c>
+      <c r="CC11">
+        <v>3282000.0</v>
+      </c>
+      <c r="CD11">
+        <v>3229000.0</v>
+      </c>
+      <c r="CE11">
+        <v>3272000.0</v>
+      </c>
+      <c r="CF11">
+        <v>-3400000.0</v>
+      </c>
+      <c r="CG11">
+        <v>0.0</v>
+      </c>
+      <c r="CH11">
+        <v>0.0</v>
+      </c>
+      <c r="CI11">
+        <v>0.0</v>
+      </c>
+      <c r="CJ11">
+        <v>0.0</v>
+      </c>
+      <c r="CK11">
+        <v>0.0</v>
+      </c>
+      <c r="CL11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:90">
+      <c r="A12" t="s">
+        <v>163</v>
+      </c>
+      <c r="B12">
+        <v>6400000.0</v>
+      </c>
+      <c r="C12">
+        <v>4424000.0</v>
+      </c>
+      <c r="D12">
+        <v>2290000.0</v>
+      </c>
+      <c r="E12">
+        <v>2586000.0</v>
+      </c>
+      <c r="F12">
+        <v>4186000.0</v>
+      </c>
+      <c r="G12">
+        <v>5106000.0</v>
+      </c>
+      <c r="H12">
+        <v>6384000.0</v>
+      </c>
+      <c r="I12">
+        <v>7318000.0</v>
+      </c>
+      <c r="J12">
+        <v>7921000.0</v>
+      </c>
+      <c r="K12">
+        <v>8775000.0</v>
+      </c>
+      <c r="L12">
+        <v>9194000.0</v>
+      </c>
+      <c r="M12">
+        <v>8789000.0</v>
+      </c>
+      <c r="N12">
+        <v>7492000.0</v>
+      </c>
+      <c r="O12">
+        <v>7586000.0</v>
+      </c>
+      <c r="P12">
+        <v>6462000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6938000.0</v>
+      </c>
+      <c r="R12">
+        <v>6633000.0</v>
+      </c>
+      <c r="S12">
+        <v>6164000.0</v>
+      </c>
+      <c r="T12">
+        <v>6297000.0</v>
+      </c>
+      <c r="U12">
+        <v>6348000.0</v>
+      </c>
+      <c r="V12">
+        <v>7049000.0</v>
+      </c>
+      <c r="W12">
+        <v>6033000.0</v>
+      </c>
+      <c r="X12">
+        <v>6296000.0</v>
+      </c>
+      <c r="Y12">
+        <v>8863000.0</v>
+      </c>
+      <c r="Z12">
+        <v>11022000.0</v>
+      </c>
+      <c r="AA12">
+        <v>12226000.0</v>
+      </c>
+      <c r="AB12">
+        <v>13016000.0</v>
+      </c>
+      <c r="AC12">
+        <v>13807000.0</v>
+      </c>
+      <c r="AD12">
+        <v>13961000.0</v>
+      </c>
+      <c r="AE12">
+        <v>14548000.0</v>
+      </c>
+      <c r="AF12">
+        <v>14784000.0</v>
+      </c>
+      <c r="AG12">
+        <v>13300000.0</v>
+      </c>
+      <c r="AH12">
+        <v>15883000.0</v>
+      </c>
+      <c r="AI12">
+        <v>10244000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>10664000.0</v>
+      </c>
+      <c r="AK12">
+        <v>10586000.0</v>
+      </c>
+      <c r="AL12">
+        <v>9902000.0</v>
+      </c>
+      <c r="AM12">
+        <v>8956000.0</v>
+      </c>
+      <c r="AN12">
+        <v>9169000.0</v>
+      </c>
+      <c r="AO12">
+        <v>8483000.0</v>
+      </c>
+      <c r="AP12">
+        <v>8319000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>9098000.0</v>
+      </c>
+      <c r="AR12">
+        <v>8021000.0</v>
+      </c>
+      <c r="AS12">
+        <v>7983000.0</v>
+      </c>
+      <c r="AT12">
+        <v>9126000.0</v>
+      </c>
+      <c r="AU12">
+        <v>8507000.0</v>
+      </c>
+      <c r="AV12">
+        <v>9346000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2278000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1461000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1201000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>963000.0</v>
+      </c>
+      <c r="BA12">
+        <v>959000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2017000.0</v>
+      </c>
+      <c r="BC12">
+        <v>844000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1665000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1773000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1934000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1958000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1995000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1979000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1773000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1600000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1904000.0</v>
+      </c>
+      <c r="BM12">
+        <v>3821000.0</v>
+      </c>
+      <c r="BN12">
+        <v>3821000.0</v>
+      </c>
+      <c r="BO12">
+        <v>3933000.0</v>
+      </c>
+      <c r="BP12">
+        <v>4011000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4281000.0</v>
+      </c>
+      <c r="BR12">
+        <v>4965000.0</v>
+      </c>
+      <c r="BS12">
+        <v>7541000.0</v>
+      </c>
+      <c r="BT12">
+        <v>21904000.0</v>
+      </c>
+      <c r="BU12">
+        <v>691000.0</v>
+      </c>
+      <c r="BV12">
+        <v>434000.0</v>
+      </c>
+      <c r="BW12">
+        <v>5505000.0</v>
+      </c>
+      <c r="BX12">
+        <v>5505000.0</v>
+      </c>
+      <c r="BY12">
+        <v>3508000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3495000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3492000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3494000.0</v>
+      </c>
+      <c r="CC12">
+        <v>3499000.0</v>
+      </c>
+      <c r="CD12">
+        <v>3496000.0</v>
+      </c>
+      <c r="CE12">
+        <v>3400000.0</v>
+      </c>
+      <c r="CF12">
+        <v>3400000.0</v>
+      </c>
+      <c r="CG12">
+        <v>3042000.0</v>
+      </c>
+      <c r="CH12">
+        <v>3042000.0</v>
+      </c>
+      <c r="CI12">
+        <v>4457000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>4188000.0</v>
+      </c>
+      <c r="CK12">
+        <v>4188000.0</v>
+      </c>
+      <c r="CL12">
+        <v>9554000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:90">
+      <c r="A13" t="s">
+        <v>164</v>
+      </c>
+      <c r="B13">
+        <v>1006000.0</v>
+      </c>
+      <c r="C13">
+        <v>784000.0</v>
+      </c>
+      <c r="D13">
+        <v>1515000.0</v>
+      </c>
+      <c r="E13">
+        <v>936000.0</v>
+      </c>
+      <c r="F13">
+        <v>820000.0</v>
+      </c>
+      <c r="G13">
+        <v>793000.0</v>
+      </c>
+      <c r="H13">
+        <v>857000.0</v>
+      </c>
+      <c r="I13">
+        <v>1035000.0</v>
+      </c>
+      <c r="J13">
+        <v>935000.0</v>
+      </c>
+      <c r="K13">
+        <v>1091000.0</v>
+      </c>
+      <c r="L13">
+        <v>908000.0</v>
+      </c>
+      <c r="M13">
+        <v>1213000.0</v>
+      </c>
+      <c r="N13">
+        <v>1966000.0</v>
+      </c>
+      <c r="O13">
+        <v>398000.0</v>
+      </c>
+      <c r="P13">
+        <v>886000.0</v>
+      </c>
+      <c r="Q13">
+        <v>80000.0</v>
+      </c>
+      <c r="R13">
+        <v>110000.0</v>
+      </c>
+      <c r="S13">
+        <v>1000.0</v>
+      </c>
+      <c r="T13">
+        <v>1000.0</v>
+      </c>
+      <c r="U13">
+        <v>4000.0</v>
+      </c>
+      <c r="V13">
+        <v>4456000.0</v>
+      </c>
+      <c r="W13">
+        <v>1000.0</v>
+      </c>
+      <c r="X13">
+        <v>12000.0</v>
+      </c>
+      <c r="Y13">
+        <v>5909000.0</v>
+      </c>
+      <c r="Z13">
+        <v>11065000.0</v>
+      </c>
+      <c r="AA13">
+        <v>24565000.0</v>
+      </c>
+      <c r="AB13">
+        <v>9403000.0</v>
+      </c>
+      <c r="AC13">
+        <v>15046000.0</v>
+      </c>
+      <c r="AD13">
+        <v>20334000.0</v>
+      </c>
+      <c r="AE13">
+        <v>18484000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+    </row>
+    <row r="14" spans="1:90">
+      <c r="A14" t="s">
+        <v>165</v>
+      </c>
+      <c r="B14">
+        <v>-2000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2000.0</v>
+      </c>
+      <c r="D14">
+        <v>-6000.0</v>
+      </c>
+      <c r="E14">
+        <v>-2000.0</v>
+      </c>
+      <c r="F14">
+        <v>67000.0</v>
+      </c>
+      <c r="G14">
+        <v>71000.0</v>
+      </c>
+      <c r="H14">
+        <v>224000.0</v>
+      </c>
+      <c r="I14">
+        <v>17000.0</v>
+      </c>
+      <c r="J14">
+        <v>-143000.0</v>
+      </c>
+      <c r="K14">
+        <v>-181000.0</v>
+      </c>
+      <c r="L14">
+        <v>54000.0</v>
+      </c>
+      <c r="M14">
+        <v>-208000.0</v>
+      </c>
+      <c r="N14">
+        <v>-25000.0</v>
+      </c>
+      <c r="O14">
+        <v>136000.0</v>
+      </c>
+      <c r="P14">
+        <v>206000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-425000.0</v>
+      </c>
+      <c r="R14">
+        <v>-236000.0</v>
+      </c>
+      <c r="S14">
+        <v>-4000.0</v>
+      </c>
+      <c r="T14">
+        <v>-5000.0</v>
+      </c>
+      <c r="U14">
+        <v>3000.0</v>
+      </c>
+      <c r="V14">
+        <v>25000.0</v>
+      </c>
+      <c r="W14">
+        <v>20000.0</v>
+      </c>
+      <c r="X14">
+        <v>19000.0</v>
+      </c>
+      <c r="Y14">
+        <v>12000.0</v>
+      </c>
+      <c r="Z14">
+        <v>9000.0</v>
+      </c>
+      <c r="AA14">
+        <v>4000.0</v>
+      </c>
+      <c r="AB14">
+        <v>5000.0</v>
+      </c>
+      <c r="AC14">
+        <v>5000.0</v>
+      </c>
+      <c r="AD14">
+        <v>5000.0</v>
+      </c>
+      <c r="AE14">
+        <v>5000.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:90">
+      <c r="A15" t="s">
+        <v>166</v>
+      </c>
+      <c r="B15">
+        <v>198337000.0</v>
+      </c>
+      <c r="C15">
+        <v>164525000.0</v>
+      </c>
+      <c r="D15">
+        <v>66066999.0</v>
+      </c>
+      <c r="E15">
+        <v>44803000.0</v>
+      </c>
+      <c r="F15">
+        <v>56099000.0</v>
+      </c>
+      <c r="G15">
+        <v>44122000.0</v>
+      </c>
+      <c r="H15">
+        <v>54935000.0</v>
+      </c>
+      <c r="I15">
+        <v>35206000.0</v>
+      </c>
+      <c r="J15">
+        <v>44346000.0</v>
+      </c>
+      <c r="K15">
+        <v>46890000.0</v>
+      </c>
+      <c r="L15">
+        <v>35360000.0</v>
+      </c>
+      <c r="M15">
+        <v>30759000.0</v>
+      </c>
+      <c r="N15">
+        <v>57056000.0</v>
+      </c>
+      <c r="O15">
+        <v>38177000.0</v>
+      </c>
+      <c r="P15">
+        <v>62025000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7031000.0</v>
+      </c>
+      <c r="R15">
+        <v>9720000.0</v>
+      </c>
+      <c r="S15">
+        <v>-17256000.0</v>
+      </c>
+      <c r="T15">
+        <v>-2900000.0</v>
+      </c>
+      <c r="U15">
+        <v>-21035000.0</v>
+      </c>
+      <c r="V15">
+        <v>803000.0</v>
+      </c>
+      <c r="W15">
+        <v>11611000.0</v>
+      </c>
+      <c r="X15">
+        <v>7619000.0</v>
+      </c>
+      <c r="Y15">
+        <v>50669000.0</v>
+      </c>
+      <c r="Z15">
+        <v>135819000.0</v>
+      </c>
+      <c r="AA15">
+        <v>72159000.0</v>
+      </c>
+      <c r="AB15">
+        <v>75856000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-9387000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-10513000.0</v>
+      </c>
+      <c r="AE15">
+        <v>17723000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11983000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>-7514000.0</v>
+      </c>
+      <c r="AK15">
+        <v>-5067000.0</v>
+      </c>
+      <c r="AL15">
+        <v>4836000.0</v>
+      </c>
+      <c r="AM15">
+        <v>14346000.0</v>
+      </c>
+      <c r="AN15">
+        <v>17830000.0</v>
+      </c>
+      <c r="AO15">
+        <v>-75697000.0</v>
+      </c>
+      <c r="AP15">
+        <v>35597000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>31531000.0</v>
+      </c>
+      <c r="AR15">
+        <v>32428000.0</v>
+      </c>
+      <c r="AS15">
+        <v>27464000.0</v>
+      </c>
+      <c r="AT15">
+        <v>22186000.0</v>
+      </c>
+      <c r="AU15">
+        <v>23224000.0</v>
+      </c>
+      <c r="AV15">
+        <v>28475000.0</v>
+      </c>
+      <c r="AW15">
+        <v>-7054000.0</v>
+      </c>
+      <c r="AX15">
+        <v>-8056000.0</v>
+      </c>
+      <c r="AY15">
+        <v>-478000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>11457000.0</v>
+      </c>
+      <c r="BA15">
+        <v>-4104000.0</v>
+      </c>
+      <c r="BB15">
+        <v>-7747000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-3732000.0</v>
+      </c>
+      <c r="BD15">
+        <v>-6267000.0</v>
+      </c>
+      <c r="BE15">
+        <v>-96723000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2686000.0</v>
+      </c>
+      <c r="BG15">
+        <v>6251000.0</v>
+      </c>
+      <c r="BH15">
+        <v>4193000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-52754000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>4274000.0</v>
+      </c>
+      <c r="BK15">
+        <v>4014000.0</v>
+      </c>
+      <c r="BL15">
+        <v>7035000.0</v>
+      </c>
+      <c r="BM15">
+        <v>3578000.0</v>
+      </c>
+      <c r="BN15">
+        <v>-2027000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-2209000.0</v>
+      </c>
+      <c r="BP15">
+        <v>3893000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1083000.0</v>
+      </c>
+      <c r="BR15">
+        <v>5010000.0</v>
+      </c>
+      <c r="BS15">
+        <v>6859000.0</v>
+      </c>
+      <c r="BT15">
+        <v>11868000.0</v>
+      </c>
+      <c r="BU15">
+        <v>12315000.0</v>
+      </c>
+      <c r="BV15">
+        <v>10340000.0</v>
+      </c>
+      <c r="BW15">
+        <v>7625000.0</v>
+      </c>
+      <c r="BX15">
+        <v>5943000.0</v>
+      </c>
+      <c r="BY15">
+        <v>6892000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>7418000.0</v>
+      </c>
+      <c r="CA15">
+        <v>7206000.0</v>
+      </c>
+      <c r="CB15">
+        <v>7206000.0</v>
+      </c>
+      <c r="CC15">
+        <v>8401000.0</v>
+      </c>
+      <c r="CD15">
+        <v>6662000.0</v>
+      </c>
+      <c r="CE15">
+        <v>11654000.0</v>
+      </c>
+      <c r="CF15">
+        <v>14000000.0</v>
+      </c>
+      <c r="CG15">
+        <v>5800000.0</v>
+      </c>
+      <c r="CH15">
+        <v>36697000.0</v>
+      </c>
+      <c r="CI15">
+        <v>52249000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CK15">
+        <v>34441000.0</v>
+      </c>
+      <c r="CL15">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:90">
+      <c r="A16" t="s">
+        <v>167</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
+        <v>66068000.0</v>
+      </c>
+      <c r="E16">
+        <v>44803000.0</v>
+      </c>
+      <c r="F16">
+        <v>56099000.0</v>
+      </c>
+      <c r="G16">
+        <v>44122000.0</v>
+      </c>
+      <c r="H16">
+        <v>54935000.0</v>
+      </c>
+      <c r="I16">
+        <v>35206000.0</v>
+      </c>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>30759000.0</v>
+      </c>
+      <c r="N16">
+        <v>57056000.0</v>
+      </c>
+      <c r="O16">
+        <v>57056000.0</v>
+      </c>
+      <c r="P16">
+        <v>62025000.0</v>
+      </c>
+      <c r="Q16">
+        <v>7031000.0</v>
+      </c>
+      <c r="R16">
+        <v>9720000.0</v>
+      </c>
+      <c r="S16">
+        <v>-17256000.0</v>
+      </c>
+      <c r="T16">
+        <v>-2900000.0</v>
+      </c>
+      <c r="U16">
+        <v>-21035000.0</v>
+      </c>
+      <c r="V16">
+        <v>803000.0</v>
+      </c>
+      <c r="W16">
+        <v>11611000.0</v>
+      </c>
+      <c r="X16">
+        <v>7619000.0</v>
+      </c>
+      <c r="Y16">
+        <v>50669000.0</v>
+      </c>
+      <c r="Z16">
+        <v>135819000.0</v>
+      </c>
+      <c r="AA16">
+        <v>72159000.0</v>
+      </c>
+      <c r="AB16">
+        <v>75857000.0</v>
+      </c>
+      <c r="AC16">
+        <v>-9391000.0</v>
+      </c>
+      <c r="AD16">
+        <v>-10513000.0</v>
+      </c>
+      <c r="AE16">
+        <v>17723000.0</v>
+      </c>
+      <c r="AF16">
+        <v>11983000.0</v>
+      </c>
+      <c r="AG16">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AH16">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AI16">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>-59899000.0</v>
+      </c>
+      <c r="AK16">
+        <v>61665000.0</v>
+      </c>
+      <c r="AL16">
+        <v>4836000.0</v>
+      </c>
+      <c r="AM16">
+        <v>14346000.0</v>
+      </c>
+      <c r="AN16">
+        <v>17830000.0</v>
+      </c>
+      <c r="AO16">
+        <v>-35596000.0</v>
+      </c>
+      <c r="AP16">
+        <v>35596000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>31531000.0</v>
+      </c>
+      <c r="AR16">
+        <v>32428000.0</v>
+      </c>
+      <c r="AS16">
+        <v>27465000.0</v>
+      </c>
+      <c r="AT16">
+        <v>22185000.0</v>
+      </c>
+      <c r="AU16">
+        <v>23224000.0</v>
+      </c>
+      <c r="AV16">
+        <v>28475000.0</v>
+      </c>
+      <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
+        <v>11457000.0</v>
+      </c>
+      <c r="BA16">
+        <v>0.0</v>
+      </c>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+      <c r="BE16">
+        <v>-2685000.0</v>
+      </c>
+      <c r="BF16">
+        <v>2685000.0</v>
+      </c>
+      <c r="BG16">
+        <v>6251000.0</v>
+      </c>
+      <c r="BH16">
+        <v>4193000.0</v>
+      </c>
+      <c r="BI16">
+        <v>-4275000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>4275000.0</v>
+      </c>
+      <c r="BK16">
+        <v>4014000.0</v>
+      </c>
+      <c r="BL16">
+        <v>7035000.0</v>
+      </c>
+      <c r="BM16">
+        <v>3578000.0</v>
+      </c>
+      <c r="BN16">
+        <v>0.0</v>
+      </c>
+      <c r="BO16">
+        <v>0.0</v>
+      </c>
+      <c r="BP16">
+        <v>3893000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>1084000.0</v>
+      </c>
+      <c r="BR16">
+        <v>5010000.0</v>
+      </c>
+      <c r="BS16">
+        <v>6859000.0</v>
+      </c>
+      <c r="BT16">
+        <v>11868000.0</v>
+      </c>
+      <c r="BU16">
+        <v>12315000.0</v>
+      </c>
+      <c r="BV16">
+        <v>10340000.0</v>
+      </c>
+      <c r="BW16">
+        <v>7625000.0</v>
+      </c>
+      <c r="BX16">
+        <v>5942000.0</v>
+      </c>
+      <c r="BY16">
+        <v>6892000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>7423000.0</v>
+      </c>
+      <c r="CA16">
+        <v>7206000.0</v>
+      </c>
+      <c r="CB16">
+        <v>9033000.0</v>
+      </c>
+      <c r="CC16">
+        <v>8401000.0</v>
+      </c>
+      <c r="CD16">
+        <v>6662000.0</v>
+      </c>
+      <c r="CE16">
+        <v>11654000.0</v>
+      </c>
+      <c r="CF16">
+        <v>16413000.0</v>
+      </c>
+      <c r="CG16">
+        <v>-36697000.0</v>
+      </c>
+      <c r="CH16">
+        <v>36697000.0</v>
+      </c>
+      <c r="CI16">
+        <v>52249000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>-34441000.0</v>
+      </c>
+      <c r="CK16">
+        <v>34441000.0</v>
+      </c>
+      <c r="CL16">
+        <v>29431000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:90">
+      <c r="A17" t="s">
+        <v>168</v>
+      </c>
+      <c r="B17">
+        <v>198339000.0</v>
+      </c>
+      <c r="C17">
+        <v>164527000.0</v>
+      </c>
+      <c r="D17">
+        <v>66075000.0</v>
+      </c>
+      <c r="E17">
+        <v>44805000.0</v>
+      </c>
+      <c r="F17">
+        <v>56032000.0</v>
+      </c>
+      <c r="G17">
+        <v>44051000.0</v>
+      </c>
+      <c r="H17">
+        <v>54712000.0</v>
+      </c>
+      <c r="I17">
+        <v>35189000.0</v>
+      </c>
+      <c r="J17">
+        <v>44489000.0</v>
+      </c>
+      <c r="K17">
+        <v>47072000.0</v>
+      </c>
+      <c r="L17">
+        <v>35307000.0</v>
+      </c>
+      <c r="M17">
+        <v>30967000.0</v>
+      </c>
+      <c r="N17">
+        <v>57081000.0</v>
+      </c>
+      <c r="O17">
+        <v>38041000.0</v>
+      </c>
+      <c r="P17">
+        <v>61818000.0</v>
+      </c>
+      <c r="Q17">
+        <v>7457000.0</v>
+      </c>
+      <c r="R17">
+        <v>9957000.0</v>
+      </c>
+      <c r="S17">
+        <v>-17253000.0</v>
+      </c>
+      <c r="T17">
+        <v>-2894000.0</v>
+      </c>
+      <c r="U17">
+        <v>-21032000.0</v>
+      </c>
+      <c r="V17">
+        <v>807000.0</v>
+      </c>
+      <c r="W17">
+        <v>11611000.0</v>
+      </c>
+      <c r="X17">
+        <v>7626000.0</v>
+      </c>
+      <c r="Y17">
+        <v>50672000.0</v>
+      </c>
+      <c r="Z17">
+        <v>135824000.0</v>
+      </c>
+      <c r="AA17">
+        <v>72158000.0</v>
+      </c>
+      <c r="AB17">
+        <v>75862000.0</v>
+      </c>
+      <c r="AC17">
+        <v>-9391000.0</v>
+      </c>
+      <c r="AD17">
+        <v>-10514000.0</v>
+      </c>
+      <c r="AE17">
+        <v>17722000.0</v>
+      </c>
+      <c r="AF17">
+        <v>11983000.0</v>
+      </c>
+      <c r="AG17">
+        <v>-21475000.0</v>
+      </c>
+      <c r="AH17">
+        <v>-28222000.0</v>
+      </c>
+      <c r="AI17">
+        <v>-9213000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-59899000.0</v>
+      </c>
+      <c r="AK17">
+        <v>119049000.0</v>
+      </c>
+      <c r="AL17">
+        <v>-66894000.0</v>
+      </c>
+      <c r="AM17">
+        <v>14346000.0</v>
+      </c>
+      <c r="AN17">
+        <v>9260000.0</v>
+      </c>
+      <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>105302000.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>12887000.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>-4126000.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17">
+        <v>0.0</v>
+      </c>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:90">
+      <c r="A18" t="s">
+        <v>169</v>
+      </c>
+      <c r="B18">
+        <v>-6122000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4125000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2244000.0</v>
+      </c>
+      <c r="E18">
+        <v>-2170000.0</v>
+      </c>
+      <c r="F18">
+        <v>-4251000.0</v>
+      </c>
+      <c r="G18">
+        <v>-4760000.0</v>
+      </c>
+      <c r="H18">
+        <v>-5972000.0</v>
+      </c>
+      <c r="I18">
+        <v>-7002000.0</v>
+      </c>
+      <c r="J18">
+        <v>-7456000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8138000.0</v>
+      </c>
+      <c r="L18">
+        <v>-8884000.0</v>
+      </c>
+      <c r="M18">
+        <v>-7989000.0</v>
+      </c>
+      <c r="N18">
+        <v>-6132000.0</v>
+      </c>
+      <c r="O18">
+        <v>-7554000.0</v>
+      </c>
+      <c r="P18">
+        <v>-5848000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-7327000.0</v>
+      </c>
+      <c r="R18">
+        <v>-8052000.0</v>
+      </c>
+      <c r="S18">
+        <v>-6719000.0</v>
+      </c>
+      <c r="T18">
+        <v>-6798000.0</v>
+      </c>
+      <c r="U18">
+        <v>-7359000.0</v>
+      </c>
+      <c r="V18">
+        <v>-4244000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6676000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6365000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-9041000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-11071000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-13052000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-13010000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-14355000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-13917000.0</v>
+      </c>
+      <c r="AE18">
+        <v>-14763000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+    </row>
+    <row r="19" spans="1:90">
+      <c r="A19" t="s">
+        <v>170</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+    </row>
+    <row r="20" spans="1:90">
+      <c r="A20" t="s">
+        <v>171</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>8540000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>84700000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>84700000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>-31900000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -23024,356 +23204,360 @@
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
       <c r="CF20">
         <v>0.0</v>
       </c>
       <c r="CG20">
         <v>0.0</v>
       </c>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
       <c r="CJ20">
         <v>0.0</v>
       </c>
       <c r="CK20">
         <v>0.0</v>
       </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B21">
+        <v>203231000.0</v>
+      </c>
+      <c r="C21">
         <v>107663000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>68110000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>47422000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>60312000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>48895000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>60876000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>42270000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52074000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>55416000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>43335000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>39093000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>63378000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46220000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>67721000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>12242000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>12887000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-18647000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-718000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-16186000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>2432000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>14673000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11439000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>56889000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>147188000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>98075000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>85635000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6331000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10281000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>36620000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>33214000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-5033000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-12153000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>270000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2753000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4914000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>13552000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>22084000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>25598000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-68804000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>43095000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>40624000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>38648000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>35204000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>30126000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>31365000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>38426000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-4885000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-6723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>590000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>12405000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3226000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-5392000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2781000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-5775000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-95764000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4003000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>8033000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>5809000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-50837000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6128000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5346000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6798000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7255000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2744000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6402000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7709000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7873000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>10463000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>15146000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>16644000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>17302000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>15551000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>12982000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>9680000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>10108000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>10686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10478000.0</v>
       </c>
       <c r="CA21">
         <v>10478000.0</v>
       </c>
       <c r="CB21">
+        <v>10478000.0</v>
+      </c>
+      <c r="CC21">
         <v>11683000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>9891000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>14926000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>7200000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>5800000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>39739000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>56706000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>-38629000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>38629000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>35364000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23504,323 +23688,329 @@
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
       <c r="CF22">
         <v>0.0</v>
       </c>
       <c r="CG22">
         <v>0.0</v>
       </c>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
       <c r="CJ22">
         <v>0.0</v>
       </c>
       <c r="CK22">
         <v>0.0</v>
       </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23">
+        <v>81781000.0</v>
+      </c>
+      <c r="C23">
         <v>78813000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>75821000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>59926000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>68004000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>69679000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>70515000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>99837000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>99163000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>91622000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>98957000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>92472000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>89669000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>86349000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>100173000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>97696000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>87027000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>95047000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>84552000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>75281000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>63508000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>72310000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>79553000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>85308000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>98754000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>113834000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>106200000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>98408000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>95907000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>95684000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>105528000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>91710000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>79386000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>79596000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>85181000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>79459000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>72555000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>62473000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>59292000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>57029000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>55781000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>58831000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>55193000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>56757000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>52744000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>64270000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>66328000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>38952000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>26090000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>23910000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>18538000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>20553000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>24813000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21433000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>18355000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27879000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>18327000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20266000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>19503000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21476000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>19776000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16923000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>16082000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>16049000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>18336000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>16015000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16173000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>14805000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>15742000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>14664000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14227000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>13705000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>12284000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11907000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10622000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10041000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10059000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9753000.0</v>
       </c>
       <c r="CA23">
         <v>9753000.0</v>
       </c>
       <c r="CB23">
+        <v>9753000.0</v>
+      </c>
+      <c r="CC23">
         <v>9616000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9472000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9272000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>11400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>11200000.0</v>
       </c>
-      <c r="CG23">
-[...1 lines deleted...]
-      </c>
       <c r="CH23">
         <v>0.0</v>
       </c>
       <c r="CI23">
         <v>0.0</v>
       </c>
       <c r="CJ23">
         <v>0.0</v>
       </c>
       <c r="CK23">
         <v>0.0</v>
       </c>
+      <c r="CL23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23866,346 +24056,348 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>27752000.0</v>
+      </c>
+      <c r="C25">
         <v>25647000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>26991000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>25969000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>26139000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27270000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>27620000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28135000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>27878000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>28250000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>28475000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>28326000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>26376000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>25726000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>27692000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>30198000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>32318000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>33047000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>32750000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31734000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32160000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>31995000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>32028000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>31117000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30774000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30326000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30662000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>29656000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27713000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27552000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>28250000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26682000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>24869000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>23674000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>26417000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>26468000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>22940000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>20933000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>21067000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>21723000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20782000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>20767000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20099000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19578000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>19381000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19640000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>19078000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>11103000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>8461000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>7088000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6518000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>6473000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6853000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>7095000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>7630000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10818000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6860000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>7096000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>7450000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>8490000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>7788000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>6800000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>7011000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>7197000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7128000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7056000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2582000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9367000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>4791000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>10022000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>6656000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6657000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6584000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>6240000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>30208000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-4303000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4257000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-4211000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>4264000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4263000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4216000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>4172000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>5300000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>4100000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24336,54 +24528,57 @@
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
       <c r="CF26">
         <v>0.0</v>
       </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
         <v>0.0</v>
       </c>
       <c r="CJ26">
         <v>0.0</v>
       </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -24393,471 +24588,477 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
-[...1 lines deleted...]
-      </c>
+      <c r="BB27"/>
       <c r="BC27">
         <v>1000.0</v>
       </c>
       <c r="BD27">
         <v>1000.0</v>
       </c>
-      <c r="BE27"/>
+      <c r="BE27">
+        <v>1000.0</v>
+      </c>
       <c r="BF27"/>
-      <c r="BG27">
-[...1 lines deleted...]
-      </c>
+      <c r="BG27"/>
       <c r="BH27">
         <v>7021000.0</v>
       </c>
-      <c r="BI27"/>
+      <c r="BI27">
+        <v>7021000.0</v>
+      </c>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>6290000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>3070000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
-      <c r="CD27">
-[...1 lines deleted...]
-      </c>
+      <c r="CD27"/>
       <c r="CE27">
         <v>4400000.0</v>
       </c>
       <c r="CF27">
+        <v>4400000.0</v>
+      </c>
+      <c r="CG27">
         <v>4500000.0</v>
       </c>
-      <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>5594000.0</v>
+      </c>
+      <c r="C28">
         <v>4957000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5623000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4132000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4587000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5548000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5589000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4169000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4521000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4664000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3993000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4303000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4515000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4637000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2764000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3867000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4181000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6078000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1920000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4420000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4671000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5555000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4471000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4084000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5039000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4296000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3523000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>3520000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4026000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3720000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>2669000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3445000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3975000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4963000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1667000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3853000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5379000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6280000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4309000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4274000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4337000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6470000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5065000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4569000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4538000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>7435000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>6968000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5569000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>2793000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2731000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2332000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2209000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2108000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2179000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2388000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2251000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1969000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9152000.0</v>
       </c>
       <c r="BH28">
         <v>9152000.0</v>
       </c>
       <c r="BI28">
+        <v>9152000.0</v>
+      </c>
+      <c r="BJ28">
         <v>2234000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2437000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>7869000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2094000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2370000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1827000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4588000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>961000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1109000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1388000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1384000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>993000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1001000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1201000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1026000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>746000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>807000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>721000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>487000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>577000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="CE28">
         <v>1400000.0</v>
       </c>
       <c r="CF28">
+        <v>1400000.0</v>
+      </c>
+      <c r="CG28">
         <v>2400000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2715000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>3986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3283000.0</v>
       </c>
       <c r="CJ28">
         <v>3283000.0</v>
       </c>
       <c r="CK28">
+        <v>3283000.0</v>
+      </c>
+      <c r="CL28">
         <v>4828000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>62000.0</v>
+      </c>
+      <c r="C29">
         <v>126000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>207000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>93000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>29000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>84000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>194000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>79000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>129000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>206000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>227000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>137000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>94000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>191000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>111000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>246000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>141000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>90000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>129000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>97000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-26000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>160000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>196000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>127000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>152000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>426000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>20000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>15000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>61000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>36000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-15000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -24871,855 +25072,865 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>5594000.0</v>
+      </c>
+      <c r="C30">
         <v>4957000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5623000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-12526000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12871000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-14247000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>5302000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4169000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4522000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>4663000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3993000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>4303000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>4515000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4637000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2764000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2962000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-8502000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>6078000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2692000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2864000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-8926000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5555000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12113000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9004000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5039000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4296000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3523000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3520000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4026000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3720000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2669000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3445000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>3975000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4963000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1667000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3853000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5379000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6280000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4309000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4274000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4337000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6470000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>5065000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4569000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4538000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7435000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6968000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5569000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2793000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2731000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2332000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2209000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2108000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2179000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2388000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>12825000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8917000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>11050000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9424000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>10795000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>10022000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9190000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8731000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9246000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>9450000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8835000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>8471000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7718000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>7587000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7574000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7997000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>7993000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>7530000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>7194000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5820000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5290000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4978000.0</v>
       </c>
       <c r="CA30">
         <v>4978000.0</v>
       </c>
       <c r="CB30">
+        <v>4978000.0</v>
+      </c>
+      <c r="CC30">
         <v>4750000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4793000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>4776000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5800000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>6900000.0</v>
       </c>
-      <c r="CG30">
-[...1 lines deleted...]
-      </c>
       <c r="CH30">
         <v>0.0</v>
       </c>
       <c r="CI30">
         <v>0.0</v>
       </c>
       <c r="CJ30">
         <v>0.0</v>
       </c>
       <c r="CK30">
         <v>0.0</v>
       </c>
+      <c r="CL30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B31">
+        <v>-4830000.0</v>
+      </c>
+      <c r="C31">
         <v>56990000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1828000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-2524000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4251000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4760000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5971000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7002000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7456000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8138000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-7801000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7989000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6203000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-7988000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5790000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-4539000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2789000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1484000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2048000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4749000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1651000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2902000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-3617000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-6090000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-11515000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25697000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-9752000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-15707000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20733000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-18862000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-21247000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-16402000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-16029000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-9465000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3703000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9926000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-8678000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-7698000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-7721000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-6847000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7498000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-9092000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6205000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-7721000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7933000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8053000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-9835000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2129000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1403000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1068000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-780000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-928000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2267000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-951000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-8456000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-93410000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1243000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1782000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1506000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1895000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1828000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1308000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-6798000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3677000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4771000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-8611000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-7709000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2563000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-610000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-840000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1959000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-17302000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-15551000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-12982000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>34019000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-10108000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-10686000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-10478000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-12299000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-11683000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-9891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="CE31">
         <v>3400000.0</v>
       </c>
       <c r="CF31">
+        <v>3400000.0</v>
+      </c>
+      <c r="CG31">
         <v>-2100000.0</v>
       </c>
-      <c r="CG31">
-[...1 lines deleted...]
-      </c>
       <c r="CH31">
         <v>0.0</v>
       </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
         <v>0.0</v>
       </c>
+      <c r="CL31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B32">
+        <v>285012000.0</v>
+      </c>
+      <c r="C32">
         <v>186476000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>143931000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>107348000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>128316000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>118574000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>131391000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>142107000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>151237000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>147038000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>142292000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>131565000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153047000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>132568000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>167895000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>109938000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>99914000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>76400000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>83835000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>59095000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>65940000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>86983000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>90992000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>142197000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>245942000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>211908000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>191835000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>104740000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>106188000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>132305000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>138620000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>90177000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>67233000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>79911000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>92244000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>84374000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>86335000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>92100000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>84891000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>64826000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>98738000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>107555000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>94647000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>91962000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>82870000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>95635000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>72853000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>34067000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19368000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>24500000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>30943000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>17327000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>19498000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>19243000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>20580000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>24616000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>23700000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>28299000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>25312000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>26639000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>25904000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>22269000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>22880000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>23304000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>21080000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>22417000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>23882000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>22678000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>26205000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>29810000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>30871000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>31007000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>27835000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>24889000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>20302000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>20149000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>20745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20231000.0</v>
       </c>
       <c r="CA32">
         <v>20231000.0</v>
       </c>
       <c r="CB32">
+        <v>20231000.0</v>
+      </c>
+      <c r="CC32">
         <v>21299000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>19363000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>24198000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>24700000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>19000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>60285000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>78005000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57961000.0</v>
       </c>
       <c r="CJ32">
         <v>57961000.0</v>
       </c>
       <c r="CK32">
+        <v>57961000.0</v>
+      </c>
+      <c r="CL32">
         <v>65840000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -25818,51 +26029,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>25</v>
       </c>
       <c r="Z1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
         <v>78143000.0</v>
       </c>
       <c r="C2">
         <v>74738000.0</v>
       </c>
       <c r="D2">
         <v>125948000.0</v>
       </c>
       <c r="E2">
         <v>60658000.0</v>
       </c>
       <c r="F2">
         <v>68641000.0</v>
       </c>
       <c r="G2">
         <v>67356000.0</v>
       </c>
       <c r="H2">
         <v>94944000.0</v>
       </c>
       <c r="I2">
         <v>77292000.0</v>
       </c>
@@ -25888,51 +26099,51 @@
         <v>58569000.0</v>
       </c>
       <c r="Q2">
         <v>72664000.0</v>
       </c>
       <c r="R2">
         <v>59020000.0</v>
       </c>
       <c r="S2">
         <v>10365000.0</v>
       </c>
       <c r="T2">
         <v>17680000.0</v>
       </c>
       <c r="U2">
         <v>15893000.0</v>
       </c>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
         <v>309942000</v>
       </c>
       <c r="C3">
         <v>97032000</v>
       </c>
       <c r="D3">
         <v>128233000</v>
       </c>
       <c r="E3">
         <v>10145000</v>
       </c>
       <c r="F3">
         <v>174606000</v>
       </c>
       <c r="G3">
         <v>27552000</v>
       </c>
       <c r="H3">
         <v>53882000</v>
       </c>
       <c r="I3">
         <v>234966000</v>
       </c>
@@ -25968,111 +26179,111 @@
       </c>
       <c r="T3">
         <v>92700000</v>
       </c>
       <c r="U3">
         <v>0</v>
       </c>
       <c r="V3">
         <v>413581000</v>
       </c>
       <c r="W3">
         <v>13436402</v>
       </c>
       <c r="X3">
         <v>14496000</v>
       </c>
       <c r="Y3">
         <v>0</v>
       </c>
       <c r="Z3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
         <v>891000.0</v>
       </c>
       <c r="C6">
         <v>3405000.0</v>
       </c>
       <c r="D6">
         <v>-51210000.0</v>
       </c>
       <c r="E6">
         <v>65290000.0</v>
       </c>
       <c r="F6">
         <v>-7983000.0</v>
       </c>
       <c r="G6">
         <v>1285000.0</v>
       </c>
       <c r="H6">
         <v>-27588000.0</v>
       </c>
       <c r="I6">
         <v>17652000.0</v>
       </c>
@@ -26108,51 +26319,51 @@
       </c>
       <c r="T6">
         <v>-7315000.0</v>
       </c>
       <c r="U6">
         <v>1787000.0</v>
       </c>
       <c r="V6">
         <v>15893000.0</v>
       </c>
       <c r="W6">
         <v>-74551836.0</v>
       </c>
       <c r="X6">
         <v>-26776000.0</v>
       </c>
       <c r="Y6">
         <v>21107000.0</v>
       </c>
       <c r="Z6">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
         <v>4940000.0</v>
       </c>
       <c r="C7">
         <v>24513000.0</v>
       </c>
       <c r="D7">
         <v>-24888000.0</v>
       </c>
       <c r="E7">
         <v>-28436000.0</v>
       </c>
       <c r="F7">
         <v>-31538000.0</v>
       </c>
       <c r="G7">
         <v>109257000.0</v>
       </c>
       <c r="H7">
         <v>-52653000.0</v>
       </c>
       <c r="I7">
         <v>-28068000.0</v>
       </c>
@@ -26182,81 +26393,81 @@
       </c>
       <c r="R7">
         <v>5996000.0</v>
       </c>
       <c r="S7">
         <v>-3879000.0</v>
       </c>
       <c r="T7">
         <v>4098000.0</v>
       </c>
       <c r="U7">
         <v>1051000.0</v>
       </c>
       <c r="V7">
         <v>27579000.0</v>
       </c>
       <c r="W7">
         <v>-16509911.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
         <v>-406000.0</v>
       </c>
       <c r="C9">
         <v>22133000.0</v>
       </c>
       <c r="D9">
         <v>-16383000.0</v>
       </c>
       <c r="E9">
         <v>-28703000.0</v>
       </c>
       <c r="F9">
         <v>-301000.0</v>
       </c>
       <c r="G9">
         <v>77788000.0</v>
       </c>
       <c r="H9">
         <v>-47651000.0</v>
       </c>
       <c r="I9">
         <v>-25421000.0</v>
       </c>
@@ -26278,51 +26489,51 @@
       <c r="O9">
         <v>-8853000.0</v>
       </c>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9">
         <v>8791000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9">
         <v>2462000.0</v>
       </c>
       <c r="U9">
         <v>1497000.0</v>
       </c>
       <c r="V9">
         <v>-5506000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
         <v>13006000.0</v>
       </c>
       <c r="C10">
         <v>-3882000.0</v>
       </c>
       <c r="D10">
         <v>-738000.0</v>
       </c>
       <c r="E10">
         <v>327000.0</v>
       </c>
       <c r="F10">
         <v>-21542000.0</v>
       </c>
       <c r="G10">
         <v>22231000.0</v>
       </c>
       <c r="H10">
         <v>-1874000.0</v>
       </c>
       <c r="I10">
         <v>-9994000.0</v>
       </c>
@@ -26338,51 +26549,51 @@
       <c r="M10">
         <v>-6895000.0</v>
       </c>
       <c r="N10">
         <v>791000.0</v>
       </c>
       <c r="O10">
         <v>-3616000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10">
         <v>23081000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-693000.0</v>
       </c>
       <c r="F11">
         <v>-9821000.0</v>
       </c>
       <c r="G11">
         <v>8392000.0</v>
       </c>
       <c r="H11">
         <v>-103000.0</v>
       </c>
       <c r="I11">
         <v>8234000.0</v>
       </c>
       <c r="J11">
         <v>3253000.0</v>
       </c>
       <c r="K11">
         <v>-2979000.0</v>
       </c>
@@ -26394,149 +26605,149 @@
       </c>
       <c r="N11">
         <v>-669000.0</v>
       </c>
       <c r="O11">
         <v>956000.0</v>
       </c>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11">
         <v>1974000.0</v>
       </c>
       <c r="W11"/>
       <c r="X11">
         <v>755000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-31335000.0</v>
       </c>
       <c r="F12">
         <v>-27568000.0</v>
       </c>
       <c r="G12">
         <v>24564000.0</v>
       </c>
       <c r="H12">
         <v>11344000.0</v>
       </c>
       <c r="I12">
         <v>13944000.0</v>
       </c>
       <c r="J12">
         <v>13037000.0</v>
       </c>
       <c r="K12">
         <v>87788000.0</v>
       </c>
       <c r="L12">
         <v>3747000.0</v>
       </c>
       <c r="M12">
         <v>-30896000.0</v>
       </c>
       <c r="N12">
         <v>3787000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>126000.0</v>
       </c>
       <c r="G13">
         <v>846000.0</v>
       </c>
       <c r="H13">
         <v>-3026000.0</v>
       </c>
       <c r="I13">
         <v>-886000.0</v>
       </c>
       <c r="J13">
         <v>430000.0</v>
       </c>
       <c r="K13">
         <v>-1087000.0</v>
       </c>
       <c r="L13">
         <v>-1568000.0</v>
       </c>
       <c r="M13">
         <v>-742000.0</v>
       </c>
       <c r="N13">
         <v>255000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
         <v>106370000.0</v>
       </c>
       <c r="C14">
         <v>111884000.0</v>
       </c>
       <c r="D14">
         <v>108902000.0</v>
       </c>
       <c r="E14">
         <v>123255000.0</v>
       </c>
       <c r="F14">
         <v>128639000.0</v>
       </c>
       <c r="G14">
         <v>124245000.0</v>
       </c>
       <c r="H14">
         <v>115584000.0</v>
       </c>
       <c r="I14">
         <v>103476000.0</v>
       </c>
@@ -26566,51 +26777,51 @@
       </c>
       <c r="R14">
         <v>31013000.0</v>
       </c>
       <c r="S14">
         <v>26137000.0</v>
       </c>
       <c r="T14">
         <v>17437000.0</v>
       </c>
       <c r="U14">
         <v>17074000.0</v>
       </c>
       <c r="V14">
         <v>18414000.0</v>
       </c>
       <c r="W14">
         <v>17808131.0</v>
       </c>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
         <v>118913000.0</v>
       </c>
       <c r="C15">
         <v>161396000.0</v>
       </c>
       <c r="D15">
         <v>186672000.0</v>
       </c>
       <c r="E15">
         <v>19679000.0</v>
       </c>
       <c r="F15">
         <v>22083000.0</v>
       </c>
       <c r="G15">
         <v>214669000.0</v>
       </c>
       <c r="H15">
         <v>28685000.0</v>
       </c>
       <c r="I15">
         <v>11487000.0</v>
       </c>
@@ -26636,51 +26847,51 @@
         <v>19706000.0</v>
       </c>
       <c r="Q15">
         <v>14741000.0</v>
       </c>
       <c r="R15">
         <v>23949000.0</v>
       </c>
       <c r="S15">
         <v>41902000.0</v>
       </c>
       <c r="T15">
         <v>47438000.0</v>
       </c>
       <c r="U15">
         <v>52211000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
         <v>79034000.0</v>
       </c>
       <c r="C16">
         <v>78143000.0</v>
       </c>
       <c r="D16">
         <v>74738000.0</v>
       </c>
       <c r="E16">
         <v>125948000.0</v>
       </c>
       <c r="F16">
         <v>60658000.0</v>
       </c>
       <c r="G16">
         <v>68641000.0</v>
       </c>
       <c r="H16">
         <v>67356000.0</v>
       </c>
       <c r="I16">
         <v>94944000.0</v>
       </c>
@@ -26708,81 +26919,81 @@
       <c r="Q16">
         <v>58569000.0</v>
       </c>
       <c r="R16">
         <v>72664000.0</v>
       </c>
       <c r="S16">
         <v>59020000.0</v>
       </c>
       <c r="T16">
         <v>10365000.0</v>
       </c>
       <c r="U16">
         <v>17680000.0</v>
       </c>
       <c r="V16">
         <v>15893000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
         <v>-33292000.0</v>
       </c>
       <c r="C18">
         <v>201622000.0</v>
       </c>
       <c r="D18">
         <v>123178000.0</v>
       </c>
       <c r="E18">
         <v>117761000.0</v>
       </c>
       <c r="F18">
         <v>-114044000.0</v>
       </c>
       <c r="G18">
         <v>502318000.0</v>
       </c>
       <c r="H18">
         <v>102074000.0</v>
       </c>
       <c r="I18">
         <v>-180981000.0</v>
       </c>
@@ -26818,51 +27029,51 @@
       </c>
       <c r="T18">
         <v>-43337000.0</v>
       </c>
       <c r="U18">
         <v>53998000.0</v>
       </c>
       <c r="V18">
         <v>-314478000.0</v>
       </c>
       <c r="W18">
         <v>74551836.0</v>
       </c>
       <c r="X18">
         <v>41272000.0</v>
       </c>
       <c r="Y18">
         <v>20288000.0</v>
       </c>
       <c r="Z18">
         <v>11426000.0</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-97032000.0</v>
       </c>
       <c r="D19">
         <v>-127669000.0</v>
       </c>
       <c r="E19">
         <v>110518000.0</v>
       </c>
       <c r="F19">
         <v>1031000.0</v>
       </c>
       <c r="G19">
         <v>-26717000.0</v>
       </c>
       <c r="H19">
         <v>-53369000.0</v>
       </c>
       <c r="I19">
         <v>-188165000.0</v>
       </c>
@@ -26874,81 +27085,81 @@
       </c>
       <c r="L19">
         <v>120000.0</v>
       </c>
       <c r="M19">
         <v>107000.0</v>
       </c>
       <c r="N19">
         <v>107000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
         <v>15550000.0</v>
       </c>
       <c r="C21">
         <v>-23317000.0</v>
       </c>
       <c r="D21">
         <v>28307000.0</v>
       </c>
       <c r="E21">
         <v>-128907000.0</v>
       </c>
       <c r="F21">
         <v>72228000.0</v>
       </c>
       <c r="G21">
         <v>-287200000.0</v>
       </c>
       <c r="H21">
         <v>-98243000.0</v>
       </c>
       <c r="I21">
         <v>168345000.0</v>
       </c>
@@ -26960,51 +27171,51 @@
       </c>
       <c r="L21">
         <v>-6334000.0</v>
       </c>
       <c r="M21">
         <v>207016000.0</v>
       </c>
       <c r="N21">
         <v>-56300000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
         <v>211092000.0</v>
       </c>
       <c r="C22">
         <v>181376000.0</v>
       </c>
       <c r="D22">
         <v>161353000.0</v>
       </c>
       <c r="E22">
         <v>61979000.0</v>
       </c>
       <c r="F22">
         <v>-11507000.0</v>
       </c>
       <c r="G22">
         <v>266281000.0</v>
       </c>
       <c r="H22">
         <v>73680000.0</v>
       </c>
       <c r="I22">
         <v>-46927000.0</v>
       </c>
@@ -27040,51 +27251,51 @@
       </c>
       <c r="T22">
         <v>27463000.0</v>
       </c>
       <c r="U22">
         <v>35750000.0</v>
       </c>
       <c r="V22">
         <v>53110000.0</v>
       </c>
       <c r="W22">
         <v>86690018.0</v>
       </c>
       <c r="X22">
         <v>29431000.0</v>
       </c>
       <c r="Y22">
         <v>8444000.0</v>
       </c>
       <c r="Z22">
         <v>6115000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
         <v>-1408000.0</v>
       </c>
       <c r="C23">
         <v>1000.0</v>
       </c>
       <c r="D23">
         <v>-590000.0</v>
       </c>
       <c r="E23">
         <v>4009000.0</v>
       </c>
       <c r="F23">
         <v>-1000.0</v>
       </c>
       <c r="G23">
         <v>-26717000.0</v>
       </c>
       <c r="H23">
         <v>-1000.0</v>
       </c>
       <c r="I23">
         <v>616630000.0</v>
       </c>
@@ -27118,51 +27329,51 @@
       <c r="S23">
         <v>134000.0</v>
       </c>
       <c r="T23">
         <v>92605000.0</v>
       </c>
       <c r="U23"/>
       <c r="V23">
         <v>63322000.0</v>
       </c>
       <c r="W23">
         <v>-30164.0</v>
       </c>
       <c r="X23">
         <v>-26776000.0</v>
       </c>
       <c r="Y23">
         <v>21107000.0</v>
       </c>
       <c r="Z23">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B24">
         <v>143521000.0</v>
       </c>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>3256000.0</v>
       </c>
       <c r="E24">
         <v>-1000.0</v>
       </c>
       <c r="F24">
         <v>88046000.0</v>
       </c>
       <c r="G24">
         <v>400000.0</v>
       </c>
       <c r="H24">
         <v>434000.0</v>
       </c>
       <c r="I24">
         <v>46392000.0</v>
       </c>
@@ -27192,51 +27403,51 @@
       </c>
       <c r="R24">
         <v>-5411000.0</v>
       </c>
       <c r="S24"/>
       <c r="T24">
         <v>-9145000.0</v>
       </c>
       <c r="U24"/>
       <c r="V24">
         <v>-51723000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24">
         <v>-14496000.0</v>
       </c>
       <c r="Y24">
         <v>-41395000.0</v>
       </c>
       <c r="Z24">
         <v>-9111000.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
         <v>-45752000.0</v>
       </c>
       <c r="C25">
         <v>-23409000.0</v>
       </c>
       <c r="D25">
         <v>2811000.0</v>
       </c>
       <c r="E25">
         <v>-33025000.0</v>
       </c>
       <c r="F25">
         <v>2551000.0</v>
       </c>
       <c r="G25">
         <v>5540000.0</v>
       </c>
       <c r="H25">
         <v>8003000.0</v>
       </c>
       <c r="I25">
         <v>15147000.0</v>
       </c>
@@ -27270,51 +27481,51 @@
       <c r="S25">
         <v>476000.0</v>
       </c>
       <c r="T25">
         <v>365000.0</v>
       </c>
       <c r="U25">
         <v>123000.0</v>
       </c>
       <c r="V25">
         <v>-36000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25">
         <v>11841000.0</v>
       </c>
       <c r="Y25">
         <v>11844000.0</v>
       </c>
       <c r="Z25">
         <v>5311000.0</v>
       </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>-13196000.0</v>
       </c>
       <c r="D26">
         <v>-18808000.0</v>
       </c>
       <c r="E26">
         <v>-24758000.0</v>
       </c>
       <c r="F26">
         <v>-32178000.0</v>
       </c>
       <c r="G26">
         <v>-22469000.0</v>
       </c>
       <c r="H26">
         <v>-3248000.0</v>
       </c>
       <c r="I26">
         <v>-5026000.0</v>
       </c>
@@ -27332,51 +27543,51 @@
       </c>
       <c r="N26">
         <v>771000.0</v>
       </c>
       <c r="O26">
         <v>69237000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26">
         <v>50000000.0</v>
       </c>
       <c r="S26">
         <v>90300000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
         <v>4380000.0</v>
       </c>
       <c r="C27">
         <v>4290000.0</v>
       </c>
       <c r="D27">
         <v>3233000.0</v>
       </c>
       <c r="E27">
         <v>4133000.0</v>
       </c>
       <c r="F27">
         <v>4347000.0</v>
       </c>
       <c r="G27">
         <v>5106000.0</v>
       </c>
       <c r="H27">
         <v>2331000.0</v>
       </c>
       <c r="I27">
         <v>2599000.0</v>
       </c>
@@ -27398,51 +27609,51 @@
       <c r="O27">
         <v>887000.0</v>
       </c>
       <c r="P27">
         <v>897000.0</v>
       </c>
       <c r="Q27">
         <v>913000.0</v>
       </c>
       <c r="R27">
         <v>749000.0</v>
       </c>
       <c r="S27"/>
       <c r="T27">
         <v>365000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
         <v>-103364000.0</v>
       </c>
       <c r="C28">
         <v>-197908000.0</v>
       </c>
       <c r="D28">
         <v>-177763000.0</v>
       </c>
       <c r="E28">
         <v>-173343000.0</v>
       </c>
       <c r="F28">
         <v>17967000.0</v>
       </c>
       <c r="G28">
         <v>-501868000.0</v>
       </c>
       <c r="H28">
         <v>-130176000.0</v>
       </c>
       <c r="I28">
         <v>151832000.0</v>
       </c>
@@ -27478,51 +27689,51 @@
       </c>
       <c r="T28">
         <v>45167000.0</v>
       </c>
       <c r="U28">
         <v>-52211000.0</v>
       </c>
       <c r="V28">
         <v>330371000.0</v>
       </c>
       <c r="W28">
         <v>-74551836.0</v>
       </c>
       <c r="X28">
         <v>-26776000.0</v>
       </c>
       <c r="Y28">
         <v>21107000.0</v>
       </c>
       <c r="Z28">
         <v>-2315000.0</v>
       </c>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
         <v>276650000.0</v>
       </c>
       <c r="C29">
         <v>298654000.0</v>
       </c>
       <c r="D29">
         <v>251411000.0</v>
       </c>
       <c r="E29">
         <v>127906000.0</v>
       </c>
       <c r="F29">
         <v>60562000.0</v>
       </c>
       <c r="G29">
         <v>529870000.0</v>
       </c>
       <c r="H29">
         <v>155956000.0</v>
       </c>
       <c r="I29">
         <v>53985000.0</v>
       </c>
@@ -27558,51 +27769,51 @@
       </c>
       <c r="T29">
         <v>49363000.0</v>
       </c>
       <c r="U29">
         <v>53998000.0</v>
       </c>
       <c r="V29">
         <v>99103000.0</v>
       </c>
       <c r="W29">
         <v>87988238.0</v>
       </c>
       <c r="X29">
         <v>41272000.0</v>
       </c>
       <c r="Y29">
         <v>20288000.0</v>
       </c>
       <c r="Z29">
         <v>11426000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
         <v>-172552000.0</v>
       </c>
       <c r="C30">
         <v>-97032000.0</v>
       </c>
       <c r="D30">
         <v>-124977000.0</v>
       </c>
       <c r="E30">
         <v>110518000.0</v>
       </c>
       <c r="F30">
         <v>-86512000.0</v>
       </c>
       <c r="G30">
         <v>-26717000.0</v>
       </c>
       <c r="H30">
         <v>-53369000.0</v>
       </c>
       <c r="I30">
         <v>-188165000.0</v>
       </c>
@@ -27655,856 +27866,865 @@
       <c r="Z30">
         <v>-9111000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CJ30"/>
+  <dimension ref="A1:CK30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:88">
+    <row r="1" spans="1:89">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
-      <c r="CI1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CJ1" t="s">
+        <v>185</v>
+      </c>
+      <c r="CK1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="2" spans="1:88">
+    <row r="2" spans="1:89">
       <c r="A2" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B2">
+        <v>126246000.0</v>
+      </c>
+      <c r="C2">
         <v>79034000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>81250000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>82660000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>80510000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>78143000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>73829000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>72642000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>73076000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>74738000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73920000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>130649000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>117549000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>125948000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65708000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>105778000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>58624000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60658000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>64481000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>52241000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>53978000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>68641000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>75107000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>137717000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>75832000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>67356000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>115352000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>70978000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>69293000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>94944000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>86556000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>76927000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>69761000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>77292000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>86549000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>104005000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>72182000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>109295000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>71542000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>65049000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>77533000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>166775000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>158172000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>137077000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>176446000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>166684000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>134388000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>146224000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>219982000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>126065000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>50003000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>43084000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>75483000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>71303000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>72243000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>70866000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29583000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>42624000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45390000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>73305000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>102184000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>58569000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>58043000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>54034000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>49389000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>72664000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>65385000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>49922000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>60936000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>59020000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>127615000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>119594000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22485000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>10365000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6294000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>17142000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>16635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17680000.0</v>
       </c>
       <c r="CA2">
         <v>17680000.0</v>
       </c>
       <c r="CB2">
+        <v>17680000.0</v>
+      </c>
+      <c r="CC2">
         <v>17100000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17900000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67356000.0</v>
       </c>
       <c r="CF2">
         <v>67356000.0</v>
       </c>
-      <c r="CG2"/>
+      <c r="CG2">
+        <v>67356000.0</v>
+      </c>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
+      <c r="CK2"/>
     </row>
-    <row r="3" spans="1:88">
+    <row r="3" spans="1:89">
       <c r="A3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B3">
+        <v>9165000</v>
+      </c>
+      <c r="C3">
         <v>162986000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>205670000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>38581000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>39878000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>25814000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>12992000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27891000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>52271000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3878000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2202000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>93032000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18135000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>14864000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1638000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2385000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4546000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2343000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14157000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1942000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>17366000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>141142000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11396000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3394999</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9682000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3079000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>20525000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14011000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>17841000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1505000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>67935000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>58677000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>89092000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19263000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>17045000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>15283000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>450890000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>70004000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>3657000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>101822000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>14694000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>115335000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>93525000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1277000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>30324000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19839000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1686000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>44385000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>71012000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>178040000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>37091000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>672000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>614000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>800000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>30000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>314000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>2012000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1486000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1921000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1822000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>69487000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>56302000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>5599000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BM3">
         <v>0</v>
       </c>
       <c r="BN3">
         <v>0</v>
       </c>
       <c r="BO3">
+        <v>0</v>
+      </c>
+      <c r="BP3">
         <v>3929000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482000</v>
       </c>
       <c r="BQ3">
         <v>1482000</v>
       </c>
       <c r="BR3">
+        <v>1482000</v>
+      </c>
+      <c r="BS3">
         <v>0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>81185000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>9145000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>90330000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>74397000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>18303000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BZ3">
         <v>0</v>
       </c>
       <c r="CA3">
         <v>0</v>
       </c>
       <c r="CB3">
         <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
-        <v>412600000</v>
+        <v>0</v>
       </c>
       <c r="CE3">
         <v>412600000</v>
       </c>
       <c r="CF3">
+        <v>412600000</v>
+      </c>
+      <c r="CG3">
         <v>300000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>534000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>9696000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>14496000</v>
       </c>
     </row>
-    <row r="4" spans="1:88">
+    <row r="4" spans="1:89">
       <c r="A4" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -28549,54 +28769,55 @@
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
+      <c r="CK4"/>
     </row>
-    <row r="5" spans="1:88">
+    <row r="5" spans="1:89">
       <c r="A5" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -28641,568 +28862,575 @@
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
+      <c r="CK5"/>
     </row>
-    <row r="6" spans="1:88">
+    <row r="6" spans="1:89">
       <c r="A6" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B6">
+        <v>35437000.0</v>
+      </c>
+      <c r="C6">
         <v>47212000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2216000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1410000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2150000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2367000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4314000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1187000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-434000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1662000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>818000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-56729000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13100000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-8399000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>60240000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-40070000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>47154000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-2034000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-3823000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12239999.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-1737000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-14663000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-6466000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-62610000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>61885000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>8476000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-47996000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>44374000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1685000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-25651000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8388000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9629000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7166000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-7531000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-9257000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-17456000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>31823000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-37113000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>37753000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>6493000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-12484000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-89242000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8603000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>21095000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-39369000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9762000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>32296000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-11836000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-73758000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>93917000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>76062000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>6919000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-32399000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4180000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-940000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1376000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>41283000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-13041000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-2768000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-27913000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-28879000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>43615000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>526000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4009000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>4645000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-23275000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>7279000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>15463000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-11014000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1916000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-68595000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>8021000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>97109000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>12120000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>4071000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-10848000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1045000.0</v>
       </c>
       <c r="CA6">
         <v>-1045000.0</v>
       </c>
       <c r="CB6">
+        <v>-1045000.0</v>
+      </c>
+      <c r="CC6">
         <v>-300000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-900000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2100000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>15900000.0</v>
       </c>
-      <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
+      <c r="CK6"/>
     </row>
-    <row r="7" spans="1:88">
+    <row r="7" spans="1:89">
       <c r="A7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B7">
+        <v>-7285000.0</v>
+      </c>
+      <c r="C7">
         <v>-29830000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-21110000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4341000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>16545000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5165000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6533000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>15323000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>8815000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-7161000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-22894000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-4948000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1744000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1209000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>281000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24051000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-119000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-4547000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-7626000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-11100000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11891000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-31286000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>35262000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>45188000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>16133000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12679000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-55791000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2345000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>20718000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-15233000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-20142000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-18170000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9878000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>365000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-18069000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-5812000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>6352000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4428000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-11869000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>35653000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-12013000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-7148000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-967000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-5918000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-10619000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-3798000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-178000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1538000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-1106000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>4451000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-11042000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>5022000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6026000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>9347000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-5606000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2314000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-4839000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-10574000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>8877000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-6093000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-4421000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-233000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-1216000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2200000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>3335000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1256000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>332000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>4858000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>4300000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-3494000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-472000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1370000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-1588000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-449000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>2411000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>865000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>670000.0</v>
       </c>
       <c r="CA7">
         <v>670000.0</v>
       </c>
       <c r="CB7">
+        <v>670000.0</v>
+      </c>
+      <c r="CC7">
         <v>-2200000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>4100000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-900000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>12700000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1500000.0</v>
       </c>
-      <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
+      <c r="CK7"/>
     </row>
-    <row r="8" spans="1:88">
+    <row r="8" spans="1:89">
       <c r="A8" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -29247,1764 +29475,1783 @@
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
+      <c r="CK8"/>
     </row>
-    <row r="9" spans="1:88">
+    <row r="9" spans="1:89">
       <c r="A9" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B9">
+        <v>-1771000.0</v>
+      </c>
+      <c r="C9">
         <v>-30418000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-19731000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6153000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>10655000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2517000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4838000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11802000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10206000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-4713000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-20164000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1820000.0</v>
       </c>
       <c r="N9">
         <v>-1820000.0</v>
       </c>
       <c r="O9">
+        <v>-1820000.0</v>
+      </c>
+      <c r="P9">
         <v>-28703000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-25203000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1454000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>6982000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-301000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-316000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>12756000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>273000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>77788000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>35513000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-11396000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21815000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-52871000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-12633000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23944000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-6090000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-25421000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-11622000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>5910000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-511000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-9869000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-701000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1967000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1992000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7751000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>28171000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-10956000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-1840000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-11385000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-2622000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-3210000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-1288000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1535000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-856000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1907000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>2813000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-3075000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>2418000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-3372000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>786000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-10585000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1732000.0</v>
       </c>
       <c r="BE9">
         <v>1732000.0</v>
       </c>
-      <c r="BF9"/>
+      <c r="BF9">
+        <v>1732000.0</v>
+      </c>
       <c r="BG9"/>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
+      <c r="BH9"/>
       <c r="BI9">
         <v>2040000.0</v>
       </c>
-      <c r="BJ9"/>
+      <c r="BJ9">
+        <v>2040000.0</v>
+      </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>8791000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>8231000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>4544000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1519000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>779000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>942000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>846000.0</v>
       </c>
       <c r="CA9">
         <v>846000.0</v>
       </c>
       <c r="CB9">
+        <v>846000.0</v>
+      </c>
+      <c r="CC9">
         <v>-2500000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4900000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-1200000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>20204000.0</v>
       </c>
-      <c r="CF9"/>
-      <c r="CG9">
+      <c r="CG9"/>
+      <c r="CH9">
         <v>13448000.0</v>
       </c>
-      <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
+      <c r="CK9"/>
     </row>
-    <row r="10" spans="1:88">
+    <row r="10" spans="1:89">
       <c r="A10" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B10">
+        <v>3406000.0</v>
+      </c>
+      <c r="C10">
         <v>-5559000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1183000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7180000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2354000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4655000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-4389000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3508000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>625000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-3625000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3977000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-3425000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6700000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>5411000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3282000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>5916000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-6507000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-2364000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-3974000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-8844000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-1305000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-7418000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1313000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6334000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>16779000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-2194000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-6489000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>9962000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4087000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1260000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4418000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-2650000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-4599000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1672000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-2776000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2878000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2272000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-7844000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1732000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-1212000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-2065000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2483000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1063000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2310000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>192000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5623000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3146000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-6400000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>969000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-4611000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1882000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2464000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>13000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>195000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-737000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1469000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-307000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1103000.0</v>
       </c>
       <c r="BG10">
         <v>-1103000.0</v>
       </c>
-      <c r="BH10"/>
+      <c r="BH10">
+        <v>-1103000.0</v>
+      </c>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ10"/>
       <c r="CA10">
         <v>0.0</v>
       </c>
-      <c r="CB10"/>
+      <c r="CB10">
+        <v>0.0</v>
+      </c>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
+      <c r="CK10"/>
     </row>
-    <row r="11" spans="1:88">
+    <row r="11" spans="1:89">
       <c r="A11" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-3330000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>9924000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>1116000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5124000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9210000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-4388000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>9574000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-1767000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6587000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-24214000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>4757000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1741000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>8674000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6779000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>6801000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-238000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-7325000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>659000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>180000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2759000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>9906000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>907000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5407000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>7366000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>10332000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3785000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-2979000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4284000.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>-7851000.0</v>
       </c>
-      <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
+      <c r="AU11"/>
+      <c r="AV11">
         <v>7577000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>8697000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>4651000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>6821000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-669000.0</v>
       </c>
-      <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>192000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>956000.0</v>
       </c>
-      <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>144000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>186000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>280000.0</v>
       </c>
-      <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11">
         <v>1974000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11">
+      <c r="CG11"/>
+      <c r="CH11">
         <v>304000.0</v>
       </c>
-      <c r="CH11"/>
       <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>755000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:88">
+    <row r="12" spans="1:89">
       <c r="A12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1067000.0</v>
       </c>
       <c r="N12">
         <v>1067000.0</v>
       </c>
       <c r="O12">
         <v>1067000.0</v>
       </c>
       <c r="P12">
+        <v>1067000.0</v>
+      </c>
+      <c r="Q12">
         <v>-8629000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-16328000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-6146000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3960000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-3380000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-18342000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-1885000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>5886000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2953000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2019000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13706000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-2799000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1787000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>7716000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4637000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>6217000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>6718000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>189000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>822000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>13037000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>191000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-417000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>8659000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>87788000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>3747000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>-30896000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>3787000.0</v>
       </c>
-      <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
+      <c r="CK12"/>
     </row>
-    <row r="13" spans="1:88">
+    <row r="13" spans="1:89">
       <c r="A13" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>660000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340000.0</v>
       </c>
       <c r="N13">
         <v>340000.0</v>
       </c>
       <c r="O13">
         <v>340000.0</v>
       </c>
       <c r="P13">
+        <v>340000.0</v>
+      </c>
+      <c r="Q13">
         <v>360000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1369000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-4777000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-215000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-173000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>440000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>73000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2667000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1599000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2076000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-163000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-3232000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>564000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8186000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-8542000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>3295000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1139000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1339000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-1703000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>430000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>298000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>759000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-1251000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1087000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>626000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>-1568000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-742000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>255000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
+      <c r="CK13"/>
     </row>
-    <row r="14" spans="1:88">
+    <row r="14" spans="1:89">
       <c r="A14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B14">
+        <v>27752000.0</v>
+      </c>
+      <c r="C14">
         <v>25647000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>26991000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25969000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>26139000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27270000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>28254000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>28135000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>27878000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28250000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28475000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28326000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>26376000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>25726000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27692000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>30198000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>32318000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>33046999.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32750000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31734000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>32986999.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31995000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>32028000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>31117000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>30774000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>30326000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>30662000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>29656000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27713000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27552000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>28251000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26682000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24869000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23674000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>26417000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>26468000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>22940000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20933000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>21067000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>21723000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20782000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>20767000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>20099000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19578000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>19381000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19640000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>20349000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>11103000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>8461000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>7088000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6518000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>6473000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>6853000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>7095000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>7630000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10818000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>6860000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>7096000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>7450000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8490000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>7788000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6800000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>7011000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7197000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7128000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>7056000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2582000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9367000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>4791000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>10022000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>6656000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>6657000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>6584000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6240000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>30208000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-4303000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-4257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4211000.0</v>
       </c>
       <c r="CA14">
         <v>-4211000.0</v>
       </c>
       <c r="CB14">
+        <v>-4211000.0</v>
+      </c>
+      <c r="CC14">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="CD14">
         <v>4200000.0</v>
       </c>
       <c r="CE14">
+        <v>4200000.0</v>
+      </c>
+      <c r="CF14">
         <v>5300000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>4100000.0</v>
       </c>
-      <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
+      <c r="CK14"/>
     </row>
-    <row r="15" spans="1:88">
+    <row r="15" spans="1:89">
       <c r="A15" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B15">
+        <v>103067000.0</v>
+      </c>
+      <c r="C15">
         <v>66027000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>28944000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>38591000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>24091000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>27286000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>35523000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>43595000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>46786000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35492000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>30590000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>56661000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37487000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>61935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6506000.0</v>
       </c>
       <c r="P15">
         <v>6506000.0</v>
       </c>
       <c r="Q15">
+        <v>6506000.0</v>
+      </c>
+      <c r="R15">
         <v>3336000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>3330000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3334000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3349000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6837000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8563000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>34160000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>81983000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>51503000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>47022000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>7340000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2848000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>11365000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>7132000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2872000.0</v>
       </c>
       <c r="AF15">
         <v>2872000.0</v>
       </c>
       <c r="AG15">
-        <v>2871000.0</v>
+        <v>2872000.0</v>
       </c>
       <c r="AH15">
         <v>2871000.0</v>
       </c>
       <c r="AI15">
-        <v>2847000.0</v>
+        <v>2871000.0</v>
       </c>
       <c r="AJ15">
         <v>2847000.0</v>
       </c>
       <c r="AK15">
+        <v>2847000.0</v>
+      </c>
+      <c r="AL15">
         <v>10064000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>7570000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1867000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21474000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>23342000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>19682000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>16713000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13928000.0</v>
       </c>
       <c r="AS15">
         <v>13928000.0</v>
       </c>
       <c r="AT15">
+        <v>13928000.0</v>
+      </c>
+      <c r="AU15">
         <v>4626000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1850000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1389000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1388000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1385000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>313000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>310000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>286000.0</v>
       </c>
       <c r="BC15">
         <v>286000.0</v>
       </c>
       <c r="BD15">
+        <v>286000.0</v>
+      </c>
+      <c r="BE15">
         <v>3425000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1934000.0</v>
       </c>
       <c r="BG15">
         <v>1934000.0</v>
       </c>
       <c r="BH15">
+        <v>1934000.0</v>
+      </c>
+      <c r="BI15">
         <v>6445000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>6435000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4892000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4876000.0</v>
       </c>
       <c r="BM15">
         <v>4876000.0</v>
       </c>
       <c r="BN15">
+        <v>4876000.0</v>
+      </c>
+      <c r="BO15">
         <v>97000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>23949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12169000.0</v>
       </c>
       <c r="BQ15">
         <v>12169000.0</v>
       </c>
       <c r="BR15">
+        <v>12169000.0</v>
+      </c>
+      <c r="BS15">
         <v>11780000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>11772000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>9810000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>9809000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>10511000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>11112000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>11709000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>11411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13206000.0</v>
       </c>
       <c r="CA15">
         <v>13206000.0</v>
       </c>
       <c r="CB15">
+        <v>13206000.0</v>
+      </c>
+      <c r="CC15">
         <v>10800000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>15900000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>12900000.0</v>
       </c>
-      <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
+      <c r="CK15"/>
     </row>
-    <row r="16" spans="1:88">
+    <row r="16" spans="1:89">
       <c r="A16" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B16">
+        <v>161683000.0</v>
+      </c>
+      <c r="C16">
         <v>126246000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79034000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>81250000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>82660000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>80510000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>78143000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>73829000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>72642000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>73076000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>74738000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>73920000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>130649000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>117549000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>125948000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65708000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>105778000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>58624000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>60658000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>64480999.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>52241000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>53978000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>68641000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>75107000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>137717000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>75832000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>67356000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>115352000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>70978000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>69293000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>94944000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>86556000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>76927000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>69761000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>77292000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>86549000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>104005000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>72182000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>109295000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>71542000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>65049000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>77533000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>166775000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>158172000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>137077000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>176446000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>166684000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>134388000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>146224000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>219982000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>126065000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>50003000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>43084000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>75483000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>71303000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>72242000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>70866000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>29583000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>42622000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45392000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>73305000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>102184000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>58569000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>58043000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>54034000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>49389000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>72664000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>65385000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>49922000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>60936000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>59020000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>127615000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>119594000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>22485000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>10365000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6294000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>17142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16635000.0</v>
       </c>
       <c r="CA16">
         <v>16635000.0</v>
       </c>
       <c r="CB16">
+        <v>16635000.0</v>
+      </c>
+      <c r="CC16">
         <v>16800000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>17000000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>18000000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>15900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67356000.0</v>
       </c>
       <c r="CG16">
         <v>67356000.0</v>
       </c>
-      <c r="CH16"/>
+      <c r="CH16">
+        <v>67356000.0</v>
+      </c>
       <c r="CI16"/>
       <c r="CJ16"/>
+      <c r="CK16"/>
     </row>
-    <row r="17" spans="1:88">
+    <row r="17" spans="1:89">
       <c r="A17" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -31049,482 +31296,487 @@
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
+      <c r="CK17"/>
     </row>
-    <row r="18" spans="1:88">
+    <row r="18" spans="1:89">
       <c r="A18" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B18">
+        <v>210370000.0</v>
+      </c>
+      <c r="C18">
         <v>-64247000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-132703000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>22313000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>43699000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>33398000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>52794000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>52253000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>30586000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>65989000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>40065000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-37309000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>68830000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>51591000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>88621000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3094000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21772000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>3376000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4744000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-5076000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>16560000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-130271999.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>69956000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>127882000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>176896000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>127583000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>29334000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>7753000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>29807000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>35180000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-39616000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-63044000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-76435000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-1888000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-9646000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2270000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-415415000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-28615000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>25242000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-42010000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>31660000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-56391000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-40219000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>42959000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>3329000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>22930000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>15871000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-41205000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-71218000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-167949000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-29689000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>7230000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-7054000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>13467000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>3346000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>8136000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3740000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>2127000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>18400000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3767000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-61616000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-45749000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>5440000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>8885000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9521000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>4822000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>7279000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>16945000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>12755000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>13696000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>18213000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>26842000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>15456000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>-76814000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-61277000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>12164000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>11918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12161000.0</v>
       </c>
       <c r="CA18">
         <v>12161000.0</v>
       </c>
       <c r="CB18">
+        <v>12161000.0</v>
+      </c>
+      <c r="CC18">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CD18">
         <v>15000000.0</v>
       </c>
       <c r="CE18">
+        <v>15000000.0</v>
+      </c>
+      <c r="CF18">
         <v>-385000000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>11900000.0</v>
       </c>
-      <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
+      <c r="CK18"/>
     </row>
-    <row r="19" spans="1:88">
+    <row r="19" spans="1:89">
       <c r="A19" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>11508000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>11064000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>16675000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-12992000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-27891000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-52272000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-3878000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>1054000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-93032000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-18135000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-14864000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1638000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>34602000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>79898000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-2344000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1031000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>27645000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>40110000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-141142000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-10560000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-3395000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-9682000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-3079000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-20012000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-14011000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-17842000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-1505000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>409000.0</v>
       </c>
       <c r="AF19">
         <v>409000.0</v>
       </c>
       <c r="AG19">
         <v>409000.0</v>
       </c>
       <c r="AH19">
         <v>409000.0</v>
       </c>
       <c r="AI19">
-        <v>415000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="AJ19">
         <v>415000.0</v>
       </c>
       <c r="AK19">
         <v>415000.0</v>
       </c>
       <c r="AL19">
         <v>415000.0</v>
       </c>
       <c r="AM19">
+        <v>415000.0</v>
+      </c>
+      <c r="AN19">
         <v>242000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>120000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>107000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>107000.0</v>
       </c>
-      <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
+      <c r="CK19"/>
     </row>
-    <row r="20" spans="1:88">
+    <row r="20" spans="1:89">
       <c r="A20" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31569,2338 +31821,2365 @@
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
+      <c r="CK20"/>
     </row>
-    <row r="21" spans="1:88">
+    <row r="21" spans="1:89">
       <c r="A21" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B21">
+        <v>-71859000.0</v>
+      </c>
+      <c r="C21">
         <v>76556000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>159456000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-35165000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-62433000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-46307000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>804000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-7979000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>47271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8646000.0</v>
       </c>
       <c r="N21">
         <v>-8646000.0</v>
       </c>
       <c r="O21">
         <v>-8646000.0</v>
       </c>
       <c r="P21">
+        <v>-8646000.0</v>
+      </c>
+      <c r="Q21">
         <v>-64507000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-39791000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-2079000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-3294000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-2184000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-46468000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>124172000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-43100000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-108510000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-63507000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-72084000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-70504000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>39468000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-16758000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-50451000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>29816000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>75545000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>86472000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-23487000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>76053000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-16880000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>158948000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-24268000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>29942000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-6334000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>207016000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>-56300000.0</v>
       </c>
-      <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
+      <c r="CK21"/>
     </row>
-    <row r="22" spans="1:88">
+    <row r="22" spans="1:89">
       <c r="A22" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B22">
+        <v>198339000.0</v>
+      </c>
+      <c r="C22">
         <v>164527000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>66066999.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>44803000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>56032000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>44051000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>54935000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>35189000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>44346000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>47072000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>35361000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>30967000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>57081000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>38041000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61819000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>7457000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>9956000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-17256000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2895000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-21035000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>803000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11611000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>7627000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>50669000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>135824000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>72158000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>75861000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-9391000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-10513000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>17723000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11983000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-21475000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-28222000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-9213000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-7514000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5067000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>4836000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>14346000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>17830000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-75697000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>35597000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>31531000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>32428000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>27464000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>22186000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>23224000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>28475000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-7054000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-8056000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-478000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11458000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-4104000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-7747000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-3732000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-6267000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-96723000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2685000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>6251000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>4193000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-52754000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>4274000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4014000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7035000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3578000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>-2027000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-2209000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3893000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1084000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>5010000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>6859000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>11868000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>12315000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>10340000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>7625000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5943000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6896000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>7418000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7206000.0</v>
       </c>
       <c r="CA22">
         <v>7206000.0</v>
       </c>
       <c r="CB22">
+        <v>7206000.0</v>
+      </c>
+      <c r="CC22">
         <v>8401000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>6662000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>11654000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>10600000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5800000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>36697000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>52249000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>34441000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>29431000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:88">
+    <row r="23" spans="1:89">
       <c r="A23" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B23">
+        <v>-307000.0</v>
+      </c>
+      <c r="C23">
         <v>-340000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-338000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-365000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-6132000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-353000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-27891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-340000.0</v>
       </c>
       <c r="J23">
         <v>-340000.0</v>
       </c>
       <c r="K23">
+        <v>-340000.0</v>
+      </c>
+      <c r="L23">
         <v>-3256000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-590000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>219656000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-20750000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-73331000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-222000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-153000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-154000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-152000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Z23">
         <v>-1000.0</v>
       </c>
       <c r="AA23">
         <v>-1000.0</v>
       </c>
       <c r="AB23">
+        <v>-1000.0</v>
+      </c>
+      <c r="AC23">
         <v>54860000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-1505000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-1000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>39347000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>471991000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-1000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>255024000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>79000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-255024000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>48482000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45676000.0</v>
       </c>
       <c r="AQ23">
         <v>45676000.0</v>
       </c>
       <c r="AR23">
-        <v>-1277000.0</v>
+        <v>45676000.0</v>
       </c>
       <c r="AS23">
         <v>-1277000.0</v>
       </c>
       <c r="AT23">
+        <v>-1277000.0</v>
+      </c>
+      <c r="AU23">
         <v>-19839000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>296517000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>144857000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-152000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>47361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-771000.0</v>
       </c>
       <c r="AZ23">
         <v>-771000.0</v>
       </c>
       <c r="BA23">
+        <v>-771000.0</v>
+      </c>
+      <c r="BB23">
         <v>-673000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>21618000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-800000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>61472000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1486000.0</v>
       </c>
       <c r="BG23">
         <v>-1486000.0</v>
       </c>
       <c r="BH23">
+        <v>-1486000.0</v>
+      </c>
+      <c r="BI23">
         <v>74149000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-1823000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>33081000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>28000000.0</v>
       </c>
-      <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
-      <c r="BO23">
+      <c r="BO23"/>
+      <c r="BP23">
         <v>-38400000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-1482000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>38400000.0</v>
       </c>
-      <c r="BR23"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BS23"/>
       <c r="BT23">
         <v>134000.0</v>
       </c>
       <c r="BU23">
+        <v>134000.0</v>
+      </c>
+      <c r="BV23">
         <v>91462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90300000.0</v>
       </c>
       <c r="BW23">
         <v>90300000.0</v>
       </c>
       <c r="BX23">
+        <v>90300000.0</v>
+      </c>
+      <c r="BY23">
         <v>7000000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>-12600000.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>-10800000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-15900000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-12900000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>222700000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-12000000.0</v>
       </c>
-      <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
+      <c r="CK23"/>
     </row>
-    <row r="24" spans="1:88">
+    <row r="24" spans="1:89">
       <c r="A24" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>207</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>101009000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6131000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>42489000.0</v>
       </c>
-      <c r="G24">
-[...5 lines deleted...]
-      </c>
+      <c r="H24">
+        <v>0.0</v>
+      </c>
+      <c r="I24"/>
       <c r="J24">
         <v>-1000.0</v>
       </c>
       <c r="K24">
+        <v>-1000.0</v>
+      </c>
+      <c r="L24">
         <v>3256000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-1000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>36987000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>76179000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-1000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1032000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29587000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>57476000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-9000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>836000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="Y24">
         <v>-1000.0</v>
       </c>
       <c r="Z24">
         <v>-1000.0</v>
       </c>
       <c r="AA24">
+        <v>-1000.0</v>
+      </c>
+      <c r="AB24">
         <v>513000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-47000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-5000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25678000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>20715000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>43330000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>23338000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-1000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>22233000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>26500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18000.0</v>
       </c>
-      <c r="AS24"/>
       <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>1000.0</v>
       </c>
-      <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>4000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22232000.0</v>
       </c>
       <c r="BB24">
         <v>22232000.0</v>
       </c>
       <c r="BC24">
-        <v>-3841000.0</v>
+        <v>22232000.0</v>
       </c>
       <c r="BD24">
         <v>-3841000.0</v>
       </c>
       <c r="BE24">
+        <v>-3841000.0</v>
+      </c>
+      <c r="BF24">
         <v>13661000.0</v>
       </c>
-      <c r="BF24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG24"/>
       <c r="BH24">
         <v>-1000.0</v>
       </c>
       <c r="BI24">
+        <v>-1000.0</v>
+      </c>
+      <c r="BJ24">
         <v>6700000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-371000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-21000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-5411000.0</v>
       </c>
-      <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-9145000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>9145000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-9145000.0</v>
       </c>
-      <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
+      <c r="CK24"/>
     </row>
-    <row r="25" spans="1:88">
+    <row r="25" spans="1:89">
       <c r="A25" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B25">
+        <v>-891000.0</v>
+      </c>
+      <c r="C25">
         <v>-62594000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1019000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-14219000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-16347000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-19124000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-25328000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>594000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>813000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>715000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>77055000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>663000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>722000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>588000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-141000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-8700000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-16733000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-5524999.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>640000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2733000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-12646999.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-3339000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>560000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>4302999.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1973000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>14230000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1327000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2054000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2012000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2006000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2010000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>5467000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>5946000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1727000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1961000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1773000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>980000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1627000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1963000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1749000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1658000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2630000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1671000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1636000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2504000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1710000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1874000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-377000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-3710000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-17000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="BB25">
         <v>1000.0</v>
       </c>
       <c r="BC25">
+        <v>1000.0</v>
+      </c>
+      <c r="BD25">
         <v>-541000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>781000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>559000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-448000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>76000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-1791000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-94000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>982000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1231000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>4401000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>154000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>136000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>309000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>161000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>95000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>120000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>100000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-25442000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>8706000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>8605000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8496000.0</v>
       </c>
       <c r="CA25">
         <v>8496000.0</v>
       </c>
       <c r="CB25">
+        <v>8496000.0</v>
+      </c>
+      <c r="CC25">
         <v>99000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>38000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>46000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1000000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>800000.0</v>
       </c>
-      <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
+      <c r="CK25"/>
     </row>
-    <row r="26" spans="1:88">
+    <row r="26" spans="1:89">
       <c r="A26" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...2 lines deleted...]
-      <c r="D26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-13196000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26"/>
       <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
         <v>-9942000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-8866000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>24758000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8824000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-15934000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-2971000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-6738000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-22469000.0</v>
       </c>
-      <c r="V26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W26"/>
       <c r="X26">
         <v>0.0</v>
       </c>
       <c r="Y26">
         <v>0.0</v>
       </c>
       <c r="Z26">
         <v>0.0</v>
       </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>3248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3248000.0</v>
       </c>
       <c r="AC26">
         <v>-3248000.0</v>
       </c>
       <c r="AD26">
         <v>-3248000.0</v>
       </c>
       <c r="AE26">
+        <v>-3248000.0</v>
+      </c>
+      <c r="AF26">
         <v>-5026000.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
+      <c r="AH26"/>
       <c r="AI26">
         <v>-179000.0</v>
       </c>
-      <c r="AJ26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ26">
+        <v>-179000.0</v>
+      </c>
+      <c r="AK26"/>
       <c r="AL26">
         <v>255024000.0</v>
       </c>
       <c r="AM26">
+        <v>255024000.0</v>
+      </c>
+      <c r="AN26">
         <v>2031000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
-[...1 lines deleted...]
-      </c>
+      <c r="AP26"/>
       <c r="AQ26">
         <v>-2031000.0</v>
       </c>
-      <c r="AR26"/>
+      <c r="AR26">
+        <v>-2031000.0</v>
+      </c>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>-254000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>-152000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>57071000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>-61237000.0</v>
       </c>
       <c r="BD26">
-        <v>-235000.0</v>
+        <v>-61237000.0</v>
       </c>
       <c r="BE26">
         <v>-235000.0</v>
       </c>
-      <c r="BF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF26">
+        <v>-235000.0</v>
+      </c>
+      <c r="BG26"/>
       <c r="BH26">
         <v>-6609000.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>-6609000.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
-      <c r="CD26">
-[...1 lines deleted...]
-      </c>
+      <c r="CD26"/>
       <c r="CE26">
         <v>178200000.0</v>
       </c>
-      <c r="CF26"/>
+      <c r="CF26">
+        <v>178200000.0</v>
+      </c>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
+      <c r="CK26"/>
     </row>
-    <row r="27" spans="1:88">
+    <row r="27" spans="1:89">
       <c r="A27" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B27">
+        <v>1620000.0</v>
+      </c>
+      <c r="C27">
         <v>989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>661000.0</v>
       </c>
       <c r="D27">
         <v>661000.0</v>
       </c>
       <c r="E27">
+        <v>661000.0</v>
+      </c>
+      <c r="F27">
         <v>1208000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1850000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1392000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>903000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1005000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>991000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>650000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>716000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>976000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>891000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>608000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>575000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>896000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>783000.0</v>
       </c>
       <c r="T27">
         <v>783000.0</v>
       </c>
       <c r="U27">
+        <v>783000.0</v>
+      </c>
+      <c r="V27">
         <v>892000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>982000.0</v>
       </c>
       <c r="X27">
         <v>982000.0</v>
       </c>
       <c r="Y27">
+        <v>982000.0</v>
+      </c>
+      <c r="Z27">
         <v>1874000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1269000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>454000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>438000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>901000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>538000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>335000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>304000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>567000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1393000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>901000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>904000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>868000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2275000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1346000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1349000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1335000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>3335000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1566000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1571000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1554000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2218000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1027000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1046000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>495000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-971000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>470000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>511000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>402000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1736000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>160000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>182000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>265000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>281000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>249000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>272000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>154000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>221000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>406000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>404000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>103000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>244000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>749000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
+      <c r="CK27"/>
     </row>
-    <row r="28" spans="1:88">
+    <row r="28" spans="1:89">
       <c r="A28" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B28">
+        <v>-174926000.0</v>
+      </c>
+      <c r="C28">
         <v>10529000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>130512000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-73757000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-92656000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-73593000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-47913000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-51574000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-30964000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-67457000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-42792000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-19331000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-55589000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-60051000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-29035000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-79837000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-59062000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-5409000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-9599000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12271000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-75773000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>115609000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-77258000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-190493000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-115011000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-119107000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-77844000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>36620000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-28122000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-60831000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>21917000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>72673000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>83601000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-26359000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-44774000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-19727000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>403908000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-31837000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12270000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>48504000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-66376000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-32851000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22201000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-21864000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-42697000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-13168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16317000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>285701000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2540000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>261865000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>104979000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-310000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-47577000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-9286000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4286000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-6760000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>23881000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-15168000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-21168000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-31679000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>26037000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>89736000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4893000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4876000.0</v>
       </c>
       <c r="BM28">
         <v>-4876000.0</v>
       </c>
       <c r="BN28">
+        <v>-4876000.0</v>
+      </c>
+      <c r="BO28">
         <v>-28097000.0</v>
       </c>
-      <c r="BO28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP28"/>
       <c r="BQ28">
         <v>-23769000.0</v>
       </c>
       <c r="BR28">
+        <v>-23769000.0</v>
+      </c>
+      <c r="BS28">
         <v>-11780000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-86808000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-9676000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>81653000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>79789000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74493000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-4709000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-11411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13206000.0</v>
       </c>
       <c r="CA28">
         <v>-13206000.0</v>
       </c>
       <c r="CB28">
+        <v>-13206000.0</v>
+      </c>
+      <c r="CC28">
         <v>-10800000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-15900000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-12900000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>400900000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-12000000.0</v>
       </c>
-      <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
+      <c r="CK28"/>
     </row>
-    <row r="29" spans="1:88">
+    <row r="29" spans="1:89">
       <c r="A29" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B29">
+        <v>219535000.0</v>
+      </c>
+      <c r="C29">
         <v>98739000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>72967000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>60894000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>83577000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>59212000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>65786000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>80144000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>82857000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>69867000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>42267000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55723000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>86965000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>66455000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>90259000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5479000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>26318000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5719000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>18901000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-3134000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>33926000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10870000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>81352000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>131276999.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>186578000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>130662000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>49859000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>21764000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>47648000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>36685000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>28319000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-4367000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>12657000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>17375000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7399000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>17553000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>35475000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>41389000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>28899000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>59812000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>46354000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>58944000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>53306000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>44236000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>33653000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>42769000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>17557000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3180000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-206000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>10091000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>7402000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>7902000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-6440000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>14267000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>3376000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>8450000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>5752000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>3613000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>20321000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>5589000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>7871000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>10553000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>11039000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>8885000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9521000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>4822000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>11208000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>15463000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>14237000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>13696000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>18213000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>17697000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>15456000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>13516000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>13120000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>12164000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>11918000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12161000.0</v>
       </c>
       <c r="CA29">
         <v>12161000.0</v>
       </c>
       <c r="CB29">
+        <v>12161000.0</v>
+      </c>
+      <c r="CC29">
         <v>10600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CD29">
         <v>15000000.0</v>
       </c>
       <c r="CE29">
+        <v>15000000.0</v>
+      </c>
+      <c r="CF29">
         <v>27600000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>12200000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>59236000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>87988000.0</v>
       </c>
-      <c r="CI29"/>
-      <c r="CJ29">
+      <c r="CJ29"/>
+      <c r="CK29">
         <v>41272000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:88">
+    <row r="30" spans="1:89">
       <c r="A30" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B30">
+        <v>-9165000.0</v>
+      </c>
+      <c r="C30">
         <v>-61977000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-205669000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11508000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11064000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>16675000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-12992000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-27891000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-52272000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-3878000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1054000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-93032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18135000.0</v>
       </c>
       <c r="N30">
         <v>-18135000.0</v>
       </c>
       <c r="O30">
+        <v>-18135000.0</v>
+      </c>
+      <c r="P30">
         <v>-1638000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>34602000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>79898000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2344000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-13125000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>27645000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>40110000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-141142000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-10560000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3395000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-9682000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-3079000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-20012000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-14011000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-17842000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-1505000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-41848000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-58677000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-89092000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1452000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-186545000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-15282000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-407560000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-46666000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-3416000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-101822000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7539000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-115334000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-66905000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1277000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-30324000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-19839000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1578000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-300717000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-71012000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-178040000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-37091000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-673000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21618000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-800000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-30000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-314000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>11649000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-1486000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-1922000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-1823000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-62787000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56673000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-5620000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>-3929000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>-1482000.0</v>
       </c>
-      <c r="BR30"/>
       <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>9145000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>-81185000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-83542000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>-412600000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>-300000.0</v>
       </c>
-      <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
+      <c r="CK30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>