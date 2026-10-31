--- v0 (2026-09-13)
+++ v1 (2026-10-31)
@@ -1631,54 +1631,62 @@
         <v>15117000.0</v>
       </c>
       <c r="C36">
         <v>16689000.0</v>
       </c>
       <c r="D36">
         <v>19199000.0</v>
       </c>
       <c r="E36">
         <v>19279000.0</v>
       </c>
       <c r="F36">
         <v>19940000.0</v>
       </c>
       <c r="G36">
         <v>472000.0</v>
       </c>
       <c r="H36">
         <v>2723000.0</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>97879000.0</v>
+      </c>
+      <c r="C37">
+        <v>162819000.0</v>
+      </c>
+      <c r="D37">
+        <v>337817000.0</v>
+      </c>
+      <c r="E37">
+        <v>533027000.0</v>
+      </c>
       <c r="F37">
         <v>630056000.0</v>
       </c>
       <c r="G37"/>
       <c r="H37"/>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38">
         <v>13490000.0</v>
       </c>
       <c r="E38">
         <v>16445000.0</v>
       </c>
       <c r="F38">
         <v>12773000.0</v>
       </c>
       <c r="G38">
         <v>6585000.0</v>
       </c>
       <c r="H38">
@@ -4459,55 +4467,65 @@
       <c r="T36">
         <v>19940000.0</v>
       </c>
       <c r="U36">
         <v>747000.0</v>
       </c>
       <c r="V36">
         <v>12716000.0</v>
       </c>
       <c r="W36">
         <v>-24774000.0</v>
       </c>
       <c r="X36">
         <v>472000.0</v>
       </c>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36">
         <v>-8618000.0</v>
       </c>
     </row>
     <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>43213000.0</v>
+      </c>
+      <c r="C37">
+        <v>44465000.0</v>
+      </c>
+      <c r="D37">
+        <v>97879000.0</v>
+      </c>
+      <c r="E37">
+        <v>104820000.0</v>
+      </c>
+      <c r="F37">
+        <v>107618000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37">
         <v>479388000.0</v>
       </c>
       <c r="O37">
         <v>481370000.0</v>
       </c>
       <c r="P37"/>
       <c r="Q37">
         <v>544772000.0</v>
       </c>
       <c r="R37">
         <v>588215000.0</v>
       </c>
       <c r="S37">
         <v>623065000.0</v>
       </c>
       <c r="T37">
         <v>630056000.0</v>
@@ -6123,133 +6141,133 @@
       </c>
       <c r="C2">
         <v>54733000.0</v>
       </c>
       <c r="D2">
         <v>47482000.0</v>
       </c>
       <c r="E2">
         <v>42625000.0</v>
       </c>
       <c r="F2">
         <v>40689000.0</v>
       </c>
       <c r="G2">
         <v>30468000.0</v>
       </c>
       <c r="H2">
         <v>43036000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
-        <v>35818000.0</v>
+        <v>56110000.0</v>
       </c>
       <c r="C3">
         <v>51667000.0</v>
       </c>
       <c r="D3">
         <v>51750000.0</v>
       </c>
       <c r="E3">
         <v>56904000.0</v>
       </c>
       <c r="F3">
         <v>59947000.0</v>
       </c>
       <c r="G3">
         <v>59581000.0</v>
       </c>
       <c r="H3">
-        <v>33538000.0</v>
+        <v>33537999.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>-197968000.0</v>
       </c>
       <c r="C5">
         <v>-618908000.0</v>
       </c>
       <c r="D5">
         <v>-292977000.0</v>
       </c>
       <c r="E5">
         <v>-30677000.0</v>
       </c>
       <c r="F5">
         <v>-36867000.0</v>
       </c>
       <c r="G5">
         <v>-16108000.0</v>
       </c>
       <c r="H5">
         <v>-18029000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-162150000.0</v>
+        <v>-141858000.0</v>
       </c>
       <c r="C6">
         <v>-567241000.0</v>
       </c>
       <c r="D6">
         <v>-241227000.0</v>
       </c>
       <c r="E6">
         <v>26227000.0</v>
       </c>
       <c r="F6">
         <v>23080000.0</v>
       </c>
       <c r="G6">
         <v>43473000.0</v>
       </c>
       <c r="H6">
-        <v>15509000.0</v>
+        <v>15508999.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
@@ -6985,57 +7003,57 @@
       </c>
       <c r="V2">
         <v>4570000.0</v>
       </c>
       <c r="W2">
         <v>4196000.0</v>
       </c>
       <c r="X2">
         <v>3209000.0</v>
       </c>
       <c r="Y2">
         <v>7413000.0</v>
       </c>
       <c r="Z2">
         <v>2628500.0</v>
       </c>
       <c r="AA2">
         <v>2628500.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>90</v>
       </c>
       <c r="B3">
-        <v>8542000.0</v>
+        <v>13778000.0</v>
       </c>
       <c r="C3">
         <v>13249000.0</v>
       </c>
       <c r="D3">
-        <v>9214000.0</v>
+        <v>13895000.0</v>
       </c>
       <c r="E3">
         <v>14060000.0</v>
       </c>
       <c r="F3">
         <v>14338000.0</v>
       </c>
       <c r="G3">
         <v>13817000.0</v>
       </c>
       <c r="H3">
         <v>13132000.0</v>
       </c>
       <c r="I3">
         <v>13063000.0</v>
       </c>
       <c r="J3">
         <v>12788000.0</v>
       </c>
       <c r="K3">
         <v>12684000.0</v>
       </c>
       <c r="L3">
         <v>13001000.0</v>
       </c>
@@ -7099,51 +7117,51 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>-6452000.0</v>
+        <v>-5169000.0</v>
       </c>
       <c r="C5">
         <v>-193160000.0</v>
       </c>
       <c r="D5">
         <v>-14334000.0</v>
       </c>
       <c r="E5">
         <v>-14269000.0</v>
       </c>
       <c r="F5">
         <v>-5819000.0</v>
       </c>
       <c r="G5">
         <v>-163546000.0</v>
       </c>
       <c r="H5">
         <v>-87103000.0</v>
       </c>
       <c r="I5">
         <v>-197799000.0</v>
       </c>
       <c r="J5">
         <v>-324324000.0</v>
       </c>
@@ -7168,71 +7186,71 @@
       <c r="Q5">
         <v>-3826000.0</v>
       </c>
       <c r="R5">
         <v>-7595000.0</v>
       </c>
       <c r="S5">
         <v>-10256000.0</v>
       </c>
       <c r="T5">
         <v>-11555000.0</v>
       </c>
       <c r="U5">
         <v>-4163000.0</v>
       </c>
       <c r="V5">
         <v>-3192000.0</v>
       </c>
       <c r="W5">
         <v>-2120000.0</v>
       </c>
       <c r="X5">
         <v>-3924000.0</v>
       </c>
       <c r="Y5">
-        <v>-940000.0</v>
+        <v>-900000.0</v>
       </c>
       <c r="Z5">
         <v>-2922500.0</v>
       </c>
       <c r="AA5">
         <v>-2922500.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>-5169000.0</v>
+        <v>8609000.0</v>
       </c>
       <c r="C6">
         <v>-179911000.0</v>
       </c>
       <c r="D6">
-        <v>-5120000.0</v>
+        <v>-439000.0</v>
       </c>
       <c r="E6">
         <v>-209000.0</v>
       </c>
       <c r="F6">
         <v>8519000.0</v>
       </c>
       <c r="G6">
         <v>-149729000.0</v>
       </c>
       <c r="H6">
         <v>-73971000.0</v>
       </c>
       <c r="I6">
         <v>-184736000.0</v>
       </c>
       <c r="J6">
         <v>-311536000.0</v>
       </c>
       <c r="K6">
         <v>3002000.0</v>
       </c>
       <c r="L6">
         <v>4713000.0</v>
       </c>
@@ -7251,51 +7269,51 @@
       <c r="Q6">
         <v>9366000.0</v>
       </c>
       <c r="R6">
         <v>8179000.0</v>
       </c>
       <c r="S6">
         <v>4996000.0</v>
       </c>
       <c r="T6">
         <v>3682000.0</v>
       </c>
       <c r="U6">
         <v>10953000.0</v>
       </c>
       <c r="V6">
         <v>11715000.0</v>
       </c>
       <c r="W6">
         <v>12567000.0</v>
       </c>
       <c r="X6">
         <v>11342000.0</v>
       </c>
       <c r="Y6">
-        <v>13966000.0</v>
+        <v>14006000.0</v>
       </c>
       <c r="Z6">
         <v>11782000.0</v>
       </c>
       <c r="AA6">
         <v>11782000.0</v>
       </c>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
@@ -9630,51 +9648,51 @@
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>142</v>
       </c>
       <c r="B25">
         <v>188115000.0</v>
       </c>
       <c r="C25">
         <v>705403000.0</v>
       </c>
       <c r="D25">
         <v>192187000.0</v>
       </c>
       <c r="E25">
         <v>13116000.0</v>
       </c>
       <c r="F25">
         <v>20730000.0</v>
       </c>
       <c r="G25">
         <v>13739000.0</v>
       </c>
       <c r="H25">
-        <v>12020000.0</v>
+        <v>12020001.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26">
         <v>-49452000.0</v>
       </c>
       <c r="C26">
         <v>-22366000.0</v>
       </c>
       <c r="D26">
         <v>-4432000.0</v>
       </c>
       <c r="E26">
         <v>-138960000.0</v>
       </c>
       <c r="F26">
         <v>-231772000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
@@ -10706,51 +10724,51 @@
       <c r="Q14">
         <v>13192000.0</v>
       </c>
       <c r="R14">
         <v>15774000.0</v>
       </c>
       <c r="S14">
         <v>15252000.0</v>
       </c>
       <c r="T14">
         <v>15237000.0</v>
       </c>
       <c r="U14">
         <v>15116000.0</v>
       </c>
       <c r="V14">
         <v>14907000.0</v>
       </c>
       <c r="W14">
         <v>14687000.0</v>
       </c>
       <c r="X14">
         <v>15266000.0</v>
       </c>
       <c r="Y14">
-        <v>15869000.0</v>
+        <v>14906000.0</v>
       </c>
       <c r="Z14">
         <v>14704500.0</v>
       </c>
       <c r="AA14">
         <v>14704500.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>321000.0</v>
       </c>
       <c r="E15">
         <v>2827000.0</v>
       </c>
       <c r="F15">
         <v>2827000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15">
@@ -11479,51 +11497,51 @@
       <c r="Q25">
         <v>3222000.0</v>
       </c>
       <c r="R25">
         <v>3311000.0</v>
       </c>
       <c r="S25">
         <v>4636000.0</v>
       </c>
       <c r="T25">
         <v>3607000.0</v>
       </c>
       <c r="U25">
         <v>8725000.0</v>
       </c>
       <c r="V25">
         <v>4824000.0</v>
       </c>
       <c r="W25">
         <v>1366000.0</v>
       </c>
       <c r="X25">
         <v>3789000.0</v>
       </c>
       <c r="Y25">
-        <v>-2569000.0</v>
+        <v>-1606000.0</v>
       </c>
       <c r="Z25">
         <v>3122000.0</v>
       </c>
       <c r="AA25">
         <v>3122000.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26">
         <v>-520000.0</v>
       </c>
       <c r="C26">
         <v>-926000.0</v>
       </c>
       <c r="D26">
         <v>-1402000.0</v>
       </c>
       <c r="E26">
         <v>-9221000.0</v>
       </c>
       <c r="F26">