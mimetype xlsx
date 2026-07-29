--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6544,80 +6544,80 @@
       <c r="I3">
         <v>4102609.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
         <v>284102000.0</v>
       </c>
       <c r="C5">
-        <v>432832000.0</v>
+        <v>437854000.0</v>
       </c>
       <c r="D5">
         <v>404426000.0</v>
       </c>
       <c r="E5">
         <v>356188000.0</v>
       </c>
       <c r="F5">
         <v>162720635.0</v>
       </c>
       <c r="G5">
         <v>85384296.0</v>
       </c>
       <c r="H5">
         <v>48512020.0</v>
       </c>
       <c r="I5">
         <v>23943522.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
         <v>313261000.0</v>
       </c>
       <c r="C6">
-        <v>450047000.0</v>
+        <v>455069000.0</v>
       </c>
       <c r="D6">
         <v>422322000.0</v>
       </c>
       <c r="E6">
         <v>373279000.0</v>
       </c>
       <c r="F6">
         <v>172571645.0</v>
       </c>
       <c r="G6">
         <v>98149097.0</v>
       </c>
       <c r="H6">
         <v>61683020.0</v>
       </c>
       <c r="I6">
         <v>28046131.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
@@ -7515,81 +7515,81 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>19382000.0</v>
+        <v>18806000.0</v>
       </c>
       <c r="C5">
         <v>78123000.0</v>
       </c>
       <c r="D5">
         <v>60750000.0</v>
       </c>
       <c r="E5">
         <v>74064000.0</v>
       </c>
       <c r="F5">
-        <v>76775000.0</v>
+        <v>71165000.0</v>
       </c>
       <c r="G5">
-        <v>165764000.0</v>
+        <v>168598000.0</v>
       </c>
       <c r="H5">
-        <v>95717000.0</v>
+        <v>92424000.0</v>
       </c>
       <c r="I5">
-        <v>103984000.0</v>
+        <v>106008000.0</v>
       </c>
       <c r="J5">
-        <v>67367000.0</v>
+        <v>70824000.0</v>
       </c>
       <c r="K5">
-        <v>141307000.0</v>
+        <v>135432000.0</v>
       </c>
       <c r="L5">
-        <v>106581000.0</v>
+        <v>228045000.0</v>
       </c>
       <c r="M5">
         <v>95849000.0</v>
       </c>
       <c r="N5">
         <v>69387000.0</v>
       </c>
       <c r="O5">
         <v>121258000.0</v>
       </c>
       <c r="P5">
         <v>81994000.0</v>
       </c>
       <c r="Q5">
         <v>89711000.0</v>
       </c>
       <c r="R5">
         <v>63225000.0</v>
       </c>
       <c r="S5">
         <v>75420000.0</v>
       </c>
       <c r="T5">
         <v>27693309.0</v>
       </c>
@@ -7598,81 +7598,81 @@
       </c>
       <c r="V5">
         <v>23054308.0</v>
       </c>
       <c r="W5">
         <v>40920960.0</v>
       </c>
       <c r="X5">
         <v>24120189.0</v>
       </c>
       <c r="Y5">
         <v>15111807.0</v>
       </c>
       <c r="Z5">
         <v>7806198.0</v>
       </c>
       <c r="AA5">
         <v>18572759.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>27703999.0</v>
+        <v>27127999.0</v>
       </c>
       <c r="C6">
         <v>85844000.0</v>
       </c>
       <c r="D6">
         <v>67271000.0</v>
       </c>
       <c r="E6">
         <v>81694000.0</v>
       </c>
       <c r="F6">
-        <v>84062000.0</v>
+        <v>78452000.0</v>
       </c>
       <c r="G6">
-        <v>170761000.0</v>
+        <v>173595000.0</v>
       </c>
       <c r="H6">
-        <v>99563000.0</v>
+        <v>96270000.0</v>
       </c>
       <c r="I6">
-        <v>108323000.0</v>
+        <v>110347000.0</v>
       </c>
       <c r="J6">
-        <v>71400000.0</v>
+        <v>74857000.0</v>
       </c>
       <c r="K6">
-        <v>145782000.0</v>
+        <v>139907000.0</v>
       </c>
       <c r="L6">
-        <v>111073000.0</v>
+        <v>232537000.0</v>
       </c>
       <c r="M6">
         <v>100353000.0</v>
       </c>
       <c r="N6">
         <v>73812000.0</v>
       </c>
       <c r="O6">
         <v>126189000.0</v>
       </c>
       <c r="P6">
         <v>87435000.0</v>
       </c>
       <c r="Q6">
         <v>93339000.0</v>
       </c>
       <c r="R6">
         <v>69679000.0</v>
       </c>
       <c r="S6">
         <v>79649547.0</v>
       </c>
       <c r="T6">
         <v>29613693.0</v>
       </c>
@@ -9947,51 +9947,51 @@
       </c>
       <c r="D22">
         <v>307942000.0</v>
       </c>
       <c r="E22">
         <v>274297000.0</v>
       </c>
       <c r="F22">
         <v>134593818.0</v>
       </c>
       <c r="G22">
         <v>84513427.0</v>
       </c>
       <c r="H22">
         <v>44897784.0</v>
       </c>
       <c r="I22">
         <v>23261369.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
-        <v>326183000.0</v>
+        <v>-52721000.0</v>
       </c>
       <c r="C23">
         <v>-47995000.0</v>
       </c>
       <c r="D23">
         <v>-67000000.0</v>
       </c>
       <c r="E23">
         <v>10980764000.0</v>
       </c>
       <c r="F23">
         <v>2001838502.0</v>
       </c>
       <c r="G23">
         <v>-5947082.0</v>
       </c>
       <c r="H23">
         <v>569132589.0</v>
       </c>
       <c r="I23">
         <v>4039809.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
@@ -10034,51 +10034,51 @@
       </c>
       <c r="D25">
         <v>32917000.0</v>
       </c>
       <c r="E25">
         <v>12437000.0</v>
       </c>
       <c r="F25">
         <v>13213746.0</v>
       </c>
       <c r="G25">
         <v>3469497.0</v>
       </c>
       <c r="H25">
         <v>-1625744.0</v>
       </c>
       <c r="I25">
         <v>3084988.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26">
-        <v>-41699000.0</v>
+        <v>-49581000.0</v>
       </c>
       <c r="C26">
         <v>-20291000.0</v>
       </c>
       <c r="D26">
         <v>-322000.0</v>
       </c>
       <c r="E26">
         <v>-23095000.0</v>
       </c>
       <c r="F26">
         <v>-25530506.0</v>
       </c>
       <c r="G26">
         <v>-13000000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
@@ -11764,69 +11764,69 @@
       </c>
       <c r="W22">
         <v>40174115.0</v>
       </c>
       <c r="X22">
         <v>24077816.0</v>
       </c>
       <c r="Y22">
         <v>12491003.0</v>
       </c>
       <c r="Z22">
         <v>7770493.0</v>
       </c>
       <c r="AA22">
         <v>18495808.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>140</v>
       </c>
       <c r="B23">
         <v>-5139000.0</v>
       </c>
       <c r="C23">
-        <v>-77380000.0</v>
+        <v>-15265000.0</v>
       </c>
       <c r="D23">
         <v>-10504000.0</v>
       </c>
       <c r="E23">
         <v>-22661000.0</v>
       </c>
       <c r="F23">
         <v>-4291000.0</v>
       </c>
       <c r="G23">
         <v>-439000.0</v>
       </c>
       <c r="H23">
         <v>-762000.0</v>
       </c>
       <c r="I23">
-        <v>-33627000.0</v>
+        <v>-26645000.0</v>
       </c>
       <c r="J23">
         <v>-13167000.0</v>
       </c>
       <c r="K23">
         <v>-5308000.0</v>
       </c>
       <c r="L23">
         <v>-2629000.0</v>
       </c>
       <c r="M23">
         <v>2635051000.0</v>
       </c>
       <c r="N23">
         <v>2737901000.0</v>
       </c>
       <c r="O23">
         <v>3014827000.0</v>
       </c>
       <c r="P23">
         <v>3109000.0</v>
       </c>
       <c r="Q23">
         <v>-35881000.0</v>
       </c>
@@ -11844,51 +11844,51 @@
       </c>
       <c r="V23">
         <v>-49821000.0</v>
       </c>
       <c r="W23">
         <v>-2927119.0</v>
       </c>
       <c r="X23">
         <v>-7486459.0</v>
       </c>
       <c r="Y23">
         <v>-694308.0</v>
       </c>
       <c r="Z23">
         <v>-7839196.0</v>
       </c>
       <c r="AA23">
         <v>-381430.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>141</v>
       </c>
       <c r="B24">
-        <v>-1.0</v>
+        <v>114000.0</v>
       </c>
       <c r="C24">
         <v>280315000.0</v>
       </c>
       <c r="D24">
         <v>19000.0</v>
       </c>
       <c r="E24">
         <v>150000.0</v>
       </c>
       <c r="F24">
         <v>20000.0</v>
       </c>
       <c r="G24">
         <v>-56000.0</v>
       </c>
       <c r="H24">
         <v>21000.0</v>
       </c>
       <c r="I24">
         <v>21000.0</v>
       </c>
       <c r="J24">
         <v>46000.0</v>
       </c>
@@ -12013,51 +12013,51 @@
       </c>
       <c r="W25">
         <v>-1755820.0</v>
       </c>
       <c r="X25">
         <v>2291952.0</v>
       </c>
       <c r="Y25">
         <v>985809.0</v>
       </c>
       <c r="Z25">
         <v>-850178.0</v>
       </c>
       <c r="AA25">
         <v>-4020435.0</v>
       </c>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>143</v>
       </c>
       <c r="B26">
         <v>-18482000.0</v>
       </c>
       <c r="C26">
-        <v>-44712000.0</v>
+        <v>-9005000.0</v>
       </c>
       <c r="D26">
         <v>-9673000.0</v>
       </c>
       <c r="E26">
         <v>-17094000.0</v>
       </c>
       <c r="F26">
         <v>-13809000.0</v>
       </c>
       <c r="G26">
         <v>-1157000.0</v>
       </c>
       <c r="H26">
         <v>-4824000.0</v>
       </c>
       <c r="I26">
         <v>-3854000.0</v>
       </c>
       <c r="J26">
         <v>-10456000.0</v>
       </c>
       <c r="K26">
         <v>11077000.0</v>
       </c>