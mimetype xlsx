--- v0 (2026-06-17)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -1079,62 +1082,62 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AE62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1181,5138 +1184,5278 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2">
+        <v>6425000000.0</v>
+      </c>
+      <c r="C2">
         <v>3123000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>6354000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5271880000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>884178000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2014000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1333000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1694000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1514000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1365000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>916000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>883000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>903000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1087000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1693211000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1584801337.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2615000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>311856062.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>664000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1120000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>913000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>823000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>798000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>879000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1101000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1072000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>987191000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1078864000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1202000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1376854000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
       <c r="L3">
         <v>0.0</v>
       </c>
-      <c r="M3"/>
+      <c r="M3">
+        <v>0.0</v>
+      </c>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
+      <c r="AE3"/>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-      <c r="C5">
+        <v>34</v>
+      </c>
+      <c r="B5">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-91000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1861000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2174000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1621000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2272000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2372000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2133000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2693000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>2625000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-2156000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2243000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3129382000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3228427000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1974000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1733000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1390000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3168386640.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2928436682.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3169150080.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3166337280.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3167318000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-977000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3137659000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3083728000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1688000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1811000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1598000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1480000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
       <c r="L6">
         <v>0.0</v>
       </c>
-      <c r="M6"/>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
+      <c r="AE6"/>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7">
+        <v>685000000.0</v>
+      </c>
+      <c r="C7">
         <v>653000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>604000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>448000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>475000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>363000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>470000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>128000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>155000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>183000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>242000000.0</v>
       </c>
-      <c r="L7">
-[...2 lines deleted...]
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
+      <c r="AE7"/>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8">
         <v>887000000.0</v>
       </c>
       <c r="C8">
         <v>887000000.0</v>
       </c>
       <c r="D8">
+        <v>887000000.0</v>
+      </c>
+      <c r="E8">
         <v>712000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>723000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>741000000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>742000000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>753000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1703000000.0</v>
       </c>
       <c r="D9">
-        <v>1351000000.0</v>
+        <v>1703000000.0</v>
       </c>
       <c r="E9">
         <v>1351000000.0</v>
       </c>
       <c r="F9">
         <v>1351000000.0</v>
       </c>
       <c r="G9">
         <v>1351000000.0</v>
       </c>
       <c r="H9">
+        <v>1351000000.0</v>
+      </c>
+      <c r="I9">
         <v>1350000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1349000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1348000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1347000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1346000000.0</v>
       </c>
-      <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
+      <c r="AE9"/>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10">
+        <v>1520000000.0</v>
+      </c>
+      <c r="C10">
         <v>2200000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1130000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1431255000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2285000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2749000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3323000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>932000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>874000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1191000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1089000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>472000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>622000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1772000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1076000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1584000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1453000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>914000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>714000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>885000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>699000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>787000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1167000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1191000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1596000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1842000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1063000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1097000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2503000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1448000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>40</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2200000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1130000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1439000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2285000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2749000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3323000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>932000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>874000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1191000000.0</v>
       </c>
-      <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
+      <c r="AE11"/>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12">
+        <v>2017000000.0</v>
+      </c>
+      <c r="C12">
         <v>2647000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1130000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1431255000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2536000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2870000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3398000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1059000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>899000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1272000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1584000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>489000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>740000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1800834000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1118000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1673000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1534235858.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1012000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>714972120.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>884821610.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>699204560.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>820159264.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1167000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1971000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1596000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2604000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1609484000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1097000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2987000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2053000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13">
         <v>887000000.0</v>
       </c>
       <c r="C13">
         <v>887000000.0</v>
       </c>
       <c r="D13">
+        <v>887000000.0</v>
+      </c>
+      <c r="E13">
         <v>708917000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>723000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>741000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>742000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>753000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>780000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>797000000.0</v>
       </c>
       <c r="K13">
         <v>797000000.0</v>
       </c>
       <c r="L13">
         <v>797000000.0</v>
       </c>
       <c r="M13">
         <v>797000000.0</v>
       </c>
       <c r="N13">
+        <v>797000000.0</v>
+      </c>
+      <c r="O13">
         <v>790779000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>797000000.0</v>
       </c>
       <c r="P13">
         <v>797000000.0</v>
       </c>
       <c r="Q13">
         <v>797000000.0</v>
       </c>
       <c r="R13">
         <v>797000000.0</v>
       </c>
       <c r="S13">
+        <v>797000000.0</v>
+      </c>
+      <c r="T13">
         <v>1624074516.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>848000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1632000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1579000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1609000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1484000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1424000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1395000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>990000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>992000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1034000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1009000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
+        <v>557750000.0</v>
+      </c>
+      <c r="C14">
         <v>557000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>559750000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>567750000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>581250000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>586250000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>588500000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>607000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>623750000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>630750000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>629500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2517000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>629339305.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>629432624.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>627260982.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>623250000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>622706422.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>623059006.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>645585738.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>676818181.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>713004484.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>743000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>764368000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>778250000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>851129363.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>845000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>849500000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>889954467.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>770967742.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1013000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>741000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>742000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>753000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>780000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>797000000.0</v>
       </c>
       <c r="K15">
         <v>797000000.0</v>
       </c>
       <c r="L15">
         <v>797000000.0</v>
       </c>
       <c r="M15">
         <v>797000000.0</v>
       </c>
       <c r="N15">
         <v>797000000.0</v>
       </c>
       <c r="O15">
         <v>797000000.0</v>
       </c>
       <c r="P15">
         <v>797000000.0</v>
       </c>
       <c r="Q15">
         <v>797000000.0</v>
       </c>
       <c r="R15">
         <v>797000000.0</v>
       </c>
       <c r="S15">
+        <v>797000000.0</v>
+      </c>
+      <c r="T15">
         <v>817469880.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>847974790.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>883205760.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>881460960.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>884145500.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>897000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>928903680.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>987000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>990000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>992000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1034000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1009000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>84000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>73000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>90000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>541000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>79000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>56000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>37000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="L16">
         <v>34000000.0</v>
       </c>
       <c r="M16">
+        <v>34000000.0</v>
+      </c>
+      <c r="N16">
         <v>23000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>19000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2436000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>530000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>546000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>704000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-924666680.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-799628540.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>647251280.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>739109760.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-1918854000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>468882000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-718204320.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>921571700.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-684000000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
+      <c r="AE16"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
-      <c r="M18"/>
+      <c r="M18">
+        <v>0.0</v>
+      </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
+      <c r="AE18"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B20">
+        <v>2436000000.0</v>
+      </c>
+      <c r="C20">
         <v>2949000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2262479234.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2227000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2287000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1957000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1912000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2682000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2678000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2723000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2699000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2521000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>1201000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>1377000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>1312000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>671852899.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>629195893.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>597137687.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>698000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>331000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>259000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>111648000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>47128000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3273000000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>77000000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>596865000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>597635000.0</v>
       </c>
-      <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21">
+        <v>10939000000.0</v>
+      </c>
+      <c r="C21">
         <v>11827000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14814000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>11451617000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9615000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8807000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9388000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9875000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9894000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9843000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9671000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8710000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>6690000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7671000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7509000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>9847949080.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>9495138031.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9626583319.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11006289308.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>8468000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8122000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4409000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4012000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4288000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5434000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5672000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5289000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5188000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4727000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4925000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22">
+        <v>10529000000.0</v>
+      </c>
+      <c r="C22">
         <v>10658000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>9720000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7620464000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>7094000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>6045000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5772000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5472000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5015000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>4788000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4579000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>4574000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4222000000.0</v>
       </c>
       <c r="N22">
         <v>4222000000.0</v>
       </c>
       <c r="O22">
+        <v>4222000000.0</v>
+      </c>
+      <c r="P22">
         <v>3955000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>3473000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>3281000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3078000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2739000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2465000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2405121398.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>2331768480.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2176000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2193000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2316000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3155000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2139000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2202000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>4652000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2349000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B23">
+        <v>46845000000.0</v>
+      </c>
+      <c r="C23">
         <v>49322000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>45474000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35432436000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>36516000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31953000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>33308000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>31296000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>29715000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>28848000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>28491000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>25804000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22964000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25077000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>22350000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>19777000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>19454000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>18018000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>16027000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>13956000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>13927000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>13921000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25611000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16197000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18493000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>17644000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16136000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>16278000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>46211000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>29696544000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24">
+        <v>19062000000.0</v>
+      </c>
+      <c r="C24">
         <v>20820000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>18616000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>14801000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14498000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>12865000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>14790000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>10596000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>8074000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6583000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>8071000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>8360000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>13507819000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>12916332000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>11930772000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>10957692000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12304371000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>12671330000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>11047830000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>8308088000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7398249000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>6592861000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>6010582000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4927294000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5690958000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5671623000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>5622308000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
+      <c r="AE24"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>21361000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19125000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14801000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14888000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13146000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15154000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10681000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8198000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6740000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>8284000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>8360000000.0</v>
       </c>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
+      <c r="AE25"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>53857189704.85</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>81509338067.21</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3122000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2979000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>13943408311.26</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3389000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>2933000000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
+      <c r="AE26"/>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
       <c r="L27">
         <v>0.0</v>
       </c>
-      <c r="M27"/>
+      <c r="M27">
+        <v>0.0</v>
+      </c>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28">
+        <v>20676000000.0</v>
+      </c>
+      <c r="C28">
         <v>22201000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20371000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14981992000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13735000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11978000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13946000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11763000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>9253000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7851000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9040000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9628000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8592000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8319000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7553000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11714829882.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7387000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>7980000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>6744000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4929000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4061000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3759000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4150000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5353000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9823000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5794000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5758000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6241000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5156000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4848000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29">
+        <v>32382000000.0</v>
+      </c>
+      <c r="C29">
         <v>34838000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>28648000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24324000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22296000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19762000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23557000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>20916000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>19850000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>19355000000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
+      <c r="AE29"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C30">
         <v>3129000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3791000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2935927000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2792000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2794309000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2144000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2990787000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2598295000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2433000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2155000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2435000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2004000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2294947000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1961000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1816000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1837917617.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1818000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1949969640.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1668000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1604758284.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1507248000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1409468000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>897000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>2357484000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>3017381000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2481609000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2898748000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4407000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>3136446000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>-4104000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3867000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4528000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-4196000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-2624000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2253000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3840000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-21067333081.62</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1068000000.0</v>
       </c>
-      <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
+      <c r="AE31"/>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32">
+        <v>6482000000.0</v>
+      </c>
+      <c r="C32">
         <v>6785000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5258000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4785000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4492000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4303000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4975000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>2370000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2331000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1992000000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
+      <c r="AE32"/>
     </row>
-    <row r="33" spans="1:30">
+    <row r="33" spans="1:31">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33">
+        <v>29633000000.0</v>
+      </c>
+      <c r="C33">
         <v>31825000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>30348000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>23099804000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>23582000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>20508000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>21837000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>21923000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>21024000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>20196000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>19639000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>18134000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>15495000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>16483000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>15097000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>12616000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>12502000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>11951000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10419000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8769000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>9090000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>9188000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>9023000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>9743000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11162000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>10321000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>9863000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>9720000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>8977000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9787000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:30">
+    <row r="34" spans="1:31">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-      <c r="H34">
-[...1 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
         <v>407000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>570000000.0</v>
       </c>
-      <c r="L34">
-[...2 lines deleted...]
-      <c r="M34"/>
+      <c r="M34">
+        <v>0.0</v>
+      </c>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
+      <c r="AE34"/>
     </row>
-    <row r="35" spans="1:30">
+    <row r="35" spans="1:31">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35">
+        <v>23161000000.0</v>
+      </c>
+      <c r="C35">
         <v>25432000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>23536000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>18615785000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>18560000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16380000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>18372000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>14137000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>11642000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>10160000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>12124000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>11258000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>10523000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>11426000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>10755000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8877000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16142336755.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>16709985194.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>14256428628.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>5587000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>5911000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>5689000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>4878461000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3868000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>4574000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4818000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4510000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4248000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>3842000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9639689000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:30">
+    <row r="36" spans="1:31">
       <c r="A36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B36">
+        <v>1006000000.0</v>
+      </c>
+      <c r="C36">
         <v>1337000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1756000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1533882000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1935000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1241000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1283000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1274000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1039000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>586000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>111000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>547000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>411000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>476000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>175000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>61676060.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-580355.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-3916721006.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>33707239.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>134216836.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-3745919578.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>44000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>3031042000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>3481573000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>3179408000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-1842000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-1063000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-1097000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-2019000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-843000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:30">
+    <row r="37" spans="1:31">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
-      <c r="M37"/>
+      <c r="M37">
+        <v>0.0</v>
+      </c>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
+      <c r="AE37"/>
     </row>
-    <row r="38" spans="1:30">
+    <row r="38" spans="1:31">
       <c r="A38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1540000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>6340405664.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1101000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>-5326460834.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1436000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>1806000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1568000000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>-9571612307.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>-9505834975.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-10090912599.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>-14808221258.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-15743648248.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>-12290071127.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-12346453060.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1484591000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1626233000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2079533000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1558640000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1761532000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2170844000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38">
+      <c r="W38"/>
+      <c r="X38">
         <v>12687000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>428101000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>333866000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>237901000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>214846000.0</v>
       </c>
-      <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
+      <c r="AE38"/>
     </row>
-    <row r="39" spans="1:30">
+    <row r="39" spans="1:31">
       <c r="A39" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B39">
+        <v>1145000000.0</v>
+      </c>
+      <c r="C39">
         <v>1063000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>485000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>344985000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>512000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-264309000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>157000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>-148787000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>178705000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>159000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>534000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>143000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>503000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>125798000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>219000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>199000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>298846525.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>159000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>204058240.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>169178390.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>166679465.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>73824256.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>314533000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1393000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1061516000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>-1453380000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>42907000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>360252000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>-3769000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>529555000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:30">
+    <row r="40" spans="1:31">
       <c r="A40" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40">
+        <v>1738000000.0</v>
+      </c>
+      <c r="C40">
         <v>3721000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>493000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>503663000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5284810000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2497000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2737000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2861506000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2707000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2453928000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2810000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2414000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2120000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1351992000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-957353000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>612179247.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-194590499.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1548143938.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>30152058.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>871379740.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>326650068.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>397890240.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1419001000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1076118000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-103000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>333000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>131534000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-509864000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1456000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>110863000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:30">
+    <row r="41" spans="1:31">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>3170000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>3587000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>3140000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>3204000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3444000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>3374000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>3395000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>3840000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>18978866247.24</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>2156939000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>2208492000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>2705835000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>2056577000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>2612735000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>3043620000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1865192000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1733443000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>2285488000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>2490477000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>2147931000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>851244000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>827804000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>899520000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>1125672000.0</v>
       </c>
-      <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
+      <c r="AE41"/>
     </row>
-    <row r="42" spans="1:30">
+    <row r="42" spans="1:31">
       <c r="A42" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B42">
+        <v>-508000000.0</v>
+      </c>
+      <c r="C42">
         <v>-71000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1612000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1869394000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-487585000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-526000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-585000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-676000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-795000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-828000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-842000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3340000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-935000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-881069000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-923837000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7946731515.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7307283950.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>4621000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>5797858085.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-1002000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>5163849920.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>4915662720.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>5015682000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7437000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3699341000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1024272000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7128584000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7481297000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>4078000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3433000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:30">
+    <row r="43" spans="1:31">
       <c r="A43" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
       <c r="L43">
         <v>0.0</v>
       </c>
-      <c r="M43"/>
+      <c r="M43">
+        <v>0.0</v>
+      </c>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
+      <c r="AE43"/>
     </row>
-    <row r="44" spans="1:30">
+    <row r="44" spans="1:31">
       <c r="A44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
         <v>0.0</v>
       </c>
-      <c r="M44"/>
+      <c r="M44">
+        <v>0.0</v>
+      </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
+      <c r="AE44"/>
     </row>
-    <row r="45" spans="1:30">
+    <row r="45" spans="1:31">
       <c r="A45" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B45">
+        <v>14320000000.0</v>
+      </c>
+      <c r="C45">
         <v>14670000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>13029000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>9569000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>9450000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4849000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4926000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4455000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4089000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4014000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>3881000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>3690000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>3433000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>3468000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2972000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2552000000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>2404000000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>2268000000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>2125321200.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1943420790.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1952577440.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2093958240.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1973804000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1974000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2542091040.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>3176000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>3078000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>3178000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>3006000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3264000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:30">
+    <row r="46" spans="1:31">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B46">
+        <v>9197000000.0</v>
+      </c>
+      <c r="C46">
         <v>9528000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>8509000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6108687000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>5848000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>4849000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4926000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>4455000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>4089000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>4014000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>3881000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3690000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3433000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3468000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>2972000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2584211535.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>2404000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2326000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2156807661.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1943626121.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1952000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1933000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1976000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1974000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2545000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>3176000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>3078000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>3178000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>3006000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3264000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:30">
+    <row r="47" spans="1:31">
       <c r="A47" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>9704000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>8708000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>6298000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>5848000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>4849000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4926000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4455000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>4089000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>4014000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>3891000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>3755000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>5872146000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>5274828000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>4661879000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>4100298000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3593259000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>3731314000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4224053000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3876172000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>3609443000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>3759921000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>3581698000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>3262825000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>3879852000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4470855000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4657014000.0</v>
       </c>
-      <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
+      <c r="AE47"/>
     </row>
-    <row r="48" spans="1:30">
+    <row r="48" spans="1:31">
       <c r="A48" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B48">
+        <v>10502000000.0</v>
+      </c>
+      <c r="C48">
         <v>10274000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>7533000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5202410000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>5388000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>5061000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4343000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5912000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>7830000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7651000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5950000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3634000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>4718000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3941990000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2502960000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-313424199.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2072733841.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2249000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-3628293925.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1196769788.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1643000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1685000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-3081000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-722000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>928000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-380000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-985677000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2118297000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-693000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>2189000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:30">
+    <row r="49" spans="1:31">
       <c r="A49" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
         <v>0.0</v>
       </c>
-      <c r="M49"/>
+      <c r="M49">
+        <v>0.0</v>
+      </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
+      <c r="AE49"/>
     </row>
-    <row r="50" spans="1:30">
+    <row r="50" spans="1:31">
       <c r="A50" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B50">
+        <v>2449000000.0</v>
+      </c>
+      <c r="C50">
         <v>2928000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2885000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1701000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1522000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1862000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1995000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1959000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1828000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>2459000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>2058000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8530443250.72</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>9505000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>10358000000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
+      <c r="AE50"/>
     </row>
-    <row r="51" spans="1:30">
+    <row r="51" spans="1:31">
       <c r="A51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B51">
+        <v>22196000000.0</v>
+      </c>
+      <c r="C51">
         <v>24401000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>21501000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>16413247000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>16020000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>15184000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>17269000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>12695000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>10127000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>9250000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10371000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>10319000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>9505000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>15746188000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>8629000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>13298829882.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>8729614086.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>8894000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>14345991561.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5665447540.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4760000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4546000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5317000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6544000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11419000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7636000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6821000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7338000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7659000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6296000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:30">
+    <row r="52" spans="1:31">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B52">
+        <v>2567000000.0</v>
+      </c>
+      <c r="C52">
         <v>3040000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2885000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1690980000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1931012000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1944000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2101000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>2013493000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1859000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>2518072000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2087000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1959000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1608000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2861009000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>1295142000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2337019416.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>586590499.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>890000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3309847942.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1534620260.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>767098652.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>869000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2001000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3563000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>5702000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5099000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4648275000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>6164000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4734000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2887283000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:30">
+    <row r="53" spans="1:31">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B53">
+        <v>497000000.0</v>
+      </c>
+      <c r="C53">
         <v>447000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>355000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>347000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>251000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>121000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>75000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>127000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>25000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>24000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>148000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>17000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>35000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>65000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>42000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>89000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>96940757.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>98000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>104000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>78000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>71000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-44000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>4198042000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>4672573260.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>4775407680.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>3315000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>266000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2451000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>484000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>605000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:30">
+    <row r="54" spans="1:31">
       <c r="A54" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
         <v>0.0</v>
       </c>
-      <c r="M54"/>
+      <c r="M54">
+        <v>0.0</v>
+      </c>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
+      <c r="AE54"/>
     </row>
-    <row r="55" spans="1:30">
+    <row r="55" spans="1:31">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B55">
+        <v>46845000000.0</v>
+      </c>
+      <c r="C55">
         <v>49322000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>45474000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>35432436000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>36516000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>31953000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>33308000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>31296000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>29715000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>28848000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>28491000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>25804000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>22964000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>25077000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>22350000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>19777000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>19454000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>18018000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>16027000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>13956000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>13927000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>13921000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>14090000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16197000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>18493000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>17644000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>16136000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>16278000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>46211000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17855000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:30">
+    <row r="56" spans="1:31">
       <c r="A56" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B56">
+        <v>17212000000.0</v>
+      </c>
+      <c r="C56">
         <v>17497000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>15126000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>12332632000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12934000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11445000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>11471000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>9373000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>8691000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>8652000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>8852000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7670000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7469000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>8443578000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>7253000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>7161000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>6952000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>6067000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>5608000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>5187000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4875763707.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4733000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>5067000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>6454000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7331000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>7323000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6273000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6558000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>8277000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>8068000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:30">
+    <row r="57" spans="1:31">
       <c r="A57" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B57">
+        <v>10730000000.0</v>
+      </c>
+      <c r="C57">
         <v>10712000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9868000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7573098000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8442000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7142000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6496000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7003000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6360000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6660000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6187000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>5290000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4851000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5544000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4784000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>4915000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3944000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3986000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4689000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4199000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3335000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3606000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>5023000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6846000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>7363000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>7097000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>6341000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7437000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>8248000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>5069000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:30">
+    <row r="58" spans="1:31">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B58">
+        <v>33891000000.0</v>
+      </c>
+      <c r="C58">
         <v>36144000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>33404000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26188883000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>27002000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>23522000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>24868000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>21140000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>18002000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>16820000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>18311000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>16548000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>15374000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>16970000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>15539000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>13792000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>14668000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>14144000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11852000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9786000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9246000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9295000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9895396000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10714000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11937000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>11915000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>10851000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>11685000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12090000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>10698000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:30">
+    <row r="59" spans="1:31">
       <c r="A59" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
         <v>0.0</v>
       </c>
-      <c r="M59"/>
+      <c r="M59">
+        <v>0.0</v>
+      </c>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
+      <c r="AE59"/>
     </row>
-    <row r="60" spans="1:30">
+    <row r="60" spans="1:31">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B60">
+        <v>10871000000.0</v>
+      </c>
+      <c r="C60">
         <v>11090000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10032000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>7780721000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>7798000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>6897000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>6772000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8361000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9948000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10313000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>8530000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>9256000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>6823000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>6981083000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>5588000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>5245000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>4007000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3169000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>3498000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>3972000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>8322000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>7976000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>6711000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>8199000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>9189000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5123000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>4711000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>4026000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>4524000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>6643000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:30">
+    <row r="61" spans="1:31">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
-      <c r="F61">
+      <c r="F61"/>
+      <c r="G61">
         <v>-1877000000.0</v>
       </c>
-      <c r="G61">
+      <c r="H61">
         <v>-1936000000.0</v>
       </c>
-      <c r="H61">
+      <c r="I61">
         <v>-2026000000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-2144000000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-2176000000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-2189000000.0</v>
       </c>
-      <c r="L61">
+      <c r="M61">
         <v>-2228000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-3899940000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-3394872000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-3540330000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-3626322000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-3367559000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-3853058000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-5093946000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-5216380000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-4445236000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-1163657000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
+      <c r="AE61"/>
     </row>
-    <row r="62" spans="1:30">
+    <row r="62" spans="1:31">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
       <c r="L62">
         <v>0.0</v>
       </c>
-      <c r="M62"/>
+      <c r="M62">
+        <v>0.0</v>
+      </c>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CY62"/>
+  <dimension ref="A1:CZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:103">
+    <row r="1" spans="1:104">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BE1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BG1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BH1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BI1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BJ1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BK1" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="BO1" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="BS1" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="BW1" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="CA1" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="CE1" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
-        <v>24</v>
+        <v>152</v>
       </c>
       <c r="CI1" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="CM1" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="CQ1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="CR1" t="s">
         <v>159</v>
       </c>
       <c r="CS1" t="s">
         <v>160</v>
       </c>
       <c r="CT1" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="CU1" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="CV1" t="s">
         <v>162</v>
       </c>
       <c r="CW1" t="s">
         <v>163</v>
       </c>
       <c r="CX1" t="s">
-        <v>28</v>
+        <v>164</v>
       </c>
       <c r="CY1" t="s">
-        <v>164</v>
+        <v>29</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>165</v>
       </c>
     </row>
-    <row r="2" spans="1:103">
+    <row r="2" spans="1:104">
       <c r="A2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B2">
+        <v>6425000000.0</v>
+      </c>
+      <c r="C2">
         <v>7025194000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3123000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7094000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6354000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2433675370.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7292000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5976960720.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5271880000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2659000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5977010000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6096791838.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3280856000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2705000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5327000000.0</v>
       </c>
       <c r="P2">
         <v>5327000000.0</v>
       </c>
       <c r="Q2">
-        <v>2014000000.0</v>
+        <v>5327000000.0</v>
       </c>
       <c r="R2">
         <v>2014000000.0</v>
       </c>
       <c r="S2">
-        <v>4624000000.0</v>
+        <v>2014000000.0</v>
       </c>
       <c r="T2">
         <v>4624000000.0</v>
       </c>
       <c r="U2">
-        <v>1333000000.0</v>
+        <v>4624000000.0</v>
       </c>
       <c r="V2">
         <v>1333000000.0</v>
       </c>
       <c r="W2">
-        <v>4474000000.0</v>
+        <v>1333000000.0</v>
       </c>
       <c r="X2">
         <v>4474000000.0</v>
       </c>
       <c r="Y2">
+        <v>4474000000.0</v>
+      </c>
+      <c r="Z2">
         <v>1316000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1694000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4415000000.0</v>
       </c>
       <c r="AB2">
         <v>4415000000.0</v>
       </c>
       <c r="AC2">
-        <v>1514000000.0</v>
+        <v>4415000000.0</v>
       </c>
       <c r="AD2">
         <v>1514000000.0</v>
       </c>
       <c r="AE2">
-        <v>4142000000.0</v>
+        <v>1514000000.0</v>
       </c>
       <c r="AF2">
         <v>4142000000.0</v>
       </c>
       <c r="AG2">
+        <v>4142000000.0</v>
+      </c>
+      <c r="AH2">
         <v>1071000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1365000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3939000000.0</v>
       </c>
       <c r="AJ2">
         <v>3939000000.0</v>
       </c>
       <c r="AK2">
-        <v>1088000000.0</v>
+        <v>3939000000.0</v>
       </c>
       <c r="AL2">
         <v>1088000000.0</v>
       </c>
       <c r="AM2">
-        <v>3194000000.0</v>
+        <v>1088000000.0</v>
       </c>
       <c r="AN2">
         <v>3194000000.0</v>
       </c>
       <c r="AO2">
-        <v>883000000.0</v>
+        <v>3194000000.0</v>
       </c>
       <c r="AP2">
         <v>883000000.0</v>
       </c>
       <c r="AQ2">
-        <v>3297000000.0</v>
+        <v>883000000.0</v>
       </c>
       <c r="AR2">
         <v>3297000000.0</v>
       </c>
       <c r="AS2">
-        <v>903000000.0</v>
+        <v>3297000000.0</v>
       </c>
       <c r="AT2">
         <v>903000000.0</v>
       </c>
       <c r="AU2">
-        <v>3040000000.0</v>
+        <v>903000000.0</v>
       </c>
       <c r="AV2">
         <v>3040000000.0</v>
       </c>
       <c r="AW2">
+        <v>3040000000.0</v>
+      </c>
+      <c r="AX2">
         <v>1652452835.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1087000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>5232624000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5220475614.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1693211447.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1723834652.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4972985000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1584801337.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4327694777.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>3936237468.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4427340000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3572956078.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3756205000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4265185892.0</v>
       </c>
-      <c r="BK2"/>
-      <c r="BL2">
+      <c r="BL2"/>
+      <c r="BM2">
         <v>4323252000.0</v>
       </c>
-      <c r="BM2"/>
-      <c r="BN2">
+      <c r="BN2"/>
+      <c r="BO2">
         <v>1120000000.0</v>
       </c>
-      <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>3959562000.0</v>
       </c>
-      <c r="BQ2"/>
-      <c r="BR2">
+      <c r="BR2"/>
+      <c r="BS2">
         <v>823000000.0</v>
       </c>
-      <c r="BS2"/>
-      <c r="BT2">
+      <c r="BT2"/>
+      <c r="BU2">
         <v>3413862000.0</v>
       </c>
-      <c r="BU2"/>
-      <c r="BV2">
+      <c r="BV2"/>
+      <c r="BW2">
         <v>823000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>798000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4041353000.0</v>
       </c>
-      <c r="BY2"/>
-      <c r="BZ2">
+      <c r="BZ2"/>
+      <c r="CA2">
         <v>798000000.0</v>
       </c>
-      <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>3297000000.0</v>
       </c>
-      <c r="CC2"/>
-      <c r="CD2">
+      <c r="CD2"/>
+      <c r="CE2">
         <v>879000000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>5574615000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>718204320.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1101000000.0</v>
       </c>
-      <c r="CI2"/>
-      <c r="CJ2">
+      <c r="CJ2"/>
+      <c r="CK2">
         <v>5633291000.0</v>
       </c>
-      <c r="CK2"/>
-      <c r="CL2">
+      <c r="CL2"/>
+      <c r="CM2">
         <v>1072000000.0</v>
       </c>
-      <c r="CM2"/>
-      <c r="CN2">
+      <c r="CN2"/>
+      <c r="CO2">
         <v>5365038000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>987191000.0</v>
       </c>
-      <c r="CQ2"/>
-      <c r="CR2">
+      <c r="CR2"/>
+      <c r="CS2">
         <v>6079332000.0</v>
       </c>
-      <c r="CS2"/>
-      <c r="CT2">
+      <c r="CT2"/>
+      <c r="CU2">
         <v>1078864000.0</v>
       </c>
-      <c r="CU2"/>
-      <c r="CV2">
+      <c r="CV2"/>
+      <c r="CW2">
         <v>5579200000.0</v>
       </c>
-      <c r="CW2"/>
-      <c r="CX2">
+      <c r="CX2"/>
+      <c r="CY2">
         <v>1202000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1376854000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:103">
+    <row r="3" spans="1:104">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-      <c r="W3">
-[...1 lines deleted...]
-      </c>
+      <c r="W3"/>
       <c r="X3">
         <v>0.0</v>
       </c>
       <c r="Y3">
         <v>0.0</v>
       </c>
       <c r="Z3">
         <v>0.0</v>
       </c>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
-      <c r="AD3"/>
-[...3 lines deleted...]
-      <c r="AF3"/>
+      <c r="AD3">
+        <v>0.0</v>
+      </c>
+      <c r="AE3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -6340,102 +6483,103 @@
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
+      <c r="CZ3"/>
     </row>
-    <row r="4" spans="1:103">
+    <row r="4" spans="1:104">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...3 lines deleted...]
-      <c r="AF4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -6463,327 +6607,331 @@
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
+      <c r="CZ4"/>
     </row>
-    <row r="5" spans="1:103">
+    <row r="5" spans="1:104">
       <c r="A5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B5">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C5">
         <v>317557000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>454000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-370615360.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-91000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-72114770.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>393787260.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>411469319.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1861000000.0</v>
       </c>
-      <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5">
         <v>2193000000.0</v>
       </c>
-      <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>2174000000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>1551000000.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="Q5"/>
+      <c r="R5">
         <v>1621000000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>1835000000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>2272000000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5">
+      <c r="W5"/>
+      <c r="X5">
         <v>1930000000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
+        <v>0.0</v>
+      </c>
+      <c r="Z5">
         <v>-2957000000.0</v>
       </c>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
       <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
         <v>2372000000.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
         <v>2133000000.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>2693000000.0</v>
       </c>
-      <c r="AF5"/>
-      <c r="AG5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>-2516000000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>2693000000.0</v>
       </c>
-      <c r="AJ5"/>
-      <c r="AK5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>2625000000.0</v>
       </c>
-      <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>2050000000.0</v>
       </c>
-      <c r="AN5"/>
-      <c r="AO5">
+      <c r="AO5"/>
+      <c r="AP5">
         <v>1994000000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>1994000000.0</v>
       </c>
-      <c r="AR5"/>
-      <c r="AS5">
+      <c r="AS5"/>
+      <c r="AT5">
         <v>2243000000.0</v>
       </c>
-      <c r="AT5"/>
-      <c r="AU5">
+      <c r="AU5"/>
+      <c r="AV5">
         <v>2243000000.0</v>
       </c>
-      <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-2259000000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-1996000000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
-      <c r="BD5">
+      <c r="BD5"/>
+      <c r="BE5">
         <v>-1974000000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-1733000000.0</v>
       </c>
-      <c r="BG5"/>
-      <c r="BH5">
+      <c r="BH5"/>
+      <c r="BI5">
         <v>-1390000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3168387000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3168386640.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>3178288000.0</v>
       </c>
-      <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>3185258210.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>3133917000.0</v>
       </c>
-      <c r="BQ5"/>
-      <c r="BR5">
+      <c r="BR5"/>
+      <c r="BS5">
         <v>3166337280.0</v>
       </c>
-      <c r="BS5"/>
-      <c r="BT5">
+      <c r="BT5"/>
+      <c r="BU5">
         <v>3186500000.0</v>
       </c>
-      <c r="BU5"/>
-      <c r="BV5">
+      <c r="BV5"/>
+      <c r="BW5">
         <v>3166337280.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>3167318000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4291836000.0</v>
       </c>
-      <c r="BY5"/>
-      <c r="BZ5">
+      <c r="BZ5"/>
+      <c r="CA5">
         <v>3167318000.0</v>
       </c>
-      <c r="CA5"/>
-      <c r="CB5">
+      <c r="CB5"/>
+      <c r="CC5">
         <v>-905520000.0</v>
       </c>
-      <c r="CC5"/>
-      <c r="CD5">
+      <c r="CD5"/>
+      <c r="CE5">
         <v>-977000000.0</v>
       </c>
-      <c r="CE5"/>
-      <c r="CF5">
+      <c r="CF5"/>
+      <c r="CG5">
         <v>3137659000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3137659200.0</v>
       </c>
       <c r="CH5">
         <v>3137659200.0</v>
       </c>
-      <c r="CI5"/>
-      <c r="CJ5">
+      <c r="CI5">
+        <v>3137659200.0</v>
+      </c>
+      <c r="CJ5"/>
+      <c r="CK5">
         <v>6006183000.0</v>
       </c>
-      <c r="CK5"/>
-      <c r="CL5">
+      <c r="CL5"/>
+      <c r="CM5">
         <v>3083728000.0</v>
       </c>
-      <c r="CM5"/>
-      <c r="CN5">
+      <c r="CN5"/>
+      <c r="CO5">
         <v>4168432000.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>-1688000000.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
-      <c r="CT5">
+      <c r="CT5"/>
+      <c r="CU5">
         <v>-1811000000.0</v>
       </c>
-      <c r="CU5"/>
-      <c r="CV5">
+      <c r="CV5"/>
+      <c r="CW5">
         <v>-1604565000.0</v>
       </c>
-      <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
+      <c r="CZ5"/>
     </row>
-    <row r="6" spans="1:103">
+    <row r="6" spans="1:104">
       <c r="A6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-      <c r="W6">
-[...1 lines deleted...]
-      </c>
+      <c r="W6"/>
       <c r="X6">
         <v>0.0</v>
       </c>
       <c r="Y6">
         <v>0.0</v>
       </c>
       <c r="Z6">
         <v>0.0</v>
       </c>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
@@ -6811,114 +6959,117 @@
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
+      <c r="CZ6"/>
     </row>
-    <row r="7" spans="1:103">
+    <row r="7" spans="1:104">
       <c r="A7" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-      <c r="C7">
+        <v>36</v>
+      </c>
+      <c r="B7">
+        <v>685000000.0</v>
+      </c>
+      <c r="C7"/>
+      <c r="D7">
         <v>653000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>604000000.0</v>
       </c>
-      <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>448000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>475000000.0</v>
       </c>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>363000000.0</v>
       </c>
-      <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>470000000.0</v>
       </c>
-      <c r="V7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
         <v>128000000.0</v>
       </c>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
-      <c r="AD7"/>
-[...3 lines deleted...]
-      <c r="AF7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -6946,92 +7097,95 @@
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
+      <c r="CZ7"/>
     </row>
-    <row r="8" spans="1:103">
+    <row r="8" spans="1:104">
       <c r="A8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B8">
         <v>887000000.0</v>
       </c>
       <c r="C8">
         <v>887000000.0</v>
       </c>
       <c r="D8">
         <v>887000000.0</v>
       </c>
       <c r="E8">
         <v>887000000.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="F8">
+        <v>887000000.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
         <v>893000000.0</v>
       </c>
-      <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>712000000.0</v>
       </c>
-      <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8">
         <v>719000000.0</v>
       </c>
-      <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>723000000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>737000000.0</v>
       </c>
-      <c r="P8"/>
-      <c r="Q8">
+      <c r="Q8"/>
+      <c r="R8">
         <v>741000000.0</v>
       </c>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
@@ -7073,126 +7227,127 @@
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
+      <c r="CZ8"/>
     </row>
-    <row r="9" spans="1:103">
+    <row r="9" spans="1:104">
       <c r="A9" t="s">
-        <v>37</v>
-[...3 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>1703000000.0</v>
       </c>
       <c r="D9">
         <v>1703000000.0</v>
       </c>
       <c r="E9">
         <v>1703000000.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="F9">
         <v>1703000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9">
+      <c r="G9"/>
+      <c r="H9">
+        <v>1703000000.0</v>
+      </c>
+      <c r="I9"/>
+      <c r="J9">
         <v>1351000000.0</v>
       </c>
-      <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>1351000000.0</v>
       </c>
-      <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>1351000000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1351000000.0</v>
       </c>
-      <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>1351000000.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>1351000000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>1351000000.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="W9"/>
+      <c r="X9">
         <v>1351000000.0</v>
       </c>
-      <c r="X9">
-[...1 lines deleted...]
-      </c>
       <c r="Y9">
+        <v>0.0</v>
+      </c>
+      <c r="Z9">
         <v>1350000000.0</v>
       </c>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
       <c r="AA9">
+        <v>0.0</v>
+      </c>
+      <c r="AB9">
         <v>1350000000.0</v>
       </c>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
       <c r="AC9">
+        <v>0.0</v>
+      </c>
+      <c r="AD9">
         <v>1349000000.0</v>
       </c>
-      <c r="AD9"/>
-      <c r="AE9">
+      <c r="AE9"/>
+      <c r="AF9">
         <v>1349000000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -7220,375 +7375,379 @@
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
+      <c r="CZ9"/>
     </row>
-    <row r="10" spans="1:103">
+    <row r="10" spans="1:104">
       <c r="A10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B10">
+        <v>1520000000.0</v>
+      </c>
+      <c r="C10">
         <v>2205920000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2200000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1656000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1130000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>895491100.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1529000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1253260140.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1431255000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1439000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2705632000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2760020659.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2285000000.0</v>
       </c>
       <c r="N10">
         <v>2285000000.0</v>
       </c>
       <c r="O10">
-        <v>1780000000.0</v>
+        <v>2285000000.0</v>
       </c>
       <c r="P10">
         <v>1780000000.0</v>
       </c>
       <c r="Q10">
-        <v>2749000000.0</v>
+        <v>1780000000.0</v>
       </c>
       <c r="R10">
         <v>2749000000.0</v>
       </c>
       <c r="S10">
-        <v>2763000000.0</v>
+        <v>2749000000.0</v>
       </c>
       <c r="T10">
         <v>2763000000.0</v>
       </c>
       <c r="U10">
-        <v>3323000000.0</v>
+        <v>2763000000.0</v>
       </c>
       <c r="V10">
         <v>3323000000.0</v>
       </c>
       <c r="W10">
-        <v>950000000.0</v>
+        <v>3323000000.0</v>
       </c>
       <c r="X10">
         <v>950000000.0</v>
       </c>
       <c r="Y10">
-        <v>932000000.0</v>
+        <v>950000000.0</v>
       </c>
       <c r="Z10">
         <v>932000000.0</v>
       </c>
       <c r="AA10">
-        <v>1591000000.0</v>
+        <v>932000000.0</v>
       </c>
       <c r="AB10">
         <v>1591000000.0</v>
       </c>
       <c r="AC10">
-        <v>874000000.0</v>
+        <v>1591000000.0</v>
       </c>
       <c r="AD10">
         <v>874000000.0</v>
       </c>
       <c r="AE10">
-        <v>920000000.0</v>
+        <v>874000000.0</v>
       </c>
       <c r="AF10">
         <v>920000000.0</v>
       </c>
       <c r="AG10">
-        <v>1191000000.0</v>
+        <v>920000000.0</v>
       </c>
       <c r="AH10">
         <v>1191000000.0</v>
       </c>
       <c r="AI10">
-        <v>1254000000.0</v>
+        <v>1191000000.0</v>
       </c>
       <c r="AJ10">
         <v>1254000000.0</v>
       </c>
       <c r="AK10">
-        <v>1089000000.0</v>
+        <v>1254000000.0</v>
       </c>
       <c r="AL10">
         <v>1089000000.0</v>
       </c>
       <c r="AM10">
-        <v>541000000.0</v>
+        <v>1089000000.0</v>
       </c>
       <c r="AN10">
         <v>541000000.0</v>
       </c>
       <c r="AO10">
-        <v>472000000.0</v>
+        <v>541000000.0</v>
       </c>
       <c r="AP10">
         <v>472000000.0</v>
       </c>
       <c r="AQ10">
-        <v>802000000.0</v>
+        <v>472000000.0</v>
       </c>
       <c r="AR10">
         <v>802000000.0</v>
       </c>
       <c r="AS10">
-        <v>622000000.0</v>
+        <v>802000000.0</v>
       </c>
       <c r="AT10">
         <v>622000000.0</v>
       </c>
       <c r="AU10">
-        <v>891000000.0</v>
+        <v>622000000.0</v>
       </c>
       <c r="AV10">
         <v>891000000.0</v>
       </c>
       <c r="AW10">
+        <v>891000000.0</v>
+      </c>
+      <c r="AX10">
         <v>1772000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1750000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>708000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1141475211.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1076000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1720636443.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1121000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1584000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1472000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1453000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1589000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>914000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2088000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>714972120.0</v>
       </c>
-      <c r="BK10"/>
-      <c r="BL10">
+      <c r="BL10"/>
+      <c r="BM10">
         <v>811000000.0</v>
       </c>
-      <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>884821610.0</v>
       </c>
-      <c r="BO10"/>
-      <c r="BP10">
+      <c r="BP10"/>
+      <c r="BQ10">
         <v>975000000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>815588640.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>1039000000.0</v>
       </c>
-      <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>815588640.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1165490000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1082000000.0</v>
       </c>
-      <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10">
         <v>1165489500.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10">
         <v>1302560000.0</v>
       </c>
-      <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>1190937000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>1360000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594270080.0</v>
       </c>
       <c r="CH10">
         <v>1594270080.0</v>
       </c>
-      <c r="CI10"/>
-      <c r="CJ10">
+      <c r="CI10">
+        <v>1594270080.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10">
         <v>2286000000.0</v>
       </c>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CL10"/>
+      <c r="CM10">
         <v>1842000000.0</v>
       </c>
-      <c r="CM10"/>
-      <c r="CN10">
+      <c r="CN10"/>
+      <c r="CO10">
         <v>1089000000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>1063000000.0</v>
       </c>
-      <c r="CQ10"/>
-      <c r="CR10">
+      <c r="CR10"/>
+      <c r="CS10">
         <v>1732000000.0</v>
       </c>
-      <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10">
         <v>1097000000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10">
+      <c r="CV10"/>
+      <c r="CW10">
         <v>1384671000.0</v>
       </c>
-      <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10">
         <v>2503000000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1448000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:103">
+    <row r="11" spans="1:104">
       <c r="A11" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>40</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
         <v>2209000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2200000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1656000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1130000000.0</v>
       </c>
-      <c r="F11"/>
-      <c r="G11">
+      <c r="G11"/>
+      <c r="H11">
         <v>1529000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11">
+      <c r="I11"/>
+      <c r="J11">
         <v>1439000000.0</v>
       </c>
-      <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2766000000.0</v>
       </c>
-      <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>2285000000.0</v>
       </c>
-      <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>1780000000.0</v>
       </c>
-      <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>2749000000.0</v>
       </c>
-      <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11">
         <v>2763000000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11">
+      <c r="U11"/>
+      <c r="V11">
         <v>3323000000.0</v>
       </c>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -7626,425 +7785,429 @@
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
+      <c r="CZ11"/>
     </row>
-    <row r="12" spans="1:103">
+    <row r="12" spans="1:104">
       <c r="A12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B12">
+        <v>2017000000.0</v>
+      </c>
+      <c r="C12">
         <v>2689246000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2647000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1656000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1130000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1113420350.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1529000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1253260140.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1431255000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1637000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2705632000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2760020659.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2536000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2421000000.0</v>
       </c>
       <c r="O12">
         <v>2421000000.0</v>
       </c>
       <c r="P12">
+        <v>2421000000.0</v>
+      </c>
+      <c r="Q12">
         <v>1780000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2870000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2799000000.0</v>
       </c>
       <c r="S12">
         <v>2799000000.0</v>
       </c>
       <c r="T12">
+        <v>2799000000.0</v>
+      </c>
+      <c r="U12">
         <v>2763000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3398000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3396000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>950000000.0</v>
       </c>
       <c r="X12">
         <v>950000000.0</v>
       </c>
       <c r="Y12">
+        <v>950000000.0</v>
+      </c>
+      <c r="Z12">
         <v>1056000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1058000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1603000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1591000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>909000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>899000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1043000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>920000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1272000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1215000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1380000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1237000000.0</v>
       </c>
       <c r="AL12">
         <v>1237000000.0</v>
       </c>
       <c r="AM12">
+        <v>1237000000.0</v>
+      </c>
+      <c r="AN12">
         <v>762000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>541000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>489000000.0</v>
       </c>
       <c r="AP12">
         <v>489000000.0</v>
       </c>
       <c r="AQ12">
+        <v>489000000.0</v>
+      </c>
+      <c r="AR12">
         <v>916000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>802000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>657000000.0</v>
       </c>
       <c r="AT12">
         <v>657000000.0</v>
       </c>
       <c r="AU12">
         <v>657000000.0</v>
       </c>
       <c r="AV12">
+        <v>657000000.0</v>
+      </c>
+      <c r="AW12">
         <v>891000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1772000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1750000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1152760000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1141475211.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1076000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1720636443.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1157000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1673000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1535000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1663000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1694000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1012000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2096000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>714972120.0</v>
       </c>
-      <c r="BK12"/>
-      <c r="BL12">
+      <c r="BL12"/>
+      <c r="BM12">
         <v>880000000.0</v>
       </c>
-      <c r="BM12"/>
-      <c r="BN12">
+      <c r="BN12"/>
+      <c r="BO12">
         <v>884821610.0</v>
       </c>
-      <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>1062000000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>815588640.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>1039000000.0</v>
       </c>
-      <c r="BU12"/>
-      <c r="BV12">
+      <c r="BV12"/>
+      <c r="BW12">
         <v>815588640.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1165490000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1082000000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>1165489500.0</v>
       </c>
-      <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>1302560000.0</v>
       </c>
-      <c r="CC12"/>
-      <c r="CD12">
+      <c r="CD12"/>
+      <c r="CE12">
         <v>1971000000.0</v>
       </c>
-      <c r="CE12"/>
-      <c r="CF12">
+      <c r="CF12"/>
+      <c r="CG12">
         <v>1360000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1594270080.0</v>
       </c>
       <c r="CH12">
         <v>1594270080.0</v>
       </c>
-      <c r="CI12"/>
-      <c r="CJ12">
+      <c r="CI12">
+        <v>1594270080.0</v>
+      </c>
+      <c r="CJ12"/>
+      <c r="CK12">
         <v>2286000000.0</v>
       </c>
-      <c r="CK12"/>
-      <c r="CL12">
+      <c r="CL12"/>
+      <c r="CM12">
         <v>2604000000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CN12"/>
+      <c r="CO12">
         <v>1089000000.0</v>
       </c>
-      <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>1609484000.0</v>
       </c>
-      <c r="CQ12"/>
-      <c r="CR12">
+      <c r="CR12"/>
+      <c r="CS12">
         <v>1732000000.0</v>
       </c>
-      <c r="CS12"/>
-      <c r="CT12">
+      <c r="CT12"/>
+      <c r="CU12">
         <v>1097000000.0</v>
       </c>
-      <c r="CU12"/>
-      <c r="CV12">
+      <c r="CV12"/>
+      <c r="CW12">
         <v>1551610000.0</v>
       </c>
-      <c r="CW12"/>
-      <c r="CX12">
+      <c r="CX12"/>
+      <c r="CY12">
         <v>2987000000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>2053000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:103">
+    <row r="13" spans="1:104">
       <c r="A13" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B13">
+        <v>887000000.0</v>
+      </c>
+      <c r="C13">
         <v>885764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>887000000.0</v>
       </c>
       <c r="D13">
         <v>887000000.0</v>
       </c>
       <c r="E13">
         <v>887000000.0</v>
       </c>
       <c r="F13">
+        <v>887000000.0</v>
+      </c>
+      <c r="G13">
         <v>702920890.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>893000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>731956380.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>708917000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>712000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>703513000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>717445716.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723000000.0</v>
       </c>
       <c r="N13">
         <v>723000000.0</v>
       </c>
       <c r="O13">
-        <v>737000000.0</v>
+        <v>723000000.0</v>
       </c>
       <c r="P13">
         <v>737000000.0</v>
       </c>
       <c r="Q13">
-        <v>741000000.0</v>
+        <v>737000000.0</v>
       </c>
       <c r="R13">
         <v>741000000.0</v>
       </c>
       <c r="S13">
-        <v>742000000.0</v>
+        <v>741000000.0</v>
       </c>
       <c r="T13">
         <v>742000000.0</v>
       </c>
       <c r="U13">
         <v>742000000.0</v>
       </c>
       <c r="V13">
         <v>742000000.0</v>
       </c>
       <c r="W13">
-        <v>743000000.0</v>
+        <v>742000000.0</v>
       </c>
       <c r="X13">
         <v>743000000.0</v>
       </c>
       <c r="Y13">
-        <v>753000000.0</v>
+        <v>743000000.0</v>
       </c>
       <c r="Z13">
         <v>753000000.0</v>
       </c>
       <c r="AA13">
-        <v>767000000.0</v>
+        <v>753000000.0</v>
       </c>
       <c r="AB13">
         <v>767000000.0</v>
       </c>
       <c r="AC13">
-        <v>780000000.0</v>
+        <v>767000000.0</v>
       </c>
       <c r="AD13">
         <v>780000000.0</v>
       </c>
       <c r="AE13">
-        <v>789000000.0</v>
+        <v>780000000.0</v>
       </c>
       <c r="AF13">
         <v>789000000.0</v>
       </c>
       <c r="AG13">
-        <v>797000000.0</v>
+        <v>789000000.0</v>
       </c>
       <c r="AH13">
         <v>797000000.0</v>
       </c>
       <c r="AI13">
         <v>797000000.0</v>
       </c>
       <c r="AJ13">
         <v>797000000.0</v>
       </c>
       <c r="AK13">
         <v>797000000.0</v>
       </c>
       <c r="AL13">
         <v>797000000.0</v>
       </c>
       <c r="AM13">
         <v>797000000.0</v>
       </c>
       <c r="AN13">
         <v>797000000.0</v>
       </c>
       <c r="AO13">
         <v>797000000.0</v>
       </c>
@@ -8057,942 +8220,950 @@
       <c r="AR13">
         <v>797000000.0</v>
       </c>
       <c r="AS13">
         <v>797000000.0</v>
       </c>
       <c r="AT13">
         <v>797000000.0</v>
       </c>
       <c r="AU13">
         <v>797000000.0</v>
       </c>
       <c r="AV13">
         <v>797000000.0</v>
       </c>
       <c r="AW13">
         <v>797000000.0</v>
       </c>
       <c r="AX13">
         <v>797000000.0</v>
       </c>
       <c r="AY13">
         <v>797000000.0</v>
       </c>
       <c r="AZ13">
+        <v>797000000.0</v>
+      </c>
+      <c r="BA13">
         <v>1284965739.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>797000000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1274486287.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1237424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>797000000.0</v>
       </c>
       <c r="BE13">
         <v>797000000.0</v>
       </c>
       <c r="BF13">
         <v>797000000.0</v>
       </c>
       <c r="BG13">
+        <v>797000000.0</v>
+      </c>
+      <c r="BH13">
         <v>1288747000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>797000000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1167133000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>817469880.0</v>
       </c>
-      <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>832000000.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>847974790.0</v>
       </c>
-      <c r="BO13"/>
-      <c r="BP13">
+      <c r="BP13"/>
+      <c r="BQ13">
         <v>868000000.0</v>
       </c>
-      <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>1579000000.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>1519375000.0</v>
       </c>
-      <c r="BU13"/>
-      <c r="BV13">
+      <c r="BV13"/>
+      <c r="BW13">
         <v>881460960.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1609000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>883000000.0</v>
       </c>
-      <c r="BY13"/>
-      <c r="BZ13">
+      <c r="BZ13"/>
+      <c r="CA13">
         <v>884145500.0</v>
       </c>
-      <c r="CA13"/>
-      <c r="CB13">
+      <c r="CB13"/>
+      <c r="CC13">
         <v>884800000.0</v>
       </c>
-      <c r="CC13"/>
-      <c r="CD13">
+      <c r="CD13"/>
+      <c r="CE13">
         <v>1484000000.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CF13"/>
+      <c r="CG13">
         <v>910000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>928903680.0</v>
       </c>
       <c r="CH13">
         <v>928903680.0</v>
       </c>
-      <c r="CI13"/>
-      <c r="CJ13">
+      <c r="CI13">
+        <v>928903680.0</v>
+      </c>
+      <c r="CJ13"/>
+      <c r="CK13">
         <v>976000000.0</v>
       </c>
-      <c r="CK13"/>
-      <c r="CL13">
+      <c r="CL13"/>
+      <c r="CM13">
         <v>1395000000.0</v>
       </c>
-      <c r="CM13"/>
-      <c r="CN13">
+      <c r="CN13"/>
+      <c r="CO13">
         <v>986000000.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CP13"/>
+      <c r="CQ13">
         <v>990000000.0</v>
       </c>
-      <c r="CQ13"/>
-      <c r="CR13">
+      <c r="CR13"/>
+      <c r="CS13">
         <v>989000000.0</v>
       </c>
-      <c r="CS13"/>
-      <c r="CT13">
+      <c r="CT13"/>
+      <c r="CU13">
         <v>992000000.0</v>
       </c>
-      <c r="CU13"/>
-      <c r="CV13">
+      <c r="CV13"/>
+      <c r="CW13">
         <v>1035732000.0</v>
       </c>
-      <c r="CW13"/>
-      <c r="CX13">
+      <c r="CX13"/>
+      <c r="CY13">
         <v>1034000000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1009000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:103">
+    <row r="14" spans="1:104">
       <c r="A14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B14">
+        <v>555930000.0</v>
+      </c>
+      <c r="C14">
         <v>557750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>557000000.0</v>
       </c>
       <c r="D14">
         <v>557000000.0</v>
       </c>
       <c r="E14">
+        <v>557000000.0</v>
+      </c>
+      <c r="F14">
         <v>559750000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2231000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>561750000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2247000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>567750000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2261000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>570250000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2281000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>575974079.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2311000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>584750000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2339000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>586983021.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2347000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>585750000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2343000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>583747107.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2336000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>591500000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2366000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1202000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2404000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2452000000.0</v>
       </c>
       <c r="AB14">
         <v>2452000000.0</v>
       </c>
       <c r="AC14">
+        <v>2452000000.0</v>
+      </c>
+      <c r="AD14">
         <v>1236500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2473000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2517000000.0</v>
       </c>
       <c r="AF14">
         <v>2517000000.0</v>
       </c>
       <c r="AG14">
+        <v>2517000000.0</v>
+      </c>
+      <c r="AH14">
         <v>1261500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2523000000.0</v>
       </c>
       <c r="AI14">
         <v>2523000000.0</v>
       </c>
       <c r="AJ14">
         <v>2523000000.0</v>
       </c>
       <c r="AK14">
+        <v>2523000000.0</v>
+      </c>
+      <c r="AL14">
         <v>1259000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2518000000.0</v>
       </c>
       <c r="AM14">
         <v>2518000000.0</v>
       </c>
       <c r="AN14">
         <v>2518000000.0</v>
       </c>
       <c r="AO14">
+        <v>2518000000.0</v>
+      </c>
+      <c r="AP14">
         <v>1260500000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2521000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2513000000.0</v>
       </c>
       <c r="AR14">
         <v>2513000000.0</v>
       </c>
       <c r="AS14">
+        <v>2513000000.0</v>
+      </c>
+      <c r="AT14">
         <v>1257000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2514000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1260000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2520000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1257894040.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2515788080.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1259105960.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2518211920.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>623750000.0</v>
       </c>
-      <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>623750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>623250000.0</v>
       </c>
       <c r="BE14">
         <v>623250000.0</v>
       </c>
       <c r="BF14">
-        <v>621500000.0</v>
+        <v>623250000.0</v>
       </c>
       <c r="BG14">
         <v>621500000.0</v>
       </c>
       <c r="BH14">
+        <v>621500000.0</v>
+      </c>
+      <c r="BI14">
         <v>621250000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>640500000.0</v>
       </c>
       <c r="BJ14">
         <v>640500000.0</v>
       </c>
       <c r="BK14">
+        <v>640500000.0</v>
+      </c>
+      <c r="BL14">
         <v>713580247.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>655975935.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>647500000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>665343003.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>663641520.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>691449386.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>681250000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>743000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>721500000.0</v>
       </c>
       <c r="BT14">
         <v>721500000.0</v>
       </c>
       <c r="BU14">
+        <v>721500000.0</v>
+      </c>
+      <c r="BV14">
         <v>721504773.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>743000000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>764457019.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>749750000.0</v>
       </c>
       <c r="BY14">
         <v>749750000.0</v>
       </c>
       <c r="BZ14">
+        <v>749750000.0</v>
+      </c>
+      <c r="CA14">
         <v>764457019.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>756146590.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>760750000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>741742862.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>757376899.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>786969253.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>787655500.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>784356565.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>833755844.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>820221445.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>846215352.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>839673147.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>843108139.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>841323848.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>843614025.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>846385975.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1692000000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>846000000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>1724761905.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>862380952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>904193548.0</v>
       </c>
       <c r="CU14">
         <v>904193548.0</v>
       </c>
       <c r="CV14">
         <v>904193548.0</v>
       </c>
       <c r="CW14">
         <v>904193548.0</v>
       </c>
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>904193548.0</v>
+      </c>
       <c r="CY14"/>
+      <c r="CZ14"/>
     </row>
-    <row r="15" spans="1:103">
+    <row r="15" spans="1:104">
       <c r="A15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>741000000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>742000000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>742000000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="W15"/>
+      <c r="X15">
         <v>743000000.0</v>
       </c>
-      <c r="X15">
-[...1 lines deleted...]
-      </c>
       <c r="Y15">
+        <v>0.0</v>
+      </c>
+      <c r="Z15">
         <v>753000000.0</v>
       </c>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
       <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>767000000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>780000000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>789000000.0</v>
       </c>
-      <c r="AF15"/>
-      <c r="AG15">
+      <c r="AG15"/>
+      <c r="AH15">
         <v>797000000.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>797000000.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>797000000.0</v>
       </c>
-      <c r="AL15"/>
-      <c r="AM15">
+      <c r="AM15"/>
+      <c r="AN15">
         <v>797000000.0</v>
       </c>
-      <c r="AN15"/>
-      <c r="AO15">
+      <c r="AO15"/>
+      <c r="AP15">
         <v>797000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>797000000.0</v>
       </c>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AS15"/>
+      <c r="AT15">
         <v>797000000.0</v>
       </c>
-      <c r="AT15"/>
-      <c r="AU15">
+      <c r="AU15"/>
+      <c r="AV15">
         <v>797000000.0</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AW15"/>
+      <c r="AX15">
         <v>797000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>797000000.0</v>
       </c>
-      <c r="AZ15"/>
-      <c r="BA15">
+      <c r="BA15"/>
+      <c r="BB15">
         <v>797000000.0</v>
       </c>
-      <c r="BB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>797000000.0</v>
       </c>
       <c r="BE15">
         <v>797000000.0</v>
       </c>
       <c r="BF15">
         <v>797000000.0</v>
       </c>
       <c r="BG15">
         <v>797000000.0</v>
       </c>
       <c r="BH15">
         <v>797000000.0</v>
       </c>
       <c r="BI15">
         <v>797000000.0</v>
       </c>
       <c r="BJ15">
+        <v>797000000.0</v>
+      </c>
+      <c r="BK15">
         <v>817469880.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>832000000.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>847974790.0</v>
       </c>
-      <c r="BO15"/>
-      <c r="BP15">
+      <c r="BP15"/>
+      <c r="BQ15">
         <v>868000000.0</v>
       </c>
-      <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>883205760.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>883000000.0</v>
       </c>
-      <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>881460960.0</v>
       </c>
-      <c r="BW15"/>
-      <c r="BX15">
+      <c r="BX15"/>
+      <c r="BY15">
         <v>883000000.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>884145500.0</v>
       </c>
-      <c r="CA15"/>
-      <c r="CB15">
+      <c r="CB15"/>
+      <c r="CC15">
         <v>886000000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>897000000.0</v>
       </c>
-      <c r="CE15"/>
-      <c r="CF15">
+      <c r="CF15"/>
+      <c r="CG15">
         <v>910000000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>928903680.0</v>
       </c>
-      <c r="CI15"/>
-      <c r="CJ15">
+      <c r="CJ15"/>
+      <c r="CK15">
         <v>976000000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>987000000.0</v>
       </c>
-      <c r="CM15"/>
-      <c r="CN15">
+      <c r="CN15"/>
+      <c r="CO15">
         <v>986000000.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>990000000.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>989000000.0</v>
       </c>
-      <c r="CS15"/>
-      <c r="CT15">
+      <c r="CT15"/>
+      <c r="CU15">
         <v>992000000.0</v>
       </c>
-      <c r="CU15"/>
-      <c r="CV15">
+      <c r="CV15"/>
+      <c r="CW15">
         <v>1035732040.0</v>
       </c>
-      <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
+      <c r="CZ15"/>
     </row>
-    <row r="16" spans="1:103">
+    <row r="16" spans="1:104">
       <c r="A16" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-95000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>198462505.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>891000000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>4098000000.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>909000000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-1944000000.0</v>
       </c>
-      <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-1214000000.0</v>
       </c>
-      <c r="T16"/>
-      <c r="U16">
+      <c r="U16"/>
+      <c r="V16">
         <v>-1300000000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>927000000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>1018000000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-1742000000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>37000000.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-2378000000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>29000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-2743000000.0</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16">
+      <c r="AK16"/>
+      <c r="AL16">
         <v>34000000.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-1935000000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>34000000.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-2845000000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>23000000.0</v>
       </c>
-      <c r="AT16"/>
-      <c r="AU16">
+      <c r="AU16"/>
+      <c r="AV16">
         <v>276000000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>19000000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>418000000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>2436000000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>474000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>530000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>417000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>546000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>800000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>704000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>832000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>684323280.0</v>
       </c>
-      <c r="BK16"/>
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16">
         <v>799000000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>572619500.0</v>
       </c>
-      <c r="BO16"/>
-      <c r="BP16">
+      <c r="BP16"/>
+      <c r="BQ16">
         <v>647251280.0</v>
       </c>
-      <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>739109760.0</v>
       </c>
-      <c r="BS16"/>
-      <c r="BT16">
+      <c r="BT16"/>
+      <c r="BU16">
         <v>806000000.0</v>
       </c>
-      <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>739109760.0</v>
       </c>
-      <c r="BW16"/>
-      <c r="BX16">
+      <c r="BX16"/>
+      <c r="BY16">
         <v>795000000.0</v>
       </c>
-      <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>661048500.0</v>
       </c>
-      <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>-3297000000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16">
+      <c r="CD16"/>
+      <c r="CE16">
         <v>468882000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
+      <c r="CG16"/>
       <c r="CH16">
         <v>727989120.0</v>
       </c>
-      <c r="CI16"/>
-      <c r="CJ16">
+      <c r="CI16">
+        <v>727989120.0</v>
+      </c>
+      <c r="CJ16"/>
+      <c r="CK16">
         <v>-3446000000.0</v>
       </c>
-      <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>921572000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>-3336000000.0</v>
       </c>
-      <c r="CO16"/>
-      <c r="CP16">
+      <c r="CP16"/>
+      <c r="CQ16">
         <v>-3070000000.0</v>
       </c>
-      <c r="CQ16"/>
-      <c r="CR16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>-4095000000.0</v>
       </c>
-      <c r="CS16"/>
-      <c r="CT16">
+      <c r="CT16"/>
+      <c r="CU16">
         <v>-3909000000.0</v>
       </c>
-      <c r="CU16"/>
-      <c r="CV16">
+      <c r="CV16"/>
+      <c r="CW16">
         <v>-3741154255.0</v>
       </c>
-      <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
+      <c r="CZ16"/>
     </row>
-    <row r="17" spans="1:103">
+    <row r="17" spans="1:104">
       <c r="A17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-[...3 lines deleted...]
-      <c r="AF17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -9020,126 +9191,127 @@
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
+      <c r="CZ17"/>
     </row>
-    <row r="18" spans="1:103">
+    <row r="18" spans="1:104">
       <c r="A18" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
-[...1 lines deleted...]
-      </c>
+      <c r="W18"/>
       <c r="X18">
         <v>0.0</v>
       </c>
       <c r="Y18">
         <v>0.0</v>
       </c>
       <c r="Z18">
         <v>0.0</v>
       </c>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
-      <c r="AG18">
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18"/>
+      <c r="AH18">
         <v>2743000000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-      <c r="AK18">
+      <c r="AK18"/>
+      <c r="AL18">
         <v>2650000000.0</v>
       </c>
-      <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-      <c r="AO18">
+      <c r="AO18"/>
+      <c r="AP18">
         <v>2982000000.0</v>
       </c>
-      <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>2334000000.0</v>
       </c>
-      <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
@@ -9153,54 +9325,55 @@
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
+      <c r="CZ18"/>
     </row>
-    <row r="19" spans="1:103">
+    <row r="19" spans="1:104">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -9260,1359 +9433,1375 @@
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
+      <c r="CZ19"/>
     </row>
-    <row r="20" spans="1:103">
+    <row r="20" spans="1:104">
       <c r="A20" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="C20">
+        <v>49</v>
+      </c>
+      <c r="B20">
+        <v>2436000000.0</v>
+      </c>
+      <c r="C20"/>
+      <c r="D20">
         <v>2949000000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>2262479234.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2266464200.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3124804519.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2227000000.0</v>
       </c>
       <c r="I20">
         <v>2227000000.0</v>
       </c>
       <c r="J20">
         <v>2227000000.0</v>
       </c>
       <c r="K20">
+        <v>2227000000.0</v>
+      </c>
+      <c r="L20">
         <v>-2485338273.0</v>
       </c>
-      <c r="L20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>2287000000.0</v>
       </c>
       <c r="O20">
+        <v>2287000000.0</v>
+      </c>
+      <c r="P20">
         <v>-3847685680.0</v>
       </c>
-      <c r="P20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q20"/>
       <c r="R20">
         <v>1957000000.0</v>
       </c>
       <c r="S20">
+        <v>1957000000.0</v>
+      </c>
+      <c r="T20">
         <v>-3997529914.0</v>
       </c>
-      <c r="T20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>1912000000.0</v>
       </c>
       <c r="W20">
+        <v>1912000000.0</v>
+      </c>
+      <c r="X20">
         <v>2682000000.0</v>
       </c>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
       <c r="Y20">
-        <v>2682000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z20">
         <v>2682000000.0</v>
       </c>
       <c r="AA20">
+        <v>2682000000.0</v>
+      </c>
+      <c r="AB20">
         <v>-3450252221.0</v>
       </c>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
       <c r="AC20">
-        <v>2678000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD20">
         <v>2678000000.0</v>
       </c>
       <c r="AE20">
+        <v>2678000000.0</v>
+      </c>
+      <c r="AF20">
         <v>2723000000.0</v>
       </c>
-      <c r="AF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AG20"/>
       <c r="AH20">
         <v>2723000000.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>2723000000.0</v>
+      </c>
       <c r="AJ20"/>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
+      <c r="AK20"/>
       <c r="AL20">
         <v>2699000000.0</v>
       </c>
-      <c r="AM20"/>
+      <c r="AM20">
+        <v>2699000000.0</v>
+      </c>
       <c r="AN20"/>
-      <c r="AO20">
-[...1 lines deleted...]
-      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>2521000000.0</v>
       </c>
-      <c r="AQ20"/>
+      <c r="AQ20">
+        <v>2521000000.0</v>
+      </c>
       <c r="AR20"/>
-      <c r="AS20">
-[...1 lines deleted...]
-      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>1201000000.0</v>
       </c>
       <c r="AU20">
+        <v>1201000000.0</v>
+      </c>
+      <c r="AV20">
         <v>1377000000.0</v>
       </c>
-      <c r="AV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AW20"/>
       <c r="AX20">
         <v>1377000000.0</v>
       </c>
       <c r="AY20">
+        <v>1377000000.0</v>
+      </c>
+      <c r="AZ20">
         <v>1312000000.0</v>
       </c>
-      <c r="AZ20"/>
-      <c r="BA20">
+      <c r="BA20"/>
+      <c r="BB20">
         <v>1312000000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>2098025105.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>437000000.0</v>
       </c>
       <c r="BD20">
         <v>437000000.0</v>
       </c>
       <c r="BE20">
-        <v>400000000.0</v>
+        <v>437000000.0</v>
       </c>
       <c r="BF20">
         <v>400000000.0</v>
       </c>
       <c r="BG20">
-        <v>363000000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="BH20">
         <v>363000000.0</v>
       </c>
       <c r="BI20">
+        <v>363000000.0</v>
+      </c>
+      <c r="BJ20">
         <v>350703000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>350703120.0</v>
       </c>
-      <c r="BK20"/>
-      <c r="BL20">
+      <c r="BL20"/>
+      <c r="BM20">
         <v>164814830.0</v>
       </c>
-      <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>164814830.0</v>
       </c>
-      <c r="BO20"/>
-      <c r="BP20">
+      <c r="BP20"/>
+      <c r="BQ20">
         <v>140165620.0</v>
       </c>
-      <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>200000000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>200000000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>47128000.0</v>
       </c>
-      <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
-      <c r="CD20">
+      <c r="CD20"/>
+      <c r="CE20">
         <v>54546000.0</v>
       </c>
-      <c r="CE20"/>
       <c r="CF20"/>
-      <c r="CG20">
-[...1 lines deleted...]
-      </c>
+      <c r="CG20"/>
       <c r="CH20">
         <v>77000000.0</v>
       </c>
-      <c r="CI20"/>
+      <c r="CI20">
+        <v>77000000.0</v>
+      </c>
       <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>596865000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
+      <c r="CZ20"/>
     </row>
-    <row r="21" spans="1:103">
+    <row r="21" spans="1:104">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B21">
+        <v>13452862000.0</v>
+      </c>
+      <c r="C21">
         <v>14673516000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11827000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14764000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14814000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9473186380.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14496000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11881791360.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11451617000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>9285000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>11865978000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>12103778232.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9615000000.0</v>
       </c>
       <c r="N21">
         <v>9615000000.0</v>
       </c>
       <c r="O21">
         <v>9615000000.0</v>
       </c>
       <c r="P21">
+        <v>9615000000.0</v>
+      </c>
+      <c r="Q21">
         <v>10921000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8807000000.0</v>
       </c>
       <c r="R21">
         <v>8807000000.0</v>
       </c>
       <c r="S21">
-        <v>10877000000.0</v>
+        <v>8807000000.0</v>
       </c>
       <c r="T21">
         <v>10877000000.0</v>
       </c>
       <c r="U21">
-        <v>9388000000.0</v>
+        <v>10877000000.0</v>
       </c>
       <c r="V21">
         <v>9388000000.0</v>
       </c>
       <c r="W21">
-        <v>12035000000.0</v>
+        <v>9388000000.0</v>
       </c>
       <c r="X21">
         <v>12035000000.0</v>
       </c>
       <c r="Y21">
-        <v>9875000000.0</v>
+        <v>12035000000.0</v>
       </c>
       <c r="Z21">
         <v>9875000000.0</v>
       </c>
       <c r="AA21">
+        <v>9875000000.0</v>
+      </c>
+      <c r="AB21">
         <v>16005252221.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>12555000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9894000000.0</v>
       </c>
       <c r="AD21">
         <v>9894000000.0</v>
       </c>
       <c r="AE21">
-        <v>12807000000.0</v>
+        <v>9894000000.0</v>
       </c>
       <c r="AF21">
         <v>12807000000.0</v>
       </c>
       <c r="AG21">
-        <v>9843000000.0</v>
+        <v>12807000000.0</v>
       </c>
       <c r="AH21">
         <v>9843000000.0</v>
       </c>
       <c r="AI21">
-        <v>12911000000.0</v>
+        <v>9843000000.0</v>
       </c>
       <c r="AJ21">
         <v>12911000000.0</v>
       </c>
       <c r="AK21">
-        <v>9671000000.0</v>
+        <v>12911000000.0</v>
       </c>
       <c r="AL21">
         <v>9671000000.0</v>
       </c>
       <c r="AM21">
-        <v>11333000000.0</v>
+        <v>9671000000.0</v>
       </c>
       <c r="AN21">
         <v>11333000000.0</v>
       </c>
       <c r="AO21">
-        <v>8710000000.0</v>
+        <v>11333000000.0</v>
       </c>
       <c r="AP21">
         <v>8710000000.0</v>
       </c>
       <c r="AQ21">
-        <v>11379000000.0</v>
+        <v>8710000000.0</v>
       </c>
       <c r="AR21">
         <v>11379000000.0</v>
       </c>
       <c r="AS21">
-        <v>6690000000.0</v>
+        <v>11379000000.0</v>
       </c>
       <c r="AT21">
         <v>6690000000.0</v>
       </c>
       <c r="AU21">
-        <v>8324000000.0</v>
+        <v>6690000000.0</v>
       </c>
       <c r="AV21">
         <v>8324000000.0</v>
       </c>
       <c r="AW21">
+        <v>8324000000.0</v>
+      </c>
+      <c r="AX21">
         <v>7671000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7636000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>8910000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14365175332.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7509000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>12007675701.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8092000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6108000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6661000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>6326000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>6355000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>5852000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>6878000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5188697880.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21">
+      <c r="BL21"/>
+      <c r="BM21">
         <v>4440000000.0</v>
       </c>
-      <c r="BM21"/>
-      <c r="BN21">
+      <c r="BN21"/>
+      <c r="BO21">
         <v>4216471240.0</v>
       </c>
-      <c r="BO21"/>
-      <c r="BP21">
+      <c r="BP21"/>
+      <c r="BQ21">
         <v>4399000000.0</v>
       </c>
-      <c r="BQ21"/>
-      <c r="BR21">
+      <c r="BR21"/>
+      <c r="BS21">
         <v>7686000000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21">
+      <c r="BT21"/>
+      <c r="BU21">
         <v>4723000000.0</v>
       </c>
-      <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21">
         <v>7686000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4007504000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>4050000000.0</v>
       </c>
-      <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21">
         <v>4007503500.0</v>
       </c>
-      <c r="CA21"/>
-      <c r="CB21">
+      <c r="CB21"/>
+      <c r="CC21">
         <v>4060560000.0</v>
       </c>
-      <c r="CC21"/>
-      <c r="CD21">
+      <c r="CD21"/>
+      <c r="CE21">
         <v>4288220000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>4496000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5427954720.0</v>
       </c>
       <c r="CH21">
         <v>5427954720.0</v>
       </c>
-      <c r="CI21"/>
-      <c r="CJ21">
+      <c r="CI21">
+        <v>5427954720.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21">
         <v>5589000000.0</v>
       </c>
-      <c r="CK21"/>
-      <c r="CL21">
+      <c r="CL21"/>
+      <c r="CM21">
         <v>5672000000.0</v>
       </c>
-      <c r="CM21"/>
-      <c r="CN21">
+      <c r="CN21"/>
+      <c r="CO21">
         <v>5419000000.0</v>
       </c>
-      <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>5289000000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CR21"/>
+      <c r="CS21">
         <v>4975000000.0</v>
       </c>
-      <c r="CS21"/>
-      <c r="CT21">
+      <c r="CT21"/>
+      <c r="CU21">
         <v>5188000000.0</v>
       </c>
-      <c r="CU21"/>
-      <c r="CV21">
+      <c r="CV21"/>
+      <c r="CW21">
         <v>4850867000.0</v>
       </c>
-      <c r="CW21"/>
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21">
         <v>4727000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4925000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:103">
+    <row r="22" spans="1:104">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B22">
+        <v>10529000000.0</v>
+      </c>
+      <c r="C22">
         <v>10541285000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>10658000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>9699000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>9720000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>7702808400.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>9840000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8065454400.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7620464000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7661000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>7387297000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7535674625.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7094000000.0</v>
       </c>
       <c r="N22">
         <v>7094000000.0</v>
       </c>
       <c r="O22">
-        <v>6235000000.0</v>
+        <v>7094000000.0</v>
       </c>
       <c r="P22">
         <v>6235000000.0</v>
       </c>
       <c r="Q22">
-        <v>6045000000.0</v>
+        <v>6235000000.0</v>
       </c>
       <c r="R22">
         <v>6045000000.0</v>
       </c>
       <c r="S22">
-        <v>5750000000.0</v>
+        <v>6045000000.0</v>
       </c>
       <c r="T22">
         <v>5750000000.0</v>
       </c>
       <c r="U22">
-        <v>5772000000.0</v>
+        <v>5750000000.0</v>
       </c>
       <c r="V22">
         <v>5772000000.0</v>
       </c>
       <c r="W22">
-        <v>5459000000.0</v>
+        <v>5772000000.0</v>
       </c>
       <c r="X22">
         <v>5459000000.0</v>
       </c>
       <c r="Y22">
-        <v>5472000000.0</v>
+        <v>5459000000.0</v>
       </c>
       <c r="Z22">
         <v>5472000000.0</v>
       </c>
       <c r="AA22">
-        <v>5276000000.0</v>
+        <v>5472000000.0</v>
       </c>
       <c r="AB22">
         <v>5276000000.0</v>
       </c>
       <c r="AC22">
-        <v>5015000000.0</v>
+        <v>5276000000.0</v>
       </c>
       <c r="AD22">
         <v>5015000000.0</v>
       </c>
       <c r="AE22">
-        <v>4919000000.0</v>
+        <v>5015000000.0</v>
       </c>
       <c r="AF22">
         <v>4919000000.0</v>
       </c>
       <c r="AG22">
-        <v>4788000000.0</v>
+        <v>4919000000.0</v>
       </c>
       <c r="AH22">
         <v>4788000000.0</v>
       </c>
       <c r="AI22">
-        <v>4741000000.0</v>
+        <v>4788000000.0</v>
       </c>
       <c r="AJ22">
         <v>4741000000.0</v>
       </c>
       <c r="AK22">
-        <v>4579000000.0</v>
+        <v>4741000000.0</v>
       </c>
       <c r="AL22">
         <v>4579000000.0</v>
       </c>
       <c r="AM22">
-        <v>4387000000.0</v>
+        <v>4579000000.0</v>
       </c>
       <c r="AN22">
         <v>4387000000.0</v>
       </c>
       <c r="AO22">
-        <v>4574000000.0</v>
+        <v>4387000000.0</v>
       </c>
       <c r="AP22">
         <v>4574000000.0</v>
       </c>
       <c r="AQ22">
-        <v>4597000000.0</v>
+        <v>4574000000.0</v>
       </c>
       <c r="AR22">
         <v>4597000000.0</v>
       </c>
       <c r="AS22">
-        <v>4222000000.0</v>
+        <v>4597000000.0</v>
       </c>
       <c r="AT22">
         <v>4222000000.0</v>
       </c>
       <c r="AU22">
-        <v>4320000000.0</v>
+        <v>4222000000.0</v>
       </c>
       <c r="AV22">
         <v>4320000000.0</v>
       </c>
       <c r="AW22">
+        <v>4320000000.0</v>
+      </c>
+      <c r="AX22">
         <v>4222000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>4207000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>4184000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>6745667069.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3955000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>6324458303.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3755000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3473000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3401000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3281000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3279000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3162000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3353000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2743322400.0</v>
       </c>
-      <c r="BK22"/>
-      <c r="BL22">
+      <c r="BL22"/>
+      <c r="BM22">
         <v>2695000000.0</v>
       </c>
-      <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>2464255570.0</v>
       </c>
-      <c r="BO22"/>
-      <c r="BP22">
+      <c r="BP22"/>
+      <c r="BQ22">
         <v>2474000000.0</v>
       </c>
-      <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>2331768480.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>2488000000.0</v>
       </c>
-      <c r="BU22"/>
-      <c r="BV22">
+      <c r="BV22"/>
+      <c r="BW22">
         <v>2331768480.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>2173273000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>2245000000.0</v>
       </c>
-      <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>2173272500.0</v>
       </c>
-      <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>2159360000.0</v>
       </c>
-      <c r="CC22"/>
-      <c r="CD22">
+      <c r="CD22"/>
+      <c r="CE22">
         <v>2193355000.0</v>
       </c>
-      <c r="CE22"/>
-      <c r="CF22">
+      <c r="CF22"/>
+      <c r="CG22">
         <v>2239000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313126720.0</v>
       </c>
       <c r="CH22">
         <v>2313126720.0</v>
       </c>
-      <c r="CI22"/>
-      <c r="CJ22">
+      <c r="CI22">
+        <v>2313126720.0</v>
+      </c>
+      <c r="CJ22"/>
+      <c r="CK22">
         <v>2271000000.0</v>
       </c>
-      <c r="CK22"/>
-      <c r="CL22">
+      <c r="CL22"/>
+      <c r="CM22">
         <v>3155000000.0</v>
       </c>
-      <c r="CM22"/>
-      <c r="CN22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>2208000000.0</v>
       </c>
-      <c r="CO22"/>
-      <c r="CP22">
+      <c r="CP22"/>
+      <c r="CQ22">
         <v>2139000000.0</v>
       </c>
-      <c r="CQ22"/>
-      <c r="CR22">
+      <c r="CR22"/>
+      <c r="CS22">
         <v>2153000000.0</v>
       </c>
-      <c r="CS22"/>
-      <c r="CT22">
+      <c r="CT22"/>
+      <c r="CU22">
         <v>2202000000.0</v>
       </c>
-      <c r="CU22"/>
-      <c r="CV22">
+      <c r="CV22"/>
+      <c r="CW22">
         <v>2297443000.0</v>
       </c>
-      <c r="CW22"/>
-      <c r="CX22">
+      <c r="CX22"/>
+      <c r="CY22">
         <v>2236000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2349000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:103">
+    <row r="23" spans="1:104">
       <c r="A23" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B23">
+        <v>46845000000.0</v>
+      </c>
+      <c r="C23">
         <v>50201920000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>49322000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46946000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>45474000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>36036780780.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>46765000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>38331399900.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35432436000.0</v>
       </c>
-      <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>37878036000.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>36516000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>33160000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>31953000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>32804000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>33308000000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>31733000000.0</v>
       </c>
-      <c r="X23">
-[...1 lines deleted...]
-      </c>
       <c r="Y23">
+        <v>0.0</v>
+      </c>
+      <c r="Z23">
         <v>31296000000.0</v>
       </c>
-      <c r="Z23">
-[...1 lines deleted...]
-      </c>
       <c r="AA23">
+        <v>0.0</v>
+      </c>
+      <c r="AB23">
         <v>32094000000.0</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>29715000000.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AE23"/>
+      <c r="AF23">
         <v>30102000000.0</v>
       </c>
-      <c r="AF23"/>
-      <c r="AG23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>28848000000.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>30230000000.0</v>
       </c>
-      <c r="AJ23"/>
-      <c r="AK23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>28491000000.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>26797000000.0</v>
       </c>
-      <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>25804000000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>27910000000.0</v>
       </c>
-      <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>22964000000.0</v>
       </c>
-      <c r="AT23"/>
-      <c r="AU23">
+      <c r="AU23"/>
+      <c r="AV23">
         <v>24245000000.0</v>
       </c>
-      <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>25077000000.0</v>
       </c>
-      <c r="AX23"/>
-      <c r="AY23">
+      <c r="AY23"/>
+      <c r="AZ23">
         <v>23329000000.0</v>
       </c>
-      <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>22350000000.0</v>
       </c>
-      <c r="BB23"/>
-      <c r="BC23">
+      <c r="BC23"/>
+      <c r="BD23">
         <v>22446000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>19777000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>19999000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>19454000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>19626000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>18096000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>22043000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>16053460440.0</v>
       </c>
-      <c r="BK23"/>
-      <c r="BL23">
+      <c r="BL23"/>
+      <c r="BM23">
         <v>15187000000.0</v>
       </c>
-      <c r="BM23"/>
-      <c r="BN23">
+      <c r="BN23"/>
+      <c r="BO23">
         <v>13951500670.0</v>
       </c>
-      <c r="BO23"/>
-      <c r="BP23">
+      <c r="BP23"/>
+      <c r="BQ23">
         <v>14406000000.0</v>
       </c>
-      <c r="BQ23"/>
-      <c r="BR23">
+      <c r="BR23"/>
+      <c r="BS23">
         <v>13266573600.0</v>
       </c>
-      <c r="BS23"/>
-      <c r="BT23">
+      <c r="BT23"/>
+      <c r="BU23">
         <v>14692000000.0</v>
       </c>
-      <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>13266573600.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>14073245000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>14728000000.0</v>
       </c>
-      <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>14073244500.0</v>
       </c>
-      <c r="CA23"/>
-      <c r="CB23">
+      <c r="CB23"/>
+      <c r="CC23">
         <v>15304240000.0</v>
       </c>
-      <c r="CC23"/>
-      <c r="CD23">
+      <c r="CD23"/>
+      <c r="CE23">
         <v>16198198000.0</v>
       </c>
-      <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>17068000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18472397760.0</v>
       </c>
       <c r="CH23">
         <v>18472397760.0</v>
       </c>
-      <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CI23">
+        <v>18472397760.0</v>
+      </c>
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>19548000000.0</v>
       </c>
-      <c r="CK23"/>
-      <c r="CL23">
+      <c r="CL23"/>
+      <c r="CM23">
         <v>17644000000.0</v>
       </c>
-      <c r="CM23"/>
-      <c r="CN23">
+      <c r="CN23"/>
+      <c r="CO23">
         <v>17022000000.0</v>
       </c>
-      <c r="CO23"/>
-      <c r="CP23">
+      <c r="CP23"/>
+      <c r="CQ23">
         <v>16136000000.0</v>
       </c>
-      <c r="CQ23"/>
-      <c r="CR23">
+      <c r="CR23"/>
+      <c r="CS23">
         <v>17134000000.0</v>
       </c>
-      <c r="CS23"/>
-      <c r="CT23">
+      <c r="CT23"/>
+      <c r="CU23">
         <v>16278000000.0</v>
       </c>
-      <c r="CU23"/>
-      <c r="CV23">
+      <c r="CV23"/>
+      <c r="CW23">
         <v>16759075000.0</v>
       </c>
-      <c r="CW23"/>
-      <c r="CX23">
+      <c r="CX23"/>
+      <c r="CY23">
         <v>16614000000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>17341000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:103">
+    <row r="24" spans="1:104">
       <c r="A24" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B24">
+        <v>19062000000.0</v>
+      </c>
+      <c r="C24">
         <v>20209000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20820000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>19224000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>18616000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>19476000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>14801000000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>15304000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>14498000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>12693000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>12865000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>14063000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>14790000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>10091000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>119950738794.74</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>10596000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>271200422939.34</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>10272000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>13598539193.95</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8074000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11438202247.19</v>
-      </c>
-[...1 lines deleted...]
-        <v>7647000000.0</v>
       </c>
       <c r="AF24">
         <v>7647000000.0</v>
       </c>
       <c r="AG24">
+        <v>7647000000.0</v>
+      </c>
+      <c r="AH24">
         <v>8758631000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6583000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9255217000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7510000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>10969673000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>8071000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>11693578000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>12803351000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>13269340000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>13507819000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>11131099000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>12916332000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>10139357000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>11930772000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>10664000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>10957692000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>12078102000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>12304371000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>13260173000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>12671330000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>13483106000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>11047830000.0</v>
       </c>
-      <c r="BK24"/>
-      <c r="BL24">
+      <c r="BL24"/>
+      <c r="BM24">
         <v>10227083000.0</v>
       </c>
-      <c r="BM24"/>
-      <c r="BN24">
+      <c r="BN24"/>
+      <c r="BO24">
         <v>8308088000.0</v>
       </c>
-      <c r="BO24"/>
-      <c r="BP24">
+      <c r="BP24"/>
+      <c r="BQ24">
         <v>8269209000.0</v>
       </c>
-      <c r="BQ24"/>
-      <c r="BR24">
+      <c r="BR24"/>
+      <c r="BS24">
         <v>7398249000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>6715351000.0</v>
       </c>
-      <c r="BU24"/>
-      <c r="BV24">
+      <c r="BV24"/>
+      <c r="BW24">
         <v>6592861000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>5577476000.0</v>
       </c>
-      <c r="BY24"/>
-      <c r="BZ24">
+      <c r="BZ24"/>
+      <c r="CA24">
         <v>6010582000.0</v>
       </c>
-      <c r="CA24"/>
-      <c r="CB24">
+      <c r="CB24"/>
+      <c r="CC24">
         <v>6189390000.0</v>
       </c>
-      <c r="CC24"/>
-      <c r="CD24">
+      <c r="CD24"/>
+      <c r="CE24">
         <v>4927294000.0</v>
       </c>
-      <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>5573698000.0</v>
       </c>
-      <c r="CG24"/>
-      <c r="CH24">
+      <c r="CH24"/>
+      <c r="CI24">
         <v>5690958000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CJ24"/>
+      <c r="CK24">
         <v>6009168000.0</v>
       </c>
-      <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>5671623000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>5486138000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>5622308000.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
+      <c r="CZ24"/>
     </row>
-    <row r="25" spans="1:103">
+    <row r="25" spans="1:104">
       <c r="A25" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>54</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>20209000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>20820000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19224000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>18616000000.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>19476000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>14801000000.0</v>
       </c>
-      <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>15304000000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>14498000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>12693000000.0</v>
       </c>
-      <c r="P25"/>
-      <c r="Q25">
+      <c r="Q25"/>
+      <c r="R25">
         <v>12865000000.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>14063000000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>14790000000.0</v>
       </c>
-      <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>10091000000.0</v>
       </c>
-      <c r="X25">
-[...1 lines deleted...]
-      </c>
       <c r="Y25">
+        <v>0.0</v>
+      </c>
+      <c r="Z25">
         <v>10596000000.0</v>
       </c>
-      <c r="Z25">
-[...1 lines deleted...]
-      </c>
       <c r="AA25">
+        <v>0.0</v>
+      </c>
+      <c r="AB25">
         <v>10272000000.0</v>
       </c>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
       <c r="AC25">
+        <v>0.0</v>
+      </c>
+      <c r="AD25">
         <v>8074000000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>7647000000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -10640,142 +10829,143 @@
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
+      <c r="CZ25"/>
     </row>
-    <row r="26" spans="1:103">
+    <row r="26" spans="1:104">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>96960173927.97</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>38668095659.44</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>53857189704.85</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>82858274014.5</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>8685361768.14</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>4275466284.07</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>9158577801.6</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>4311797752.81</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>7636435191.07</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>3102000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2896000000.0</v>
       </c>
       <c r="AH26">
         <v>2896000000.0</v>
       </c>
       <c r="AI26">
-        <v>3155000000.0</v>
+        <v>2896000000.0</v>
       </c>
       <c r="AJ26">
         <v>3155000000.0</v>
       </c>
       <c r="AK26">
-        <v>2677000000.0</v>
+        <v>3155000000.0</v>
       </c>
       <c r="AL26">
         <v>2677000000.0</v>
       </c>
-      <c r="AM26"/>
+      <c r="AM26">
+        <v>2677000000.0</v>
+      </c>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>2290000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>3389000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>2933000000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
@@ -10785,102 +10975,103 @@
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
+      <c r="CZ26"/>
     </row>
-    <row r="27" spans="1:103">
+    <row r="27" spans="1:104">
       <c r="A27" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
-[...1 lines deleted...]
-      </c>
+      <c r="W27"/>
       <c r="X27">
         <v>0.0</v>
       </c>
       <c r="Y27">
         <v>0.0</v>
       </c>
       <c r="Z27">
         <v>0.0</v>
       </c>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
-      <c r="AD27"/>
-[...3 lines deleted...]
-      <c r="AF27"/>
+      <c r="AD27">
+        <v>0.0</v>
+      </c>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -10908,375 +11099,381 @@
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
+      <c r="CZ27"/>
     </row>
-    <row r="28" spans="1:103">
+    <row r="28" spans="1:104">
       <c r="A28" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B28">
+        <v>20676000000.0</v>
+      </c>
+      <c r="C28">
         <v>21959346000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>22201000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20064000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20371000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16844742320.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19951000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17062042560.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14981992000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1439000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14521069000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2760020659.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>13735000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2285000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12097000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1780000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12435000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2749000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>12514000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2763000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13946000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-3323000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12522000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-950000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11751000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-932000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10423000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1591000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9253000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-874000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9105000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-920000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8034000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1191000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>8991000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1254000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9282000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1089000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>9324000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-541000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>9628000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-472000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10561000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-802000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8883000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-622000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8832000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-891000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>8608000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1750000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7745000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1141475211.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7783000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1720636443.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8483000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6799000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7169000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>7311000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7530000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7661000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>9027000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>6505090680.0</v>
       </c>
-      <c r="BK28"/>
-      <c r="BL28">
+      <c r="BL28"/>
+      <c r="BM28">
         <v>5910000000.0</v>
       </c>
-      <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>4780625930.0</v>
       </c>
-      <c r="BO28"/>
-      <c r="BP28">
+      <c r="BP28"/>
+      <c r="BQ28">
         <v>4632000000.0</v>
       </c>
-      <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>3723460800.0</v>
       </c>
-      <c r="BS28"/>
-      <c r="BT28">
+      <c r="BT28"/>
+      <c r="BU28">
         <v>4064000000.0</v>
       </c>
-      <c r="BU28"/>
-      <c r="BV28">
+      <c r="BV28"/>
+      <c r="BW28">
         <v>3723460800.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4144879000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>8546663000.0</v>
       </c>
-      <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>4144878500.0</v>
       </c>
-      <c r="CA28"/>
-      <c r="CB28">
+      <c r="CB28"/>
+      <c r="CC28">
         <v>5144160000.0</v>
       </c>
-      <c r="CC28"/>
-      <c r="CD28">
+      <c r="CD28"/>
+      <c r="CE28">
         <v>5074324000.0</v>
       </c>
-      <c r="CE28"/>
-      <c r="CF28">
+      <c r="CF28"/>
+      <c r="CG28">
         <v>5624000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5854572000.0</v>
       </c>
       <c r="CH28">
         <v>5854572000.0</v>
       </c>
-      <c r="CI28"/>
-      <c r="CJ28">
+      <c r="CI28">
+        <v>5854572000.0</v>
+      </c>
+      <c r="CJ28"/>
+      <c r="CK28">
         <v>5292000000.0</v>
       </c>
-      <c r="CK28"/>
-      <c r="CL28">
+      <c r="CL28"/>
+      <c r="CM28">
         <v>5794000000.0</v>
       </c>
-      <c r="CM28"/>
-      <c r="CN28">
+      <c r="CN28"/>
+      <c r="CO28">
         <v>5873000000.0</v>
       </c>
-      <c r="CO28"/>
-      <c r="CP28">
+      <c r="CP28"/>
+      <c r="CQ28">
         <v>5758000000.0</v>
       </c>
-      <c r="CQ28"/>
-      <c r="CR28">
+      <c r="CR28"/>
+      <c r="CS28">
         <v>5916000000.0</v>
       </c>
-      <c r="CS28"/>
-      <c r="CT28">
+      <c r="CT28"/>
+      <c r="CU28">
         <v>6241000000.0</v>
       </c>
-      <c r="CU28"/>
-      <c r="CV28">
+      <c r="CV28"/>
+      <c r="CW28">
         <v>5372770000.0</v>
       </c>
-      <c r="CW28"/>
-      <c r="CX28">
+      <c r="CX28"/>
+      <c r="CY28">
         <v>5156000000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4848000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:103">
+    <row r="29" spans="1:104">
       <c r="A29" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B29">
+        <v>32382000000.0</v>
+      </c>
+      <c r="C29">
         <v>31810000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>34838000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>29508000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>28648000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>29267000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>24324000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>25748000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>22296000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>20351000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>19762000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>20881000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>23557000000.0</v>
       </c>
-      <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
@@ -11314,425 +11511,429 @@
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
+      <c r="CZ29"/>
     </row>
-    <row r="30" spans="1:103">
+    <row r="30" spans="1:104">
       <c r="A30" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B30">
+        <v>3521000000.0</v>
+      </c>
+      <c r="C30">
         <v>4534670000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3129000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4767000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3791000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2119064780.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4854000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3754042800.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2935927000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2011000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3951250000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3865625463.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2792000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2155000000.0</v>
       </c>
       <c r="O30">
         <v>2155000000.0</v>
       </c>
       <c r="P30">
+        <v>2155000000.0</v>
+      </c>
+      <c r="Q30">
         <v>3328000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2794309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1817000000.0</v>
       </c>
       <c r="S30">
         <v>1817000000.0</v>
       </c>
       <c r="T30">
+        <v>1817000000.0</v>
+      </c>
+      <c r="U30">
         <v>3075000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1498000000.0</v>
       </c>
       <c r="V30">
         <v>1498000000.0</v>
       </c>
       <c r="W30">
-        <v>3587000000.0</v>
+        <v>1498000000.0</v>
       </c>
       <c r="X30">
         <v>3587000000.0</v>
       </c>
       <c r="Y30">
+        <v>3587000000.0</v>
+      </c>
+      <c r="Z30">
         <v>2575000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2173000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4514105783.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>3541000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2586000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2152000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3538000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>3431000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>2433000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>2130000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3603000000.0</v>
       </c>
       <c r="AJ30">
         <v>3603000000.0</v>
       </c>
       <c r="AK30">
-        <v>2155000000.0</v>
+        <v>3603000000.0</v>
       </c>
       <c r="AL30">
         <v>2155000000.0</v>
       </c>
       <c r="AM30">
-        <v>3077000000.0</v>
+        <v>2155000000.0</v>
       </c>
       <c r="AN30">
         <v>3077000000.0</v>
       </c>
       <c r="AO30">
-        <v>1933000000.0</v>
+        <v>3077000000.0</v>
       </c>
       <c r="AP30">
         <v>1933000000.0</v>
       </c>
       <c r="AQ30">
-        <v>3462000000.0</v>
+        <v>1933000000.0</v>
       </c>
       <c r="AR30">
         <v>3462000000.0</v>
       </c>
       <c r="AS30">
-        <v>2004000000.0</v>
+        <v>3462000000.0</v>
       </c>
       <c r="AT30">
         <v>2004000000.0</v>
       </c>
       <c r="AU30">
-        <v>2957000000.0</v>
+        <v>2004000000.0</v>
       </c>
       <c r="AV30">
         <v>2957000000.0</v>
       </c>
       <c r="AW30">
-        <v>2021000000.0</v>
+        <v>2957000000.0</v>
       </c>
       <c r="AX30">
         <v>2021000000.0</v>
       </c>
       <c r="AY30">
+        <v>2021000000.0</v>
+      </c>
+      <c r="AZ30">
         <v>2906000000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>1933000000.0</v>
       </c>
-      <c r="BB30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BC30"/>
       <c r="BD30">
         <v>1816000000.0</v>
       </c>
       <c r="BE30">
+        <v>1816000000.0</v>
+      </c>
+      <c r="BF30">
         <v>2670000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2008000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>2596000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2031000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2992000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>1949969640.0</v>
       </c>
-      <c r="BK30"/>
-      <c r="BL30">
+      <c r="BL30"/>
+      <c r="BM30">
         <v>2543437000.0</v>
       </c>
-      <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>1667567570.0</v>
       </c>
-      <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>2182513000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>1507248000.0</v>
       </c>
-      <c r="BS30"/>
-      <c r="BT30">
+      <c r="BT30"/>
+      <c r="BU30">
         <v>2184580000.0</v>
       </c>
-      <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>1507248000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>1409468000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2141226000.0</v>
       </c>
-      <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>1409467500.0</v>
       </c>
-      <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>2792160000.0</v>
       </c>
-      <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>897000000.0</v>
       </c>
-      <c r="CE30"/>
-      <c r="CF30">
+      <c r="CF30"/>
+      <c r="CG30">
         <v>3718892000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2357484480.0</v>
       </c>
       <c r="CH30">
         <v>2357484480.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CI30">
+        <v>2357484480.0</v>
+      </c>
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>3825182000.0</v>
       </c>
-      <c r="CK30"/>
-      <c r="CL30">
+      <c r="CL30"/>
+      <c r="CM30">
         <v>3017381000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CN30"/>
+      <c r="CO30">
         <v>3731904000.0</v>
       </c>
-      <c r="CO30"/>
-      <c r="CP30">
+      <c r="CP30"/>
+      <c r="CQ30">
         <v>2481609000.0</v>
       </c>
-      <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
-      <c r="CT30">
+      <c r="CT30"/>
+      <c r="CU30">
         <v>2898748000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CV30"/>
+      <c r="CW30">
         <v>3612170000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CX30"/>
+      <c r="CY30">
         <v>4407000000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>3136446000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:103">
+    <row r="31" spans="1:104">
       <c r="A31" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31">
         <v>-3690000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3991000000.0</v>
       </c>
       <c r="L31">
         <v>-3991000000.0</v>
       </c>
       <c r="M31">
-        <v>-4104000000.0</v>
+        <v>-3991000000.0</v>
       </c>
       <c r="N31">
         <v>-4104000000.0</v>
       </c>
       <c r="O31">
-        <v>-3263000000.0</v>
+        <v>-4104000000.0</v>
       </c>
       <c r="P31">
         <v>-3263000000.0</v>
       </c>
       <c r="Q31">
-        <v>-3867000000.0</v>
+        <v>-3263000000.0</v>
       </c>
       <c r="R31">
         <v>-3867000000.0</v>
       </c>
       <c r="S31">
-        <v>-4059000000.0</v>
+        <v>-3867000000.0</v>
       </c>
       <c r="T31">
         <v>-4059000000.0</v>
       </c>
       <c r="U31">
-        <v>-4528000000.0</v>
+        <v>-4059000000.0</v>
       </c>
       <c r="V31">
         <v>-4528000000.0</v>
       </c>
       <c r="W31">
-        <v>-4512000000.0</v>
+        <v>-4528000000.0</v>
       </c>
       <c r="X31">
         <v>-4512000000.0</v>
       </c>
       <c r="Y31">
-        <v>-4196000000.0</v>
+        <v>-4512000000.0</v>
       </c>
       <c r="Z31">
         <v>-4196000000.0</v>
       </c>
       <c r="AA31">
+        <v>-4196000000.0</v>
+      </c>
+      <c r="AB31">
         <v>-8449548102.07</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4159384374.59</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-7828048257.79</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3685393258.43</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-7102229376.63</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-2885000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2253000000.0</v>
       </c>
       <c r="AH31">
         <v>-2253000000.0</v>
       </c>
-      <c r="AI31"/>
+      <c r="AI31">
+        <v>-2253000000.0</v>
+      </c>
       <c r="AJ31"/>
-      <c r="AK31">
+      <c r="AK31"/>
+      <c r="AL31">
         <v>-3840000000.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-3460000000.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-1068000000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
@@ -11746,100 +11947,103 @@
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
+      <c r="CZ31"/>
     </row>
-    <row r="32" spans="1:103">
+    <row r="32" spans="1:104">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B32">
+        <v>6482000000.0</v>
+      </c>
+      <c r="C32">
         <v>7118000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>6785000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6293000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5258000000.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>6157000000.0</v>
       </c>
-      <c r="H32"/>
-      <c r="I32">
+      <c r="I32"/>
+      <c r="J32">
         <v>4785000000.0</v>
       </c>
-      <c r="J32"/>
-      <c r="K32">
+      <c r="K32"/>
+      <c r="L32">
         <v>5417000000.0</v>
       </c>
-      <c r="L32"/>
-      <c r="M32">
+      <c r="M32"/>
+      <c r="N32">
         <v>4492000000.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32">
+      <c r="O32"/>
+      <c r="P32">
         <v>3972000000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>4303000000.0</v>
       </c>
-      <c r="R32"/>
-      <c r="S32">
+      <c r="S32"/>
+      <c r="T32">
         <v>5135000000.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="U32"/>
+      <c r="V32">
         <v>4975000000.0</v>
       </c>
-      <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
@@ -11877,377 +12081,381 @@
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
+      <c r="CZ32"/>
     </row>
-    <row r="33" spans="1:103">
+    <row r="33" spans="1:104">
       <c r="A33" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B33">
+        <v>29633000000.0</v>
+      </c>
+      <c r="C33">
         <v>31334257000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>31825000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>30182000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>30348000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>24049879560.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>29978000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>24571767480.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>23099804000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>21540000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>23264035000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>22021292811.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>23582000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>21440000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>21584000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>19535000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>20508000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>19072000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>20959000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>19248000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>21837000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>20031000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>21576000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>20122000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>21923000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>20355000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>21579000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>20071000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>21024000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>19738000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>20602000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>19862000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>20196000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>19476000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>20503000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19731000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>19639000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>18928000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>18008000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>17300000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>18134000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>17211000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>18610000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>17785000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>15495000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>14713000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>15940000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>15114000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>16483000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>15371000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>15397000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>23300282143.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>15097000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>22528184214.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>14673000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>12616000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>12330000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>12502000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>12057000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>11891000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>13325000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>10436181240.0</v>
       </c>
-      <c r="BK33"/>
-      <c r="BL33">
+      <c r="BL33"/>
+      <c r="BM33">
         <v>9071000000.0</v>
       </c>
-      <c r="BM33"/>
-      <c r="BN33">
+      <c r="BN33"/>
+      <c r="BO33">
         <v>8766057650.0</v>
       </c>
-      <c r="BO33"/>
-      <c r="BP33">
+      <c r="BP33"/>
+      <c r="BQ33">
         <v>8687000000.0</v>
       </c>
-      <c r="BQ33"/>
-      <c r="BR33">
+      <c r="BR33"/>
+      <c r="BS33">
         <v>8389788960.0</v>
       </c>
-      <c r="BS33"/>
-      <c r="BT33">
+      <c r="BT33"/>
+      <c r="BU33">
         <v>8980000000.0</v>
       </c>
-      <c r="BU33"/>
-      <c r="BV33">
+      <c r="BV33"/>
+      <c r="BW33">
         <v>8389788960.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>9012350000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>9287000000.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>9012349500.0</v>
       </c>
-      <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>9050160000.0</v>
       </c>
-      <c r="CC33"/>
-      <c r="CD33">
+      <c r="CD33"/>
+      <c r="CE33">
         <v>9743813000.0</v>
       </c>
-      <c r="CE33"/>
-      <c r="CF33">
+      <c r="CF33"/>
+      <c r="CG33">
         <v>9752000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11149453440.0</v>
       </c>
       <c r="CH33">
         <v>11149453440.0</v>
       </c>
-      <c r="CI33"/>
-      <c r="CJ33">
+      <c r="CI33">
+        <v>11149453440.0</v>
+      </c>
+      <c r="CJ33"/>
+      <c r="CK33">
         <v>11174000000.0</v>
       </c>
-      <c r="CK33"/>
-      <c r="CL33">
+      <c r="CL33"/>
+      <c r="CM33">
         <v>10321000000.0</v>
       </c>
-      <c r="CM33"/>
-      <c r="CN33">
+      <c r="CN33"/>
+      <c r="CO33">
         <v>10048000000.0</v>
       </c>
-      <c r="CO33"/>
-      <c r="CP33">
+      <c r="CP33"/>
+      <c r="CQ33">
         <v>9863000000.0</v>
       </c>
-      <c r="CQ33"/>
-      <c r="CR33">
+      <c r="CR33"/>
+      <c r="CS33">
         <v>9517000000.0</v>
       </c>
-      <c r="CS33"/>
-      <c r="CT33">
+      <c r="CT33"/>
+      <c r="CU33">
         <v>9720000000.0</v>
       </c>
-      <c r="CU33"/>
-      <c r="CV33">
+      <c r="CV33"/>
+      <c r="CW33">
         <v>9297852000.0</v>
       </c>
-      <c r="CW33"/>
-      <c r="CX33">
+      <c r="CX33"/>
+      <c r="CY33">
         <v>8977000000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>9787000000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:103">
+    <row r="34" spans="1:104">
       <c r="A34" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-      <c r="W34">
-[...1 lines deleted...]
-      </c>
+      <c r="W34"/>
       <c r="X34">
         <v>0.0</v>
       </c>
       <c r="Y34">
         <v>0.0</v>
       </c>
       <c r="Z34">
         <v>0.0</v>
       </c>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
-      <c r="AD34"/>
-[...3 lines deleted...]
-      <c r="AF34"/>
+      <c r="AD34">
+        <v>0.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -12275,654 +12483,661 @@
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
+      <c r="CZ34"/>
     </row>
-    <row r="35" spans="1:103">
+    <row r="35" spans="1:104">
       <c r="A35" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B35">
+        <v>23161000000.0</v>
+      </c>
+      <c r="C35">
         <v>24767425000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>25432000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>24070000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>23536000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18651573920.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>24411000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>20008720260.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>18615785000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>15172000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>18910894000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>15603197050.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>18560000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>14781000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>16225000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>12711000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>16380000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>12959000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>17716000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>14063000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>18372000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>14804000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>13650000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>10091000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>14137000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>10608000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>13833000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>10282000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11642000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>8144000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11159000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>7647000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>10160000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>6608000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>11412000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>7502000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>12124000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8071000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>11320000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>7930000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>11258000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>7917000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>12399000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>8518000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>10523000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>7638000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9641000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>6716000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>11426000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>8217000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>9785000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>10052398226.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>10755000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>11831774206.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>9710000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>8877000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>10016000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>10724000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>16900862000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>10173000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>11591000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>7174340760.0</v>
       </c>
-      <c r="BK35"/>
-      <c r="BL35">
+      <c r="BL35"/>
+      <c r="BM35">
         <v>6622000000.0</v>
       </c>
-      <c r="BM35"/>
-      <c r="BN35">
+      <c r="BN35"/>
+      <c r="BO35">
         <v>5584782880.0</v>
       </c>
-      <c r="BO35"/>
-      <c r="BP35">
+      <c r="BP35"/>
+      <c r="BQ35">
         <v>5938000000.0</v>
       </c>
-      <c r="BQ35"/>
-      <c r="BR35">
+      <c r="BR35"/>
+      <c r="BS35">
         <v>5392040160.0</v>
       </c>
-      <c r="BS35"/>
-      <c r="BT35">
+      <c r="BT35"/>
+      <c r="BU35">
         <v>10263955000.0</v>
       </c>
-      <c r="BU35"/>
-      <c r="BV35">
+      <c r="BV35"/>
+      <c r="BW35">
         <v>5392040160.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>4878461000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>4547000000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>4878461000.0</v>
       </c>
-      <c r="CA35"/>
-      <c r="CB35">
+      <c r="CB35"/>
+      <c r="CC35">
         <v>5550720000.0</v>
       </c>
-      <c r="CC35"/>
-      <c r="CD35">
+      <c r="CD35"/>
+      <c r="CE35">
         <v>3868280000.0</v>
       </c>
-      <c r="CE35"/>
-      <c r="CF35">
+      <c r="CF35"/>
+      <c r="CG35">
         <v>4329000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4568849280.0</v>
       </c>
       <c r="CH35">
         <v>4568849280.0</v>
       </c>
-      <c r="CI35"/>
-      <c r="CJ35">
+      <c r="CI35">
+        <v>4568849280.0</v>
+      </c>
+      <c r="CJ35"/>
+      <c r="CK35">
         <v>4682000000.0</v>
       </c>
-      <c r="CK35"/>
-      <c r="CL35">
+      <c r="CL35"/>
+      <c r="CM35">
         <v>4818000000.0</v>
       </c>
-      <c r="CM35"/>
-      <c r="CN35">
+      <c r="CN35"/>
+      <c r="CO35">
         <v>4429000000.0</v>
       </c>
-      <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>4510000000.0</v>
       </c>
-      <c r="CQ35"/>
-      <c r="CR35">
+      <c r="CR35"/>
+      <c r="CS35">
         <v>4398000000.0</v>
       </c>
-      <c r="CS35"/>
-      <c r="CT35">
+      <c r="CT35"/>
+      <c r="CU35">
         <v>4248000000.0</v>
       </c>
-      <c r="CU35"/>
-      <c r="CV35">
+      <c r="CV35"/>
+      <c r="CW35">
         <v>3841101000.0</v>
       </c>
-      <c r="CW35"/>
-      <c r="CX35">
+      <c r="CX35"/>
+      <c r="CY35">
         <v>3842000000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>5629000000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:103">
+    <row r="36" spans="1:104">
       <c r="A36" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B36">
+        <v>928138000.0</v>
+      </c>
+      <c r="C36">
         <v>1020576000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1337000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1576000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1756000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1504900530.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1774000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1594238700.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1533882000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-21540000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1570881000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-22021292811.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1935000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-21440000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1713000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-19535000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1241000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-19072000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1271000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-19248000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1687000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-20031000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1087000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-20122000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1673000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-20355000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>1133000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-20071000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>1231000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-19738000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>377000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-19862000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>586000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-19476000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>149000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-19731000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>111000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-18928000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>282000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-17300000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>547000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-17211000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>255000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>-17785000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>411000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>-14713000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>605000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-15114000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>476000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>-15371000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1103974000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>-23300282143.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>680000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-22528184214.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>316000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>516000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>106000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>194000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>101000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>96000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>924000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>311589600.0</v>
       </c>
-      <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>110000000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>1670555150.0</v>
       </c>
-      <c r="BO36"/>
-      <c r="BP36">
+      <c r="BP36"/>
+      <c r="BQ36">
         <v>121000000.0</v>
       </c>
-      <c r="BQ36"/>
-      <c r="BR36">
+      <c r="BR36"/>
+      <c r="BS36">
         <v>-4231211040.0</v>
       </c>
-      <c r="BS36"/>
-      <c r="BT36">
+      <c r="BT36"/>
+      <c r="BU36">
         <v>5000000.0</v>
       </c>
-      <c r="BU36"/>
-      <c r="BV36">
+      <c r="BV36"/>
+      <c r="BW36">
         <v>2049857280.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>3031042000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16000000.0</v>
       </c>
-      <c r="BY36"/>
-      <c r="BZ36">
+      <c r="BZ36"/>
+      <c r="CA36">
         <v>3031042000.0</v>
       </c>
-      <c r="CA36"/>
-      <c r="CB36">
+      <c r="CB36"/>
+      <c r="CC36">
         <v>3064320000.0</v>
       </c>
-      <c r="CC36"/>
-      <c r="CD36">
+      <c r="CD36"/>
+      <c r="CE36">
         <v>3481573000.0</v>
       </c>
-      <c r="CE36"/>
-      <c r="CF36">
+      <c r="CF36"/>
+      <c r="CG36">
         <v>3340000000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>3179407680.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>-1315592320.0</v>
       </c>
-      <c r="CI36"/>
-      <c r="CJ36">
+      <c r="CJ36"/>
+      <c r="CK36">
         <v>3225000000.0</v>
       </c>
-      <c r="CK36"/>
-      <c r="CL36">
+      <c r="CL36"/>
+      <c r="CM36">
         <v>-1562000000.0</v>
       </c>
-      <c r="CM36"/>
-      <c r="CN36">
+      <c r="CN36"/>
+      <c r="CO36">
         <v>1578000000.0</v>
       </c>
-      <c r="CO36"/>
-      <c r="CP36">
+      <c r="CP36"/>
+      <c r="CQ36">
         <v>-797000000.0</v>
       </c>
-      <c r="CQ36"/>
-      <c r="CR36">
+      <c r="CR36"/>
+      <c r="CS36">
         <v>1442000000.0</v>
       </c>
-      <c r="CS36"/>
-      <c r="CT36">
+      <c r="CT36"/>
+      <c r="CU36">
         <v>-856000000.0</v>
       </c>
-      <c r="CU36"/>
-      <c r="CV36">
+      <c r="CV36"/>
+      <c r="CW36">
         <v>1389671000.0</v>
       </c>
-      <c r="CW36"/>
-      <c r="CX36">
+      <c r="CX36"/>
+      <c r="CY36">
         <v>-2019000000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-843000000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:103">
+    <row r="37" spans="1:104">
       <c r="A37" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-      <c r="W37">
-[...1 lines deleted...]
-      </c>
+      <c r="W37"/>
       <c r="X37">
         <v>0.0</v>
       </c>
       <c r="Y37">
         <v>0.0</v>
       </c>
       <c r="Z37">
         <v>0.0</v>
       </c>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
@@ -12950,1407 +13165,1419 @@
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
+      <c r="CZ37"/>
     </row>
-    <row r="38" spans="1:103">
+    <row r="38" spans="1:104">
       <c r="A38" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>67</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1160000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1311000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1105000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6340405664.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>1945000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1594238700.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>1101000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1682000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>-6017587603.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>1708299122.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>-5326460834.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2142000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-10585024556.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2049000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-11793939009.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1436000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-11276341879.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1711000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-7393517128.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1806000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-10084479671.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1454000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-8251238235.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1568000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-8664369528.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1508000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-9571612307.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1286000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-11306345071.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>740000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-9505834975.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>720000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-7850572432.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>772000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-10090912599.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>711000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-13214676446.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>708000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-14808221258.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>923000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-15769486012.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>825000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-15743648248.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>782000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-15502659735.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>826000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-12290071127.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1110000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-14173958551.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1523579202.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-12346453060.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1613496445.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>18476000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>16169829000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>15198061000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>15093481000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>15628639000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>15831759000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>15930325000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>16516008000.0</v>
       </c>
-      <c r="BK38"/>
-      <c r="BL38">
+      <c r="BL38"/>
+      <c r="BM38">
         <v>14015111000.0</v>
       </c>
-      <c r="BM38"/>
-      <c r="BN38">
+      <c r="BN38"/>
+      <c r="BO38">
         <v>13717073000.0</v>
       </c>
-      <c r="BO38"/>
-      <c r="BP38">
+      <c r="BP38"/>
+      <c r="BQ38">
         <v>13308688000.0</v>
       </c>
-      <c r="BQ38"/>
-      <c r="BR38">
+      <c r="BR38"/>
+      <c r="BS38">
         <v>13198876000.0</v>
       </c>
-      <c r="BS38"/>
-      <c r="BT38">
+      <c r="BT38"/>
+      <c r="BU38">
         <v>12019568000.0</v>
       </c>
-      <c r="BU38"/>
-      <c r="BV38">
+      <c r="BV38"/>
+      <c r="BW38">
         <v>11304865000.0</v>
       </c>
-      <c r="BW38"/>
-      <c r="BX38">
+      <c r="BX38"/>
+      <c r="BY38">
         <v>11451932000.0</v>
       </c>
-      <c r="BY38"/>
-      <c r="BZ38">
+      <c r="BZ38"/>
+      <c r="CA38">
         <v>12786080000.0</v>
       </c>
-      <c r="CA38"/>
-      <c r="CB38">
+      <c r="CB38"/>
+      <c r="CC38">
         <v>12728483000.0</v>
       </c>
-      <c r="CC38"/>
-      <c r="CD38">
+      <c r="CD38"/>
+      <c r="CE38">
         <v>12841379000.0</v>
       </c>
-      <c r="CE38"/>
-      <c r="CF38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>12612042000.0</v>
       </c>
-      <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>13136616000.0</v>
       </c>
-      <c r="CI38"/>
-      <c r="CJ38">
+      <c r="CJ38"/>
+      <c r="CK38">
         <v>12818200000.0</v>
       </c>
-      <c r="CK38"/>
-      <c r="CL38">
+      <c r="CL38"/>
+      <c r="CM38">
         <v>10058016000.0</v>
       </c>
-      <c r="CM38"/>
-      <c r="CN38">
+      <c r="CN38"/>
+      <c r="CO38">
         <v>10586461000.0</v>
       </c>
-      <c r="CO38"/>
-      <c r="CP38">
+      <c r="CP38"/>
+      <c r="CQ38">
         <v>10265705000.0</v>
       </c>
-      <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
+      <c r="CZ38"/>
     </row>
-    <row r="39" spans="1:103">
+    <row r="39" spans="1:104">
       <c r="A39" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B39">
+        <v>1145000000.0</v>
+      </c>
+      <c r="C39">
         <v>1102461000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1063000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>642000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>485000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>1051607690.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>564000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>686875080.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>344985000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>1090000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>569821000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>744387350.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>512000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>1264000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>765000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>233000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>-264309000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>788000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1479000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>257000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>803000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>805000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>161000000.0</v>
       </c>
       <c r="X39">
         <v>161000000.0</v>
       </c>
       <c r="Y39">
+        <v>161000000.0</v>
+      </c>
+      <c r="Z39">
         <v>670000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>672000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>136404777.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>107000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>181000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>625000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>310512886.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>230000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>519000000.0</v>
       </c>
       <c r="AH39">
         <v>519000000.0</v>
       </c>
       <c r="AI39">
+        <v>519000000.0</v>
+      </c>
+      <c r="AJ39">
         <v>3000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>129000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>881000000.0</v>
       </c>
       <c r="AL39">
         <v>881000000.0</v>
       </c>
       <c r="AM39">
+        <v>881000000.0</v>
+      </c>
+      <c r="AN39">
         <v>563000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>784000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>674000000.0</v>
       </c>
       <c r="AP39">
         <v>674000000.0</v>
       </c>
       <c r="AQ39">
+        <v>674000000.0</v>
+      </c>
+      <c r="AR39">
         <v>325000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>439000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>586000000.0</v>
       </c>
       <c r="AT39">
         <v>586000000.0</v>
       </c>
       <c r="AU39">
+        <v>586000000.0</v>
+      </c>
+      <c r="AV39">
         <v>371000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>137000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>720504279.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>532000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-310760000.0</v>
       </c>
-      <c r="AZ39"/>
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39">
         <v>1557088900.0</v>
       </c>
-      <c r="BB39"/>
-      <c r="BC39">
+      <c r="BC39"/>
+      <c r="BD39">
         <v>2861000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1565766747.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>63000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1183137068.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>169754000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>-54000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>277000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>2132109812.0</v>
       </c>
-      <c r="BK39"/>
-      <c r="BL39">
+      <c r="BL39"/>
+      <c r="BM39">
         <v>-2437000.0</v>
       </c>
-      <c r="BM39"/>
-      <c r="BN39">
+      <c r="BN39"/>
+      <c r="BO39">
         <v>2020432430.0</v>
       </c>
-      <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>5486205000.0</v>
       </c>
-      <c r="BQ39"/>
-      <c r="BR39">
+      <c r="BR39"/>
+      <c r="BS39">
         <v>222179520.0</v>
       </c>
-      <c r="BS39"/>
-      <c r="BT39">
+      <c r="BT39"/>
+      <c r="BU39">
         <v>420000.0</v>
       </c>
-      <c r="BU39"/>
-      <c r="BV39">
+      <c r="BV39"/>
+      <c r="BW39">
         <v>1352752000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>312666000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>-27226000.0</v>
       </c>
-      <c r="BY39"/>
-      <c r="BZ39">
+      <c r="BZ39"/>
+      <c r="CA39">
         <v>1724532500.0</v>
       </c>
-      <c r="CA39"/>
-      <c r="CB39">
+      <c r="CB39"/>
+      <c r="CC39">
         <v>-1696640000.0</v>
       </c>
-      <c r="CC39"/>
-      <c r="CD39">
+      <c r="CD39"/>
+      <c r="CE39">
         <v>1393030000.0</v>
       </c>
-      <c r="CE39"/>
-      <c r="CF39">
+      <c r="CF39"/>
+      <c r="CG39">
         <v>-1891000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>1956960.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>2878515520.0</v>
       </c>
-      <c r="CI39"/>
-      <c r="CJ39">
+      <c r="CJ39"/>
+      <c r="CK39">
         <v>-8182000.0</v>
       </c>
-      <c r="CK39"/>
-      <c r="CL39">
+      <c r="CL39"/>
+      <c r="CM39">
         <v>-1453380000.0</v>
       </c>
-      <c r="CM39"/>
-      <c r="CN39">
+      <c r="CN39"/>
+      <c r="CO39">
         <v>-54904000.0</v>
       </c>
-      <c r="CO39"/>
-      <c r="CP39">
+      <c r="CP39"/>
+      <c r="CQ39">
         <v>42907000.0</v>
       </c>
-      <c r="CQ39"/>
-      <c r="CR39">
+      <c r="CR39"/>
+      <c r="CS39">
         <v>3732000000.0</v>
       </c>
-      <c r="CS39"/>
-      <c r="CT39">
+      <c r="CT39"/>
+      <c r="CU39">
         <v>360252000.0</v>
       </c>
-      <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
-      <c r="CX39">
+      <c r="CX39"/>
+      <c r="CY39">
         <v>-1353000000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>529555000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:103">
+    <row r="40" spans="1:104">
       <c r="A40" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B40">
+        <v>1738000000.0</v>
+      </c>
+      <c r="C40">
         <v>1435994000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3721000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>690000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>493000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3012178470.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1081000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1093426440.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>503663000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4955000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>866552000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3403626343.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3301144000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5737000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>713000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2277000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3038000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5128000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>426000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2086000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>4116000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>5163000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-346000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>4379000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2667000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>5309000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>971000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2713000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2069000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>4846000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>733000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>3111000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>3891000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>5295000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>883000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>3626000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2033000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>5099000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>671000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2606000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1706000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>4407000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>673000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3518000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>1626000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>3948000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-33000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3526000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-3555824581.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>4432000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-2190624000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>4607819428.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>309705119.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>5926281283.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-3538668000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>612179247.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>300399309.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-1266821175.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-2689085000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-1007956078.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-2272864000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-3563224714.0</v>
       </c>
-      <c r="BK40"/>
-      <c r="BL40">
+      <c r="BL40"/>
+      <c r="BM40">
         <v>912453000.0</v>
       </c>
-      <c r="BM40"/>
-      <c r="BN40">
+      <c r="BN40"/>
+      <c r="BO40">
         <v>869929640.0</v>
       </c>
-      <c r="BO40"/>
-      <c r="BP40">
+      <c r="BP40"/>
+      <c r="BQ40">
         <v>885165000.0</v>
       </c>
-      <c r="BQ40"/>
-      <c r="BR40">
+      <c r="BR40"/>
+      <c r="BS40">
         <v>839508800.0</v>
       </c>
-      <c r="BS40"/>
-      <c r="BT40">
+      <c r="BT40"/>
+      <c r="BU40">
         <v>-2083432000.0</v>
       </c>
-      <c r="BU40"/>
-      <c r="BV40">
+      <c r="BV40"/>
+      <c r="BW40">
         <v>1578618560.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>1415404000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-3697543000.0</v>
       </c>
-      <c r="BY40"/>
-      <c r="BZ40">
+      <c r="BZ40"/>
+      <c r="CA40">
         <v>1415403500.0</v>
       </c>
-      <c r="CA40"/>
-      <c r="CB40">
+      <c r="CB40"/>
+      <c r="CC40">
         <v>-4200000.0</v>
       </c>
-      <c r="CC40"/>
-      <c r="CD40">
+      <c r="CD40"/>
+      <c r="CE40">
         <v>1355658000.0</v>
       </c>
-      <c r="CE40"/>
-      <c r="CF40">
+      <c r="CF40"/>
+      <c r="CG40">
         <v>-4263873000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>2189185920.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>551908000.0</v>
       </c>
-      <c r="CI40"/>
-      <c r="CJ40">
+      <c r="CJ40"/>
+      <c r="CK40">
         <v>-3317338000.0</v>
       </c>
-      <c r="CK40"/>
-      <c r="CL40">
+      <c r="CL40"/>
+      <c r="CM40">
         <v>-588572000.0</v>
       </c>
-      <c r="CM40"/>
-      <c r="CN40">
+      <c r="CN40"/>
+      <c r="CO40">
         <v>-3419712000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>131534000.0</v>
       </c>
-      <c r="CQ40"/>
-      <c r="CR40">
+      <c r="CR40"/>
+      <c r="CS40">
         <v>-4850831000.0</v>
       </c>
-      <c r="CS40"/>
-      <c r="CT40">
+      <c r="CT40"/>
+      <c r="CU40">
         <v>3399136000.0</v>
       </c>
-      <c r="CU40"/>
-      <c r="CV40">
+      <c r="CV40"/>
+      <c r="CW40">
         <v>-4796918000.0</v>
       </c>
-      <c r="CW40"/>
-      <c r="CX40">
+      <c r="CX40"/>
+      <c r="CY40">
         <v>1456000000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>110863000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:103">
+    <row r="41" spans="1:104">
       <c r="A41" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
-[...1 lines deleted...]
-      </c>
+      <c r="I41"/>
       <c r="J41">
         <v>3170000000.0</v>
       </c>
       <c r="K41">
-        <v>3257000000.0</v>
+        <v>3170000000.0</v>
       </c>
       <c r="L41">
         <v>3257000000.0</v>
       </c>
       <c r="M41">
+        <v>3257000000.0</v>
+      </c>
+      <c r="N41">
         <v>3587000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>3389000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3172000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3154000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3140000000.0</v>
       </c>
       <c r="R41">
         <v>3140000000.0</v>
       </c>
       <c r="S41">
-        <v>3277000000.0</v>
+        <v>3140000000.0</v>
       </c>
       <c r="T41">
         <v>3277000000.0</v>
       </c>
       <c r="U41">
-        <v>3204000000.0</v>
+        <v>3277000000.0</v>
       </c>
       <c r="V41">
         <v>3204000000.0</v>
       </c>
       <c r="W41">
-        <v>3154000000.0</v>
+        <v>3204000000.0</v>
       </c>
       <c r="X41">
         <v>3154000000.0</v>
       </c>
       <c r="Y41">
-        <v>3444000000.0</v>
+        <v>3154000000.0</v>
       </c>
       <c r="Z41">
         <v>3444000000.0</v>
       </c>
       <c r="AA41">
+        <v>3444000000.0</v>
+      </c>
+      <c r="AB41">
         <v>9027159104.34</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>4443719838.27</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>10065485831.45</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>4738764044.94</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>5748509992.56</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>3512000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>1699745000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3420000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>2134301000.0</v>
       </c>
-      <c r="AJ41"/>
-      <c r="AK41">
+      <c r="AK41"/>
+      <c r="AL41">
         <v>2460364000.0</v>
       </c>
-      <c r="AL41"/>
-      <c r="AM41">
+      <c r="AM41"/>
+      <c r="AN41">
         <v>2163238000.0</v>
       </c>
-      <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>1920267000.0</v>
       </c>
-      <c r="AP41"/>
-      <c r="AQ41">
+      <c r="AQ41"/>
+      <c r="AR41">
         <v>2701225000.0</v>
       </c>
-      <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>2156939000.0</v>
       </c>
-      <c r="AT41"/>
-      <c r="AU41">
+      <c r="AU41"/>
+      <c r="AV41">
         <v>2466211000.0</v>
       </c>
-      <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>2208492000.0</v>
       </c>
-      <c r="AX41"/>
-      <c r="AY41">
+      <c r="AY41"/>
+      <c r="AZ41">
         <v>3276793000.0</v>
       </c>
-      <c r="AZ41"/>
-      <c r="BA41">
+      <c r="BA41"/>
+      <c r="BB41">
         <v>2705835000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>2641000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>2056577000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>2068685000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>2612735000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>2551153000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3043620000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2055431000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1865192000.0</v>
       </c>
-      <c r="BK41"/>
-      <c r="BL41">
+      <c r="BL41"/>
+      <c r="BM41">
         <v>1607283000.0</v>
       </c>
-      <c r="BM41"/>
-      <c r="BN41">
+      <c r="BN41"/>
+      <c r="BO41">
         <v>1733443000.0</v>
       </c>
-      <c r="BO41"/>
-      <c r="BP41">
+      <c r="BP41"/>
+      <c r="BQ41">
         <v>2264142000.0</v>
       </c>
-      <c r="BQ41"/>
-      <c r="BR41">
+      <c r="BR41"/>
+      <c r="BS41">
         <v>2285488000.0</v>
       </c>
-      <c r="BS41"/>
-      <c r="BT41">
+      <c r="BT41"/>
+      <c r="BU41">
         <v>2839458000.0</v>
       </c>
-      <c r="BU41"/>
-      <c r="BV41">
+      <c r="BV41"/>
+      <c r="BW41">
         <v>2490477000.0</v>
       </c>
-      <c r="BW41"/>
-      <c r="BX41">
+      <c r="BX41"/>
+      <c r="BY41">
         <v>2686232000.0</v>
       </c>
-      <c r="BY41"/>
-      <c r="BZ41">
+      <c r="BZ41"/>
+      <c r="CA41">
         <v>2147931000.0</v>
       </c>
-      <c r="CA41"/>
-      <c r="CB41">
+      <c r="CB41"/>
+      <c r="CC41">
         <v>3727194000.0</v>
       </c>
-      <c r="CC41"/>
-      <c r="CD41">
+      <c r="CD41"/>
+      <c r="CE41">
         <v>851244000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>1393827000.0</v>
       </c>
-      <c r="CG41"/>
-      <c r="CH41">
+      <c r="CH41"/>
+      <c r="CI41">
         <v>827804000.0</v>
       </c>
-      <c r="CI41"/>
-      <c r="CJ41">
+      <c r="CJ41"/>
+      <c r="CK41">
         <v>799865000.0</v>
       </c>
-      <c r="CK41"/>
-      <c r="CL41">
+      <c r="CL41"/>
+      <c r="CM41">
         <v>899520000.0</v>
       </c>
-      <c r="CM41"/>
-      <c r="CN41">
+      <c r="CN41"/>
+      <c r="CO41">
         <v>1214939000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>1125672000.0</v>
       </c>
-      <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
+      <c r="CZ41"/>
     </row>
-    <row r="42" spans="1:103">
+    <row r="42" spans="1:104">
       <c r="A42" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B42">
+        <v>-508000000.0</v>
+      </c>
+      <c r="C42">
         <v>-508292000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-71000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1239000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1612000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-433481090.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2205000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-453271979.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1869394000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1398000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1777940000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1719275343.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-487000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1687000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-496000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1055000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-526000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>1095000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-544000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>1291000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-585000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>1687000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-601000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1329000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-676000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>1696000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>3691000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>1620000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-795000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>1338000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3711000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1533000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-828000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1865000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>4120000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>1909000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-842000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>1783000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>3396000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>1178000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>1346000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>1112000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>3738000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>1497000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1345000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>1308000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-897000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>1643000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>4498000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>2266000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1586968000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>-6661829906.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>4557000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>-5257855600.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>7045709000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>7946731515.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>7532732065.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>7307283950.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>7556231000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>8115650106.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>6692343000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>6604462721.0</v>
       </c>
-      <c r="BK42"/>
-      <c r="BL42">
+      <c r="BL42"/>
+      <c r="BM42">
         <v>6597545000.0</v>
       </c>
-      <c r="BM42"/>
-      <c r="BN42">
+      <c r="BN42"/>
+      <c r="BO42">
         <v>1899733540.0</v>
       </c>
-      <c r="BO42"/>
-      <c r="BP42">
+      <c r="BP42"/>
+      <c r="BQ42">
         <v>6466137000.0</v>
       </c>
-      <c r="BQ42"/>
-      <c r="BR42">
+      <c r="BR42"/>
+      <c r="BS42">
         <v>4915662720.0</v>
       </c>
-      <c r="BS42"/>
-      <c r="BT42">
+      <c r="BT42"/>
+      <c r="BU42">
         <v>4601373000.0</v>
       </c>
-      <c r="BU42"/>
-      <c r="BV42">
+      <c r="BV42"/>
+      <c r="BW42">
         <v>575479840.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>5015682000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>4973623000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>1992376500.0</v>
       </c>
-      <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>560000.0</v>
       </c>
-      <c r="CC42"/>
-      <c r="CD42">
+      <c r="CD42"/>
+      <c r="CE42">
         <v>7437000000.0</v>
       </c>
-      <c r="CE42"/>
-      <c r="CF42">
+      <c r="CF42"/>
+      <c r="CG42">
         <v>-2287000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>1322252640.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>504509280.0</v>
       </c>
-      <c r="CI42"/>
-      <c r="CJ42">
+      <c r="CJ42"/>
+      <c r="CK42">
         <v>-13183000.0</v>
       </c>
-      <c r="CK42"/>
-      <c r="CL42">
+      <c r="CL42"/>
+      <c r="CM42">
         <v>1024272000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42">
+      <c r="CN42"/>
+      <c r="CO42">
         <v>-55432000.0</v>
       </c>
-      <c r="CO42"/>
-      <c r="CP42">
+      <c r="CP42"/>
+      <c r="CQ42">
         <v>8816584000.0</v>
       </c>
-      <c r="CQ42"/>
-      <c r="CR42">
+      <c r="CR42"/>
+      <c r="CS42">
         <v>3341000000.0</v>
       </c>
-      <c r="CS42"/>
-      <c r="CT42">
+      <c r="CT42"/>
+      <c r="CU42">
         <v>9292297000.0</v>
       </c>
-      <c r="CU42"/>
-      <c r="CV42">
+      <c r="CV42"/>
+      <c r="CW42">
         <v>1604626000.0</v>
       </c>
-      <c r="CW42"/>
-      <c r="CX42">
+      <c r="CX42"/>
+      <c r="CY42">
         <v>4078000000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>3433000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:103">
+    <row r="43" spans="1:104">
       <c r="A43" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-      <c r="W43">
-[...1 lines deleted...]
-      </c>
+      <c r="W43"/>
       <c r="X43">
         <v>0.0</v>
       </c>
       <c r="Y43">
         <v>0.0</v>
       </c>
       <c r="Z43">
         <v>0.0</v>
       </c>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
-      <c r="AD43"/>
-[...3 lines deleted...]
-      <c r="AF43"/>
+      <c r="AD43">
+        <v>0.0</v>
+      </c>
+      <c r="AE43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -14378,104 +14605,105 @@
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
+      <c r="CZ43"/>
     </row>
-    <row r="44" spans="1:103">
+    <row r="44" spans="1:104">
       <c r="A44" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-      <c r="W44">
-[...1 lines deleted...]
-      </c>
+      <c r="W44"/>
       <c r="X44">
         <v>0.0</v>
       </c>
       <c r="Y44">
         <v>0.0</v>
       </c>
       <c r="Z44">
         <v>0.0</v>
       </c>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
@@ -14503,1100 +14731,1111 @@
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
+      <c r="CZ44"/>
     </row>
-    <row r="45" spans="1:103">
+    <row r="45" spans="1:104">
       <c r="A45" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="C45">
+        <v>74</v>
+      </c>
+      <c r="B45">
+        <v>14320000000.0</v>
+      </c>
+      <c r="C45"/>
+      <c r="D45">
         <v>14670000000.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>13029000000.0</v>
       </c>
-      <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
-      <c r="I45">
+      <c r="I45"/>
+      <c r="J45">
         <v>9569000000.0</v>
       </c>
-      <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
-      <c r="Q45">
+      <c r="Q45"/>
+      <c r="R45">
         <v>4849000000.0</v>
       </c>
-      <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45">
         <v>4757000000.0</v>
       </c>
-      <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>4926000000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>4834000000.0</v>
       </c>
-      <c r="X45">
-[...1 lines deleted...]
-      </c>
       <c r="Y45">
+        <v>0.0</v>
+      </c>
+      <c r="Z45">
         <v>4455000000.0</v>
       </c>
-      <c r="Z45">
-[...1 lines deleted...]
-      </c>
       <c r="AA45">
+        <v>0.0</v>
+      </c>
+      <c r="AB45">
         <v>4238000000.0</v>
       </c>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
       <c r="AC45">
+        <v>0.0</v>
+      </c>
+      <c r="AD45">
         <v>4089000000.0</v>
       </c>
-      <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>3953000000.0</v>
       </c>
-      <c r="AF45"/>
-      <c r="AG45">
+      <c r="AG45"/>
+      <c r="AH45">
         <v>4014000000.0</v>
       </c>
-      <c r="AH45"/>
-      <c r="AI45">
+      <c r="AI45"/>
+      <c r="AJ45">
         <v>3992000000.0</v>
       </c>
-      <c r="AJ45"/>
-      <c r="AK45">
+      <c r="AK45"/>
+      <c r="AL45">
         <v>3881000000.0</v>
       </c>
-      <c r="AL45"/>
-      <c r="AM45">
+      <c r="AM45"/>
+      <c r="AN45">
         <v>3624000000.0</v>
       </c>
-      <c r="AN45"/>
-      <c r="AO45">
+      <c r="AO45"/>
+      <c r="AP45">
         <v>3690000000.0</v>
       </c>
-      <c r="AP45"/>
-      <c r="AQ45">
+      <c r="AQ45"/>
+      <c r="AR45">
         <v>3754000000.0</v>
       </c>
-      <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>3433000000.0</v>
       </c>
-      <c r="AT45"/>
-      <c r="AU45">
+      <c r="AU45"/>
+      <c r="AV45">
         <v>3393000000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>3468000000.0</v>
       </c>
-      <c r="AX45"/>
-      <c r="AY45">
+      <c r="AY45"/>
+      <c r="AZ45">
         <v>3124000000.0</v>
       </c>
-      <c r="AZ45"/>
-      <c r="BA45">
+      <c r="BA45"/>
+      <c r="BB45">
         <v>2972000000.0</v>
       </c>
-      <c r="BB45"/>
-      <c r="BC45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>2781000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>2552000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>2456000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>2404000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>2390000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>2268000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>2428000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>2125321200.0</v>
       </c>
-      <c r="BK45"/>
-      <c r="BL45">
+      <c r="BL45"/>
+      <c r="BM45">
         <v>2008000000.0</v>
       </c>
-      <c r="BM45"/>
-      <c r="BN45">
+      <c r="BN45"/>
+      <c r="BO45">
         <v>1943420790.0</v>
       </c>
-      <c r="BO45"/>
-      <c r="BP45">
+      <c r="BP45"/>
+      <c r="BQ45">
         <v>1889000000.0</v>
       </c>
-      <c r="BQ45"/>
-      <c r="BR45">
+      <c r="BR45"/>
+      <c r="BS45">
         <v>1952577440.0</v>
       </c>
-      <c r="BS45"/>
-      <c r="BT45">
+      <c r="BT45"/>
+      <c r="BU45">
         <v>1987000000.0</v>
       </c>
-      <c r="BU45"/>
-      <c r="BV45">
+      <c r="BV45"/>
+      <c r="BW45">
         <v>2093958240.0</v>
       </c>
-      <c r="BW45"/>
-      <c r="BX45">
+      <c r="BX45"/>
+      <c r="BY45">
         <v>1794000000.0</v>
       </c>
-      <c r="BY45"/>
-      <c r="BZ45">
+      <c r="BZ45"/>
+      <c r="CA45">
         <v>1973804000.0</v>
       </c>
-      <c r="CA45"/>
-      <c r="CB45">
+      <c r="CB45"/>
+      <c r="CC45">
         <v>1928000000.0</v>
       </c>
-      <c r="CC45"/>
-      <c r="CD45">
+      <c r="CD45"/>
+      <c r="CE45">
         <v>1974000000.0</v>
       </c>
-      <c r="CE45"/>
-      <c r="CF45">
+      <c r="CF45"/>
+      <c r="CG45">
         <v>1916000000.0</v>
       </c>
-      <c r="CG45"/>
-      <c r="CH45">
+      <c r="CH45"/>
+      <c r="CI45">
         <v>2542091040.0</v>
       </c>
-      <c r="CI45"/>
-      <c r="CJ45">
+      <c r="CJ45"/>
+      <c r="CK45">
         <v>2360000000.0</v>
       </c>
-      <c r="CK45"/>
-      <c r="CL45">
+      <c r="CL45"/>
+      <c r="CM45">
         <v>3176000000.0</v>
       </c>
-      <c r="CM45"/>
-      <c r="CN45">
+      <c r="CN45"/>
+      <c r="CO45">
         <v>3051000000.0</v>
       </c>
-      <c r="CO45"/>
-      <c r="CP45">
+      <c r="CP45"/>
+      <c r="CQ45">
         <v>3078000000.0</v>
       </c>
-      <c r="CQ45"/>
-      <c r="CR45">
+      <c r="CR45"/>
+      <c r="CS45">
         <v>3100000000.0</v>
       </c>
-      <c r="CS45"/>
-      <c r="CT45">
+      <c r="CT45"/>
+      <c r="CU45">
         <v>3178000000.0</v>
       </c>
-      <c r="CU45"/>
-      <c r="CV45">
+      <c r="CV45"/>
+      <c r="CW45">
         <v>3057313260.0</v>
       </c>
-      <c r="CW45"/>
       <c r="CX45"/>
       <c r="CY45"/>
+      <c r="CZ45"/>
     </row>
-    <row r="46" spans="1:103">
+    <row r="46" spans="1:104">
       <c r="A46" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B46">
+        <v>9197000000.0</v>
+      </c>
+      <c r="C46">
         <v>9443816000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9528000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>8533000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>8509000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6743127230.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>8212000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6731047920.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6108687000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6142000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>5843318000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>5959090156.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5848000000.0</v>
       </c>
       <c r="N46">
         <v>5848000000.0</v>
       </c>
       <c r="O46">
-        <v>5091000000.0</v>
+        <v>5848000000.0</v>
       </c>
       <c r="P46">
         <v>5091000000.0</v>
       </c>
       <c r="Q46">
-        <v>4849000000.0</v>
+        <v>5091000000.0</v>
       </c>
       <c r="R46">
         <v>4849000000.0</v>
       </c>
       <c r="S46">
-        <v>4757000000.0</v>
+        <v>4849000000.0</v>
       </c>
       <c r="T46">
         <v>4757000000.0</v>
       </c>
       <c r="U46">
-        <v>4926000000.0</v>
+        <v>4757000000.0</v>
       </c>
       <c r="V46">
         <v>4926000000.0</v>
       </c>
       <c r="W46">
-        <v>4834000000.0</v>
+        <v>4926000000.0</v>
       </c>
       <c r="X46">
         <v>4834000000.0</v>
       </c>
       <c r="Y46">
-        <v>4455000000.0</v>
+        <v>4834000000.0</v>
       </c>
       <c r="Z46">
         <v>4455000000.0</v>
       </c>
       <c r="AA46">
-        <v>4238000000.0</v>
+        <v>4455000000.0</v>
       </c>
       <c r="AB46">
         <v>4238000000.0</v>
       </c>
       <c r="AC46">
-        <v>4089000000.0</v>
+        <v>4238000000.0</v>
       </c>
       <c r="AD46">
         <v>4089000000.0</v>
       </c>
       <c r="AE46">
-        <v>3953000000.0</v>
+        <v>4089000000.0</v>
       </c>
       <c r="AF46">
         <v>3953000000.0</v>
       </c>
       <c r="AG46">
-        <v>4014000000.0</v>
+        <v>3953000000.0</v>
       </c>
       <c r="AH46">
         <v>4014000000.0</v>
       </c>
       <c r="AI46">
-        <v>3992000000.0</v>
+        <v>4014000000.0</v>
       </c>
       <c r="AJ46">
         <v>3992000000.0</v>
       </c>
       <c r="AK46">
-        <v>3881000000.0</v>
+        <v>3992000000.0</v>
       </c>
       <c r="AL46">
         <v>3881000000.0</v>
       </c>
       <c r="AM46">
-        <v>3624000000.0</v>
+        <v>3881000000.0</v>
       </c>
       <c r="AN46">
         <v>3624000000.0</v>
       </c>
       <c r="AO46">
-        <v>3690000000.0</v>
+        <v>3624000000.0</v>
       </c>
       <c r="AP46">
         <v>3690000000.0</v>
       </c>
       <c r="AQ46">
-        <v>3754000000.0</v>
+        <v>3690000000.0</v>
       </c>
       <c r="AR46">
         <v>3754000000.0</v>
       </c>
       <c r="AS46">
-        <v>3433000000.0</v>
+        <v>3754000000.0</v>
       </c>
       <c r="AT46">
         <v>3433000000.0</v>
       </c>
       <c r="AU46">
-        <v>3393000000.0</v>
+        <v>3433000000.0</v>
       </c>
       <c r="AV46">
         <v>3393000000.0</v>
       </c>
       <c r="AW46">
+        <v>3393000000.0</v>
+      </c>
+      <c r="AX46">
         <v>3468000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3425000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3124000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>5036678758.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2972000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4752538578.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2781000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>2552000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>2456000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>2404000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>2390000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>2268000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>2428000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>2125321200.0</v>
       </c>
-      <c r="BK46"/>
-      <c r="BL46">
+      <c r="BL46"/>
+      <c r="BM46">
         <v>2008000000.0</v>
       </c>
-      <c r="BM46"/>
-      <c r="BN46">
+      <c r="BN46"/>
+      <c r="BO46">
         <v>1943420790.0</v>
       </c>
-      <c r="BO46"/>
-      <c r="BP46">
+      <c r="BP46"/>
+      <c r="BQ46">
         <v>1889000000.0</v>
       </c>
-      <c r="BQ46"/>
-      <c r="BR46">
+      <c r="BR46"/>
+      <c r="BS46">
         <v>1933000000.0</v>
       </c>
-      <c r="BS46"/>
-      <c r="BT46">
+      <c r="BT46"/>
+      <c r="BU46">
         <v>1987000000.0</v>
       </c>
-      <c r="BU46"/>
-      <c r="BV46">
+      <c r="BV46"/>
+      <c r="BW46">
         <v>2093958240.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>1973804000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>1794000000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>1973804000.0</v>
       </c>
-      <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>1925280000.0</v>
       </c>
-      <c r="CC46"/>
-      <c r="CD46">
+      <c r="CD46"/>
+      <c r="CE46">
         <v>1974019000.0</v>
       </c>
-      <c r="CE46"/>
-      <c r="CF46">
+      <c r="CF46"/>
+      <c r="CG46">
         <v>1916000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2542091040.0</v>
       </c>
       <c r="CH46">
         <v>2542091040.0</v>
       </c>
-      <c r="CI46"/>
-      <c r="CJ46">
+      <c r="CI46">
+        <v>2542091040.0</v>
+      </c>
+      <c r="CJ46"/>
+      <c r="CK46">
         <v>2360000000.0</v>
       </c>
-      <c r="CK46"/>
-      <c r="CL46">
+      <c r="CL46"/>
+      <c r="CM46">
         <v>3176000000.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CN46"/>
+      <c r="CO46">
         <v>3051000000.0</v>
       </c>
-      <c r="CO46"/>
-      <c r="CP46">
+      <c r="CP46"/>
+      <c r="CQ46">
         <v>3078000000.0</v>
       </c>
-      <c r="CQ46"/>
-      <c r="CR46">
+      <c r="CR46"/>
+      <c r="CS46">
         <v>3100000000.0</v>
       </c>
-      <c r="CS46"/>
-      <c r="CT46">
+      <c r="CT46"/>
+      <c r="CU46">
         <v>3178000000.0</v>
       </c>
-      <c r="CU46"/>
-      <c r="CV46">
+      <c r="CV46"/>
+      <c r="CW46">
         <v>3057313000.0</v>
       </c>
-      <c r="CW46"/>
-      <c r="CX46">
+      <c r="CX46"/>
+      <c r="CY46">
         <v>3006000000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>3264000000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:103">
+    <row r="47" spans="1:104">
       <c r="A47" t="s">
-        <v>75</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>76</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
         <v>9457000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9704000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>8706000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>8708000000.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>8406000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47">
+      <c r="I47"/>
+      <c r="J47">
         <v>6298000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>6142000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>6091000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>5972000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5848000000.0</v>
       </c>
       <c r="N47">
         <v>5848000000.0</v>
       </c>
       <c r="O47">
-        <v>5091000000.0</v>
+        <v>5848000000.0</v>
       </c>
       <c r="P47">
         <v>5091000000.0</v>
       </c>
       <c r="Q47">
-        <v>4849000000.0</v>
+        <v>5091000000.0</v>
       </c>
       <c r="R47">
         <v>4849000000.0</v>
       </c>
       <c r="S47">
-        <v>4757000000.0</v>
+        <v>4849000000.0</v>
       </c>
       <c r="T47">
         <v>4757000000.0</v>
       </c>
       <c r="U47">
-        <v>4926000000.0</v>
+        <v>4757000000.0</v>
       </c>
       <c r="V47">
         <v>4926000000.0</v>
       </c>
       <c r="W47">
-        <v>4834000000.0</v>
+        <v>4926000000.0</v>
       </c>
       <c r="X47">
         <v>4834000000.0</v>
       </c>
       <c r="Y47">
+        <v>4834000000.0</v>
+      </c>
+      <c r="Z47">
         <v>4489000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4455000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4264000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5527585757.14</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4112000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5742977528.09</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>3974000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3953000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>5216192000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>4014000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>4924930000.0</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47">
+      <c r="AK47"/>
+      <c r="AL47">
         <v>5139220000.0</v>
       </c>
-      <c r="AL47"/>
-      <c r="AM47">
+      <c r="AM47"/>
+      <c r="AN47">
         <v>5343950000.0</v>
       </c>
-      <c r="AN47"/>
-      <c r="AO47">
+      <c r="AO47"/>
+      <c r="AP47">
         <v>5803263000.0</v>
       </c>
-      <c r="AP47"/>
-      <c r="AQ47">
+      <c r="AQ47"/>
+      <c r="AR47">
         <v>5847981000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>5872146000.0</v>
       </c>
-      <c r="AT47"/>
-      <c r="AU47">
+      <c r="AU47"/>
+      <c r="AV47">
         <v>5623558000.0</v>
       </c>
-      <c r="AV47"/>
-      <c r="AW47">
+      <c r="AW47"/>
+      <c r="AX47">
         <v>5274828000.0</v>
       </c>
-      <c r="AX47"/>
-      <c r="AY47">
+      <c r="AY47"/>
+      <c r="AZ47">
         <v>5080249000.0</v>
       </c>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="BA47"/>
+      <c r="BB47">
         <v>4661879000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BC47"/>
+      <c r="BD47">
         <v>4321000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>4100298000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>3780275000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>3593259000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>3863913000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>3731314000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>3549493000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4224053000.0</v>
       </c>
-      <c r="BK47"/>
-      <c r="BL47">
+      <c r="BL47"/>
+      <c r="BM47">
         <v>3984474000.0</v>
       </c>
-      <c r="BM47"/>
-      <c r="BN47">
+      <c r="BN47"/>
+      <c r="BO47">
         <v>3876172000.0</v>
       </c>
-      <c r="BO47"/>
-      <c r="BP47">
+      <c r="BP47"/>
+      <c r="BQ47">
         <v>3705671000.0</v>
       </c>
-      <c r="BQ47"/>
-      <c r="BR47">
+      <c r="BR47"/>
+      <c r="BS47">
         <v>3609443000.0</v>
       </c>
-      <c r="BS47"/>
-      <c r="BT47">
+      <c r="BT47"/>
+      <c r="BU47">
         <v>3415256000.0</v>
       </c>
-      <c r="BU47"/>
-      <c r="BV47">
+      <c r="BV47"/>
+      <c r="BW47">
         <v>3759921000.0</v>
       </c>
-      <c r="BW47"/>
-      <c r="BX47">
+      <c r="BX47"/>
+      <c r="BY47">
         <v>3774520000.0</v>
       </c>
-      <c r="BY47"/>
-      <c r="BZ47">
+      <c r="BZ47"/>
+      <c r="CA47">
         <v>3581698000.0</v>
       </c>
-      <c r="CA47"/>
-      <c r="CB47">
+      <c r="CB47"/>
+      <c r="CC47">
         <v>3439938000.0</v>
       </c>
-      <c r="CC47"/>
-      <c r="CD47">
+      <c r="CD47"/>
+      <c r="CE47">
         <v>3262825000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>3083802000.0</v>
       </c>
-      <c r="CG47"/>
-      <c r="CH47">
+      <c r="CH47"/>
+      <c r="CI47">
         <v>3879852000.0</v>
       </c>
-      <c r="CI47"/>
-      <c r="CJ47">
+      <c r="CJ47"/>
+      <c r="CK47">
         <v>3432148000.0</v>
       </c>
-      <c r="CK47"/>
-      <c r="CL47">
+      <c r="CL47"/>
+      <c r="CM47">
         <v>4470855000.0</v>
       </c>
-      <c r="CM47"/>
-      <c r="CN47">
+      <c r="CN47"/>
+      <c r="CO47">
         <v>4616163000.0</v>
       </c>
-      <c r="CO47"/>
-      <c r="CP47">
+      <c r="CP47"/>
+      <c r="CQ47">
         <v>4657014000.0</v>
       </c>
-      <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
+      <c r="CZ47"/>
     </row>
-    <row r="48" spans="1:103">
+    <row r="48" spans="1:104">
       <c r="A48" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B48">
+        <v>10502000000.0</v>
+      </c>
+      <c r="C48">
         <v>10889798000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>10274000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>8158000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>7533000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>7752734010.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>6693000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>7335137340.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>5202410000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5712000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>5479741000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5684684632.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5388000000.0</v>
       </c>
       <c r="N48">
         <v>5388000000.0</v>
       </c>
       <c r="O48">
-        <v>5866000000.0</v>
+        <v>5388000000.0</v>
       </c>
       <c r="P48">
         <v>5866000000.0</v>
       </c>
       <c r="Q48">
-        <v>5061000000.0</v>
+        <v>5866000000.0</v>
       </c>
       <c r="R48">
         <v>5061000000.0</v>
       </c>
       <c r="S48">
-        <v>4785000000.0</v>
+        <v>5061000000.0</v>
       </c>
       <c r="T48">
         <v>4785000000.0</v>
       </c>
       <c r="U48">
-        <v>4343000000.0</v>
+        <v>4785000000.0</v>
       </c>
       <c r="V48">
         <v>4343000000.0</v>
       </c>
       <c r="W48">
-        <v>5451000000.0</v>
+        <v>4343000000.0</v>
       </c>
       <c r="X48">
         <v>5451000000.0</v>
       </c>
       <c r="Y48">
+        <v>5451000000.0</v>
+      </c>
+      <c r="Z48">
         <v>3886000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>5912000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>4908000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>6979000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7830000000.0</v>
       </c>
       <c r="AD48">
         <v>7830000000.0</v>
       </c>
       <c r="AE48">
+        <v>7830000000.0</v>
+      </c>
+      <c r="AF48">
         <v>5422000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>7600000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5475000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>7651000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>4557000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>6768000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5950000000.0</v>
       </c>
       <c r="AL48">
         <v>5950000000.0</v>
       </c>
       <c r="AM48">
+        <v>5950000000.0</v>
+      </c>
+      <c r="AN48">
         <v>3946000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>6164000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3634000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>5862000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>2693000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4934000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>2438000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4718000000.0</v>
       </c>
       <c r="AU48">
         <v>4718000000.0</v>
       </c>
       <c r="AV48">
+        <v>4718000000.0</v>
+      </c>
+      <c r="AW48">
         <v>4646000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1741000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>3973000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>1059000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>5376864167.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>234000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>3983369313.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-313626000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-195000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-788677614.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-1377000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-2592048000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-2200000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-2379662000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-1825866960.0</v>
       </c>
-      <c r="BK48"/>
-      <c r="BL48">
+      <c r="BL48"/>
+      <c r="BM48">
         <v>-2984631000.0</v>
       </c>
-      <c r="BM48"/>
-      <c r="BN48">
+      <c r="BN48"/>
+      <c r="BO48">
         <v>-1402668810.0</v>
       </c>
-      <c r="BO48"/>
-      <c r="BP48">
+      <c r="BP48"/>
+      <c r="BQ48">
         <v>-2433338000.0</v>
       </c>
-      <c r="BQ48"/>
-      <c r="BR48">
+      <c r="BR48"/>
+      <c r="BS48">
         <v>-1685000000.0</v>
       </c>
-      <c r="BS48"/>
-      <c r="BT48">
+      <c r="BT48"/>
+      <c r="BU48">
         <v>-1405809000.0</v>
       </c>
-      <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>-1747291200.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-3081000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-866963000.0</v>
       </c>
-      <c r="BY48"/>
-      <c r="BZ48">
+      <c r="BZ48"/>
+      <c r="CA48">
         <v>-1693009500.0</v>
       </c>
-      <c r="CA48"/>
-      <c r="CB48">
+      <c r="CB48"/>
+      <c r="CC48">
         <v>2102800000.0</v>
       </c>
-      <c r="CC48"/>
-      <c r="CD48">
+      <c r="CD48"/>
+      <c r="CE48">
         <v>-722000000.0</v>
       </c>
-      <c r="CE48"/>
-      <c r="CF48">
+      <c r="CF48"/>
+      <c r="CG48">
         <v>4314287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>605352960.0</v>
       </c>
       <c r="CH48">
         <v>605352960.0</v>
       </c>
-      <c r="CI48"/>
-      <c r="CJ48">
+      <c r="CI48">
+        <v>605352960.0</v>
+      </c>
+      <c r="CJ48"/>
+      <c r="CK48">
         <v>8715620000.0</v>
       </c>
-      <c r="CK48"/>
-      <c r="CL48">
+      <c r="CL48"/>
+      <c r="CM48">
         <v>-380000000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>6300132000.0</v>
       </c>
-      <c r="CO48"/>
-      <c r="CP48">
+      <c r="CP48"/>
+      <c r="CQ48">
         <v>-985677000.0</v>
       </c>
-      <c r="CQ48"/>
       <c r="CR48"/>
       <c r="CS48"/>
-      <c r="CT48">
+      <c r="CT48"/>
+      <c r="CU48">
         <v>-2118297000.0</v>
       </c>
-      <c r="CU48"/>
-      <c r="CV48">
+      <c r="CV48"/>
+      <c r="CW48">
         <v>4065031000.0</v>
       </c>
-      <c r="CW48"/>
-      <c r="CX48">
+      <c r="CX48"/>
+      <c r="CY48">
         <v>-693000000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>2189000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:103">
+    <row r="49" spans="1:104">
       <c r="A49" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-      <c r="W49">
-[...1 lines deleted...]
-      </c>
+      <c r="W49"/>
       <c r="X49">
         <v>0.0</v>
       </c>
       <c r="Y49">
         <v>0.0</v>
       </c>
       <c r="Z49">
         <v>0.0</v>
       </c>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
@@ -15624,156 +15863,159 @@
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
+      <c r="CZ49"/>
     </row>
-    <row r="50" spans="1:103">
+    <row r="50" spans="1:104">
       <c r="A50" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="C50">
+        <v>79</v>
+      </c>
+      <c r="B50">
+        <v>2449000000.0</v>
+      </c>
+      <c r="C50"/>
+      <c r="D50">
         <v>2928000000.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>2885000000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1701000000.0</v>
       </c>
-      <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>2305000000.0</v>
       </c>
-      <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>1522000000.0</v>
       </c>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>1862000000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>1995000000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>3381000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>38632434950.17</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>1959000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>25028772064.04</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4106867218.01</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>2021651232.56</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4459958896.89</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>2099719101.12</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5278051918.03</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>2144000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2111000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>9225000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10491000000.0</v>
       </c>
       <c r="AJ50">
         <v>10491000000.0</v>
       </c>
       <c r="AK50">
+        <v>10491000000.0</v>
+      </c>
+      <c r="AL50">
         <v>1639000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>10371000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>1401000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>9505000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>10358000000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
@@ -15783,819 +16025,829 @@
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
+      <c r="CZ50"/>
     </row>
-    <row r="51" spans="1:103">
+    <row r="51" spans="1:104">
       <c r="A51" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B51">
+        <v>22196000000.0</v>
+      </c>
+      <c r="C51">
         <v>24165266000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>24401000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>21720000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>21501000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>17740233420.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>21480000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>18315302700.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>16413247000.0</v>
       </c>
-      <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>17226701000.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="M51"/>
+      <c r="N51">
         <v>16779000000.0</v>
       </c>
-      <c r="N51"/>
-      <c r="O51">
+      <c r="O51"/>
+      <c r="P51">
         <v>13877000000.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="Q51"/>
+      <c r="R51">
         <v>15184000000.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="S51"/>
+      <c r="T51">
         <v>15277000000.0</v>
       </c>
-      <c r="T51"/>
-      <c r="U51">
+      <c r="U51"/>
+      <c r="V51">
         <v>17269000000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51">
+      <c r="W51"/>
+      <c r="X51">
         <v>13472000000.0</v>
       </c>
-      <c r="X51">
-[...1 lines deleted...]
-      </c>
       <c r="Y51">
+        <v>0.0</v>
+      </c>
+      <c r="Z51">
         <v>12683000000.0</v>
       </c>
-      <c r="Z51">
-[...1 lines deleted...]
-      </c>
       <c r="AA51">
+        <v>0.0</v>
+      </c>
+      <c r="AB51">
         <v>12014000000.0</v>
       </c>
-      <c r="AB51"/>
-      <c r="AC51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>10127000000.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>10025000000.0</v>
       </c>
-      <c r="AF51"/>
-      <c r="AG51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>9225000000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>10245000000.0</v>
       </c>
-      <c r="AJ51"/>
-      <c r="AK51">
+      <c r="AK51"/>
+      <c r="AL51">
         <v>10371000000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AM51"/>
+      <c r="AN51">
         <v>9865000000.0</v>
       </c>
-      <c r="AN51"/>
-      <c r="AO51">
+      <c r="AO51"/>
+      <c r="AP51">
         <v>10100000000.0</v>
       </c>
-      <c r="AP51"/>
-      <c r="AQ51">
+      <c r="AQ51"/>
+      <c r="AR51">
         <v>11363000000.0</v>
       </c>
-      <c r="AR51"/>
-      <c r="AS51">
+      <c r="AS51"/>
+      <c r="AT51">
         <v>9505000000.0</v>
       </c>
-      <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>9723000000.0</v>
       </c>
-      <c r="AV51"/>
-      <c r="AW51">
+      <c r="AW51"/>
+      <c r="AX51">
         <v>10380000000.0</v>
       </c>
-      <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51">
         <v>8453000000.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51">
+      <c r="BA51"/>
+      <c r="BB51">
         <v>8859000000.0</v>
       </c>
-      <c r="BB51"/>
-      <c r="BC51">
+      <c r="BC51"/>
+      <c r="BD51">
         <v>9604000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>8383000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>13336523027.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>8764000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>9119000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>8575000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>11115000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>7220062800.0</v>
       </c>
-      <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>6721000000.0</v>
       </c>
-      <c r="BM51"/>
-      <c r="BN51">
+      <c r="BN51"/>
+      <c r="BO51">
         <v>5665447540.0</v>
       </c>
-      <c r="BO51"/>
-      <c r="BP51">
+      <c r="BP51"/>
+      <c r="BQ51">
         <v>5607000000.0</v>
       </c>
-      <c r="BQ51"/>
-      <c r="BR51">
+      <c r="BR51"/>
+      <c r="BS51">
         <v>4539049440.0</v>
       </c>
-      <c r="BS51"/>
-      <c r="BT51">
+      <c r="BT51"/>
+      <c r="BU51">
         <v>5103000000.0</v>
       </c>
-      <c r="BU51"/>
-      <c r="BV51">
+      <c r="BV51"/>
+      <c r="BW51">
         <v>4539049440.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>5310368000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>9628663000.0</v>
       </c>
-      <c r="BY51"/>
-      <c r="BZ51">
+      <c r="BZ51"/>
+      <c r="CA51">
         <v>5310368000.0</v>
       </c>
-      <c r="CA51"/>
-      <c r="CB51">
+      <c r="CB51"/>
+      <c r="CC51">
         <v>6446720000.0</v>
       </c>
-      <c r="CC51"/>
-      <c r="CD51">
+      <c r="CD51"/>
+      <c r="CE51">
         <v>6265261000.0</v>
       </c>
-      <c r="CE51"/>
-      <c r="CF51">
+      <c r="CF51"/>
+      <c r="CG51">
         <v>6984000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7448842080.0</v>
       </c>
       <c r="CH51">
         <v>7448842080.0</v>
       </c>
-      <c r="CI51"/>
-      <c r="CJ51">
+      <c r="CI51">
+        <v>7448842080.0</v>
+      </c>
+      <c r="CJ51"/>
+      <c r="CK51">
         <v>7578000000.0</v>
       </c>
-      <c r="CK51"/>
-      <c r="CL51">
+      <c r="CL51"/>
+      <c r="CM51">
         <v>7636000000.0</v>
       </c>
-      <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51">
         <v>10398494000.0</v>
       </c>
-      <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>6821000000.0</v>
       </c>
-      <c r="CQ51"/>
-      <c r="CR51">
+      <c r="CR51"/>
+      <c r="CS51">
         <v>12372201000.0</v>
       </c>
-      <c r="CS51"/>
-      <c r="CT51">
+      <c r="CT51"/>
+      <c r="CU51">
         <v>7338000000.0</v>
       </c>
-      <c r="CU51"/>
-      <c r="CV51">
+      <c r="CV51"/>
+      <c r="CW51">
         <v>11216600000.0</v>
       </c>
-      <c r="CW51"/>
-      <c r="CX51">
+      <c r="CX51"/>
+      <c r="CY51">
         <v>7659000000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>6296000000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:103">
+    <row r="52" spans="1:104">
       <c r="A52" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B52">
+        <v>2567000000.0</v>
+      </c>
+      <c r="C52">
         <v>3298395000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3040000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2496000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2885000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>2374240120.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2004000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1642598640.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1690980000.0</v>
       </c>
-      <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>2255645000.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="M52"/>
+      <c r="N52">
         <v>1608000000.0</v>
       </c>
-      <c r="N52"/>
-      <c r="O52">
+      <c r="O52"/>
+      <c r="P52">
         <v>1184000000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>1944000000.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="S52"/>
+      <c r="T52">
         <v>1296000000.0</v>
       </c>
-      <c r="T52"/>
-      <c r="U52">
+      <c r="U52"/>
+      <c r="V52">
         <v>2101000000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52">
+      <c r="W52"/>
+      <c r="X52">
         <v>3462000000.0</v>
       </c>
-      <c r="X52">
-[...1 lines deleted...]
-      </c>
       <c r="Y52">
+        <v>0.0</v>
+      </c>
+      <c r="Z52">
         <v>2002000000.0</v>
       </c>
-      <c r="Z52">
-[...1 lines deleted...]
-      </c>
       <c r="AA52">
+        <v>0.0</v>
+      </c>
+      <c r="AB52">
         <v>1742000000.0</v>
       </c>
-      <c r="AB52">
-[...1 lines deleted...]
-      </c>
       <c r="AC52">
+        <v>0.0</v>
+      </c>
+      <c r="AD52">
         <v>1859000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2099719101.12</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2378000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2144000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2485000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>9225000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2743000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>10491000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2087000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>10371000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1935000000.0</v>
       </c>
-      <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>1959000000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>2845000000.0</v>
       </c>
-      <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>1608000000.0</v>
       </c>
-      <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>3007000000.0</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>2861008497.0</v>
       </c>
-      <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>2218000000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>1968083434.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>4255683000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2337019416.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1225459933.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>883583707.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>1440745000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>890000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2770659000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>3309847942.0</v>
       </c>
-      <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>2917204000.0</v>
       </c>
-      <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>1534620260.0</v>
       </c>
-      <c r="BO52"/>
-      <c r="BP52">
+      <c r="BP52"/>
+      <c r="BQ52">
         <v>2552850000.0</v>
       </c>
-      <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>867504960.0</v>
       </c>
-      <c r="BS52"/>
-      <c r="BT52">
+      <c r="BT52"/>
+      <c r="BU52">
         <v>1801569000.0</v>
       </c>
-      <c r="BU52"/>
-      <c r="BV52">
+      <c r="BV52"/>
+      <c r="BW52">
         <v>867504960.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1998532000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>4045190000.0</v>
       </c>
-      <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>1998531500.0</v>
       </c>
-      <c r="CA52"/>
-      <c r="CB52">
+      <c r="CB52"/>
+      <c r="CC52">
         <v>2982000000.0</v>
       </c>
-      <c r="CC52"/>
-      <c r="CD52">
+      <c r="CD52"/>
+      <c r="CE52">
         <v>3283990000.0</v>
       </c>
-      <c r="CE52"/>
-      <c r="CF52">
+      <c r="CF52"/>
+      <c r="CG52">
         <v>5671257000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>3719528640.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>5702000000.0</v>
       </c>
-      <c r="CI52"/>
-      <c r="CJ52">
+      <c r="CJ52"/>
+      <c r="CK52">
         <v>5007047000.0</v>
       </c>
-      <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>5099000000.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>4982674000.0</v>
       </c>
-      <c r="CO52"/>
-      <c r="CP52">
+      <c r="CP52"/>
+      <c r="CQ52">
         <v>4648275000.0</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>6624499000.0</v>
       </c>
-      <c r="CS52"/>
-      <c r="CT52">
+      <c r="CT52"/>
+      <c r="CU52">
         <v>6164000000.0</v>
       </c>
-      <c r="CU52"/>
-      <c r="CV52">
+      <c r="CV52"/>
+      <c r="CW52">
         <v>6487000000.0</v>
       </c>
-      <c r="CW52"/>
-      <c r="CX52">
+      <c r="CX52"/>
+      <c r="CY52">
         <v>4734000000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>2887283000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:103">
+    <row r="53" spans="1:104">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B53">
+        <v>497000000.0</v>
+      </c>
+      <c r="C53">
         <v>483325000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>447000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>340000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>355000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>217929250.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>442422340.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>198000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>347000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>198000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>398000000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53">
         <v>251000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>136000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>66000000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53">
         <v>121000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>46000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>84000000.0</v>
       </c>
-      <c r="T53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U53"/>
       <c r="V53">
         <v>73000000.0</v>
       </c>
       <c r="W53">
+        <v>73000000.0</v>
+      </c>
+      <c r="X53">
         <v>42000000.0</v>
       </c>
-      <c r="X53">
-[...1 lines deleted...]
-      </c>
       <c r="Y53">
-        <v>124000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z53">
         <v>124000000.0</v>
       </c>
       <c r="AA53">
+        <v>124000000.0</v>
+      </c>
+      <c r="AB53">
         <v>12000000.0</v>
       </c>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
       <c r="AC53">
+        <v>0.0</v>
+      </c>
+      <c r="AD53">
         <v>35000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>25000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>123000000.0</v>
       </c>
-      <c r="AF53"/>
-      <c r="AG53">
+      <c r="AG53"/>
+      <c r="AH53">
         <v>81000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>126000000.0</v>
       </c>
       <c r="AJ53">
         <v>126000000.0</v>
       </c>
       <c r="AK53">
-        <v>148000000.0</v>
+        <v>126000000.0</v>
       </c>
       <c r="AL53">
         <v>148000000.0</v>
       </c>
       <c r="AM53">
+        <v>148000000.0</v>
+      </c>
+      <c r="AN53">
         <v>221000000.0</v>
       </c>
-      <c r="AN53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AO53"/>
       <c r="AP53">
         <v>17000000.0</v>
       </c>
       <c r="AQ53">
+        <v>17000000.0</v>
+      </c>
+      <c r="AR53">
         <v>114000000.0</v>
       </c>
-      <c r="AR53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AS53"/>
       <c r="AT53">
         <v>35000000.0</v>
       </c>
       <c r="AU53">
         <v>35000000.0</v>
       </c>
-      <c r="AV53"/>
-      <c r="AW53">
+      <c r="AV53">
+        <v>35000000.0</v>
+      </c>
+      <c r="AW53"/>
+      <c r="AX53">
         <v>65000000.0</v>
       </c>
-      <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>42000000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>42000000.0</v>
       </c>
-      <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>36000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>89000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>63000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>210000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>105000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>98000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>8000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>104000000.0</v>
       </c>
-      <c r="BK53"/>
-      <c r="BL53">
+      <c r="BL53"/>
+      <c r="BM53">
         <v>69000000.0</v>
       </c>
-      <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
-      <c r="BP53">
+      <c r="BP53"/>
+      <c r="BQ53">
         <v>87000000.0</v>
       </c>
-      <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
-      <c r="BT53">
+      <c r="BT53"/>
+      <c r="BU53">
         <v>-51000000.0</v>
       </c>
-      <c r="BU53"/>
-      <c r="BV53">
+      <c r="BV53"/>
+      <c r="BW53">
         <v>2758000000.0</v>
       </c>
-      <c r="BW53"/>
-      <c r="BX53">
+      <c r="BX53"/>
+      <c r="BY53">
         <v>-116000000.0</v>
       </c>
-      <c r="BY53"/>
-      <c r="BZ53">
+      <c r="BZ53"/>
+      <c r="CA53">
         <v>4202000000.0</v>
       </c>
-      <c r="CA53"/>
-      <c r="CB53">
+      <c r="CB53"/>
+      <c r="CC53">
         <v>4294000000.0</v>
       </c>
-      <c r="CC53"/>
-      <c r="CD53">
+      <c r="CD53"/>
+      <c r="CE53">
         <v>4294000000.0</v>
       </c>
-      <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
-      <c r="CL53">
+      <c r="CL53"/>
+      <c r="CM53">
         <v>280000000.0</v>
       </c>
-      <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>266000000.0</v>
       </c>
-      <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>241000000.0</v>
       </c>
-      <c r="CU53"/>
-      <c r="CV53">
+      <c r="CV53"/>
+      <c r="CW53">
         <v>166939000.0</v>
       </c>
-      <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>484000000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>605000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:103">
+    <row r="54" spans="1:104">
       <c r="A54" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-      <c r="W54">
-[...1 lines deleted...]
-      </c>
+      <c r="W54"/>
       <c r="X54">
         <v>0.0</v>
       </c>
       <c r="Y54">
         <v>0.0</v>
       </c>
       <c r="Z54">
         <v>0.0</v>
       </c>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
@@ -16623,1240 +16875,1253 @@
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
+      <c r="CZ54"/>
     </row>
-    <row r="55" spans="1:103">
+    <row r="55" spans="1:104">
       <c r="A55" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B55">
+        <v>46845000000.0</v>
+      </c>
+      <c r="C55">
         <v>50201920000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>49322000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>46946000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>45474000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>36036780780.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>46765000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>38331399900.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>35432436000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>35621000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>37878036000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>38635300031.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36516000000.0</v>
       </c>
       <c r="N55">
         <v>36516000000.0</v>
       </c>
       <c r="O55">
-        <v>33160000000.0</v>
+        <v>36516000000.0</v>
       </c>
       <c r="P55">
         <v>33160000000.0</v>
       </c>
       <c r="Q55">
-        <v>31953000000.0</v>
+        <v>33160000000.0</v>
       </c>
       <c r="R55">
         <v>31953000000.0</v>
       </c>
       <c r="S55">
-        <v>32804000000.0</v>
+        <v>31953000000.0</v>
       </c>
       <c r="T55">
         <v>32804000000.0</v>
       </c>
       <c r="U55">
-        <v>33308000000.0</v>
+        <v>32804000000.0</v>
       </c>
       <c r="V55">
         <v>33308000000.0</v>
       </c>
       <c r="W55">
-        <v>31733000000.0</v>
+        <v>33308000000.0</v>
       </c>
       <c r="X55">
         <v>31733000000.0</v>
       </c>
       <c r="Y55">
-        <v>31296000000.0</v>
+        <v>31733000000.0</v>
       </c>
       <c r="Z55">
         <v>31296000000.0</v>
       </c>
       <c r="AA55">
-        <v>32094000000.0</v>
+        <v>31296000000.0</v>
       </c>
       <c r="AB55">
         <v>32094000000.0</v>
       </c>
       <c r="AC55">
-        <v>29715000000.0</v>
+        <v>32094000000.0</v>
       </c>
       <c r="AD55">
         <v>29715000000.0</v>
       </c>
       <c r="AE55">
-        <v>30102000000.0</v>
+        <v>29715000000.0</v>
       </c>
       <c r="AF55">
         <v>30102000000.0</v>
       </c>
       <c r="AG55">
-        <v>28848000000.0</v>
+        <v>30102000000.0</v>
       </c>
       <c r="AH55">
         <v>28848000000.0</v>
       </c>
       <c r="AI55">
-        <v>30230000000.0</v>
+        <v>28848000000.0</v>
       </c>
       <c r="AJ55">
         <v>30230000000.0</v>
       </c>
       <c r="AK55">
-        <v>28491000000.0</v>
+        <v>30230000000.0</v>
       </c>
       <c r="AL55">
         <v>28491000000.0</v>
       </c>
       <c r="AM55">
-        <v>26797000000.0</v>
+        <v>28491000000.0</v>
       </c>
       <c r="AN55">
         <v>26797000000.0</v>
       </c>
       <c r="AO55">
-        <v>25804000000.0</v>
+        <v>26797000000.0</v>
       </c>
       <c r="AP55">
         <v>25804000000.0</v>
       </c>
       <c r="AQ55">
-        <v>27910000000.0</v>
+        <v>25804000000.0</v>
       </c>
       <c r="AR55">
         <v>27910000000.0</v>
       </c>
       <c r="AS55">
-        <v>22964000000.0</v>
+        <v>27910000000.0</v>
       </c>
       <c r="AT55">
         <v>22964000000.0</v>
       </c>
       <c r="AU55">
-        <v>24245000000.0</v>
+        <v>22964000000.0</v>
       </c>
       <c r="AV55">
         <v>24245000000.0</v>
       </c>
       <c r="AW55">
+        <v>24245000000.0</v>
+      </c>
+      <c r="AX55">
         <v>25077000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>24991000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>23329000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22350000000.0</v>
       </c>
       <c r="BA55">
         <v>22350000000.0</v>
       </c>
       <c r="BB55">
-        <v>22446000000.0</v>
+        <v>22350000000.0</v>
       </c>
       <c r="BC55">
         <v>22446000000.0</v>
       </c>
       <c r="BD55">
+        <v>22446000000.0</v>
+      </c>
+      <c r="BE55">
         <v>19777000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>19999000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>19454000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>19626000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>18096000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>22043000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>16053460440.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15187000000.0</v>
       </c>
       <c r="BL55">
         <v>15187000000.0</v>
       </c>
       <c r="BM55">
-        <v>13951500670.0</v>
+        <v>15187000000.0</v>
       </c>
       <c r="BN55">
         <v>13951500670.0</v>
       </c>
       <c r="BO55">
-        <v>14406000000.0</v>
+        <v>13951500670.0</v>
       </c>
       <c r="BP55">
         <v>14406000000.0</v>
       </c>
       <c r="BQ55">
+        <v>14406000000.0</v>
+      </c>
+      <c r="BR55">
         <v>13932137920.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>13266573600.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14692000000.0</v>
       </c>
       <c r="BT55">
         <v>14692000000.0</v>
       </c>
       <c r="BU55">
+        <v>14692000000.0</v>
+      </c>
+      <c r="BV55">
         <v>13900176000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>13266573600.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>14073245000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>14728000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14073244500.0</v>
       </c>
       <c r="BZ55">
         <v>14073244500.0</v>
       </c>
       <c r="CA55">
+        <v>14073244500.0</v>
+      </c>
+      <c r="CB55">
         <v>16197593610.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>15304240000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>16198197840.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>16198198000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17068000000.0</v>
       </c>
       <c r="CF55">
         <v>17068000000.0</v>
       </c>
       <c r="CG55">
-        <v>18472397760.0</v>
+        <v>17068000000.0</v>
       </c>
       <c r="CH55">
         <v>18472397760.0</v>
       </c>
       <c r="CI55">
-        <v>19548000000.0</v>
+        <v>18472397760.0</v>
       </c>
       <c r="CJ55">
         <v>19548000000.0</v>
       </c>
       <c r="CK55">
+        <v>19548000000.0</v>
+      </c>
+      <c r="CL55">
         <v>17604562440.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>17644000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17022000000.0</v>
       </c>
       <c r="CN55">
         <v>17022000000.0</v>
       </c>
       <c r="CO55">
-        <v>16136000000.0</v>
+        <v>17022000000.0</v>
       </c>
       <c r="CP55">
         <v>16136000000.0</v>
       </c>
       <c r="CQ55">
-        <v>17134000000.0</v>
+        <v>16136000000.0</v>
       </c>
       <c r="CR55">
         <v>17134000000.0</v>
       </c>
       <c r="CS55">
+        <v>17134000000.0</v>
+      </c>
+      <c r="CT55">
         <v>16290630000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>16278000000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>16759074590.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>16759075000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>16759074590.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>17254000000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>17855000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:103">
+    <row r="56" spans="1:104">
       <c r="A56" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B56">
+        <v>17212000000.0</v>
+      </c>
+      <c r="C56">
         <v>18867661000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17497000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>16764000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>15126000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11986901220.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>16787000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>13759632420.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12332632000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>12399000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>14614001000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>14905708098.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12934000000.0</v>
       </c>
       <c r="N56">
         <v>12934000000.0</v>
       </c>
       <c r="O56">
-        <v>11576000000.0</v>
+        <v>12934000000.0</v>
       </c>
       <c r="P56">
         <v>11576000000.0</v>
       </c>
       <c r="Q56">
-        <v>11445000000.0</v>
+        <v>11576000000.0</v>
       </c>
       <c r="R56">
         <v>11445000000.0</v>
       </c>
       <c r="S56">
-        <v>11845000000.0</v>
+        <v>11445000000.0</v>
       </c>
       <c r="T56">
         <v>11845000000.0</v>
       </c>
       <c r="U56">
-        <v>11471000000.0</v>
+        <v>11845000000.0</v>
       </c>
       <c r="V56">
         <v>11471000000.0</v>
       </c>
       <c r="W56">
-        <v>10157000000.0</v>
+        <v>11471000000.0</v>
       </c>
       <c r="X56">
         <v>10157000000.0</v>
       </c>
       <c r="Y56">
-        <v>9373000000.0</v>
+        <v>10157000000.0</v>
       </c>
       <c r="Z56">
         <v>9373000000.0</v>
       </c>
       <c r="AA56">
-        <v>10515000000.0</v>
+        <v>9373000000.0</v>
       </c>
       <c r="AB56">
         <v>10515000000.0</v>
       </c>
       <c r="AC56">
-        <v>8691000000.0</v>
+        <v>10515000000.0</v>
       </c>
       <c r="AD56">
         <v>8691000000.0</v>
       </c>
       <c r="AE56">
-        <v>9500000000.0</v>
+        <v>8691000000.0</v>
       </c>
       <c r="AF56">
         <v>9500000000.0</v>
       </c>
       <c r="AG56">
-        <v>8652000000.0</v>
+        <v>9500000000.0</v>
       </c>
       <c r="AH56">
         <v>8652000000.0</v>
       </c>
       <c r="AI56">
-        <v>9727000000.0</v>
+        <v>8652000000.0</v>
       </c>
       <c r="AJ56">
         <v>9727000000.0</v>
       </c>
       <c r="AK56">
-        <v>8852000000.0</v>
+        <v>9727000000.0</v>
       </c>
       <c r="AL56">
         <v>8852000000.0</v>
       </c>
       <c r="AM56">
-        <v>8789000000.0</v>
+        <v>8852000000.0</v>
       </c>
       <c r="AN56">
         <v>8789000000.0</v>
       </c>
       <c r="AO56">
-        <v>7670000000.0</v>
+        <v>8789000000.0</v>
       </c>
       <c r="AP56">
         <v>7670000000.0</v>
       </c>
       <c r="AQ56">
-        <v>9300000000.0</v>
+        <v>7670000000.0</v>
       </c>
       <c r="AR56">
         <v>9300000000.0</v>
       </c>
       <c r="AS56">
-        <v>7469000000.0</v>
+        <v>9300000000.0</v>
       </c>
       <c r="AT56">
         <v>7469000000.0</v>
       </c>
       <c r="AU56">
-        <v>8305000000.0</v>
+        <v>7469000000.0</v>
       </c>
       <c r="AV56">
         <v>8305000000.0</v>
       </c>
       <c r="AW56">
+        <v>8305000000.0</v>
+      </c>
+      <c r="AX56">
         <v>8594000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>8510000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>7932000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>12788391777.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>7253000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>11598304949.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>7773000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>7161000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>7669000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>6952000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>7569000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>6205000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>8718000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>5617279200.0</v>
       </c>
-      <c r="BK56"/>
-      <c r="BL56">
+      <c r="BL56"/>
+      <c r="BM56">
         <v>6116000000.0</v>
       </c>
-      <c r="BM56"/>
-      <c r="BN56">
+      <c r="BN56"/>
+      <c r="BO56">
         <v>5185443020.0</v>
       </c>
-      <c r="BO56"/>
-      <c r="BP56">
+      <c r="BP56"/>
+      <c r="BQ56">
         <v>11204718000.0</v>
       </c>
-      <c r="BQ56"/>
-      <c r="BR56">
+      <c r="BR56"/>
+      <c r="BS56">
         <v>4876784640.0</v>
       </c>
-      <c r="BS56"/>
-      <c r="BT56">
+      <c r="BT56"/>
+      <c r="BU56">
         <v>5712000000.0</v>
       </c>
-      <c r="BU56"/>
-      <c r="BV56">
+      <c r="BV56"/>
+      <c r="BW56">
         <v>4876784640.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>5060895000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>5441000000.0</v>
       </c>
-      <c r="BY56"/>
-      <c r="BZ56">
+      <c r="BZ56"/>
+      <c r="CA56">
         <v>5060895000.0</v>
       </c>
-      <c r="CA56"/>
-      <c r="CB56">
+      <c r="CB56"/>
+      <c r="CC56">
         <v>6254080000.0</v>
       </c>
-      <c r="CC56"/>
-      <c r="CD56">
+      <c r="CD56"/>
+      <c r="CE56">
         <v>6454385000.0</v>
       </c>
-      <c r="CE56"/>
-      <c r="CF56">
+      <c r="CF56"/>
+      <c r="CG56">
         <v>7316000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7322944320.0</v>
       </c>
       <c r="CH56">
         <v>7322944320.0</v>
       </c>
-      <c r="CI56"/>
-      <c r="CJ56">
+      <c r="CI56">
+        <v>7322944320.0</v>
+      </c>
+      <c r="CJ56"/>
+      <c r="CK56">
         <v>8374000000.0</v>
       </c>
-      <c r="CK56"/>
-      <c r="CL56">
+      <c r="CL56"/>
+      <c r="CM56">
         <v>7323000000.0</v>
       </c>
-      <c r="CM56"/>
-      <c r="CN56">
+      <c r="CN56"/>
+      <c r="CO56">
         <v>6974000000.0</v>
       </c>
-      <c r="CO56"/>
-      <c r="CP56">
+      <c r="CP56"/>
+      <c r="CQ56">
         <v>6273000000.0</v>
       </c>
-      <c r="CQ56"/>
-      <c r="CR56">
+      <c r="CR56"/>
+      <c r="CS56">
         <v>7617000000.0</v>
       </c>
-      <c r="CS56"/>
-      <c r="CT56">
+      <c r="CT56"/>
+      <c r="CU56">
         <v>6558000000.0</v>
       </c>
-      <c r="CU56"/>
-      <c r="CV56">
+      <c r="CV56"/>
+      <c r="CW56">
         <v>7461223000.0</v>
       </c>
-      <c r="CW56"/>
-      <c r="CX56">
+      <c r="CX56"/>
+      <c r="CY56">
         <v>8277000000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>8068000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:103">
+    <row r="57" spans="1:104">
       <c r="A57" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B57">
+        <v>10730000000.0</v>
+      </c>
+      <c r="C57">
         <v>11759584000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>10712000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>10471000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9868000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7820093960.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>10630000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>8712985800.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>7573098000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>7614000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>9316048000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>9500418181.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8442000000.0</v>
       </c>
       <c r="N57">
         <v>8442000000.0</v>
       </c>
       <c r="O57">
-        <v>7604000000.0</v>
+        <v>8442000000.0</v>
       </c>
       <c r="P57">
         <v>7604000000.0</v>
       </c>
       <c r="Q57">
-        <v>7142000000.0</v>
+        <v>7604000000.0</v>
       </c>
       <c r="R57">
         <v>7142000000.0</v>
       </c>
       <c r="S57">
-        <v>6710000000.0</v>
+        <v>7142000000.0</v>
       </c>
       <c r="T57">
         <v>6710000000.0</v>
       </c>
       <c r="U57">
-        <v>6496000000.0</v>
+        <v>6710000000.0</v>
       </c>
       <c r="V57">
         <v>6496000000.0</v>
       </c>
       <c r="W57">
-        <v>8853000000.0</v>
+        <v>6496000000.0</v>
       </c>
       <c r="X57">
         <v>8853000000.0</v>
       </c>
       <c r="Y57">
-        <v>7003000000.0</v>
+        <v>8853000000.0</v>
       </c>
       <c r="Z57">
         <v>7003000000.0</v>
       </c>
       <c r="AA57">
-        <v>7128000000.0</v>
+        <v>7003000000.0</v>
       </c>
       <c r="AB57">
         <v>7128000000.0</v>
       </c>
       <c r="AC57">
-        <v>6360000000.0</v>
+        <v>7128000000.0</v>
       </c>
       <c r="AD57">
         <v>6360000000.0</v>
       </c>
       <c r="AE57">
-        <v>7253000000.0</v>
+        <v>6360000000.0</v>
       </c>
       <c r="AF57">
         <v>7253000000.0</v>
       </c>
       <c r="AG57">
-        <v>6660000000.0</v>
+        <v>7253000000.0</v>
       </c>
       <c r="AH57">
         <v>6660000000.0</v>
       </c>
       <c r="AI57">
-        <v>7565000000.0</v>
+        <v>6660000000.0</v>
       </c>
       <c r="AJ57">
         <v>7565000000.0</v>
       </c>
       <c r="AK57">
-        <v>6187000000.0</v>
+        <v>7565000000.0</v>
       </c>
       <c r="AL57">
         <v>6187000000.0</v>
       </c>
       <c r="AM57">
-        <v>5800000000.0</v>
+        <v>6187000000.0</v>
       </c>
       <c r="AN57">
         <v>5800000000.0</v>
       </c>
       <c r="AO57">
-        <v>5290000000.0</v>
+        <v>5800000000.0</v>
       </c>
       <c r="AP57">
         <v>5290000000.0</v>
       </c>
       <c r="AQ57">
-        <v>6815000000.0</v>
+        <v>5290000000.0</v>
       </c>
       <c r="AR57">
         <v>6815000000.0</v>
       </c>
       <c r="AS57">
-        <v>4851000000.0</v>
+        <v>6815000000.0</v>
       </c>
       <c r="AT57">
         <v>4851000000.0</v>
       </c>
       <c r="AU57">
-        <v>6566000000.0</v>
+        <v>4851000000.0</v>
       </c>
       <c r="AV57">
         <v>6566000000.0</v>
       </c>
       <c r="AW57">
+        <v>6566000000.0</v>
+      </c>
+      <c r="AX57">
         <v>5544000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>5519000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>6096000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>9828295042.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>4784000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>7650115935.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>6638000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>4915000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>6687554019.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>3944000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4583000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>3987000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>5836000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>4696809120.0</v>
       </c>
-      <c r="BK57"/>
-      <c r="BL57">
+      <c r="BL57"/>
+      <c r="BM57">
         <v>8951909000.0</v>
       </c>
-      <c r="BM57"/>
-      <c r="BN57">
+      <c r="BN57"/>
+      <c r="BO57">
         <v>4197549900.0</v>
       </c>
-      <c r="BO57"/>
-      <c r="BP57">
+      <c r="BP57"/>
+      <c r="BQ57">
         <v>8185576000.0</v>
       </c>
-      <c r="BQ57"/>
-      <c r="BR57">
+      <c r="BR57"/>
+      <c r="BS57">
         <v>4046123520.0</v>
       </c>
-      <c r="BS57"/>
-      <c r="BT57">
+      <c r="BT57"/>
+      <c r="BU57">
         <v>3938000000.0</v>
       </c>
-      <c r="BU57"/>
-      <c r="BV57">
+      <c r="BV57"/>
+      <c r="BW57">
         <v>4046123520.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>5016935000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>5184000000.0</v>
       </c>
-      <c r="BY57"/>
-      <c r="BZ57">
+      <c r="BZ57"/>
+      <c r="CA57">
         <v>5016935000.0</v>
       </c>
-      <c r="CA57"/>
-      <c r="CB57">
+      <c r="CB57"/>
+      <c r="CC57">
         <v>6274800000.0</v>
       </c>
-      <c r="CC57"/>
-      <c r="CD57">
+      <c r="CD57"/>
+      <c r="CE57">
         <v>6846530000.0</v>
       </c>
-      <c r="CE57"/>
-      <c r="CF57">
+      <c r="CF57"/>
+      <c r="CG57">
         <v>6982000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7354908000.0</v>
       </c>
       <c r="CH57">
         <v>7354908000.0</v>
       </c>
-      <c r="CI57"/>
-      <c r="CJ57">
+      <c r="CI57">
+        <v>7354908000.0</v>
+      </c>
+      <c r="CJ57"/>
+      <c r="CK57">
         <v>7323000000.0</v>
       </c>
-      <c r="CK57"/>
-      <c r="CL57">
+      <c r="CL57"/>
+      <c r="CM57">
         <v>7097000000.0</v>
       </c>
-      <c r="CM57"/>
-      <c r="CN57">
+      <c r="CN57"/>
+      <c r="CO57">
         <v>6928000000.0</v>
       </c>
-      <c r="CO57"/>
-      <c r="CP57">
+      <c r="CP57"/>
+      <c r="CQ57">
         <v>6341000000.0</v>
       </c>
-      <c r="CQ57"/>
-      <c r="CR57">
+      <c r="CR57"/>
+      <c r="CS57">
         <v>7853000000.0</v>
       </c>
-      <c r="CS57"/>
-      <c r="CT57">
+      <c r="CT57"/>
+      <c r="CU57">
         <v>7437000000.0</v>
       </c>
-      <c r="CU57"/>
-      <c r="CV57">
+      <c r="CV57"/>
+      <c r="CW57">
         <v>7269282000.0</v>
       </c>
-      <c r="CW57"/>
-      <c r="CX57">
+      <c r="CX57"/>
+      <c r="CY57">
         <v>8248000000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>5069000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:103">
+    <row r="58" spans="1:104">
       <c r="A58" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B58">
+        <v>33891000000.0</v>
+      </c>
+      <c r="C58">
         <v>36527008000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36144000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>34541000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>33404000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>26471667880.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>35041000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>28721706060.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>26188883000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>26329000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>28226942000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>28790627645.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27002000000.0</v>
       </c>
       <c r="N58">
         <v>27002000000.0</v>
       </c>
       <c r="O58">
-        <v>23829000000.0</v>
+        <v>27002000000.0</v>
       </c>
       <c r="P58">
         <v>23829000000.0</v>
       </c>
       <c r="Q58">
-        <v>23522000000.0</v>
+        <v>23829000000.0</v>
       </c>
       <c r="R58">
         <v>23522000000.0</v>
       </c>
       <c r="S58">
-        <v>24426000000.0</v>
+        <v>23522000000.0</v>
       </c>
       <c r="T58">
         <v>24426000000.0</v>
       </c>
       <c r="U58">
-        <v>24868000000.0</v>
+        <v>24426000000.0</v>
       </c>
       <c r="V58">
         <v>24868000000.0</v>
       </c>
       <c r="W58">
-        <v>22503000000.0</v>
+        <v>24868000000.0</v>
       </c>
       <c r="X58">
         <v>22503000000.0</v>
       </c>
       <c r="Y58">
-        <v>21140000000.0</v>
+        <v>22503000000.0</v>
       </c>
       <c r="Z58">
         <v>21140000000.0</v>
       </c>
       <c r="AA58">
-        <v>20961000000.0</v>
+        <v>21140000000.0</v>
       </c>
       <c r="AB58">
         <v>20961000000.0</v>
       </c>
       <c r="AC58">
-        <v>18002000000.0</v>
+        <v>20961000000.0</v>
       </c>
       <c r="AD58">
         <v>18002000000.0</v>
       </c>
       <c r="AE58">
-        <v>18412000000.0</v>
+        <v>18002000000.0</v>
       </c>
       <c r="AF58">
         <v>18412000000.0</v>
       </c>
       <c r="AG58">
-        <v>16820000000.0</v>
+        <v>18412000000.0</v>
       </c>
       <c r="AH58">
         <v>16820000000.0</v>
       </c>
       <c r="AI58">
-        <v>18977000000.0</v>
+        <v>16820000000.0</v>
       </c>
       <c r="AJ58">
         <v>18977000000.0</v>
       </c>
       <c r="AK58">
-        <v>18311000000.0</v>
+        <v>18977000000.0</v>
       </c>
       <c r="AL58">
         <v>18311000000.0</v>
       </c>
       <c r="AM58">
-        <v>17120000000.0</v>
+        <v>18311000000.0</v>
       </c>
       <c r="AN58">
         <v>17120000000.0</v>
       </c>
       <c r="AO58">
-        <v>16548000000.0</v>
+        <v>17120000000.0</v>
       </c>
       <c r="AP58">
         <v>16548000000.0</v>
       </c>
       <c r="AQ58">
-        <v>19214000000.0</v>
+        <v>16548000000.0</v>
       </c>
       <c r="AR58">
         <v>19214000000.0</v>
       </c>
       <c r="AS58">
-        <v>15374000000.0</v>
+        <v>19214000000.0</v>
       </c>
       <c r="AT58">
         <v>15374000000.0</v>
       </c>
       <c r="AU58">
-        <v>16207000000.0</v>
+        <v>15374000000.0</v>
       </c>
       <c r="AV58">
         <v>16207000000.0</v>
       </c>
       <c r="AW58">
+        <v>16207000000.0</v>
+      </c>
+      <c r="AX58">
         <v>16970000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>16903000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>15881000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>25604191857.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>15539000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>24848484848.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>16348000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>13792000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>14349000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>14668000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>15035000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>14160000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>17427000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>11871149880.0</v>
       </c>
-      <c r="BK58"/>
-      <c r="BL58">
+      <c r="BL58"/>
+      <c r="BM58">
         <v>11136000000.0</v>
       </c>
-      <c r="BM58"/>
-      <c r="BN58">
+      <c r="BN58"/>
+      <c r="BO58">
         <v>9782332780.0</v>
       </c>
-      <c r="BO58"/>
-      <c r="BP58">
+      <c r="BP58"/>
+      <c r="BQ58">
         <v>10116000000.0</v>
       </c>
-      <c r="BQ58"/>
-      <c r="BR58">
+      <c r="BR58"/>
+      <c r="BS58">
         <v>9438163680.0</v>
       </c>
-      <c r="BS58"/>
-      <c r="BT58">
+      <c r="BT58"/>
+      <c r="BU58">
         <v>9903000000.0</v>
       </c>
-      <c r="BU58"/>
-      <c r="BV58">
+      <c r="BV58"/>
+      <c r="BW58">
         <v>9438163680.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>9895396000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>9731000000.0</v>
       </c>
-      <c r="BY58"/>
-      <c r="BZ58">
+      <c r="BZ58"/>
+      <c r="CA58">
         <v>9895396000.0</v>
       </c>
-      <c r="CA58"/>
-      <c r="CB58">
+      <c r="CB58"/>
+      <c r="CC58">
         <v>11825520000.0</v>
       </c>
-      <c r="CC58"/>
-      <c r="CD58">
+      <c r="CD58"/>
+      <c r="CE58">
         <v>10714811000.0</v>
       </c>
-      <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>11311000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11923757280.0</v>
       </c>
       <c r="CH58">
         <v>11923757280.0</v>
       </c>
-      <c r="CI58"/>
-      <c r="CJ58">
+      <c r="CI58">
+        <v>11923757280.0</v>
+      </c>
+      <c r="CJ58"/>
+      <c r="CK58">
         <v>12005000000.0</v>
       </c>
-      <c r="CK58"/>
-      <c r="CL58">
+      <c r="CL58"/>
+      <c r="CM58">
         <v>11915000000.0</v>
       </c>
-      <c r="CM58"/>
-      <c r="CN58">
+      <c r="CN58"/>
+      <c r="CO58">
         <v>11357000000.0</v>
       </c>
-      <c r="CO58"/>
-      <c r="CP58">
+      <c r="CP58"/>
+      <c r="CQ58">
         <v>10851000000.0</v>
       </c>
-      <c r="CQ58"/>
-      <c r="CR58">
+      <c r="CR58"/>
+      <c r="CS58">
         <v>12251000000.0</v>
       </c>
-      <c r="CS58"/>
-      <c r="CT58">
+      <c r="CT58"/>
+      <c r="CU58">
         <v>11685000000.0</v>
       </c>
-      <c r="CU58"/>
-      <c r="CV58">
+      <c r="CV58"/>
+      <c r="CW58">
         <v>11110383000.0</v>
       </c>
-      <c r="CW58"/>
-      <c r="CX58">
+      <c r="CX58"/>
+      <c r="CY58">
         <v>12090000000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>10698000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:103">
+    <row r="59" spans="1:104">
       <c r="A59" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-      <c r="W59">
-[...1 lines deleted...]
-      </c>
+      <c r="W59"/>
       <c r="X59">
         <v>0.0</v>
       </c>
       <c r="Y59">
         <v>0.0</v>
       </c>
       <c r="Z59">
         <v>0.0</v>
       </c>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
@@ -17884,550 +18149,555 @@
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
+      <c r="CZ59"/>
     </row>
-    <row r="60" spans="1:103">
+    <row r="60" spans="1:104">
       <c r="A60" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B60">
+        <v>10871000000.0</v>
+      </c>
+      <c r="C60">
         <v>11584828000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11090000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10284000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10032000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>7950059040.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9791000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>8025291060.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>7780721000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7822000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>7961194000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>8121405691.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7798000000.0</v>
       </c>
       <c r="N60">
         <v>7798000000.0</v>
       </c>
       <c r="O60">
-        <v>7658000000.0</v>
+        <v>7798000000.0</v>
       </c>
       <c r="P60">
         <v>7658000000.0</v>
       </c>
       <c r="Q60">
-        <v>6897000000.0</v>
+        <v>7658000000.0</v>
       </c>
       <c r="R60">
         <v>6897000000.0</v>
       </c>
       <c r="S60">
-        <v>6818000000.0</v>
+        <v>6897000000.0</v>
       </c>
       <c r="T60">
         <v>6818000000.0</v>
       </c>
       <c r="U60">
-        <v>6772000000.0</v>
+        <v>6818000000.0</v>
       </c>
       <c r="V60">
         <v>6772000000.0</v>
       </c>
       <c r="W60">
-        <v>7523000000.0</v>
+        <v>6772000000.0</v>
       </c>
       <c r="X60">
         <v>7523000000.0</v>
       </c>
       <c r="Y60">
-        <v>8361000000.0</v>
+        <v>7523000000.0</v>
       </c>
       <c r="Z60">
         <v>8361000000.0</v>
       </c>
       <c r="AA60">
-        <v>9366000000.0</v>
+        <v>8361000000.0</v>
       </c>
       <c r="AB60">
         <v>9366000000.0</v>
       </c>
       <c r="AC60">
-        <v>9948000000.0</v>
+        <v>9366000000.0</v>
       </c>
       <c r="AD60">
         <v>9948000000.0</v>
       </c>
       <c r="AE60">
-        <v>9922000000.0</v>
+        <v>9948000000.0</v>
       </c>
       <c r="AF60">
         <v>9922000000.0</v>
       </c>
       <c r="AG60">
-        <v>10313000000.0</v>
+        <v>9922000000.0</v>
       </c>
       <c r="AH60">
         <v>10313000000.0</v>
       </c>
       <c r="AI60">
-        <v>9474000000.0</v>
+        <v>10313000000.0</v>
       </c>
       <c r="AJ60">
         <v>9474000000.0</v>
       </c>
       <c r="AK60">
-        <v>8530000000.0</v>
+        <v>9474000000.0</v>
       </c>
       <c r="AL60">
         <v>8530000000.0</v>
       </c>
       <c r="AM60">
-        <v>8139000000.0</v>
+        <v>8530000000.0</v>
       </c>
       <c r="AN60">
         <v>8139000000.0</v>
       </c>
       <c r="AO60">
-        <v>7771000000.0</v>
+        <v>8139000000.0</v>
       </c>
       <c r="AP60">
         <v>7771000000.0</v>
       </c>
       <c r="AQ60">
-        <v>7228000000.0</v>
+        <v>7771000000.0</v>
       </c>
       <c r="AR60">
         <v>7228000000.0</v>
       </c>
       <c r="AS60">
-        <v>6823000000.0</v>
+        <v>7228000000.0</v>
       </c>
       <c r="AT60">
         <v>6823000000.0</v>
       </c>
       <c r="AU60">
-        <v>7086000000.0</v>
+        <v>6823000000.0</v>
       </c>
       <c r="AV60">
         <v>7086000000.0</v>
       </c>
       <c r="AW60">
-        <v>7036000000.0</v>
+        <v>7086000000.0</v>
       </c>
       <c r="AX60">
         <v>7036000000.0</v>
       </c>
       <c r="AY60">
+        <v>7036000000.0</v>
+      </c>
+      <c r="AZ60">
         <v>6327000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>6661829906.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>5588000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>5257855600.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>5133000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5245000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>4886000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>4007000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>3867000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>3221000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>3742000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>3504016560.0</v>
       </c>
-      <c r="BK60"/>
-      <c r="BL60">
+      <c r="BL60"/>
+      <c r="BM60">
         <v>3844000000.0</v>
       </c>
-      <c r="BM60"/>
-      <c r="BN60">
+      <c r="BN60"/>
+      <c r="BO60">
         <v>3970991750.0</v>
       </c>
-      <c r="BO60"/>
-      <c r="BP60">
+      <c r="BP60"/>
+      <c r="BQ60">
         <v>4101000000.0</v>
       </c>
-      <c r="BQ60"/>
-      <c r="BR60">
+      <c r="BR60"/>
+      <c r="BS60">
         <v>7976000000.0</v>
       </c>
-      <c r="BS60"/>
-      <c r="BT60">
+      <c r="BT60"/>
+      <c r="BU60">
         <v>4592000000.0</v>
       </c>
-      <c r="BU60"/>
-      <c r="BV60">
+      <c r="BV60"/>
+      <c r="BW60">
         <v>3635817120.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>6711000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>4839000000.0</v>
       </c>
-      <c r="BY60"/>
-      <c r="BZ60">
+      <c r="BZ60"/>
+      <c r="CA60">
         <v>3687694500.0</v>
       </c>
-      <c r="CA60"/>
-      <c r="CB60">
+      <c r="CB60"/>
+      <c r="CC60">
         <v>2988160000.0</v>
       </c>
-      <c r="CC60"/>
-      <c r="CD60">
+      <c r="CD60"/>
+      <c r="CE60">
         <v>8199000000.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>5222000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5994168480.0</v>
       </c>
       <c r="CH60">
         <v>5994168480.0</v>
       </c>
-      <c r="CI60"/>
-      <c r="CJ60">
+      <c r="CI60">
+        <v>5994168480.0</v>
+      </c>
+      <c r="CJ60"/>
+      <c r="CK60">
         <v>6969000000.0</v>
       </c>
-      <c r="CK60"/>
-      <c r="CL60">
+      <c r="CL60"/>
+      <c r="CM60">
         <v>5123000000.0</v>
       </c>
-      <c r="CM60"/>
-      <c r="CN60">
+      <c r="CN60"/>
+      <c r="CO60">
         <v>5099000000.0</v>
       </c>
-      <c r="CO60"/>
-      <c r="CP60">
+      <c r="CP60"/>
+      <c r="CQ60">
         <v>4711000000.0</v>
       </c>
-      <c r="CQ60"/>
-      <c r="CR60">
+      <c r="CR60"/>
+      <c r="CS60">
         <v>4330000000.0</v>
       </c>
-      <c r="CS60"/>
-      <c r="CT60">
+      <c r="CT60"/>
+      <c r="CU60">
         <v>4026000000.0</v>
       </c>
-      <c r="CU60"/>
-      <c r="CV60">
+      <c r="CV60"/>
+      <c r="CW60">
         <v>5100824000.0</v>
       </c>
-      <c r="CW60"/>
-      <c r="CX60">
+      <c r="CX60"/>
+      <c r="CY60">
         <v>4524000000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>6643000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:103">
+    <row r="61" spans="1:104">
       <c r="A61" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61">
         <v>-1877000000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-1895000000.0</v>
       </c>
-      <c r="T61"/>
-      <c r="U61">
+      <c r="U61"/>
+      <c r="V61">
         <v>-1936000000.0</v>
       </c>
-      <c r="V61"/>
-      <c r="W61">
+      <c r="W61"/>
+      <c r="X61">
         <v>-1952000000.0</v>
       </c>
-      <c r="X61">
-[...1 lines deleted...]
-      </c>
       <c r="Y61">
+        <v>0.0</v>
+      </c>
+      <c r="Z61">
         <v>-2026000000.0</v>
       </c>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
       <c r="AA61">
+        <v>0.0</v>
+      </c>
+      <c r="AB61">
         <v>-2071000000.0</v>
       </c>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
       <c r="AC61">
+        <v>0.0</v>
+      </c>
+      <c r="AD61">
         <v>-2144000000.0</v>
       </c>
-      <c r="AD61">
-[...1 lines deleted...]
-      </c>
       <c r="AE61">
+        <v>0.0</v>
+      </c>
+      <c r="AF61">
         <v>-2178000000.0</v>
       </c>
-      <c r="AF61"/>
-      <c r="AG61">
+      <c r="AG61"/>
+      <c r="AH61">
         <v>-2827712000.0</v>
       </c>
-      <c r="AH61"/>
-      <c r="AI61">
+      <c r="AI61"/>
+      <c r="AJ61">
         <v>-2727711000.0</v>
       </c>
-      <c r="AJ61"/>
-      <c r="AK61">
+      <c r="AK61"/>
+      <c r="AL61">
         <v>-2898674000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-3270663000.0</v>
       </c>
-      <c r="AN61"/>
-      <c r="AO61">
+      <c r="AO61"/>
+      <c r="AP61">
         <v>-3503976000.0</v>
       </c>
-      <c r="AP61"/>
-      <c r="AQ61">
+      <c r="AQ61"/>
+      <c r="AR61">
         <v>-3491030000.0</v>
       </c>
-      <c r="AR61"/>
-      <c r="AS61">
+      <c r="AS61"/>
+      <c r="AT61">
         <v>-3899940000.0</v>
       </c>
-      <c r="AT61"/>
-      <c r="AU61">
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-3714233000.0</v>
       </c>
-      <c r="AV61"/>
-      <c r="AW61">
+      <c r="AW61"/>
+      <c r="AX61">
         <v>-3394872000.0</v>
       </c>
-      <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-      <c r="BA61">
+      <c r="BA61"/>
+      <c r="BB61">
         <v>-3540330000.0</v>
       </c>
-      <c r="BB61"/>
       <c r="BC61"/>
-      <c r="BD61">
+      <c r="BD61"/>
+      <c r="BE61">
         <v>-3626322000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-3507837000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-3367559000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-3715177000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-3853058000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-3151856000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-5093946000.0</v>
       </c>
-      <c r="BK61"/>
-      <c r="BL61">
+      <c r="BL61"/>
+      <c r="BM61">
         <v>-4684932000.0</v>
       </c>
-      <c r="BM61"/>
-      <c r="BN61">
+      <c r="BN61"/>
+      <c r="BO61">
         <v>-5216380000.0</v>
       </c>
-      <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
-      <c r="BR61">
+      <c r="BR61"/>
+      <c r="BS61">
         <v>-4445236000.0</v>
       </c>
-      <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
-      <c r="BV61">
+      <c r="BV61"/>
+      <c r="BW61">
         <v>-1163657000.0</v>
       </c>
-      <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
+      <c r="CZ61"/>
     </row>
-    <row r="62" spans="1:103">
+    <row r="62" spans="1:104">
       <c r="A62" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
-      <c r="W62">
-[...1 lines deleted...]
-      </c>
+      <c r="W62"/>
       <c r="X62">
         <v>0.0</v>
       </c>
       <c r="Y62">
         <v>0.0</v>
       </c>
       <c r="Z62">
         <v>0.0</v>
       </c>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
-      <c r="AD62"/>
-[...3 lines deleted...]
-      <c r="AF62"/>
+      <c r="AD62">
+        <v>0.0</v>
+      </c>
+      <c r="AE62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -18455,84 +18725,85 @@
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
+      <c r="CZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD32"/>
+  <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -18579,5792 +18850,5903 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
+        <v>7946041000.0</v>
+      </c>
+      <c r="C2">
         <v>8072000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8071000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6543668000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5973000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5038000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4654000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4866000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4634000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4680000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4251000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4610000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4029000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4470000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4259000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4010000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4099000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3893000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3245000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3003000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2921000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2603000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6980000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7835000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6895000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6809000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>14411325000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>10022000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6657000000.0</v>
       </c>
-      <c r="AD2"/>
+      <c r="AE2"/>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
+        <v>747499000.0</v>
+      </c>
+      <c r="C3">
         <v>1718000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>493000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1023904000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>489000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>447000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1839000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>374000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>493000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>361000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>394670107.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>378855423.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>328052125.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>333267415.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>314513984.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>283040777.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>559954240.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>493502220.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>230909322.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>210000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>214000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>431000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>407000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>457000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>481000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>570000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>526905490.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>535000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>875000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>585676610.0</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
-        <v>-55000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="K4">
         <v>-55000000.0</v>
       </c>
       <c r="L4">
+        <v>-55000000.0</v>
+      </c>
+      <c r="M4">
         <v>-334885352.47</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000000.0</v>
       </c>
       <c r="N4">
         <v>-83000000.0</v>
       </c>
-      <c r="O4"/>
+      <c r="O4">
+        <v>-83000000.0</v>
+      </c>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
+        <v>5558835000.0</v>
+      </c>
+      <c r="C5">
         <v>4641000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>6745000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5338982000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4446000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>4063000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>2569000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4721000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>4089000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>3920000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3115114484.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>2886757419.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2966773730.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>3552117931.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3197897029.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2834366388.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>4253845922.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4536930416.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2372618495.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>2278000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>2268000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3096000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3474000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3148000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3298000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2345000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2902522484.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2904000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1052000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2954070624.0</v>
       </c>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
+        <v>6306334000.0</v>
+      </c>
+      <c r="C6">
         <v>6359000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>7238000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>6362886000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4935000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>4510000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4408000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5095000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>4582000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>4281000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3509784591.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3265612842.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3294825855.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3885385346.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>3512411013.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>3117407165.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>4813800162.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>5030432636.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2603527817.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>2488000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2482000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3527000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>3881000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>3605000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3779000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2915000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3429427974.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>3439000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1927000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3539747234.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
-      <c r="M7"/>
+      <c r="M7">
+        <v>0.0</v>
+      </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
+      <c r="AE7"/>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
         <v>354000000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>-55000000.0</v>
       </c>
-      <c r="K8">
-[...1 lines deleted...]
-      </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
+        <v>11657587000.0</v>
+      </c>
+      <c r="C9">
         <v>12173000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>12198000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>9683271000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9479000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>7695000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>7098000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>8001000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7529000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7370000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6234000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6203000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6229000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6963000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6503000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>5926000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>5681000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5418000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4845000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>4478000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>4339000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>4074000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1911000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>3148000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10381000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>11315000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>11870000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>8596000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5675000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>13440000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
+        <v>2558861000.0</v>
+      </c>
+      <c r="C10">
         <v>3537000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5460000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4454020000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4801589760.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3706000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2043000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4235000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3740000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3559000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>3177372302.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2933000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2711000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>3123000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3166445629.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>2335581241.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>2337214249.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1990000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2110450705.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4206000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3967000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2000993218.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3757000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3418000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2995000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2434000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2196953638.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2655000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1045000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1332000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
+        <v>604785000.0</v>
+      </c>
+      <c r="C11">
         <v>999000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1294000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>918119000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1155754560.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>907000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>589000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>898000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>596000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>732000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>551426403.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>466000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>426277035.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>519897168.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1053114567.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>339451000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>497923714.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>470472117.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>526352254.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>652223134.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>175376454.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>622646720.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>940000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>892000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>782000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>435000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>607152590.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>731000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>328000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>935027571.0</v>
       </c>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
+        <v>1054881000.0</v>
+      </c>
+      <c r="C12">
         <v>1035768000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1285000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>884962000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>632655847.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>496000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>571000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>506000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>409000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>459000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>514738760.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>535032526.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>433906154.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>514769977.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>500178691.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>534412656.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>593959315.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>589184167.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>428543502.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>332000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>229000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>271000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>295000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>345000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>399000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>637556317.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>705568845.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>681388012.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1118818154.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>673014350.0</v>
       </c>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B13">
+        <v>254000000.0</v>
+      </c>
+      <c r="C13">
         <v>210000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>194000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>217000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>133000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>45000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>74000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>86000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>88000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>185000000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14">
+        <v>-221000000.0</v>
+      </c>
+      <c r="C14">
         <v>-184000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-296000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-32000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-89000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1534000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1668000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1795000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1765000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1715000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1650000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9041904516.26</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>767000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>165789000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>203918000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>187984000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>170396000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>171101000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>151286000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>134422000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>105399000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>114752000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>163134000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>150414000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>132632000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>112616000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>111962000.0</v>
       </c>
-      <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
+      <c r="AE14"/>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
+        <v>1733518000.0</v>
+      </c>
+      <c r="C15">
         <v>2354000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>3870000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3509061000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3538361600.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2660000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1409000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>3160000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>3022000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2662000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2244000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2381000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2248000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>3727520104.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1942000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1900000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1629000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1581237642.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1521000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2989000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1908000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1344000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2530000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>90000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2476000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1733000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1477757926.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1487000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>717000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1205603315.0</v>
       </c>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>180</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>2354000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>3870000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3734000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3249000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2660000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1409000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3160000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3022000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>2662000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2244000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2381000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>3987176000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>3779685000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3063476000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3052730000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2463266000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2663579000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2975947000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2708505000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3528083000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2465375000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2523139000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>125620000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2465117000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1725840000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1476688000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
+      <c r="AE16"/>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17">
+        <v>1958000000.0</v>
+      </c>
+      <c r="C17">
         <v>2538000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>4166000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3766000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3338000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2799000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1454000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>3337000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3144000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2827000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2362000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15021130263.73</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>2264000000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18">
+        <v>-822000000.0</v>
+      </c>
+      <c r="C18">
         <v>-866000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-925000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-603000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-381000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-365000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-359000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-271000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-277000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-347000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-323000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
+      <c r="AE18"/>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>0.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="M20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
+        <v>5558835000.0</v>
+      </c>
+      <c r="C21">
         <v>4335000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>6001000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4379024000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4875167840.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3731000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3488000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>4042000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3691000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3559000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3115114484.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2797000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2707000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3552117931.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3197897028.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>2595000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>2864366190.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3977627899.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4430379746.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4335000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3778000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>2058164452.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3474000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3148000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3243000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2289000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2698119492.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2904000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1052000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3365071753.0</v>
       </c>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
-      <c r="M22"/>
+      <c r="M22">
+        <v>0.0</v>
+      </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
+      <c r="AE22"/>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>14044792000.0</v>
+      </c>
+      <c r="C23">
         <v>15910000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14268000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11847916000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12085819679.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>9002000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>8264000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8825000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8472000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8491000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8541550528.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>8016000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7551000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8002000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7604000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7341000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7344635757.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11339036025.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5786000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10685000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>5078165746.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>8847000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>8672000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>13862000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>14033000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15835000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15274202828.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15714000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11280000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19650991540.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="M24"/>
+      <c r="M24">
+        <v>0.0</v>
+      </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
+      <c r="AE24"/>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25">
+        <v>2480000000.0</v>
+      </c>
+      <c r="C25">
         <v>1718000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>493000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1066000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>828000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>447000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1839000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>374000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>493000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>361000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
+      <c r="AE25"/>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>54583830.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>53000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>47081533.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>40000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>34000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>35000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>36000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>33000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>28000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>26000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>24000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>21534201.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>18262102.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>16824101.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>13570247.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>17000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>17141739.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>16353677.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>17440751.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>16631631.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="X26">
         <v>15000000.0</v>
       </c>
       <c r="Y26">
+        <v>15000000.0</v>
+      </c>
+      <c r="Z26">
         <v>28000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>100592218.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>69000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>61000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>91000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>65000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>191</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>3662000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>3691000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2891719000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2989419520.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2163000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1841000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2042000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1882000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1798000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1562000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1629000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1620000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2689226372.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>2624634812.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>2472032917.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>2135954481.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>2182924823.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2465966085.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1162000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1127000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1812000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27">
         <v>1509468480.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1912772200.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B28">
+        <v>3183000000.0</v>
+      </c>
+      <c r="C28">
         <v>3662000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32433870.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>10747360.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2163000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1841000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2042000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1882000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1798000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>29000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>38000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>65877186.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4930963000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4448227000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>4683884000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>2623239240.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4656000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4242000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2327000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>2235000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2833025760.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1601505580.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>5157000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3748000000.0</v>
       </c>
-      <c r="AD28"/>
+      <c r="AE28"/>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B29">
+        <v>606000000.0</v>
+      </c>
+      <c r="C29">
         <v>999000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1294000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>970000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1049000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>907000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>589000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>898000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>950000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>732000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>496000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>466000000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
+      <c r="AE29"/>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>6098751000.0</v>
+      </c>
+      <c r="C30">
         <v>7838000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6197000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5304247000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5159260136.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3964000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12123000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3959000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3838000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3811000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3393000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>3406000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3522000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3532000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3345000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3331000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2225520667.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4935022207.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5212562694.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4656000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2295000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2350000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6027000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7138000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9026000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>15274202828.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5692000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>4623000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>19650991540.0</v>
       </c>
     </row>
-    <row r="31" spans="1:30">
+    <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
+        <v>-2999975000.0</v>
+      </c>
+      <c r="C31">
         <v>-798000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-541000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>74997000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-73578080.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>25000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1445000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-193000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-49000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>294000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>62257818.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>136000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>4000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-417353348.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-250000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-411000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-527151941.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1987627899.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2514379746.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-129000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>189000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-57171234.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>283000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>270000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-248000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>145000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-501165854.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-249000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-7000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2033071753.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
+        <v>19603627000.0</v>
+      </c>
+      <c r="C32">
         <v>20245000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20269000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16226939000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16960987519.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12733000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11752000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>12867000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>12163000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12050000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11656665012.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>10813000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10258000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>11433000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10762000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9936000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>10209001947.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>15316663924.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>8090000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>15020000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7034436809.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>11943000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>12146000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>10983000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>17276000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>18124000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>17972322320.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>18618000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>12332000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>13440000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CZ32"/>
+  <dimension ref="A1:DA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:104">
+    <row r="1" spans="1:105">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="BC1" t="s">
         <v>130</v>
       </c>
       <c r="BD1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BE1" t="s">
-        <v>196</v>
+        <v>16</v>
       </c>
       <c r="BF1" t="s">
-        <v>131</v>
+        <v>197</v>
       </c>
       <c r="BG1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BH1" t="s">
-        <v>197</v>
+        <v>17</v>
       </c>
       <c r="BI1" t="s">
-        <v>132</v>
+        <v>198</v>
       </c>
       <c r="BJ1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BK1" t="s">
-        <v>198</v>
+        <v>18</v>
       </c>
       <c r="BL1" t="s">
-        <v>133</v>
+        <v>199</v>
       </c>
       <c r="BM1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BN1" t="s">
-        <v>134</v>
+        <v>19</v>
       </c>
       <c r="BO1" t="s">
         <v>135</v>
       </c>
       <c r="BP1" t="s">
         <v>136</v>
       </c>
       <c r="BQ1" t="s">
-        <v>19</v>
+        <v>137</v>
       </c>
       <c r="BR1" t="s">
-        <v>137</v>
+        <v>20</v>
       </c>
       <c r="BS1" t="s">
         <v>138</v>
       </c>
       <c r="BT1" t="s">
         <v>139</v>
       </c>
       <c r="BU1" t="s">
-        <v>20</v>
+        <v>140</v>
       </c>
       <c r="BV1" t="s">
-        <v>140</v>
+        <v>21</v>
       </c>
       <c r="BW1" t="s">
         <v>141</v>
       </c>
       <c r="BX1" t="s">
         <v>142</v>
       </c>
       <c r="BY1" t="s">
-        <v>21</v>
+        <v>143</v>
       </c>
       <c r="BZ1" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="CA1" t="s">
         <v>144</v>
       </c>
       <c r="CB1" t="s">
         <v>145</v>
       </c>
       <c r="CC1" t="s">
-        <v>22</v>
+        <v>146</v>
       </c>
       <c r="CD1" t="s">
-        <v>146</v>
+        <v>23</v>
       </c>
       <c r="CE1" t="s">
         <v>147</v>
       </c>
       <c r="CF1" t="s">
         <v>148</v>
       </c>
       <c r="CG1" t="s">
-        <v>23</v>
+        <v>149</v>
       </c>
       <c r="CH1" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="CI1" t="s">
         <v>150</v>
       </c>
       <c r="CJ1" t="s">
         <v>151</v>
       </c>
       <c r="CK1" t="s">
-        <v>24</v>
+        <v>152</v>
       </c>
       <c r="CL1" t="s">
-        <v>152</v>
+        <v>25</v>
       </c>
       <c r="CM1" t="s">
         <v>153</v>
       </c>
       <c r="CN1" t="s">
         <v>154</v>
       </c>
       <c r="CO1" t="s">
-        <v>25</v>
+        <v>155</v>
       </c>
       <c r="CP1" t="s">
-        <v>155</v>
+        <v>26</v>
       </c>
       <c r="CQ1" t="s">
         <v>156</v>
       </c>
       <c r="CR1" t="s">
         <v>157</v>
       </c>
       <c r="CS1" t="s">
-        <v>26</v>
+        <v>158</v>
       </c>
       <c r="CT1" t="s">
-        <v>158</v>
+        <v>27</v>
       </c>
       <c r="CU1" t="s">
         <v>159</v>
       </c>
       <c r="CV1" t="s">
         <v>160</v>
       </c>
       <c r="CW1" t="s">
-        <v>27</v>
+        <v>161</v>
       </c>
       <c r="CX1" t="s">
-        <v>161</v>
+        <v>28</v>
       </c>
       <c r="CY1" t="s">
         <v>162</v>
       </c>
       <c r="CZ1" t="s">
         <v>163</v>
       </c>
+      <c r="DA1" t="s">
+        <v>164</v>
+      </c>
     </row>
-    <row r="2" spans="1:104">
+    <row r="2" spans="1:105">
       <c r="A2" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B2">
+        <v>3886269112.0</v>
+      </c>
+      <c r="C2">
         <v>4054060390.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3942600000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4163000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3830000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1532240745.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4241000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1693007730.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3165654400.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1628500000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3488219405.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1915900855.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3018000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1507500000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2955000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1479000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2377000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1189500000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2661000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1332000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1952000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>978500000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2702000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1353000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2358000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1179000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2508000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1254000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2195000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1097500000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2439000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1219500000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2215000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1107500000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2465000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1232500000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1959000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>979500000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2292000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1146000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2167000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1083500000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2418000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1209000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1822000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>911000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2184000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1092000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2141000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1070500000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2248000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1124000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2857345000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>-3130000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3130000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2880203000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>-2953725000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2953725000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2362361000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>-3139631000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3139631000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3203765000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>-2707439000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1622500000.0</v>
       </c>
       <c r="BM2">
         <v>1622500000.0</v>
       </c>
       <c r="BN2">
+        <v>1622500000.0</v>
+      </c>
+      <c r="BO2">
         <v>-3111382000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1622500000.0</v>
       </c>
-      <c r="BP2"/>
-      <c r="BQ2">
+      <c r="BQ2"/>
+      <c r="BR2">
         <v>1501500000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>-2800798000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1501500000.0</v>
       </c>
-      <c r="BT2"/>
-      <c r="BU2">
+      <c r="BU2"/>
+      <c r="BV2">
         <v>1301500000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>-2416634000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1460500000.0</v>
       </c>
-      <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>1301500000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3490000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1301500000.0</v>
       </c>
-      <c r="CB2"/>
-      <c r="CC2">
+      <c r="CC2"/>
+      <c r="CD2">
         <v>3490000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>-6724649000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3490000000.0</v>
       </c>
-      <c r="CF2"/>
-      <c r="CG2">
+      <c r="CG2"/>
+      <c r="CH2">
         <v>2409669240.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>-6503989000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2409669000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4419026090.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2248873200.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>-7637983000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2248873200.0</v>
       </c>
-      <c r="CN2"/>
-      <c r="CO2">
+      <c r="CO2"/>
+      <c r="CP2">
         <v>2402964190.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>-8483391000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2402964190.0</v>
       </c>
-      <c r="CR2"/>
-      <c r="CS2">
+      <c r="CS2"/>
+      <c r="CT2">
         <v>6169895000.0</v>
       </c>
-      <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
-      <c r="CW2">
+      <c r="CW2"/>
+      <c r="CX2">
         <v>3090234155.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>2503902690.0</v>
       </c>
-      <c r="CZ2"/>
+      <c r="DA2"/>
     </row>
-    <row r="3" spans="1:104">
+    <row r="3" spans="1:105">
       <c r="A3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B3">
+        <v>332937384.0</v>
+      </c>
+      <c r="C3">
         <v>413862359.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>362086000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>389000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>82000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>34868680.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>411000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>168440130.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>699443840.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-39586.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>335045145.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>41584.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>265000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>27081.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>224000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>60459.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>228000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>54000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>219000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>55213.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49500000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>52750.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>227000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>47300.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>919500000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>44646.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>185000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>40374.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>126000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>63000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>187000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>93500000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>130000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>65000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>178000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>89000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>119000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>59500000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>177000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>88500000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>181000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>90500000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>190000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>95000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>114000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>57000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>186000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>93000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>131000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>65500000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>160000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>80000000.0</v>
       </c>
-      <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3">
+        <v>116817300.0</v>
+      </c>
+      <c r="BN3">
         <v>116500000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
+        <v>105063230.0</v>
+      </c>
+      <c r="BQ3"/>
+      <c r="BR3">
         <v>105000000.0</v>
       </c>
-      <c r="BP3"/>
-      <c r="BQ3">
+      <c r="BS3"/>
+      <c r="BT3">
         <v>105000000.0</v>
       </c>
-      <c r="BR3"/>
-[...4 lines deleted...]
-      <c r="BU3">
+      <c r="BU3"/>
+      <c r="BV3">
+        <v>111927120.0</v>
+      </c>
+      <c r="BW3"/>
+      <c r="BX3">
         <v>107000000.0</v>
       </c>
-      <c r="BV3"/>
-[...4 lines deleted...]
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>120500000.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3">
-        <v>120500000.0</v>
-[...2 lines deleted...]
-      <c r="CC3">
         <v>112000000.0</v>
       </c>
-      <c r="CD3"/>
-      <c r="CE3">
+      <c r="CB3">
+        <v>111823250.0</v>
+      </c>
+      <c r="CC3"/>
+      <c r="CD3">
         <v>112000000.0</v>
       </c>
-      <c r="CF3"/>
-      <c r="CG3">
+      <c r="CE3"/>
+      <c r="CF3">
+        <v>112000000.0</v>
+      </c>
+      <c r="CG3"/>
+      <c r="CH3">
         <v>138000000.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>138000000.0</v>
       </c>
-      <c r="CJ3"/>
-      <c r="CK3">
+      <c r="CK3"/>
+      <c r="CL3">
         <v>157000000.0</v>
       </c>
-      <c r="CL3"/>
-      <c r="CM3">
+      <c r="CM3"/>
+      <c r="CN3">
         <v>157000000.0</v>
       </c>
-      <c r="CN3"/>
-      <c r="CO3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>188500000.0</v>
       </c>
-      <c r="CP3"/>
-      <c r="CQ3">
+      <c r="CQ3"/>
+      <c r="CR3">
         <v>188500000.0</v>
       </c>
-      <c r="CR3"/>
-[...15 lines deleted...]
-      <c r="CZ3"/>
+      <c r="CS3"/>
+      <c r="CT3">
+        <v>174000000.0</v>
+      </c>
+      <c r="CU3"/>
+      <c r="CV3">
+        <v>174000000.0</v>
+      </c>
+      <c r="CW3"/>
+      <c r="CX3">
+        <v>167500000.0</v>
+      </c>
+      <c r="CY3"/>
+      <c r="CZ3">
+        <v>167500000.0</v>
+      </c>
+      <c r="DA3"/>
     </row>
-    <row r="4" spans="1:104">
+    <row r="4" spans="1:105">
       <c r="A4" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
         <v>-82500000.0</v>
       </c>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
       <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
         <v>55000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-27500000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-27000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-28000000.0</v>
       </c>
-      <c r="AM4">
-[...3 lines deleted...]
-      <c r="AO4">
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4"/>
+      <c r="AP4">
         <v>-55000000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
-      <c r="AR4"/>
-      <c r="AS4">
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4"/>
+      <c r="AT4">
         <v>-83000000.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
-      <c r="AV4"/>
-      <c r="AW4">
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4"/>
+      <c r="AX4">
         <v>-83000000.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
-      <c r="AZ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4"/>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
-      <c r="BP4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4"/>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
-      <c r="BT4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4"/>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
-      <c r="BX4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4"/>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
-      <c r="CB4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4"/>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
-      <c r="CF4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4"/>
       <c r="CH4">
         <v>0.0</v>
       </c>
       <c r="CI4">
         <v>0.0</v>
       </c>
-      <c r="CJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4"/>
       <c r="CL4">
         <v>0.0</v>
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
-      <c r="CN4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4"/>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
-      <c r="CR4"/>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
+      <c r="DA4"/>
     </row>
-    <row r="5" spans="1:104">
+    <row r="5" spans="1:105">
       <c r="A5" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B5">
+        <v>2313564889.0</v>
+      </c>
+      <c r="C5">
         <v>3303934859.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1183082000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2994000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2948000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1006040665.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3797000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1417601970.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1979915520.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1068539586.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>3468654725.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1830787721.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1691000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1098472919.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>2755000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1484439541.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1546000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>791446000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>2291000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1236944787.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>496500000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>545947250.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2560000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1363952700.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>879500000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>899455354.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>2453000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1318959626.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>1625000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>812500000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2183000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>1091500000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>1524000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>762000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2052000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1026000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1288000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>644000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1715000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>857500000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>1209000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>604500000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1831000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>915500000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1052000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>526000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2053000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1026500000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1462000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>731000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1979000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>989500000.0</v>
       </c>
-      <c r="BA5">
-[...1 lines deleted...]
-      </c>
       <c r="BB5">
         <v>0.0</v>
       </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
+        <v>3771000000.0</v>
+      </c>
+      <c r="BN5">
         <v>1293500000.0</v>
       </c>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
       <c r="BO5">
+        <v>0.0</v>
+      </c>
+      <c r="BP5">
+        <v>4384000000.0</v>
+      </c>
+      <c r="BQ5"/>
+      <c r="BR5">
         <v>1139000000.0</v>
       </c>
-      <c r="BP5"/>
-      <c r="BQ5">
+      <c r="BS5">
+        <v>0.0</v>
+      </c>
+      <c r="BT5">
         <v>1139000000.0</v>
       </c>
-      <c r="BR5">
-[...6 lines deleted...]
-      <c r="BU5">
+      <c r="BU5"/>
+      <c r="BV5">
+        <v>3760000000.0</v>
+      </c>
+      <c r="BW5">
+        <v>0.0</v>
+      </c>
+      <c r="BX5">
         <v>1134000000.0</v>
       </c>
-      <c r="BV5">
-[...6 lines deleted...]
-      <c r="BY5">
+      <c r="BY5"/>
+      <c r="BZ5">
         <v>1643000000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
-        <v>1643000000.0</v>
-[...2 lines deleted...]
-      <c r="CC5">
+        <v>3681000000.0</v>
+      </c>
+      <c r="CB5">
+        <v>9033000000.0</v>
+      </c>
+      <c r="CC5"/>
+      <c r="CD5">
         <v>1828500000.0</v>
       </c>
-      <c r="CD5">
-[...1 lines deleted...]
-      </c>
       <c r="CE5">
-        <v>1828500000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="CF5">
+        <v>4512000000.0</v>
+      </c>
+      <c r="CG5"/>
       <c r="CH5">
-        <v>0.0</v>
+        <v>3086000000.0</v>
       </c>
       <c r="CI5">
-        <v>1664500000.0</v>
-[...2 lines deleted...]
-      <c r="CK5">
+        <v>0.0</v>
+      </c>
+      <c r="CJ5">
+        <v>4254000000.0</v>
+      </c>
+      <c r="CK5"/>
+      <c r="CL5">
         <v>1732500000.0</v>
       </c>
-      <c r="CL5">
-[...1 lines deleted...]
-      </c>
       <c r="CM5">
-        <v>1732500000.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>0.0</v>
+      </c>
+      <c r="CN5">
+        <v>4770000000.0</v>
+      </c>
+      <c r="CO5"/>
       <c r="CP5">
-        <v>0.0</v>
+        <v>3971000000.0</v>
       </c>
       <c r="CQ5">
-        <v>1269000000.0</v>
-[...17 lines deleted...]
-      <c r="CZ5"/>
+        <v>0.0</v>
+      </c>
+      <c r="CR5">
+        <v>5044000000.0</v>
+      </c>
+      <c r="CS5"/>
+      <c r="CT5">
+        <v>4128000000.0</v>
+      </c>
+      <c r="CU5"/>
+      <c r="CV5">
+        <v>5429800000.0</v>
+      </c>
+      <c r="CW5"/>
+      <c r="CX5">
+        <v>-11709231861.0</v>
+      </c>
+      <c r="CY5"/>
+      <c r="CZ5">
+        <v>5323500000.0</v>
+      </c>
+      <c r="DA5"/>
     </row>
-    <row r="6" spans="1:104">
+    <row r="6" spans="1:105">
       <c r="A6" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B6">
+        <v>2646502273.0</v>
+      </c>
+      <c r="C6">
         <v>3717797218.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1545168000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3383000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3030000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1040909345.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4208000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1586042100.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2679359360.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1068500000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3803699870.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1830829305.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1956000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1098500000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>2979000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1484500000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1774000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>791500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2510000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>546000000.0</v>
       </c>
       <c r="V6">
         <v>546000000.0</v>
       </c>
       <c r="W6">
+        <v>546000000.0</v>
+      </c>
+      <c r="X6">
         <v>2787000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1364000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1799000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>899500000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2638000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1319000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1751000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>875500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2370000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1185000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1654000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>827000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>2230000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>1115000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1407000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>703500000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1892000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>946000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1390000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>695000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2021000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1010500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1166000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>583000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>2239000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>1119500000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1593000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>796500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2139000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>1069500000.0</v>
       </c>
-      <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
-      <c r="BL6">
-[...1 lines deleted...]
-      </c>
+      <c r="BL6"/>
       <c r="BM6">
+        <v>3887817300.0</v>
+      </c>
+      <c r="BN6">
         <v>1410000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1900357740.0</v>
       </c>
-      <c r="BO6">
-[...1 lines deleted...]
-      </c>
       <c r="BP6">
+        <v>4489063230.0</v>
+      </c>
+      <c r="BQ6">
         <v>2142943040.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1244000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1728996240.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1244000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2677761240.0</v>
       </c>
-      <c r="BU6">
-[...1 lines deleted...]
-      </c>
       <c r="BV6">
+        <v>3871927120.0</v>
+      </c>
+      <c r="BW6">
         <v>1648349100.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1241000000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2677374000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1763500000.0</v>
       </c>
-      <c r="BZ6">
-[...1 lines deleted...]
-      </c>
       <c r="CA6">
-        <v>9033000000.0</v>
+        <v>3793000000.0</v>
       </c>
       <c r="CB6">
+        <v>9144823250.0</v>
+      </c>
+      <c r="CC6">
         <v>4985674020.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1940500000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1994328990.0</v>
       </c>
-      <c r="CE6">
-[...1 lines deleted...]
-      </c>
       <c r="CF6">
+        <v>4624000000.0</v>
+      </c>
+      <c r="CG6">
         <v>2715050880.0</v>
       </c>
-      <c r="CG6">
-[...1 lines deleted...]
-      </c>
       <c r="CH6">
+        <v>3224000000.0</v>
+      </c>
+      <c r="CI6">
         <v>1949086740.0</v>
       </c>
-      <c r="CI6">
-[...1 lines deleted...]
-      </c>
       <c r="CJ6">
+        <v>4392000000.0</v>
+      </c>
+      <c r="CK6">
         <v>-6829224360.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1889500000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2330655840.0</v>
       </c>
-      <c r="CM6">
-[...1 lines deleted...]
-      </c>
       <c r="CN6">
+        <v>4927000000.0</v>
+      </c>
+      <c r="CO6">
         <v>3238925400.0</v>
       </c>
-      <c r="CO6">
-[...1 lines deleted...]
-      </c>
       <c r="CP6">
+        <v>4159500000.0</v>
+      </c>
+      <c r="CQ6">
         <v>2802215570.0</v>
       </c>
-      <c r="CQ6">
-[...1 lines deleted...]
-      </c>
       <c r="CR6">
+        <v>5232500000.0</v>
+      </c>
+      <c r="CS6">
         <v>3417814400.0</v>
       </c>
-      <c r="CS6">
-[...1 lines deleted...]
-      </c>
       <c r="CT6">
+        <v>4302000000.0</v>
+      </c>
+      <c r="CU6">
         <v>2590939200.0</v>
       </c>
-      <c r="CU6">
-[...1 lines deleted...]
-      </c>
       <c r="CV6">
+        <v>5603800000.0</v>
+      </c>
+      <c r="CW6">
         <v>3296811666.0</v>
       </c>
-      <c r="CW6">
-[...1 lines deleted...]
-      </c>
       <c r="CX6">
+        <v>-11541731861.0</v>
+      </c>
+      <c r="CY6">
         <v>2672386740.0</v>
       </c>
-      <c r="CY6">
-[...1 lines deleted...]
-      </c>
       <c r="CZ6">
+        <v>5491000000.0</v>
+      </c>
+      <c r="DA6">
         <v>3130910055.0</v>
       </c>
     </row>
-    <row r="7" spans="1:104">
+    <row r="7" spans="1:105">
       <c r="A7" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
-[...1 lines deleted...]
-      </c>
+      <c r="W7"/>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0.0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
-      <c r="AN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7"/>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
-      <c r="AR7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7"/>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
-      <c r="AV7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7"/>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
-      <c r="AZ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7"/>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
-      <c r="BP7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7"/>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
-      <c r="BT7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7"/>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
-      <c r="BX7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7"/>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
-      <c r="CB7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7"/>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
-      <c r="CF7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7"/>
       <c r="CH7">
         <v>0.0</v>
       </c>
       <c r="CI7">
         <v>0.0</v>
       </c>
-      <c r="CJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7"/>
       <c r="CL7">
         <v>0.0</v>
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
-      <c r="CN7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7"/>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
-      <c r="CR7"/>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
+      <c r="DA7"/>
     </row>
-    <row r="8" spans="1:104">
+    <row r="8" spans="1:105">
       <c r="A8" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...1 lines deleted...]
-      </c>
+      <c r="W8"/>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
+        <v>0.0</v>
+      </c>
+      <c r="AD8">
         <v>-6000000.0</v>
       </c>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
       <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
         <v>360000000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
-      <c r="AN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8"/>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
-      <c r="AR8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8"/>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
-      <c r="AV8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8"/>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
-      <c r="AZ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8"/>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
-      <c r="BP8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8"/>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
-      <c r="BT8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8"/>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
-      <c r="BX8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8"/>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
-      <c r="CB8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8"/>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
-      <c r="CF8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8"/>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
-      <c r="CJ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8"/>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
-      <c r="CN8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8"/>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
-      <c r="CR8"/>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
+      <c r="DA8"/>
     </row>
-    <row r="9" spans="1:104">
+    <row r="9" spans="1:105">
       <c r="A9" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B9">
+        <v>5295004172.0</v>
+      </c>
+      <c r="C9">
         <v>6352190331.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5481717000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6738000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5477000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2155518400.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6721000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2799548730.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4282712000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2218000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>5576748995.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3063023545.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>4477000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2240000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5002000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2499500000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3482000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1740000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4213000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2105000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2600000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1297500000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4498000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2247000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3601000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1800500000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>4400000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2200000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3438000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1719000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>4091000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2045500000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>3414000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1707000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3956000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1978000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>2920000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1460000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3314000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1657000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2746000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1373000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3482000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1741000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2504000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1252000000.0</v>
       </c>
       <c r="AU9">
         <v>1252000000.0</v>
       </c>
       <c r="AV9">
+        <v>1252000000.0</v>
+      </c>
+      <c r="AW9">
         <v>1874000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>3187000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1593500000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1049670320.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1863500000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>10735499000.0</v>
       </c>
-      <c r="BB9">
-[...1 lines deleted...]
-      </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
+        <v>0.0</v>
+      </c>
+      <c r="BE9">
         <v>10024201000.0</v>
       </c>
-      <c r="BE9">
-[...1 lines deleted...]
-      </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
         <v>8995104000.0</v>
       </c>
-      <c r="BH9">
-[...1 lines deleted...]
-      </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>9354608000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
-        <v>2422500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM9">
         <v>2422500000.0</v>
       </c>
       <c r="BN9">
+        <v>2422500000.0</v>
+      </c>
+      <c r="BO9">
         <v>1900357740.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>2422500000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>2142943040.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2239000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1728996240.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>2239000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>2677761240.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>2037000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>1648349100.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2169500000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2677374000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2037000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>955500000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2037000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>4985674020.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>955500000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1994328990.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>955500000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>2715050880.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>2310330760.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>1949086740.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>2310331000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>2324782200.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3392126800.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>2330655840.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3392126800.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3238925400.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4007535810.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2802215570.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4007535810.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3417814400.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>5181878400.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>2590939200.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6593623332.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3296811666.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>5572025845.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2672386740.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>628837310.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3130910055.0</v>
       </c>
     </row>
-    <row r="10" spans="1:104">
+    <row r="10" spans="1:105">
       <c r="A10" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B10">
+        <v>-228956940.0</v>
+      </c>
+      <c r="C10">
         <v>2778648016.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>769558000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2774000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2381000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>943435535.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3079000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1261866570.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1606510400.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>839500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2940408365.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1615016215.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1777684693.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>832500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>2532000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1361000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1328000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>754000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>2044000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1099000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-425326707.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-210500000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2288000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1232000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1608000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>804000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313500000.0</v>
       </c>
       <c r="AB10">
         <v>1313500000.0</v>
       </c>
       <c r="AC10">
+        <v>1313500000.0</v>
+      </c>
+      <c r="AD10">
         <v>1607406944.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>768000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1102000000.0</v>
       </c>
       <c r="AF10">
         <v>1102000000.0</v>
       </c>
       <c r="AG10">
+        <v>1102000000.0</v>
+      </c>
+      <c r="AH10">
         <v>1485000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>742500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1978275581.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1037000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537000000.0</v>
       </c>
       <c r="AL10">
         <v>537000000.0</v>
       </c>
       <c r="AM10">
-        <v>892000000.0</v>
+        <v>537000000.0</v>
       </c>
       <c r="AN10">
         <v>892000000.0</v>
       </c>
       <c r="AO10">
+        <v>892000000.0</v>
+      </c>
+      <c r="AP10">
         <v>1293000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>646500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>820000000.0</v>
       </c>
       <c r="AR10">
         <v>820000000.0</v>
       </c>
       <c r="AS10">
+        <v>820000000.0</v>
+      </c>
+      <c r="AT10">
         <v>577000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>288500000.0</v>
       </c>
       <c r="AU10">
         <v>288500000.0</v>
       </c>
       <c r="AV10">
+        <v>288500000.0</v>
+      </c>
+      <c r="AW10">
         <v>1067000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1129000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>564500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>371847440.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>964000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2005601000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-2890000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2890000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1310622000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-2481190000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2481190000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1094570000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-2252063000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2252063000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1218516000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-2055431000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2055431000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1046500000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-2714522000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1046500000.0</v>
       </c>
-      <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>1047500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-2544221000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1047500000.0</v>
       </c>
-      <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>1073000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-2408039000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1073000000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10">
+      <c r="BY10"/>
+      <c r="BZ10">
         <v>962500000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>-2280040000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>962500000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10">
+      <c r="CC10"/>
+      <c r="CD10">
         <v>984500000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-2246308000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>984500000.0</v>
       </c>
-      <c r="CF10"/>
-      <c r="CG10">
+      <c r="CG10"/>
+      <c r="CH10">
         <v>337500000.0</v>
       </c>
-      <c r="CH10">
-[...1 lines deleted...]
-      </c>
       <c r="CI10">
+        <v>0.0</v>
+      </c>
+      <c r="CJ10">
         <v>337500000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-594630720.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1188500000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-1854233000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1188500000.0</v>
       </c>
-      <c r="CN10"/>
-      <c r="CO10">
+      <c r="CO10"/>
+      <c r="CP10">
         <v>861000000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-1706664000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>861000000.0</v>
       </c>
-      <c r="CR10"/>
-      <c r="CS10">
+      <c r="CS10"/>
+      <c r="CT10">
         <v>976038000.0</v>
       </c>
-      <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
-      <c r="CW10">
+      <c r="CW10"/>
+      <c r="CX10">
         <v>963110820.0</v>
       </c>
-      <c r="CX10"/>
-      <c r="CY10">
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>503889180.0</v>
       </c>
-      <c r="CZ10"/>
+      <c r="DA10"/>
     </row>
-    <row r="11" spans="1:104">
+    <row r="11" spans="1:105">
       <c r="A11" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B11">
+        <v>-76985521.0</v>
+      </c>
+      <c r="C11">
         <v>679490366.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>302579000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>699000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>557000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>220702895.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>737000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>302044710.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>313407680.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>160000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>624439370.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>342972670.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>415000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>207500000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>634000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>317000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>370000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>185000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>537000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>268500000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>59000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>29500000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>530000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>265000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>338000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>169000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>560000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>280000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>519000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>259500000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>77000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>38500000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>296000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>148000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>436000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>218000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>200000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>100000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>296000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>148000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>190000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>95000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>276000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>138000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29500000.0</v>
       </c>
       <c r="AU11">
         <v>29500000.0</v>
       </c>
       <c r="AV11">
+        <v>29500000.0</v>
+      </c>
+      <c r="AW11">
         <v>194000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>156000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>78000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>51380160.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>175500000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>321207000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1307000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>1307000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>9300000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-541798000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>541798000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>211794000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>-501177000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>501177000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>163529000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-306998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>261000000.0</v>
       </c>
       <c r="BM11">
         <v>261000000.0</v>
       </c>
       <c r="BN11">
+        <v>261000000.0</v>
+      </c>
+      <c r="BO11">
         <v>-291277320.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>261000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-506895970.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>339000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-297226800.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>339000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-1115021490.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>299500000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-370518960.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>269000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-582505920.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>299500000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>243500000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>299500000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-533174040.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>243500000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>-264935310.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>289000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-478383300.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>243500000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-271583700.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>243500000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-393022440.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>316000000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-394753080.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>316000000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>-404695920.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>217500000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-191942240.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>217500000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-399106400.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>840833948.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-265495950.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>-439833948.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-219916974.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>-130735305.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-131247690.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>137479090.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-329705678.0</v>
       </c>
     </row>
-    <row r="12" spans="1:104">
+    <row r="12" spans="1:105">
       <c r="A12" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B12">
+        <v>528900530.0</v>
+      </c>
+      <c r="C12">
         <v>525286842.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>492195000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>220000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>567000000.0</v>
       </c>
-      <c r="F12"/>
-      <c r="G12">
+      <c r="G12"/>
+      <c r="H12">
         <v>718000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>397000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>373405120.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>528246360.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>166947704.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>253000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>129390746.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>223000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>114539819.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>218000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>107522434.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>247000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>121290322.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>254000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>115625621.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>272000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>94064701.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>74925392.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76841927.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>229800041.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>81454450.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>207204801.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>84886070.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>207485073.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>87087006.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>91831550.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>88334795.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>250533060.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>99170982.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>97049302.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>105141869.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>353904000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>123326019.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>130523667.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>123308225.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>431511000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>157352583.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>77824339.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>75839653.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>212871697.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>208046628.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>150467360.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>150330271.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>163348232.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>162031438.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1160423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>427000000.0</v>
       </c>
       <c r="BC12">
         <v>427000000.0</v>
       </c>
       <c r="BD12">
+        <v>427000000.0</v>
+      </c>
+      <c r="BE12">
         <v>450698000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>421740000.0</v>
       </c>
       <c r="BF12">
         <v>421740000.0</v>
       </c>
       <c r="BG12">
+        <v>421740000.0</v>
+      </c>
+      <c r="BH12">
         <v>421175000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>499560000.0</v>
       </c>
       <c r="BI12">
         <v>499560000.0</v>
       </c>
       <c r="BJ12">
+        <v>499560000.0</v>
+      </c>
+      <c r="BK12">
         <v>390808000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>479503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209500000.0</v>
       </c>
       <c r="BM12">
         <v>209500000.0</v>
       </c>
       <c r="BN12">
+        <v>209500000.0</v>
+      </c>
+      <c r="BO12">
         <v>402813000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>166000000.0</v>
       </c>
-      <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>166000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>280080000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>166000000.0</v>
       </c>
-      <c r="BT12"/>
-      <c r="BU12">
+      <c r="BU12"/>
+      <c r="BV12">
         <v>135500000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>147816000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>114500000.0</v>
       </c>
-      <c r="BX12"/>
-      <c r="BY12">
+      <c r="BY12"/>
+      <c r="BZ12">
         <v>135500000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>149448000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>135500000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>147500000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>260493000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>147500000.0</v>
       </c>
-      <c r="CF12"/>
-      <c r="CG12">
+      <c r="CG12"/>
+      <c r="CH12">
         <v>175500000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>344433000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>175500000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>85340520.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>199500000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>247231000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>199500000.0</v>
       </c>
-      <c r="CN12"/>
-      <c r="CO12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>225000000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>279905000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>225000000.0</v>
       </c>
-      <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12">
         <v>250444000.0</v>
       </c>
-      <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12">
         <v>352536845.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>79463155.0</v>
       </c>
-      <c r="CZ12"/>
+      <c r="DA12"/>
     </row>
-    <row r="13" spans="1:104">
+    <row r="13" spans="1:105">
       <c r="A13" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>177</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>182000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>21000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>307000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>282000000.0</v>
       </c>
-      <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>169000000.0</v>
       </c>
-      <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13">
         <v>100000000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>117000000.0</v>
       </c>
-      <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>42000000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>20000000.0</v>
       </c>
-      <c r="P13"/>
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13">
         <v>18000000.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="S13"/>
+      <c r="T13">
         <v>38000000.0</v>
       </c>
-      <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>76000000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>31000000.0</v>
       </c>
-      <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>9000000.0</v>
       </c>
-      <c r="Z13"/>
-      <c r="AA13">
+      <c r="AA13"/>
+      <c r="AB13">
         <v>65000000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AC13"/>
+      <c r="AD13">
         <v>42000000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>44000000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
@@ -24393,1118 +24775,1125 @@
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
+      <c r="DA13"/>
     </row>
-    <row r="14" spans="1:104">
+    <row r="14" spans="1:105">
       <c r="A14" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
-      <c r="Q14">
-[...1 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14">
         <v>1534000000.0</v>
       </c>
       <c r="S14">
-        <v>1560000000.0</v>
+        <v>1534000000.0</v>
       </c>
       <c r="T14">
         <v>1560000000.0</v>
       </c>
       <c r="U14">
-        <v>1668000000.0</v>
+        <v>1560000000.0</v>
       </c>
       <c r="V14">
         <v>1668000000.0</v>
       </c>
       <c r="W14">
-        <v>1707000000.0</v>
+        <v>1668000000.0</v>
       </c>
       <c r="X14">
         <v>1707000000.0</v>
       </c>
       <c r="Y14">
-        <v>1795000000.0</v>
+        <v>1707000000.0</v>
       </c>
       <c r="Z14">
         <v>1795000000.0</v>
       </c>
       <c r="AA14">
+        <v>1795000000.0</v>
+      </c>
+      <c r="AB14">
         <v>4681828628.53</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2304682405.11</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>5265436423.39</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2478932584.27</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>229806971.35</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1768000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>57820000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1629875000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>85125000.0</v>
       </c>
-      <c r="AJ14">
-[...1 lines deleted...]
-      </c>
       <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
         <v>35338000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-120917000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>120917000.0</v>
       </c>
-      <c r="AN14"/>
-      <c r="AO14">
+      <c r="AO14"/>
+      <c r="AP14">
         <v>52689000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-82563000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>82563000.0</v>
       </c>
-      <c r="AR14"/>
-      <c r="AS14">
+      <c r="AS14"/>
+      <c r="AT14">
         <v>767000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>-91157000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>91157000.0</v>
       </c>
-      <c r="AV14"/>
-      <c r="AW14">
+      <c r="AW14"/>
+      <c r="AX14">
         <v>57991000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>-91067000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>91067000.0</v>
       </c>
-      <c r="AZ14"/>
-      <c r="BA14">
+      <c r="BA14"/>
+      <c r="BB14">
         <v>101918000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-102000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>102000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>86397000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>-101587000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>101587000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>78244000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-92152000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>92152000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>74065000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-92100000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>92100000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>73898000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>-77388000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>77388000.0</v>
       </c>
-      <c r="BP14"/>
-      <c r="BQ14">
+      <c r="BQ14"/>
+      <c r="BR14">
         <v>61954000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>-72468000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>72468000.0</v>
       </c>
-      <c r="BT14"/>
-      <c r="BU14">
+      <c r="BU14"/>
+      <c r="BV14">
         <v>38366000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>-67033000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>67033000.0</v>
       </c>
-      <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>40028000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-74724000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>74724000.0</v>
       </c>
-      <c r="CB14"/>
-      <c r="CC14">
+      <c r="CC14"/>
+      <c r="CD14">
         <v>73924000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-89210000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>89210000.0</v>
       </c>
-      <c r="CF14"/>
-      <c r="CG14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>77986000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-72428000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>72428000.0</v>
       </c>
-      <c r="CJ14"/>
-      <c r="CK14">
+      <c r="CK14"/>
+      <c r="CL14">
         <v>71551000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>-61081000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>61081000.0</v>
       </c>
-      <c r="CN14"/>
-      <c r="CO14">
+      <c r="CO14"/>
+      <c r="CP14">
         <v>49070000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>-63546000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>63546000.0</v>
       </c>
-      <c r="CR14"/>
-      <c r="CS14">
+      <c r="CS14"/>
+      <c r="CT14">
         <v>53822000.0</v>
       </c>
-      <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
+      <c r="DA14"/>
     </row>
-    <row r="15" spans="1:104">
+    <row r="15" spans="1:105">
       <c r="A15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B15">
+        <v>-257951487.0</v>
+      </c>
+      <c r="C15">
         <v>1984748583.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>422602000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1935000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1660000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>657750100.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2210000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>905724300.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1370467840.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>719500000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2208363255.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1212941205.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1284000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>642000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1965000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>982500000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1080000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>540000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1580000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>790000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-456000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-228000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1865000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>932500000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1184000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>592000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1976000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>988000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>964000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>482000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2058000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1029000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1148000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>574000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1514000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>784500000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>838000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>419000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1406000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>703000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1070000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>535000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1311000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>655500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>640000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>320000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>324500000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>845500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>931000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>465500000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1521000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>760500000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1565221000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-1481000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1481000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1214925000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-1837805000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1837805000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>792299000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>-1642567000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1642567000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>984212000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1656333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>760500000.0</v>
       </c>
       <c r="BM15">
         <v>760500000.0</v>
       </c>
       <c r="BN15">
+        <v>760500000.0</v>
+      </c>
+      <c r="BO15">
         <v>291277320.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>760500000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>506895970.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>744500000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>297226800.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>2087000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1115021490.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>672000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>370518960.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>954000000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>582505920.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>672000000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>489000000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>672000000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>533174040.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>696000000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>264935310.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>795000000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>478383300.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>430000000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>271583700.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>-359000000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>393022440.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>829000000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>394753080.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>596000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>404695920.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>272000000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>191942240.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>589000000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>399106400.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>423000000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>265495950.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>362200000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>219916974.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>211400000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>131247690.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>560600000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>329705678.0</v>
       </c>
     </row>
-    <row r="16" spans="1:104">
+    <row r="16" spans="1:105">
       <c r="A16" t="s">
-        <v>179</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>180</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1995000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>419000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1935000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1660000000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>2210000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>1439000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>719500000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2295000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1147500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>642000000.0</v>
       </c>
       <c r="N16">
         <v>642000000.0</v>
       </c>
       <c r="O16">
-        <v>982500000.0</v>
+        <v>642000000.0</v>
       </c>
       <c r="P16">
         <v>982500000.0</v>
       </c>
       <c r="Q16">
-        <v>540000000.0</v>
+        <v>982500000.0</v>
       </c>
       <c r="R16">
         <v>540000000.0</v>
       </c>
       <c r="S16">
-        <v>790000000.0</v>
+        <v>540000000.0</v>
       </c>
       <c r="T16">
         <v>790000000.0</v>
       </c>
       <c r="U16">
-        <v>-228000000.0</v>
+        <v>790000000.0</v>
       </c>
       <c r="V16">
         <v>-228000000.0</v>
       </c>
       <c r="W16">
-        <v>932500000.0</v>
+        <v>-228000000.0</v>
       </c>
       <c r="X16">
         <v>932500000.0</v>
       </c>
       <c r="Y16">
+        <v>932500000.0</v>
+      </c>
+      <c r="Z16">
         <v>1184000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>592000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1976000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1288639624.36</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>964000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>676966292.13</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2058000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1029000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1595066000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1361676000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1935676000.0</v>
       </c>
-      <c r="AJ16">
-[...1 lines deleted...]
-      </c>
       <c r="AK16">
+        <v>0.0</v>
+      </c>
+      <c r="AL16">
         <v>898217000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2073288000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2073288000.0</v>
       </c>
-      <c r="AN16"/>
-      <c r="AO16">
+      <c r="AO16"/>
+      <c r="AP16">
         <v>1702323000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-2042276000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2042276000.0</v>
       </c>
-      <c r="AR16"/>
-      <c r="AS16">
+      <c r="AS16"/>
+      <c r="AT16">
         <v>1184513000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-2802663000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2802663000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>1256042000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-2473450000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2473450000.0</v>
       </c>
-      <c r="AZ16"/>
-      <c r="BA16">
+      <c r="BA16"/>
+      <c r="BB16">
         <v>1582476000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-1481000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1481000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1214925000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-1837805000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1837805000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>804532000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-1658734000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1658734000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>980922000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-1656333000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1656333000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1041254000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>-1934693000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1934693000.0</v>
       </c>
-      <c r="BP16"/>
-      <c r="BQ16">
+      <c r="BQ16"/>
+      <c r="BR16">
         <v>955558000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-1752947000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1752947000.0</v>
       </c>
-      <c r="BT16"/>
-      <c r="BU16">
+      <c r="BU16"/>
+      <c r="BV16">
         <v>1523962000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>-2004121000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2004121000.0</v>
       </c>
-      <c r="BX16"/>
-      <c r="BY16">
+      <c r="BY16"/>
+      <c r="BZ16">
         <v>800371000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>-1665004000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1665004000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>933417000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>-1589722000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1589722000.0</v>
       </c>
-      <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>864381000.0</v>
       </c>
-      <c r="CH16">
-[...1 lines deleted...]
-      </c>
       <c r="CI16">
         <v>0.0</v>
       </c>
-      <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16"/>
+      <c r="CL16">
         <v>1287134000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>-1177983000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1177983000.0</v>
       </c>
-      <c r="CN16"/>
-      <c r="CO16">
+      <c r="CO16"/>
+      <c r="CP16">
         <v>967827000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>-758013000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>758013000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>766088000.0</v>
       </c>
-      <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
+      <c r="DA16"/>
     </row>
-    <row r="17" spans="1:104">
+    <row r="17" spans="1:105">
       <c r="A17" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
+      <c r="W17"/>
+      <c r="X17">
         <v>28822775342.22</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11494635260.6</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10552087461.43</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>16234188213.18</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>2738353077.3</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1347984870.22</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1516982674.95</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>714185393.26</v>
       </c>
-      <c r="AE17">
-[...1 lines deleted...]
-      </c>
       <c r="AF17">
+        <v>0.0</v>
+      </c>
+      <c r="AG17">
         <v>1063500000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2232500000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>594500000.0</v>
       </c>
-      <c r="AI17">
-[...1 lines deleted...]
-      </c>
       <c r="AJ17">
         <v>0.0</v>
       </c>
       <c r="AK17">
+        <v>0.0</v>
+      </c>
+      <c r="AL17">
         <v>2362000000.0</v>
       </c>
-      <c r="AL17">
-[...1 lines deleted...]
-      </c>
       <c r="AM17">
         <v>0.0</v>
       </c>
-      <c r="AN17"/>
-      <c r="AO17">
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
+      <c r="AO17"/>
+      <c r="AP17">
         <v>2467000000.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
-      <c r="AR17"/>
-      <c r="AS17">
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17"/>
+      <c r="AT17">
         <v>2264000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
-      <c r="AV17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17"/>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
-      <c r="AZ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17"/>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
-      <c r="BP17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17"/>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
-      <c r="BT17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17"/>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
-      <c r="BX17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17"/>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
-      <c r="CB17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17"/>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
-      <c r="CF17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17"/>
       <c r="CH17">
         <v>0.0</v>
       </c>
       <c r="CI17">
         <v>0.0</v>
       </c>
-      <c r="CJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17"/>
       <c r="CL17">
         <v>0.0</v>
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
-      <c r="CN17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17"/>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
-      <c r="CR17"/>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
+      <c r="DA17"/>
     </row>
-    <row r="18" spans="1:104">
+    <row r="18" spans="1:105">
       <c r="A18" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
@@ -25565,102 +25954,103 @@
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
+      <c r="DA18"/>
     </row>
-    <row r="19" spans="1:104">
+    <row r="19" spans="1:105">
       <c r="A19" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
-[...1 lines deleted...]
-      </c>
+      <c r="W19"/>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
-      <c r="AD19"/>
-[...3 lines deleted...]
-      <c r="AF19"/>
+      <c r="AD19">
+        <v>0.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -25689,1172 +26079,1181 @@
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
+      <c r="DA19"/>
     </row>
-    <row r="20" spans="1:104">
+    <row r="20" spans="1:105">
       <c r="A20" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
-[...1 lines deleted...]
-      </c>
+      <c r="W20"/>
       <c r="X20">
         <v>0.0</v>
       </c>
       <c r="Y20">
         <v>0.0</v>
       </c>
       <c r="Z20">
         <v>0.0</v>
       </c>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
-      <c r="AN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20"/>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
-      <c r="AR20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20"/>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20"/>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
-      <c r="AZ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20"/>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
-      <c r="BP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20"/>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
-      <c r="BT20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20"/>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
-      <c r="BX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
-      <c r="CB20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20"/>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
-      <c r="CF20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20"/>
       <c r="CH20">
         <v>0.0</v>
       </c>
       <c r="CI20">
         <v>0.0</v>
       </c>
-      <c r="CJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20"/>
       <c r="CL20">
         <v>0.0</v>
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
-      <c r="CN20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20"/>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
-      <c r="CR20"/>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
+      <c r="DA20"/>
     </row>
-    <row r="21" spans="1:104">
+    <row r="21" spans="1:105">
       <c r="A21" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B21">
+        <v>2313564889.0</v>
+      </c>
+      <c r="C21">
         <v>3239268866.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2167472000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3155000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2684000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1006040665.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3317000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1417601970.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1433623040.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1028500000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3041492545.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1682177965.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2194079305.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1031000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>2743000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1372500000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1488000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>745500000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2256000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1127500000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>972896956.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>496500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2501000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1250500000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1670000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>835000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1215000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1226500000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1570779833.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>812500000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1095000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1091500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1524000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>762000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2146683696.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1026000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>614000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>644000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>806500000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>857500000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1129000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>604500000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>834000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>915500000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>667000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>526000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>333500000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1026500000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1462000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>731000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>481524320.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>989500000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2103717000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-2886000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2886000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1962132000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2645883000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2645883000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1459493000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2625521000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2625521000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1784762000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-2385820000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3771000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1113000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1900357740.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>4384000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2142943040.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1079500000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1728996240.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>5012000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2677761240.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3760000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1648349100.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>4725000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2677374000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>865500000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3681000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>9033000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4985674020.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>935500000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1994328990.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4512000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2715050880.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3086000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1949086740.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4254000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-6829224360.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>826500000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2330655840.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4770000000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3238925400.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3971000000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2802215570.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5044000000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>3417814400.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4128000000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2590939200.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5429800000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3296811666.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>967625845.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2672386740.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>5323500000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3130910055.0</v>
       </c>
     </row>
-    <row r="22" spans="1:104">
+    <row r="22" spans="1:105">
       <c r="A22" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
-[...1 lines deleted...]
-      </c>
+      <c r="W22"/>
       <c r="X22">
         <v>0.0</v>
       </c>
       <c r="Y22">
         <v>0.0</v>
       </c>
       <c r="Z22">
         <v>0.0</v>
       </c>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
-      <c r="AN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22"/>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
-      <c r="AR22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22"/>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
-      <c r="AV22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22"/>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
-      <c r="AZ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22"/>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
-      <c r="BP22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22"/>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
-      <c r="BT22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22"/>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
-      <c r="BX22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22"/>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
-      <c r="CB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22"/>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
-      <c r="CF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22"/>
       <c r="CH22">
         <v>0.0</v>
       </c>
       <c r="CI22">
         <v>0.0</v>
       </c>
-      <c r="CJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22"/>
       <c r="CL22">
         <v>0.0</v>
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
-      <c r="CN22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22"/>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
-      <c r="CR22"/>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
+      <c r="DA22"/>
     </row>
-    <row r="23" spans="1:104">
+    <row r="23" spans="1:105">
       <c r="A23" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B23">
+        <v>6867708394.0</v>
+      </c>
+      <c r="C23">
         <v>7166981856.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7256845000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>7746000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6623000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2566017859.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>7645000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3038889450.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6014743360.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2850500000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6023475855.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3205854200.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5829000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2816500000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5214000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2532500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4371000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2097500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4618000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2244000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3625884920.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2393500000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4699000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2291500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4233000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2116500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2239000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2078000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4132000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1988000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2170000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2098000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4003000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2001500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2178000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2097000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1825500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1829500000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1996500000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1829500000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3784000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1727000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2116000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2033000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3658000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1829000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1829500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1770500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4001000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2000500000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1317769360.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1923000000.0</v>
       </c>
-      <c r="BA23">
-[...1 lines deleted...]
-      </c>
       <c r="BB23">
         <v>0.0</v>
       </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
-        <v>2893000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM23">
         <v>2893000000.0</v>
       </c>
       <c r="BN23">
-        <v>0.0</v>
+        <v>2893000000.0</v>
       </c>
       <c r="BO23">
+        <v>0.0</v>
+      </c>
+      <c r="BP23">
         <v>2893000000.0</v>
       </c>
-      <c r="BP23"/>
-      <c r="BQ23">
+      <c r="BQ23"/>
+      <c r="BR23">
         <v>2681000000.0</v>
       </c>
-      <c r="BR23">
-[...1 lines deleted...]
-      </c>
       <c r="BS23">
+        <v>0.0</v>
+      </c>
+      <c r="BT23">
         <v>2681000000.0</v>
       </c>
-      <c r="BT23"/>
-      <c r="BU23">
+      <c r="BU23"/>
+      <c r="BV23">
         <v>2476500000.0</v>
       </c>
-      <c r="BV23">
-[...1 lines deleted...]
-      </c>
       <c r="BW23">
+        <v>0.0</v>
+      </c>
+      <c r="BX23">
         <v>4725000000.0</v>
       </c>
-      <c r="BX23"/>
-      <c r="BY23">
+      <c r="BY23"/>
+      <c r="BZ23">
         <v>2476500000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>3490000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>2476500000.0</v>
       </c>
-      <c r="CB23"/>
-      <c r="CC23">
+      <c r="CC23"/>
+      <c r="CD23">
         <v>3490000000.0</v>
       </c>
-      <c r="CD23">
-[...1 lines deleted...]
-      </c>
       <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
         <v>4512000000.0</v>
       </c>
-      <c r="CF23"/>
-      <c r="CG23">
+      <c r="CG23"/>
+      <c r="CH23">
         <v>3086000000.0</v>
       </c>
-      <c r="CH23">
-[...1 lines deleted...]
-      </c>
       <c r="CI23">
+        <v>0.0</v>
+      </c>
+      <c r="CJ23">
         <v>4254000000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9154006560.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4582000000.0</v>
       </c>
-      <c r="CL23">
-[...1 lines deleted...]
-      </c>
       <c r="CM23">
+        <v>0.0</v>
+      </c>
+      <c r="CN23">
         <v>4770000000.0</v>
       </c>
-      <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>3963687880.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
+        <v>0.0</v>
+      </c>
+      <c r="CR23">
         <v>5589500000.0</v>
       </c>
-      <c r="CR23"/>
-      <c r="CS23">
+      <c r="CS23"/>
+      <c r="CT23">
         <v>4128000000.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>5429800000.0</v>
       </c>
-      <c r="CV23"/>
-      <c r="CW23">
+      <c r="CW23"/>
+      <c r="CX23">
         <v>7394634155.0</v>
       </c>
-      <c r="CX23"/>
-      <c r="CY23">
+      <c r="CY23"/>
+      <c r="CZ23">
         <v>5323500000.0</v>
       </c>
-      <c r="CZ23"/>
+      <c r="DA23"/>
     </row>
-    <row r="24" spans="1:104">
+    <row r="24" spans="1:105">
       <c r="A24" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
-[...1 lines deleted...]
-      </c>
+      <c r="W24"/>
       <c r="X24">
         <v>0.0</v>
       </c>
       <c r="Y24">
         <v>0.0</v>
       </c>
       <c r="Z24">
         <v>0.0</v>
       </c>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
-      <c r="AD24"/>
-[...3 lines deleted...]
-      <c r="AF24"/>
+      <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -26883,80 +27282,81 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
+      <c r="DA24"/>
     </row>
-    <row r="25" spans="1:104">
+    <row r="25" spans="1:105">
       <c r="A25" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
-      <c r="S25">
+      <c r="S25"/>
+      <c r="T25">
         <v>109500000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>95500000.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
@@ -26993,898 +27393,902 @@
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
-      <c r="CY25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>79463155.0</v>
       </c>
-      <c r="CZ25"/>
+      <c r="DA25"/>
     </row>
-    <row r="26" spans="1:104">
+    <row r="26" spans="1:105">
       <c r="A26" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>73468922.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>34314703.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>27340215.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>26500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>24804045.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>26500000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
+      <c r="M26"/>
       <c r="N26">
         <v>21500000.0</v>
       </c>
-      <c r="O26"/>
+      <c r="O26">
+        <v>21500000.0</v>
+      </c>
       <c r="P26"/>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>20000000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>20000000.0</v>
+      </c>
       <c r="T26"/>
-      <c r="U26">
-[...1 lines deleted...]
-      </c>
+      <c r="U26"/>
       <c r="V26">
         <v>17000000.0</v>
       </c>
       <c r="W26">
+        <v>17000000.0</v>
+      </c>
+      <c r="X26">
         <v>35000000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>35000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17500000.0</v>
       </c>
       <c r="AA26">
         <v>17500000.0</v>
       </c>
       <c r="AB26">
-        <v>0.0</v>
+        <v>17500000.0</v>
       </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>36000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18000000.0</v>
       </c>
       <c r="AE26">
         <v>18000000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>18000000.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>33000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="AI26">
         <v>16500000.0</v>
       </c>
       <c r="AJ26">
-        <v>0.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="AK26">
-        <v>14000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL26">
         <v>14000000.0</v>
       </c>
       <c r="AM26">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="AO26">
+        <v>14000000.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26"/>
+      <c r="AP26">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13000000.0</v>
       </c>
       <c r="AQ26">
         <v>13000000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26">
+      <c r="AR26">
+        <v>13000000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26">
         <v>24000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>12000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>6868890.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>21000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>10500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6916560.0</v>
       </c>
-      <c r="AZ26"/>
-      <c r="BA26">
+      <c r="BA26"/>
+      <c r="BB26">
         <v>28235000.0</v>
       </c>
-      <c r="BB26">
-[...1 lines deleted...]
-      </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>27314000.0</v>
       </c>
-      <c r="BE26">
-[...1 lines deleted...]
-      </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>19431000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
         <v>27968000.0</v>
       </c>
-      <c r="BK26">
-[...1 lines deleted...]
-      </c>
       <c r="BL26">
-        <v>8500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM26">
         <v>8500000.0</v>
       </c>
       <c r="BN26">
-        <v>0.0</v>
+        <v>8500000.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>8500000.0</v>
       </c>
-      <c r="BP26"/>
-      <c r="BQ26">
+      <c r="BQ26"/>
+      <c r="BR26">
         <v>8500000.0</v>
       </c>
-      <c r="BR26">
-[...1 lines deleted...]
-      </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>8500000.0</v>
       </c>
-      <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>506500000.0</v>
       </c>
-      <c r="BV26">
-[...1 lines deleted...]
-      </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>9000000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>506500000.0</v>
       </c>
-      <c r="BZ26">
-[...1 lines deleted...]
-      </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>506500000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>19939000.0</v>
       </c>
-      <c r="CD26">
-[...1 lines deleted...]
-      </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
-      <c r="CF26"/>
-      <c r="CG26">
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26"/>
+      <c r="CH26">
         <v>7500000.0</v>
       </c>
-      <c r="CH26">
-[...1 lines deleted...]
-      </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
         <v>7500000.0</v>
       </c>
-      <c r="CJ26"/>
-      <c r="CK26">
+      <c r="CK26"/>
+      <c r="CL26">
         <v>14000000.0</v>
       </c>
-      <c r="CL26">
-[...1 lines deleted...]
-      </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>14000000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>35500000.0</v>
       </c>
-      <c r="CP26">
-[...1 lines deleted...]
-      </c>
       <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
         <v>35500000.0</v>
       </c>
-      <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
+      <c r="DA26"/>
     </row>
-    <row r="27" spans="1:104">
+    <row r="27" spans="1:105">
       <c r="A27" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>1766000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1896000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1739000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>694599955.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1952000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>794250540.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1422570880.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>741500000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1517077895.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>833253445.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685000000.0</v>
       </c>
       <c r="N27">
         <v>685000000.0</v>
       </c>
       <c r="O27">
-        <v>675500000.0</v>
+        <v>685000000.0</v>
       </c>
       <c r="P27">
         <v>675500000.0</v>
       </c>
       <c r="Q27">
-        <v>539000000.0</v>
+        <v>675500000.0</v>
       </c>
       <c r="R27">
         <v>539000000.0</v>
       </c>
       <c r="S27">
-        <v>542500000.0</v>
+        <v>539000000.0</v>
       </c>
       <c r="T27">
         <v>542500000.0</v>
       </c>
       <c r="U27">
-        <v>362500000.0</v>
+        <v>542500000.0</v>
       </c>
       <c r="V27">
         <v>362500000.0</v>
       </c>
       <c r="W27">
-        <v>558000000.0</v>
+        <v>362500000.0</v>
       </c>
       <c r="X27">
         <v>558000000.0</v>
       </c>
       <c r="Y27">
+        <v>558000000.0</v>
+      </c>
+      <c r="Z27">
         <v>988000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>494000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1054000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>527000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>914000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>457000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>968000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>484000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>890000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>445000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>908000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>454000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>740000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>370000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>822000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>411000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>733000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>366500000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>896000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>448000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>717000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>358500000.0</v>
       </c>
       <c r="AU27">
         <v>358500000.0</v>
       </c>
       <c r="AV27">
+        <v>358500000.0</v>
+      </c>
+      <c r="AW27">
         <v>451500000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>851000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>425500000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>280285360.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>459000000.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
-      <c r="BL27">
-[...1 lines deleted...]
-      </c>
+      <c r="BL27"/>
       <c r="BM27">
         <v>619500000.0</v>
       </c>
-      <c r="BN27"/>
-      <c r="BO27">
+      <c r="BN27">
         <v>619500000.0</v>
       </c>
-      <c r="BP27"/>
-      <c r="BQ27">
+      <c r="BO27"/>
+      <c r="BP27">
+        <v>619500000.0</v>
+      </c>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>581000000.0</v>
       </c>
-      <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>581000000.0</v>
       </c>
-      <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>506500000.0</v>
       </c>
-      <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>563500000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>506500000.0</v>
       </c>
-      <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>506500000.0</v>
       </c>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>754734240.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>754734240.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>754734240.0</v>
       </c>
-      <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>956386100.0</v>
       </c>
-      <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>956386100.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
+      <c r="DA27"/>
     </row>
-    <row r="28" spans="1:104">
+    <row r="28" spans="1:105">
       <c r="A28" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>192</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>1703000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1766000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13578580.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1770084835.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>23377865.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1802518705.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>7376940.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1544500000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1818000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>11641370.0</v>
       </c>
-      <c r="M28">
-[...1 lines deleted...]
-      </c>
       <c r="N28">
+        <v>1900917313.0</v>
+      </c>
+      <c r="O28">
         <v>21500000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1583500000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1455000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>14000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1414500000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1274500000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1439000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>7000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>13000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6500000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>18000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>9000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>7000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3500000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>16000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>22000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>17734785.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2575850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2657000000.0</v>
       </c>
       <c r="BC28">
         <v>2657000000.0</v>
       </c>
       <c r="BD28">
+        <v>2657000000.0</v>
+      </c>
+      <c r="BE28">
         <v>2575986000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2354977000.0</v>
       </c>
       <c r="BF28">
         <v>2354977000.0</v>
       </c>
       <c r="BG28">
+        <v>2354977000.0</v>
+      </c>
+      <c r="BH28">
         <v>2063594000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2384633000.0</v>
       </c>
       <c r="BI28">
         <v>2384633000.0</v>
       </c>
       <c r="BJ28">
+        <v>2384633000.0</v>
+      </c>
+      <c r="BK28">
         <v>2619507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2089055000.0</v>
       </c>
       <c r="BL28">
         <v>2089055000.0</v>
       </c>
       <c r="BM28">
+        <v>2089055000.0</v>
+      </c>
+      <c r="BN28">
         <v>1311619620.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2373223000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1311619620.0</v>
       </c>
-      <c r="BP28"/>
-      <c r="BQ28">
+      <c r="BQ28"/>
+      <c r="BR28">
         <v>1159181040.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2315065000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1159181040.0</v>
       </c>
-      <c r="BT28"/>
-      <c r="BU28">
+      <c r="BU28"/>
+      <c r="BV28">
         <v>1147842780.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2041934000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1147842780.0</v>
       </c>
-      <c r="BX28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BY28"/>
       <c r="BZ28">
         <v>0.0</v>
       </c>
       <c r="CA28">
         <v>0.0</v>
       </c>
-      <c r="CB28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CB28">
+        <v>0.0</v>
+      </c>
+      <c r="CC28"/>
       <c r="CD28">
         <v>0.0</v>
       </c>
       <c r="CE28">
         <v>0.0</v>
       </c>
-      <c r="CF28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CF28">
+        <v>0.0</v>
+      </c>
+      <c r="CG28"/>
       <c r="CH28">
         <v>0.0</v>
       </c>
       <c r="CI28">
+        <v>0.0</v>
+      </c>
+      <c r="CJ28">
         <v>1416512880.0</v>
       </c>
-      <c r="CJ28"/>
-      <c r="CK28">
+      <c r="CK28"/>
+      <c r="CL28">
         <v>1416512880.0</v>
       </c>
-      <c r="CL28">
-[...1 lines deleted...]
-      </c>
       <c r="CM28">
+        <v>0.0</v>
+      </c>
+      <c r="CN28">
         <v>1416512880.0</v>
       </c>
-      <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>800752790.0</v>
       </c>
-      <c r="CP28">
-[...1 lines deleted...]
-      </c>
       <c r="CQ28">
+        <v>0.0</v>
+      </c>
+      <c r="CR28">
         <v>800752790.0</v>
       </c>
-      <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
       <c r="CU28"/>
       <c r="CV28"/>
       <c r="CW28"/>
       <c r="CX28"/>
       <c r="CY28"/>
       <c r="CZ28"/>
+      <c r="DA28"/>
     </row>
-    <row r="29" spans="1:104">
+    <row r="29" spans="1:105">
       <c r="A29" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>193</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>683000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>300000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>699000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>557000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>737000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>320000000.0</v>
       </c>
-      <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29">
         <v>650000000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>415000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>634000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>370000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>537000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>59000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>530000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>338000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>560000000.0</v>
       </c>
-      <c r="AB29"/>
-      <c r="AC29">
+      <c r="AC29"/>
+      <c r="AD29">
         <v>513000000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29">
+      <c r="AE29"/>
+      <c r="AF29">
         <v>437000000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -27913,982 +28317,992 @@
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
+      <c r="DA29"/>
     </row>
-    <row r="30" spans="1:104">
+    <row r="30" spans="1:105">
       <c r="A30" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B30">
+        <v>2981439282.0</v>
+      </c>
+      <c r="C30">
         <v>3112921463.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3314245000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3583000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2793000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1033777114.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3404000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1345881720.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2849088960.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1222000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2535256450.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1289953345.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2811000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1309000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2259000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1053500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2007000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>908000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1957000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>912000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1653823798.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1415000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1997000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>938500000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1875000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>937500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2045000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>824000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2081000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>890500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2057000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>878500000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1788000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>894000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2023000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>864500000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2118000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>850000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1785000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>683500000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>1617000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>643500000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>907000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>824000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>1836000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>918000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>918500000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>678500000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1860000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>930000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>612609600.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>799000000.0</v>
       </c>
-      <c r="BA30">
-[...1 lines deleted...]
-      </c>
       <c r="BB30">
         <v>0.0</v>
       </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
-        <v>1270500000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM30">
         <v>1270500000.0</v>
       </c>
       <c r="BN30">
-        <v>0.0</v>
+        <v>1270500000.0</v>
       </c>
       <c r="BO30">
+        <v>0.0</v>
+      </c>
+      <c r="BP30">
         <v>1270500000.0</v>
       </c>
-      <c r="BP30"/>
-      <c r="BQ30">
+      <c r="BQ30"/>
+      <c r="BR30">
         <v>1179500000.0</v>
       </c>
-      <c r="BR30">
-[...1 lines deleted...]
-      </c>
       <c r="BS30">
+        <v>0.0</v>
+      </c>
+      <c r="BT30">
         <v>1179500000.0</v>
       </c>
-      <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>1175000000.0</v>
       </c>
-      <c r="BV30">
-[...1 lines deleted...]
-      </c>
       <c r="BW30">
+        <v>0.0</v>
+      </c>
+      <c r="BX30">
         <v>1147500000.0</v>
       </c>
-      <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>1175000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-274750.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>1175000000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-274750.0</v>
       </c>
-      <c r="CD30">
-[...1 lines deleted...]
-      </c>
       <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
         <v>4512000000.0</v>
       </c>
-      <c r="CF30"/>
-      <c r="CG30">
+      <c r="CG30"/>
+      <c r="CH30">
         <v>3086000000.0</v>
       </c>
-      <c r="CH30">
-[...1 lines deleted...]
-      </c>
       <c r="CI30">
+        <v>0.0</v>
+      </c>
+      <c r="CJ30">
         <v>3786000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-9154006560.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4582000000.0</v>
       </c>
-      <c r="CL30">
-[...1 lines deleted...]
-      </c>
       <c r="CM30">
+        <v>0.0</v>
+      </c>
+      <c r="CN30">
         <v>4582000000.0</v>
       </c>
-      <c r="CN30"/>
-      <c r="CO30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>3963687880.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
+        <v>0.0</v>
+      </c>
+      <c r="CR30">
         <v>5589500000.0</v>
       </c>
-      <c r="CR30"/>
-      <c r="CS30">
+      <c r="CS30"/>
+      <c r="CT30">
         <v>-9953000000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>5429800000.0</v>
       </c>
-      <c r="CV30"/>
-      <c r="CW30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>4304400000.0</v>
       </c>
-      <c r="CX30"/>
-      <c r="CY30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>79463155.0</v>
       </c>
-      <c r="CZ30"/>
+      <c r="DA30"/>
     </row>
-    <row r="31" spans="1:104">
+    <row r="31" spans="1:105">
       <c r="A31" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B31">
+        <v>-2542521829.0</v>
+      </c>
+      <c r="C31">
         <v>-460620850.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1397913000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-381000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-303000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-120059205.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-238000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-97539540.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>172887360.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-189000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-101084180.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-67161750.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-416394612.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-198500000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-211000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-11500000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-160000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>8500000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-212000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-28500000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1398223663.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-707000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-213000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-18500000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-31000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>98500000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>87000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>36627111.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-44500000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>10500000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-9000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-19500000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-168408115.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>11000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-77000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-107000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>85500000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>34500000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>164000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>42000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-14000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-95500000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-90000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-237500000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-45000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>40500000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-333000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-166500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25500000.0</v>
       </c>
       <c r="AZ31">
         <v>-25500000.0</v>
       </c>
       <c r="BA31">
-        <v>0.0</v>
+        <v>-25500000.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
+        <v>0.0</v>
+      </c>
+      <c r="BM31">
         <v>-3771000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1257189873.0</v>
       </c>
-      <c r="BN31">
-[...1 lines deleted...]
-      </c>
       <c r="BO31">
+        <v>0.0</v>
+      </c>
+      <c r="BP31">
         <v>-4384000000.0</v>
       </c>
-      <c r="BP31"/>
-      <c r="BQ31">
+      <c r="BQ31"/>
+      <c r="BR31">
         <v>-106500000.0</v>
       </c>
-      <c r="BR31">
-[...1 lines deleted...]
-      </c>
       <c r="BS31">
+        <v>0.0</v>
+      </c>
+      <c r="BT31">
         <v>-5012000000.0</v>
       </c>
-      <c r="BT31"/>
-      <c r="BU31">
+      <c r="BU31"/>
+      <c r="BV31">
         <v>-3760000000.0</v>
       </c>
-      <c r="BV31">
-[...1 lines deleted...]
-      </c>
       <c r="BW31">
+        <v>0.0</v>
+      </c>
+      <c r="BX31">
         <v>-4725000000.0</v>
       </c>
-      <c r="BX31"/>
-      <c r="BY31">
+      <c r="BY31"/>
+      <c r="BZ31">
         <v>-88000000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3681000000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-9033000000.0</v>
       </c>
-      <c r="CB31"/>
-      <c r="CC31">
+      <c r="CC31"/>
+      <c r="CD31">
         <v>141500000.0</v>
       </c>
-      <c r="CD31">
-[...1 lines deleted...]
-      </c>
       <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
         <v>-4512000000.0</v>
       </c>
-      <c r="CF31"/>
-      <c r="CG31">
+      <c r="CG31"/>
+      <c r="CH31">
         <v>-3086000000.0</v>
       </c>
-      <c r="CH31">
-[...1 lines deleted...]
-      </c>
       <c r="CI31">
+        <v>0.0</v>
+      </c>
+      <c r="CJ31">
         <v>-4254000000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>854025120.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-124000000.0</v>
       </c>
-      <c r="CL31">
-[...1 lines deleted...]
-      </c>
       <c r="CM31">
+        <v>0.0</v>
+      </c>
+      <c r="CN31">
         <v>-4770000000.0</v>
       </c>
-      <c r="CN31"/>
-      <c r="CO31">
+      <c r="CO31"/>
+      <c r="CP31">
         <v>-3971000000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
+        <v>0.0</v>
+      </c>
+      <c r="CR31">
         <v>-5044000000.0</v>
       </c>
-      <c r="CR31"/>
-      <c r="CS31">
+      <c r="CS31"/>
+      <c r="CT31">
         <v>-8256000000.0</v>
       </c>
-      <c r="CT31"/>
-      <c r="CU31">
+      <c r="CU31"/>
+      <c r="CV31">
         <v>-10859600000.0</v>
       </c>
-      <c r="CV31"/>
-      <c r="CW31">
+      <c r="CW31"/>
+      <c r="CX31">
         <v>11838569400.0</v>
       </c>
-      <c r="CX31"/>
-      <c r="CY31">
+      <c r="CY31"/>
+      <c r="CZ31">
         <v>-5323500000.0</v>
       </c>
-      <c r="CZ31"/>
+      <c r="DA31"/>
     </row>
-    <row r="32" spans="1:104">
+    <row r="32" spans="1:105">
       <c r="A32" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B32">
+        <v>9181273284.0</v>
+      </c>
+      <c r="C32">
         <v>10406250722.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>9424317000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>10901000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9307000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3687759145.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10962000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4492556460.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>7448366400.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3846500000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9064968400.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4978924400.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>7495000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3747500000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7957000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3978500000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5859000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2929500000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>6874000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3437000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>4598781876.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2276000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7200000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3600000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5959000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2979500000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>6908000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>3454000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>5633000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2816500000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>6530000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>3265000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>5629000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2814500000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>6421000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3210500000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4879000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>2439500000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>5606000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>2803000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4913000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>2456500000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5900000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>2950000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>4326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2163000000.0</v>
       </c>
       <c r="AU32">
         <v>2163000000.0</v>
       </c>
       <c r="AV32">
+        <v>2163000000.0</v>
+      </c>
+      <c r="AW32">
         <v>2966000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5328000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>2664000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1754830080.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>2987500000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>7936273000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8945000000.0</v>
       </c>
       <c r="BC32">
         <v>8945000000.0</v>
       </c>
       <c r="BD32">
+        <v>8945000000.0</v>
+      </c>
+      <c r="BE32">
         <v>7775627000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8188544000.0</v>
       </c>
       <c r="BF32">
         <v>8188544000.0</v>
       </c>
       <c r="BG32">
+        <v>8188544000.0</v>
+      </c>
+      <c r="BH32">
         <v>6200009000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8418157000.0</v>
       </c>
       <c r="BI32">
         <v>8418157000.0</v>
       </c>
       <c r="BJ32">
+        <v>8418157000.0</v>
+      </c>
+      <c r="BK32">
         <v>7909548000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>7408909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4045000000.0</v>
       </c>
       <c r="BM32">
         <v>4045000000.0</v>
       </c>
       <c r="BN32">
+        <v>4045000000.0</v>
+      </c>
+      <c r="BO32">
         <v>1900357740.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>4045000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>2142943040.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>3740500000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>1728996240.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>3740500000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>2677761240.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>3338500000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>1648349100.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>4725000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2677374000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>3338500000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>4445500000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>3338500000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>4985674020.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>4445500000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1994328990.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>4512000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>2715050880.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>4720000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1949086740.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>4720000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>2324782200.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>5641000000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>2330655840.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5641000000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>3238925400.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>3963687880.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>2802215570.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6410500000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>3417814400.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>5181878400.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2590939200.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>6593623332.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>3296811666.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>8662260000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>2672386740.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>5323500000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>3130910055.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD30"/>
+  <dimension ref="A1:AE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:31">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -28935,3087 +29349,3168 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
     </row>
-    <row r="2" spans="1:30">
+    <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>2200000000.0</v>
+      </c>
+      <c r="C2">
         <v>1109000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1768000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2211000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3647656066.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3153000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>721000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>693000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>917000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>809000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>382000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>532000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1645000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1038000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1572000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1398000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>846000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>-6447000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>-4845000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>-4082000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>-3703000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>668000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>-4870000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>-5496000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-5479000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>-1750000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>-1818000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>-2791000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>-1963000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>-61000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:30">
+    <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>1194600722</v>
+      </c>
+      <c r="C3">
         <v>1612000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1510000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1180000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1335345887</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>626000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>700000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>671000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>584000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>518000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>506000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>638000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>642000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>643000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>484000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>419000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>374000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>355000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>328000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>274000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>257000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>294000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>327000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>382000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>585000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>439000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>547000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>534000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>634000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>454000000</v>
       </c>
     </row>
-    <row r="4" spans="1:30">
+    <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
-      <c r="M4"/>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
+      <c r="AE4"/>
     </row>
-    <row r="5" spans="1:30">
+    <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
-      <c r="M5"/>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
+      <c r="AE5"/>
     </row>
-    <row r="6" spans="1:30">
+    <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-680000000.0</v>
+      </c>
+      <c r="C6">
         <v>1069000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-659000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-808000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-956270691.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-516000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2432000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>28000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-224000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>108000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>427000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-150000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1113000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>623000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-534000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>174000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>552000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-972000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1602000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>240581877.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>704601784.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>61000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>726000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>202000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-230000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-15000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-189000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-21000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>216000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-177000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:30">
+    <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>75847665.0</v>
+      </c>
+      <c r="C7">
         <v>-77000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-768000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1175000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1360908570.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>331000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-328000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-423000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-162763451.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>147841239.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-58922578.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>117000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-597000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-553000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-529000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-112000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>334000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-253000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-282000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-180000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-192000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>89000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-13000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-227000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-125000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-28000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-45000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>51000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>424000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>49000000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:30">
+    <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
-      <c r="M8"/>
+      <c r="M8">
+        <v>0.0</v>
+      </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
+      <c r="AE8"/>
     </row>
-    <row r="9" spans="1:30">
+    <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>-128741431.0</v>
+      </c>
+      <c r="C9">
         <v>-49000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-66000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>121000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-460128300.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-446000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>523000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-206781240.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>87138213.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-95610222.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>274000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-276000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-350000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-218000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>62000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>69000000.0</v>
       </c>
-      <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>6052000.0</v>
       </c>
-      <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
+      <c r="AE9"/>
     </row>
-    <row r="10" spans="1:30">
+    <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-119759471.0</v>
+      </c>
+      <c r="C10">
         <v>-470000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-156000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-675000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-900780270.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-443000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-366000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-434000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-277414436.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-155673887.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-105615943.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-204000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-229000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-266000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-338000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-204000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-104000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-236000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-202000000.0</v>
       </c>
-      <c r="T10"/>
       <c r="U10"/>
-      <c r="V10">
+      <c r="V10"/>
+      <c r="W10">
         <v>-78153600.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-24178000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>6042300.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-144815040.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-30000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-21000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-54000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>34000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:30">
+    <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
         <v>939000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1220000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-485000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>201000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>314000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>221000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>128000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>286174755.73</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-92000000.0</v>
       </c>
-      <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
+      <c r="AE11"/>
     </row>
-    <row r="12" spans="1:30">
+    <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>-601000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>373000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>216000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>759000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>-64000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-147000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-42000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-1936246219.65</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-205000000.0</v>
       </c>
-      <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
+      <c r="AE12"/>
     </row>
-    <row r="13" spans="1:30">
+    <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
       <c r="L13">
         <v>0.0</v>
       </c>
       <c r="M13">
         <v>0.0</v>
       </c>
-      <c r="N13"/>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
+      <c r="AE13"/>
     </row>
-    <row r="14" spans="1:30">
+    <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>747498698.0</v>
+      </c>
+      <c r="C14">
         <v>1718000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>493000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1066000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>552640868.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>447000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1839000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>473963679.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>644545549.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>353448261.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>473000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>440000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>629000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>403000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>411000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>352000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>372000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>300000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>233000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>210000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>214000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>241000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>224000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>276000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>314000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>377000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>348000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>335000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>484000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>342000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:30">
+    <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>1842299863.0</v>
+      </c>
+      <c r="C15">
         <v>2298000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>2359000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1761000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2091270952.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646000000.0</v>
       </c>
       <c r="G15">
         <v>1646000000.0</v>
       </c>
       <c r="H15">
+        <v>1646000000.0</v>
+      </c>
+      <c r="I15">
         <v>1623000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1581000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1515000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1443000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1341000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1228000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1125000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1051085444.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>973000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>914000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>848659314.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>864145367.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>825379718.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>837156115.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>849000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>1454000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>767000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>758000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>723465500.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1033379000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1054000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>963000000.0</v>
       </c>
-      <c r="AD15"/>
+      <c r="AE15"/>
     </row>
-    <row r="16" spans="1:30">
+    <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>1520000000.0</v>
+      </c>
+      <c r="C16">
         <v>2178000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1109000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1403000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2691385375.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2637000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3153000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>721000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>693000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>917000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>809000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>382000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>532000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1661000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1038000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1572000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1398000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-7419000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-6447000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-4845000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-4082000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>729000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-4144000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-4870000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-5496000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1765000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2007000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2812000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1747000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-238000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:30">
+    <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
-      <c r="M17"/>
+      <c r="M17">
+        <v>0.0</v>
+      </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
+      <c r="AE17"/>
     </row>
-    <row r="18" spans="1:30">
+    <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>3188595920.0</v>
+      </c>
+      <c r="C18">
         <v>2685000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4555000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1844000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3454614064.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3028000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1620000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2577000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2500000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2614000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>2042000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>1913000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1148000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1405000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1609000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1672000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1924000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1299000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1221000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1351000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1314000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1334000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>1418761500.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1188393770.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>797266080.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>506000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>160000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-210000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>199000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>236000000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:30">
+    <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>217</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1720000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1595000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1197000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1341000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1091000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-805000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-270000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-1151000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-552000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>596000000.0</v>
       </c>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
       <c r="M19">
+        <v>0.0</v>
+      </c>
+      <c r="N19">
         <v>12000000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
+      <c r="AE19"/>
     </row>
-    <row r="20" spans="1:30">
+    <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20">
+        <v>1000000.0</v>
+      </c>
+      <c r="C20">
         <v>15000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>21000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>29000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>18000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>49000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>55000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>51000000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
+      <c r="AE20"/>
     </row>
-    <row r="21" spans="1:30">
+    <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21">
+        <v>-1775000000.0</v>
+      </c>
+      <c r="C21">
         <v>898000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>452000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>948000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>821000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-969000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4083000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2319000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1015000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-820000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1236000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1917979745.87</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-157000000.0</v>
       </c>
-      <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
+      <c r="AE21"/>
     </row>
-    <row r="22" spans="1:30">
+    <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>1733518344.0</v>
+      </c>
+      <c r="C22">
         <v>2538000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>4166000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>3766000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3954912295.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2799000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1454000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3160000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>3022000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2662000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2362000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2467000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2264000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>2594000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2083000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>2017000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1762000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2418000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2200000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2020000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2044000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1658000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1871000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1861000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1653000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1873000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1782000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1517000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2355000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2001000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:30">
+    <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-163671277.0</v>
+      </c>
+      <c r="C23">
         <v>-109000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1199000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2419000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2831432082.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>912000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5015000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-551117540.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-45000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>661152843.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>290468993.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>707750082.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-238703171.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-146492493.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-254940607.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>241816382.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>170270374.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-582497126.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-80429519.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>171352668.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>942568577.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3858691.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-178000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-79000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-262000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>606465500.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>301260394.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2140000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1138000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>101175668.0</v>
       </c>
     </row>
-    <row r="24" spans="1:30">
+    <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-18961916.0</v>
+      </c>
+      <c r="C24">
         <v>-132000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-33000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-17000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-244000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-465000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-105000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>31000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>23000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-52000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>55000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>50000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>80000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>39000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>38000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>48000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>143000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-445823819.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-124328796.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-79567794.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>576817736.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>164000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-229000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-549000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>527000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-529000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-160000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2195000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-581000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-385000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:30">
+    <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>1826331935.0</v>
+      </c>
+      <c r="C25">
         <v>118000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1080000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-633000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1571496391.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>77000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-645000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1036321.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-310249461.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-152289500.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-228077422.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-473000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-506000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-396000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>128000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-166000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-170000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>198266984.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-521526355.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-446377633.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-481798323.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-360000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-336238500.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-339606230.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>277000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1277000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-1378000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-1579000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-2430000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-1702000000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:30">
+    <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>23000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1667000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1381000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2780246132.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-109000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1282000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2775000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1507000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-40142322.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-8000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-113000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-216367460.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-157256992.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-8906877.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>107000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-644842901.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-2161452113.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-2871000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2660000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1322000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-563000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1410000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-2539000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-208000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-81761196.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1912000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-4625000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-798027194.0</v>
       </c>
     </row>
-    <row r="27" spans="1:30">
+    <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>34016010.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>48000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>71818967.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>50000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>50000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>52793432.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>44287556.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>37224389.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>56612674.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>64996151.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>69914127.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>56466159.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
+      <c r="AE27"/>
     </row>
-    <row r="28" spans="1:30">
+    <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-3776415321.0</v>
+      </c>
+      <c r="C28">
         <v>-1494000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3106000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2408000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3967085002.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2794000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1037000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2924000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2118000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2458000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-2801000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1734000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1622000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-213000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-785000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1395000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1251000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1654877446.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-926662301.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1062027050.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-1977587538.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-2312000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2637000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3070000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3752000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>282000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-586000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-1877000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-646000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-142000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:30">
+    <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>4383196642.0</v>
+      </c>
+      <c r="C29">
         <v>4297000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4105000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3024000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4789959951.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3654000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2320000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3248000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3084000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3132000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2548000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2551000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1790000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2048000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2093000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2091000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2298000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2663266984.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1629473645.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1603622367.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1584201677.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1628000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1745761500.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1570393770.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2119000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>945000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>707000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>324000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>833000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>690000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:30">
+    <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-980031671.0</v>
+      </c>
+      <c r="C30">
         <v>-1720000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1595000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1197000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1341000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1091000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-805000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-270000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1151000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-552000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>596000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-894000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-1089000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-1248000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1815000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-454000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-479000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-848823819.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-886328796.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-314567794.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>318778196.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>800000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-603000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-170000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1403000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1127000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-258000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1697000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>190000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-725000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CG30"/>
+  <dimension ref="A1:CH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:85">
+    <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>91</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>92</v>
       </c>
       <c r="D1" t="s">
-        <v>92</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>93</v>
       </c>
       <c r="F1" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>94</v>
       </c>
       <c r="H1" t="s">
         <v>95</v>
       </c>
       <c r="I1" t="s">
-        <v>3</v>
+        <v>96</v>
       </c>
       <c r="J1" t="s">
-        <v>96</v>
+        <v>4</v>
       </c>
       <c r="K1" t="s">
         <v>97</v>
       </c>
       <c r="L1" t="s">
         <v>98</v>
       </c>
       <c r="M1" t="s">
-        <v>4</v>
+        <v>99</v>
       </c>
       <c r="N1" t="s">
-        <v>99</v>
+        <v>5</v>
       </c>
       <c r="O1" t="s">
         <v>100</v>
       </c>
       <c r="P1" t="s">
         <v>101</v>
       </c>
       <c r="Q1" t="s">
-        <v>5</v>
+        <v>102</v>
       </c>
       <c r="R1" t="s">
-        <v>102</v>
+        <v>6</v>
       </c>
       <c r="S1" t="s">
         <v>103</v>
       </c>
       <c r="T1" t="s">
         <v>104</v>
       </c>
       <c r="U1" t="s">
-        <v>6</v>
+        <v>105</v>
       </c>
       <c r="V1" t="s">
-        <v>105</v>
+        <v>7</v>
       </c>
       <c r="W1" t="s">
         <v>106</v>
       </c>
       <c r="X1" t="s">
         <v>107</v>
       </c>
       <c r="Y1" t="s">
-        <v>7</v>
+        <v>108</v>
       </c>
       <c r="Z1" t="s">
-        <v>108</v>
+        <v>8</v>
       </c>
       <c r="AA1" t="s">
         <v>109</v>
       </c>
       <c r="AB1" t="s">
         <v>110</v>
       </c>
       <c r="AC1" t="s">
-        <v>8</v>
+        <v>111</v>
       </c>
       <c r="AD1" t="s">
-        <v>111</v>
+        <v>9</v>
       </c>
       <c r="AE1" t="s">
         <v>112</v>
       </c>
       <c r="AF1" t="s">
         <v>113</v>
       </c>
       <c r="AG1" t="s">
-        <v>9</v>
+        <v>114</v>
       </c>
       <c r="AH1" t="s">
-        <v>114</v>
+        <v>10</v>
       </c>
       <c r="AI1" t="s">
         <v>115</v>
       </c>
       <c r="AJ1" t="s">
         <v>116</v>
       </c>
       <c r="AK1" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="AL1" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="AM1" t="s">
         <v>118</v>
       </c>
       <c r="AN1" t="s">
         <v>119</v>
       </c>
       <c r="AO1" t="s">
-        <v>11</v>
+        <v>120</v>
       </c>
       <c r="AP1" t="s">
-        <v>120</v>
+        <v>12</v>
       </c>
       <c r="AQ1" t="s">
         <v>121</v>
       </c>
       <c r="AR1" t="s">
         <v>122</v>
       </c>
       <c r="AS1" t="s">
-        <v>12</v>
+        <v>123</v>
       </c>
       <c r="AT1" t="s">
-        <v>123</v>
+        <v>13</v>
       </c>
       <c r="AU1" t="s">
         <v>124</v>
       </c>
       <c r="AV1" t="s">
         <v>125</v>
       </c>
       <c r="AW1" t="s">
-        <v>13</v>
+        <v>126</v>
       </c>
       <c r="AX1" t="s">
-        <v>126</v>
+        <v>14</v>
       </c>
       <c r="AY1" t="s">
         <v>127</v>
       </c>
       <c r="AZ1" t="s">
         <v>128</v>
       </c>
       <c r="BA1" t="s">
-        <v>14</v>
+        <v>129</v>
       </c>
       <c r="BB1" t="s">
-        <v>130</v>
+        <v>15</v>
       </c>
       <c r="BC1" t="s">
-        <v>15</v>
+        <v>131</v>
       </c>
       <c r="BD1" t="s">
-        <v>131</v>
+        <v>16</v>
       </c>
       <c r="BE1" t="s">
-        <v>16</v>
+        <v>132</v>
       </c>
       <c r="BF1" t="s">
-        <v>132</v>
+        <v>17</v>
       </c>
       <c r="BG1" t="s">
-        <v>17</v>
+        <v>133</v>
       </c>
       <c r="BH1" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="BI1" t="s">
-        <v>18</v>
+        <v>134</v>
       </c>
       <c r="BJ1" t="s">
-        <v>135</v>
+        <v>19</v>
       </c>
       <c r="BK1" t="s">
-        <v>19</v>
+        <v>136</v>
       </c>
       <c r="BL1" t="s">
-        <v>138</v>
+        <v>20</v>
       </c>
       <c r="BM1" t="s">
-        <v>20</v>
+        <v>139</v>
       </c>
       <c r="BN1" t="s">
-        <v>141</v>
+        <v>21</v>
       </c>
       <c r="BO1" t="s">
-        <v>21</v>
+        <v>142</v>
       </c>
       <c r="BP1" t="s">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
-        <v>22</v>
+        <v>145</v>
       </c>
       <c r="BS1" t="s">
-        <v>147</v>
+        <v>23</v>
       </c>
       <c r="BT1" t="s">
-        <v>23</v>
+        <v>148</v>
       </c>
       <c r="BU1" t="s">
-        <v>150</v>
+        <v>24</v>
       </c>
       <c r="BV1" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="BW1" t="s">
-        <v>153</v>
+        <v>25</v>
       </c>
       <c r="BX1" t="s">
-        <v>25</v>
+        <v>154</v>
       </c>
       <c r="BY1" t="s">
-        <v>156</v>
+        <v>26</v>
       </c>
       <c r="BZ1" t="s">
-        <v>26</v>
+        <v>157</v>
       </c>
       <c r="CA1" t="s">
-        <v>159</v>
+        <v>27</v>
       </c>
       <c r="CB1" t="s">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="CC1" t="s">
-        <v>162</v>
+        <v>28</v>
       </c>
       <c r="CD1" t="s">
-        <v>28</v>
+        <v>163</v>
       </c>
       <c r="CE1" t="s">
-        <v>227</v>
+        <v>29</v>
       </c>
       <c r="CF1" t="s">
         <v>228</v>
       </c>
       <c r="CG1" t="s">
         <v>229</v>
       </c>
+      <c r="CH1" t="s">
+        <v>230</v>
+      </c>
     </row>
-    <row r="2" spans="1:85">
+    <row r="2" spans="1:86">
       <c r="A2" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B2">
+        <v>2209000000.0</v>
+      </c>
+      <c r="C2">
         <v>2196933126.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1656000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1109000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1482000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1199403828.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1768000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3226000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2546733440.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>317932352.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>293693956.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>272668621.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1780000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1763000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2749000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2637000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2763000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2680000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3323000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3153000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>180250000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>819000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>180250000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>721000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>346500000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1399000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1386000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>693000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>229250000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>686000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>229250000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>917000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>202250000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>971000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>202250000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>809000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>191000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>467000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>266000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>382000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>133000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>685000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>133000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>532000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>411250000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>757000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>411250000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1645000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>259500000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1053230394.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>259500000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>519000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>786000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>699000000.0</v>
       </c>
       <c r="BC2">
         <v>699000000.0</v>
       </c>
       <c r="BD2">
+        <v>699000000.0</v>
+      </c>
+      <c r="BE2">
         <v>423000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211500000.0</v>
       </c>
       <c r="BF2">
         <v>211500000.0</v>
       </c>
       <c r="BG2">
-        <v>170750000.0</v>
+        <v>211500000.0</v>
       </c>
       <c r="BH2">
         <v>170750000.0</v>
       </c>
       <c r="BI2">
+        <v>170750000.0</v>
+      </c>
+      <c r="BJ2">
         <v>420291060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325397254.0</v>
       </c>
       <c r="BK2">
         <v>325397254.0</v>
       </c>
       <c r="BL2">
+        <v>325397254.0</v>
+      </c>
+      <c r="BM2">
         <v>364755320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355319760.0</v>
       </c>
       <c r="BN2">
         <v>355319760.0</v>
       </c>
       <c r="BO2">
         <v>355319760.0</v>
       </c>
       <c r="BP2">
+        <v>355319760.0</v>
+      </c>
+      <c r="BQ2">
         <v>300164375.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>600328750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300164375.0</v>
       </c>
       <c r="BS2">
         <v>300164375.0</v>
       </c>
       <c r="BT2">
-        <v>-1374000000.0</v>
+        <v>300164375.0</v>
       </c>
       <c r="BU2">
         <v>-1374000000.0</v>
       </c>
       <c r="BV2">
-        <v>436075920.0</v>
+        <v>-1374000000.0</v>
       </c>
       <c r="BW2">
         <v>436075920.0</v>
       </c>
       <c r="BX2">
-        <v>-437500000.0</v>
+        <v>436075920.0</v>
       </c>
       <c r="BY2">
         <v>-437500000.0</v>
       </c>
       <c r="BZ2">
-        <v>-454500000.0</v>
+        <v>-437500000.0</v>
       </c>
       <c r="CA2">
         <v>-454500000.0</v>
       </c>
       <c r="CB2">
-        <v>-697750000.0</v>
+        <v>-454500000.0</v>
       </c>
       <c r="CC2">
         <v>-697750000.0</v>
       </c>
       <c r="CD2">
-        <v>-490750000.0</v>
+        <v>-697750000.0</v>
       </c>
       <c r="CE2">
         <v>-490750000.0</v>
       </c>
       <c r="CF2">
-        <v>-15250000.0</v>
+        <v>-490750000.0</v>
       </c>
       <c r="CG2">
         <v>-15250000.0</v>
       </c>
+      <c r="CH2">
+        <v>-15250000.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:85">
+    <row r="3" spans="1:86">
       <c r="A3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B3">
+        <v>594043519</v>
+      </c>
+      <c r="C3">
         <v>601891176</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>993501000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>632000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>928000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>367706080</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>582000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>372500000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>712864320</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>372500000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>262928846</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>242883784</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>715000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>357500000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>382000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>191000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>376000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>188000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>250000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>125000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>370000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>185000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>330000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>165000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>335500000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>200000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>271000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>135500000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>292000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>187000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>292000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>105000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>259000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>160500000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>259000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>98500000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>253000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>151000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>319000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>102000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>319000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>184000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>319000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>135000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>321000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>149500000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>321000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>171500000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>321500000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>184500000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>321500000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>215235792</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>242000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>209500000</v>
       </c>
       <c r="BC3">
         <v>209500000</v>
       </c>
       <c r="BD3">
-        <v>187000000</v>
+        <v>209500000</v>
       </c>
       <c r="BE3">
         <v>187000000</v>
       </c>
       <c r="BF3">
         <v>187000000</v>
       </c>
       <c r="BG3">
-        <v>177500000</v>
+        <v>187000000</v>
       </c>
       <c r="BH3">
         <v>177500000</v>
       </c>
       <c r="BI3">
+        <v>177500000</v>
+      </c>
+      <c r="BJ3">
         <v>164297880</v>
-      </c>
-[...1 lines deleted...]
-        <v>136930750</v>
       </c>
       <c r="BK3">
         <v>136930750</v>
       </c>
       <c r="BL3">
+        <v>136930750</v>
+      </c>
+      <c r="BM3">
         <v>128530250</v>
-      </c>
-[...1 lines deleted...]
-        <v>147654480</v>
       </c>
       <c r="BN3">
         <v>147654480</v>
       </c>
       <c r="BO3">
         <v>147654480</v>
       </c>
       <c r="BP3">
+        <v>147654480</v>
+      </c>
+      <c r="BQ3">
         <v>163500000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>163201500</v>
-      </c>
-[...1 lines deleted...]
-        <v>163500000</v>
       </c>
       <c r="BS3">
         <v>163500000</v>
       </c>
       <c r="BT3">
-        <v>191000000</v>
+        <v>163500000</v>
       </c>
       <c r="BU3">
         <v>191000000</v>
       </c>
       <c r="BV3">
-        <v>292500000</v>
+        <v>191000000</v>
       </c>
       <c r="BW3">
         <v>292500000</v>
       </c>
       <c r="BX3">
-        <v>219500000</v>
+        <v>292500000</v>
       </c>
       <c r="BY3">
         <v>219500000</v>
       </c>
       <c r="BZ3">
-        <v>273500000</v>
+        <v>219500000</v>
       </c>
       <c r="CA3">
         <v>273500000</v>
       </c>
       <c r="CB3">
-        <v>267000000</v>
+        <v>273500000</v>
       </c>
       <c r="CC3">
         <v>267000000</v>
       </c>
       <c r="CD3">
-        <v>317000000</v>
+        <v>267000000</v>
       </c>
       <c r="CE3">
         <v>317000000</v>
       </c>
       <c r="CF3">
-        <v>113500000</v>
+        <v>317000000</v>
       </c>
       <c r="CG3">
         <v>113500000</v>
       </c>
+      <c r="CH3">
+        <v>113500000</v>
+      </c>
     </row>
-    <row r="4" spans="1:85">
+    <row r="4" spans="1:86">
       <c r="A4" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-      <c r="W4">
-[...1 lines deleted...]
-      </c>
+      <c r="W4"/>
       <c r="X4">
         <v>0.0</v>
       </c>
       <c r="Y4">
         <v>0.0</v>
       </c>
       <c r="Z4">
         <v>0.0</v>
       </c>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
-      <c r="AD4"/>
-[...3 lines deleted...]
-      <c r="AF4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -32025,102 +32520,103 @@
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
+      <c r="CH4"/>
     </row>
-    <row r="5" spans="1:85">
+    <row r="5" spans="1:86">
       <c r="A5" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-      <c r="W5">
-[...1 lines deleted...]
-      </c>
+      <c r="W5"/>
       <c r="X5">
         <v>0.0</v>
       </c>
       <c r="Y5">
         <v>0.0</v>
       </c>
       <c r="Z5">
         <v>0.0</v>
       </c>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
-      <c r="AD5"/>
-[...3 lines deleted...]
-      <c r="AF5"/>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -32130,616 +32626,623 @@
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
+      <c r="CH5"/>
     </row>
-    <row r="6" spans="1:85">
+    <row r="6" spans="1:86">
       <c r="A6" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B6">
+        <v>-689000000.0</v>
+      </c>
+      <c r="C6">
         <v>8987453.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>544000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>526000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-399000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-135908605.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-286000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-667000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1182382773.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-667000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>317932352.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>293693956.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>505000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>224000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1027916347.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-437000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>15002457.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-21500000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-241664682.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-236500000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>2284382098.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1167000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>56361887.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>49000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>14000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-339000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>706000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>353000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-56000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>3500000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>938092933.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-115500000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>27000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-27000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>81000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>213500000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>171000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-75000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>42500000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-685000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-151500000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-37500000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>76500000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-278250000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-112500000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-278250000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-444000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>155750000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>498500000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>648000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-295848447.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-267000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87000000.0</v>
       </c>
       <c r="BC6">
         <v>87000000.0</v>
       </c>
       <c r="BD6">
+        <v>87000000.0</v>
+      </c>
+      <c r="BE6">
         <v>276000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>138000000.0</v>
       </c>
       <c r="BF6">
         <v>138000000.0</v>
       </c>
       <c r="BG6">
-        <v>40750000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="BH6">
         <v>40750000.0</v>
       </c>
       <c r="BI6">
+        <v>40750000.0</v>
+      </c>
+      <c r="BJ6">
         <v>-78129420.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>93859806.0</v>
       </c>
       <c r="BK6">
         <v>93859806.0</v>
       </c>
       <c r="BL6">
+        <v>93859806.0</v>
+      </c>
+      <c r="BM6">
         <v>-39235550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52474560.0</v>
       </c>
       <c r="BN6">
         <v>52474560.0</v>
       </c>
       <c r="BO6">
         <v>52474560.0</v>
       </c>
       <c r="BP6">
+        <v>52474560.0</v>
+      </c>
+      <c r="BQ6">
         <v>-8792000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-17584000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8792000.0</v>
       </c>
       <c r="BS6">
         <v>-8792000.0</v>
       </c>
       <c r="BT6">
-        <v>156500000.0</v>
+        <v>-8792000.0</v>
       </c>
       <c r="BU6">
         <v>156500000.0</v>
       </c>
       <c r="BV6">
-        <v>-37508400.0</v>
+        <v>156500000.0</v>
       </c>
       <c r="BW6">
         <v>-37508400.0</v>
       </c>
       <c r="BX6">
-        <v>-3750000.0</v>
+        <v>-37508400.0</v>
       </c>
       <c r="BY6">
         <v>-3750000.0</v>
       </c>
       <c r="BZ6">
-        <v>-47250000.0</v>
+        <v>-3750000.0</v>
       </c>
       <c r="CA6">
         <v>-47250000.0</v>
       </c>
       <c r="CB6">
-        <v>-5250000.0</v>
+        <v>-47250000.0</v>
       </c>
       <c r="CC6">
         <v>-5250000.0</v>
       </c>
       <c r="CD6">
-        <v>54000000.0</v>
+        <v>-5250000.0</v>
       </c>
       <c r="CE6">
         <v>54000000.0</v>
       </c>
       <c r="CF6">
-        <v>-44250000.0</v>
+        <v>54000000.0</v>
       </c>
       <c r="CG6">
         <v>-44250000.0</v>
       </c>
+      <c r="CH6">
+        <v>-44250000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:85">
+    <row r="7" spans="1:86">
       <c r="A7" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B7">
+        <v>874978411.0</v>
+      </c>
+      <c r="C7">
         <v>-797878878.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>336571000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-414000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-49000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>382763010.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-719000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>461000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>156309120.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>461000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-892144773.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-824129805.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>381292650.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-581500000.0</v>
       </c>
       <c r="P7">
         <v>-581500000.0</v>
       </c>
       <c r="Q7">
+        <v>-581500000.0</v>
+      </c>
+      <c r="R7">
         <v>360000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>150500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-595000000.0</v>
       </c>
       <c r="T7">
         <v>-595000000.0</v>
       </c>
       <c r="U7">
-        <v>629000000.0</v>
+        <v>-595000000.0</v>
       </c>
       <c r="V7">
         <v>629000000.0</v>
       </c>
       <c r="W7">
+        <v>629000000.0</v>
+      </c>
+      <c r="X7">
         <v>-664819279.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-550500000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-111000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>325500000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1074000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-537000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-79500000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>298500000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-79500000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-535000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>75500000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>433000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>75500000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-468000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-26500000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>297500000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>58500000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-388000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>58500000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>456500000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>58500000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-421500000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-298500000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>200500000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-298500000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-453000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-276500000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>207500000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-276500000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-832728737.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-264500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-56000000.0</v>
       </c>
       <c r="BC7">
         <v>-56000000.0</v>
       </c>
       <c r="BD7">
-        <v>167000000.0</v>
+        <v>-56000000.0</v>
       </c>
       <c r="BE7">
         <v>167000000.0</v>
       </c>
       <c r="BF7">
         <v>167000000.0</v>
       </c>
       <c r="BG7">
-        <v>-126500000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="BH7">
         <v>-126500000.0</v>
       </c>
       <c r="BI7">
+        <v>-126500000.0</v>
+      </c>
+      <c r="BJ7">
         <v>-141185640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89876365.0</v>
       </c>
       <c r="BK7">
         <v>-89876365.0</v>
       </c>
       <c r="BL7">
+        <v>-89876365.0</v>
+      </c>
+      <c r="BM7">
         <v>-96059450.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8931840.0</v>
       </c>
       <c r="BN7">
         <v>8931840.0</v>
       </c>
       <c r="BO7">
         <v>8931840.0</v>
       </c>
       <c r="BP7">
+        <v>8931840.0</v>
+      </c>
+      <c r="BQ7">
         <v>-6500000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>41212500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6500000.0</v>
       </c>
       <c r="BS7">
         <v>-6500000.0</v>
       </c>
       <c r="BT7">
-        <v>-113500000.0</v>
+        <v>-6500000.0</v>
       </c>
       <c r="BU7">
         <v>-113500000.0</v>
       </c>
       <c r="BV7">
-        <v>-62500000.0</v>
+        <v>-113500000.0</v>
       </c>
       <c r="BW7">
         <v>-62500000.0</v>
       </c>
       <c r="BX7">
-        <v>-14000000.0</v>
+        <v>-62500000.0</v>
       </c>
       <c r="BY7">
         <v>-14000000.0</v>
       </c>
       <c r="BZ7">
-        <v>-22500000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="CA7">
         <v>-22500000.0</v>
       </c>
       <c r="CB7">
-        <v>25500000.0</v>
+        <v>-22500000.0</v>
       </c>
       <c r="CC7">
         <v>25500000.0</v>
       </c>
       <c r="CD7">
-        <v>212000000.0</v>
+        <v>25500000.0</v>
       </c>
       <c r="CE7">
         <v>212000000.0</v>
       </c>
       <c r="CF7">
-        <v>12250000.0</v>
+        <v>212000000.0</v>
       </c>
       <c r="CG7">
         <v>12250000.0</v>
       </c>
+      <c r="CH7">
+        <v>12250000.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:85">
+    <row r="8" spans="1:86">
       <c r="A8" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-      <c r="W8">
-[...1 lines deleted...]
-      </c>
+      <c r="W8"/>
       <c r="X8">
         <v>0.0</v>
       </c>
       <c r="Y8">
         <v>0.0</v>
       </c>
       <c r="Z8">
         <v>0.0</v>
       </c>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
-      <c r="AD8"/>
-[...3 lines deleted...]
-      <c r="AF8"/>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -32749,1724 +33252,1743 @@
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
+      <c r="CH8"/>
     </row>
-    <row r="9" spans="1:85">
+    <row r="9" spans="1:86">
       <c r="A9" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B9">
+        <v>903139517.0</v>
+      </c>
+      <c r="C9">
         <v>-1030676457.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1132243000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1181000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1040000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>412084400.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1106000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>564500000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1052323520.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>564500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-609269601.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-562820355.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>598000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>299000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-976000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-488000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>632000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>316000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1078000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-539000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>769500000.0</v>
       </c>
       <c r="V9">
         <v>769500000.0</v>
       </c>
       <c r="W9">
+        <v>769500000.0</v>
+      </c>
+      <c r="X9">
         <v>-996248359.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-508000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>420000000.0</v>
       </c>
       <c r="Z9">
         <v>420000000.0</v>
       </c>
       <c r="AA9">
+        <v>420000000.0</v>
+      </c>
+      <c r="AB9">
         <v>-829000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-414500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>353000000.0</v>
       </c>
       <c r="AD9">
         <v>353000000.0</v>
       </c>
       <c r="AE9">
-        <v>-454000000.0</v>
+        <v>353000000.0</v>
       </c>
       <c r="AF9">
         <v>-454000000.0</v>
       </c>
       <c r="AG9">
-        <v>476500000.0</v>
+        <v>-454000000.0</v>
       </c>
       <c r="AH9">
         <v>476500000.0</v>
       </c>
       <c r="AI9">
-        <v>-432000000.0</v>
+        <v>476500000.0</v>
       </c>
       <c r="AJ9">
         <v>-432000000.0</v>
       </c>
       <c r="AK9">
-        <v>306000000.0</v>
+        <v>-432000000.0</v>
       </c>
       <c r="AL9">
         <v>306000000.0</v>
       </c>
       <c r="AM9">
-        <v>-349000000.0</v>
+        <v>306000000.0</v>
       </c>
       <c r="AN9">
         <v>-349000000.0</v>
       </c>
       <c r="AO9">
-        <v>471000000.0</v>
+        <v>-349000000.0</v>
       </c>
       <c r="AP9">
         <v>471000000.0</v>
       </c>
       <c r="AQ9">
-        <v>-334000000.0</v>
+        <v>471000000.0</v>
       </c>
       <c r="AR9">
         <v>-334000000.0</v>
       </c>
       <c r="AS9">
-        <v>208500000.0</v>
+        <v>-334000000.0</v>
       </c>
       <c r="AT9">
         <v>208500000.0</v>
       </c>
       <c r="AU9">
-        <v>-346500000.0</v>
+        <v>208500000.0</v>
       </c>
       <c r="AV9">
         <v>-346500000.0</v>
       </c>
       <c r="AW9">
-        <v>220000000.0</v>
+        <v>-346500000.0</v>
       </c>
       <c r="AX9">
         <v>220000000.0</v>
       </c>
       <c r="AY9">
+        <v>220000000.0</v>
+      </c>
+      <c r="AZ9">
         <v>-109000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-636839983.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31000000.0</v>
       </c>
       <c r="BC9">
         <v>31000000.0</v>
       </c>
       <c r="BD9">
-        <v>34500000.0</v>
+        <v>31000000.0</v>
       </c>
       <c r="BE9">
         <v>34500000.0</v>
       </c>
       <c r="BF9">
         <v>34500000.0</v>
       </c>
-      <c r="BG9"/>
+      <c r="BG9">
+        <v>34500000.0</v>
+      </c>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>6052000.0</v>
       </c>
-      <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
+      <c r="CH9"/>
     </row>
-    <row r="10" spans="1:85">
+    <row r="10" spans="1:86">
       <c r="A10" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B10">
+        <v>-22344911.0</v>
+      </c>
+      <c r="C10">
         <v>-97496420.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-298942000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-175000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-74000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-29321390.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-82000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-103500000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-203675520.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-103500000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-282875172.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-261309450.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-553000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-276500000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-187000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-93500000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-331000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-165500000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-112000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-56000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-140500000.0</v>
       </c>
       <c r="V10">
         <v>-140500000.0</v>
       </c>
       <c r="W10">
+        <v>-140500000.0</v>
+      </c>
+      <c r="X10">
         <v>-83347549.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-42500000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-217000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-94500000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-245000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-122500000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-135500000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-54500000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-135500000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-81000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-79500000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-43500000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-79500000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-36000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-47500000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-8500000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-102000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-39000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-102000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-102000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-87500000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-114500000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-114500000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-106500000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-133000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-12500000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-133000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-195888754.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-169000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102000000.0</v>
       </c>
       <c r="BC10">
         <v>-102000000.0</v>
       </c>
       <c r="BD10">
-        <v>-52000000.0</v>
+        <v>-102000000.0</v>
       </c>
       <c r="BE10">
         <v>-52000000.0</v>
       </c>
       <c r="BF10">
         <v>-52000000.0</v>
       </c>
       <c r="BG10">
-        <v>-118000000.0</v>
+        <v>-52000000.0</v>
       </c>
       <c r="BH10">
         <v>-118000000.0</v>
       </c>
       <c r="BI10">
+        <v>-118000000.0</v>
+      </c>
+      <c r="BJ10">
         <v>-101000000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
-[...1 lines deleted...]
-      </c>
+      <c r="BM10"/>
       <c r="BN10">
         <v>-39076800.0</v>
       </c>
       <c r="BO10">
         <v>-39076800.0</v>
       </c>
       <c r="BP10">
-        <v>-12089000.0</v>
+        <v>-39076800.0</v>
       </c>
       <c r="BQ10">
         <v>-12089000.0</v>
       </c>
       <c r="BR10">
         <v>-12089000.0</v>
       </c>
       <c r="BS10">
         <v>-12089000.0</v>
       </c>
       <c r="BT10">
-        <v>3021150.0</v>
+        <v>-12089000.0</v>
       </c>
       <c r="BU10">
         <v>3021150.0</v>
       </c>
       <c r="BV10">
-        <v>-72407520.0</v>
+        <v>3021150.0</v>
       </c>
       <c r="BW10">
         <v>-72407520.0</v>
       </c>
       <c r="BX10">
-        <v>-15000000.0</v>
+        <v>-72407520.0</v>
       </c>
       <c r="BY10">
         <v>-15000000.0</v>
       </c>
       <c r="BZ10">
-        <v>-10500000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="CA10">
         <v>-10500000.0</v>
       </c>
       <c r="CB10">
-        <v>-1000000.0</v>
+        <v>-10500000.0</v>
       </c>
       <c r="CC10">
         <v>-1000000.0</v>
       </c>
       <c r="CD10">
-        <v>-27000000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="CE10">
         <v>-27000000.0</v>
       </c>
       <c r="CF10">
-        <v>8500000.0</v>
+        <v>-27000000.0</v>
       </c>
       <c r="CG10">
         <v>8500000.0</v>
       </c>
+      <c r="CH10">
+        <v>8500000.0</v>
+      </c>
     </row>
-    <row r="11" spans="1:85">
+    <row r="11" spans="1:86">
       <c r="A11" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
+      <c r="I11"/>
       <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
         <v>-366000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55500000.0</v>
       </c>
       <c r="L11">
         <v>55500000.0</v>
       </c>
       <c r="M11">
-        <v>143000000.0</v>
+        <v>55500000.0</v>
       </c>
       <c r="N11">
         <v>143000000.0</v>
       </c>
       <c r="O11">
-        <v>326500000.0</v>
+        <v>143000000.0</v>
       </c>
       <c r="P11">
         <v>326500000.0</v>
       </c>
       <c r="Q11">
-        <v>29500000.0</v>
+        <v>326500000.0</v>
       </c>
       <c r="R11">
         <v>29500000.0</v>
       </c>
       <c r="S11">
-        <v>580500000.0</v>
+        <v>29500000.0</v>
       </c>
       <c r="T11">
         <v>580500000.0</v>
       </c>
       <c r="U11">
-        <v>-454000000.0</v>
+        <v>580500000.0</v>
       </c>
       <c r="V11">
         <v>-454000000.0</v>
       </c>
       <c r="W11">
-        <v>211500000.0</v>
+        <v>-454000000.0</v>
       </c>
       <c r="X11">
         <v>211500000.0</v>
       </c>
       <c r="Y11">
-        <v>-108500000.0</v>
+        <v>211500000.0</v>
       </c>
       <c r="Z11">
         <v>-108500000.0</v>
       </c>
       <c r="AA11">
+        <v>-108500000.0</v>
+      </c>
+      <c r="AB11">
         <v>553764676.49</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>272596843.62</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-337107261.1</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-158707865.17</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>664680045.64</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>270000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>221000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-111000000.0</v>
       </c>
-      <c r="AI11"/>
       <c r="AJ11"/>
-      <c r="AK11">
+      <c r="AK11"/>
+      <c r="AL11">
         <v>128000000.0</v>
       </c>
-      <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
+      <c r="AO11"/>
+      <c r="AP11">
         <v>47000000.0</v>
       </c>
-      <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>-92000000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
+      <c r="CH11"/>
     </row>
-    <row r="12" spans="1:85">
+    <row r="12" spans="1:86">
       <c r="A12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
+      <c r="I12"/>
       <c r="J12">
         <v>-319000000.0</v>
       </c>
       <c r="K12">
-        <v>18500000.0</v>
+        <v>-319000000.0</v>
       </c>
       <c r="L12">
         <v>18500000.0</v>
       </c>
       <c r="M12">
-        <v>52500000.0</v>
+        <v>18500000.0</v>
       </c>
       <c r="N12">
         <v>52500000.0</v>
       </c>
       <c r="O12">
-        <v>134000000.0</v>
+        <v>52500000.0</v>
       </c>
       <c r="P12">
         <v>134000000.0</v>
       </c>
       <c r="Q12">
-        <v>-6000000.0</v>
+        <v>134000000.0</v>
       </c>
       <c r="R12">
         <v>-6000000.0</v>
       </c>
       <c r="S12">
-        <v>114000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="T12">
         <v>114000000.0</v>
       </c>
       <c r="U12">
-        <v>442500000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="V12">
         <v>442500000.0</v>
       </c>
       <c r="W12">
-        <v>-63000000.0</v>
+        <v>442500000.0</v>
       </c>
       <c r="X12">
         <v>-63000000.0</v>
       </c>
       <c r="Y12">
-        <v>-81500000.0</v>
+        <v>-63000000.0</v>
       </c>
       <c r="Z12">
         <v>-81500000.0</v>
       </c>
       <c r="AA12">
+        <v>-81500000.0</v>
+      </c>
+      <c r="AB12">
         <v>131154791.8</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>64562410.33</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>477320015.72</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>224719101.12</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-574825150.58</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-233500000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-42000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-55000000.0</v>
       </c>
-      <c r="AI12"/>
       <c r="AJ12"/>
-      <c r="AK12">
+      <c r="AK12"/>
+      <c r="AL12">
         <v>2000000.0</v>
       </c>
-      <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>-318000000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>-205000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
+      <c r="CH12"/>
     </row>
-    <row r="13" spans="1:85">
+    <row r="13" spans="1:86">
       <c r="A13" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
-      <c r="W13">
-[...1 lines deleted...]
-      </c>
+      <c r="W13"/>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
         <v>0.0</v>
       </c>
       <c r="Z13">
         <v>0.0</v>
       </c>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
-      <c r="AF13"/>
-      <c r="AG13">
+      <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13">
         <v>-951000000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-      <c r="AK13">
+      <c r="AK13"/>
+      <c r="AL13">
         <v>-678000000.0</v>
       </c>
-      <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-769000000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-802000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
+      <c r="CH13"/>
     </row>
-    <row r="14" spans="1:85">
+    <row r="14" spans="1:86">
       <c r="A14" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B14">
+        <v>332937384.0</v>
+      </c>
+      <c r="C14">
         <v>413862359.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>362086000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>389000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>82000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>82813115.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>411000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>87500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>761809600.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>87500000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>169845990.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>156897341.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>282934800.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>115000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="P14">
         <v>112000000.0</v>
       </c>
       <c r="Q14">
+        <v>112000000.0</v>
+      </c>
+      <c r="R14">
         <v>228000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>92000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109500000.0</v>
       </c>
       <c r="T14">
         <v>109500000.0</v>
       </c>
       <c r="U14">
+        <v>109500000.0</v>
+      </c>
+      <c r="V14">
         <v>126500000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>95500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113500000.0</v>
       </c>
       <c r="X14">
         <v>113500000.0</v>
       </c>
       <c r="Y14">
+        <v>113500000.0</v>
+      </c>
+      <c r="Z14">
         <v>187000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>64500000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>185000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>92500000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>246500000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>63000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>246500000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>93500000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>180500000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>65000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>180500000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>89000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>236500000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>59500000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>220000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>88500000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>220000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>90500000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>220000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>95000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>314500000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>57000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>314500000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>93000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>201500000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>65500000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>201500000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>128980249.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>205500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176000000.0</v>
       </c>
       <c r="BC14">
         <v>176000000.0</v>
       </c>
       <c r="BD14">
-        <v>186000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="BE14">
         <v>186000000.0</v>
       </c>
       <c r="BF14">
         <v>186000000.0</v>
       </c>
       <c r="BG14">
-        <v>150000000.0</v>
+        <v>186000000.0</v>
       </c>
       <c r="BH14">
         <v>150000000.0</v>
       </c>
       <c r="BI14">
+        <v>150000000.0</v>
+      </c>
+      <c r="BJ14">
         <v>116817300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105063230.0</v>
       </c>
       <c r="BK14">
         <v>105063230.0</v>
       </c>
       <c r="BL14">
+        <v>105063230.0</v>
+      </c>
+      <c r="BM14">
         <v>107153640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111927120.0</v>
       </c>
       <c r="BN14">
         <v>111927120.0</v>
       </c>
       <c r="BO14">
         <v>111927120.0</v>
       </c>
       <c r="BP14">
+        <v>111927120.0</v>
+      </c>
+      <c r="BQ14">
         <v>112000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>111823250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000000.0</v>
       </c>
       <c r="BS14">
         <v>112000000.0</v>
       </c>
       <c r="BT14">
-        <v>138000000.0</v>
+        <v>112000000.0</v>
       </c>
       <c r="BU14">
         <v>138000000.0</v>
       </c>
       <c r="BV14">
-        <v>157000000.0</v>
+        <v>138000000.0</v>
       </c>
       <c r="BW14">
         <v>157000000.0</v>
       </c>
       <c r="BX14">
-        <v>188500000.0</v>
+        <v>157000000.0</v>
       </c>
       <c r="BY14">
         <v>188500000.0</v>
       </c>
       <c r="BZ14">
-        <v>174000000.0</v>
+        <v>188500000.0</v>
       </c>
       <c r="CA14">
         <v>174000000.0</v>
       </c>
       <c r="CB14">
-        <v>167500000.0</v>
+        <v>174000000.0</v>
       </c>
       <c r="CC14">
         <v>167500000.0</v>
       </c>
       <c r="CD14">
-        <v>242000000.0</v>
+        <v>167500000.0</v>
       </c>
       <c r="CE14">
         <v>242000000.0</v>
       </c>
       <c r="CF14">
-        <v>85500000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="CG14">
         <v>85500000.0</v>
       </c>
+      <c r="CH14">
+        <v>85500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:85">
+    <row r="15" spans="1:86">
       <c r="A15" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B15">
+        <v>449906285.0</v>
+      </c>
+      <c r="C15">
         <v>1393800884.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>917966000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1473000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>940000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>354234090.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1419000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>348000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>753915200.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>348000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>643722347.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>594646506.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>667010112.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>339000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1040000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>520000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>654000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>327000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>992000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>496000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>646939306.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>320000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>986442765.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>503000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>811500000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>315000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>993000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>496500000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>684259078.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>306500000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>960983500.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>484000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>757500000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>297500000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>956391767.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>460000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>721500000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>283500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>670500000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>438000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>670500000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>270000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>670500000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>400500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>614000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>246500000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>614000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>367500000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>562500000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>226000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>562500000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>542523176.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>518000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486500000.0</v>
       </c>
       <c r="BC15">
         <v>486500000.0</v>
       </c>
       <c r="BD15">
-        <v>457000000.0</v>
+        <v>486500000.0</v>
       </c>
       <c r="BE15">
         <v>457000000.0</v>
       </c>
       <c r="BF15">
         <v>457000000.0</v>
       </c>
       <c r="BG15">
-        <v>435000000.0</v>
+        <v>457000000.0</v>
       </c>
       <c r="BH15">
         <v>435000000.0</v>
       </c>
       <c r="BI15">
+        <v>435000000.0</v>
+      </c>
+      <c r="BJ15">
         <v>429334980.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>428966695.0</v>
       </c>
       <c r="BK15">
         <v>428966695.0</v>
       </c>
       <c r="BL15">
+        <v>428966695.0</v>
+      </c>
+      <c r="BM15">
         <v>432132230.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>423983280.0</v>
       </c>
       <c r="BN15">
         <v>423983280.0</v>
       </c>
       <c r="BO15">
         <v>423983280.0</v>
       </c>
       <c r="BP15">
+        <v>423983280.0</v>
+      </c>
+      <c r="BQ15">
         <v>400000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>399486500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000000.0</v>
       </c>
       <c r="BS15">
         <v>400000000.0</v>
       </c>
       <c r="BT15">
-        <v>383500000.0</v>
+        <v>400000000.0</v>
       </c>
       <c r="BU15">
         <v>383500000.0</v>
       </c>
       <c r="BV15">
-        <v>379000000.0</v>
+        <v>383500000.0</v>
       </c>
       <c r="BW15">
         <v>379000000.0</v>
       </c>
       <c r="BX15">
-        <v>361732750.0</v>
+        <v>379000000.0</v>
       </c>
       <c r="BY15">
         <v>361732750.0</v>
       </c>
       <c r="BZ15">
+        <v>361732750.0</v>
+      </c>
+      <c r="CA15">
         <v>1033379000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
+      <c r="CH15"/>
     </row>
-    <row r="16" spans="1:85">
+    <row r="16" spans="1:86">
       <c r="A16" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B16">
+        <v>1520000000.0</v>
+      </c>
+      <c r="C16">
         <v>2205920579.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2200000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1639000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1109000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-135908605.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1482000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-667000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1395729920.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-667000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>317932352.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>293693956.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2285000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1987000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1780000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>2200000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>2749000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>2658500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2763000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>2916500000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3323000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1986000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>950000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>770000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>360500000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1060000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2092000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1046000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>173250000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>689500000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>173250000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>801500000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>229250000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>944000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>229250000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>890000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>404500000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>638000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>191000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>424500000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>95500000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>533500000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>95500000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>608500000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>133000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>644500000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>133000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1201000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>415250000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>498500000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>415250000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-295848447.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>519000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>786000000.0</v>
       </c>
       <c r="BC16">
         <v>786000000.0</v>
       </c>
       <c r="BD16">
+        <v>786000000.0</v>
+      </c>
+      <c r="BE16">
         <v>699000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349500000.0</v>
       </c>
       <c r="BF16">
         <v>349500000.0</v>
       </c>
       <c r="BG16">
-        <v>211500000.0</v>
+        <v>349500000.0</v>
       </c>
       <c r="BH16">
         <v>211500000.0</v>
       </c>
       <c r="BI16">
+        <v>211500000.0</v>
+      </c>
+      <c r="BJ16">
         <v>342161640.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>419257060.0</v>
       </c>
       <c r="BK16">
         <v>419257060.0</v>
       </c>
       <c r="BL16">
+        <v>419257060.0</v>
+      </c>
+      <c r="BM16">
         <v>325519770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>407794320.0</v>
       </c>
       <c r="BN16">
         <v>407794320.0</v>
       </c>
       <c r="BO16">
         <v>407794320.0</v>
       </c>
       <c r="BP16">
+        <v>407794320.0</v>
+      </c>
+      <c r="BQ16">
         <v>291372375.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>582744750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291372375.0</v>
       </c>
       <c r="BS16">
         <v>291372375.0</v>
       </c>
       <c r="BT16">
-        <v>-1217500000.0</v>
+        <v>291372375.0</v>
       </c>
       <c r="BU16">
         <v>-1217500000.0</v>
       </c>
       <c r="BV16">
-        <v>398567520.0</v>
+        <v>-1217500000.0</v>
       </c>
       <c r="BW16">
         <v>398567520.0</v>
       </c>
       <c r="BX16">
-        <v>-441250000.0</v>
+        <v>398567520.0</v>
       </c>
       <c r="BY16">
         <v>-441250000.0</v>
       </c>
       <c r="BZ16">
-        <v>-501750000.0</v>
+        <v>-441250000.0</v>
       </c>
       <c r="CA16">
         <v>-501750000.0</v>
       </c>
       <c r="CB16">
-        <v>-703000000.0</v>
+        <v>-501750000.0</v>
       </c>
       <c r="CC16">
         <v>-703000000.0</v>
       </c>
       <c r="CD16">
-        <v>-436750000.0</v>
+        <v>-703000000.0</v>
       </c>
       <c r="CE16">
         <v>-436750000.0</v>
       </c>
       <c r="CF16">
-        <v>-59500000.0</v>
+        <v>-436750000.0</v>
       </c>
       <c r="CG16">
         <v>-59500000.0</v>
       </c>
+      <c r="CH16">
+        <v>-59500000.0</v>
+      </c>
     </row>
-    <row r="17" spans="1:85">
+    <row r="17" spans="1:86">
       <c r="A17" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-      <c r="W17">
-[...1 lines deleted...]
-      </c>
+      <c r="W17"/>
       <c r="X17">
         <v>0.0</v>
       </c>
       <c r="Y17">
         <v>0.0</v>
       </c>
       <c r="Z17">
         <v>0.0</v>
       </c>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
-      <c r="AD17"/>
-[...3 lines deleted...]
-      <c r="AF17"/>
+      <c r="AD17">
+        <v>0.0</v>
+      </c>
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -34476,434 +34998,439 @@
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
+      <c r="CH17"/>
     </row>
-    <row r="18" spans="1:85">
+    <row r="18" spans="1:86">
       <c r="A18" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B18">
+        <v>1682091350.0</v>
+      </c>
+      <c r="C18">
         <v>1510199671.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1014128000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>2583000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2991000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>408518285.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1564000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>515500000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1897024320.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>515500000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>491404946.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>453941417.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1273000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>636500000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1565000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>782500000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1280000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>640000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1748000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>874000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>662000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>331000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>958000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>479000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>1288500000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>622000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1333000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>666500000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1250000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>731000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1250000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>519000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>1307000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>772000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1307000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>535000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>1021000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>604500000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>956500000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>416500000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>956500000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>613000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>956500000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>343500000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>574000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>442500000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>574000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>131500000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>702500000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>334500000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>702500000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>586860137.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>804500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>836000000.0</v>
       </c>
       <c r="BC18">
         <v>836000000.0</v>
       </c>
       <c r="BD18">
-        <v>962000000.0</v>
+        <v>836000000.0</v>
       </c>
       <c r="BE18">
         <v>962000000.0</v>
       </c>
       <c r="BF18">
         <v>962000000.0</v>
       </c>
       <c r="BG18">
-        <v>649500000.0</v>
+        <v>962000000.0</v>
       </c>
       <c r="BH18">
         <v>649500000.0</v>
       </c>
       <c r="BI18">
+        <v>649500000.0</v>
+      </c>
+      <c r="BJ18">
         <v>616996320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>675939974.0</v>
       </c>
       <c r="BK18">
         <v>675939974.0</v>
       </c>
       <c r="BL18">
+        <v>675939974.0</v>
+      </c>
+      <c r="BM18">
         <v>669169070.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>713709840.0</v>
       </c>
       <c r="BN18">
         <v>713709840.0</v>
       </c>
       <c r="BO18">
         <v>713709840.0</v>
       </c>
       <c r="BP18">
+        <v>713709840.0</v>
+      </c>
+      <c r="BQ18">
         <v>709380750.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>709679250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709380750.0</v>
       </c>
       <c r="BS18">
         <v>709380750.0</v>
       </c>
       <c r="BT18">
-        <v>594196885.0</v>
+        <v>709380750.0</v>
       </c>
       <c r="BU18">
         <v>594196885.0</v>
       </c>
       <c r="BV18">
-        <v>398633040.0</v>
+        <v>594196885.0</v>
       </c>
       <c r="BW18">
         <v>398633040.0</v>
       </c>
       <c r="BX18">
-        <v>253000000.0</v>
+        <v>398633040.0</v>
       </c>
       <c r="BY18">
         <v>253000000.0</v>
       </c>
       <c r="BZ18">
-        <v>80000000.0</v>
+        <v>253000000.0</v>
       </c>
       <c r="CA18">
         <v>80000000.0</v>
       </c>
       <c r="CB18">
-        <v>-105000000.0</v>
+        <v>80000000.0</v>
       </c>
       <c r="CC18">
         <v>-105000000.0</v>
       </c>
       <c r="CD18">
-        <v>99500000.0</v>
+        <v>-105000000.0</v>
       </c>
       <c r="CE18">
         <v>99500000.0</v>
       </c>
       <c r="CF18">
-        <v>59000000.0</v>
+        <v>99500000.0</v>
       </c>
       <c r="CG18">
         <v>59000000.0</v>
       </c>
+      <c r="CH18">
+        <v>59000000.0</v>
+      </c>
     </row>
-    <row r="19" spans="1:85">
+    <row r="19" spans="1:86">
       <c r="A19" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
+      <c r="I19"/>
       <c r="J19">
         <v>-31000000.0</v>
       </c>
       <c r="K19">
-        <v>-15500000.0</v>
+        <v>-31000000.0</v>
       </c>
       <c r="L19">
         <v>-15500000.0</v>
       </c>
-      <c r="M19"/>
+      <c r="M19">
+        <v>-15500000.0</v>
+      </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-      <c r="W19">
-[...1 lines deleted...]
-      </c>
+      <c r="W19"/>
       <c r="X19">
         <v>0.0</v>
       </c>
       <c r="Y19">
         <v>0.0</v>
       </c>
       <c r="Z19">
         <v>0.0</v>
       </c>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
-      <c r="AG19">
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+      <c r="AG19"/>
+      <c r="AH19">
         <v>4000000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>-3000000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-3000000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>12000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
+      <c r="CH19"/>
     </row>
-    <row r="20" spans="1:85">
+    <row r="20" spans="1:86">
       <c r="A20" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -34945,2326 +35472,2351 @@
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
+      <c r="CH20"/>
     </row>
-    <row r="21" spans="1:85">
+    <row r="21" spans="1:86">
       <c r="A21" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>-279000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>753000000.0</v>
       </c>
       <c r="L21">
         <v>753000000.0</v>
       </c>
       <c r="M21">
-        <v>776000000.0</v>
+        <v>753000000.0</v>
       </c>
       <c r="N21">
         <v>776000000.0</v>
       </c>
       <c r="O21">
-        <v>-365500000.0</v>
+        <v>776000000.0</v>
       </c>
       <c r="P21">
         <v>-365500000.0</v>
       </c>
       <c r="Q21">
-        <v>-204000000.0</v>
+        <v>-365500000.0</v>
       </c>
       <c r="R21">
         <v>-204000000.0</v>
       </c>
       <c r="S21">
-        <v>-280500000.0</v>
+        <v>-204000000.0</v>
       </c>
       <c r="T21">
         <v>-280500000.0</v>
       </c>
       <c r="U21">
-        <v>1292500000.0</v>
+        <v>-280500000.0</v>
       </c>
       <c r="V21">
         <v>1292500000.0</v>
       </c>
       <c r="W21">
-        <v>749000000.0</v>
+        <v>1292500000.0</v>
       </c>
       <c r="X21">
         <v>749000000.0</v>
       </c>
       <c r="Y21">
-        <v>172500000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="Z21">
         <v>172500000.0</v>
       </c>
       <c r="AA21">
+        <v>172500000.0</v>
+      </c>
+      <c r="AB21">
         <v>2615147060.76</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1287335333.25</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-125296504.13</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-58988764.04</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1352746981.77</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>549500000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-820000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-454000000.0</v>
       </c>
-      <c r="AI21"/>
       <c r="AJ21"/>
-      <c r="AK21">
+      <c r="AK21"/>
+      <c r="AL21">
         <v>-1236000000.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>-315000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>-157000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
+      <c r="CH21"/>
     </row>
-    <row r="22" spans="1:85">
+    <row r="22" spans="1:86">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22">
+        <v>-257951487.0</v>
+      </c>
+      <c r="C22">
         <v>1984748583.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>422602000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2075000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1824000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>657750100.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2342000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>719500000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1293102720.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>719500000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1387176325.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1281421344.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1284000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>642000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1965000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>982500000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1080000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>540000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>790000000.0</v>
       </c>
       <c r="T22">
         <v>790000000.0</v>
       </c>
       <c r="U22">
+        <v>790000000.0</v>
+      </c>
+      <c r="V22">
         <v>-460686409.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-228000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1828743297.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>932500000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1668500000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>592000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1976000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>988000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1572000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>482000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1572000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1029000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1413500000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>574000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1413500000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>757000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1181000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>419000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1233500000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>703000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1233500000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>535000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1233500000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>655500000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1132000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>324500000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1132000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>799500000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1297000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>465500000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1297000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1226118500.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1041500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1008500000.0</v>
       </c>
       <c r="BC22">
         <v>1008500000.0</v>
       </c>
       <c r="BD22">
-        <v>881000000.0</v>
+        <v>1008500000.0</v>
       </c>
       <c r="BE22">
         <v>881000000.0</v>
       </c>
       <c r="BF22">
         <v>881000000.0</v>
       </c>
       <c r="BG22">
-        <v>1209000000.0</v>
+        <v>881000000.0</v>
       </c>
       <c r="BH22">
         <v>1209000000.0</v>
       </c>
       <c r="BI22">
+        <v>1209000000.0</v>
+      </c>
+      <c r="BJ22">
         <v>582554640.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1013791940.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>594453600.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2230042980.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>493186440.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1165011840.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>493186440.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>935500000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1066348080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935500000.0</v>
       </c>
       <c r="BS22">
         <v>935500000.0</v>
       </c>
       <c r="BT22">
-        <v>930500000.0</v>
+        <v>935500000.0</v>
       </c>
       <c r="BU22">
         <v>930500000.0</v>
       </c>
       <c r="BV22">
-        <v>826500000.0</v>
+        <v>930500000.0</v>
       </c>
       <c r="BW22">
         <v>826500000.0</v>
       </c>
       <c r="BX22">
-        <v>936500000.0</v>
+        <v>826500000.0</v>
       </c>
       <c r="BY22">
         <v>936500000.0</v>
       </c>
       <c r="BZ22">
-        <v>891000000.0</v>
+        <v>936500000.0</v>
       </c>
       <c r="CA22">
         <v>891000000.0</v>
       </c>
       <c r="CB22">
-        <v>758500000.0</v>
+        <v>891000000.0</v>
       </c>
       <c r="CC22">
         <v>758500000.0</v>
       </c>
       <c r="CD22">
-        <v>1177500000.0</v>
+        <v>758500000.0</v>
       </c>
       <c r="CE22">
         <v>1177500000.0</v>
       </c>
       <c r="CF22">
-        <v>500250000.0</v>
+        <v>1177500000.0</v>
       </c>
       <c r="CG22">
         <v>500250000.0</v>
       </c>
+      <c r="CH22">
+        <v>500250000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:85">
+    <row r="23" spans="1:86">
       <c r="A23" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B23">
+        <v>-83272892.0</v>
+      </c>
+      <c r="C23">
         <v>-80583775.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-34887000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1617687.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>500084088.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15056930.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-475000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-351000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-625626472.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-351000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>867967409.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>801795665.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-29241249.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>760000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-74499100.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-376500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-126146871.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-200000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>12718324.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-319500000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-79379687.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1267000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-74522515.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>715500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-838000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>123500000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1227000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>613500000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-935685935.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-47500000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1618412876.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>532500000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-336000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-469500000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-71139176.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>22500000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-628500000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-433000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-729000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-236000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1165500000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-648000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-219500000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>455500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-758000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-162000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>298500000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>21500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-105500000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>514000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>175500000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-36275695.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-71500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-211000000.0</v>
       </c>
       <c r="BC23">
         <v>-211000000.0</v>
       </c>
       <c r="BD23">
+        <v>-211000000.0</v>
+      </c>
+      <c r="BE23">
         <v>-222000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85135188.0</v>
       </c>
       <c r="BF23">
         <v>85135188.0</v>
       </c>
       <c r="BG23">
+        <v>85135188.0</v>
+      </c>
+      <c r="BH23">
         <v>339499671.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>58921451.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-571388860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-714031620.0</v>
       </c>
       <c r="BK23">
         <v>-714031620.0</v>
       </c>
       <c r="BL23">
+        <v>-714031620.0</v>
+      </c>
+      <c r="BM23">
         <v>-738145860.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-521931920.0</v>
       </c>
       <c r="BN23">
         <v>-521931920.0</v>
       </c>
       <c r="BO23">
         <v>-521931920.0</v>
       </c>
       <c r="BP23">
+        <v>-521931920.0</v>
+      </c>
+      <c r="BQ23">
         <v>626000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-325166500.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-416000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>626000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>823500000.0</v>
       </c>
       <c r="BU23">
         <v>823500000.0</v>
       </c>
       <c r="BV23">
-        <v>853000000.0</v>
+        <v>823500000.0</v>
       </c>
       <c r="BW23">
         <v>853000000.0</v>
       </c>
       <c r="BX23">
-        <v>303232750.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="BY23">
         <v>303232750.0</v>
       </c>
       <c r="BZ23">
-        <v>150630197.0</v>
+        <v>303232750.0</v>
       </c>
       <c r="CA23">
         <v>150630197.0</v>
       </c>
       <c r="CB23">
-        <v>543000000.0</v>
+        <v>150630197.0</v>
       </c>
       <c r="CC23">
         <v>543000000.0</v>
       </c>
       <c r="CD23">
-        <v>87500000.0</v>
+        <v>543000000.0</v>
       </c>
       <c r="CE23">
         <v>87500000.0</v>
       </c>
       <c r="CF23">
-        <v>-106000000.0</v>
+        <v>87500000.0</v>
       </c>
       <c r="CG23">
         <v>-106000000.0</v>
       </c>
+      <c r="CH23">
+        <v>-106000000.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:85">
+    <row r="24" spans="1:86">
       <c r="A24" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B24">
+        <v>-18996428.0</v>
+      </c>
+      <c r="C24">
         <v>214000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-196677000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-40355212.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>69000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>22189160.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-102000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-55327050.0</v>
       </c>
-      <c r="I24">
-[...3 lines deleted...]
-      <c r="K24">
+      <c r="J24">
+        <v>248827880.0</v>
+      </c>
+      <c r="K24"/>
+      <c r="L24">
         <v>-41000000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-29083960.0</v>
       </c>
-      <c r="N24"/>
-[...8 lines deleted...]
-      <c r="S24">
+      <c r="O24"/>
+      <c r="P24">
+        <v>-12000000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24">
+        <v>13000000.0</v>
+      </c>
+      <c r="S24"/>
+      <c r="T24">
         <v>-98892720.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-189417724.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-165000000.0</v>
       </c>
-      <c r="X24">
-[...1 lines deleted...]
-      </c>
       <c r="Y24">
+        <v>0.0</v>
+      </c>
+      <c r="Z24">
         <v>335500000.0</v>
       </c>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
       <c r="AA24">
+        <v>0.0</v>
+      </c>
+      <c r="AB24">
         <v>400000000.0</v>
       </c>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
       <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>-131559946.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>-454549165.0</v>
       </c>
-      <c r="AF24"/>
-      <c r="AG24">
+      <c r="AG24"/>
+      <c r="AH24">
         <v>257500000.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AI24"/>
+      <c r="AJ24">
         <v>257500000.0</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>253000000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>319000000.0</v>
       </c>
-      <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>319000000.0</v>
       </c>
-      <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>-142000000.0</v>
       </c>
-      <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>317500000.0</v>
       </c>
-      <c r="AT24"/>
-      <c r="AU24">
+      <c r="AU24"/>
+      <c r="AV24">
         <v>-32500000.0</v>
       </c>
-      <c r="AV24"/>
-      <c r="AW24">
+      <c r="AW24"/>
+      <c r="AX24">
         <v>321500000.0</v>
       </c>
-      <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24">
         <v>27500000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209500000.0</v>
       </c>
       <c r="BC24">
         <v>209500000.0</v>
       </c>
       <c r="BD24">
-        <v>71500000.0</v>
+        <v>209500000.0</v>
       </c>
       <c r="BE24">
         <v>71500000.0</v>
       </c>
       <c r="BF24">
         <v>71500000.0</v>
       </c>
       <c r="BG24">
-        <v>-25000000.0</v>
+        <v>71500000.0</v>
       </c>
       <c r="BH24">
         <v>-25000000.0</v>
       </c>
       <c r="BI24">
+        <v>-25000000.0</v>
+      </c>
+      <c r="BJ24">
         <v>162288120.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-25145465.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>139918330.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>325519770.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>604015680.0</v>
       </c>
       <c r="BN24">
         <v>604015680.0</v>
       </c>
       <c r="BO24">
+        <v>604015680.0</v>
+      </c>
+      <c r="BP24">
         <v>-454275200.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-11000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>4670750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="BS24">
         <v>-11000000.0</v>
       </c>
       <c r="BT24">
-        <v>-274500000.0</v>
+        <v>-11000000.0</v>
       </c>
       <c r="BU24">
         <v>-274500000.0</v>
       </c>
       <c r="BV24">
-        <v>-688000000.0</v>
+        <v>-274500000.0</v>
       </c>
       <c r="BW24">
         <v>-688000000.0</v>
       </c>
       <c r="BX24">
-        <v>-264500000.0</v>
+        <v>-688000000.0</v>
       </c>
       <c r="BY24">
         <v>-264500000.0</v>
       </c>
       <c r="BZ24">
-        <v>-80000000.0</v>
+        <v>-264500000.0</v>
       </c>
       <c r="CA24">
         <v>-80000000.0</v>
       </c>
       <c r="CB24">
-        <v>1097500000.0</v>
+        <v>-80000000.0</v>
       </c>
       <c r="CC24">
         <v>1097500000.0</v>
       </c>
       <c r="CD24">
-        <v>-290500000.0</v>
+        <v>1097500000.0</v>
       </c>
       <c r="CE24">
         <v>-290500000.0</v>
       </c>
       <c r="CF24">
-        <v>-111000000.0</v>
+        <v>-290500000.0</v>
       </c>
       <c r="CG24">
         <v>-111000000.0</v>
       </c>
+      <c r="CH24">
+        <v>-111000000.0</v>
+      </c>
     </row>
-    <row r="25" spans="1:85">
+    <row r="25" spans="1:86">
       <c r="A25" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B25">
+        <v>1326170561.0</v>
+      </c>
+      <c r="C25">
         <v>511358783.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>886369000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-422693245.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-452536952.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-364139965.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-625000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>81000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-737938911.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>81000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>89456250.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>82636321.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-9238.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>237000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>441627948.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>460500000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2072038.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20500000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1586740839.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>694500000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>748255827.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>18000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-14463500.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>148500000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-120500000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-185000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>517000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>258500000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-197000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>54500000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-500046066.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36500000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-103500000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-156500000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-1036000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>255500000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-117000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-34500000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-236500000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>115000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-236500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-303000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1033500000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>149500000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>36000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-9000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-556000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-136500000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-198000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-242500000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-880124320.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>279725917.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>64000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000000.0</v>
       </c>
       <c r="BC25">
         <v>-83000000.0</v>
       </c>
       <c r="BD25">
-        <v>-85000000.0</v>
+        <v>-83000000.0</v>
       </c>
       <c r="BE25">
         <v>-85000000.0</v>
       </c>
       <c r="BF25">
         <v>-85000000.0</v>
       </c>
       <c r="BG25">
-        <v>-405500000.0</v>
+        <v>-85000000.0</v>
       </c>
       <c r="BH25">
         <v>-405500000.0</v>
       </c>
       <c r="BI25">
+        <v>-405500000.0</v>
+      </c>
+      <c r="BJ25">
         <v>223107900.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-216108081.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>203230260.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1443437850.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>247318920.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-424506480.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>247318920.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-168119250.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-346503080.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-168119250.0</v>
       </c>
       <c r="BS25">
         <v>-168119250.0</v>
       </c>
       <c r="BT25">
-        <v>-169803115.0</v>
+        <v>-168119250.0</v>
       </c>
       <c r="BU25">
         <v>-169803115.0</v>
       </c>
       <c r="BV25">
-        <v>-229866960.0</v>
+        <v>-169803115.0</v>
       </c>
       <c r="BW25">
         <v>-229866960.0</v>
       </c>
       <c r="BX25">
-        <v>-638500000.0</v>
+        <v>-229866960.0</v>
       </c>
       <c r="BY25">
         <v>-638500000.0</v>
       </c>
       <c r="BZ25">
-        <v>-689000000.0</v>
+        <v>-638500000.0</v>
       </c>
       <c r="CA25">
         <v>-689000000.0</v>
       </c>
       <c r="CB25">
-        <v>-789500000.0</v>
+        <v>-689000000.0</v>
       </c>
       <c r="CC25">
         <v>-789500000.0</v>
       </c>
       <c r="CD25">
-        <v>-1215000000.0</v>
+        <v>-789500000.0</v>
       </c>
       <c r="CE25">
         <v>-1215000000.0</v>
       </c>
       <c r="CF25">
-        <v>-425500000.0</v>
+        <v>-1215000000.0</v>
       </c>
       <c r="CG25">
         <v>-425500000.0</v>
       </c>
+      <c r="CH25">
+        <v>-425500000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:85">
+    <row r="26" spans="1:86">
       <c r="A26" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>223</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>4002000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1158000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-535000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-200891145.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-1132000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-413500000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-830722892.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-413500000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-334856507.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-309327854.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-1074443301.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-885000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-556554698.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-269000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-54500000.0</v>
       </c>
       <c r="S26">
         <v>-54500000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="T26">
+        <v>-54500000.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>-128720695.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-63500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-577500000.0</v>
       </c>
       <c r="X26">
         <v>-577500000.0</v>
       </c>
       <c r="Y26">
+        <v>-577500000.0</v>
+      </c>
+      <c r="Z26">
         <v>-1500000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-750000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1275000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-637500000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-737000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-368500000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-1540000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-385000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-8000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24500000.0</v>
       </c>
       <c r="AJ26">
         <v>-24500000.0</v>
       </c>
       <c r="AK26">
+        <v>-24500000.0</v>
+      </c>
+      <c r="AL26">
         <v>-500000.0</v>
       </c>
-      <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>-20000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-10000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-500000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-7000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3500000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-52000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-26000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-61000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-30500000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-5500000.0</v>
       </c>
-      <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>-5500000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-45143087.0</v>
       </c>
-      <c r="BA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB26"/>
       <c r="BC26">
         <v>-4500000.0</v>
       </c>
-      <c r="BD26"/>
+      <c r="BD26">
+        <v>-4500000.0</v>
+      </c>
       <c r="BE26"/>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
+      <c r="BF26"/>
       <c r="BG26">
         <v>-322421451.0</v>
       </c>
       <c r="BH26">
         <v>-322421451.0</v>
       </c>
       <c r="BI26">
+        <v>-322421451.0</v>
+      </c>
+      <c r="BJ26">
         <v>-543891300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-714778515.0</v>
       </c>
       <c r="BK26">
         <v>-714778515.0</v>
       </c>
       <c r="BL26">
+        <v>-714778515.0</v>
+      </c>
+      <c r="BM26">
         <v>-719769400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-519721440.0</v>
       </c>
       <c r="BN26">
         <v>-519721440.0</v>
       </c>
       <c r="BO26">
         <v>-519721440.0</v>
       </c>
       <c r="BP26">
+        <v>-519721440.0</v>
+      </c>
+      <c r="BQ26">
         <v>-281500000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-154684250.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-281500000.0</v>
       </c>
       <c r="BS26">
         <v>-281500000.0</v>
       </c>
       <c r="BT26">
-        <v>-705000000.0</v>
+        <v>-281500000.0</v>
       </c>
       <c r="BU26">
         <v>-705000000.0</v>
       </c>
       <c r="BV26">
-        <v>-1269500000.0</v>
+        <v>-705000000.0</v>
       </c>
       <c r="BW26">
         <v>-1269500000.0</v>
       </c>
       <c r="BX26">
-        <v>-104000000.0</v>
+        <v>-1269500000.0</v>
       </c>
       <c r="BY26">
         <v>-104000000.0</v>
       </c>
       <c r="BZ26">
-        <v>-40880598.0</v>
+        <v>-104000000.0</v>
       </c>
       <c r="CA26">
         <v>-40880598.0</v>
       </c>
       <c r="CB26">
-        <v>-956000000.0</v>
+        <v>-40880598.0</v>
       </c>
       <c r="CC26">
         <v>-956000000.0</v>
       </c>
       <c r="CD26">
-        <v>-2312500000.0</v>
+        <v>-956000000.0</v>
       </c>
       <c r="CE26">
         <v>-2312500000.0</v>
       </c>
       <c r="CF26">
-        <v>-116500000.0</v>
+        <v>-2312500000.0</v>
       </c>
       <c r="CG26">
         <v>-116500000.0</v>
       </c>
+      <c r="CH26">
+        <v>-116500000.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:85">
+    <row r="27" spans="1:86">
       <c r="A27" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>34016010.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>17038105.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>24000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>22835470.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>24000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>59000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29500000.0</v>
       </c>
       <c r="O27">
         <v>29500000.0</v>
       </c>
-      <c r="P27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P27">
+        <v>29500000.0</v>
+      </c>
+      <c r="Q27"/>
       <c r="R27">
         <v>25000000.0</v>
       </c>
       <c r="S27">
         <v>25000000.0</v>
       </c>
-      <c r="T27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T27">
+        <v>25000000.0</v>
+      </c>
+      <c r="U27"/>
       <c r="V27">
         <v>1500000.0</v>
       </c>
-      <c r="W27"/>
+      <c r="W27">
+        <v>1500000.0</v>
+      </c>
       <c r="X27"/>
-      <c r="Y27">
-[...1 lines deleted...]
-      </c>
+      <c r="Y27"/>
       <c r="Z27">
         <v>25000000.0</v>
       </c>
-      <c r="AA27"/>
+      <c r="AA27">
+        <v>25000000.0</v>
+      </c>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>20000000.0</v>
       </c>
-      <c r="AE27"/>
+      <c r="AE27">
+        <v>20000000.0</v>
+      </c>
       <c r="AF27"/>
-      <c r="AG27">
-[...1 lines deleted...]
-      </c>
+      <c r="AG27"/>
       <c r="AH27">
         <v>17000000.0</v>
       </c>
-      <c r="AI27"/>
+      <c r="AI27">
+        <v>17000000.0</v>
+      </c>
       <c r="AJ27"/>
-      <c r="AK27">
-[...1 lines deleted...]
-      </c>
+      <c r="AK27"/>
       <c r="AL27">
         <v>14000000.0</v>
       </c>
-      <c r="AM27"/>
+      <c r="AM27">
+        <v>14000000.0</v>
+      </c>
       <c r="AN27"/>
-      <c r="AO27">
-[...1 lines deleted...]
-      </c>
+      <c r="AO27"/>
       <c r="AP27">
         <v>18000000.0</v>
       </c>
-      <c r="AQ27"/>
+      <c r="AQ27">
+        <v>18000000.0</v>
+      </c>
       <c r="AR27"/>
-      <c r="AS27">
-[...1 lines deleted...]
-      </c>
+      <c r="AS27"/>
       <c r="AT27">
         <v>19000000.0</v>
       </c>
-      <c r="AU27"/>
+      <c r="AU27">
+        <v>19000000.0</v>
+      </c>
       <c r="AV27"/>
-      <c r="AW27">
-[...1 lines deleted...]
-      </c>
+      <c r="AW27"/>
       <c r="AX27">
         <v>23000000.0</v>
       </c>
-      <c r="AY27"/>
+      <c r="AY27">
+        <v>23000000.0</v>
+      </c>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
+      <c r="CH27"/>
     </row>
-    <row r="28" spans="1:85">
+    <row r="28" spans="1:86">
       <c r="A28" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B28">
+        <v>-2321789359.0</v>
+      </c>
+      <c r="C28">
         <v>-1459461739.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-398147000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1099617687.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-715635635.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-570182165.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1667000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1112500000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2032408552.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1112500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-110611445.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-102178695.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-863327050.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-464000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-2354499100.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1165500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-1257146871.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-581500000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1531649960.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-815500000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1822286482.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>883500000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-691294383.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-365000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-3149500000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-941500000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1041000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-520500000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1543054768.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-722500000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-693933333.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-336500000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1436000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-767000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-960549992.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-462000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1350000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-716500000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1419500000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-684000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1837000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-918500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51500000.0</v>
       </c>
       <c r="AR28">
         <v>51500000.0</v>
       </c>
       <c r="AS28">
+        <v>51500000.0</v>
+      </c>
+      <c r="AT28">
         <v>-1424000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-434500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-376500000.0</v>
       </c>
       <c r="AV28">
         <v>-376500000.0</v>
       </c>
       <c r="AW28">
+        <v>-376500000.0</v>
+      </c>
+      <c r="AX28">
         <v>-668000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>288000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-387000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-623941958.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-589500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-697500000.0</v>
       </c>
       <c r="BC28">
         <v>-697500000.0</v>
       </c>
       <c r="BD28">
+        <v>-697500000.0</v>
+      </c>
+      <c r="BE28">
         <v>-679000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-625500000.0</v>
       </c>
       <c r="BF28">
         <v>-625500000.0</v>
       </c>
       <c r="BG28">
-        <v>-552000000.0</v>
+        <v>-625500000.0</v>
       </c>
       <c r="BH28">
         <v>-552000000.0</v>
       </c>
       <c r="BI28">
+        <v>-552000000.0</v>
+      </c>
+      <c r="BJ28">
         <v>-1000723840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1142998315.0</v>
       </c>
       <c r="BK28">
         <v>-1142998315.0</v>
       </c>
       <c r="BL28">
+        <v>-1142998315.0</v>
+      </c>
+      <c r="BM28">
         <v>-1170278090.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-945915200.0</v>
       </c>
       <c r="BN28">
         <v>-945915200.0</v>
       </c>
       <c r="BO28">
         <v>-945915200.0</v>
       </c>
       <c r="BP28">
+        <v>-945915200.0</v>
+      </c>
+      <c r="BQ28">
         <v>-276500000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-724653000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-276500000.0</v>
       </c>
       <c r="BS28">
         <v>-276500000.0</v>
       </c>
       <c r="BT28">
-        <v>-672000000.0</v>
+        <v>-276500000.0</v>
       </c>
       <c r="BU28">
         <v>-672000000.0</v>
       </c>
       <c r="BV28">
-        <v>-892000000.0</v>
+        <v>-672000000.0</v>
       </c>
       <c r="BW28">
         <v>-892000000.0</v>
       </c>
       <c r="BX28">
-        <v>141000000.0</v>
+        <v>-892000000.0</v>
       </c>
       <c r="BY28">
         <v>141000000.0</v>
       </c>
       <c r="BZ28">
-        <v>-293000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="CA28">
         <v>-293000000.0</v>
       </c>
       <c r="CB28">
-        <v>-938500000.0</v>
+        <v>-293000000.0</v>
       </c>
       <c r="CC28">
         <v>-938500000.0</v>
       </c>
       <c r="CD28">
-        <v>-323000000.0</v>
+        <v>-938500000.0</v>
       </c>
       <c r="CE28">
         <v>-323000000.0</v>
       </c>
       <c r="CF28">
-        <v>-106000000.0</v>
+        <v>-323000000.0</v>
       </c>
       <c r="CG28">
         <v>-106000000.0</v>
       </c>
+      <c r="CH28">
+        <v>-106000000.0</v>
+      </c>
     </row>
-    <row r="29" spans="1:85">
+    <row r="29" spans="1:86">
       <c r="A29" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B29">
+        <v>2276134869.0</v>
+      </c>
+      <c r="C29">
         <v>2112090848.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2007628000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2326306755.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1961463048.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>776224365.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2146000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>888000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1786690209.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>888000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>754333792.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>696825201.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1988000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>994000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1966627948.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>973500000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1784927962.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>828000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1916240839.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>999000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1043069418.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>516000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1262960518.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>644000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1624000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>822000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1604000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>802000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1542000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>918000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1238953934.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>624000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>1566000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>932500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633500000.0</v>
       </c>
       <c r="AJ29">
         <v>633500000.0</v>
       </c>
       <c r="AK29">
+        <v>633500000.0</v>
+      </c>
+      <c r="AL29">
         <v>1274000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>755500000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1275500000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>518500000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>1275500000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>797000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>478500000.0</v>
       </c>
       <c r="AR29">
         <v>478500000.0</v>
       </c>
       <c r="AS29">
+        <v>478500000.0</v>
+      </c>
+      <c r="AT29">
         <v>1184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>592000000.0</v>
       </c>
       <c r="AU29">
         <v>592000000.0</v>
       </c>
       <c r="AV29">
+        <v>592000000.0</v>
+      </c>
+      <c r="AW29">
         <v>303000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>1024000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>519000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>341875680.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>802095929.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1046500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045500000.0</v>
       </c>
       <c r="BC29">
         <v>1045500000.0</v>
       </c>
       <c r="BD29">
-        <v>1149000000.0</v>
+        <v>1045500000.0</v>
       </c>
       <c r="BE29">
         <v>1149000000.0</v>
       </c>
       <c r="BF29">
         <v>1149000000.0</v>
       </c>
       <c r="BG29">
-        <v>827000000.0</v>
+        <v>1149000000.0</v>
       </c>
       <c r="BH29">
         <v>827000000.0</v>
       </c>
       <c r="BI29">
+        <v>827000000.0</v>
+      </c>
+      <c r="BJ29">
         <v>781294200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>812870724.0</v>
       </c>
       <c r="BK29">
         <v>812870724.0</v>
       </c>
       <c r="BL29">
+        <v>812870724.0</v>
+      </c>
+      <c r="BM29">
         <v>797699320.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>861364320.0</v>
       </c>
       <c r="BN29">
         <v>861364320.0</v>
       </c>
       <c r="BO29">
         <v>861364320.0</v>
       </c>
       <c r="BP29">
-        <v>872880750.0</v>
+        <v>861364320.0</v>
       </c>
       <c r="BQ29">
         <v>872880750.0</v>
       </c>
       <c r="BR29">
         <v>872880750.0</v>
       </c>
       <c r="BS29">
         <v>872880750.0</v>
       </c>
       <c r="BT29">
-        <v>785196885.0</v>
+        <v>872880750.0</v>
       </c>
       <c r="BU29">
         <v>785196885.0</v>
       </c>
       <c r="BV29">
-        <v>691133040.0</v>
+        <v>785196885.0</v>
       </c>
       <c r="BW29">
         <v>691133040.0</v>
       </c>
       <c r="BX29">
-        <v>472500000.0</v>
+        <v>691133040.0</v>
       </c>
       <c r="BY29">
         <v>472500000.0</v>
       </c>
       <c r="BZ29">
-        <v>353500000.0</v>
+        <v>472500000.0</v>
       </c>
       <c r="CA29">
         <v>353500000.0</v>
       </c>
       <c r="CB29">
-        <v>162000000.0</v>
+        <v>353500000.0</v>
       </c>
       <c r="CC29">
         <v>162000000.0</v>
       </c>
       <c r="CD29">
-        <v>416500000.0</v>
+        <v>162000000.0</v>
       </c>
       <c r="CE29">
         <v>416500000.0</v>
       </c>
       <c r="CF29">
-        <v>172500000.0</v>
+        <v>416500000.0</v>
       </c>
       <c r="CG29">
         <v>172500000.0</v>
       </c>
+      <c r="CH29">
+        <v>172500000.0</v>
+      </c>
     </row>
-    <row r="30" spans="1:85">
+    <row r="30" spans="1:86">
       <c r="A30" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B30">
+        <v>-592281502.0</v>
+      </c>
+      <c r="C30">
         <v>-388990823.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1111507000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-632355212.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-875000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-720000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-866056018.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-360500000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-476000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-238000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-866083960.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-418500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-252000000.0</v>
       </c>
       <c r="P30">
         <v>-252000000.0</v>
       </c>
       <c r="Q30">
+        <v>-252000000.0</v>
+      </c>
+      <c r="R30">
         <v>-495000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-243500000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-611892720.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-302000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-418417724.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-188500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-453000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-214000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-335500000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-199500000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>129000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>84126777.1</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-423559946.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-261938202.25</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-746549165.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-389000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-257500000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-169000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-257500000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-107000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-253000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>76000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-319000000.0</v>
       </c>
-      <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>-319000000.0</v>
       </c>
-      <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>-461000000.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-317500000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>-350000000.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>-321500000.0</v>
       </c>
-      <c r="AX30"/>
-      <c r="AY30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>-294000000.0</v>
       </c>
-      <c r="AZ30"/>
-      <c r="BA30">
+      <c r="BA30"/>
+      <c r="BB30">
         <v>-242000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-209500000.0</v>
       </c>
       <c r="BC30">
         <v>-209500000.0</v>
       </c>
       <c r="BD30">
+        <v>-209500000.0</v>
+      </c>
+      <c r="BE30">
         <v>-208500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-239500000.0</v>
       </c>
       <c r="BF30">
         <v>-239500000.0</v>
       </c>
       <c r="BG30">
-        <v>-226500000.0</v>
+        <v>-239500000.0</v>
       </c>
       <c r="BH30">
         <v>-226500000.0</v>
       </c>
       <c r="BI30">
+        <v>-226500000.0</v>
+      </c>
+      <c r="BJ30">
         <v>-187410120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-165063795.0</v>
       </c>
       <c r="BK30">
         <v>-165063795.0</v>
       </c>
       <c r="BL30">
+        <v>-165063795.0</v>
+      </c>
+      <c r="BM30">
         <v>200489520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1058290880.0</v>
       </c>
       <c r="BN30">
         <v>1058290880.0</v>
       </c>
       <c r="BO30">
         <v>1058290880.0</v>
       </c>
       <c r="BP30">
+        <v>1058290880.0</v>
+      </c>
+      <c r="BQ30">
         <v>-198000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-154030750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-198000000.0</v>
       </c>
       <c r="BS30">
         <v>-198000000.0</v>
       </c>
       <c r="BT30">
-        <v>-85000000.0</v>
+        <v>-198000000.0</v>
       </c>
       <c r="BU30">
         <v>-85000000.0</v>
       </c>
       <c r="BV30">
-        <v>-250000000.0</v>
+        <v>-85000000.0</v>
       </c>
       <c r="BW30">
         <v>-250000000.0</v>
       </c>
       <c r="BX30">
-        <v>-563500000.0</v>
+        <v>-250000000.0</v>
       </c>
       <c r="BY30">
         <v>-563500000.0</v>
       </c>
       <c r="BZ30">
-        <v>-129000000.0</v>
+        <v>-563500000.0</v>
       </c>
       <c r="CA30">
         <v>-129000000.0</v>
       </c>
       <c r="CB30">
-        <v>848500000.0</v>
+        <v>-129000000.0</v>
       </c>
       <c r="CC30">
         <v>848500000.0</v>
       </c>
       <c r="CD30">
-        <v>95000000.0</v>
+        <v>848500000.0</v>
       </c>
       <c r="CE30">
         <v>95000000.0</v>
       </c>
       <c r="CF30">
+        <v>95000000.0</v>
+      </c>
+      <c r="CG30">
         <v>-224500000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-224500000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>