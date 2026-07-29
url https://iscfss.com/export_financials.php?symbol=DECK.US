--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="254">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="255">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -307,50 +307,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3759,51 +3762,51 @@
       </c>
       <c r="AC35">
         <v>15200000.0</v>
       </c>
       <c r="AD35">
         <v>8000000.0</v>
       </c>
       <c r="AE35">
         <v>10300000.0</v>
       </c>
       <c r="AF35">
         <v>15100000.0</v>
       </c>
       <c r="AG35">
         <v>100000.0</v>
       </c>
       <c r="AH35">
         <v>200000.0</v>
       </c>
     </row>
     <row r="36" spans="1:34">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>134832000.0</v>
+        <v>66331000.0</v>
       </c>
       <c r="C36">
         <v>39545999.0</v>
       </c>
       <c r="D36">
         <v>164305000.0</v>
       </c>
       <c r="E36">
         <v>41930000.0</v>
       </c>
       <c r="F36">
         <v>57319000.0</v>
       </c>
       <c r="G36">
         <v>30576000.0</v>
       </c>
       <c r="H36">
         <v>28209000.0</v>
       </c>
       <c r="I36">
         <v>21651000.0</v>
       </c>
       <c r="J36">
         <v>23306000.0</v>
       </c>
@@ -5961,870 +5964,876 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED62"/>
+  <dimension ref="A1:EE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="EB1" t="s">
         <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
         <v>34</v>
       </c>
       <c r="B2">
+        <v>726407000.0</v>
+      </c>
+      <c r="C2">
         <v>384529000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>598497000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>590316000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>732881000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>417955000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>586371000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>536581000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>642595000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>378503000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>507161000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>476868000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>523014000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>265605000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>487354000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>482928000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>604104000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>327487000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>482059000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>497125000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>393635000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>231632000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>303013000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>312932000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>253557000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>147892000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>244767000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>313387000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>300103000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>124974000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>228434000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>277577000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>262508000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>93939000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>199320000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>244846000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>229519000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>95893000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>172751000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>202917000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>212723000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>100593000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>192244000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>246333000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>227850000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>85714000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>171167000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>215055000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>217257000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>76139000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>151037000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>144306000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>169220000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>57490000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>133457000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>167957000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>191773000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>41630000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>110853000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>132193000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>107375000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>43010000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>67073000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>73202000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>79953000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>29458000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>47331000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>51956000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>51442000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>19492000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>42960000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>48341000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>50465000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>25387000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>36221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23793000.0</v>
       </c>
       <c r="BY2">
         <v>23793000.0</v>
       </c>
       <c r="BZ2">
+        <v>23793000.0</v>
+      </c>
+      <c r="CA2">
         <v>15279000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>21053000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>10304000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14718000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>8922000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>14506000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15542000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>13395000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13669000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>16524000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>11422000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7536000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>14530000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11220000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5818000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8351000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>12714000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>12916000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6897000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8150000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6838000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>13915000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6423000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>7746000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10999000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8020000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6229000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6185000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9097000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7300000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5400000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>7200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>7900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3900000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>4700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>3700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>4400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>5500000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>4100000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DS2">
         <v>3000000.0</v>
       </c>
       <c r="DT2">
+        <v>3000000.0</v>
+      </c>
+      <c r="DU2">
         <v>1300000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1500000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>2000000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>1800000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>1700000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>3100000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>2800000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>2600000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>2000000.0</v>
       </c>
-      <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6917,52 +6926,53 @@
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
       <c r="DZ3"/>
       <c r="EA3"/>
       <c r="EB3"/>
       <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -7055,486 +7065,486 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
         <v>37</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-35919000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-46068000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-49111000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-58089000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-49654000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-55444000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-43758000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-54533000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-50733000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-42374000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-49451000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-47334000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-39035000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-40276000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-52362000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-39921000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-24955000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-19157000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-14896000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13392000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-16743000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-11290000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-18958000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-24553000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-25559000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-23103000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-24797000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-22903000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-22654000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-22528000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-20181000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15123000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-12983000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-22070000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-26616000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-28673000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-26451000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-30161000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-15695000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-13949000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-20557000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-21380000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-19229000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-19165000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-20468000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12430999.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5101999.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1827000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2043000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2643000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-717000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1843000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-544000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1400000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-303000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>253000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2060000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1730000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-553000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-968000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1815000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1153000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>174000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-563000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>77000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>494000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>415000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>391000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>345000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>392000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>318000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>455000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>458000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>282000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>400000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-9278000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>519000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>393000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>223000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>274000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>236000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>207000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>227000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>229000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>287000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>324000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>242000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>230000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>242000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>260000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>200000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>191000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>156000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-476000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-178000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-156000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-7598000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-501000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-705000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-624000.0</v>
       </c>
       <c r="CX5">
         <v>-624000.0</v>
       </c>
       <c r="CY5">
         <v>-624000.0</v>
       </c>
       <c r="CZ5">
         <v>-624000.0</v>
       </c>
       <c r="DA5">
         <v>-624000.0</v>
       </c>
       <c r="DB5">
         <v>-624000.0</v>
       </c>
       <c r="DC5">
-        <v>-600000.0</v>
+        <v>-624000.0</v>
       </c>
       <c r="DD5">
         <v>-600000.0</v>
       </c>
       <c r="DE5">
         <v>-600000.0</v>
       </c>
       <c r="DF5">
+        <v>-600000.0</v>
+      </c>
+      <c r="DG5">
         <v>-3700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3100000.0</v>
       </c>
       <c r="DI5">
         <v>-3100000.0</v>
       </c>
       <c r="DJ5">
         <v>-3100000.0</v>
       </c>
       <c r="DK5">
+        <v>-3100000.0</v>
+      </c>
+      <c r="DL5">
         <v>-2900000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-2700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2300000.0</v>
       </c>
       <c r="DO5">
         <v>-2300000.0</v>
       </c>
       <c r="DP5">
+        <v>-2300000.0</v>
+      </c>
+      <c r="DQ5">
         <v>-2100000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>-2200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1800000.0</v>
       </c>
       <c r="DS5">
         <v>-1800000.0</v>
       </c>
       <c r="DT5">
-        <v>-1000000.0</v>
+        <v>-1800000.0</v>
       </c>
       <c r="DU5">
         <v>-1000000.0</v>
       </c>
       <c r="DV5">
         <v>-1000000.0</v>
       </c>
       <c r="DW5">
         <v>-1000000.0</v>
       </c>
       <c r="DX5">
-        <v>-600000.0</v>
+        <v>-1000000.0</v>
       </c>
       <c r="DY5">
         <v>-600000.0</v>
       </c>
       <c r="DZ5">
         <v>-600000.0</v>
       </c>
       <c r="EA5">
         <v>-600000.0</v>
       </c>
-      <c r="EB5"/>
+      <c r="EB5">
+        <v>-600000.0</v>
+      </c>
       <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
         <v>38</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7542,97 +7552,99 @@
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
-      <c r="AX6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX6">
+        <v>0.0</v>
+      </c>
+      <c r="AY6"/>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
-      <c r="BN6"/>
+      <c r="BN6">
+        <v>0.0</v>
+      </c>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
@@ -7657,140 +7669,141 @@
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
       <c r="DZ6"/>
       <c r="EA6"/>
       <c r="EB6"/>
       <c r="EC6"/>
       <c r="ED6"/>
+      <c r="EE6"/>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
         <v>39</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>375194000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>342882000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>350672000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>312071000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>276975000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>257029000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>258623000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>262368000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>266879000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>273991000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>251068000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>260601000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>246488000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>200405000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>197145000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>206795000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>222070000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>219604000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>230956000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>232056000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>223042000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>234708000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>245589000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>253564000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>264815000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>240083000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>250522000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>255027000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7851,116 +7864,117 @@
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
         <v>40</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>1400000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1423000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1461000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1485000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1502000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1518000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>1520000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>254000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>255000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>256000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>258000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>261000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>262000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>264000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>265000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>266000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>270000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>272000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>276000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>277000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -8029,224 +8043,225 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
         <v>41</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>239659000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>232932000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>226320000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>219113000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>214517000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>210825000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>209795000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>206770000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>208763000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>203310000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>208064000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>194112000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>195226000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>191451000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>188713000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>184557000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>184049000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>178227000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>174821000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>171094000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>170785000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>167587000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>164571000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>166730000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>163194000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>160797000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>165047000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>165812000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>163342000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>161259000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>164413000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>165166000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>161124000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>158777000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>154429000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>153280000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>149810000.0</v>
       </c>
-      <c r="AX9"/>
-      <c r="AY9">
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>143916000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>150598000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>147188000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>143257000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>139046000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>142985000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>139141000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>148706000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>144684000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>147601000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>144148000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>140655000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>137989000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>136971000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>132892000.0</v>
       </c>
-      <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
@@ -8271,452 +8286,456 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
       <c r="EB9"/>
       <c r="EC9"/>
       <c r="ED9"/>
+      <c r="EE9"/>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
         <v>42</v>
       </c>
       <c r="B10">
+        <v>1602589000.0</v>
+      </c>
+      <c r="C10">
         <v>1907249000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2086746000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1414479000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1720416000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1889188000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2240923000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1225681000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1438397000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1502051000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1650802000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>823051000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1046889000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>981795000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1057843000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>419259000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>695230000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>843527000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>998261000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>746211000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>956712000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1089361000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1156556000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>626414000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>661941000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>649436000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>616864000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>177673000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>502626000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>589692000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>515938000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>182192000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>417851000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>429970000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>493002000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>230586000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>279940000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>291764000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>296428000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>110047000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>202309000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>245956000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>263009000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>99775000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>168744000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>225143000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>369442000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>114651000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>158226000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>245088000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>237125000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>84107000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>49126000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>64591000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>110247000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>61636000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>114401000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>228571000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>263606000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>90425000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>325170000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>437900000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>445226000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>250536000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>333745000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>357328000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>315862000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>75612000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>108163000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>179073000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>176804000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>35087000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>79636000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>81065000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>54525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30585000.0</v>
       </c>
       <c r="BY10">
         <v>30585000.0</v>
       </c>
       <c r="BZ10">
+        <v>30585000.0</v>
+      </c>
+      <c r="CA10">
         <v>25303000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>34255000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17141000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>9499000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10552000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>50749000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>19081000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>11102000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>17634000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>10379000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>15738000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24394000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>10848000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>6662000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1941000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2212000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4769000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3941000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>20491000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>21996000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>12966000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>16689000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>24165000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>22032000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11940000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9057000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>15038000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>9885000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DD10">
         <v>1600000.0</v>
       </c>
       <c r="DE10">
+        <v>1600000.0</v>
+      </c>
+      <c r="DF10">
         <v>4800000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>5800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>8400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2300000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1300000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>2300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>6200000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>3600000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>3200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>4300000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>2100000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>2500000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>2900000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>2700000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>4300000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>3700000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>3000000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>700000.0</v>
       </c>
-      <c r="EC10"/>
       <c r="ED10"/>
+      <c r="EE10"/>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8809,1594 +8828,1603 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
       <c r="EB11"/>
       <c r="EC11"/>
       <c r="ED11"/>
+      <c r="EE11"/>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12">
+        <v>1602589000.0</v>
+      </c>
+      <c r="C12">
         <v>1907249000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2086746000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1414479000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1720416000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1889188000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2240923000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1225681000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1438397000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1502051000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1650802000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>823051000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1046889000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>981795000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1057843000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>419259000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>695230000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>843527000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>998261000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>746211000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>956712000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1089361000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1156556000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>626414000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>661941000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>649436000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>616864000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>177673000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>502626000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>589692000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>515938000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>182192000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>417851000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>429970000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>493002000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>230586000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>279940000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>291764000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>296428000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>110047000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>202309000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>245956000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>263009000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>99775000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>168744000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>225143000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>369442000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>114651000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>158226000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>245088000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>237125000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>84107000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>49126000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>64591000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>110247000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>61636000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>114401000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>228571000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>263606000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>90425000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>325170000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>437900000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>445226000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>250536000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>333745000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>357328000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>341982000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>125551000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>175307000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>230020000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>194780000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>67944000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>124811000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>183412000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>168092000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>96641000.0</v>
       </c>
-      <c r="BY12"/>
-      <c r="BZ12">
+      <c r="BZ12"/>
+      <c r="CA12">
         <v>109537000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>98892000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>45251000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>64933000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>65340000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>53249000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>19081000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>11102000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>17634000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25854000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>15738000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>24394000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>10848000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>6662000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1941000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2212000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>4769000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3941000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>20491000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>21996000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>12966000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>16689000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>24165000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>22032000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11940000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9057000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>15038000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9885000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DD12">
         <v>1600000.0</v>
       </c>
       <c r="DE12">
+        <v>1600000.0</v>
+      </c>
+      <c r="DF12">
         <v>4800000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>4100000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>300000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>3800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>5800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>2100000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>3200000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>8400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2300000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1500000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>2300000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>6200000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>3600000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>3200000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>4300000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>2100000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>2500000.0</v>
       </c>
-      <c r="DW12">
+      <c r="DX12">
         <v>2900000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>2700000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>4300000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>3700000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>3000000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>700000.0</v>
       </c>
-      <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
         <v>45</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>1400000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1423000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1461000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1485000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1502000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1518000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1520000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>254000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>255000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>256000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>258000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>261000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>262000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>264000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>265000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>266000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>270000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>272000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>276000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>277000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>279000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>282000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="Z13">
         <v>280000.0</v>
       </c>
       <c r="AA13">
         <v>280000.0</v>
       </c>
       <c r="AB13">
         <v>280000.0</v>
       </c>
       <c r="AC13">
+        <v>280000.0</v>
+      </c>
+      <c r="AD13">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="AE13">
         <v>291000.0</v>
       </c>
       <c r="AF13">
+        <v>291000.0</v>
+      </c>
+      <c r="AG13">
         <v>294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000.0</v>
       </c>
       <c r="AH13">
         <v>304000.0</v>
       </c>
       <c r="AI13">
+        <v>304000.0</v>
+      </c>
+      <c r="AJ13">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="AK13">
         <v>320000.0</v>
       </c>
       <c r="AL13">
         <v>320000.0</v>
       </c>
       <c r="AM13">
+        <v>320000.0</v>
+      </c>
+      <c r="AN13">
         <v>319000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="AP13">
         <v>320000.0</v>
       </c>
       <c r="AQ13">
+        <v>320000.0</v>
+      </c>
+      <c r="AR13">
         <v>324000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>323000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>327000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="AV13">
         <v>346000.0</v>
       </c>
       <c r="AW13">
         <v>346000.0</v>
       </c>
       <c r="AX13">
         <v>346000.0</v>
       </c>
       <c r="AY13">
         <v>346000.0</v>
       </c>
       <c r="AZ13">
+        <v>346000.0</v>
+      </c>
+      <c r="BA13">
         <v>345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000.0</v>
       </c>
       <c r="BB13">
         <v>344000.0</v>
       </c>
       <c r="BC13">
         <v>344000.0</v>
       </c>
       <c r="BD13">
+        <v>344000.0</v>
+      </c>
+      <c r="BE13">
         <v>353000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>370000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>385000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>387000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>386000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>385000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>387000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>386000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>385000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>387000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>129000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>387000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="BR13">
         <v>131000.0</v>
       </c>
       <c r="BS13">
         <v>131000.0</v>
       </c>
       <c r="BT13">
-        <v>130000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="BU13">
         <v>130000.0</v>
       </c>
       <c r="BV13">
         <v>130000.0</v>
       </c>
       <c r="BW13">
         <v>130000.0</v>
       </c>
       <c r="BX13">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="BY13">
         <v>128000.0</v>
       </c>
       <c r="BZ13">
-        <v>126000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="CA13">
         <v>126000.0</v>
       </c>
       <c r="CB13">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="CC13">
         <v>125000.0</v>
       </c>
       <c r="CD13">
         <v>125000.0</v>
       </c>
       <c r="CE13">
-        <v>124000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="CF13">
         <v>124000.0</v>
       </c>
       <c r="CG13">
-        <v>123000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="CH13">
         <v>123000.0</v>
       </c>
       <c r="CI13">
+        <v>123000.0</v>
+      </c>
+      <c r="CJ13">
         <v>122000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>117000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>116000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>98000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="CO13">
         <v>96000.0</v>
       </c>
       <c r="CP13">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="CQ13">
         <v>95000.0</v>
       </c>
       <c r="CR13">
-        <v>93000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="CS13">
         <v>93000.0</v>
       </c>
       <c r="CT13">
         <v>93000.0</v>
       </c>
       <c r="CU13">
         <v>93000.0</v>
       </c>
       <c r="CV13">
         <v>93000.0</v>
       </c>
       <c r="CW13">
         <v>93000.0</v>
       </c>
       <c r="CX13">
+        <v>93000.0</v>
+      </c>
+      <c r="CY13">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="CZ13">
         <v>91000.0</v>
       </c>
       <c r="DA13">
         <v>91000.0</v>
       </c>
       <c r="DB13">
         <v>91000.0</v>
       </c>
       <c r="DC13">
-        <v>100000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="DD13">
         <v>100000.0</v>
       </c>
       <c r="DE13">
         <v>100000.0</v>
       </c>
-      <c r="DF13"/>
-      <c r="DG13">
+      <c r="DF13">
         <v>100000.0</v>
       </c>
-      <c r="DH13"/>
+      <c r="DG13"/>
+      <c r="DH13">
+        <v>100000.0</v>
+      </c>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
         <v>46</v>
       </c>
       <c r="B14">
+        <v>138559000.0</v>
+      </c>
+      <c r="C14">
         <v>141502000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>147202000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>148638000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>149635000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>152670000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>152386000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>152778000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>153486000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>154710000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>154866000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>157068000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>157926000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>158958000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>159516000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>160092000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>161688000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>164244000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>165978000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>167376000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>168372000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>170244000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>170460000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>170010000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>168006000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>169674000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>169494000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>172230000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>174534000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>176442000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>176382000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>180168000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>182538000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>188160000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>192246000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>193632000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>191946000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>191664000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>193854000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>194532000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>192144000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>193536000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>197058000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>196650000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>198702000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>204984000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>209118000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>209724000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>207756000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>207726000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>209358000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>208764000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>206712000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>208728000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>212238000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>219462000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>227238000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>234564000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>235128000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>235140000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>232020000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>236382000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>231654000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>235368000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234360000.0</v>
       </c>
       <c r="BN14">
         <v>234360000.0</v>
       </c>
       <c r="BO14">
+        <v>234360000.0</v>
+      </c>
+      <c r="BP14">
         <v>231786000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>235260000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>237780000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>237618000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>235620000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>237582000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>234576000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>237150000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>234144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>234324000.0</v>
       </c>
       <c r="BY14">
         <v>234324000.0</v>
       </c>
       <c r="BZ14">
+        <v>234324000.0</v>
+      </c>
+      <c r="CA14">
         <v>232776000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>226710000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>230958000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>230508000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>229734000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>224424000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>231408000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>231948000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>232596000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>221130000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>229464000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>214560000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>198918000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>175446000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>216666000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>208998000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>202788000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>170532000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>173970000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>175176000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>176256000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>168192000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>172872000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>170856000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>172512000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>165222000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>163782000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>169578000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>168480000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>163278000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>167142858.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>161052630.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>152307690.0</v>
       </c>
       <c r="DG14">
         <v>152307690.0</v>
       </c>
       <c r="DH14">
+        <v>152307690.0</v>
+      </c>
+      <c r="DI14">
         <v>153000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>157500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>162000000.0</v>
       </c>
       <c r="DK14">
         <v>162000000.0</v>
       </c>
       <c r="DL14">
+        <v>162000000.0</v>
+      </c>
+      <c r="DM14">
         <v>180000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>160000002.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163636362.0</v>
       </c>
       <c r="DO14">
         <v>163636362.0</v>
       </c>
       <c r="DP14">
+        <v>163636362.0</v>
+      </c>
+      <c r="DQ14">
         <v>180000000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>163636362.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>168750000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>144000000.0</v>
       </c>
       <c r="DT14">
         <v>144000000.0</v>
       </c>
       <c r="DU14">
+        <v>144000000.0</v>
+      </c>
+      <c r="DV14">
         <v>165000000.0</v>
       </c>
-      <c r="DV14">
+      <c r="DW14">
         <v>172653060.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>168750000.0</v>
       </c>
       <c r="DX14">
         <v>168750000.0</v>
       </c>
       <c r="DY14">
+        <v>168750000.0</v>
+      </c>
+      <c r="DZ14">
         <v>175263156.0</v>
       </c>
-      <c r="DZ14">
+      <c r="EA14">
         <v>175714284.0</v>
       </c>
-      <c r="EA14">
+      <c r="EB14">
         <v>162941178.0</v>
       </c>
-      <c r="EB14">
+      <c r="EC14">
         <v>139999998.0</v>
       </c>
-      <c r="EC14">
+      <c r="ED14">
         <v>130344828.0</v>
       </c>
-      <c r="ED14">
+      <c r="EE14">
         <v>132000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
         <v>47</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>261000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>262000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>264000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>265000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>266000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>270000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>272000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>276000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>277000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>279000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>282000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>280000.0</v>
       </c>
       <c r="Z15">
         <v>280000.0</v>
       </c>
       <c r="AA15">
         <v>280000.0</v>
       </c>
       <c r="AB15">
         <v>280000.0</v>
       </c>
       <c r="AC15">
+        <v>280000.0</v>
+      </c>
+      <c r="AD15">
         <v>290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="AE15">
         <v>291000.0</v>
       </c>
       <c r="AF15">
+        <v>291000.0</v>
+      </c>
+      <c r="AG15">
         <v>294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>304000.0</v>
       </c>
       <c r="AH15">
         <v>304000.0</v>
       </c>
       <c r="AI15">
+        <v>304000.0</v>
+      </c>
+      <c r="AJ15">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="AK15">
         <v>320000.0</v>
       </c>
       <c r="AL15">
         <v>320000.0</v>
       </c>
       <c r="AM15">
+        <v>320000.0</v>
+      </c>
+      <c r="AN15">
         <v>319000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>320000.0</v>
       </c>
       <c r="AP15">
         <v>320000.0</v>
       </c>
       <c r="AQ15">
+        <v>320000.0</v>
+      </c>
+      <c r="AR15">
         <v>324000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>323000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>327000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>346000.0</v>
       </c>
       <c r="AV15">
         <v>346000.0</v>
       </c>
       <c r="AW15">
         <v>346000.0</v>
       </c>
       <c r="AX15">
         <v>346000.0</v>
       </c>
       <c r="AY15">
         <v>346000.0</v>
       </c>
       <c r="AZ15">
+        <v>346000.0</v>
+      </c>
+      <c r="BA15">
         <v>345000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>344000.0</v>
       </c>
       <c r="BB15">
         <v>344000.0</v>
       </c>
       <c r="BC15">
         <v>344000.0</v>
       </c>
       <c r="BD15">
+        <v>344000.0</v>
+      </c>
+      <c r="BE15">
         <v>353000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>370000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>385000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>387000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>386000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>385000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>387000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>386000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>385000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="BO15">
         <v>129000.0</v>
       </c>
       <c r="BP15">
+        <v>129000.0</v>
+      </c>
+      <c r="BQ15">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131000.0</v>
       </c>
       <c r="BR15">
         <v>131000.0</v>
       </c>
       <c r="BS15">
         <v>131000.0</v>
       </c>
       <c r="BT15">
-        <v>130000.0</v>
+        <v>131000.0</v>
       </c>
       <c r="BU15">
         <v>130000.0</v>
       </c>
       <c r="BV15">
         <v>130000.0</v>
       </c>
       <c r="BW15">
         <v>130000.0</v>
       </c>
       <c r="BX15">
-        <v>128000.0</v>
+        <v>130000.0</v>
       </c>
       <c r="BY15">
         <v>128000.0</v>
       </c>
       <c r="BZ15">
-        <v>126000.0</v>
+        <v>128000.0</v>
       </c>
       <c r="CA15">
         <v>126000.0</v>
       </c>
       <c r="CB15">
-        <v>125000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="CC15">
         <v>125000.0</v>
       </c>
       <c r="CD15">
         <v>125000.0</v>
       </c>
       <c r="CE15">
-        <v>124000.0</v>
+        <v>125000.0</v>
       </c>
       <c r="CF15">
         <v>124000.0</v>
       </c>
       <c r="CG15">
-        <v>123000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="CH15">
         <v>123000.0</v>
       </c>
       <c r="CI15">
+        <v>123000.0</v>
+      </c>
+      <c r="CJ15">
         <v>122000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>117000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>116000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>98000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>97000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96000.0</v>
       </c>
       <c r="CO15">
         <v>96000.0</v>
       </c>
       <c r="CP15">
-        <v>95000.0</v>
+        <v>96000.0</v>
       </c>
       <c r="CQ15">
         <v>95000.0</v>
       </c>
       <c r="CR15">
-        <v>93000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="CS15">
         <v>93000.0</v>
       </c>
       <c r="CT15">
         <v>93000.0</v>
       </c>
       <c r="CU15">
         <v>93000.0</v>
       </c>
       <c r="CV15">
         <v>93000.0</v>
       </c>
       <c r="CW15">
         <v>93000.0</v>
       </c>
       <c r="CX15">
+        <v>93000.0</v>
+      </c>
+      <c r="CY15">
         <v>92000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>91000.0</v>
       </c>
       <c r="CZ15">
         <v>91000.0</v>
       </c>
       <c r="DA15">
         <v>91000.0</v>
       </c>
       <c r="DB15">
         <v>91000.0</v>
       </c>
       <c r="DC15">
-        <v>100000.0</v>
+        <v>91000.0</v>
       </c>
       <c r="DD15">
         <v>100000.0</v>
       </c>
       <c r="DE15">
         <v>100000.0</v>
       </c>
-      <c r="DF15"/>
+      <c r="DF15">
+        <v>100000.0</v>
+      </c>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
       <c r="ED15"/>
+      <c r="EE15"/>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>181768000.0</v>
       </c>
-      <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>108117000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>82330000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>82504000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>58226000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>85073000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>32961000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>71914000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>31589000.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>12121000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>40803000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>48019000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>25916000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>30730000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
@@ -10420,235 +10448,236 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>5222000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3714000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3761000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3433000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3736000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3254000.0</v>
       </c>
-      <c r="CR16"/>
-      <c r="CS16">
+      <c r="CS16"/>
+      <c r="CT16">
         <v>4652000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>3753000.0</v>
       </c>
-      <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
         <v>49</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
-      <c r="AL17">
+      <c r="AL17"/>
+      <c r="AM17">
         <v>44708000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>57136000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>21574000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>21038000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>20636000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>15105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15391000.0</v>
       </c>
       <c r="AS17">
         <v>15391000.0</v>
       </c>
       <c r="AT17">
+        <v>15391000.0</v>
+      </c>
+      <c r="AU17">
         <v>15017000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16556000.0</v>
       </c>
       <c r="AV17">
         <v>16556000.0</v>
       </c>
       <c r="AW17">
+        <v>16556000.0</v>
+      </c>
+      <c r="AX17">
         <v>17062000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>15751000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>13523000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>13521000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>13522000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>13372000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13360000.0</v>
       </c>
       <c r="BE17">
         <v>13360000.0</v>
       </c>
       <c r="BF17">
+        <v>13360000.0</v>
+      </c>
+      <c r="BG17">
         <v>14064000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>13223000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>16356000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>16695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15121000.0</v>
       </c>
       <c r="BK17">
         <v>15121000.0</v>
       </c>
       <c r="BL17">
-        <v>16704000.0</v>
+        <v>15121000.0</v>
       </c>
       <c r="BM17">
         <v>16704000.0</v>
       </c>
-      <c r="BN17"/>
+      <c r="BN17">
+        <v>16704000.0</v>
+      </c>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
@@ -10673,190 +10702,191 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
         <v>50</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>973000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>1675000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>200000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
-      <c r="AX18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18"/>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
-      <c r="BN18"/>
+      <c r="BN18">
+        <v>0.0</v>
+      </c>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
@@ -10881,52 +10911,53 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
         <v>51</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -11019,58 +11050,57 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
         <v>52</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>13990000.0</v>
       </c>
       <c r="D20">
         <v>13990000.0</v>
       </c>
       <c r="E20">
         <v>13990000.0</v>
       </c>
       <c r="F20">
         <v>13990000.0</v>
       </c>
       <c r="G20">
         <v>13990000.0</v>
       </c>
       <c r="H20">
         <v>13990000.0</v>
       </c>
       <c r="I20">
         <v>13990000.0</v>
       </c>
       <c r="J20">
         <v>13990000.0</v>
       </c>
       <c r="K20">
@@ -11139,1787 +11169,1798 @@
       <c r="AF20">
         <v>13990000.0</v>
       </c>
       <c r="AG20">
         <v>13990000.0</v>
       </c>
       <c r="AH20">
         <v>13990000.0</v>
       </c>
       <c r="AI20">
         <v>13990000.0</v>
       </c>
       <c r="AJ20">
         <v>13990000.0</v>
       </c>
       <c r="AK20">
         <v>13990000.0</v>
       </c>
       <c r="AL20">
         <v>13990000.0</v>
       </c>
       <c r="AM20">
         <v>13990000.0</v>
       </c>
       <c r="AN20">
-        <v>127934000.0</v>
+        <v>13990000.0</v>
       </c>
       <c r="AO20">
         <v>127934000.0</v>
       </c>
       <c r="AP20">
         <v>127934000.0</v>
       </c>
       <c r="AQ20">
         <v>127934000.0</v>
       </c>
       <c r="AR20">
         <v>127934000.0</v>
       </c>
       <c r="AS20">
         <v>127934000.0</v>
       </c>
       <c r="AT20">
         <v>127934000.0</v>
       </c>
       <c r="AU20">
         <v>127934000.0</v>
       </c>
       <c r="AV20">
         <v>127934000.0</v>
       </c>
       <c r="AW20">
         <v>127934000.0</v>
       </c>
       <c r="AX20">
         <v>127934000.0</v>
       </c>
       <c r="AY20">
-        <v>128725000.0</v>
+        <v>127934000.0</v>
       </c>
       <c r="AZ20">
         <v>128725000.0</v>
       </c>
       <c r="BA20">
         <v>128725000.0</v>
       </c>
       <c r="BB20">
         <v>128725000.0</v>
       </c>
       <c r="BC20">
         <v>128725000.0</v>
       </c>
       <c r="BD20">
+        <v>128725000.0</v>
+      </c>
+      <c r="BE20">
         <v>123856000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>120045000.0</v>
       </c>
       <c r="BF20">
         <v>120045000.0</v>
       </c>
       <c r="BG20">
         <v>120045000.0</v>
       </c>
       <c r="BH20">
+        <v>120045000.0</v>
+      </c>
+      <c r="BI20">
         <v>115271000.0</v>
       </c>
-      <c r="BI20">
-[...1 lines deleted...]
-      </c>
       <c r="BJ20">
-        <v>6507000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK20">
         <v>6507000.0</v>
       </c>
       <c r="BL20">
         <v>6507000.0</v>
       </c>
       <c r="BM20">
         <v>6507000.0</v>
       </c>
       <c r="BN20">
         <v>6507000.0</v>
       </c>
       <c r="BO20">
         <v>6507000.0</v>
       </c>
       <c r="BP20">
-        <v>7458000.0</v>
+        <v>6507000.0</v>
       </c>
       <c r="BQ20">
         <v>7458000.0</v>
       </c>
       <c r="BR20">
-        <v>6101000.0</v>
+        <v>7458000.0</v>
       </c>
       <c r="BS20">
         <v>6101000.0</v>
       </c>
-      <c r="BT20"/>
+      <c r="BT20">
+        <v>6101000.0</v>
+      </c>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>18030000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BZ20"/>
       <c r="CA20">
         <v>18030000.0</v>
       </c>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>18030000.0</v>
+      </c>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>18030000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>18030000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
-      <c r="CM20">
+      <c r="CM20"/>
+      <c r="CN20">
         <v>18030000000.0</v>
       </c>
-      <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CQ20"/>
+      <c r="CR20">
         <v>17955000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CS20">
         <v>6100000.0</v>
       </c>
-      <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
         <v>53</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>15643000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15652000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15659000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15667000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>15699000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>15798000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>15906000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>26701000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>27083000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>35798000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>36350000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36904000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>37457000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>38007000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>38552000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>39120000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39688000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>40252000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>40819000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>41383000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>41945000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>46068000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>46764000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>47388000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>48016000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>48653000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49284000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>50085000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>51494000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>52924000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>54356000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>55786000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>57850000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>59757000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>61679000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>63503000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>65138000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>66960000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>78740000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>80684000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>83026000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>85220000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>87968000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>90141000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>87743000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>92033000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>96018000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>89487000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>91411000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>93278000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>90986000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>93040000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>93875000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>95965000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>99733000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>90130000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>92289000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>94449000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>96650000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>23855000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>26453000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>18411000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>18732000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>18941000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>19486000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>17433000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>25008000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>24934000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>26152000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>17933000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>44857000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>45019000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>54096000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>36101000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54244000.0</v>
       </c>
       <c r="BY21">
         <v>54244000.0</v>
       </c>
       <c r="BZ21">
+        <v>54244000.0</v>
+      </c>
+      <c r="CA21">
         <v>54322000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>36369000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>69777000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>69854000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>69932000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>51979000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>70087000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>70164000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>70242000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>70319000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>70382000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>70446000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>70509000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>70572000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>70641000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>70710000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>70763000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>70773000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>9169000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>9488000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>9807000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>19941000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>20462000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>20984000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>21505000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>20471000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>20863000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>21254000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>21645000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>22000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>22400000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>22700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>20400000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>20700000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>20900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>21200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>21500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>21900000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>22500000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>20700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>20600000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>20800000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>21100000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>19300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>18800000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>16900000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>15900000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2400000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2500000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>1500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DY21">
         <v>1600000.0</v>
       </c>
       <c r="DZ21">
+        <v>1600000.0</v>
+      </c>
+      <c r="EA21">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="EB21">
         <v>300000.0</v>
       </c>
-      <c r="EC21"/>
+      <c r="EC21">
+        <v>300000.0</v>
+      </c>
       <c r="ED21"/>
+      <c r="EE21"/>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
         <v>54</v>
       </c>
       <c r="B22">
+        <v>807580000.0</v>
+      </c>
+      <c r="C22">
         <v>487018000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>633485000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>835595000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>849351000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>495226000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>576669000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>777891000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>753282000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>474311000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>538963000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>726332000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>740553000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>532852000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>723364000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>925043000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>839509000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>506796000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>550749000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>636270000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>457704000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>278242000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>305298000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>484138000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>434974000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>311620000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>365946000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>558875000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>473394000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>278842000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>342043000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>514927000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>435564000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>299602000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>396309000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>555560000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>441648000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>298851000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>373502000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>578027000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>469163000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>299911000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>370608000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>595006000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>373622000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>238911000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>293905000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>481651000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>355979000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>211519000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>260791000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>444595000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>362060000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>257096000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>300173000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>486168000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>346257000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>208453000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>253270000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>356873000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>210044000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>107118000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>124995000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>197313000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>120460000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>68824000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>85356000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>187758000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>145644000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>66399000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>92740000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>157933000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>112802000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>49441000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>51776000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66256000.0</v>
       </c>
       <c r="BY22">
         <v>66256000.0</v>
       </c>
       <c r="BZ22">
+        <v>66256000.0</v>
+      </c>
+      <c r="CA22">
         <v>34157000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>32375000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>51530000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>45246000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>31281000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>33374000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>66768000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>66672000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>45446000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>30260000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>27030000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>19596000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>17657000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>18004000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>22432000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>22957000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>16713000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>17067000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>18058000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>16775000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>15355000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>18425000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>11775000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>12465000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>15440000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>17146000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>14630000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>12288000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>18383000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>18100000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>16900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>16400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>24400000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>23700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16500000.0</v>
       </c>
       <c r="DI22">
         <v>16500000.0</v>
       </c>
       <c r="DJ22">
+        <v>16500000.0</v>
+      </c>
+      <c r="DK22">
         <v>19300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>19000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>14300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>13900000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>21300000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>24900000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>21300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>16100000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>17600000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>19600000.0</v>
       </c>
-      <c r="DT22">
+      <c r="DU22">
         <v>19000000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>18000000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>17400000.0</v>
       </c>
-      <c r="DW22">
+      <c r="DX22">
         <v>23400000.0</v>
       </c>
-      <c r="DX22">
+      <c r="DY22">
         <v>16900000.0</v>
       </c>
-      <c r="DY22">
+      <c r="DZ22">
         <v>10800000.0</v>
       </c>
-      <c r="DZ22">
+      <c r="EA22">
         <v>12700000.0</v>
       </c>
-      <c r="EA22">
+      <c r="EB22">
         <v>13200000.0</v>
       </c>
-      <c r="EB22">
+      <c r="EC22">
         <v>9700000.0</v>
       </c>
-      <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
         <v>55</v>
       </c>
       <c r="B23">
+        <v>3868621000.0</v>
+      </c>
+      <c r="C23">
         <v>3687765000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4102150000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3784279000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3839271000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3570252000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3964353000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3398136000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3306219000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3135579000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3347459000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2848533000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2847902000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2556203000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2809289000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2466349000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2513252000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2332250000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2547568000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2410432000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2291255000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2167705000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2387850000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2050348000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1848566000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1765118000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1888351000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1691659000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1751056000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1427206000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1542451000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1423968000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1386720000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1264379000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1530963000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1520288000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1272858000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1191780000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1369305000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1572601000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1357745000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1278068000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1408151000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1572666000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1253498000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1169933000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1416841000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1402003000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1168613000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1064204000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1259729000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1275938000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1022115000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>917443000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1068064000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1256343000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1025003000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>980371000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1146196000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1045679000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>795127000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>753930000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>808994000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>697178000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>634542000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>578921000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>599043000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>521427000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>478368000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>445953000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>483721000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>424132000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>377639000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>358988000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>370032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264388000.0</v>
       </c>
       <c r="BY23">
         <v>264388000.0</v>
       </c>
       <c r="BZ23">
+        <v>264388000.0</v>
+      </c>
+      <c r="CA23">
         <v>251103000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>249973000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>230718000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>217659000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>206839000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>208391000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>209759000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>183612000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>181393000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>174820000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>154720000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>141039000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>130620000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>121026000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>121570000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>120615000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>126963000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>122412000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>72894000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>74364000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>72237000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>85884000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>78504000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>79946000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>85140000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>77712000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>74081000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>74461000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>85052000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>73500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>66500000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>78600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>102000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>84400000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>67800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>77400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>88500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>74700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>70600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>67300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>81200000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>74900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>72600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>73600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>75700000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>74900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>79500000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>64700000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>72700000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>62700000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>61100000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>62500000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>60600000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>51900000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>20300000.0</v>
       </c>
-      <c r="EC23"/>
       <c r="ED23"/>
+      <c r="EE23"/>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
         <v>56</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>29768000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>29938000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>30101000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>30263000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>30430000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>30592000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>30747000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>30901000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>31056000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>31210000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>31358000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>31504000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>31656000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>31803000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>31943000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>32082000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>32227000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>32366000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>32500000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>32631000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>32770000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>32903000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>33029000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>33154000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>33282000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>84962000.0</v>
       </c>
-      <c r="AW24">
-[...5 lines deleted...]
-      </c>
+      <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24"/>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
       <c r="BJ24">
         <v>0.0</v>
       </c>
       <c r="BK24">
         <v>0.0</v>
       </c>
       <c r="BL24">
         <v>0.0</v>
       </c>
       <c r="BM24">
         <v>0.0</v>
       </c>
-      <c r="BN24"/>
+      <c r="BN24">
+        <v>0.0</v>
+      </c>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
-      <c r="CF24">
+      <c r="CF24"/>
+      <c r="CG24">
         <v>13200000.0</v>
       </c>
-      <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
-      <c r="CL24">
+      <c r="CL24"/>
+      <c r="CM24">
         <v>22684000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>26495000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>31015000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>28774000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>31471000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>35077000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>41000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>81000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>120000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>159000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>196000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>243000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>342000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>449000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>520000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>357000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>8839000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
         <v>57</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25">
         <v>29768000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>29938000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>30101000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>30263000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>30430000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>30592000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>30747000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>30901000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31056000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>31210000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>31358000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>31504000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>31656000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>31803000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>31943000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>32082000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>32227000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>32366000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>32500000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>32631000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>32770000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>32903000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>33029000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>33154000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33282000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>84962000.0</v>
       </c>
-      <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
@@ -12961,52 +13002,53 @@
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
       <c r="DZ25"/>
       <c r="EA25"/>
       <c r="EB25"/>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
         <v>58</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -13099,52 +13141,53 @@
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
         <v>59</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13237,531 +13280,535 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
+        <v>-1130255000.0</v>
+      </c>
+      <c r="C28">
         <v>-1532055000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1743864000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-789051000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1408345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1612213000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1983894000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-967058000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1176029000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1235172000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1376811000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-571983000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-786288000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-735307000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-857438000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-222114000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-488435000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-621457000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-778657000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-515255000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-724656000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-866319000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-891417000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-340922000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-377630000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-353720000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-339706000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>117040000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-216241000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-558188000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-484282000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-79509000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-385908000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-397888000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-460775000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-65309000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-247440000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-259132000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-234033000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>200345000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-59251000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-145850000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-206695000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>249969000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-92321000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-186606000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-330793001.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>73363000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-154978000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-238386000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-227397000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>161351000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-23126000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-54591000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-77247000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>213364000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-114401000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-228571000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-263606000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-45425000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-325170000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-437900000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-445226000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-250536000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-333745000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-357328000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-315862000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-75612000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-108163000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-179073000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-176804000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-35087000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-79636000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-81065000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-54525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30585000.0</v>
       </c>
       <c r="BY28">
         <v>-30585000.0</v>
       </c>
       <c r="BZ28">
+        <v>-30585000.0</v>
+      </c>
+      <c r="CA28">
         <v>-25303000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-34255000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-17141000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-9499000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-10552000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-50749000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-5881000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-11102000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-17634000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10379000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-15738000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-24394000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>16503000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>23625000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>32615000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>30182000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>31489000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>35087000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-20294000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-21762000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-12624000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-16240000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-23613000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-21377000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-11186000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-7562000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-13480000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-9397000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6711000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>7700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>31800000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>21100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>5400000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>19000000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>6900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-5000000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-1000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>11400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>9100000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>4200000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>4300000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>9600000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>12100000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>10300000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>400000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>3700000.0</v>
       </c>
-      <c r="DW28">
+      <c r="DX28">
         <v>-2700000.0</v>
       </c>
-      <c r="DX28">
+      <c r="DY28">
         <v>-2500000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>-4000000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>-3400000.0</v>
       </c>
-      <c r="EA28">
+      <c r="EB28">
         <v>-2600000.0</v>
       </c>
-      <c r="EB28">
+      <c r="EC28">
         <v>2200000.0</v>
       </c>
-      <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
         <v>61</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>2499638000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2609454000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2466030000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2467479000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2513013000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2630919000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2223239000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2074482000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2107468000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2104190000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1795130000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1802121000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1765733000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1769172000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1515839000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1472407000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1538825000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1564742000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1463746000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1418987000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1444225000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1550552000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1282867000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1167675000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1171021000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13825,626 +13872,630 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
+        <v>378348000.0</v>
+      </c>
+      <c r="C30">
         <v>320803000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>352009000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>546830000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>391833000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>390605000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>359877000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>591614000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>343372000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>296565000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>347046000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>500949000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>289516000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>306295000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>330872000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>459051000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>340588000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>320931000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>348593000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>384176000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>222645000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>222028000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>323369000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>337622000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>150228000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>193747000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>295013000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>340094000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>163518000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>180942000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>281494000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>323515000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>134304000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>145880000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>240972000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>318749000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>146287000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>183429000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>223303000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>318471000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>132453000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>183610000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>195323000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>308715000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>153338000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>158275000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>189548000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>264920000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>147761000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>106199000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>184013000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>226175000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>132776000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>118021000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>190756000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>256096000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>140040000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>108162000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>193375000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>227675000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>123237000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>78227000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>116663000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>142232000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>81647000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>54582000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>76427000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>112929000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>63068000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>56298000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>108129000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>112960000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>58962000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>40700000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>72209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30201000.0</v>
       </c>
       <c r="BY30">
         <v>30201000.0</v>
       </c>
       <c r="BZ30">
+        <v>30201000.0</v>
+      </c>
+      <c r="CA30">
         <v>36400000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>49571000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>49937000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>24617000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>28193000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>39683000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>44121000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>26245000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>39206000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>40226000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>34649000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>19627000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>24331000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>18745000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>18014000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>15822000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>25354000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>20851000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>15783000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>17414000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>24640000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>20395000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>12414000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>16038000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>27599000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>23143000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>16425000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>25592000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>36845000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>24400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>18200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>27700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>45100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>27200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>14800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>24300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>37400000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>23000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>17600000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>21900000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>29000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>17900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>18500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>21000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>24800000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>19700000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>25200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>26600000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>37700000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>18900000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>14400000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>22500000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>24400000.0</v>
       </c>
-      <c r="EA30">
+      <c r="EB30">
         <v>10800000.0</v>
       </c>
-      <c r="EB30">
+      <c r="EC30">
         <v>3900000.0</v>
       </c>
-      <c r="EC30"/>
       <c r="ED30"/>
+      <c r="EE30"/>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
         <v>63</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>1744790000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1751227000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1714286000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1717175000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1515839000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1472407000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1538825000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1564742000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1463746000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1418987000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1388290000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1460063000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1182210000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1075550000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1078114000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1061104000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>853030000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>931204000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>979646000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>950967000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>778441000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>832375000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>868939000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>959122000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>893157000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>836181000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>875127000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>889548000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>750600000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>708626000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>756511000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>805354000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>648588000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>629853000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>721335000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>846543000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>672055000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>637661000.0</v>
       </c>
-      <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31">
         <v>666116000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>536118000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>496467000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>522275000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>514111000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>458190000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>509949000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>615183000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>621442000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>503379000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>625092000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>645411000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>628069000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>536519000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>496798000.0</v>
       </c>
-      <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
@@ -14469,131 +14520,132 @@
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
       <c r="DZ31"/>
       <c r="EA31"/>
       <c r="EB31"/>
       <c r="EC31"/>
       <c r="ED31"/>
+      <c r="EE31"/>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
         <v>64</v>
       </c>
-      <c r="B32">
+      <c r="B32"/>
+      <c r="C32">
         <v>2046346000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>2132947000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>2002677000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>2027832000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2090534000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>2241230000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1825654000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1700360000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1723490000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1721412000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1420491000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1439355000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1412873000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1428443000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1184661000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1149970000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1210444000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1266677000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1160587000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1125665000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1182431000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1285589000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>995894000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>894812000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>893165000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14657,589 +14709,593 @@
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
       <c r="DZ32"/>
       <c r="EA32"/>
       <c r="EB32"/>
       <c r="EC32"/>
       <c r="ED32"/>
+      <c r="EE32"/>
     </row>
-    <row r="33" spans="1:134">
+    <row r="33" spans="1:135">
       <c r="A33" t="s">
         <v>65</v>
       </c>
       <c r="B33">
+        <v>946592000.0</v>
+      </c>
+      <c r="C33">
         <v>837345000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>819760000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>812804000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>764443000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>709777000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>690241000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>696842000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>693389000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>692096000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>698605000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>668652000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>672743000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>645950000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>565540000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>553064000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>563524000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>580122000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>552961000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>566882000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>565057000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>516906000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>530411000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>550612000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>558756000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>571007000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>548501000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>556628000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>562563000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>331801000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>335811000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>345503000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>346760000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>353689000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>346064000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>367377000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>369478000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>370959000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>400607000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>497572000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>498782000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>492303000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>496776000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>497484000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>492583000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>483340000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>473679000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>463621000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>443035000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>440342000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>430425000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>416292000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>393034000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>380231000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>376478000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>365696000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>341527000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>332690000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>328294000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>296313000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>103390000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>99208000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>93262000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>89264000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>82053000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>80906000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>78056000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>77937000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>75876000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>74574000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>70757000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>73725000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>69864000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>73369000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>68465000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>63777000.0</v>
       </c>
-      <c r="BY33"/>
-      <c r="BZ33">
+      <c r="BZ33"/>
+      <c r="CA33">
         <v>63926000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>62550000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>75812000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>74847000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>74328000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>74772000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>75035000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>74987000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>74611000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>73749000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>73879000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>74088000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>74559000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>74784000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>76698000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>77020000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>77489000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>77851000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>13209000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>13885000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>14766000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>24526000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>24920000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>25513000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>25911000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>24062000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>24446000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>24156000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>24182000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>24400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>25300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>26900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>24700000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>25100000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>24900000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>25200000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>25500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>25900000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>26300000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>24700000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>25400000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>25600000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>26800000.0</v>
       </c>
-      <c r="DQ33">
+      <c r="DR33">
         <v>26300000.0</v>
       </c>
-      <c r="DR33">
+      <c r="DS33">
         <v>26000000.0</v>
       </c>
-      <c r="DS33">
+      <c r="DT33">
         <v>24900000.0</v>
       </c>
-      <c r="DT33">
+      <c r="DU33">
         <v>24800000.0</v>
       </c>
-      <c r="DU33">
+      <c r="DV33">
         <v>10800000.0</v>
       </c>
-      <c r="DV33">
+      <c r="DW33">
         <v>9700000.0</v>
       </c>
-      <c r="DW33">
+      <c r="DX33">
         <v>8700000.0</v>
       </c>
-      <c r="DX33">
+      <c r="DY33">
         <v>8200000.0</v>
       </c>
-      <c r="DY33">
+      <c r="DZ33">
         <v>7600000.0</v>
       </c>
-      <c r="DZ33">
+      <c r="EA33">
         <v>6200000.0</v>
       </c>
-      <c r="EA33">
+      <c r="EB33">
         <v>4600000.0</v>
       </c>
-      <c r="EB33">
+      <c r="EC33">
         <v>4300000.0</v>
       </c>
-      <c r="EC33"/>
       <c r="ED33"/>
+      <c r="EE33"/>
     </row>
-    <row r="34" spans="1:134">
+    <row r="34" spans="1:135">
       <c r="A34" t="s">
         <v>66</v>
       </c>
-      <c r="B34">
+      <c r="B34"/>
+      <c r="C34">
         <v>66477000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>61618000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>59072000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>58218000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>51189000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>52038000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>51634000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>50300000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>42350000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>40375000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>92441000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>100610000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>293090000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>224811000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>71627000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>81782000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>79769000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>83582000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>81634000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>85958000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>255112000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>266111000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>273604000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>286539000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>293789000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>271016000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>278916000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>283285000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>100651000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>99127000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>97754000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>98620000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>102930000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>101629000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>45612000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>41366000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>46392000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>39602000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>37100000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>35970000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>39468000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>36964000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>36099000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>34303000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>32225000.0</v>
       </c>
-      <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
@@ -15283,886 +15339,891 @@
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
       <c r="ED34"/>
+      <c r="EE34"/>
     </row>
-    <row r="35" spans="1:134">
+    <row r="35" spans="1:135">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
+        <v>503308000.0</v>
+      </c>
+      <c r="C35">
         <v>384053000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>343252999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>349451000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>324796000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>287298000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>300552000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>299257000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>319267000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>308118000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>315827000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>294013000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>309977000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>293090000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>224811000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>221886000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>241087000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>251741000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>254896000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>263723000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>271735000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>255112000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>295879000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>303542000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>316640000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>324052000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>301446000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>309508000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>314032000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>131552000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>130183000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>128964000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>129978000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>134434000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>133285000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>77415000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>73309000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>78474000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>71829000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>69466000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>68470000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>72099000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>69734000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>69002000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>67332000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>65379000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>88382000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>84962000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>53939000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>53140000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>51092000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>47919000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>45927000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>45416000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>62246000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>57946000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>55142000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>52071000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>72687000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>66600000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>9973000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>9906000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>8456000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>8091000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>6891000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>5769000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6269000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6080000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>5185000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>3696000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>3847000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>3392000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>2639000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>2533000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>36221000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>23793000.0</v>
       </c>
-      <c r="BY35"/>
-      <c r="BZ35">
+      <c r="BZ35"/>
+      <c r="CA35">
         <v>15279000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>21053000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4337000.0</v>
       </c>
       <c r="CC35">
         <v>4337000.0</v>
       </c>
       <c r="CD35">
         <v>4337000.0</v>
       </c>
       <c r="CE35">
         <v>4337000.0</v>
       </c>
       <c r="CF35">
+        <v>4337000.0</v>
+      </c>
+      <c r="CG35">
         <v>15807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2607000.0</v>
       </c>
       <c r="CH35">
         <v>2607000.0</v>
       </c>
       <c r="CI35">
         <v>2607000.0</v>
       </c>
       <c r="CJ35">
-        <v>568000.0</v>
+        <v>2607000.0</v>
       </c>
       <c r="CK35">
         <v>568000.0</v>
       </c>
       <c r="CL35">
+        <v>568000.0</v>
+      </c>
+      <c r="CM35">
         <v>23252000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>27063000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>31015000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>28774000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>31471000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>35077000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>41000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>81000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>120000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>159000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>196000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>243000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>342000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>449000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>520000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>357000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>8839000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>6300000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>12400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15200000.0</v>
       </c>
       <c r="DG35">
         <v>15200000.0</v>
       </c>
       <c r="DH35">
+        <v>15200000.0</v>
+      </c>
+      <c r="DI35">
         <v>600000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>12000000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>21000000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>8000000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>600000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>1200000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>12800000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>10300000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>5300000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>9200000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>11300000.0</v>
       </c>
-      <c r="DS35">
+      <c r="DT35">
         <v>15100000.0</v>
       </c>
-      <c r="DT35">
+      <c r="DU35">
         <v>14400000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>2400000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>6000000.0</v>
       </c>
-      <c r="DW35">
+      <c r="DX35">
         <v>100000.0</v>
       </c>
-      <c r="DX35">
+      <c r="DY35">
         <v>1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DZ35">
         <v>100000.0</v>
       </c>
       <c r="EA35">
+        <v>100000.0</v>
+      </c>
+      <c r="EB35">
         <v>200000.0</v>
       </c>
-      <c r="EB35">
+      <c r="EC35">
         <v>500000.0</v>
       </c>
-      <c r="EC35"/>
       <c r="ED35"/>
+      <c r="EE35"/>
     </row>
-    <row r="36" spans="1:134">
+    <row r="36" spans="1:135">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36">
-        <v>134832000.0</v>
+        <v>176358000.0</v>
       </c>
       <c r="C36">
+        <v>66331000.0</v>
+      </c>
+      <c r="D36">
         <v>155533000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>53484000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>47429000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>39546000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>52787000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>56643000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>166597000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>164305000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>46873000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>42684000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>43304000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>41930000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>41106000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>54010000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>55093000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>57319000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>56752000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>58195000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>56650000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>30576000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>30813000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>30423000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>29483000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>28209000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>27576000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>21790000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>22199000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>21651000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>20564000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>22559000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>21888000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>23306000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>22858000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>22258000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>21710000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>21592000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>21903000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22601000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>24015000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>23461000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>23117000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>20542000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>19736000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20329000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>37657000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>36892000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>20748000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>19365000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>18605000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>18646000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>15613000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>14273000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>13046000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13433000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>14712000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>12273000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>10320000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>8970000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>8299000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>8050000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>5486000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4414000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>2534000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>2065000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1970000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1214000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>858000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>844000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>958000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>780000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>3050000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>772000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1072000.0</v>
       </c>
       <c r="BY36">
         <v>1072000.0</v>
       </c>
       <c r="BZ36">
+        <v>1072000.0</v>
+      </c>
+      <c r="CA36">
         <v>1053000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>54000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>52000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>54000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52000.0</v>
       </c>
       <c r="CE36">
         <v>52000.0</v>
       </c>
       <c r="CF36">
+        <v>52000.0</v>
+      </c>
+      <c r="CG36">
         <v>71000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>612000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>582000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>592000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>525000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>521000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>994000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1243000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1407000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1485000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1695000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1786000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>448000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>501000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>695000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>728000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>732000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>1154000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>1158000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>593000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>809000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>811000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>274000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>300000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>500000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>1400000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>1300000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>1400000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1000000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1200000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DL36">
         <v>1500000.0</v>
       </c>
       <c r="DM36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DN36">
         <v>1700000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>2100000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>2000000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DR36">
         <v>4000000.0</v>
       </c>
       <c r="DS36">
+        <v>4000000.0</v>
+      </c>
+      <c r="DT36">
         <v>4700000.0</v>
       </c>
-      <c r="DT36">
+      <c r="DU36">
         <v>5600000.0</v>
       </c>
-      <c r="DU36">
+      <c r="DV36">
         <v>5300000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>4200000.0</v>
       </c>
-      <c r="DW36">
+      <c r="DX36">
         <v>4700000.0</v>
       </c>
-      <c r="DX36">
+      <c r="DY36">
         <v>4300000.0</v>
       </c>
-      <c r="DY36">
+      <c r="DZ36">
         <v>3600000.0</v>
       </c>
-      <c r="DZ36">
+      <c r="EA36">
         <v>2400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="EB36">
         <v>2300000.0</v>
       </c>
-      <c r="EC36"/>
+      <c r="EC36">
+        <v>2300000.0</v>
+      </c>
       <c r="ED36"/>
+      <c r="EE36"/>
     </row>
-    <row r="37" spans="1:134">
+    <row r="37" spans="1:135">
       <c r="A37" t="s">
         <v>69</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -16170,97 +16231,99 @@
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
       <c r="AV37">
         <v>0.0</v>
       </c>
       <c r="AW37">
         <v>0.0</v>
       </c>
-      <c r="AX37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37"/>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
         <v>5642000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BH37">
         <v>5494000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BI37">
         <v>3015000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BJ37">
         <v>3154000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BK37">
         <v>3343000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BL37">
         <v>2688000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BM37">
         <v>564000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BN37">
         <v>735000.0</v>
       </c>
-      <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
@@ -16285,1377 +16348,1385 @@
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
       <c r="DZ37"/>
       <c r="EA37"/>
       <c r="EB37"/>
       <c r="EC37"/>
       <c r="ED37"/>
+      <c r="EE37"/>
     </row>
-    <row r="38" spans="1:134">
+    <row r="38" spans="1:135">
       <c r="A38" t="s">
         <v>70</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>113762000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>113889000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>104424000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>166962000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>171418000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>175214000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>151875000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>152584000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>152840000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>67770000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>58359000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>57795000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>57726000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>56442000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>59748000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>53043000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>55163000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>52521000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>53337000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>61437000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>59331000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>61687000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>130217000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>150397000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>149901000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>145428000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>159989000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>250849000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>253671000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>255057000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>251376000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>251835000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>253202000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>251023000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>257624000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>260844000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>255231000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>255772000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>256359000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>251880000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>250899000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>250395000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>251108000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>250382000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>238247000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>238671000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>238037000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>237247000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>48849000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>49624000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>45525000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>46357000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>44686000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>44762000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>42614000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>43557000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>43239000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>44451000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>42439000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>48319000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>50751000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>57550000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>57886000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>55566000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>55643000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>55702000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>54780000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>69829000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>69908000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>69984000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>70061000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>70158000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>70776000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>70824000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>70911000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>70907000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>70967000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>71503000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>71815000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>73476000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>73623000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>73886000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>73987000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>9617000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>9989000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>10502000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>20669000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>21194000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>22138000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>22663000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>21064000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>21672000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>22065000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>21919000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
       <c r="ED38"/>
+      <c r="EE38"/>
     </row>
-    <row r="39" spans="1:134">
+    <row r="39" spans="1:135">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
+        <v>133512000.0</v>
+      </c>
+      <c r="C39">
         <v>133297000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>210150000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>174571000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>113228000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>85456000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>96643000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>106108000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>77779000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>170556000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>75905000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>83455000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>58173000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>55523000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>97838000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>73781000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>43746000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>55264000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>68773000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>50282000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>61089000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>44244000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>51099000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>31696000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>24381000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>21548000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>42917000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>35055000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>28485000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>26028000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>49660000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>36671000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>31075000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>17599000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>36512000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>28914000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>16961000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>30781000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>58065000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>48030000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>37987000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>38039000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>56096000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>39768000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>32218000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>35057000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>90267000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>77159999.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>27872000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>27118000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>112514000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>71321000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>55376000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>69832000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>59028000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>57760000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>54972000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>76995000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>84540000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>74393000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>33286000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>31477000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>28848000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>17833000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>16637000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>17281000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>17222000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>17252000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>18473000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>18662000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>17315000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>11570000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>11200000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>12066000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>9490000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>7513000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>7263000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>7083000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>6585000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>8188000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>8016000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>7697000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>7313000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>4754000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>4606000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>4496000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>4731000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>3424000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>3334000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>3225000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>2831000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>2485000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>2604000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>2638000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>2702000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>5353000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>4294000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>4510000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>995000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>4095000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2707000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2644000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>4304000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>3542000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>2540000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>3386000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>5000000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>4500000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>2800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>3700000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>8100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>7800000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>5600000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>4200000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>3600000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>4000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>4500000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>4000000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>5200000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>3700000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>4000000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>3700000.0</v>
       </c>
-      <c r="DS39">
+      <c r="DT39">
         <v>7500000.0</v>
       </c>
-      <c r="DT39">
+      <c r="DU39">
         <v>6200000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>7200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>5400000.0</v>
       </c>
-      <c r="DW39">
+      <c r="DX39">
         <v>8800000.0</v>
       </c>
-      <c r="DX39">
+      <c r="DY39">
         <v>18900000.0</v>
       </c>
-      <c r="DY39">
+      <c r="DZ39">
         <v>17300000.0</v>
       </c>
-      <c r="DZ39">
+      <c r="EA39">
         <v>13600000.0</v>
       </c>
-      <c r="EA39">
+      <c r="EB39">
         <v>20300000.0</v>
       </c>
-      <c r="EB39">
+      <c r="EC39">
         <v>1700000.0</v>
       </c>
-      <c r="EC39"/>
       <c r="ED39"/>
+      <c r="EE39"/>
     </row>
-    <row r="40" spans="1:134">
+    <row r="40" spans="1:135">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
+        <v>263866000.0</v>
+      </c>
+      <c r="C40">
         <v>335614000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>474175000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>302566000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>248861000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>297533000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>301378000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>214477000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>141183000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>205405000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>310931000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>147953000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>128595000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>109096000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>247065000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>198810000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>136043000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>123296000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>149562000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>111055000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>129889000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>189968000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>220400000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>132217000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>92786000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>103325000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>164225000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>89917000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>92892000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>124947000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>165353000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>99167000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>91498000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>94649000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>164918000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>95727000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>55799000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>62608000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>124059000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>64918000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>48750000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>70430000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>104121000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>76000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>66994000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>76445000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>118697000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>51373000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>39087000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>39374000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>159753000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>82426000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>62736000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>59662000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>100560000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>73661000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>57964000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>53511000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>121226000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>83571000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>25678000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>25807000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>77790000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>53563000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>24717000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>30478000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>53539000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>41928000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>16745000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>23294000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>52249000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>29796000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>12264000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>18515000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>35173000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>10376000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>10332000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>10556000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>18510000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>15964000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>10065000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>9097000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>11993000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>16030000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>13505000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>13912000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>14693000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>19445000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>15740000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>6719000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>4713000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>4215000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3782000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>4017000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>1987000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>7864000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>854000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>5220000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>1235000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>5859000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>3804000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>6509000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>4102000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>3071000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>4236000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>5668000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>3000000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2400000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>3100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>4600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>3100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>2000000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>2600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>5000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>3900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4200000.0</v>
       </c>
       <c r="DM40">
         <v>4200000.0</v>
       </c>
       <c r="DN40">
+        <v>4200000.0</v>
+      </c>
+      <c r="DO40">
         <v>7100000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>4000000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>5300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4600000.0</v>
       </c>
       <c r="DR40">
         <v>4600000.0</v>
       </c>
       <c r="DS40">
+        <v>4600000.0</v>
+      </c>
+      <c r="DT40">
         <v>3200000.0</v>
       </c>
-      <c r="DT40">
+      <c r="DU40">
         <v>7000000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>2800000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>7800000.0</v>
       </c>
-      <c r="DW40">
+      <c r="DX40">
         <v>3700000.0</v>
       </c>
-      <c r="DX40">
+      <c r="DY40">
         <v>3500000.0</v>
       </c>
-      <c r="DY40">
+      <c r="DZ40">
         <v>4900000.0</v>
       </c>
-      <c r="DZ40">
+      <c r="EA40">
         <v>7100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2600000.0</v>
       </c>
       <c r="EB40">
         <v>2600000.0</v>
       </c>
-      <c r="EC40"/>
+      <c r="EC40">
+        <v>2600000.0</v>
+      </c>
       <c r="ED40"/>
+      <c r="EE40"/>
     </row>
-    <row r="41" spans="1:134">
+    <row r="41" spans="1:135">
       <c r="A41" t="s">
         <v>73</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>92441000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>73704000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>71627000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>81782000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>79769000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>83582000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>182089000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>85958000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>78838000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>79177000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>76743000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>80984000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>78065000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>78454000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>77338000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>76397000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>100651000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>99127000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>97754000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>98620000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>102930000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>101629000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>45612000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>41366000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>46392000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>39602000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>37100000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>35970000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>39468000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>36964000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>36099000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>34303000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>32225000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>55100000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>51554000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>53939000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>53140000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>51092000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>47919000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>45927000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>45416000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>62246000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>57946000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>55142000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>52071000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>72687000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>66600000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>9973000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9906000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>8456000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8091000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6891000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5769000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6269000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6080000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5185000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3696000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>3847000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>3392000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2639000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2533000.0</v>
       </c>
-      <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
@@ -17671,450 +17742,454 @@
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
       <c r="ED41"/>
+      <c r="EE41"/>
     </row>
-    <row r="42" spans="1:134">
+    <row r="42" spans="1:135">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
+        <v>2301682000.0</v>
+      </c>
+      <c r="C42">
         <v>287795000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>279114000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>267907000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>261782000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>253466000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>259947000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>252212000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>253486000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>245148999.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>255994000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>243400000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>239659000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>232932000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>226320000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>219113000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>214517000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>210825000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>209795000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>206770000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>208763000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>203310000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>208064000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>194112000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>195226000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>191451000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>188713000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>184557000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>184049000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>178227000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>174821000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>171094000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>170785000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>167587000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>164571000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>166730000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>163194000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>160797000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>165047000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>165812000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>163342000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>161259000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>164413000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>165166000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>161124000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>158777000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>154428999.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>153279999.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>149810000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>146731000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>143916000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>150598000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>147188000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>143257000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>139046000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>142985000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>139141000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>148706000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>144684000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>147601000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>144148000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>140655000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>137989000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>136971000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>132892000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>129020000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>125173000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>123118000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>120426000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>117714000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>115214000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>113567000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>109645000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>106104000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>103659000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>89843000.0</v>
       </c>
-      <c r="BY42"/>
-      <c r="BZ42">
+      <c r="BZ42"/>
+      <c r="CA42">
         <v>82967000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>81761000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>80350000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>79324000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>78037000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>76788000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>73669000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>73543000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>73317000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>71959000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>63583000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>63328000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>27456000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>27115000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>26836000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>26761000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>26386000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>26210000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>25486000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>25455000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>25304000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>25689000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>25537000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>25429000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>25298000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>25003000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>24925000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24859000.0</v>
       </c>
       <c r="DB42">
         <v>24859000.0</v>
       </c>
       <c r="DC42">
+        <v>24859000.0</v>
+      </c>
+      <c r="DD42">
         <v>24700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24500000.0</v>
       </c>
       <c r="DE42">
         <v>24500000.0</v>
       </c>
       <c r="DF42">
+        <v>24500000.0</v>
+      </c>
+      <c r="DG42">
         <v>22300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>22800000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>22100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>22500000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>24100000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>24500000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>26200000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>26400000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>26700000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>26900000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>29200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29100000.0</v>
       </c>
       <c r="DR42">
         <v>29100000.0</v>
       </c>
       <c r="DS42">
-        <v>29000000.0</v>
+        <v>29100000.0</v>
       </c>
       <c r="DT42">
         <v>29000000.0</v>
       </c>
       <c r="DU42">
         <v>29000000.0</v>
       </c>
       <c r="DV42">
         <v>29000000.0</v>
       </c>
       <c r="DW42">
-        <v>33900000.0</v>
+        <v>29000000.0</v>
       </c>
       <c r="DX42">
         <v>33900000.0</v>
       </c>
       <c r="DY42">
         <v>33900000.0</v>
       </c>
       <c r="DZ42">
         <v>33900000.0</v>
       </c>
       <c r="EA42">
+        <v>33900000.0</v>
+      </c>
+      <c r="EB42">
         <v>33800000.0</v>
       </c>
-      <c r="EB42">
+      <c r="EC42">
         <v>1700000.0</v>
       </c>
-      <c r="EC42"/>
       <c r="ED42"/>
+      <c r="EE42"/>
     </row>
-    <row r="43" spans="1:134">
+    <row r="43" spans="1:135">
       <c r="A43" t="s">
         <v>75</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -18207,88 +18282,87 @@
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
       <c r="DZ43"/>
       <c r="EA43"/>
       <c r="EB43"/>
       <c r="EC43"/>
       <c r="ED43"/>
+      <c r="EE43"/>
     </row>
-    <row r="44" spans="1:134">
+    <row r="44" spans="1:135">
       <c r="A44" t="s">
         <v>76</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -18296,1865 +18370,1874 @@
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
         <v>0.0</v>
       </c>
       <c r="AV44">
         <v>0.0</v>
       </c>
       <c r="AW44">
         <v>0.0</v>
       </c>
-      <c r="AX44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44"/>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
-      <c r="BN44"/>
+      <c r="BN44">
+        <v>0.0</v>
+      </c>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
-      <c r="CN44">
-[...1 lines deleted...]
-      </c>
+      <c r="CN44"/>
       <c r="CO44">
         <v>5500000.0</v>
       </c>
       <c r="CP44">
         <v>5500000.0</v>
       </c>
       <c r="CQ44">
         <v>5500000.0</v>
       </c>
-      <c r="CR44"/>
+      <c r="CR44">
+        <v>5500000.0</v>
+      </c>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
       <c r="DZ44"/>
       <c r="EA44"/>
       <c r="EB44"/>
       <c r="EC44"/>
       <c r="ED44"/>
+      <c r="EE44"/>
     </row>
-    <row r="45" spans="1:134">
+    <row r="45" spans="1:135">
       <c r="A45" t="s">
         <v>77</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1130053000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1077053000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1072733000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1022222000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>965915000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>934234000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>915569000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>888972000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>876929000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>881869000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>504550000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>507960000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>479981000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>409119000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>386102000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>412217000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>393201000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>411994000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>432063000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>439652000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>452559000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>426110000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>440311000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>443325000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>213796000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>215560000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>215720000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>217653000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>220162000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>215847000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>216980000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>219577000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>225531000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>240618000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>246723000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>245111000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>237246000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>245400000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>245649000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>239381000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>232317000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>216055000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>202777000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>187804000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>184570000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>174066000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>164412000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>142135000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>129836000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>125370000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>115314000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>103280000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>94019000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>90257000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>59066000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>54541000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>49584000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>47737000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>42907000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>37367000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>36144000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>35442000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>34380000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>32637000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>30123000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>28318000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>25406000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>19113000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>15819000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>10579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8134000.0</v>
       </c>
       <c r="BY45">
         <v>8134000.0</v>
       </c>
       <c r="BZ45">
+        <v>8134000.0</v>
+      </c>
+      <c r="CA45">
         <v>8224000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>7770000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5983000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4939000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>4344000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>4711000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>4877000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>4211000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>3787000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>2838000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>2972000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>3121000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>3056000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>2969000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3222000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>3397000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>3603000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>3864000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>3592000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>3896000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>4264000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>3857000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>3726000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>3375000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>3248000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>2998000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>2774000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>2091000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>2263000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>2100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>2400000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DG45">
         <v>3000000.0</v>
       </c>
       <c r="DH45">
         <v>3000000.0</v>
       </c>
       <c r="DI45">
+        <v>3000000.0</v>
+      </c>
+      <c r="DJ45">
         <v>2800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>2700000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DM45">
         <v>2300000.0</v>
       </c>
       <c r="DN45">
+        <v>2300000.0</v>
+      </c>
+      <c r="DO45">
         <v>2700000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DQ45">
         <v>3000000.0</v>
       </c>
       <c r="DR45">
+        <v>3000000.0</v>
+      </c>
+      <c r="DS45">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DT45">
         <v>3300000.0</v>
       </c>
       <c r="DU45">
+        <v>3300000.0</v>
+      </c>
+      <c r="DV45">
         <v>3100000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>3000000.0</v>
       </c>
-      <c r="DW45">
+      <c r="DX45">
         <v>2500000.0</v>
       </c>
-      <c r="DX45">
+      <c r="DY45">
         <v>2300000.0</v>
       </c>
-      <c r="DY45">
+      <c r="DZ45">
         <v>2400000.0</v>
       </c>
-      <c r="DZ45">
+      <c r="EA45">
         <v>2100000.0</v>
       </c>
-      <c r="EA45">
+      <c r="EB45">
         <v>2000000.0</v>
       </c>
-      <c r="EB45">
+      <c r="EC45">
         <v>1700000.0</v>
       </c>
-      <c r="EC45"/>
       <c r="ED45"/>
+      <c r="EE45"/>
     </row>
-    <row r="46" spans="1:134">
+    <row r="46" spans="1:135">
       <c r="A46" t="s">
         <v>78</v>
       </c>
       <c r="B46">
+        <v>770234000.0</v>
+      </c>
+      <c r="C46">
         <v>672880000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>634474000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>638857000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>601559000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>562951000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>542289000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>536981000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>526792000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>527791000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>532994000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>504550000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>507960000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>479981000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>409119000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>386102000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>392106000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>404908000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>401086000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>414298000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>412217000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>393201000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>411994000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>432063000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>439652000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>452559000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>426110000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>440311000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>443325000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>213796000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>215560000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>215720000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>217653000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>220162000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>215847000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>216980000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>219577000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>225531000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>240618000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>246723000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>245111000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>237246000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>245400000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>245649000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>239381000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>232317000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>216055000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>202777000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>187804000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>184570000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>174066000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>164412000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>142135000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>129836000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>125370000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>115314000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>103280000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>94019000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>90257000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>59066000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>54541000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>49584000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>47737000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>42907000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>37367000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>36144000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>35442000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>34380000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>32637000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>30123000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>28318000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>25406000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>19113000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>15819000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10579000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>8134000.0</v>
       </c>
-      <c r="BY46"/>
-      <c r="BZ46">
+      <c r="BZ46"/>
+      <c r="CA46">
         <v>8224000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>7770000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5983000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4939000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>4344000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>4711000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>4877000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>4211000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>3787000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>2838000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>2972000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>3121000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>3056000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>2969000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3222000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>3397000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>3603000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>3864000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>3592000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>3896000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>4264000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>3857000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>3726000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>3375000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>3248000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>2998000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>2774000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>2091000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>2263000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>2100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>2400000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DG46">
         <v>3000000.0</v>
       </c>
       <c r="DH46">
         <v>3000000.0</v>
       </c>
       <c r="DI46">
+        <v>3000000.0</v>
+      </c>
+      <c r="DJ46">
         <v>2800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>2700000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2300000.0</v>
       </c>
       <c r="DM46">
         <v>2300000.0</v>
       </c>
       <c r="DN46">
+        <v>2300000.0</v>
+      </c>
+      <c r="DO46">
         <v>2700000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DQ46">
         <v>3000000.0</v>
       </c>
       <c r="DR46">
+        <v>3000000.0</v>
+      </c>
+      <c r="DS46">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DT46">
         <v>3300000.0</v>
       </c>
       <c r="DU46">
+        <v>3300000.0</v>
+      </c>
+      <c r="DV46">
         <v>3100000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>3000000.0</v>
       </c>
-      <c r="DW46">
+      <c r="DX46">
         <v>2500000.0</v>
       </c>
-      <c r="DX46">
+      <c r="DY46">
         <v>2300000.0</v>
       </c>
-      <c r="DY46">
+      <c r="DZ46">
         <v>2400000.0</v>
       </c>
-      <c r="DZ46">
+      <c r="EA46">
         <v>2100000.0</v>
       </c>
-      <c r="EA46">
+      <c r="EB46">
         <v>2000000.0</v>
       </c>
-      <c r="EB46">
+      <c r="EC46">
         <v>1700000.0</v>
       </c>
-      <c r="EC46"/>
       <c r="ED46"/>
+      <c r="EE46"/>
     </row>
-    <row r="47" spans="1:134">
+    <row r="47" spans="1:135">
       <c r="A47" t="s">
         <v>79</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>504550000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>288760000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>266679000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>242594000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>386102000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>392106000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>404908000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>401086000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>414298000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>412217000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>206210000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>205695000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>207912000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>209074000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>209037000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>209690000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>212323000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>211254000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>213796000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>215560000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>215720000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>217653000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>220162000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>215847000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>216980000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>219577000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>225531000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>240618000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>246723000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>245111000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>237246000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>245400000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>245649000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>239381000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>232317000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>216055000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>202777000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>187804000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>184570000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>174066000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>164412000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>142135000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>129836000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>125370000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>115314000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>103280000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>94019000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>90257000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>59066000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>54541000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>49584000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>47737000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>42907000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>37367000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>36144000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>35442000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>34380000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>32637000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>30123000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>28318000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>25406000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>19113000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>15819000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>10579000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>8711000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>8134000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>8224000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>7770000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5983000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>4939000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>4344000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>4711000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>4877000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>4211000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>3787000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>2838000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>2972000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>3121000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>3056000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>2969000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>3222000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>3397000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>3603000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>3864000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>3592000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>3896000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>4264000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>3857000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>3726000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>3375000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>3248000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>2998000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>2774000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>2091000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>2263000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
       <c r="ED47"/>
+      <c r="EE47"/>
     </row>
-    <row r="48" spans="1:134">
+    <row r="48" spans="1:135">
       <c r="A48" t="s">
         <v>80</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>2246362000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2374985000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2245773000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2262301000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2307699000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2424898000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>2013265000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1875275000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1912797000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1890314000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1600923000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1609535000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>1571574000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>1582864000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>1348823000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1297545000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1352685000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>1373832000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>1271596000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1223339000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1257379000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1323065000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1067529000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>965975000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>973948000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>957857000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>756264000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>833843000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>889266000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>865297000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>695580000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>746185000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>785871000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>890050000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>828392000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>778833000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>819589000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>835293000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>806836000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>767531000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>826449000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>875151000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>718230000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>705642000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>798370000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>890884000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>747483000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>706753000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>743815000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>746500000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>605603000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>572543000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>601818000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>600811000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>538744000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>580360000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>680486000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>692595000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>567866000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>505382000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>532637000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>513459000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>424228000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>389530000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>383199000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>365304000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>297562000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>283734000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>280855000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>268515000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>228055000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>202041000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>205861000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>194567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139848000.0</v>
       </c>
       <c r="BY48">
         <v>139848000.0</v>
       </c>
       <c r="BZ48">
+        <v>139848000.0</v>
+      </c>
+      <c r="CA48">
         <v>141656000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>128130000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>119415000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>108816000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>106085000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>100436000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>88360000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>80210000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>77478000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>68591000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>59343000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>53521000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>48434000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>43052000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>40588000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>40107000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>38101000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>33898000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>32535000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>35082000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>34440000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>41251000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>40745000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>42843000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>42112000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>39625000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>38831000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>39226000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>36994000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>32600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>32400000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>33600000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>32000000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>29700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>30700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>35800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>34400000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>32600000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>32200000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>31700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>30100000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>28100000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>27500000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>27000000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>25900000.0</v>
       </c>
-      <c r="DS48">
+      <c r="DT48">
         <v>24500000.0</v>
       </c>
-      <c r="DT48">
+      <c r="DU48">
         <v>27700000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>28900000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>27700000.0</v>
       </c>
-      <c r="DW48">
+      <c r="DX48">
         <v>23000000.0</v>
       </c>
-      <c r="DX48">
+      <c r="DY48">
         <v>21800000.0</v>
       </c>
-      <c r="DY48">
+      <c r="DZ48">
         <v>20300000.0</v>
       </c>
-      <c r="DZ48">
+      <c r="EA48">
         <v>16600000.0</v>
       </c>
-      <c r="EA48">
+      <c r="EB48">
         <v>12500000.0</v>
       </c>
-      <c r="EB48">
+      <c r="EC48">
         <v>11200000.0</v>
       </c>
-      <c r="EC48"/>
       <c r="ED48"/>
+      <c r="EE48"/>
     </row>
-    <row r="49" spans="1:134">
+    <row r="49" spans="1:135">
       <c r="A49" t="s">
         <v>81</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>1609535000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>1571574000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>1582864000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>1348823000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>1297545000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>1352685000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>1373832000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>1271596000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1223339000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1257379000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1323065000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1067529000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>965975000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>973948000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>957857000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>756264000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>833843000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>889266000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>865297000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>695580000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>746185000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>785871000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>890050000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>828392000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>778833000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>819589000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>835293000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>806836000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>767531000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>826449000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>875151000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>718230000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>705642000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>798370000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>890884000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>747483000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>706753000.0</v>
       </c>
-      <c r="AX49"/>
-      <c r="AY49">
+      <c r="AY49"/>
+      <c r="AZ49">
         <v>746500000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>605603000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>572543000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>601818000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>600811000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>538744000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>580360000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>680486000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>692595000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>567866000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>505382000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>532637000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BL49">
         <v>513459000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>424228000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BN49">
         <v>389530000.0</v>
       </c>
-      <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
@@ -20179,150 +20262,151 @@
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
       <c r="DZ49"/>
       <c r="EA49"/>
       <c r="EB49"/>
       <c r="EC49"/>
       <c r="ED49"/>
+      <c r="EE49"/>
     </row>
-    <row r="50" spans="1:134">
+    <row r="50" spans="1:135">
       <c r="A50" t="s">
         <v>82</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
+      <c r="W50"/>
+      <c r="X50">
         <v>663000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>9965000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>646000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>638000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>6645000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>13599000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>611000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>603000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>600000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>592000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>585000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>578000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>571000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>563000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>32500000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>32632000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>30168000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>278026000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>110558000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>100106000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>38537000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>9728000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -20361,762 +20445,767 @@
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
       <c r="ED50"/>
+      <c r="EE50"/>
     </row>
-    <row r="51" spans="1:134">
+    <row r="51" spans="1:135">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
+        <v>472334000.0</v>
+      </c>
+      <c r="C51">
         <v>375194000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>342882000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>625428000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>312071000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>276975000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>257029000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>258623000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>262368000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>266879000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>273991000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>251068000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>260601000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>246488000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>200405000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>197145000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>206795000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>222070000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>219604000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>230956000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>232056000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>223042000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>265139000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>285492000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>284311000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>295716000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>277158000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>294713000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>286385000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>31504000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>31656000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>102683000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>31943000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>32082000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>32227000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>165277000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>32500000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>32632000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>62395000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>310392000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>143058000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>100106000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>56314000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>349744000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>76423000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>38537000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>38649000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>239568000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>3248000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>6702000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>9728000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>245458000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>26000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>10000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>33000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>275000000.0</v>
       </c>
-      <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-      <c r="BH51">
+      <c r="BH51"/>
+      <c r="BI51">
         <v>45000000.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
-      <c r="CF51">
+      <c r="CF51"/>
+      <c r="CG51">
         <v>13200000.0</v>
       </c>
-      <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
-      <c r="CL51">
+      <c r="CL51"/>
+      <c r="CM51">
         <v>27351000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>30287000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>34556000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>32394000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>36258000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>39028000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>197000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>234000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>342000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>449000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>552000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>655000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>754000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>1495000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>1558000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>488000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>8967000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>6400000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>2100000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>12500000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>35900000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>21400000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>9200000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>12000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>21100000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>10100000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>3400000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>1300000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>12900000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>10400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>6500000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>10500000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>13200000.0</v>
       </c>
-      <c r="DS51">
+      <c r="DT51">
         <v>15300000.0</v>
       </c>
-      <c r="DT51">
+      <c r="DU51">
         <v>14600000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>2500000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>6200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX51">
         <v>200000.0</v>
       </c>
       <c r="DY51">
-        <v>300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DZ51">
         <v>300000.0</v>
       </c>
       <c r="EA51">
+        <v>300000.0</v>
+      </c>
+      <c r="EB51">
         <v>400000.0</v>
       </c>
-      <c r="EB51">
+      <c r="EC51">
         <v>2900000.0</v>
       </c>
-      <c r="EC51"/>
       <c r="ED51"/>
+      <c r="EE51"/>
     </row>
-    <row r="52" spans="1:134">
+    <row r="52" spans="1:135">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
+        <v>73358000.0</v>
+      </c>
+      <c r="C52">
         <v>83931000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>76771000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>75916000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>65254000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>54453000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>46014000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>48662000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>46362000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>53581000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>51124000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>49496000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>51234000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>50765000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>49298000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>46886000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>47490000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>50098000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>48290000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>48867000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>46279000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>46768000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>48437000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>58693000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>48655000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>49729000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>54166000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>62543000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>48750000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>603000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>600000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>71473000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>585000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>578000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>571000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>133474000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>557000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>550000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>30168000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>278026000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>110558000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>67475000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>23544000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>316841000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>43394000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>5383000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>5367000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>154606000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>3248000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>6702000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>9728000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>245458000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>26000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>10000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>33000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>275000000.0</v>
       </c>
-      <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-      <c r="BH52">
+      <c r="BH52"/>
+      <c r="BI52">
         <v>45000000.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>4667000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3792000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3541000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>3620000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>4787000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>3951000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>156000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>153000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>222000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>290000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>412000.0</v>
       </c>
       <c r="CX52">
         <v>412000.0</v>
       </c>
       <c r="CY52">
+        <v>412000.0</v>
+      </c>
+      <c r="CZ52">
         <v>1046000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>1038000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>131000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>128000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD52">
         <v>100000.0</v>
       </c>
       <c r="DE52">
         <v>100000.0</v>
       </c>
       <c r="DF52">
+        <v>100000.0</v>
+      </c>
+      <c r="DG52">
         <v>20700000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>6200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>8600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DJ52">
         <v>100000.0</v>
       </c>
       <c r="DK52">
+        <v>100000.0</v>
+      </c>
+      <c r="DL52">
         <v>2100000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>2700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN52">
         <v>100000.0</v>
       </c>
       <c r="DO52">
         <v>100000.0</v>
       </c>
       <c r="DP52">
-        <v>1200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DQ52">
         <v>1200000.0</v>
       </c>
       <c r="DR52">
+        <v>1200000.0</v>
+      </c>
+      <c r="DS52">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DT52">
         <v>100000.0</v>
       </c>
       <c r="DU52">
         <v>100000.0</v>
       </c>
       <c r="DV52">
-        <v>200000.0</v>
+        <v>100000.0</v>
       </c>
       <c r="DW52">
         <v>200000.0</v>
       </c>
       <c r="DX52">
         <v>200000.0</v>
       </c>
       <c r="DY52">
         <v>200000.0</v>
       </c>
       <c r="DZ52">
         <v>200000.0</v>
       </c>
       <c r="EA52">
         <v>200000.0</v>
       </c>
       <c r="EB52">
+        <v>200000.0</v>
+      </c>
+      <c r="EC52">
         <v>2300000.0</v>
       </c>
-      <c r="EC52"/>
       <c r="ED52"/>
+      <c r="EE52"/>
     </row>
-    <row r="53" spans="1:134">
+    <row r="53" spans="1:135">
       <c r="A53" t="s">
         <v>85</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
@@ -21124,243 +21213,244 @@
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
-      <c r="AX53"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX53">
+        <v>0.0</v>
+      </c>
+      <c r="AY53"/>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
       <c r="BB53">
         <v>0.0</v>
       </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
       <c r="BJ53">
         <v>0.0</v>
       </c>
       <c r="BK53">
         <v>0.0</v>
       </c>
       <c r="BL53">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM53">
         <v>200000.0</v>
       </c>
       <c r="BN53">
-        <v>26120000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="BO53">
         <v>26120000.0</v>
       </c>
       <c r="BP53">
+        <v>26120000.0</v>
+      </c>
+      <c r="BQ53">
         <v>49939000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>67144000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>50947000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>17976000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>32857000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>45175000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>102347000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>113567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>66056000.0</v>
       </c>
       <c r="BY53">
         <v>66056000.0</v>
       </c>
       <c r="BZ53">
+        <v>66056000.0</v>
+      </c>
+      <c r="CA53">
         <v>84234000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>64637000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>28110000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>55434000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>54788000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>2500000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
-      <c r="CH53">
-[...1 lines deleted...]
-      </c>
+      <c r="CH53"/>
       <c r="CI53">
         <v>15475000.0</v>
       </c>
-      <c r="CJ53"/>
+      <c r="CJ53">
+        <v>15475000.0</v>
+      </c>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
       <c r="DZ53"/>
       <c r="EA53"/>
       <c r="EB53"/>
       <c r="EC53"/>
       <c r="ED53"/>
+      <c r="EE53"/>
     </row>
-    <row r="54" spans="1:134">
+    <row r="54" spans="1:135">
       <c r="A54" t="s">
         <v>86</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21368,97 +21458,99 @@
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
       <c r="AV54">
         <v>0.0</v>
       </c>
       <c r="AW54">
         <v>0.0</v>
       </c>
-      <c r="AX54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54"/>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
-      <c r="BN54"/>
+      <c r="BN54">
+        <v>0.0</v>
+      </c>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
@@ -21483,1688 +21575,1699 @@
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
       <c r="DZ54"/>
       <c r="EA54"/>
       <c r="EB54"/>
       <c r="EC54"/>
       <c r="ED54"/>
+      <c r="EE54"/>
     </row>
-    <row r="55" spans="1:134">
+    <row r="55" spans="1:135">
       <c r="A55" t="s">
         <v>87</v>
       </c>
       <c r="B55">
+        <v>3868621000.0</v>
+      </c>
+      <c r="C55">
         <v>3687765000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4102150000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3784279000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3839271000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3570252000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3964353000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3398136000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3306219000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3135579000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3347459000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2848533000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2847902000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2556203000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2809289000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2466349000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2513252000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2332250000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2547568000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2410432000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2291255000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2167705000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2387850000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2050348000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1848566000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1765118000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1888351000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1691659000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1751056000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1427206000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1542451000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1423968000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1386720000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1264379000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1530963000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1520288000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1272858000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1191780000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1369305000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1572601000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1357745000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1278068000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1408151000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1572666000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1253498000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1169933000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1416841000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1402003000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1168613000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1064204000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1259729000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1275938000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1022115000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>917443000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1068064000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1256343000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1025003000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>980371000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1146196000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1045679000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>795127000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>753930000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>808994000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>697178000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>634542000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>578921000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>599043000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>521427000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>478368000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>445953000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>483721000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>424132000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>377639000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>358988000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>370032000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264388000.0</v>
       </c>
       <c r="BY55">
         <v>264388000.0</v>
       </c>
       <c r="BZ55">
+        <v>264388000.0</v>
+      </c>
+      <c r="CA55">
         <v>251103000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>249973000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>230718000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>217659000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>206839000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>208391000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>209759000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>183612000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>181393000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>174820000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>154720000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>141039000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>130620000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>121026000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>121570000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>120615000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>126963000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>122412000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>72894000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>74364000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>72237000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>85884000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>78504000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>79946000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>85140000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>77712000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>74081000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>74461000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>85052000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>73500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>66500000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>78600000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>102000000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>84400000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>67800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>77400000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>88500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>74700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>70600000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>67300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>81200000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>74900000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>72600000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>73600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>75700000.0</v>
       </c>
-      <c r="DS55">
+      <c r="DT55">
         <v>74900000.0</v>
       </c>
-      <c r="DT55">
+      <c r="DU55">
         <v>79500000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>64700000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>72700000.0</v>
       </c>
-      <c r="DW55">
+      <c r="DX55">
         <v>62700000.0</v>
       </c>
-      <c r="DX55">
+      <c r="DY55">
         <v>61100000.0</v>
       </c>
-      <c r="DY55">
+      <c r="DZ55">
         <v>62500000.0</v>
       </c>
-      <c r="DZ55">
+      <c r="EA55">
         <v>60600000.0</v>
       </c>
-      <c r="EA55">
+      <c r="EB55">
         <v>51900000.0</v>
       </c>
-      <c r="EB55">
+      <c r="EC55">
         <v>20300000.0</v>
       </c>
-      <c r="EC55"/>
       <c r="ED55"/>
+      <c r="EE55"/>
     </row>
-    <row r="56" spans="1:134">
+    <row r="56" spans="1:135">
       <c r="A56" t="s">
         <v>88</v>
       </c>
       <c r="B56">
+        <v>2922029000.0</v>
+      </c>
+      <c r="C56">
         <v>2850420000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3282390000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>2971475000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3074828000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2860475000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3274112000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>2701294000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>2612830000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2443483000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>2648854000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2179881000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>2175159000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1910253000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2243749000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1913285000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1949728000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1752128000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1994607000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1843550000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1726198000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1650799000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1857439000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1499736000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1289810000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1194111000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1339850000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1135031000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1188493000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1095405000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1206640000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1078465000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1039960000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>910690000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1184899000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1152911000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>903380000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>820821000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>968698000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1075029000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>858963000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>785765000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>911375000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1075182000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>760915000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>686593000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>943162000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>938382000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>725578000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>623862000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>829304000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>859646000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>629081000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>537212000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>691586000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>890647000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>683476000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>647681000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>817902000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>749366000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>691737000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>654722000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>715732000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>607914000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>552489000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>498015000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>520987000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>443490000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>402492000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>371379000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>412964000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>350407000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>307775000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>285619000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>301567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200611000.0</v>
       </c>
       <c r="BY56">
         <v>200611000.0</v>
       </c>
       <c r="BZ56">
+        <v>200611000.0</v>
+      </c>
+      <c r="CA56">
         <v>187177000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>187423000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>154906000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>142812000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>132511000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>133619000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>134724000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>108625000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>106782000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>101071000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>80841000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>66951000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>56061000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>46242000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>44872000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>43595000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>49474000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>44561000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>59685000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>60479000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>57471000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>61358000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>53584000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>54433000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>59229000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>53650000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>49635000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>50305000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>60870000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>49100000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>41200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>51700000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>77300000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>59300000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>42900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>52200000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>63000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>48800000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>44300000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>42600000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>55800000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>49300000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>45800000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>47300000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>49700000.0</v>
       </c>
-      <c r="DS56">
+      <c r="DT56">
         <v>50000000.0</v>
       </c>
-      <c r="DT56">
+      <c r="DU56">
         <v>54700000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>53900000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>63000000.0</v>
       </c>
-      <c r="DW56">
+      <c r="DX56">
         <v>54000000.0</v>
       </c>
-      <c r="DX56">
+      <c r="DY56">
         <v>52900000.0</v>
       </c>
-      <c r="DY56">
+      <c r="DZ56">
         <v>54900000.0</v>
       </c>
-      <c r="DZ56">
+      <c r="EA56">
         <v>54400000.0</v>
       </c>
-      <c r="EA56">
+      <c r="EB56">
         <v>47300000.0</v>
       </c>
-      <c r="EB56">
+      <c r="EC56">
         <v>16000000.0</v>
       </c>
-      <c r="EC56"/>
       <c r="ED56"/>
+      <c r="EE56"/>
     </row>
-    <row r="57" spans="1:134">
+    <row r="57" spans="1:135">
       <c r="A57" t="s">
         <v>89</v>
       </c>
       <c r="B57">
+        <v>1063631000.0</v>
+      </c>
+      <c r="C57">
         <v>804074000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1149443000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>968798000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1046996000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>769941000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1032882000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>875640000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>912470000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>719993000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>927442000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>759390000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>735804000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>497380000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>815306000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>728624000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>799758000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>541684000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>727930000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>682963000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>600533000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>468368000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>571850000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>503842000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>394998000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>300946000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>463158000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>465847000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>441745000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>250524000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>394387000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>448217000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>354591000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>189166000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>364809000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>474047000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>285875000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>159051000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>326978000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>545861000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>372031000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>238498000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>319909000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>639174000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>338238000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>167542000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>295231000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>421034000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>259592000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>122215000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>320518000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>472190000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>257956000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>127152000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>267017000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>516618000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>249737000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>95141000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>232079000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>260764000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>133053000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>68817000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>144863000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>126765000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>104670000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>59936000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>100870000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>93884000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>68187000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>42786000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>95209000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>78137000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>62729000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>43902000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>71394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34169000.0</v>
       </c>
       <c r="BY57">
         <v>34169000.0</v>
       </c>
       <c r="BZ57">
+        <v>34169000.0</v>
+      </c>
+      <c r="CA57">
         <v>25835000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>39563000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>26268000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>24783000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>18019000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>26499000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>31572000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>26900000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>27581000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>31217000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>30867000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>23276000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>31138000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>23439000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>17335000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>19186000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>25254000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>22108000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>14917000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>13809000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>12280000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>19193000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>12638000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>11962000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>17920000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>13168000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>10338000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>10552000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>14893000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>10400000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>8100000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>8600000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>32500000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>17200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>14400000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>7100000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>9000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>9600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>11600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>8000000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>11600000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>9600000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>10600000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>8300000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>9400000.0</v>
       </c>
-      <c r="DS57">
+      <c r="DT57">
         <v>6300000.0</v>
       </c>
-      <c r="DT57">
+      <c r="DU57">
         <v>8400000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>4400000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>10000000.0</v>
       </c>
-      <c r="DW57">
+      <c r="DX57">
         <v>5700000.0</v>
       </c>
-      <c r="DX57">
+      <c r="DY57">
         <v>5400000.0</v>
       </c>
-      <c r="DY57">
+      <c r="DZ57">
         <v>8200000.0</v>
       </c>
-      <c r="DZ57">
+      <c r="EA57">
         <v>10100000.0</v>
       </c>
-      <c r="EA57">
+      <c r="EB57">
         <v>5400000.0</v>
       </c>
-      <c r="EB57">
+      <c r="EC57">
         <v>6900000.0</v>
       </c>
-      <c r="EC57"/>
       <c r="ED57"/>
+      <c r="EE57"/>
     </row>
-    <row r="58" spans="1:134">
+    <row r="58" spans="1:135">
       <c r="A58" t="s">
         <v>90</v>
       </c>
       <c r="B58">
+        <v>1566939000.0</v>
+      </c>
+      <c r="C58">
         <v>1188127000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1492696000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1318249000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1371792000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1057239000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1333434000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1174897000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1231737000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1028111000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1243269000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1053403000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1045781000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>790470000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1040117000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>950510000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1040845000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>793425000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>982826000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>946686000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>872268000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>723480000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>867729000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>807384000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>711638000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>624998000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>764604000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>775355000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>755777000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>382076000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>524570000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>577181000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>484569000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>323600000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>498094000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>551462000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>359184000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>237525000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>398807000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>615327000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>440501000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>310597000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>389643000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>708176000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>405570000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>232921000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>383613000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>505996000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>313531000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>175355000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>371610000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>520109000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>303883000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>172568000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>329263000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>574564000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>304879000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>147212000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>304766000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>327364000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>143026000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>78723000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>153319000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>134856000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>111561000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>65705000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>107139000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>99964000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>73372000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>46482000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>99056000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>81529000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>65368000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>46435000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>71394000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34169000.0</v>
       </c>
       <c r="BY58">
         <v>34169000.0</v>
       </c>
       <c r="BZ58">
+        <v>34169000.0</v>
+      </c>
+      <c r="CA58">
         <v>25835000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>39563000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>30605000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>29120000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>22356000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>30836000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>47379000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>29507000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>30188000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>33824000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>31435000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>23844000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>54390000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>50502000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>48350000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>47960000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>56725000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>57185000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>14958000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>13890000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>12400000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>19352000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>12834000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>12205000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>18262000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>13617000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>10858000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>10909000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>23732000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>16700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>10100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>21000000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>47700000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>32400000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>15000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>19100000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>30000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>17600000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>12200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>9200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>24400000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>19900000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>15900000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>17500000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>20700000.0</v>
       </c>
-      <c r="DS58">
+      <c r="DT58">
         <v>21400000.0</v>
       </c>
-      <c r="DT58">
+      <c r="DU58">
         <v>22800000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>6800000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>16000000.0</v>
       </c>
-      <c r="DW58">
+      <c r="DX58">
         <v>5800000.0</v>
       </c>
-      <c r="DX58">
+      <c r="DY58">
         <v>5400000.0</v>
       </c>
-      <c r="DY58">
+      <c r="DZ58">
         <v>8300000.0</v>
       </c>
-      <c r="DZ58">
+      <c r="EA58">
         <v>10100000.0</v>
       </c>
-      <c r="EA58">
+      <c r="EB58">
         <v>5600000.0</v>
       </c>
-      <c r="EB58">
+      <c r="EC58">
         <v>7400000.0</v>
       </c>
-      <c r="EC58"/>
       <c r="ED58"/>
+      <c r="EE58"/>
     </row>
-    <row r="59" spans="1:134">
+    <row r="59" spans="1:135">
       <c r="A59" t="s">
         <v>91</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -23172,97 +23275,99 @@
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
-      <c r="AX59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59"/>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
-      <c r="BN59"/>
+      <c r="BN59">
+        <v>0.0</v>
+      </c>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
@@ -23287,488 +23392,490 @@
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
       <c r="ED59"/>
+      <c r="EE59"/>
     </row>
-    <row r="60" spans="1:134">
+    <row r="60" spans="1:135">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
+        <v>2301682000.0</v>
+      </c>
+      <c r="C60">
         <v>2499638000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2609454000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2466030000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>2467479000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2513013000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2630919000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2223239000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2074482000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2107467999.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2104190000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1795130000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1802121000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1765733000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1769172000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1515839000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1472407000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1538825000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>1564742000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1463746000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1418987000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1444225000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1520121000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1242964000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1136928000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1140120000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1123747000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>916304000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>995279000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1045130000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1017881000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>846787000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>902151000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>940779000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1032869000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>968826000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>913674000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>954255000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>970498000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>957274000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>917244000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>967471000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1018508000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>864490000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>847928000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>937012000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1033228000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>896007000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>855082000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>888849000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>888119000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>755829000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>718232000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>744875000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>738801000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>681779000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>720124000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>827517000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>835936000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>715300000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>648947000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>671864000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>652987000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>561758000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>522246000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>512425000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>491358000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>421223000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>404682000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>399045000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>384252000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>342070000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>312271000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>312553000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>298638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230219000.0</v>
       </c>
       <c r="BY60">
         <v>230219000.0</v>
       </c>
       <c r="BZ60">
+        <v>230219000.0</v>
+      </c>
+      <c r="CA60">
         <v>225268000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>210410000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>200113000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>188539000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>184483000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>177555000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>162380000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>154105000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>151205000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>140996000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>123285000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>117195000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>76230000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>70524000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>73220000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>72655000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>70238000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>65227000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>57936000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>60474000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>59837000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>66532000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>65670000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>67741000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>66878000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>64095000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>63223000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>63552000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>61320000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>56800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>56400000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>57600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>54300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>52000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>52800000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>58300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>58500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>57100000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>58400000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>58100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>56800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>55000000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>56700000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>56100000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>55000000.0</v>
       </c>
-      <c r="DS60">
+      <c r="DT60">
         <v>53500000.0</v>
       </c>
-      <c r="DT60">
+      <c r="DU60">
         <v>56700000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>57900000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>56700000.0</v>
       </c>
-      <c r="DW60">
+      <c r="DX60">
         <v>56900000.0</v>
       </c>
-      <c r="DX60">
+      <c r="DY60">
         <v>55700000.0</v>
       </c>
-      <c r="DY60">
+      <c r="DZ60">
         <v>54200000.0</v>
       </c>
-      <c r="DZ60">
+      <c r="EA60">
         <v>50500000.0</v>
       </c>
-      <c r="EA60">
+      <c r="EB60">
         <v>46300000.0</v>
       </c>
-      <c r="EB60">
+      <c r="EC60">
         <v>12900000.0</v>
       </c>
-      <c r="EC60"/>
       <c r="ED60"/>
+      <c r="EE60"/>
     </row>
-    <row r="61" spans="1:134">
+    <row r="61" spans="1:135">
       <c r="A61" t="s">
         <v>93</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -23776,97 +23883,99 @@
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
-      <c r="AX61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61"/>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
-      <c r="BN61"/>
+      <c r="BN61">
+        <v>0.0</v>
+      </c>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
@@ -23891,52 +24000,53 @@
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
       <c r="DZ61"/>
       <c r="EA61"/>
       <c r="EB61"/>
       <c r="EC61"/>
       <c r="ED61"/>
+      <c r="EE61"/>
     </row>
-    <row r="62" spans="1:134">
+    <row r="62" spans="1:135">
       <c r="A62" t="s">
         <v>94</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -24029,50 +24139,51 @@
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
       <c r="DZ62"/>
       <c r="EA62"/>
       <c r="EB62"/>
       <c r="EC62"/>
       <c r="ED62"/>
+      <c r="EE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -24168,51 +24279,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
         <v>2392579000.0</v>
       </c>
       <c r="C2">
         <v>2099949000.0</v>
       </c>
       <c r="D2">
         <v>1902275000.0</v>
       </c>
       <c r="E2">
         <v>1801916000.0</v>
       </c>
       <c r="F2">
         <v>1542788000.0</v>
       </c>
       <c r="G2">
         <v>1171551000.0</v>
       </c>
       <c r="H2">
         <v>1029016000.0</v>
       </c>
       <c r="I2">
         <v>980187000.0</v>
       </c>
@@ -24272,90 +24383,90 @@
       </c>
       <c r="AB2">
         <v>63000000.0</v>
       </c>
       <c r="AC2">
         <v>64700000.0</v>
       </c>
       <c r="AD2">
         <v>60000000.0</v>
       </c>
       <c r="AE2">
         <v>58700000.0</v>
       </c>
       <c r="AF2">
         <v>64200000.0</v>
       </c>
       <c r="AG2">
         <v>43200000.0</v>
       </c>
       <c r="AH2">
         <v>26800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B3">
         <v>78009000.0</v>
       </c>
       <c r="C3">
         <v>68426000.0</v>
       </c>
       <c r="D3">
         <v>57166000.0</v>
       </c>
       <c r="E3">
         <v>47345000.0</v>
       </c>
       <c r="F3">
         <v>42878000.0</v>
       </c>
       <c r="G3">
         <v>40530000.0</v>
       </c>
       <c r="H3">
         <v>38912000.0</v>
       </c>
       <c r="I3">
         <v>44941000.0</v>
       </c>
       <c r="J3">
         <v>48572000.0</v>
       </c>
       <c r="K3">
         <v>52628000.0</v>
       </c>
       <c r="L3">
         <v>50024000.0</v>
       </c>
       <c r="M3">
         <v>49293000.0</v>
       </c>
       <c r="N3">
-        <v>43038000.0</v>
+        <v>41439000.0</v>
       </c>
       <c r="O3">
         <v>33367000.0</v>
       </c>
       <c r="P3">
         <v>28977000.0</v>
       </c>
       <c r="Q3">
         <v>12283000.0</v>
       </c>
       <c r="R3">
         <v>10194000.0</v>
       </c>
       <c r="S3">
         <v>6008000.0</v>
       </c>
       <c r="T3">
         <v>3516000.0</v>
       </c>
       <c r="U3">
         <v>3082000.0</v>
       </c>
       <c r="V3">
         <v>2497000.0</v>
       </c>
@@ -24376,128 +24487,128 @@
       </c>
       <c r="AB3">
         <v>3100000.0</v>
       </c>
       <c r="AC3">
         <v>2600000.0</v>
       </c>
       <c r="AD3">
         <v>2500000.0</v>
       </c>
       <c r="AE3">
         <v>2300000.0</v>
       </c>
       <c r="AF3">
         <v>1700000.0</v>
       </c>
       <c r="AG3">
         <v>800000.0</v>
       </c>
       <c r="AH3">
         <v>500000.0</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B5">
-        <v>1245054000.0</v>
+        <v>1328886000.0</v>
       </c>
       <c r="C5">
         <v>1246816000.0</v>
       </c>
       <c r="D5">
         <v>981505000.0</v>
       </c>
       <c r="E5">
         <v>669524000.0</v>
       </c>
       <c r="F5">
         <v>566721000.0</v>
       </c>
       <c r="G5">
         <v>507542000.0</v>
       </c>
       <c r="H5">
         <v>345912000.0</v>
       </c>
       <c r="I5">
         <v>333595000.0</v>
       </c>
       <c r="J5">
         <v>225281000.0</v>
       </c>
       <c r="K5">
         <v>333000.0</v>
       </c>
       <c r="L5">
         <v>162699000.0</v>
       </c>
       <c r="M5">
         <v>225359000.0</v>
       </c>
       <c r="N5">
-        <v>205963000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O5">
         <v>187958000.0</v>
       </c>
       <c r="P5">
         <v>285511000.0</v>
       </c>
       <c r="Q5">
         <v>250675000.0</v>
       </c>
       <c r="R5">
         <v>183223000.0</v>
       </c>
       <c r="S5">
         <v>120502000.0</v>
       </c>
       <c r="T5">
         <v>105553000.0</v>
       </c>
       <c r="U5">
         <v>51442000.0</v>
       </c>
       <c r="V5">
         <v>51908000.0</v>
       </c>
@@ -24518,90 +24629,90 @@
       </c>
       <c r="AB5">
         <v>6700000.0</v>
       </c>
       <c r="AC5">
         <v>-2900000.0</v>
       </c>
       <c r="AD5">
         <v>8100000.0</v>
       </c>
       <c r="AE5">
         <v>7800000.0</v>
       </c>
       <c r="AF5">
         <v>4000000.0</v>
       </c>
       <c r="AG5">
         <v>17500000.0</v>
       </c>
       <c r="AH5">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
-        <v>1323063000.0</v>
+        <v>1406895000.0</v>
       </c>
       <c r="C6">
         <v>1315242000.0</v>
       </c>
       <c r="D6">
         <v>1038671000.0</v>
       </c>
       <c r="E6">
         <v>716869000.0</v>
       </c>
       <c r="F6">
         <v>609599000.0</v>
       </c>
       <c r="G6">
         <v>548072000.0</v>
       </c>
       <c r="H6">
         <v>384824000.0</v>
       </c>
       <c r="I6">
         <v>378536000.0</v>
       </c>
       <c r="J6">
         <v>273853000.0</v>
       </c>
       <c r="K6">
         <v>52961000.0</v>
       </c>
       <c r="L6">
         <v>212723000.0</v>
       </c>
       <c r="M6">
         <v>274652000.0</v>
       </c>
       <c r="N6">
-        <v>249001000.0</v>
+        <v>41439000.0</v>
       </c>
       <c r="O6">
         <v>221325000.0</v>
       </c>
       <c r="P6">
         <v>314488000.0</v>
       </c>
       <c r="Q6">
         <v>262958000.0</v>
       </c>
       <c r="R6">
         <v>193417000.0</v>
       </c>
       <c r="S6">
         <v>126510000.0</v>
       </c>
       <c r="T6">
         <v>109069000.0</v>
       </c>
       <c r="U6">
         <v>54524000.0</v>
       </c>
       <c r="V6">
         <v>54405000.0</v>
       </c>
@@ -24622,133 +24733,133 @@
       </c>
       <c r="AB6">
         <v>9800000.0</v>
       </c>
       <c r="AC6">
         <v>-300000.0</v>
       </c>
       <c r="AD6">
         <v>10600000.0</v>
       </c>
       <c r="AE6">
         <v>10100000.0</v>
       </c>
       <c r="AF6">
         <v>5700000.0</v>
       </c>
       <c r="AG6">
         <v>18300000.0</v>
       </c>
       <c r="AH6">
         <v>11600000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>-2343000.0</v>
       </c>
       <c r="I8">
         <v>-4865000.0</v>
       </c>
       <c r="J8">
         <v>-71007000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
         <v>3061868000.0</v>
       </c>
       <c r="C9">
         <v>2885663000.0</v>
       </c>
       <c r="D9">
         <v>2385488000.0</v>
       </c>
       <c r="E9">
         <v>1825370000.0</v>
       </c>
       <c r="F9">
         <v>1607551000.0</v>
       </c>
       <c r="G9">
         <v>1374090000.0</v>
       </c>
       <c r="H9">
         <v>1103673000.0</v>
       </c>
       <c r="I9">
         <v>1040250000.0</v>
       </c>
@@ -24808,51 +24919,51 @@
       </c>
       <c r="AB9">
         <v>48100000.0</v>
       </c>
       <c r="AC9">
         <v>38800000.0</v>
       </c>
       <c r="AD9">
         <v>46700000.0</v>
       </c>
       <c r="AE9">
         <v>43100000.0</v>
       </c>
       <c r="AF9">
         <v>38100000.0</v>
       </c>
       <c r="AG9">
         <v>42600000.0</v>
       </c>
       <c r="AH9">
         <v>30300000.0</v>
       </c>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
         <v>1326356000.0</v>
       </c>
       <c r="C10">
         <v>1243299000.0</v>
       </c>
       <c r="D10">
         <v>978941000.0</v>
       </c>
       <c r="E10">
         <v>666082000.0</v>
       </c>
       <c r="F10">
         <v>564638000.0</v>
       </c>
       <c r="G10">
         <v>501514000.0</v>
       </c>
       <c r="H10">
         <v>340866000.0</v>
       </c>
       <c r="I10">
         <v>328934000.0</v>
       </c>
@@ -24912,51 +25023,51 @@
       </c>
       <c r="AB10">
         <v>5300000.0</v>
       </c>
       <c r="AC10">
         <v>-4100000.0</v>
       </c>
       <c r="AD10">
         <v>7900000.0</v>
       </c>
       <c r="AE10">
         <v>6600000.0</v>
       </c>
       <c r="AF10">
         <v>2700000.0</v>
       </c>
       <c r="AG10">
         <v>18100000.0</v>
       </c>
       <c r="AH10">
         <v>11000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
         <v>302285000.0</v>
       </c>
       <c r="C11">
         <v>277208000.0</v>
       </c>
       <c r="D11">
         <v>219378000.0</v>
       </c>
       <c r="E11">
         <v>149260000.0</v>
       </c>
       <c r="F11">
         <v>112689000.0</v>
       </c>
       <c r="G11">
         <v>118939000.0</v>
       </c>
       <c r="H11">
         <v>64724000.0</v>
       </c>
       <c r="I11">
         <v>64626000.0</v>
       </c>
@@ -25016,51 +25127,51 @@
       </c>
       <c r="AB11">
         <v>2400000.0</v>
       </c>
       <c r="AC11">
         <v>-1200000.0</v>
       </c>
       <c r="AD11">
         <v>3400000.0</v>
       </c>
       <c r="AE11">
         <v>2900000.0</v>
       </c>
       <c r="AF11">
         <v>1300000.0</v>
       </c>
       <c r="AG11">
         <v>7600000.0</v>
       </c>
       <c r="AH11">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B12">
         <v>2530000.0</v>
       </c>
       <c r="C12">
         <v>3517000.0</v>
       </c>
       <c r="D12">
         <v>2564000.0</v>
       </c>
       <c r="E12">
         <v>3442000.0</v>
       </c>
       <c r="F12">
         <v>2083000.0</v>
       </c>
       <c r="G12">
         <v>6028000.0</v>
       </c>
       <c r="H12">
         <v>5046000.0</v>
       </c>
       <c r="I12">
         <v>4661000.0</v>
       </c>
@@ -25120,51 +25231,51 @@
       </c>
       <c r="AB12">
         <v>1600000.0</v>
       </c>
       <c r="AC12">
         <v>1400000.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>1500000.0</v>
       </c>
       <c r="AF12">
         <v>1900000.0</v>
       </c>
       <c r="AG12">
         <v>1000000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B13">
         <v>63613000.0</v>
       </c>
       <c r="C13">
         <v>68389000.0</v>
       </c>
       <c r="D13">
         <v>52208000.0</v>
       </c>
       <c r="E13">
         <v>15563000.0</v>
       </c>
       <c r="F13">
         <v>1901000.0</v>
       </c>
       <c r="G13">
         <v>2637000.0</v>
       </c>
       <c r="H13">
         <v>7261000.0</v>
       </c>
       <c r="I13">
         <v>6028000.0</v>
       </c>
@@ -25180,97 +25291,97 @@
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14">
         <v>-148000.0</v>
       </c>
       <c r="P14">
         <v>2806000.0</v>
       </c>
       <c r="Q14">
         <v>2142000.0</v>
       </c>
       <c r="R14">
         <v>133000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
         <v>1024071000.0</v>
       </c>
       <c r="C15">
         <v>966091000.0</v>
       </c>
       <c r="D15">
         <v>759563000.0</v>
       </c>
       <c r="E15">
         <v>516822000.0</v>
       </c>
       <c r="F15">
         <v>451949000.0</v>
       </c>
       <c r="G15">
         <v>382575000.0</v>
       </c>
       <c r="H15">
         <v>276142000.0</v>
       </c>
       <c r="I15">
         <v>264308000.0</v>
       </c>
@@ -25330,51 +25441,51 @@
       </c>
       <c r="AB15">
         <v>2900000.0</v>
       </c>
       <c r="AC15">
         <v>-2900000.0</v>
       </c>
       <c r="AD15">
         <v>4500000.0</v>
       </c>
       <c r="AE15">
         <v>3700000.0</v>
       </c>
       <c r="AF15">
         <v>1400000.0</v>
       </c>
       <c r="AG15">
         <v>10500000.0</v>
       </c>
       <c r="AH15">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>516822000.0</v>
       </c>
       <c r="F16">
         <v>451949000.0</v>
       </c>
       <c r="G16">
         <v>382575000.0</v>
       </c>
       <c r="H16">
         <v>276142000.0</v>
       </c>
       <c r="I16">
         <v>264308000.0</v>
       </c>
       <c r="J16">
         <v>114394000.0</v>
       </c>
       <c r="K16">
         <v>5710000.0</v>
       </c>
@@ -25414,51 +25525,51 @@
       <c r="W16">
         <v>25539000.0</v>
       </c>
       <c r="X16">
         <v>9154000.0</v>
       </c>
       <c r="Y16">
         <v>1620000.0</v>
       </c>
       <c r="Z16">
         <v>1626000.0</v>
       </c>
       <c r="AA16">
         <v>7015000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B17">
         <v>1024071000.0</v>
       </c>
       <c r="C17">
         <v>966091000.0</v>
       </c>
       <c r="D17">
         <v>759563000.0</v>
       </c>
       <c r="E17">
         <v>516822000.0</v>
       </c>
       <c r="F17">
         <v>451949000.0</v>
       </c>
       <c r="G17">
         <v>382575000.0</v>
       </c>
       <c r="H17">
         <v>276142000.0</v>
       </c>
       <c r="I17">
         <v>264308000.0</v>
       </c>
@@ -25484,51 +25595,51 @@
         <v>201858000.0</v>
       </c>
       <c r="Q17">
         <v>160377000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B18">
         <v>61083000.0</v>
       </c>
       <c r="C18">
         <v>64872000.0</v>
       </c>
       <c r="D18">
         <v>49644000.0</v>
       </c>
       <c r="E18">
         <v>12121000.0</v>
       </c>
       <c r="F18">
         <v>-182000.0</v>
       </c>
       <c r="G18">
         <v>-3391000.0</v>
       </c>
       <c r="H18">
         <v>2215000.0</v>
       </c>
       <c r="I18">
         <v>1367000.0</v>
       </c>
@@ -25542,51 +25653,51 @@
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>16773000.0</v>
       </c>
       <c r="F19">
         <v>2014000.0</v>
       </c>
       <c r="G19">
         <v>3337000.0</v>
       </c>
       <c r="H19">
         <v>7777000.0</v>
       </c>
       <c r="I19">
         <v>6275000.0</v>
       </c>
       <c r="J19">
         <v>2697000.0</v>
       </c>
       <c r="K19">
         <v>2252000.0</v>
       </c>
@@ -25606,89 +25717,89 @@
         <v>673000.0</v>
       </c>
       <c r="Q19">
         <v>1587000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
         <v>1245054000.0</v>
       </c>
       <c r="C21">
         <v>1179092000.0</v>
       </c>
       <c r="D21">
         <v>927514000.0</v>
       </c>
       <c r="E21">
         <v>652751000.0</v>
       </c>
       <c r="F21">
         <v>564707000.0</v>
       </c>
       <c r="G21">
         <v>504205000.0</v>
       </c>
       <c r="H21">
         <v>338135000.0</v>
       </c>
       <c r="I21">
         <v>327320000.0</v>
       </c>
@@ -25748,89 +25859,89 @@
       </c>
       <c r="AB21">
         <v>6700000.0</v>
       </c>
       <c r="AC21">
         <v>-2900000.0</v>
       </c>
       <c r="AD21">
         <v>8100000.0</v>
       </c>
       <c r="AE21">
         <v>7800000.0</v>
       </c>
       <c r="AF21">
         <v>4000000.0</v>
       </c>
       <c r="AG21">
         <v>17500000.0</v>
       </c>
       <c r="AH21">
         <v>11100000.0</v>
       </c>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
         <v>4209393000.0</v>
       </c>
       <c r="C23">
         <v>3806520000.0</v>
       </c>
       <c r="D23">
         <v>3360249000.0</v>
       </c>
       <c r="E23">
         <v>2974535000.0</v>
       </c>
       <c r="F23">
         <v>2585632000.0</v>
       </c>
       <c r="G23">
         <v>2041436000.0</v>
       </c>
       <c r="H23">
         <v>1794554000.0</v>
       </c>
       <c r="I23">
         <v>1693117000.0</v>
       </c>
@@ -25890,89 +26001,89 @@
       </c>
       <c r="AB23">
         <v>104400000.0</v>
       </c>
       <c r="AC23">
         <v>106400000.0</v>
       </c>
       <c r="AD23">
         <v>98600000.0</v>
       </c>
       <c r="AE23">
         <v>94000000.0</v>
       </c>
       <c r="AF23">
         <v>98300000.0</v>
       </c>
       <c r="AG23">
         <v>68300000.0</v>
       </c>
       <c r="AH23">
         <v>46000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B25">
         <v>75773000.0</v>
       </c>
       <c r="C25">
         <v>68426000.0</v>
       </c>
       <c r="D25">
         <v>57166000.0</v>
       </c>
       <c r="E25">
         <v>47858000.0</v>
       </c>
       <c r="F25">
         <v>42878000.0</v>
       </c>
       <c r="G25">
         <v>40530000.0</v>
       </c>
       <c r="H25">
         <v>38912000.0</v>
       </c>
       <c r="I25">
         <v>44941000.0</v>
       </c>
@@ -25984,51 +26095,51 @@
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26">
         <v>68899000.0</v>
       </c>
       <c r="C26">
         <v>56676000.0</v>
       </c>
       <c r="D26">
         <v>49171000.0</v>
       </c>
       <c r="E26">
         <v>38657000.0</v>
       </c>
       <c r="F26">
         <v>33344000.0</v>
       </c>
       <c r="G26">
         <v>28626000.0</v>
       </c>
       <c r="H26">
         <v>27555000.0</v>
       </c>
       <c r="I26">
         <v>23187000.0</v>
       </c>
@@ -26074,51 +26185,51 @@
       <c r="W26">
         <v>1438000.0</v>
       </c>
       <c r="X26">
         <v>1099000.0</v>
       </c>
       <c r="Y26">
         <v>1092000.0</v>
       </c>
       <c r="Z26">
         <v>1034000.0</v>
       </c>
       <c r="AA26">
         <v>1076000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>432198000.0</v>
       </c>
       <c r="D27">
         <v>348852000.0</v>
       </c>
       <c r="E27">
         <v>271140000.0</v>
       </c>
       <c r="F27">
         <v>255881000.0</v>
       </c>
       <c r="G27">
         <v>188345000.0</v>
       </c>
       <c r="H27">
         <v>144948000.0</v>
       </c>
       <c r="I27">
         <v>118291000.0</v>
       </c>
       <c r="J27">
         <v>111658000.0</v>
@@ -26136,51 +26247,51 @@
         <v>21158000.0</v>
       </c>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B28">
         <v>1894823000.0</v>
       </c>
       <c r="C28">
         <v>1213407000.0</v>
       </c>
       <c r="D28">
         <v>1050772000.0</v>
       </c>
       <c r="E28">
         <v>901479000.0</v>
       </c>
       <c r="F28">
         <v>786963000.0</v>
       </c>
       <c r="G28">
         <v>681540000.0</v>
       </c>
       <c r="H28">
         <v>620590000.0</v>
       </c>
       <c r="I28">
         <v>594639000.0</v>
       </c>
@@ -26240,51 +26351,51 @@
       </c>
       <c r="AB28">
         <v>38400000.0</v>
       </c>
       <c r="AC28">
         <v>39400000.0</v>
       </c>
       <c r="AD28">
         <v>36100000.0</v>
       </c>
       <c r="AE28">
         <v>33000000.0</v>
       </c>
       <c r="AF28">
         <v>32400000.0</v>
       </c>
       <c r="AG28">
         <v>24300000.0</v>
       </c>
       <c r="AH28">
         <v>18700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B29">
         <v>302285000.0</v>
       </c>
       <c r="C29">
         <v>277208000.0</v>
       </c>
       <c r="D29">
         <v>219378000.0</v>
       </c>
       <c r="E29">
         <v>149260000.0</v>
       </c>
       <c r="F29">
         <v>112689000.0</v>
       </c>
       <c r="G29">
         <v>118939000.0</v>
       </c>
       <c r="H29">
         <v>64724000.0</v>
       </c>
       <c r="I29">
         <v>64626000.0</v>
       </c>
@@ -26302,51 +26413,51 @@
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
         <v>1816814000.0</v>
       </c>
       <c r="C30">
         <v>1706571000.0</v>
       </c>
       <c r="D30">
         <v>1457974000.0</v>
       </c>
       <c r="E30">
         <v>1172619000.0</v>
       </c>
       <c r="F30">
         <v>1042844000.0</v>
       </c>
       <c r="G30">
         <v>869885000.0</v>
       </c>
       <c r="H30">
         <v>765538000.0</v>
       </c>
       <c r="I30">
         <v>712930000.0</v>
       </c>
@@ -26406,51 +26517,51 @@
       </c>
       <c r="AB30">
         <v>41400000.0</v>
       </c>
       <c r="AC30">
         <v>41700000.0</v>
       </c>
       <c r="AD30">
         <v>38600000.0</v>
       </c>
       <c r="AE30">
         <v>35300000.0</v>
       </c>
       <c r="AF30">
         <v>34100000.0</v>
       </c>
       <c r="AG30">
         <v>25100000.0</v>
       </c>
       <c r="AH30">
         <v>19200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
         <v>81302000.0</v>
       </c>
       <c r="C31">
         <v>64207000.0</v>
       </c>
       <c r="D31">
         <v>51427000.0</v>
       </c>
       <c r="E31">
         <v>13331000.0</v>
       </c>
       <c r="F31">
         <v>-69000.0</v>
       </c>
       <c r="G31">
         <v>-2691000.0</v>
       </c>
       <c r="H31">
         <v>2731000.0</v>
       </c>
       <c r="I31">
         <v>1614000.0</v>
       </c>
@@ -26510,51 +26621,51 @@
       </c>
       <c r="AB31">
         <v>-1400000.0</v>
       </c>
       <c r="AC31">
         <v>-1200000.0</v>
       </c>
       <c r="AD31">
         <v>-200000.0</v>
       </c>
       <c r="AE31">
         <v>-1200000.0</v>
       </c>
       <c r="AF31">
         <v>-1300000.0</v>
       </c>
       <c r="AG31">
         <v>600000.0</v>
       </c>
       <c r="AH31">
         <v>-100000.0</v>
       </c>
     </row>
     <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
         <v>5454447000.0</v>
       </c>
       <c r="C32">
         <v>4985612000.0</v>
       </c>
       <c r="D32">
         <v>4287763000.0</v>
       </c>
       <c r="E32">
         <v>3627286000.0</v>
       </c>
       <c r="F32">
         <v>3150339000.0</v>
       </c>
       <c r="G32">
         <v>2545641000.0</v>
       </c>
       <c r="H32">
         <v>2132689000.0</v>
       </c>
       <c r="I32">
         <v>2020437000.0</v>
       </c>
@@ -26633,1357 +26744,1362 @@
       <c r="AH32">
         <v>57100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:ED32"/>
+  <dimension ref="A1:EE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:134">
+    <row r="1" spans="1:135">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>95</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="D1" t="s">
         <v>96</v>
       </c>
       <c r="E1" t="s">
         <v>97</v>
       </c>
       <c r="F1" t="s">
+        <v>98</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="H1" t="s">
         <v>99</v>
       </c>
       <c r="I1" t="s">
         <v>100</v>
       </c>
       <c r="J1" t="s">
+        <v>101</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="L1" t="s">
         <v>102</v>
       </c>
       <c r="M1" t="s">
         <v>103</v>
       </c>
       <c r="N1" t="s">
+        <v>104</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="P1" t="s">
         <v>105</v>
       </c>
       <c r="Q1" t="s">
         <v>106</v>
       </c>
       <c r="R1" t="s">
+        <v>107</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="T1" t="s">
         <v>108</v>
       </c>
       <c r="U1" t="s">
         <v>109</v>
       </c>
       <c r="V1" t="s">
+        <v>110</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="X1" t="s">
         <v>111</v>
       </c>
       <c r="Y1" t="s">
         <v>112</v>
       </c>
       <c r="Z1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AB1" t="s">
         <v>114</v>
       </c>
       <c r="AC1" t="s">
         <v>115</v>
       </c>
       <c r="AD1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AF1" t="s">
         <v>117</v>
       </c>
       <c r="AG1" t="s">
         <v>118</v>
       </c>
       <c r="AH1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AJ1" t="s">
         <v>120</v>
       </c>
       <c r="AK1" t="s">
         <v>121</v>
       </c>
       <c r="AL1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AN1" t="s">
         <v>123</v>
       </c>
       <c r="AO1" t="s">
         <v>124</v>
       </c>
       <c r="AP1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AR1" t="s">
         <v>126</v>
       </c>
       <c r="AS1" t="s">
         <v>127</v>
       </c>
       <c r="AT1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AV1" t="s">
         <v>129</v>
       </c>
       <c r="AW1" t="s">
         <v>130</v>
       </c>
       <c r="AX1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="AZ1" t="s">
         <v>132</v>
       </c>
       <c r="BA1" t="s">
         <v>133</v>
       </c>
       <c r="BB1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BD1" t="s">
         <v>135</v>
       </c>
       <c r="BE1" t="s">
         <v>136</v>
       </c>
       <c r="BF1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BH1" t="s">
         <v>138</v>
       </c>
       <c r="BI1" t="s">
         <v>139</v>
       </c>
       <c r="BJ1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BL1" t="s">
         <v>141</v>
       </c>
       <c r="BM1" t="s">
         <v>142</v>
       </c>
       <c r="BN1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BP1" t="s">
         <v>144</v>
       </c>
       <c r="BQ1" t="s">
         <v>145</v>
       </c>
       <c r="BR1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BT1" t="s">
         <v>147</v>
       </c>
       <c r="BU1" t="s">
         <v>148</v>
       </c>
       <c r="BV1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BX1" t="s">
         <v>150</v>
       </c>
       <c r="BY1" t="s">
         <v>151</v>
       </c>
       <c r="BZ1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CB1" t="s">
         <v>153</v>
       </c>
       <c r="CC1" t="s">
         <v>154</v>
       </c>
       <c r="CD1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CF1" t="s">
         <v>156</v>
       </c>
       <c r="CG1" t="s">
         <v>157</v>
       </c>
       <c r="CH1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CJ1" t="s">
         <v>159</v>
       </c>
       <c r="CK1" t="s">
         <v>160</v>
       </c>
       <c r="CL1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CN1" t="s">
         <v>162</v>
       </c>
       <c r="CO1" t="s">
         <v>163</v>
       </c>
       <c r="CP1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CR1" t="s">
         <v>165</v>
       </c>
       <c r="CS1" t="s">
         <v>166</v>
       </c>
       <c r="CT1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CV1" t="s">
         <v>168</v>
       </c>
       <c r="CW1" t="s">
         <v>169</v>
       </c>
       <c r="CX1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="CZ1" t="s">
         <v>171</v>
       </c>
       <c r="DA1" t="s">
         <v>172</v>
       </c>
       <c r="DB1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DD1" t="s">
         <v>174</v>
       </c>
       <c r="DE1" t="s">
         <v>175</v>
       </c>
       <c r="DF1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DH1" t="s">
         <v>177</v>
       </c>
       <c r="DI1" t="s">
         <v>178</v>
       </c>
       <c r="DJ1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DL1" t="s">
         <v>180</v>
       </c>
       <c r="DM1" t="s">
         <v>181</v>
       </c>
       <c r="DN1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DP1" t="s">
         <v>183</v>
       </c>
       <c r="DQ1" t="s">
         <v>184</v>
       </c>
       <c r="DR1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DT1" t="s">
         <v>186</v>
       </c>
       <c r="DU1" t="s">
         <v>187</v>
       </c>
       <c r="DV1" t="s">
+        <v>188</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="DX1" t="s">
         <v>189</v>
       </c>
       <c r="DY1" t="s">
         <v>190</v>
       </c>
       <c r="DZ1" t="s">
+        <v>191</v>
+      </c>
+      <c r="EA1" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="EB1" t="s">
         <v>192</v>
       </c>
       <c r="EC1" t="s">
         <v>193</v>
       </c>
       <c r="ED1" t="s">
         <v>194</v>
       </c>
+      <c r="EE1" t="s">
+        <v>195</v>
+      </c>
     </row>
-    <row r="2" spans="1:134">
+    <row r="2" spans="1:135">
       <c r="A2" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B2">
+        <v>444368000.0</v>
+      </c>
+      <c r="C2">
         <v>493922000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>786189000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>627018000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>426632000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>442012000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>724542000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>578048000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>355347000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>420282000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>643738000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>508888000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>329367000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>395403000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>633111000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>453693000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>319709000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>377268000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>566531000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>354814000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>244175000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>262538000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>463862000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>304548000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>140603000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>181912000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>431103000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>269181000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>146820000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>190825000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>403707000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>250026000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>135629000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>208255000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>387007000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>257343000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>119092000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>210541000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>376711000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>269519000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>98141000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>223693000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>404885000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>272742000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>127209000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>188313000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>369539000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>256400000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>124697000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>150456000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>359848000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>219833000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>100253000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>140201000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>331270000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>217099000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>100857000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>133018000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>296100000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>211505000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>88310000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>102373000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>196789000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>146926000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>76316000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>78020000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>174548000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>130463000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>61763000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>75313000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>166016000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>111948000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>54776000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>51387000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>100593000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>70666000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31041000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>39158000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>64091000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>45266000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22775000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>31304000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>54047000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>40123000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24372000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>34696000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>45286000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>33562000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>21640000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>23866000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>21946000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>15392000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>12510000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>19862000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>16105000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>11029000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>12298000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>18145000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>12462000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>9275000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>11989000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>18315000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>14066000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11087000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>15189000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>21763000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>12900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>16800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>20100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>15900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>11600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>17500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>18000000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>13300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>12700000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>15200000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>18800000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>13300000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>13800000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>16000000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>15700000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>17500000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>16100000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>12400000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>18200000.0</v>
       </c>
-      <c r="DW2">
+      <c r="DX2">
         <v>7100000.0</v>
       </c>
-      <c r="DX2">
+      <c r="DY2">
         <v>7600000.0</v>
       </c>
-      <c r="DY2">
+      <c r="DZ2">
         <v>14500000.0</v>
       </c>
-      <c r="DZ2">
+      <c r="EA2">
         <v>14000000.0</v>
       </c>
-      <c r="EA2">
+      <c r="EB2">
         <v>5600000.0</v>
       </c>
-      <c r="EB2">
+      <c r="EC2">
         <v>4300000.0</v>
       </c>
-      <c r="EC2"/>
       <c r="ED2"/>
+      <c r="EE2"/>
     </row>
-    <row r="3" spans="1:134">
+    <row r="3" spans="1:135">
       <c r="A3" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>197</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>19191000.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
+        <v>17409000.0</v>
+      </c>
+      <c r="E3">
         <v>20308000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>19424000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17515000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17161000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16689000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17061000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>16265000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>15763000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12785000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>12353000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>12769000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>12071000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>11313000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>11705000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>11676000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>11271000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9960000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9971000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>9893000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11138000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10223000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>9276000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>9475000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>9471000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>9621000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10345000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>11394000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>11413000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>10729000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11405000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11917000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>12202000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12185000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12268000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>13134000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13609000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12864000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13021000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>11897000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>13064000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>13158000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>11905000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>11485000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>13035000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>13642000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>11131000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>10569000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>14030000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>9559000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>8880000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>8970000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>10468000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>8233000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>6248000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>8418000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>9082000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>8356000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>5662000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>5877000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3447000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2600000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>2341000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>3895000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2834000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>2637000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>2617000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2106000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1751000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1608000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1527000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1122000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>670000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1035000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>910000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>901000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>818000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>781000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>756000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>727000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>705000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>658000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>562000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>572000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>453000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>457000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>444000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>433000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2280000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>444000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>436000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>417000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>471000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>670000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>724000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>719000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>903000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>929000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>883000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>862000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>775000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>750000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>681000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>734000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>700000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>900000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>800000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>700000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI3">
         <v>700000.0</v>
       </c>
       <c r="DJ3">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DK3">
         <v>600000.0</v>
       </c>
       <c r="DL3">
+        <v>600000.0</v>
+      </c>
+      <c r="DM3">
         <v>800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>400000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>700000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ3">
         <v>500000.0</v>
       </c>
       <c r="DR3">
         <v>500000.0</v>
       </c>
       <c r="DS3">
+        <v>500000.0</v>
+      </c>
+      <c r="DT3">
         <v>600000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>400000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>300000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX3">
         <v>200000.0</v>
       </c>
       <c r="DY3">
         <v>200000.0</v>
       </c>
       <c r="DZ3">
         <v>200000.0</v>
       </c>
       <c r="EA3">
         <v>200000.0</v>
       </c>
       <c r="EB3">
+        <v>200000.0</v>
+      </c>
+      <c r="EC3">
         <v>100000.0</v>
       </c>
-      <c r="EC3"/>
       <c r="ED3"/>
+      <c r="EE3"/>
     </row>
-    <row r="4" spans="1:134">
+    <row r="4" spans="1:135">
       <c r="A4" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
-      <c r="AX4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4"/>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
@@ -28105,971 +28221,976 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
       <c r="ED4"/>
+      <c r="EE4"/>
     </row>
-    <row r="5" spans="1:134">
+    <row r="5" spans="1:135">
       <c r="A5" t="s">
-        <v>198</v>
-[...3 lines deleted...]
-      </c>
+        <v>199</v>
+      </c>
+      <c r="B5"/>
       <c r="C5">
+        <v>174026000.0</v>
+      </c>
+      <c r="D5">
         <v>628783000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>343291000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>184001000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>192017000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>584552000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>320063000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>150184000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>163844000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>499964000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>235328000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>82369000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>115055000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>366459000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>129956000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>58054000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>81625000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>293956000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>128593000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>62547000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>55740000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>329515000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>129169000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-6882000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>18893000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>256731000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>98747000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-28459000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>34360000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>245637000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>91415000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-37817000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>18450000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>194559000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>67852000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-55580000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-30183000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>53547000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>54415000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-77446000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-27761000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>202733000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>51374000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-63647000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1425000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>214624000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>59642000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-50332000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-226000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>201690000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>46769000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-42672000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2849000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>144320000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>59734000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-28479000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>12383000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>177219000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>90759000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-10742000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>28333000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>141209000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>66743000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>13819000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>28904000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>105650000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>53193000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>4464000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>19941000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>63722000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>43516000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-6275000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>18700000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>56957000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>30660000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2864000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>15072000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>21680000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>17191000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>3913000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>8914000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>19174000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>14018000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>4677000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>14399000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>14202000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>9358000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>9274000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>9628000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>4891000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1782000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4678000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>8087000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2839000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-4309000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1104000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3714000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2685000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-3597000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1349000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4943000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1377000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-850000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4039000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>8798000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>600000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-2056000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3800000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>4540000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-1000000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>-8100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>3500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>200000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>800000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2900000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>4100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>1300000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1200000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>2600000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>2800000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>-4700000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>-1300000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>2000000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>8100000.0</v>
       </c>
-      <c r="DW5">
+      <c r="DX5">
         <v>1900000.0</v>
       </c>
-      <c r="DX5">
+      <c r="DY5">
         <v>2600000.0</v>
       </c>
-      <c r="DY5">
+      <c r="DZ5">
         <v>6200000.0</v>
       </c>
-      <c r="DZ5">
+      <c r="EA5">
         <v>6800000.0</v>
       </c>
-      <c r="EA5">
+      <c r="EB5">
         <v>2200000.0</v>
       </c>
-      <c r="EB5">
+      <c r="EC5">
         <v>1300000.0</v>
       </c>
-      <c r="EC5"/>
       <c r="ED5"/>
+      <c r="EE5"/>
     </row>
-    <row r="6" spans="1:134">
+    <row r="6" spans="1:135">
       <c r="A6" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B6">
-        <v>170719000.0</v>
+        <v>155301000.0</v>
       </c>
       <c r="C6">
-        <v>589051000.0</v>
+        <v>193217000.0</v>
       </c>
       <c r="D6">
+        <v>646192000.0</v>
+      </c>
+      <c r="E6">
         <v>363599000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>203425000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>209532000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>601713000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>336752000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>167245000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>180109000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>515727000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>248113000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>94722000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>127824000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>378530000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>141269000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>69759000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>93301000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>305227000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>138553000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>72518000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>65633000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>340653000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>139392000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2394000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>28368000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>266202000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>108368000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-18114000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>45754000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>257050000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>102144000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-26412000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>30367000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>206761000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>80037000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-43312000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-17049000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>67156000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>67279000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-64425000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-15864000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>215797000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>64532000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-51742000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>12910000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>227659000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>73284000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-39201000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10343000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>215720000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>56328000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-33792000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>11819000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>154788000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>67967000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-22231000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>20801000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>186301000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>99115000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-5080000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>34210000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>144656000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>69343000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>16160000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>32799000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>108484000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>55830000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>7081000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>22047000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>65473000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>45124000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-4748000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>19822000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>57627000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>31695000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3774000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>15973000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>22498000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>17972000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4669000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>9641000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>19879000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>14676000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5239000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>14971000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>14655000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>9815000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>9718000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>10061000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>7171000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>2226000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5114000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>8504000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3310000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-3639000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1828000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4433000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3588000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-2668000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2232000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>5805000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2152000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-100000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>4720000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>9532000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1300000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-1156000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4600000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5240000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>-400000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-7400000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>3500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>800000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1600000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>3300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>4800000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>2100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1700000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>3100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>3300000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-4100000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>-900000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2300000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>8500000.0</v>
       </c>
-      <c r="DW6">
+      <c r="DX6">
         <v>2100000.0</v>
       </c>
-      <c r="DX6">
+      <c r="DY6">
         <v>2800000.0</v>
       </c>
-      <c r="DY6">
+      <c r="DZ6">
         <v>6400000.0</v>
       </c>
-      <c r="DZ6">
+      <c r="EA6">
         <v>7000000.0</v>
       </c>
-      <c r="EA6">
+      <c r="EB6">
         <v>2400000.0</v>
       </c>
-      <c r="EB6">
+      <c r="EC6">
         <v>1400000.0</v>
       </c>
-      <c r="EC6">
+      <c r="ED6">
         <v>17900000.0</v>
       </c>
-      <c r="ED6">
+      <c r="EE6">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:134">
+    <row r="7" spans="1:135">
       <c r="A7" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
         <v>0.0</v>
       </c>
       <c r="AR7">
         <v>0.0</v>
       </c>
       <c r="AS7">
         <v>0.0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
-      <c r="AX7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7"/>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
@@ -29191,173 +29312,174 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
       <c r="DZ7"/>
       <c r="EA7"/>
       <c r="EB7"/>
       <c r="EC7"/>
       <c r="ED7"/>
+      <c r="EE7"/>
     </row>
-    <row r="8" spans="1:134">
+    <row r="8" spans="1:135">
       <c r="A8" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
+      <c r="Z8"/>
+      <c r="AA8">
         <v>-2343000.0</v>
       </c>
-      <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-6138000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>793000.0</v>
       </c>
-      <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
-      <c r="AX8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8"/>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
@@ -29479,1781 +29601,1794 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
       <c r="EB8"/>
       <c r="EC8"/>
       <c r="ED8"/>
+      <c r="EE8"/>
     </row>
-    <row r="9" spans="1:134">
+    <row r="9" spans="1:135">
       <c r="A9" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B9">
+        <v>575163000.0</v>
+      </c>
+      <c r="C9">
         <v>620246000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1171360000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>803822000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>537906000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>579768000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1102623000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>733272000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>470000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>539476000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>916569000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>583019000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>346424000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>396168000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>712529000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>421921000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>294752000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>358739000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>621221000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>367088000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>260503000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>298650000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>613897000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>318977000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>142566000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>192998000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>507632000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>273024000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>130019000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>203305000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>470093000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>251887000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>114965000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>192429000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>423471000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>225117000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>90625000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>158924000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>383634000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>216425000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>76252000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>154942000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>391017000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>214113000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>86596000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>152324000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>415139000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>223873000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>86772000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>144260000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>376200000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>166892000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>69832000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>123559000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>285994000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>159293000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>73579000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>113288000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>307752000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>202853000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>65912000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>102478000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>233335000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>130953000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>60743000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>77907000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>173441000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>97951000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>40785000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>58913000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>137490000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>85340000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>36340000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>46148000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>93650000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>58715000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>21689000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>33417000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>60285000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>37056000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>18946000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24700000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>36916000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>29070000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>15969000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>29567000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>28886000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>22235000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>18906000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>20406000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>13771000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>9502000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>11832000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>16240000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>9647000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>6698000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>10071000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>15114000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>8479000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>4748000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>9597000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>16596000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>10736000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7936000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>13751000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>20160000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>9200000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>6644000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>14600000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>17940000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>9400000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>2000000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>13600000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>14200000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>10100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>8100000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>12900000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>15600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>8700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>9700000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>11600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>13100000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>4700000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>6200000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>9400000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>17900000.0</v>
       </c>
-      <c r="DW9">
+      <c r="DX9">
         <v>6900000.0</v>
       </c>
-      <c r="DX9">
+      <c r="DY9">
         <v>7400000.0</v>
       </c>
-      <c r="DY9">
+      <c r="DZ9">
         <v>13800000.0</v>
       </c>
-      <c r="DZ9">
+      <c r="EA9">
         <v>14500000.0</v>
       </c>
-      <c r="EA9">
+      <c r="EB9">
         <v>6200000.0</v>
       </c>
-      <c r="EB9">
+      <c r="EC9">
         <v>5300000.0</v>
       </c>
-      <c r="EC9">
+      <c r="ED9">
         <v>17900000.0</v>
       </c>
-      <c r="ED9">
+      <c r="EE9">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:134">
+    <row r="10" spans="1:135">
       <c r="A10" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B10">
+        <v>169050000.0</v>
+      </c>
+      <c r="C10">
         <v>174021000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>626913000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>342356000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>183066000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>191292000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>583942000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>318912000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>149153000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>164207000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>499053000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>234317000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>81364000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>114858000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>365304000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>128918000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>57002000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82350000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>292957000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>127680000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>61651000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>53066000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>328556000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>127964000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8072000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>16645000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>256603000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>97223000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-29605000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>33543000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>244667000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>89775000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-39051000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17909000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>193053000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>66321000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-56587000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-31464000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>50887000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>52472000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-78881000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-28933000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>200658000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>49842000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-64682000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>951000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>213316000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>57642000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-50770000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-742000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>200397000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>45702000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-43052000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2510000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>141311000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>59002000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-28529000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>12334000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>177073000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>90611000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-10755000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>28333000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>140983000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>66527000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>13713000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>28886000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>105650000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>53185000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4464000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19924000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>64646000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>43502000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-6314000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>18668000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>58720000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>31304000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>4116000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>15899000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>22124000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>17716000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>4525000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>9494000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>19250000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>13851000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4675000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>14467000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14224000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>9381000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>8102000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>8516000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3734000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>802000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3343000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7005000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2350000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-4323000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1103000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>3714000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>548000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-3468000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1368000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4363000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1421000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>-693000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3915000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>7692000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-2300000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3300000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3900000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-8300000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2500000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>800000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>3500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1000000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1100000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1800000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>2700000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>-5200000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>-2100000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1900000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>8000000.0</v>
       </c>
-      <c r="DW10">
+      <c r="DX10">
         <v>2100000.0</v>
       </c>
-      <c r="DX10">
+      <c r="DY10">
         <v>2600000.0</v>
       </c>
-      <c r="DY10">
+      <c r="DZ10">
         <v>6400000.0</v>
       </c>
-      <c r="DZ10">
+      <c r="EA10">
         <v>7000000.0</v>
       </c>
-      <c r="EA10">
+      <c r="EB10">
         <v>2400000.0</v>
       </c>
-      <c r="EB10">
+      <c r="EC10">
         <v>1200000.0</v>
       </c>
-      <c r="EC10">
+      <c r="ED10">
         <v>2100000.0</v>
       </c>
-      <c r="ED10">
+      <c r="EE10">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:134">
+    <row r="11" spans="1:135">
       <c r="A11" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B11">
+        <v>39078000.0</v>
+      </c>
+      <c r="C11">
         <v>38450000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>145768000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>74204000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>43863000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>39881000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>127208000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>76591000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>33528000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>36662000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>109134000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>55770000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>17812000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>23071000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>86642000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>27394000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12153000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>13531000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>60014000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>25617000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13527000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>19608000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>73020000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>26410000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-99000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>555000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>55010000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>19413000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-10254000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>9574000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>48293000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>15403000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-8644000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-2706000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>106712000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>16762000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-14466000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-15760000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>9860000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>13167000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-19963000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-5227000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>43737000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>13465000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-17355000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-455000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>56610000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>16912000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-13708000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>1943000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>59500000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>12642000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-13777000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1503000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>43254000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>15941000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-8390000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>4299000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>49865000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>28266000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-3227000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>8500000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>49628000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>24555000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4803000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>10746000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>37602000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>19434000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1697000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>7571000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>24306000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>17445000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-2494000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>7374000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>23331000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>11974000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1849000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>6448000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>9581000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7336000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1995000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3845000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>7174000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>5701000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1943000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>5580000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>4976000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>3559000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>3015000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>3134000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1270000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>321000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1337000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2802000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>987000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-1776000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>461000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1552000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>42000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1370000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>637000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1876000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>627000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>-298000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1683000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>3308000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>100000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>-1000000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1600000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1700000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>-500000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>-3200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1100000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>400000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>1200000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>1500000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>500000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>800000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>1200000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-2000000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-900000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>800000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>3300000.0</v>
       </c>
-      <c r="DW11">
+      <c r="DX11">
         <v>900000.0</v>
       </c>
-      <c r="DX11">
+      <c r="DY11">
         <v>1100000.0</v>
       </c>
-      <c r="DY11">
+      <c r="DZ11">
         <v>2700000.0</v>
       </c>
-      <c r="DZ11">
+      <c r="EA11">
         <v>2900000.0</v>
       </c>
-      <c r="EA11">
+      <c r="EB11">
         <v>1100000.0</v>
       </c>
-      <c r="EB11">
+      <c r="EC11">
         <v>500000.0</v>
       </c>
-      <c r="EC11">
+      <c r="ED11">
         <v>-2100000.0</v>
       </c>
-      <c r="ED11">
+      <c r="EE11">
         <v>-2200000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:134">
+    <row r="12" spans="1:135">
       <c r="A12" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>206</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>5000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>935000.0</v>
       </c>
       <c r="E12">
         <v>935000.0</v>
       </c>
       <c r="F12">
+        <v>935000.0</v>
+      </c>
+      <c r="G12">
         <v>725000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>610000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1151000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1031000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>363000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>911000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1011000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1005000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>197000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1155000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1038000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1052000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>725000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>999000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>913000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>896000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2674000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>959000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1205000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1190000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2248000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>128000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1524000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1146000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>817000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>970000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1640000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1234000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>541000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1506000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1531000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1007000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1281000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2660000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1943000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1435000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1172000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2075000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1532000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1035000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>474000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1308000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>438000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>516000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1293000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1067000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>380000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>339000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3009000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>732000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>50000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>49000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>146000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>148000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>13000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>58000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>226000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>216000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>106000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>18000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>940000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19867000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>39000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>32000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1763000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1252000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>197000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>988000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>14843000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>613000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>721000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>580000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>77000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>167000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>67000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>22000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>18000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1173000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1106000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>1169000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>979000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1336000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1067000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>224000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3577000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>12000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8990000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2148000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2062000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>4000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>377000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>33000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>161000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>174000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD12">
         <v>200000.0</v>
       </c>
       <c r="DE12">
+        <v>200000.0</v>
+      </c>
+      <c r="DF12">
         <v>500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DI12">
         <v>300000.0</v>
       </c>
       <c r="DJ12">
+        <v>300000.0</v>
+      </c>
+      <c r="DK12">
         <v>400000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>1300000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>200000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1100000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>300000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>100000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1300000.0</v>
       </c>
-      <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>600000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DV12">
         <v>100000.0</v>
       </c>
       <c r="DW12">
+        <v>100000.0</v>
+      </c>
+      <c r="DX12">
         <v>300000.0</v>
       </c>
-      <c r="DX12">
+      <c r="DY12">
         <v>200000.0</v>
       </c>
-      <c r="DY12">
+      <c r="DZ12">
         <v>300000.0</v>
       </c>
-      <c r="DZ12">
+      <c r="EA12">
         <v>400000.0</v>
       </c>
-      <c r="EA12">
+      <c r="EB12">
         <v>500000.0</v>
       </c>
-      <c r="EB12">
+      <c r="EC12">
         <v>100000.0</v>
       </c>
-      <c r="EC12"/>
       <c r="ED12"/>
+      <c r="EE12"/>
     </row>
-    <row r="13" spans="1:134">
+    <row r="13" spans="1:135">
       <c r="A13" t="s">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>207</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>16338000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>13523000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>15056000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>18696000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>20362000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>15978000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>14797000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17252000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>18937000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11895000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10089000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>11287000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8894000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3571000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1884000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1214000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>590000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>369000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>460000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>482000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>918000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>593000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>452000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>674000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2017000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>848000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1530000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2866000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1905000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -31313,205 +31448,204 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
       <c r="EB13"/>
       <c r="EC13"/>
       <c r="ED13"/>
+      <c r="EE13"/>
     </row>
-    <row r="14" spans="1:134">
+    <row r="14" spans="1:135">
       <c r="A14" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
         <v>0.0</v>
       </c>
       <c r="AT14">
         <v>0.0</v>
       </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
-      <c r="AX14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14"/>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
         <v>148000.0</v>
       </c>
-      <c r="BD14">
-[...1 lines deleted...]
-      </c>
       <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
         <v>-148000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>148000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2479000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>-139000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>-189000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>655000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2124000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-171000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>-56000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>245000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>306000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
         <v>-13000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>13000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-43000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>43000.0</v>
       </c>
-      <c r="BU14">
-[...1 lines deleted...]
-      </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
@@ -31567,1006 +31701,1011 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
       <c r="DZ14"/>
       <c r="EA14"/>
       <c r="EB14"/>
       <c r="EC14"/>
       <c r="ED14"/>
+      <c r="EE14"/>
     </row>
-    <row r="15" spans="1:134">
+    <row r="15" spans="1:135">
       <c r="A15" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B15">
+        <v>129972000.0</v>
+      </c>
+      <c r="C15">
         <v>135571000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>481145000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>268152000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>139203000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>151411000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>456734000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>242321000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>115625000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>127545000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>389919000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>178547000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>63552000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>91787000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>278662000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>101524000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>44849000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>68819000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>232943000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>102063000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>48124000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>33458000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>255536000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>101554000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-7973000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>16090000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>201593000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>77810000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-19351000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>23969000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>196374000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>74372000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-30407000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>20615000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>86341000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>49559000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-42121000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-15704000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>41027000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>39305000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-58918000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-23706000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>156921000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>36377000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-47327000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1406000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>156706000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>40730000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-37062000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-2685000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>140897000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>33060000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-29275000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1007000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>98057000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>43061000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-20139000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>7887000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>124729000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>62484000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>-7339000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>19178000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>89231000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>42143000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>8966000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>17895000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>67742000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>33825000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2879000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>12340000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>40460000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>26014000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-3820000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>11294000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>35389000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>19330000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2267000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9451000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12543000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>10380000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2530000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>5649000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>12076000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>8150000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2732000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>8887000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>9248000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>5822000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>5087000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>5382000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2464000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>481000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2006000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4203000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1363000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-2547000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>642000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-6811000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>506000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-2098000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>731000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2487000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>794000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>-395000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2232000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4384000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>300000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>-1300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1700000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2200000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>-900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>-5100000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1400000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DL15">
         <v>500000.0</v>
       </c>
       <c r="DM15">
+        <v>500000.0</v>
+      </c>
+      <c r="DN15">
         <v>1600000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DP15">
         <v>600000.0</v>
       </c>
       <c r="DQ15">
+        <v>600000.0</v>
+      </c>
+      <c r="DR15">
         <v>1000000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>1500000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>-3200000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>-1200000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>1100000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>4700000.0</v>
       </c>
-      <c r="DW15">
+      <c r="DX15">
         <v>1200000.0</v>
       </c>
-      <c r="DX15">
+      <c r="DY15">
         <v>1500000.0</v>
       </c>
-      <c r="DY15">
+      <c r="DZ15">
         <v>3700000.0</v>
       </c>
-      <c r="DZ15">
+      <c r="EA15">
         <v>4100000.0</v>
       </c>
-      <c r="EA15">
+      <c r="EB15">
         <v>1300000.0</v>
       </c>
-      <c r="EB15">
+      <c r="EC15">
         <v>700000.0</v>
       </c>
-      <c r="EC15">
+      <c r="ED15">
         <v>2100000.0</v>
       </c>
-      <c r="ED15">
+      <c r="EE15">
         <v>2200000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:134">
+    <row r="16" spans="1:135">
       <c r="A16" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>178547000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>63552000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>91787000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>278662000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>101524000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>44849000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>68819000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>232943000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>102063000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48124000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>33458000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>255536000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>101554000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-7973000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>16090000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>201593000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>77810000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-19351000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>23969000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>196374000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>74372000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-30407000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>20615000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>86341000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>49559000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-42121000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-15704000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>41027000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>39305000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-58918000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-23706000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>156921000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>36377000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-47327000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1406000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>156706000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>40730000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-37062000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>140897000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>33060000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-29275000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1007000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98057000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>43061000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-7887000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>7887000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>124729000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>62484000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-7339000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>19178000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>89231000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>42143000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>8966000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>17895000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>67742000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>33825000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2879000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>12340000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>40460000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>26014000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-11294000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>11294000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>35389000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>19330000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2267000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9451000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12231000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>10380000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>2530000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>5468000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>12076000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8150000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2732000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8887000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>9248000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>5822000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>5087000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>5382000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2464000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>481000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2006000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4203000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1363000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-642000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>642000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>2162000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>506000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>-731000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>731000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>2487000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>794000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-2232000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2232000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>4384000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
       <c r="DZ16"/>
       <c r="EA16"/>
       <c r="EB16"/>
       <c r="EC16"/>
       <c r="ED16"/>
+      <c r="EE16"/>
     </row>
-    <row r="17" spans="1:134">
+    <row r="17" spans="1:135">
       <c r="A17" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>211</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>135571000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>481145000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>268152000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>139203000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>151411000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>456734000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>242321000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>115625000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>127545000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>389919000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>178547000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>63552000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>91787000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>278662000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>101524000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>44849000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>68819000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>232943000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>102063000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>48124000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>33458000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>255536000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>101554000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-7973000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>16090000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>201593000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>77810000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-19351000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>23969000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>196374000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>74372000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-30407000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>20615000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>86341000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>49559000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-42121000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-15704000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>41027000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>39305000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-58918000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-23706000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>156921000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>36377000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-47327000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>1406000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>156706000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>40730000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-37062000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>115613000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>58344000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-29275000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1007000.0</v>
       </c>
-      <c r="BC17">
-[...1 lines deleted...]
-      </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>127208000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>62345000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-7528000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>19833000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>41972000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BN17">
         <v>8910000.0</v>
       </c>
-      <c r="BN17">
-[...1 lines deleted...]
-      </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
@@ -32643,171 +32782,174 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
       <c r="EB17"/>
       <c r="EC17"/>
       <c r="ED17"/>
+      <c r="EE17"/>
     </row>
-    <row r="18" spans="1:134">
+    <row r="18" spans="1:135">
       <c r="A18" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>212</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>16333000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>12454000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>14535000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>17761000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>19637000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15368000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13646000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>16221000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19300000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10984000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>9078000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>10282000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>8697000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2416000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>846000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>162000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1315000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-630000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-453000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-414000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1756000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-366000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-753000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-516000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-231000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>720000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1720000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1905000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -32867,214 +33009,215 @@
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
       <c r="DZ18"/>
       <c r="EA18"/>
       <c r="EB18"/>
       <c r="EC18"/>
       <c r="ED18"/>
+      <c r="EE18"/>
     </row>
-    <row r="19" spans="1:134">
+    <row r="19" spans="1:135">
       <c r="A19" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>11633000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9136000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3799000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2125000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>1713000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>327000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>560000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>412000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>715000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1095000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>860000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>565000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>817000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2238000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>965000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>1616000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2958000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>2756000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>919000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>1003000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1597000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>156000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1368000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>497000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>676000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>690000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>297000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>392000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>873000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>117000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>233000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>161000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>61000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>688000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>43000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>59000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>150000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>191000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>272000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>79000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>197000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>439000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>98000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>56000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>80000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>429000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BN19">
         <v>603000.0</v>
       </c>
-      <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
@@ -33099,139 +33242,138 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
       <c r="EB19"/>
       <c r="EC19"/>
       <c r="ED19"/>
+      <c r="EE19"/>
     </row>
-    <row r="20" spans="1:134">
+    <row r="20" spans="1:135">
       <c r="A20" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
-      <c r="AX20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20"/>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
@@ -33353,571 +33495,575 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
       <c r="EB20"/>
       <c r="EC20"/>
       <c r="ED20"/>
+      <c r="EE20"/>
     </row>
-    <row r="21" spans="1:134">
+    <row r="21" spans="1:135">
       <c r="A21" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B21">
+        <v>155301000.0</v>
+      </c>
+      <c r="C21">
         <v>151528000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>614366000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>326521000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>165287000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>173925000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>567274000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>305086000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>132807000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>144262000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>487899000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>224617000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>70736000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>105919000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>362660000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>127831000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>56341000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>81298000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>293396000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>128181000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>61832000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>54645000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>328655000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>128604000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-7699000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>16655000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>255766000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>97131000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-31417000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>31604000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>244718000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>90412000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-39414000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>18294000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>193191000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>67355000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-56256000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-30873000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>53250000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>54023000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-78319000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-27878000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>202500000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>51213000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-63708000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>737000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>214581000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>59583000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-50482000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-408000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>201499000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>46497000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-42751000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2652000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>144114000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>59609000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-28708000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>11933000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>176780000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>90661000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-10798000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>28195000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>140737000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>66314000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>13216000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>28821000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>105616000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>53080000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3225000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>19326000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>63722000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>43081000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-6944000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>17060000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>56957000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>30660000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2864000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>15072000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>21680000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>17191000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>3913000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>8914000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>19174000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>14018000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>4677000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>14399000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>14202000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>9358000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>9274000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>9628000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4891000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1782000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4678000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>8087000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2839000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-4309000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1104000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3714000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2685000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>-3597000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1349000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4081000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1377000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>-850000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4039000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>8064000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>600000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>-2056000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3800000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>4540000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>-1000000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>-8100000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>2800000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>3500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>800000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2900000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>4100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1300000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1200000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>2600000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>2800000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-4700000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>-1300000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2000000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>8100000.0</v>
       </c>
-      <c r="DW21">
+      <c r="DX21">
         <v>1900000.0</v>
       </c>
-      <c r="DX21">
+      <c r="DY21">
         <v>2600000.0</v>
       </c>
-      <c r="DY21">
+      <c r="DZ21">
         <v>6200000.0</v>
       </c>
-      <c r="DZ21">
+      <c r="EA21">
         <v>6800000.0</v>
       </c>
-      <c r="EA21">
+      <c r="EB21">
         <v>2200000.0</v>
       </c>
-      <c r="EB21">
+      <c r="EC21">
         <v>1300000.0</v>
       </c>
-      <c r="EC21">
+      <c r="ED21">
         <v>17900000.0</v>
       </c>
-      <c r="ED21">
+      <c r="EE21">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:134">
+    <row r="22" spans="1:135">
       <c r="A22" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
-      <c r="AX22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22"/>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
@@ -34039,482 +34185,488 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
       <c r="DZ22"/>
       <c r="EA22"/>
       <c r="EB22"/>
       <c r="EC22"/>
       <c r="ED22"/>
+      <c r="EE22"/>
     </row>
-    <row r="23" spans="1:134">
+    <row r="23" spans="1:135">
       <c r="A23" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B23">
+        <v>864230000.0</v>
+      </c>
+      <c r="C23">
         <v>962640000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1343183000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1104319000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>799251000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>847855000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1259891000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1006234000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>692540000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>815496000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1072408000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>867290000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>605055000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>685652000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>982980000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>747783000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>558120000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>654709000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>894356000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>593721000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>442846000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>506543000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>749104000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>494921000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>290868000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>358255000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>682969000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>445074000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>308256000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>362526000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>629082000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>411501000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>290008000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>382390000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>617287000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>415105000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>265973000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>400338000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>707095000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>431921000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>252712000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>406513000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>593402000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>435642000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>277513000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>339900000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>570097000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>420690000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>261951000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>295124000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>534549000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>340228000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>212836000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>261108000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>473150000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>316783000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>203144000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>234373000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>427072000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>323697000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>165020000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>176656000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>289387000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>211565000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>123843000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>127106000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>242373000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>175334000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>98323000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>114900000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>239784000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>154207000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>83160000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>80475000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>137286000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>98721000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>49866000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>57503000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>102696000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>65131000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>37808000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>47090000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>71789000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>55175000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>35664000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>49864000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>59970000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>46439000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>31272000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>34644000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>30826000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>23112000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>19664000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>28015000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>22913000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>22036000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>21265000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>29545000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>18256000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>17620000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>20237000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>29968000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>23425000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>19873000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>24901000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>33125000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>21500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>20300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>27600000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>33500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>26300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>21700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>28300000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>28700000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>23200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>20000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>25200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>30300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>20700000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>22300000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>25000000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>26000000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>26900000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>23600000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>19800000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>28000000.0</v>
       </c>
-      <c r="DW23">
+      <c r="DX23">
         <v>12100000.0</v>
       </c>
-      <c r="DX23">
+      <c r="DY23">
         <v>12400000.0</v>
       </c>
-      <c r="DY23">
+      <c r="DZ23">
         <v>22100000.0</v>
       </c>
-      <c r="DZ23">
+      <c r="EA23">
         <v>21700000.0</v>
       </c>
-      <c r="EA23">
+      <c r="EB23">
         <v>9600000.0</v>
       </c>
-      <c r="EB23">
+      <c r="EC23">
         <v>8300000.0</v>
       </c>
-      <c r="EC23"/>
       <c r="ED23"/>
+      <c r="EE23"/>
     </row>
-    <row r="24" spans="1:134">
+    <row r="24" spans="1:135">
       <c r="A24" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -34605,802 +34757,805 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
       <c r="DZ24"/>
       <c r="EA24"/>
       <c r="EB24"/>
       <c r="EC24"/>
       <c r="ED24"/>
+      <c r="EE24"/>
     </row>
-    <row r="25" spans="1:134">
+    <row r="25" spans="1:135">
       <c r="A25" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>219</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>18632000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17970000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>19747000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>19424000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>17515000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>17161000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16689000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17061000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>16265000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>15763000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12785000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>12353000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>12769000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>12071000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11313000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>11705000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>11676000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>11271000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9960000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>9971000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9893000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11138000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>10223000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9276000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9475000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9471000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>9621000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>10345000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>11394000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>11413000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10729000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11405000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>11917000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12202000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12185000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>12268000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13134000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>13609000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12864000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13021000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>11897000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>13064000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>13158000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11905000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>11485000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>13035000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>13642000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>11131000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10569000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>14030000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>9559000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>8880000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>8970000.0</v>
       </c>
-      <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
-      <c r="BR25">
-[...1 lines deleted...]
-      </c>
+      <c r="BR25"/>
       <c r="BS25">
         <v>1751000.0</v>
       </c>
       <c r="BT25">
+        <v>1751000.0</v>
+      </c>
+      <c r="BU25">
         <v>1608000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1527000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1122000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>910000.0</v>
       </c>
       <c r="BY25">
         <v>910000.0</v>
       </c>
       <c r="BZ25">
+        <v>910000.0</v>
+      </c>
+      <c r="CA25">
         <v>901000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>818000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>781000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>756000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>727000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>705000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>658000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>562000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>572000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>453000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>457000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>444000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>433000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2280000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>444000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>436000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>417000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>471000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>670000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>724000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>719000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>903000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>929000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>883000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>862000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>775000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>750000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>681000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>734000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>700000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>800000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>700000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="DI25">
         <v>700000.0</v>
       </c>
       <c r="DJ25">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DK25">
         <v>600000.0</v>
       </c>
       <c r="DL25">
+        <v>600000.0</v>
+      </c>
+      <c r="DM25">
         <v>800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>400000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>700000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DQ25">
         <v>500000.0</v>
       </c>
       <c r="DR25">
         <v>500000.0</v>
       </c>
       <c r="DS25">
+        <v>500000.0</v>
+      </c>
+      <c r="DT25">
         <v>600000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>400000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>300000.0</v>
       </c>
-      <c r="DV25">
+      <c r="DW25">
         <v>400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DX25">
         <v>200000.0</v>
       </c>
       <c r="DY25">
         <v>200000.0</v>
       </c>
       <c r="DZ25">
         <v>200000.0</v>
       </c>
       <c r="EA25">
         <v>200000.0</v>
       </c>
-      <c r="EB25"/>
+      <c r="EB25">
+        <v>200000.0</v>
+      </c>
       <c r="EC25"/>
       <c r="ED25"/>
+      <c r="EE25"/>
     </row>
-    <row r="26" spans="1:134">
+    <row r="26" spans="1:135">
       <c r="A26" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>56676000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>49171000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>38657000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>33344000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>28626000.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>27555000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>23187000.0</v>
       </c>
       <c r="AF26">
         <v>23187000.0</v>
       </c>
       <c r="AG26">
         <v>23187000.0</v>
       </c>
       <c r="AH26">
-        <v>22372000.0</v>
+        <v>23187000.0</v>
       </c>
       <c r="AI26">
         <v>22372000.0</v>
       </c>
       <c r="AJ26">
-        <v>0.0</v>
+        <v>22372000.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
         <v>21256000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>22176000.0</v>
       </c>
-      <c r="AQ26">
-[...1 lines deleted...]
-      </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>20872000.0</v>
       </c>
-      <c r="AU26">
-[...1 lines deleted...]
-      </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
         <v>4486000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>19257000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
         <v>15617000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>14160000.0</v>
       </c>
-      <c r="BH26">
-[...1 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
         <v>11833000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>8111000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>5619000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>2916000.0</v>
       </c>
-      <c r="BX26">
-[...1 lines deleted...]
-      </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>2506000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
         <v>1810000.0</v>
       </c>
-      <c r="CF26">
-[...1 lines deleted...]
-      </c>
       <c r="CG26">
         <v>0.0</v>
       </c>
       <c r="CH26">
         <v>0.0</v>
       </c>
       <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
         <v>1438000.0</v>
       </c>
-      <c r="CJ26">
-[...1 lines deleted...]
-      </c>
       <c r="CK26">
         <v>0.0</v>
       </c>
       <c r="CL26">
         <v>0.0</v>
       </c>
       <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
         <v>1099000.0</v>
       </c>
-      <c r="CN26">
-[...1 lines deleted...]
-      </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
         <v>1092000.0</v>
       </c>
-      <c r="CR26">
-[...1 lines deleted...]
-      </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
         <v>1034000.0</v>
       </c>
-      <c r="CV26">
-[...1 lines deleted...]
-      </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
         <v>1076000.0</v>
       </c>
-      <c r="CZ26">
-[...1 lines deleted...]
-      </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
       <c r="EB26"/>
       <c r="EC26"/>
       <c r="ED26"/>
+      <c r="EE26"/>
     </row>
-    <row r="27" spans="1:134">
+    <row r="27" spans="1:135">
       <c r="A27" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>348852000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>271140000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>255881000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>188345000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>144948000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>118291000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>111658000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>109579000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>109738000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>111162000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>21158000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>86510000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
@@ -35439,540 +35594,542 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
       <c r="ED27"/>
+      <c r="EE27"/>
     </row>
-    <row r="28" spans="1:134">
+    <row r="28" spans="1:135">
       <c r="A28" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>222</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>487909000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>556994000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>477301000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>372619000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1649895000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>535349000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>428186000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>337193000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>46362000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>428670000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>358402000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>275688000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19109000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>349869000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>294090000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>238411000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21560000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>327825000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>238907000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>198671000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>55660000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>285242000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>190373000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>150265000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>31395000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>251866000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>175893000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>161436000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>53410000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>225375000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>161475000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>154379000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>62477000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>230280000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>157762000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>146881000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>80218000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>330384000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>162402000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>154571000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>73082000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>188517000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>162900000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>150304000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>40425000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>200558000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>164290000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>137254000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>123510000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>88191000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>120395000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>112583000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>120907000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>141880000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>99684000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>102287000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>101355000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>130972000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>112192000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>76710000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>74283000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>92598000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>64639000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>47527000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>49086000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>67825000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>44871000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>36560000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>39587000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>52843000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>42259000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>28384000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>29088000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>36693000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18825000.0</v>
       </c>
       <c r="BY28">
         <v>18825000.0</v>
       </c>
       <c r="BZ28">
+        <v>18825000.0</v>
+      </c>
+      <c r="CA28">
         <v>18345000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>23305000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>19865000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>15033000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>15786000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>17742000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>15052000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>11292000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15168000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>14684000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>12877000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>9632000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>10778000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>8880000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>7720000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>7154000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>8153000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>7098000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>7489000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>8967000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>11400000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>7974000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>6165000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>8248000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>11653000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>8584000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>8036000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>9630000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>11318000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>7900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>10000000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>12700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>9800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>9400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10100000.0</v>
       </c>
       <c r="DJ28">
         <v>10100000.0</v>
       </c>
       <c r="DK28">
+        <v>10100000.0</v>
+      </c>
+      <c r="DL28">
         <v>9300000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>6500000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>9600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>10800000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>6600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>8000000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>8500000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>9800000.0</v>
       </c>
-      <c r="DS28"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DT28"/>
       <c r="DU28">
         <v>7100000.0</v>
       </c>
       <c r="DV28">
+        <v>7100000.0</v>
+      </c>
+      <c r="DW28">
         <v>9400000.0</v>
       </c>
-      <c r="DW28"/>
-      <c r="DX28">
+      <c r="DX28"/>
+      <c r="DY28">
         <v>4600000.0</v>
       </c>
-      <c r="DY28">
+      <c r="DZ28">
         <v>7400000.0</v>
       </c>
-      <c r="DZ28">
+      <c r="EA28">
         <v>7500000.0</v>
       </c>
-      <c r="EA28"/>
-      <c r="EB28">
+      <c r="EB28"/>
+      <c r="EC28">
         <v>3900000.0</v>
       </c>
-      <c r="EC28"/>
       <c r="ED28"/>
+      <c r="EE28"/>
     </row>
-    <row r="29" spans="1:134">
+    <row r="29" spans="1:135">
       <c r="A29" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>223</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>38450000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>145768000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74204000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>43863000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>39881000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>127208000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>76591000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>33528000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36662000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>109134000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>55770000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17812000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>23071000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>86642000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27394000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>12153000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13531000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>60014000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>25617000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>13527000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19608000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>73020000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>26410000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-99000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>555000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>55010000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>19413000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-10254000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>3436000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>49086000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -36031,1260 +36188,1270 @@
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
       <c r="ED29"/>
+      <c r="EE29"/>
     </row>
-    <row r="30" spans="1:134">
+    <row r="30" spans="1:135">
       <c r="A30" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B30">
+        <v>419862000.0</v>
+      </c>
+      <c r="C30">
         <v>468718000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>556994000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>477301000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>372619000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>405843000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>535349000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>428186000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>337193000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>395214000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>428670000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>358402000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>275688000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>290249000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>349869000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>294090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>238411000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>277441000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>327825000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>238907000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>198671000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>244005000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>285242000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>190373000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>150265000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>176343000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>251866000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>175893000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>161436000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>171701000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>225375000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>161475000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>154379000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>174135000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>230280000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>157762000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>146881000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>189797000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>330384000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>162402000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>154571000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>182820000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>188517000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>162900000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>150304000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>151587000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>200558000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>164290000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>137254000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>144668000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>174701000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>120395000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>112583000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>120907000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>141880000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>99684000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>102287000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>101355000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>130972000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>112192000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>76710000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>74283000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>92598000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>64639000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>47527000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>49086000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>67825000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>44871000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>37560000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>39587000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>73768000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>42259000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>43284000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>29088000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>36693000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>28055000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>18825000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>18345000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>38605000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>19865000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>15033000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15786000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>17742000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>15052000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11292000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>15168000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>14684000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>12877000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>9632000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>10778000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>8880000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>7720000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>7154000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>8153000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>6808000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>11007000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>8967000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>11400000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5794000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>8345000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>8248000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>12515000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>9359000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>8786000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>9712000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12096000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>8600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>8700000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>10800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>13400000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>10400000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>10100000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>10800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>10700000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>9900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>7300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>10000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>11500000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>7400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>8500000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>9000000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>10300000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>9400000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>7500000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>7400000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>9800000.0</v>
       </c>
-      <c r="DW30">
+      <c r="DX30">
         <v>5000000.0</v>
       </c>
-      <c r="DX30">
+      <c r="DY30">
         <v>4800000.0</v>
       </c>
-      <c r="DY30">
+      <c r="DZ30">
         <v>7600000.0</v>
       </c>
-      <c r="DZ30">
+      <c r="EA30">
         <v>7700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="EB30">
         <v>4000000.0</v>
       </c>
       <c r="EC30">
+        <v>4000000.0</v>
+      </c>
+      <c r="ED30">
         <v>17900000.0</v>
       </c>
-      <c r="ED30">
+      <c r="EE30">
         <v>17800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:134">
+    <row r="31" spans="1:135">
       <c r="A31" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B31">
+        <v>13749000.0</v>
+      </c>
+      <c r="C31">
         <v>22493000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>12547000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>15835000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>17779000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>17367000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16668000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>13826000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>16346000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>19945000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>11154000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>9700000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>10628000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>8939000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2644000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1087000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>661000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1052000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-439000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-501000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-181000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1579000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-99000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-640000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-373000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-10000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>837000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>92000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1812000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1939000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-51000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-637000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>363000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-385000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-138000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1034000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-331000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-591000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-2363000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1551000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-562000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1055000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1842000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1371000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-974000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>214000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1265000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1941000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-288000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-334000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1102000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-795000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-301000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-142000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2803000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-607000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>179000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>401000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>293000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-50000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>43000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>138000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>246000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>213000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>497000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>65000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>34000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>105000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1239000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>598000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>924000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>421000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>630000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>1608000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1763000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>644000.0</v>
       </c>
-      <c r="BY31">
-[...1 lines deleted...]
-      </c>
       <c r="BZ31">
+        <v>0.0</v>
+      </c>
+      <c r="CA31">
         <v>827000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>444000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>525000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>612000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>580000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>76000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-167000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>68000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>22000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>23000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1172000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1112000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1157000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-980000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-1335000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-1082000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-489000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-14000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-1000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-17000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2137000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>129000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>19000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>282000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>44000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>157000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-124000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-372000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-200000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-244000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-500000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-640000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-400000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-200000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-300000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-400000.0</v>
       </c>
-      <c r="DK31">
+      <c r="DL31">
         <v>600000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>100000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>-100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>-600000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-100000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-800000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-100000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-500000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DV31">
         <v>-100000.0</v>
       </c>
       <c r="DW31">
-        <v>200000.0</v>
+        <v>-100000.0</v>
       </c>
       <c r="DX31">
         <v>200000.0</v>
       </c>
       <c r="DY31">
         <v>200000.0</v>
       </c>
       <c r="DZ31">
         <v>200000.0</v>
       </c>
       <c r="EA31">
         <v>200000.0</v>
       </c>
       <c r="EB31">
+        <v>200000.0</v>
+      </c>
+      <c r="EC31">
         <v>-100000.0</v>
       </c>
-      <c r="EC31">
+      <c r="ED31">
         <v>-17900000.0</v>
       </c>
-      <c r="ED31">
+      <c r="EE31">
         <v>-17800000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:134">
+    <row r="32" spans="1:135">
       <c r="A32" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B32">
+        <v>1019531000.0</v>
+      </c>
+      <c r="C32">
         <v>1114168000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1957549000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1430840000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>964538000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1021780000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1827165000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1311320000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>825347000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>959758000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1560307000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1091907000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>675791000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>791571000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1345640000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>875614000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>614461000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>736007000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1187752000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>721902000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>504678000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>561188000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1077759000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>623525000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>283169000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>374910000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>938735000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>542205000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>276839000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>394130000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>873800000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>501913000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>250594000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>400684000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>810478000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>482460000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>209717000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>369465000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>760345000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>485944000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>174393000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>378635000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>795902000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>486855000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>213805000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>340637000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>784678000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>480273000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>211469000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>294716000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>736048000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>386725000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>170085000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>263760000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>617264000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>376392000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>174436000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>246306000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>603852000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>414358000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>154222000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>204851000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>430124000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>277879000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>137059000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>155927000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>347989000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>228414000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>102548000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>134226000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>303506000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>197288000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>91116000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>97535000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>194243000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>129381000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>52730000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>72575000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>124376000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>82322000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>41721000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>56004000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>90963000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>69193000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>40341000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>64263000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>74172000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>55797000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>40546000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>44272000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>35717000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>24894000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>24342000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>36102000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>25752000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>17727000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>22369000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>33259000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>20941000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>14023000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>21586000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>34911000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>24802000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>19023000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>28940000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>41923000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>22100000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>18244000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>31400000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>38040000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>25300000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>13600000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>31100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>32200000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>23400000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>20800000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>28100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>34400000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>22000000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>23500000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>27600000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>28800000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>22200000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>22300000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>21800000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>36100000.0</v>
       </c>
-      <c r="DW32">
+      <c r="DX32">
         <v>14000000.0</v>
       </c>
-      <c r="DX32">
+      <c r="DY32">
         <v>15000000.0</v>
       </c>
-      <c r="DY32">
+      <c r="DZ32">
         <v>28300000.0</v>
       </c>
-      <c r="DZ32">
+      <c r="EA32">
         <v>28500000.0</v>
       </c>
-      <c r="EA32">
+      <c r="EB32">
         <v>11800000.0</v>
       </c>
-      <c r="EB32">
+      <c r="EC32">
         <v>9600000.0</v>
       </c>
-      <c r="EC32">
+      <c r="ED32">
         <v>17900000.0</v>
       </c>
-      <c r="ED32">
+      <c r="EE32">
         <v>17800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AH30"/>
@@ -37382,51 +37549,51 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
       <c r="AH1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>1889188000.0</v>
       </c>
       <c r="C2">
         <v>1502051000.0</v>
       </c>
       <c r="D2">
         <v>981795000.0</v>
       </c>
       <c r="E2">
         <v>843527000.0</v>
       </c>
       <c r="F2">
         <v>1089361000.0</v>
       </c>
       <c r="G2">
         <v>649436000.0</v>
       </c>
       <c r="H2">
         <v>589692000.0</v>
       </c>
       <c r="I2">
         <v>429970000.0</v>
       </c>
@@ -37486,51 +37653,51 @@
       </c>
       <c r="AB2">
         <v>300000.0</v>
       </c>
       <c r="AC2">
         <v>3200000.0</v>
       </c>
       <c r="AD2">
         <v>1300000.0</v>
       </c>
       <c r="AE2">
         <v>3200000.0</v>
       </c>
       <c r="AF2">
         <v>2900000.0</v>
       </c>
       <c r="AG2">
         <v>3000000.0</v>
       </c>
       <c r="AH2">
         <v>800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>84623000</v>
       </c>
       <c r="C3">
         <v>86171000</v>
       </c>
       <c r="D3">
         <v>89365000</v>
       </c>
       <c r="E3">
         <v>81025000</v>
       </c>
       <c r="F3">
         <v>51017000</v>
       </c>
       <c r="G3">
         <v>32218000</v>
       </c>
       <c r="H3">
         <v>32455000</v>
       </c>
       <c r="I3">
         <v>29086000</v>
       </c>
@@ -37590,51 +37757,51 @@
       </c>
       <c r="AB3">
         <v>900000</v>
       </c>
       <c r="AC3">
         <v>1900000</v>
       </c>
       <c r="AD3">
         <v>1700000</v>
       </c>
       <c r="AE3">
         <v>1400000</v>
       </c>
       <c r="AF3">
         <v>1900000</v>
       </c>
       <c r="AG3">
         <v>1200000</v>
       </c>
       <c r="AH3">
         <v>1300000</v>
       </c>
     </row>
     <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>147378000.0</v>
       </c>
       <c r="F4">
         <v>-246138000.0</v>
       </c>
       <c r="G4">
         <v>434467000.0</v>
       </c>
       <c r="H4">
         <v>62256000.0</v>
       </c>
       <c r="I4">
         <v>163293000.0</v>
       </c>
       <c r="J4">
         <v>138206000.0</v>
       </c>
       <c r="K4">
         <v>45808000.0</v>
       </c>
@@ -37654,51 +37821,51 @@
         <v>-181620000.0</v>
       </c>
       <c r="Q4">
         <v>129364000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>14931000.0</v>
       </c>
       <c r="F5">
         <v>-54583000.0</v>
       </c>
       <c r="G5">
         <v>-8318000.0</v>
       </c>
       <c r="H5">
         <v>-13156000.0</v>
       </c>
       <c r="I5">
         <v>1664000.0</v>
       </c>
       <c r="J5">
         <v>36409000.0</v>
       </c>
       <c r="K5">
         <v>8903000.0</v>
       </c>
@@ -37718,51 +37885,51 @@
         <v>-80910000.0</v>
       </c>
       <c r="Q5">
         <v>-8808000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>18061000.0</v>
       </c>
       <c r="C6">
         <v>387137000.0</v>
       </c>
       <c r="D6">
         <v>520256000.0</v>
       </c>
       <c r="E6">
         <v>138268000.0</v>
       </c>
       <c r="F6">
         <v>-245834000.0</v>
       </c>
       <c r="G6">
         <v>439925000.0</v>
       </c>
       <c r="H6">
         <v>59744000.0</v>
       </c>
       <c r="I6">
         <v>159722000.0</v>
       </c>
@@ -37822,51 +37989,51 @@
       </c>
       <c r="AB6">
         <v>1300000.0</v>
       </c>
       <c r="AC6">
         <v>-2900000.0</v>
       </c>
       <c r="AD6">
         <v>1900000.0</v>
       </c>
       <c r="AE6">
         <v>-2000000.0</v>
       </c>
       <c r="AF6">
         <v>400000.0</v>
       </c>
       <c r="AG6">
         <v>-200000.0</v>
       </c>
       <c r="AH6">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>-14450000.0</v>
       </c>
       <c r="C7">
         <v>-38204000.0</v>
       </c>
       <c r="D7">
         <v>167806000.0</v>
       </c>
       <c r="E7">
         <v>-54302000.0</v>
       </c>
       <c r="F7">
         <v>-325997000.0</v>
       </c>
       <c r="G7">
         <v>136374000.0</v>
       </c>
       <c r="H7">
         <v>-50987000.0</v>
       </c>
       <c r="I7">
         <v>25041000.0</v>
       </c>
@@ -37926,51 +38093,51 @@
       </c>
       <c r="AB7">
         <v>9500000.0</v>
       </c>
       <c r="AC7">
         <v>-10300000.0</v>
       </c>
       <c r="AD7">
         <v>100000.0</v>
       </c>
       <c r="AE7">
         <v>-100000.0</v>
       </c>
       <c r="AF7">
         <v>-1300000.0</v>
       </c>
       <c r="AG7">
         <v>-22500000.0</v>
       </c>
       <c r="AH7">
         <v>-12100000.0</v>
       </c>
     </row>
     <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-806000.0</v>
       </c>
       <c r="F8">
         <v>-86627000.0</v>
       </c>
       <c r="G8">
         <v>-33173000.0</v>
       </c>
       <c r="H8">
         <v>-10493000.0</v>
       </c>
       <c r="I8">
         <v>-16157000.0</v>
       </c>
       <c r="J8">
         <v>10770000.0</v>
       </c>
       <c r="K8">
         <v>-1336000.0</v>
       </c>
@@ -37990,51 +38157,51 @@
         <v>-63199000.0</v>
       </c>
       <c r="Q8">
         <v>-39449000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
     </row>
     <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>7550000.0</v>
       </c>
       <c r="C9">
         <v>-41339000.0</v>
       </c>
       <c r="D9">
         <v>-34618000.0</v>
       </c>
       <c r="E9">
         <v>-806000.0</v>
       </c>
       <c r="F9">
         <v>-86627000.0</v>
       </c>
       <c r="G9">
         <v>-33173000.0</v>
       </c>
       <c r="H9">
         <v>-10493000.0</v>
       </c>
       <c r="I9">
         <v>-16157000.0</v>
       </c>
@@ -38070,51 +38237,51 @@
       </c>
       <c r="T9">
         <v>-22525000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>1602000.0</v>
       </c>
       <c r="Y9"/>
       <c r="Z9">
         <v>784000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
     </row>
     <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10">
         <v>8208000.0</v>
       </c>
       <c r="C10">
         <v>-24344000.0</v>
       </c>
       <c r="D10">
         <v>58541000.0</v>
       </c>
       <c r="E10">
         <v>-26056000.0</v>
       </c>
       <c r="F10">
         <v>-228554000.0</v>
       </c>
       <c r="G10">
         <v>33378000.0</v>
       </c>
       <c r="H10">
         <v>-32777000.0</v>
       </c>
       <c r="I10">
         <v>8827000.0</v>
       </c>
@@ -38174,51 +38341,51 @@
       </c>
       <c r="AB10">
         <v>5600000.0</v>
       </c>
       <c r="AC10">
         <v>-4700000.0</v>
       </c>
       <c r="AD10">
         <v>6000000.0</v>
       </c>
       <c r="AE10">
         <v>-5400000.0</v>
       </c>
       <c r="AF10">
         <v>9600000.0</v>
       </c>
       <c r="AG10">
         <v>-10200000.0</v>
       </c>
       <c r="AH10">
         <v>-6800000.0</v>
       </c>
     </row>
     <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-40222000.0</v>
       </c>
       <c r="F11">
         <v>45319000.0</v>
       </c>
       <c r="G11">
         <v>159894000.0</v>
       </c>
       <c r="H11">
         <v>7392000.0</v>
       </c>
       <c r="I11">
         <v>29875000.0</v>
       </c>
       <c r="J11">
         <v>84933000.0</v>
       </c>
       <c r="K11">
         <v>-9535000.0</v>
       </c>
@@ -38252,51 +38419,51 @@
       <c r="U11">
         <v>9659000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11">
         <v>10147000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11">
         <v>7088000.0</v>
       </c>
       <c r="AA11">
         <v>1861000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
     </row>
     <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>24895000.0</v>
       </c>
       <c r="F12">
         <v>1971000.0</v>
       </c>
       <c r="G12">
         <v>21331000.0</v>
       </c>
       <c r="H12">
         <v>20314000.0</v>
       </c>
       <c r="I12">
         <v>25761000.0</v>
       </c>
       <c r="J12">
         <v>33024000.0</v>
       </c>
       <c r="K12">
         <v>141247000.0</v>
       </c>
@@ -38330,51 +38497,51 @@
       </c>
       <c r="V12">
         <v>408000.0</v>
       </c>
       <c r="W12">
         <v>3257000.0</v>
       </c>
       <c r="X12">
         <v>2736000.0</v>
       </c>
       <c r="Y12">
         <v>732000.0</v>
       </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
     </row>
     <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13">
         <v>-63573000.0</v>
       </c>
       <c r="G13">
         <v>29334000.0</v>
       </c>
       <c r="H13">
         <v>-17039000.0</v>
       </c>
       <c r="I13">
         <v>1514000.0</v>
       </c>
       <c r="J13">
         <v>102442000.0</v>
       </c>
       <c r="K13">
         <v>12477000.0</v>
       </c>
       <c r="L13">
         <v>-16608000.0</v>
@@ -38386,51 +38553,51 @@
         <v>-69302000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
     </row>
     <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>75773000.0</v>
       </c>
       <c r="C14">
         <v>69353000.0</v>
       </c>
       <c r="D14">
         <v>57166000.0</v>
       </c>
       <c r="E14">
         <v>47858000.0</v>
       </c>
       <c r="F14">
         <v>42878000.0</v>
       </c>
       <c r="G14">
         <v>40530000.0</v>
       </c>
       <c r="H14">
         <v>38912000.0</v>
       </c>
       <c r="I14">
         <v>44941000.0</v>
       </c>
@@ -38490,91 +38657,91 @@
       </c>
       <c r="AB14">
         <v>3100000.0</v>
       </c>
       <c r="AC14">
         <v>2600000.0</v>
       </c>
       <c r="AD14">
         <v>2500000.0</v>
       </c>
       <c r="AE14">
         <v>2300000.0</v>
       </c>
       <c r="AF14">
         <v>1700000.0</v>
       </c>
       <c r="AG14">
         <v>800000.0</v>
       </c>
       <c r="AH14">
         <v>500000.0</v>
       </c>
     </row>
     <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15">
         <v>600000.0</v>
       </c>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>1907249000.0</v>
       </c>
       <c r="C16">
         <v>1889188000.0</v>
       </c>
       <c r="D16">
         <v>1502051000.0</v>
       </c>
       <c r="E16">
         <v>981795000.0</v>
       </c>
       <c r="F16">
         <v>843527000.0</v>
       </c>
       <c r="G16">
         <v>1089361000.0</v>
       </c>
       <c r="H16">
         <v>649436000.0</v>
       </c>
       <c r="I16">
         <v>589692000.0</v>
       </c>
@@ -38634,51 +38801,51 @@
       </c>
       <c r="AB16">
         <v>1600000.0</v>
       </c>
       <c r="AC16">
         <v>300000.0</v>
       </c>
       <c r="AD16">
         <v>3200000.0</v>
       </c>
       <c r="AE16">
         <v>1200000.0</v>
       </c>
       <c r="AF16">
         <v>3300000.0</v>
       </c>
       <c r="AG16">
         <v>2800000.0</v>
       </c>
       <c r="AH16">
         <v>3000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>3267000.0</v>
       </c>
       <c r="K17">
         <v>-5300000.0</v>
       </c>
       <c r="L17">
         <v>-1207000.0</v>
       </c>
       <c r="M17">
         <v>-10703000.0</v>
       </c>
       <c r="N17">
         <v>463000.0</v>
       </c>
       <c r="O17">
@@ -38688,51 +38855,51 @@
         <v>215000.0</v>
       </c>
       <c r="Q17">
         <v>94000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
     </row>
     <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>1097332000.0</v>
       </c>
       <c r="C18">
         <v>958352000.0</v>
       </c>
       <c r="D18">
         <v>943819000.0</v>
       </c>
       <c r="E18">
         <v>456397000.0</v>
       </c>
       <c r="F18">
         <v>121336000.0</v>
       </c>
       <c r="G18">
         <v>563999000.0</v>
       </c>
       <c r="H18">
         <v>253879000.0</v>
       </c>
       <c r="I18">
         <v>330419000.0</v>
       </c>
@@ -38792,51 +38959,51 @@
       </c>
       <c r="AB18">
         <v>17300000.0</v>
       </c>
       <c r="AC18">
         <v>-12100000.0</v>
       </c>
       <c r="AD18">
         <v>7200000.0</v>
       </c>
       <c r="AE18">
         <v>7500000.0</v>
       </c>
       <c r="AF18">
         <v>3000000.0</v>
       </c>
       <c r="AG18">
         <v>-12000000.0</v>
       </c>
       <c r="AH18">
         <v>-5700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-75003000.0</v>
       </c>
       <c r="D19">
         <v>-89331000.0</v>
       </c>
       <c r="E19">
         <v>-81013000.0</v>
       </c>
       <c r="F19">
         <v>-51009000.0</v>
       </c>
       <c r="G19">
         <v>-32169000.0</v>
       </c>
       <c r="H19">
         <v>-31964000.0</v>
       </c>
       <c r="I19">
         <v>-29018000.0</v>
       </c>
       <c r="J19">
         <v>-34697000.0</v>
@@ -38850,51 +39017,51 @@
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19">
         <v>26080000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
     </row>
     <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
         <v>4509000.0</v>
       </c>
       <c r="C20">
         <v>3804000.0</v>
       </c>
       <c r="D20">
         <v>2444000.0</v>
       </c>
       <c r="E20">
         <v>2170000.0</v>
       </c>
       <c r="F20">
         <v>1991000.0</v>
       </c>
       <c r="G20">
         <v>1502000.0</v>
       </c>
       <c r="H20">
         <v>1288000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
@@ -38902,51 +39069,51 @@
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
     </row>
     <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21">
         <v>-1537000.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>-31279000.0</v>
       </c>
       <c r="H21">
         <v>-464000.0</v>
       </c>
       <c r="I21">
         <v>-1495000.0</v>
       </c>
       <c r="J21">
         <v>-688000.0</v>
       </c>
       <c r="K21">
         <v>-63473000.0</v>
       </c>
@@ -38962,51 +39129,51 @@
       <c r="O21">
         <v>31193000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
     </row>
     <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>1024071000.0</v>
       </c>
       <c r="C22">
         <v>966091000.0</v>
       </c>
       <c r="D22">
         <v>759563000.0</v>
       </c>
       <c r="E22">
         <v>516822000.0</v>
       </c>
       <c r="F22">
         <v>451949000.0</v>
       </c>
       <c r="G22">
         <v>382575000.0</v>
       </c>
       <c r="H22">
         <v>276142000.0</v>
       </c>
       <c r="I22">
         <v>264308000.0</v>
       </c>
@@ -39066,51 +39233,51 @@
       </c>
       <c r="AB22">
         <v>2900000.0</v>
       </c>
       <c r="AC22">
         <v>-2900000.0</v>
       </c>
       <c r="AD22">
         <v>4500000.0</v>
       </c>
       <c r="AE22">
         <v>3700000.0</v>
       </c>
       <c r="AF22">
         <v>1400000.0</v>
       </c>
       <c r="AG22">
         <v>10500000.0</v>
       </c>
       <c r="AH22">
         <v>6300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>-9543000.0</v>
       </c>
       <c r="C23">
         <v>-18136000.0</v>
       </c>
       <c r="D23">
         <v>4786000.0</v>
       </c>
       <c r="E23">
         <v>5933000.0</v>
       </c>
       <c r="F23">
         <v>1204000.0</v>
       </c>
       <c r="G23">
         <v>6775000.0</v>
       </c>
       <c r="H23">
         <v>3615000.0</v>
       </c>
       <c r="I23">
         <v>322705000.0</v>
       </c>
@@ -39170,51 +39337,51 @@
       </c>
       <c r="AB23">
         <v>-15000000.0</v>
       </c>
       <c r="AC23">
         <v>100000.0</v>
       </c>
       <c r="AD23">
         <v>-1800000.0</v>
       </c>
       <c r="AE23">
         <v>-200000.0</v>
       </c>
       <c r="AF23">
         <v>11600000.0</v>
       </c>
       <c r="AG23">
         <v>-200000.0</v>
       </c>
       <c r="AH23">
         <v>-6000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>-84612000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>34000.0</v>
       </c>
       <c r="E24">
         <v>12000.0</v>
       </c>
       <c r="F24">
         <v>8000.0</v>
       </c>
       <c r="G24">
         <v>49001.0</v>
       </c>
       <c r="H24">
         <v>491000.0</v>
       </c>
       <c r="I24">
         <v>68000.0</v>
       </c>
       <c r="J24">
         <v>116000.0</v>
@@ -39264,51 +39431,51 @@
       <c r="AA24">
         <v>19000.0</v>
       </c>
       <c r="AB24">
         <v>-1000000.0</v>
       </c>
       <c r="AC24">
         <v>100000.0</v>
       </c>
       <c r="AD24">
         <v>-1000000.0</v>
       </c>
       <c r="AE24">
         <v>-500000.0</v>
       </c>
       <c r="AF24">
         <v>-14200000.0</v>
       </c>
       <c r="AG24">
         <v>-1500000.0</v>
       </c>
       <c r="AH24"/>
     </row>
     <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>42942000.0</v>
       </c>
       <c r="C25">
         <v>14885000.0</v>
       </c>
       <c r="D25">
         <v>12871000.0</v>
       </c>
       <c r="E25">
         <v>9866000.0</v>
       </c>
       <c r="F25">
         <v>4503000.0</v>
       </c>
       <c r="G25">
         <v>22208000.0</v>
       </c>
       <c r="H25">
         <v>4856000.0</v>
       </c>
       <c r="I25">
         <v>3502000.0</v>
       </c>
@@ -39368,51 +39535,51 @@
       </c>
       <c r="AB25">
         <v>1900000.0</v>
       </c>
       <c r="AC25">
         <v>800000.0</v>
       </c>
       <c r="AD25">
         <v>1500000.0</v>
       </c>
       <c r="AE25">
         <v>3000000.0</v>
       </c>
       <c r="AF25">
         <v>3100000.0</v>
       </c>
       <c r="AG25">
         <v>400000.0</v>
       </c>
       <c r="AH25">
         <v>900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-1079010000.0</v>
       </c>
       <c r="C26">
         <v>-567002000.0</v>
       </c>
       <c r="D26">
         <v>-424905000.0</v>
       </c>
       <c r="E26">
         <v>-314060000.0</v>
       </c>
       <c r="F26">
         <v>-370677000.0</v>
       </c>
       <c r="G26">
         <v>-106579000.0</v>
       </c>
       <c r="H26">
         <v>-196553000.0</v>
       </c>
       <c r="I26">
         <v>-166723000.0</v>
       </c>
@@ -39448,51 +39615,51 @@
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26">
         <v>-2500000.0</v>
       </c>
       <c r="AD26">
         <v>-2600000.0</v>
       </c>
       <c r="AE26">
         <v>-4200000.0</v>
       </c>
       <c r="AF26">
         <v>-4900000.0</v>
       </c>
       <c r="AG26"/>
       <c r="AH26"/>
     </row>
     <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>44835000.0</v>
       </c>
       <c r="C27">
         <v>37943000.0</v>
       </c>
       <c r="D27">
         <v>37288000.0</v>
       </c>
       <c r="E27">
         <v>26897000.0</v>
       </c>
       <c r="F27">
         <v>26816000.0</v>
       </c>
       <c r="G27">
         <v>22701000.0</v>
       </c>
       <c r="H27">
         <v>14477000.0</v>
       </c>
       <c r="I27">
         <v>14774000.0</v>
       </c>
@@ -39530,51 +39697,51 @@
         <v>-14000.0</v>
       </c>
       <c r="U27">
         <v>-8000.0</v>
       </c>
       <c r="V27">
         <v>13000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>1800000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-1084044000.0</v>
       </c>
       <c r="C28">
         <v>-581334000.0</v>
       </c>
       <c r="D28">
         <v>-417675000.0</v>
       </c>
       <c r="E28">
         <v>-309031000.0</v>
       </c>
       <c r="F28">
         <v>-367482000.0</v>
       </c>
       <c r="G28">
         <v>-129581000.0</v>
       </c>
       <c r="H28">
         <v>-192114000.0</v>
       </c>
       <c r="I28">
         <v>-167193000.0</v>
       </c>
@@ -39634,51 +39801,51 @@
       </c>
       <c r="AB28">
         <v>-14900000.0</v>
       </c>
       <c r="AC28">
         <v>11000000.0</v>
       </c>
       <c r="AD28">
         <v>-4300000.0</v>
       </c>
       <c r="AE28">
         <v>-9000000.0</v>
       </c>
       <c r="AF28">
         <v>6700000.0</v>
       </c>
       <c r="AG28">
         <v>-100000.0</v>
       </c>
       <c r="AH28">
         <v>26100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>1181955000.0</v>
       </c>
       <c r="C29">
         <v>1044523000.0</v>
       </c>
       <c r="D29">
         <v>1033184000.0</v>
       </c>
       <c r="E29">
         <v>537422000.0</v>
       </c>
       <c r="F29">
         <v>172353000.0</v>
       </c>
       <c r="G29">
         <v>596217000.0</v>
       </c>
       <c r="H29">
         <v>286334000.0</v>
       </c>
       <c r="I29">
         <v>359505000.0</v>
       </c>
@@ -39738,51 +39905,51 @@
       </c>
       <c r="AB29">
         <v>18200000.0</v>
       </c>
       <c r="AC29">
         <v>-10200000.0</v>
       </c>
       <c r="AD29">
         <v>8900000.0</v>
       </c>
       <c r="AE29">
         <v>8900000.0</v>
       </c>
       <c r="AF29">
         <v>4900000.0</v>
       </c>
       <c r="AG29">
         <v>-10800000.0</v>
       </c>
       <c r="AH29">
         <v>-4400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>-84612000.0</v>
       </c>
       <c r="C30">
         <v>-75003000.0</v>
       </c>
       <c r="D30">
         <v>-89331000.0</v>
       </c>
       <c r="E30">
         <v>-81013000.0</v>
       </c>
       <c r="F30">
         <v>-51009000.0</v>
       </c>
       <c r="G30">
         <v>-32169000.0</v>
       </c>
       <c r="H30">
         <v>-31964000.0</v>
       </c>
       <c r="I30">
         <v>-29018000.0</v>
       </c>
@@ -39884,440 +40051,440 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:EA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:131">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F1" t="s">
         <v>2</v>
       </c>
       <c r="G1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="H1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="I1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="J1" t="s">
         <v>3</v>
       </c>
       <c r="K1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="L1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="M1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="N1" t="s">
         <v>4</v>
       </c>
       <c r="O1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="P1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="Q1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="R1" t="s">
         <v>5</v>
       </c>
       <c r="S1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="T1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="U1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="V1" t="s">
         <v>6</v>
       </c>
       <c r="W1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="X1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Y1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="Z1" t="s">
         <v>7</v>
       </c>
       <c r="AA1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AB1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AC1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AD1" t="s">
         <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AF1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AG1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AH1" t="s">
         <v>9</v>
       </c>
       <c r="AI1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AJ1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AK1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AL1" t="s">
         <v>10</v>
       </c>
       <c r="AM1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AN1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AO1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AP1" t="s">
         <v>11</v>
       </c>
       <c r="AQ1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AR1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AS1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AT1" t="s">
         <v>12</v>
       </c>
       <c r="AU1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AV1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AW1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AX1" t="s">
         <v>13</v>
       </c>
       <c r="AY1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="AZ1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BA1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BB1" t="s">
         <v>14</v>
       </c>
       <c r="BC1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BD1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BE1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BF1" t="s">
         <v>15</v>
       </c>
       <c r="BG1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BH1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BI1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BJ1" t="s">
         <v>16</v>
       </c>
       <c r="BK1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BL1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BM1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BN1" t="s">
         <v>17</v>
       </c>
       <c r="BO1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BP1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BQ1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BR1" t="s">
         <v>18</v>
       </c>
       <c r="BS1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BT1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BU1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BV1" t="s">
         <v>19</v>
       </c>
       <c r="BW1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BX1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BY1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="BZ1" t="s">
         <v>20</v>
       </c>
       <c r="CA1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CB1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CC1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CD1" t="s">
         <v>21</v>
       </c>
       <c r="CE1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CF1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CG1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CH1" t="s">
         <v>22</v>
       </c>
       <c r="CI1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CJ1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CK1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CL1" t="s">
         <v>23</v>
       </c>
       <c r="CM1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CN1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CO1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CP1" t="s">
         <v>24</v>
       </c>
       <c r="CQ1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CR1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CS1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CT1" t="s">
         <v>25</v>
       </c>
       <c r="CU1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CV1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CW1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CX1" t="s">
         <v>26</v>
       </c>
       <c r="CY1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="CZ1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="DA1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DB1" t="s">
         <v>27</v>
       </c>
       <c r="DC1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DD1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DE1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DF1" t="s">
         <v>28</v>
       </c>
       <c r="DG1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DH1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DI1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DJ1" t="s">
         <v>29</v>
       </c>
       <c r="DK1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DL1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DM1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="DN1" t="s">
         <v>30</v>
       </c>
       <c r="DO1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DP1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="DQ1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="DR1" t="s">
         <v>31</v>
       </c>
       <c r="DS1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DT1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="DU1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="DV1" t="s">
         <v>32</v>
       </c>
       <c r="DW1" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="DX1" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="DY1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="DZ1" t="s">
         <v>33</v>
       </c>
       <c r="EA1" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="2" spans="1:131">
       <c r="A2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B2">
         <v>2086746000.0</v>
       </c>
       <c r="C2">
         <v>1414479000.0</v>
       </c>
       <c r="D2">
         <v>1720416000.0</v>
       </c>
       <c r="E2">
         <v>1889188000.0</v>
       </c>
       <c r="F2">
         <v>2240923000.0</v>
       </c>
       <c r="G2">
         <v>1225681000.0</v>
       </c>
       <c r="H2">
         <v>1438397000.0</v>
       </c>
       <c r="I2">
         <v>1502051000.0</v>
       </c>
@@ -40660,51 +40827,51 @@
       </c>
       <c r="DS2">
         <v>2200000.0</v>
       </c>
       <c r="DT2"/>
       <c r="DU2">
         <v>2500000.0</v>
       </c>
       <c r="DV2">
         <v>2800000.0</v>
       </c>
       <c r="DW2"/>
       <c r="DX2">
         <v>700000.0</v>
       </c>
       <c r="DY2">
         <v>3800000.0</v>
       </c>
       <c r="DZ2">
         <v>3000000.0</v>
       </c>
       <c r="EA2"/>
     </row>
     <row r="3" spans="1:131">
       <c r="A3" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B3">
         <v>67541000</v>
       </c>
       <c r="C3">
         <v>21598000</v>
       </c>
       <c r="D3">
         <v>22003000</v>
       </c>
       <c r="E3">
         <v>23940000</v>
       </c>
       <c r="F3">
         <v>16442000</v>
       </c>
       <c r="G3">
         <v>24362000</v>
       </c>
       <c r="H3">
         <v>22846000</v>
       </c>
       <c r="I3">
         <v>22521000</v>
       </c>
@@ -41055,51 +41222,51 @@
       </c>
       <c r="DU3">
         <v>400000</v>
       </c>
       <c r="DV3">
         <v>700000</v>
       </c>
       <c r="DW3">
         <v>300000</v>
       </c>
       <c r="DX3">
         <v>300000</v>
       </c>
       <c r="DY3">
         <v>400000</v>
       </c>
       <c r="DZ3">
         <v>200000</v>
       </c>
       <c r="EA3">
         <v>400000</v>
       </c>
     </row>
     <row r="4" spans="1:131">
       <c r="A4" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>68911000.0</v>
       </c>
       <c r="N4">
         <v>-75555000.0</v>
       </c>
       <c r="O4">
         <v>636499000.0</v>
       </c>
       <c r="P4">
         <v>-272142000.0</v>
       </c>
       <c r="Q4">
@@ -41288,51 +41455,51 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
     </row>
     <row r="5" spans="1:131">
       <c r="A5" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-15719000.0</v>
       </c>
       <c r="N5">
         <v>37042000.0</v>
       </c>
       <c r="O5">
         <v>6494000.0</v>
       </c>
       <c r="P5">
         <v>-34283000.0</v>
       </c>
       <c r="Q5">
@@ -41521,51 +41688,51 @@
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
       <c r="DZ5"/>
       <c r="EA5"/>
     </row>
     <row r="6" spans="1:131">
       <c r="A6" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B6">
         <v>-179497000.0</v>
       </c>
       <c r="C6">
         <v>672267000.0</v>
       </c>
       <c r="D6">
         <v>-305937000.0</v>
       </c>
       <c r="E6">
         <v>-168772000.0</v>
       </c>
       <c r="F6">
         <v>-351735000.0</v>
       </c>
       <c r="G6">
         <v>1015242000.0</v>
       </c>
       <c r="H6">
         <v>-212716000.0</v>
       </c>
       <c r="I6">
         <v>-63654000.0</v>
       </c>
@@ -41914,51 +42081,51 @@
       </c>
       <c r="DU6">
         <v>-400000.0</v>
       </c>
       <c r="DV6">
         <v>-300000.0</v>
       </c>
       <c r="DW6">
         <v>100000.0</v>
       </c>
       <c r="DX6">
         <v>-1700000.0</v>
       </c>
       <c r="DY6">
         <v>700000.0</v>
       </c>
       <c r="DZ6">
         <v>800000.0</v>
       </c>
       <c r="EA6">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:131">
       <c r="A7" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B7">
         <v>-97288000.0</v>
       </c>
       <c r="C7">
         <v>548520000.0</v>
       </c>
       <c r="D7">
         <v>-300957000.0</v>
       </c>
       <c r="E7">
         <v>-131682000.0</v>
       </c>
       <c r="F7">
         <v>-241690000.0</v>
       </c>
       <c r="G7">
         <v>607031000.0</v>
       </c>
       <c r="H7">
         <v>-377740000.0</v>
       </c>
       <c r="I7">
         <v>-25805000.0</v>
       </c>
@@ -42309,51 +42476,51 @@
       </c>
       <c r="DU7">
         <v>3500000.0</v>
       </c>
       <c r="DV7">
         <v>-8500000.0</v>
       </c>
       <c r="DW7">
         <v>-10700000.0</v>
       </c>
       <c r="DX7">
         <v>-1400000.0</v>
       </c>
       <c r="DY7">
         <v>100000.0</v>
       </c>
       <c r="DZ7">
         <v>-10500000.0</v>
       </c>
       <c r="EA7">
         <v>-10500000.0</v>
       </c>
     </row>
     <row r="8" spans="1:131">
       <c r="A8" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>33282000.0</v>
       </c>
       <c r="N8">
         <v>26539000.0</v>
       </c>
       <c r="O8">
         <v>109085000.0</v>
       </c>
       <c r="P8">
         <v>-116910000.0</v>
       </c>
       <c r="Q8">
@@ -42542,51 +42709,51 @@
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
       <c r="DZ8"/>
       <c r="EA8"/>
     </row>
     <row r="9" spans="1:131">
       <c r="A9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B9">
         <v>28671000.0</v>
       </c>
       <c r="C9">
         <v>207949000.0</v>
       </c>
       <c r="D9">
         <v>-171719000.0</v>
       </c>
       <c r="E9">
         <v>-22945000.0</v>
       </c>
       <c r="F9">
         <v>-36157000.0</v>
       </c>
       <c r="G9">
         <v>244124000.0</v>
       </c>
       <c r="H9">
         <v>-250376000.0</v>
       </c>
       <c r="I9">
         <v>10807000.0</v>
       </c>
@@ -42857,51 +43024,51 @@
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
       <c r="DZ9"/>
       <c r="EA9"/>
     </row>
     <row r="10" spans="1:131">
       <c r="A10" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B10">
         <v>146467000.0</v>
       </c>
       <c r="C10">
         <v>202108000.0</v>
       </c>
       <c r="D10">
         <v>13758000.0</v>
       </c>
       <c r="E10">
         <v>-354125000.0</v>
       </c>
       <c r="F10">
         <v>81443000.0</v>
       </c>
       <c r="G10">
         <v>201068000.0</v>
       </c>
       <c r="H10">
         <v>-27883000.0</v>
       </c>
       <c r="I10">
         <v>-278972000.0</v>
       </c>
@@ -43252,51 +43419,51 @@
       </c>
       <c r="DU10">
         <v>-1400000.0</v>
       </c>
       <c r="DV10">
         <v>6900000.0</v>
       </c>
       <c r="DW10">
         <v>-6500000.0</v>
       </c>
       <c r="DX10">
         <v>-6200000.0</v>
       </c>
       <c r="DY10">
         <v>1900000.0</v>
       </c>
       <c r="DZ10">
         <v>600000.0</v>
       </c>
       <c r="EA10">
         <v>-3500000.0</v>
       </c>
     </row>
     <row r="11" spans="1:131">
       <c r="A11" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11">
         <v>-38689000.0</v>
       </c>
       <c r="M11">
         <v>235002000.0</v>
       </c>
       <c r="N11">
         <v>-302283000.0</v>
       </c>
       <c r="O11">
         <v>100822000.0</v>
       </c>
       <c r="P11">
         <v>-96424000.0</v>
@@ -43525,51 +43692,51 @@
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
       <c r="DZ11"/>
       <c r="EA11"/>
     </row>
     <row r="12" spans="1:131">
       <c r="A12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12">
         <v>18803000.0</v>
       </c>
       <c r="M12">
         <v>4493000.0</v>
       </c>
       <c r="N12">
         <v>3172000.0</v>
       </c>
       <c r="O12">
         <v>5917000.0</v>
       </c>
       <c r="P12">
         <v>12389000.0</v>
@@ -43806,51 +43973,51 @@
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
       <c r="DZ12"/>
       <c r="EA12"/>
     </row>
     <row r="13" spans="1:131">
       <c r="A13" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>-2142000.0</v>
       </c>
       <c r="M13">
         <v>-32500000.0</v>
       </c>
       <c r="N13">
         <v>-32500000.0</v>
       </c>
       <c r="O13">
         <v>44504000.0</v>
       </c>
       <c r="P13">
         <v>-23384000.0</v>
@@ -44007,51 +44174,51 @@
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
       <c r="DZ13"/>
       <c r="EA13"/>
     </row>
     <row r="14" spans="1:131">
       <c r="A14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B14">
         <v>19191000.0</v>
       </c>
       <c r="C14">
         <v>17409000.0</v>
       </c>
       <c r="D14">
         <v>20308000.0</v>
       </c>
       <c r="E14">
         <v>19424000.0</v>
       </c>
       <c r="F14">
         <v>18964000.0</v>
       </c>
       <c r="G14">
         <v>16696000.0</v>
       </c>
       <c r="H14">
         <v>16689000.0</v>
       </c>
       <c r="I14">
         <v>17526000.0</v>
       </c>
@@ -44402,51 +44569,51 @@
       </c>
       <c r="DU14">
         <v>300000.0</v>
       </c>
       <c r="DV14">
         <v>400000.0</v>
       </c>
       <c r="DW14">
         <v>200000.0</v>
       </c>
       <c r="DX14">
         <v>200000.0</v>
       </c>
       <c r="DY14">
         <v>200000.0</v>
       </c>
       <c r="DZ14">
         <v>200000.0</v>
       </c>
       <c r="EA14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:131">
       <c r="A15" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -44603,51 +44770,51 @@
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
     </row>
     <row r="16" spans="1:131">
       <c r="A16" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B16">
         <v>1907249000.0</v>
       </c>
       <c r="C16">
         <v>2086746000.0</v>
       </c>
       <c r="D16">
         <v>1414479000.0</v>
       </c>
       <c r="E16">
         <v>1720416000.0</v>
       </c>
       <c r="F16">
         <v>1889188000.0</v>
       </c>
       <c r="G16">
         <v>2240923000.0</v>
       </c>
       <c r="H16">
         <v>1225681000.0</v>
       </c>
       <c r="I16">
         <v>1438397000.0</v>
       </c>
@@ -44998,51 +45165,51 @@
       </c>
       <c r="DU16">
         <v>-400000.0</v>
       </c>
       <c r="DV16">
         <v>2500000.0</v>
       </c>
       <c r="DW16">
         <v>100000.0</v>
       </c>
       <c r="DX16">
         <v>-1700000.0</v>
       </c>
       <c r="DY16">
         <v>700000.0</v>
       </c>
       <c r="DZ16">
         <v>3800000.0</v>
       </c>
       <c r="EA16">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="17" spans="1:131">
       <c r="A17" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -45195,51 +45362,51 @@
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
       <c r="DZ17"/>
       <c r="EA17"/>
     </row>
     <row r="18" spans="1:131">
       <c r="A18" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B18">
         <v>163383000.0</v>
       </c>
       <c r="C18">
         <v>1020282000.0</v>
       </c>
       <c r="D18">
         <v>-13916000.0</v>
       </c>
       <c r="E18">
         <v>12206000.0</v>
       </c>
       <c r="F18">
         <v>-89434000.0</v>
       </c>
       <c r="G18">
         <v>1071053000.0</v>
       </c>
       <c r="H18">
         <v>-113396000.0</v>
       </c>
       <c r="I18">
         <v>90129000.0</v>
       </c>
@@ -45590,51 +45757,51 @@
       </c>
       <c r="DU18">
         <v>4700000.0</v>
       </c>
       <c r="DV18">
         <v>-3800000.0</v>
       </c>
       <c r="DW18">
         <v>-9500000.0</v>
       </c>
       <c r="DX18">
         <v>300000.0</v>
       </c>
       <c r="DY18">
         <v>3400000.0</v>
       </c>
       <c r="DZ18">
         <v>-6200000.0</v>
       </c>
       <c r="EA18">
         <v>-9000000.0</v>
       </c>
     </row>
     <row r="19" spans="1:131">
       <c r="A19" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19">
         <v>-22003000.0</v>
       </c>
       <c r="E19">
         <v>-23929000.0</v>
       </c>
       <c r="F19">
         <v>-16442000.0</v>
       </c>
       <c r="G19">
         <v>-24119000.0</v>
       </c>
       <c r="H19">
         <v>-11921000.0</v>
       </c>
       <c r="I19">
         <v>-22521000.0</v>
       </c>
       <c r="J19">
         <v>-15287000.0</v>
       </c>
       <c r="K19">
@@ -45779,51 +45946,51 @@
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
       <c r="DZ19"/>
       <c r="EA19"/>
     </row>
     <row r="20" spans="1:131">
       <c r="A20" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B20">
         <v>2281000.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>2166000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1279000.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
@@ -45934,51 +46101,51 @@
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
       <c r="DZ20"/>
       <c r="EA20"/>
     </row>
     <row r="21" spans="1:131">
       <c r="A21" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21">
         <v>-3074000.0</v>
       </c>
       <c r="O21">
         <v>1537000.0</v>
       </c>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
@@ -46145,51 +46312,51 @@
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
       <c r="DZ21"/>
       <c r="EA21"/>
     </row>
     <row r="22" spans="1:131">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22">
         <v>135571000.0</v>
       </c>
       <c r="C22">
         <v>481145000.0</v>
       </c>
       <c r="D22">
         <v>268152000.0</v>
       </c>
       <c r="E22">
         <v>139203000.0</v>
       </c>
       <c r="F22">
         <v>151411000.0</v>
       </c>
       <c r="G22">
         <v>456734000.0</v>
       </c>
       <c r="H22">
         <v>242321000.0</v>
       </c>
       <c r="I22">
         <v>115625000.0</v>
       </c>
@@ -46540,62 +46707,64 @@
       </c>
       <c r="DU22">
         <v>1100000.0</v>
       </c>
       <c r="DV22">
         <v>4700000.0</v>
       </c>
       <c r="DW22">
         <v>1200000.0</v>
       </c>
       <c r="DX22">
         <v>1500000.0</v>
       </c>
       <c r="DY22">
         <v>3700000.0</v>
       </c>
       <c r="DZ22">
         <v>4100000.0</v>
       </c>
       <c r="EA22">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:131">
       <c r="A23" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B23">
         <v>-5384000.0</v>
       </c>
       <c r="C23">
         <v>-395000.0</v>
       </c>
       <c r="D23">
         <v>-7437000.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>-237000.0</v>
+      </c>
       <c r="F23">
         <v>-871000.0</v>
       </c>
       <c r="G23">
         <v>-3711000.0</v>
       </c>
       <c r="H23">
         <v>-12561000.0</v>
       </c>
       <c r="I23">
         <v>601000.0</v>
       </c>
       <c r="J23">
         <v>2261000.0</v>
       </c>
       <c r="K23">
         <v>1444000.0</v>
       </c>
       <c r="L23">
         <v>1698000.0</v>
       </c>
       <c r="M23">
         <v>548000.0</v>
       </c>
       <c r="N23">
@@ -46933,51 +47102,51 @@
       </c>
       <c r="DU23">
         <v>-3100000.0</v>
       </c>
       <c r="DV23">
         <v>100000.0</v>
       </c>
       <c r="DW23">
         <v>9300000.0</v>
       </c>
       <c r="DX23">
         <v>-2200000.0</v>
       </c>
       <c r="DY23">
         <v>-3100000.0</v>
       </c>
       <c r="DZ23">
         <v>100000.0</v>
       </c>
       <c r="EA23">
         <v>32100000.0</v>
       </c>
     </row>
     <row r="24" spans="1:131">
       <c r="A24" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B24">
         <v>-84623000.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>11000.0</v>
       </c>
       <c r="F24">
         <v>-11168000.0</v>
       </c>
       <c r="G24">
         <v>243000.0</v>
       </c>
       <c r="H24">
         <v>10925000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>34000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24">
         <v>34000.0</v>
@@ -47242,51 +47411,51 @@
         <v>-700000.0</v>
       </c>
       <c r="DR24"/>
       <c r="DS24">
         <v>100000.0</v>
       </c>
       <c r="DT24">
         <v>-14300000.0</v>
       </c>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24">
         <v>100000.0</v>
       </c>
       <c r="DY24"/>
       <c r="DZ24">
         <v>-1600000.0</v>
       </c>
       <c r="EA24">
         <v>-18200000.0</v>
       </c>
     </row>
     <row r="25" spans="1:131">
       <c r="A25" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B25">
         <v>47573000.0</v>
       </c>
       <c r="C25">
         <v>-12501000.0</v>
       </c>
       <c r="D25">
         <v>17928000.0</v>
       </c>
       <c r="E25">
         <v>1175000.0</v>
       </c>
       <c r="F25">
         <v>490000.0</v>
       </c>
       <c r="G25">
         <v>1600000.0</v>
       </c>
       <c r="H25">
         <v>15485000.0</v>
       </c>
       <c r="I25">
         <v>-3212000.0</v>
       </c>
@@ -47637,102 +47806,102 @@
       </c>
       <c r="DU25">
         <v>200000.0</v>
       </c>
       <c r="DV25">
         <v>300000.0</v>
       </c>
       <c r="DW25">
         <v>100000.0</v>
       </c>
       <c r="DX25">
         <v>300000.0</v>
       </c>
       <c r="DY25">
         <v>-200000.0</v>
       </c>
       <c r="DZ25">
         <v>200000.0</v>
       </c>
       <c r="EA25">
         <v>400000.0</v>
       </c>
     </row>
     <row r="26" spans="1:131">
       <c r="A26" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B26">
         <v>-261612000.0</v>
       </c>
       <c r="C26">
         <v>-348501000.0</v>
       </c>
       <c r="D26">
         <v>-281759000.0</v>
       </c>
       <c r="E26">
-        <v>-183228000.0</v>
+        <v>-182991000.0</v>
       </c>
       <c r="F26">
         <v>-264799000.0</v>
       </c>
       <c r="G26">
         <v>-45913000.0</v>
       </c>
       <c r="H26">
         <v>-104323000.0</v>
       </c>
       <c r="I26">
         <v>-151967000.0</v>
       </c>
       <c r="J26">
         <v>-105117000.0</v>
       </c>
       <c r="K26">
         <v>-100393000.0</v>
       </c>
       <c r="L26">
         <v>-193228000.0</v>
       </c>
       <c r="M26">
         <v>-26167000.0</v>
       </c>
       <c r="N26">
         <v>-119198000.0</v>
       </c>
       <c r="O26">
         <v>-44934000.0</v>
       </c>
       <c r="P26">
         <v>-55306000.0</v>
       </c>
       <c r="Q26">
         <v>-100036000.0</v>
       </c>
       <c r="R26">
-        <v>-90217000.0</v>
+        <v>-89969000.0</v>
       </c>
       <c r="S26">
         <v>-130711000.0</v>
       </c>
       <c r="T26">
         <v>-63002000.0</v>
       </c>
       <c r="U26">
         <v>-82251000.0</v>
       </c>
       <c r="V26">
         <v>-99376000.0</v>
       </c>
       <c r="W26">
         <v>-149000.0</v>
       </c>
       <c r="X26">
         <v>-6964000.0</v>
       </c>
       <c r="Y26">
         <v>-90000.0</v>
       </c>
       <c r="Z26">
         <v>-153000.0</v>
       </c>
@@ -47920,51 +48089,51 @@
       </c>
       <c r="DM26">
         <v>-400000.0</v>
       </c>
       <c r="DN26">
         <v>-200000.0</v>
       </c>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26">
         <v>-4900000.0</v>
       </c>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
       <c r="DZ26"/>
       <c r="EA26"/>
     </row>
     <row r="27" spans="1:131">
       <c r="A27" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B27">
         <v>-31703000.0</v>
       </c>
       <c r="C27">
         <v>11812000.0</v>
       </c>
       <c r="D27">
         <v>11152000.0</v>
       </c>
       <c r="E27">
         <v>8739000.0</v>
       </c>
       <c r="F27">
         <v>9169000.0</v>
       </c>
       <c r="G27">
         <v>8858000.0</v>
       </c>
       <c r="H27">
         <v>11570000.0</v>
       </c>
       <c r="I27">
         <v>8346000.0</v>
       </c>
@@ -48215,51 +48384,51 @@
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
     </row>
     <row r="28" spans="1:131">
       <c r="A28" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B28">
         <v>-259673000.0</v>
       </c>
       <c r="C28">
         <v>-348896000.0</v>
       </c>
       <c r="D28">
         <v>-292247000.0</v>
       </c>
       <c r="E28">
         <v>-183228000.0</v>
       </c>
       <c r="F28">
         <v>-264696000.0</v>
       </c>
       <c r="G28">
         <v>-49624000.0</v>
       </c>
       <c r="H28">
         <v>-115153000.0</v>
       </c>
       <c r="I28">
         <v>-151861000.0</v>
       </c>
@@ -48606,51 +48775,51 @@
         <v>700000.0</v>
       </c>
       <c r="DT28">
         <v>12500000.0</v>
       </c>
       <c r="DU28">
         <v>-6600000.0</v>
       </c>
       <c r="DV28">
         <v>100000.0</v>
       </c>
       <c r="DW28"/>
       <c r="DX28">
         <v>-100000.0</v>
       </c>
       <c r="DY28"/>
       <c r="DZ28">
         <v>100000.0</v>
       </c>
       <c r="EA28">
         <v>29600000.0</v>
       </c>
     </row>
     <row r="29" spans="1:131">
       <c r="A29" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B29">
         <v>95842000.0</v>
       </c>
       <c r="C29">
         <v>1041880000.0</v>
       </c>
       <c r="D29">
         <v>8087000.0</v>
       </c>
       <c r="E29">
         <v>36146000.0</v>
       </c>
       <c r="F29">
         <v>-72992000.0</v>
       </c>
       <c r="G29">
         <v>1095415000.0</v>
       </c>
       <c r="H29">
         <v>-90550000.0</v>
       </c>
       <c r="I29">
         <v>112650000.0</v>
       </c>
@@ -49001,51 +49170,51 @@
       </c>
       <c r="DU29">
         <v>5100000.0</v>
       </c>
       <c r="DV29">
         <v>-3100000.0</v>
       </c>
       <c r="DW29">
         <v>-9200000.0</v>
       </c>
       <c r="DX29">
         <v>600000.0</v>
       </c>
       <c r="DY29">
         <v>3800000.0</v>
       </c>
       <c r="DZ29">
         <v>-6000000.0</v>
       </c>
       <c r="EA29">
         <v>-8600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:131">
       <c r="A30" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B30">
         <v>-17082000.0</v>
       </c>
       <c r="C30">
         <v>-21598000.0</v>
       </c>
       <c r="D30">
         <v>-22003000.0</v>
       </c>
       <c r="E30">
         <v>-23929000.0</v>
       </c>
       <c r="F30">
         <v>-16442000.0</v>
       </c>
       <c r="G30">
         <v>-24119000.0</v>
       </c>
       <c r="H30">
         <v>-11921000.0</v>
       </c>
       <c r="I30">
         <v>-22521000.0</v>
       </c>