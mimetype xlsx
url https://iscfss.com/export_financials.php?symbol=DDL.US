--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,1661 +830,1838 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>1921563857.0</v>
+      </c>
+      <c r="C2">
         <v>1660472000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1422183000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1886689000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2058624000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1579948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>775179000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>3950511.0</v>
+      </c>
+      <c r="C5">
         <v>53634000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21169000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11886000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-184242000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-22961000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>30409000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>1562115000.0</v>
+      </c>
+      <c r="C7">
         <v>1420281000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1221568000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1371496000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2213590000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1466472000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>475472000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
+        <v>4000.0</v>
+      </c>
+      <c r="G8">
         <v>3000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>1783912000.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9">
+        <v>14260014000.0</v>
+      </c>
+      <c r="C9">
         <v>14181030000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14061992000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>13922811000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13685062000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>151657000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>30959000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>1107840009.0</v>
+      </c>
+      <c r="C10">
         <v>887427000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1209225000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1856187000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>662768000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1376153000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>938559000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11">
+        <v>1106795000.0</v>
+      </c>
+      <c r="C11">
         <v>887427000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>1209225000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1856187000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>662768000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1376153000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>938559000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>3979348402.0</v>
+      </c>
+      <c r="C12">
         <v>4449404000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5309202000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>6492961000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5231114000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2382398000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1179940000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>4000.0</v>
+        <v>4002.0</v>
       </c>
       <c r="C13">
         <v>4000.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
-        <v>1000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="G13">
         <v>1000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13">
+        <v>1000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>218698000.0</v>
+      </c>
+      <c r="C14">
         <v>225289092.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>144433883.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>144147072.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>86539507.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106292600.0</v>
       </c>
       <c r="G14">
         <v>106292600.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>106292600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>273434008.0</v>
+      </c>
+      <c r="C16">
         <v>279276000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>275796000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>284785000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>272917000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>150369000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>73640000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>685025940.0</v>
+      </c>
+      <c r="C22">
         <v>553601000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>471872000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>604884000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>537472000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>386431000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>161448000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>7020635836.0</v>
+      </c>
+      <c r="C23">
         <v>7117648000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7698556000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9381907000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>9420058000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>4924412000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2112612000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>0.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>58375000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>193381000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>58375000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>193381000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="C26"/>
+        <v>32</v>
+      </c>
+      <c r="B26">
+        <v>16000000.0</v>
+      </c>
+      <c r="C26">
+        <v>16000000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>1327344709.0</v>
+      </c>
+      <c r="C28">
         <v>2139107000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3312557000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3753287000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4729743000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1469716000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>343551000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>1912302000.0</v>
+      </c>
+      <c r="C29">
         <v>2404864000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3682748000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4548155000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3178921000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>634730000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1873552000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>192061219.0</v>
+      </c>
+      <c r="C30">
         <v>198357000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>107879000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>141468000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>191519000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>38805000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>12297000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>310177000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-5919577000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2489690000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>245522000.0</v>
+      </c>
+      <c r="C32">
         <v>94694000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-355036000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-714993000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-832197000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1711979000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-922196000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1977337345.0</v>
+      </c>
+      <c r="C33">
         <v>1752476000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1547905000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1885660000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2903735000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1897372000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>656841000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34">
+        <v>147573000.0</v>
+      </c>
+      <c r="C34">
         <v>143118000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>126206000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>75000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>69373000.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1046049689.0</v>
+      </c>
+      <c r="C35">
         <v>923154000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>694245000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>753000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1313469000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>930060000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>440424000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>163326934.0</v>
+      </c>
+      <c r="C36">
         <v>111395000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>96687000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>145563000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>185793000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>121459000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>40061000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>6.99</v>
+      </c>
+      <c r="C38">
         <v>111395000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>96687000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>145563000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>185793000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>121459000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>40061000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>186862921.0</v>
+      </c>
+      <c r="C39">
         <v>163810000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>261698000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>256934000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>556218000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>219406000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>102086000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>1065822272.0</v>
+      </c>
+      <c r="C40">
         <v>966643000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>755303000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1013883000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>838483000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1076928000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>681319000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>75000000.0</v>
       </c>
-      <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>14209087470.23</v>
+      </c>
+      <c r="C42">
         <v>14129854000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>14041326000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>13902145000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>13678020000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>151657000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>30959000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>2365516000.0</v>
+      </c>
+      <c r="C45">
         <v>2152491000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1963081000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1740097000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2717942000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1909011000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>659782000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>1814010411.0</v>
+      </c>
+      <c r="C46">
         <v>1641081000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1451218000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1740097000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2717942000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1775913000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>616780000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47">
+        <v>1812856000.0</v>
+      </c>
+      <c r="C47">
         <v>1641081000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>1451218000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1740097000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2717942000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1775913000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>616780000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-13171599228.0</v>
+      </c>
+      <c r="C48">
         <v>-13384881000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-13679965000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-13580086000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-12765713000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6048274000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2551059000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>871520000.0</v>
+      </c>
+      <c r="C50">
         <v>1606253000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>3300214000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>4237978000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>3178921000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1321022000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>422757000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>2435184718.0</v>
+      </c>
+      <c r="C51">
         <v>3026534000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4521782000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>5609474000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5392511000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>2845869000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1282110000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>1536802000.0</v>
+      </c>
+      <c r="C52">
         <v>2246498000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3953743000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4931474000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4148415000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1915809000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>841686000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>2871508385.0</v>
+      </c>
+      <c r="C53">
         <v>3561977000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4099977000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4636774000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4568346000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1006245000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>241381000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>7020635836.0</v>
+      </c>
+      <c r="C55">
         <v>7117648000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7698556000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>9381907000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>9420058000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>4924412000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2112612000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>5043298483.0</v>
+      </c>
+      <c r="C56">
         <v>5365172000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6150651000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7496247000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>6516323000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>3027040000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1455771000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>4797622139.0</v>
+      </c>
+      <c r="C57">
         <v>5270480000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6505687000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8211240000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>7348520000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4739019000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2377967000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>5843671836.0</v>
+      </c>
+      <c r="C58">
         <v>6193634000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7199932000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8964240000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>8661989000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5669079000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>2818391000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>1041442755.0</v>
+      </c>
+      <c r="C60">
         <v>798611000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>382534000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>310177000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>728069000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-744667000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-705779000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-7042000.0</v>
       </c>
-      <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>76642688.0</v>
+      </c>
+      <c r="C2">
+        <v>1921563857.0</v>
+      </c>
+      <c r="D2">
         <v>1884339000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1782194000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1642311000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1977624000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1735794000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1502879000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1313140000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1422183000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1464025000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1357264000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1464798000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1886689000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1674688000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1876611000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1870064000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2058624000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2797392000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2131883000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>290880091.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1579948000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2"/>
       <c r="X2"/>
-    </row>
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>-28187330.0</v>
+      </c>
+      <c r="C5">
+        <v>3950511.0</v>
+      </c>
+      <c r="D5">
         <v>27731000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>44362000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>50503000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>53634000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-1882000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>34127000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>24686000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>21169000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>47457000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>59938000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-38364000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-11886000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>24731000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-81574000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-209201000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-184242000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-85137000.0</v>
       </c>
-      <c r="S5">
-[...2 lines deleted...]
-      <c r="T5">
+      <c r="U5">
+        <v>-104308999.0</v>
+      </c>
+      <c r="V5">
         <v>-2797101.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-22961000.0</v>
       </c>
-      <c r="V5"/>
-      <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>125000.0</v>
+      </c>
+      <c r="C7">
+        <v>1562115000.0</v>
+      </c>
+      <c r="D7">
         <v>1559284000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>1473050000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1398453000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1420281000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1280223000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1204164000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1127616000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1221568000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1173422000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1264240000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1319311000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1371496000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1635938000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1735128000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1920434000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>2213590000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1956385000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1689931000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>1479199000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1466472000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
         <v>4000.0</v>
       </c>
       <c r="C8">
         <v>4000.0</v>
       </c>
       <c r="D8">
         <v>4000.0</v>
       </c>
       <c r="E8">
         <v>4000.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
         <v>4000.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
         <v>4000.0</v>
       </c>
@@ -2488,8113 +2671,8785 @@
       <c r="K8">
         <v>4000.0</v>
       </c>
       <c r="L8">
         <v>4000.0</v>
       </c>
       <c r="M8">
         <v>4000.0</v>
       </c>
       <c r="N8">
         <v>4000.0</v>
       </c>
       <c r="O8">
         <v>4000.0</v>
       </c>
       <c r="P8">
         <v>4000.0</v>
       </c>
       <c r="Q8">
         <v>4000.0</v>
       </c>
       <c r="R8">
         <v>4000.0</v>
       </c>
       <c r="S8">
+        <v>4000.0</v>
+      </c>
+      <c r="T8">
+        <v>4000.0</v>
+      </c>
+      <c r="U8">
         <v>12628088000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B9">
+        <v>15</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9">
+        <v>14260014000.0</v>
+      </c>
+      <c r="D9">
         <v>14242496000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>14224126000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>14203465000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>14181030000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>14155411000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>14127201000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>14027941000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>13982043000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>13922811000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>13855366000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>13795348000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>13740237000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>13685062000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>13622775000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>369752000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>160808000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>211253072.0</v>
+      </c>
+      <c r="C10">
+        <v>1107840009.0</v>
+      </c>
+      <c r="D10">
         <v>832307000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>926209000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1212956000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>887427000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>899769000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1060366000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1131012000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1209225000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1296558000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>1528980000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1778127000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1856187000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1400842000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2011719000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1256903000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>662768000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>3097640000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1049972000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>673410678.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1376153000.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>17</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>1106795000.0</v>
+      </c>
+      <c r="D11">
         <v>832307000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>926209000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1212956000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>887427000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>899769000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>1060366000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>1528980000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1778127000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1856187000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1400842000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2011719000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1256903000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>662768000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>3097640000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1049972000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>369804710.0</v>
+      </c>
+      <c r="C12">
+        <v>3979348402.0</v>
+      </c>
+      <c r="D12">
         <v>3907612000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>3972535000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>4290464000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>4449404000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4292189000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>4156308000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>4509625000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>5309202000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>5631826000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>5517807000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5700168000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>6492961000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>5861569000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6063813000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4852713000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5231114000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>6816659000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7285658000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>857347215.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2382398000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12"/>
       <c r="X12"/>
-    </row>
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
-        <v>4000.0</v>
+        <v>3985.0</v>
       </c>
       <c r="C13">
-        <v>4000.0</v>
+        <v>4002.0</v>
       </c>
       <c r="D13">
         <v>4000.0</v>
       </c>
       <c r="E13">
         <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
         <v>4000.0</v>
       </c>
       <c r="J13">
         <v>4000.0</v>
       </c>
       <c r="K13">
         <v>4000.0</v>
       </c>
       <c r="L13">
         <v>4000.0</v>
       </c>
       <c r="M13">
         <v>4000.0</v>
       </c>
       <c r="N13">
         <v>4000.0</v>
       </c>
       <c r="O13">
         <v>4000.0</v>
       </c>
       <c r="P13">
         <v>4000.0</v>
       </c>
       <c r="Q13">
         <v>4000.0</v>
       </c>
       <c r="R13">
         <v>4000.0</v>
       </c>
       <c r="S13">
-        <v>1000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="T13">
-        <v>152.56</v>
+        <v>4000.0</v>
       </c>
       <c r="U13">
         <v>1000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13"/>
+      <c r="V13">
+        <v>152.56</v>
+      </c>
+      <c r="W13">
+        <v>1000.0</v>
+      </c>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>216588722.0</v>
+      </c>
+      <c r="C14">
+        <v>224624904.0</v>
+      </c>
+      <c r="D14">
         <v>226590306.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>223570666.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>224652000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>337933639.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>147079333.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>146584289.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>144455374.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>144433883.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>144506542.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>144239634.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>144239634.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>145814121.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>144086774.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>144153339.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>144196992.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>144265948.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>144315523.0</v>
       </c>
-      <c r="S14">
-[...2 lines deleted...]
-      <c r="T14">
+      <c r="U14">
+        <v>236662133.0</v>
+      </c>
+      <c r="V14">
         <v>163986222.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>106292600.0</v>
       </c>
       <c r="W14">
         <v>106292600.0</v>
       </c>
       <c r="X14">
         <v>106292600.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14">
+        <v>106292600.0</v>
+      </c>
+      <c r="Z14">
+        <v>106292600.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>3927276.0</v>
+      </c>
+      <c r="C16">
+        <v>273434008.0</v>
+      </c>
+      <c r="D16">
         <v>272048000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>249154000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>258839000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>279276000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>269109000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>257709000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>249652000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>275796000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>231265000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>221416000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>241289000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>284785000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>246813000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>249628000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>243629000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>272917000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>226796000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>165308000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>23269717.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>150369000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22">
+        <v>89447682.0</v>
+      </c>
+      <c r="C22">
+        <v>685025940.0</v>
+      </c>
+      <c r="D22">
         <v>590974000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>504934000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>471610000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>553601000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>593436000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>475366000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>450144000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>471872000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>509268000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>427265000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>478763000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>604884000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>635378000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>578396000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>475223000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>537472000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>648861000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>503663000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>68705415.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>386431000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>6886997759.0</v>
+      </c>
+      <c r="C23">
+        <v>7020635836.0</v>
+      </c>
+      <c r="D23">
         <v>6946394000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>6758111000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>6909846000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7117648000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6873186000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>6497269000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6750188000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>7698556000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>8032753000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7954858000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>8329818000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>9381907000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9188899000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>9431366000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>8623038000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9420058000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10744500000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>10483585000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1272227612.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4924412000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23"/>
       <c r="X23"/>
-    </row>
-    <row r="24" spans="1:24">
+      <c r="Y23"/>
+      <c r="Z23"/>
+    </row>
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>0.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>9500000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>25625000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>41750000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>58375000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
-[...6 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
         <v>0.0</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
       <c r="G25">
         <v>0.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
+      <c r="H25">
+        <v>0.0</v>
+      </c>
+      <c r="I25">
+        <v>0.0</v>
+      </c>
       <c r="J25"/>
-      <c r="K25">
-[...4 lines deleted...]
-      </c>
+      <c r="K25"/>
+      <c r="L25"/>
       <c r="M25">
         <v>0.0</v>
       </c>
       <c r="N25">
         <v>0.0</v>
       </c>
       <c r="O25">
         <v>0.0</v>
       </c>
       <c r="P25">
         <v>0.0</v>
       </c>
       <c r="Q25">
         <v>0.0</v>
       </c>
       <c r="R25">
+        <v>0.0</v>
+      </c>
+      <c r="S25">
+        <v>0.0</v>
+      </c>
+      <c r="T25">
         <v>9500000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>25625000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>41750000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
+      <c r="C26">
+        <v>16000000.0</v>
+      </c>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>16000000.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-211128542.0</v>
+      </c>
+      <c r="C28">
+        <v>1327344709.0</v>
+      </c>
+      <c r="D28">
         <v>1643131000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1608795000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1591839000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2139107000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2036931000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1976574000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2418767000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3312557000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3570866000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3412247000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3344760000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3753287000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4500433000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3814445000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>3885511000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4729743000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1651219000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3115352000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-205118382.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1469716000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28"/>
       <c r="X28"/>
-    </row>
-    <row r="29" spans="1:24">
+      <c r="Y28"/>
+      <c r="Z28"/>
+    </row>
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>1177945000.0</v>
+      </c>
+      <c r="C29">
+        <v>1912302000.0</v>
+      </c>
+      <c r="D29">
         <v>1940994000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>2004715000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>2229873000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>2404864000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>2284770000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>2361633000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>2844261000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3682748000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4088798000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>4070941000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4092056000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4548155000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4496874000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4503129000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3491509000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3178921000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4660743000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-6917960000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4049034000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>634730000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>41499426.0</v>
+      </c>
+      <c r="C30">
+        <v>192061219.0</v>
+      </c>
+      <c r="D30">
         <v>177976000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>136912000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>134860000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>125896000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>136089000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>112041000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>103902000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>107879000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>130121000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>107093000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>103933000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>141468000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>161287000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>158232000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>257264000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>191519000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>154127000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>82905000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35451868.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>38805000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
-    </row>
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>394796000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>393954000.0</v>
       </c>
-      <c r="L31"/>
-      <c r="M31">
+      <c r="N31"/>
+      <c r="O31">
         <v>310177000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>231537000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>412093000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>269529000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>728069000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1868269000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-9393353000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-7356978000.0</v>
       </c>
-      <c r="U31"/>
-      <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
-    </row>
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>1288866000.0</v>
+      </c>
+      <c r="C32">
+        <v>245522000.0</v>
+      </c>
+      <c r="D32">
         <v>242674000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>171273000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>129349000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>94694000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-21110000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-99758000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-228485000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-355036000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-376834000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-442282000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-657600000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-714993000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-972710000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-818462000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>-1118757000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>-832197000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>333583000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1969002000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1388080000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>-1711979000.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>27007755.0</v>
+      </c>
+      <c r="C33">
+        <v>1977337345.0</v>
+      </c>
+      <c r="D33">
         <v>1968768000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1851950000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1742304000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1752476000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1609821000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1491173000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1424631000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1547905000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1523699000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1657888000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1785722000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1885660000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2218505000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>2308572000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>2608597000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>2903735000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>2659558000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>2264960000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>299672006.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1897372000.0</v>
       </c>
-      <c r="V33"/>
-      <c r="W33"/>
       <c r="X33"/>
-    </row>
-    <row r="34" spans="1:24">
+      <c r="Y33"/>
+      <c r="Z33"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>40</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
+        <v>147573000.0</v>
+      </c>
+      <c r="D34">
         <v>146347000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>145122000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>144073000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>143118000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>135612000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>134562000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>127892000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>126206000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>121365000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>117865000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>115067000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>75000000.0</v>
       </c>
       <c r="O34">
         <v>75000000.0</v>
       </c>
       <c r="P34">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q34">
+        <v>75000000.0</v>
+      </c>
+      <c r="R34">
         <v>69373000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>69373000.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>1046049689.0</v>
+      </c>
+      <c r="C35">
+        <v>1046049689.0</v>
+      </c>
+      <c r="D35">
         <v>1053768000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>950180000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>920316000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>923154000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>837424000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>741927000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>655709000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>694245000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>638210000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>709980000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>730092000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>753000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>908833000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>974617000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1118876000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1313469000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1124872000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>999228000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>136362013.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>930060000.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
-    </row>
-    <row r="36" spans="1:24">
+      <c r="Y35"/>
+      <c r="Z35"/>
+    </row>
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>9383828.0</v>
+      </c>
+      <c r="C36">
+        <v>163326934.0</v>
+      </c>
+      <c r="D36">
         <v>150397000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>145938000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>109036000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>16214000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>115109000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>92859000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>90848000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>96687000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>111611000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>130311000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>145815000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>145563000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>164010000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>155970000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>188303000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>185793000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>184310000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>162252000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>19343859.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>121459000.0</v>
       </c>
-      <c r="V36"/>
-      <c r="W36"/>
       <c r="X36"/>
-    </row>
-    <row r="37" spans="1:24">
+      <c r="Y36"/>
+      <c r="Z36"/>
+    </row>
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38">
+        <v>6.99</v>
+      </c>
+      <c r="C38">
+        <v>6.99</v>
+      </c>
+      <c r="D38">
         <v>150397000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>145938000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>109036000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>111395000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>115109000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>92859000.0</v>
       </c>
-      <c r="H38"/>
-[...1 lines deleted...]
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>111611000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>130311000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>145815000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>145563000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>164010000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>155970000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>188303000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>185793000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>184310000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>162252000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>126799000.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
-    </row>
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>6359238183.0</v>
+      </c>
+      <c r="C39">
+        <v>186862921.0</v>
+      </c>
+      <c r="D39">
         <v>301064000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>291780000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>270608000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>236271000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>241651000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>262381000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>261886000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>261698000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>237839000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>244805000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>261232000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>256934000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>312160000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>322353000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>429241000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>556218000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>465295000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>346399000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>11051106.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>219406000.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>5495243029.0</v>
+      </c>
+      <c r="C40">
+        <v>1065822272.0</v>
+      </c>
+      <c r="D40">
         <v>1010548000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>973594000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>1108491000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>767082000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1044684000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>915691000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>969288000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1087038000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>840019000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>811460000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>987747000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1013883000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>954161000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>888470000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>926594000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>838483000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1103184000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>786336000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>114716551.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1076928000.0</v>
       </c>
-      <c r="V40"/>
-      <c r="W40"/>
       <c r="X40"/>
-    </row>
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>121365000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>117865000.0</v>
       </c>
-      <c r="L41"/>
-[...5 lines deleted...]
-      </c>
+      <c r="N41"/>
       <c r="O41">
         <v>75000000.0</v>
       </c>
       <c r="P41">
+        <v>75000000.0</v>
+      </c>
+      <c r="Q41">
+        <v>75000000.0</v>
+      </c>
+      <c r="R41">
         <v>69373000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>69373000.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>14153549686.97</v>
+      </c>
+      <c r="C42">
+        <v>14209087470.23</v>
+      </c>
+      <c r="D42">
         <v>14191320000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>14172950000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>14152289000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>14129854000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>14104235000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>14099833000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>14067349000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>14041326000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>14020681000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>14007275000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>13961377000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>13902145000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>13834700000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>13774682000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>13723257000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>13678020000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>13622775000.0</v>
       </c>
-      <c r="S42">
-[...2 lines deleted...]
-      <c r="T42">
+      <c r="U42">
+        <v>369751999.0</v>
+      </c>
+      <c r="V42">
         <v>24532112.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>151657000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-    </row>
-    <row r="43" spans="1:24">
+      <c r="Y42"/>
+      <c r="Z42"/>
+    </row>
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>17690000.0</v>
+      </c>
+      <c r="C45">
+        <v>2365516000.0</v>
+      </c>
+      <c r="D45">
         <v>1818371000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1706012000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1633268000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2152491000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1494712000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1398314000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1333783000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1963081000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1412088000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1527577000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1639907000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1740097000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>2054495000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>17623926.0</v>
+      </c>
+      <c r="C46">
+        <v>1814010411.0</v>
+      </c>
+      <c r="D46">
         <v>1818371000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1706012000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1633268000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>176290000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1494712000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1398314000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1333783000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1451218000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1412088000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1527577000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>1639907000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1740097000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2054495000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2152602000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2420294000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2717942000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2475248000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2102708000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>280328146.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1775913000.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>53</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1812856000.0</v>
+      </c>
+      <c r="D47">
         <v>1818371000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>1706012000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>1633268000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>1641081000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>1494712000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>1398314000.0</v>
       </c>
-      <c r="H47"/>
-[...1 lines deleted...]
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>1412088000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>1527577000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1639907000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1740097000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2054495000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2152602000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2420294000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2717942000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2475248000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2102708000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1837551000.0</v>
       </c>
-      <c r="U47"/>
-      <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
-    </row>
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-12951820608.0</v>
+      </c>
+      <c r="C48">
+        <v>-13171599228.0</v>
+      </c>
+      <c r="D48">
         <v>-13194215000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-13274555000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-13379265000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-13384881000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-13474064000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-13605107000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-13669941000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-13679965000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-13673346000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-13673263000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-13634537000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-13580086000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-13627898000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-13281019000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-13244531000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-12765713000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-11669373000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-9658797000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-1144081159.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6048274000.0</v>
       </c>
-      <c r="V48"/>
-      <c r="W48"/>
       <c r="X48"/>
-    </row>
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>871520000.0</v>
+      </c>
+      <c r="D50">
         <v>916154000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>1061954000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1406342000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1606253000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1656477000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1832776000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>2422163000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>3300214000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>3694002000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>3676987000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>3803576000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>4237978000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>4265337000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>4091036000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>3221980000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>3178921000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2782974000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>2449768000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>1548707000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1321022000.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>124530.0</v>
+      </c>
+      <c r="C51">
+        <v>2435184718.0</v>
+      </c>
+      <c r="D51">
         <v>2475438000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>2535004000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2804795000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3026534000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>2936700000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3036940000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3549779000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>4521782000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4867424000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4941227000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>5122887000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>5609474000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>5901275000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>5826164000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>5142414000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>5392511000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>4748859000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>4165324000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>468292295.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>2845869000.0</v>
       </c>
-      <c r="V51"/>
-      <c r="W51"/>
       <c r="X51"/>
-    </row>
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>124530.0</v>
+      </c>
+      <c r="C52">
+        <v>1536802000.0</v>
+      </c>
+      <c r="D52">
         <v>1568017000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1729946000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>2028552000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>2246498000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>2234888000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2429575000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>3021962000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>3953743000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>4350579000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>4349112000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>4507862000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>4931474000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>5067442000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>4926547000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>4092911000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4148415000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3623987000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3166096000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>331930282.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1915809000.0</v>
       </c>
-      <c r="V52"/>
-      <c r="W52"/>
       <c r="X52"/>
-    </row>
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>158551638.0</v>
+      </c>
+      <c r="C53">
+        <v>2871508385.0</v>
+      </c>
+      <c r="D53">
         <v>3075305000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>3046326000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>3077508000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>3561977000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>3392420000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>3095942000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>3378613000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>4099977000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>4335268000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>3988827000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>3922041000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>4636774000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>4460727000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>4052094000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>3595810000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>4568346000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>3719019000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>6235686000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>183936536.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>1006245000.0</v>
       </c>
-      <c r="V53"/>
-      <c r="W53"/>
       <c r="X53"/>
-    </row>
-    <row r="54" spans="1:24">
+      <c r="Y53"/>
+      <c r="Z53"/>
+    </row>
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>6886997759.0</v>
+      </c>
+      <c r="C55">
+        <v>7020635836.0</v>
+      </c>
+      <c r="D55">
         <v>6946394000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>6758111000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>6909846000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>7117648000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>6873186000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>6497269000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6750188000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>7698556000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>8032753000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7954858000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>8329818000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>9381907000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>9188899000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>9431366000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>8623038000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>9420058000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>10744500000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>10483585000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1272227612.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4924412000.0</v>
       </c>
-      <c r="V55"/>
-      <c r="W55"/>
       <c r="X55"/>
-    </row>
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>6859990004.0</v>
+      </c>
+      <c r="C56">
+        <v>5043298483.0</v>
+      </c>
+      <c r="D56">
         <v>4977626000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>4906161000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5167542000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>5365172000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5263365000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>5006096000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5325557000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>6150651000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>6509054000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>6296970000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>6544096000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>7496247000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>6970394000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>7122794000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>6014441000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>6516323000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>8084942000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>8218625000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>972555606.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>3027040000.0</v>
       </c>
-      <c r="V56"/>
-      <c r="W56"/>
       <c r="X56"/>
-    </row>
-    <row r="57" spans="1:24">
+      <c r="Y56"/>
+      <c r="Z56"/>
+    </row>
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>5575937525.0</v>
+      </c>
+      <c r="C57">
+        <v>4797622139.0</v>
+      </c>
+      <c r="D57">
         <v>4734952000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>4734888000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>5038193000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>5270480000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>5284475000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>5105854000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>5554042000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>6505687000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>6885888000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>6739252000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>7201696000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8211240000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>7943104000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7941256000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>7133198000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>7348520000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>7751359000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6249623000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>760796643.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>4739019000.0</v>
       </c>
-      <c r="V57"/>
-      <c r="W57"/>
       <c r="X57"/>
-    </row>
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>5575937525.0</v>
+      </c>
+      <c r="C58">
+        <v>5843671836.0</v>
+      </c>
+      <c r="D58">
         <v>5788720000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5685068000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5958509000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>6193634000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>6121899000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>5847781000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>6209751000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7199932000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>7524098000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>7449232000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>7931788000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>8964240000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>8851937000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>8915873000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>8252074000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>8661989000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>8876231000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>7248851000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>897158657.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5669079000.0</v>
       </c>
-      <c r="V58"/>
-      <c r="W58"/>
       <c r="X58"/>
-    </row>
-    <row r="59" spans="1:24">
+      <c r="Y58"/>
+      <c r="Z58"/>
+    </row>
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>1173545732.0</v>
+      </c>
+      <c r="C60">
+        <v>1041442755.0</v>
+      </c>
+      <c r="D60">
         <v>1024840000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>942761000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>823531000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>798611000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>628293000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>528857000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>422098000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>382534000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>394796000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>393954000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>288480000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>310177000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>231537000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>412093000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>269529000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>728069000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1868269000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>3234734000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>375068954.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-744667000.0</v>
       </c>
-      <c r="V60"/>
-      <c r="W60"/>
       <c r="X60"/>
-    </row>
-    <row r="61" spans="1:24">
+      <c r="Y60"/>
+      <c r="Z60"/>
+    </row>
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
-      <c r="Q61">
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61">
         <v>-7042000.0</v>
       </c>
-      <c r="R61"/>
-      <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>17253005000.0</v>
+      </c>
+      <c r="C2">
         <v>16120363000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>13847949000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16735643000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16076178000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9105294000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3215175000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>97542000.0</v>
+      </c>
+      <c r="C3">
         <v>114598000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>155001000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>204207000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>213082000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>115354000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34734000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>257643000.0</v>
+      </c>
+      <c r="C5">
         <v>367713000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>27095000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-666427000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6332884000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3138156000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1815253000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>355185000.0</v>
+      </c>
+      <c r="C6">
         <v>482311000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>182096000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-462220000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-6119802000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-3022802000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1780519000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>7106883000.0</v>
+      </c>
+      <c r="C9">
         <v>6945891000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>6123270000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7485590000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>4044948000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2230493000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>664937000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>240855000.0</v>
+      </c>
+      <c r="C10">
         <v>320415000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-71859000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-800141000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6419686000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3176914000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1873383000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>9159000.0</v>
+      </c>
+      <c r="C11">
         <v>16016000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>19420000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>6742000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>9373000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>35088000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>59398000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>16788000.0</v>
+      </c>
+      <c r="C12">
         <v>47298000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>98954000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>133714000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>85151000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>38758000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>58130000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>108767000.0</v>
+      </c>
+      <c r="C13">
         <v>154430000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>157486000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>40679000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>39827000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>16244000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>25486000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>-10030000.0</v>
+      </c>
+      <c r="C14">
         <v>-9315000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-8600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-7490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
-      <c r="G14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:7">
+      <c r="G14">
+        <v>0.0</v>
+      </c>
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>221666000.0</v>
+      </c>
+      <c r="C15">
         <v>295084000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-99879000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-814373000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-6429059000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-3176914000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1873383000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16">
+        <v>221666000.0</v>
+      </c>
+      <c r="C16">
         <v>295084000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-99879000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-814373000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-6717439000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-3497215000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1994109000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>231696000.0</v>
+      </c>
+      <c r="C17">
         <v>304399000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-91279000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-806883000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-6429059000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-3176914000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1873383000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>108767000.0</v>
+      </c>
+      <c r="C18">
         <v>107132000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>58532000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40679000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-39827000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-22514000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-32644000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>131681000.0</v>
+      </c>
+      <c r="C21">
         <v>214553000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-130122000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-799726000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6330020000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3159487000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1741335000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>24228207000.0</v>
+      </c>
+      <c r="C23">
         <v>22851701000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>20101341000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>25020959000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>26451146000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14495274000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5621447000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>97542000.0</v>
+      </c>
+      <c r="C25">
         <v>114598000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>155001000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>204207000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>213082000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>115354000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>34734000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>821969000.0</v>
+      </c>
+      <c r="C26">
         <v>799969000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>802890000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1003225000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>905007000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>321697000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>91145000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>477201000.0</v>
+      </c>
+      <c r="C27">
         <v>523088000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>392834000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>541124000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1514504000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>568705000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>260411000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>486163000.0</v>
+      </c>
+      <c r="C28">
         <v>424376000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>359096000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>578590000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>7955457000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>458041000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2054716000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>9158000.0</v>
+      </c>
+      <c r="C29">
         <v>16016000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>19420000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>6742000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:7">
+      <c r="H29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>6975202000.0</v>
+      </c>
+      <c r="C30">
         <v>6731338000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>6253392000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8285316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>10374968000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5389980000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2406272000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>109174000.0</v>
+      </c>
+      <c r="C31">
         <v>105862000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>58263000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-415000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-89666000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-17427000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-132048000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>24359888000.0</v>
+      </c>
+      <c r="C32">
         <v>23066254000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>19971219000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24221233000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>20121126000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11335787000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>3880112000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>169423077.0</v>
+      </c>
+      <c r="C2">
+        <v>4415878000.0</v>
+      </c>
+      <c r="D2">
         <v>4739839000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>4255182000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3842106000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>4120793000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4591429000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>3919445000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>3488696000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3467818000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3577451000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3340343000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3462337000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4161982000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>4157021000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4537312000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3879328000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3964800000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5061160000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3967378000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3082840000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2707696000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2419697000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>2068310000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1909591000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
+      <c r="D3"/>
       <c r="E3"/>
       <c r="F3">
+        <v>28649500.0</v>
+      </c>
+      <c r="G3"/>
+      <c r="H3">
         <v>35581000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38750250.0</v>
       </c>
       <c r="I3">
         <v>38750250.0</v>
       </c>
       <c r="J3">
-        <v>51051750.0</v>
+        <v>38750250.0</v>
       </c>
       <c r="K3">
-        <v>51051750.0</v>
+        <v>38750250.0</v>
       </c>
       <c r="L3">
         <v>51051750.0</v>
       </c>
       <c r="M3">
         <v>51051750.0</v>
       </c>
       <c r="N3">
-        <v>53270500.0</v>
+        <v>51051750.0</v>
       </c>
       <c r="O3">
-        <v>53270500.0</v>
+        <v>51051750.0</v>
       </c>
       <c r="P3">
         <v>53270500.0</v>
       </c>
       <c r="Q3">
         <v>53270500.0</v>
       </c>
       <c r="R3">
+        <v>53270500.0</v>
+      </c>
+      <c r="S3">
+        <v>53270500.0</v>
+      </c>
+      <c r="T3">
         <v>28838500.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>54552000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>54552000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>28838500.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>8683500.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>15945000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>15945000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
-[...1 lines deleted...]
-      </c>
+      <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
+        <v>69342000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>110549000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>53600000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-11114000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-19064250.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>30012000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-9164000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-64490750.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>85391000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-310123000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>4980000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-461666000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-1060991000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1985937000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-1937573000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1333920000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-1236094000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-824954000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-832435000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-223540000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-68192058.0</v>
+      </c>
+      <c r="C6">
+        <v>38416000.0</v>
+      </c>
+      <c r="D6">
         <v>87877000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>115811000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>15539000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="G6"/>
+      <c r="H6">
         <v>146130000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>88563000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>27636250.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>19686000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>30012000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-9164000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-13439000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>85391000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-310123000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>4980000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-446675000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1007720500.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1985937000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1917415000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-1279368000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-1207255500.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-816270500.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-853568000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-207595000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>-30875127.0</v>
+      </c>
+      <c r="C9">
+        <v>1826706000.0</v>
+      </c>
+      <c r="D9">
         <v>1922557000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1720687000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1636933000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1784229000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1946806000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1679508000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>1535348000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1525636000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1562230000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1500263000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1535141000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2038662000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1785507000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2097077000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1564344000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1518722000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1128319000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>678628000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>719279000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>479780000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>513768000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>542779000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>694166000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-70994006.0</v>
+      </c>
+      <c r="C10">
+        <v>35580000.0</v>
+      </c>
+      <c r="D10">
         <v>84709000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>110991000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>9575000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>95421000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>136480000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>74540000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>13972000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-1555000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5600000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-33589000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-42315000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>49877000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-344771000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-27864000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-477383000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-1086966000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-2010577000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1937397000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1384746000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-1245525000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-828567000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-858321000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-244501000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>1987.9</v>
+      </c>
+      <c r="C11">
+        <v>1981000.0</v>
+      </c>
+      <c r="D11">
         <v>1816000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>3804000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>1558000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>3830000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3074000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>7414000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1699000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2833000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>3496000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>3015000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>10076000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-3400000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>83000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6659000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>18909000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>9373000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>10510000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>4795000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>18899000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>4344000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-1187000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1733000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>23745000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>2796851.0</v>
+      </c>
+      <c r="C12">
+        <v>2836000.0</v>
+      </c>
+      <c r="D12">
         <v>3168000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>4820000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>5964000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6852000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>9650000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14023000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>16773000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>21241000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>24412000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>24425000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>28876000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>35514000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>34648000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>32844000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>30708000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>25975000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>24640000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>19982000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14554000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>9431000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3613000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>4753000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>20961000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>581000.0</v>
+      </c>
+      <c r="C13">
+        <v>24509000.0</v>
+      </c>
+      <c r="D13">
         <v>29694000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>33393000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>35123000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>37879000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>38446000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>37807000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>40298000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>42292000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>40103000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>16915000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>33751000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2429000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>5348000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>17416000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>13234000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>13808000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>10510000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>15187000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>3840000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5087000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4800000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>3020000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>17624000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>-2595000.0</v>
+      </c>
+      <c r="C14">
+        <v>-2600000.0</v>
+      </c>
+      <c r="D14">
         <v>-2552000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-2476000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-2402000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-2411000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2363000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-2292000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-2249000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-2231000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-2187000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-2122000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-2060000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-2065000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>-1965000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1435000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>161857117.0</v>
+      </c>
+      <c r="C15">
+        <v>30999000.0</v>
+      </c>
+      <c r="D15">
         <v>80341000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>104711000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>5615000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>89182000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>131043000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>64834000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>10024000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-6619000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-83000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-38726000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-54451000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>45787000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-346879000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-36488000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-478818000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-1096339000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-2010577000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1937397000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1384746000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-1245525000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-828567000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-858321000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-244501000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>102</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>30999000.0</v>
+      </c>
+      <c r="D16">
         <v>80341000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>104711000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5615000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>89183000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>131043000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>64834000.0</v>
       </c>
-      <c r="H16"/>
-[...1 lines deleted...]
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-83000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-38726000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-54451000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>47812000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-346879000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-36488000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-477383000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-1096339000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-2010577000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2159345000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1451178000.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16">
+      <c r="W16"/>
+      <c r="X16">
         <v>-917583000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-972275000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-272173000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-71428000.0</v>
+      </c>
+      <c r="C17">
+        <v>33599000.0</v>
+      </c>
+      <c r="D17">
         <v>82893000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>107187000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>8017000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>91594000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>133406000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>67126000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>12273000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-4388000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2104000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-36604000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-52391000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>49877000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-344854000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-34523000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-477383000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-1096339000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-2010577000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-1937397000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1384746000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-1245525000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-828567000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-858321000.0</v>
       </c>
-      <c r="X17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:24">
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>581000.0</v>
+      </c>
+      <c r="C18">
+        <v>24509000.0</v>
+      </c>
+      <c r="D18">
         <v>26526000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>28573000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>29159000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>31027000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>28796000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>23784000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>23525000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>21051000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>15691000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>16915000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>4875000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-2429000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-5348000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-15428000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-17474000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-13808000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10510000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4795000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10714000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4344000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1187000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1733000.0</v>
       </c>
-      <c r="X18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:24">
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-68192058.0</v>
+      </c>
+      <c r="C21">
+        <v>11985000.0</v>
+      </c>
+      <c r="D21">
         <v>59302000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>81635000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-21241000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>61519000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>110549000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>53600000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-11114000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-21882000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-8628000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-49556000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-50056000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1948000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-353768000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-12627000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-461666000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-1039668000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-2018859000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-1937573000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1333920000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-1228298000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-843911000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-794475000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-295496000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>206740007.0</v>
+      </c>
+      <c r="C23">
+        <v>6230599000.0</v>
+      </c>
+      <c r="D23">
         <v>6603094000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5894234000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5500280000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5843503000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6427686000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5545353000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5035158000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5015336000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5148309000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>4890162000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>5047534000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6202592000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6296296000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6647016000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>5905338000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6523190000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>8208338000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6583579000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>5136039000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4415774000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3777376000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3405564000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>2899253000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25">
         <v>54552000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25">
         <v>15945000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>11949284.0</v>
+      </c>
+      <c r="C26">
+        <v>218731000.0</v>
+      </c>
+      <c r="D26">
         <v>203447000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>201822000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>197969000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>201632000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>202412000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>202663000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>193262000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>191218000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>199313000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>201724000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>210635000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>258974000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>255022000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>255314000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>233915000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>284740000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>257286000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>206479000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>156502000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>131219000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>86536000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>61689000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>42253000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>10310000.0</v>
+      </c>
+      <c r="C27">
+        <v>136662000.0</v>
+      </c>
+      <c r="D27">
         <v>127669000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>102917000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>109953000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>109195000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>144868000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>129659000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>111048000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>118033000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>104176000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>93731000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>89758000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>91135000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>127174000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>146699000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>176116000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>357971000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>428283000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>409991000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>318259000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>258894000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>139640000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>112759000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>57412000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>15212000.0</v>
+      </c>
+      <c r="C28">
+        <v>130302000.0</v>
+      </c>
+      <c r="D28">
         <v>120074000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>122906000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>112881000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>109195000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>101988000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>108165000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>105028000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>1052773000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>89337000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>89067000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>86842000.0</v>
       </c>
-      <c r="M28">
-[...2 lines deleted...]
-      <c r="N28">
+      <c r="O28">
+        <v>-4471876000.0</v>
+      </c>
+      <c r="P28">
         <v>133339000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1695303000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>118771000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1915679000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2461609000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1999731000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>1578438000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>1317965000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>1131503000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>1162806000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>889997000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>2000.0</v>
+      </c>
+      <c r="C29">
+        <v>1980000.0</v>
+      </c>
+      <c r="D29">
         <v>1816000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3804000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1558000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3829000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3074000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>7414000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1699000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2833000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3496000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3015000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10076000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>0.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>83000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>6659000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9373000.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
-        <v>0.0</v>
+        <v>9373000.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
-      <c r="X29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:24">
+      <c r="X29">
+        <v>0.0</v>
+      </c>
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>37316930.0</v>
+      </c>
+      <c r="C30">
+        <v>1814721000.0</v>
+      </c>
+      <c r="D30">
         <v>1863255000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1639052000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1658174000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1722710000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>1836257000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1625908000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1546462000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>1547518000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>1570858000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>1549819000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1585197000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2040610000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2139275000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2109704000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2026010000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2558390000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3147178000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2616201000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>2053199000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1708078000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1357679000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1337254000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>989662000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-2801948.0</v>
+      </c>
+      <c r="C31">
+        <v>23595000.0</v>
+      </c>
+      <c r="D31">
         <v>25407000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>29356000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>30816000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>33902000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>25931000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>20940000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>25086000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>20327000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>14228000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>15967000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>7741000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>51825000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>8997000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-15237000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-15717000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-47298000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>8282000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>176000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-50826000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-17227000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>15344000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-63846000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>50995000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>138547949.0</v>
+      </c>
+      <c r="C32">
+        <v>6242584000.0</v>
+      </c>
+      <c r="D32">
         <v>6662396000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>5975869000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>5479039000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5905022000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>6538235000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>5598953000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>5024044000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>4993454000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5139681000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4840606000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4997478000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>6200644000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>5942528000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6634389000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>5443672000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5483522000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>6189479000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4646006000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3802119000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3187476000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>2933465000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>2611089000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>2603757000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>852816027.0</v>
+      </c>
+      <c r="C2">
         <v>1209705000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1858950000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>670432000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1450448000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>938559000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>377519000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>172920837</v>
+      </c>
+      <c r="C3">
         <v>98176000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>83326000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>126887000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>451608000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>248476000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>124812000</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>255023981.0</v>
+      </c>
+      <c r="C6">
         <v>-319490000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-649245000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1188518000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-780016000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>511889000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>561040000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>-580205649.0</v>
+      </c>
+      <c r="C7">
         <v>377700000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4543000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>391981000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>161826000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>762198000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>728209000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-66414854.0</v>
+      </c>
+      <c r="C9">
         <v>-18747000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36216000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>26753000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-152714000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-26508000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-11836000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10">
+        <v>-16423995.0</v>
+      </c>
+      <c r="C10">
         <v>-81729000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>133012000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-67412000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-151041000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-224983000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-131712000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-162405000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>0.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>874880000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>707558000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
-[...1 lines deleted...]
-      </c>
+      <c r="D12"/>
       <c r="E12">
         <v>298061000.0</v>
       </c>
       <c r="F12">
+        <v>298061000.0</v>
+      </c>
+      <c r="G12">
         <v>243665000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>146165000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>592169000.0</v>
       </c>
       <c r="F13">
+        <v>592169000.0</v>
+      </c>
+      <c r="G13">
         <v>153389000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>165314000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>94884484.0</v>
+      </c>
+      <c r="C14">
         <v>114598000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>155001000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>204207000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>213082000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>115354000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>34734000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>16205107000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>1107840009.0</v>
+      </c>
+      <c r="C16">
         <v>890215000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1209705000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1858950000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>670432000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1450448000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>938559000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>348003171.0</v>
+      </c>
+      <c r="C18">
         <v>830851000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-317932000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19747000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6118146000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2304173000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1089087000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>604287000.0</v>
+      </c>
+      <c r="C19">
         <v>475500000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>519329000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-66901000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-4065340000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-763808000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-60817000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>7236417000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2171263000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>961095000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-734733000.0</v>
+      </c>
+      <c r="C21">
         <v>-1693961000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-937765000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1059057000.0</v>
       </c>
       <c r="E21">
         <v>1059057000.0</v>
       </c>
       <c r="F21">
+        <v>1059057000.0</v>
+      </c>
+      <c r="G21">
         <v>1485402000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>715179000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>215626743.0</v>
+      </c>
+      <c r="C22">
         <v>304399000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-91279000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-806883000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-6429059000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-3176914000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1873383000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-6.99</v>
+      </c>
+      <c r="C23">
         <v>548000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3341000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>71068000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>32419824000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2329769000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1167774000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-6.99</v>
+      </c>
+      <c r="C24">
         <v>5098000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-8141148000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-13989000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3613732000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10100000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-60817000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>790618430.0</v>
+      </c>
+      <c r="C25">
         <v>13840000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-430431000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>81959000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>72251000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21334000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>39477000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-8553432.0</v>
+      </c>
+      <c r="C26">
         <v>-30510000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3341000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-17742000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2912000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2171263000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>961095000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>78437000.0</v>
+      </c>
+      <c r="C27">
         <v>118490000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>136646000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>235876000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>315362000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>153110000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1990000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-723089766.0</v>
+      </c>
+      <c r="C28">
         <v>-1723923000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-934424000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1112383000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9042640000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3656665000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1676274000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>520924009.0</v>
+      </c>
+      <c r="C29">
         <v>929027000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-234606000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>107140000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5666538000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2055697000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-964275000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>417897565.0</v>
+      </c>
+      <c r="C30">
         <v>475500000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>519329000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-66901000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-4065340000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1021219000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-185629000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>818193476.0</v>
+      </c>
+      <c r="C2">
+        <v>818193476.0</v>
+      </c>
+      <c r="D2">
         <v>130333000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1216993000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>890215000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>904442000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1061667000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1131474000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1209704000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1297708000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1530180000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1785841000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1858951000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1417515000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2012819000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1266567000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>670432000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3104116000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1051972000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>4414207000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1450448000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1973791000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3054295000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1564906000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>938559000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>199274135</v>
+      </c>
+      <c r="C3">
+        <v>199274135</v>
+      </c>
+      <c r="D3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>98176000</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
-        <v>0</v>
+        <v>98176000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>83326000</v>
+        <v>0</v>
       </c>
       <c r="I3">
-        <v>83326000</v>
+        <v>0</v>
       </c>
       <c r="J3">
         <v>83326000</v>
       </c>
       <c r="K3">
+        <v>83326000</v>
+      </c>
+      <c r="L3">
+        <v>83326000</v>
+      </c>
+      <c r="M3">
         <v>0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>126887000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>126887000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>340958000</v>
       </c>
       <c r="R3">
         <v>340958000</v>
       </c>
       <c r="S3">
+        <v>340958000</v>
+      </c>
+      <c r="T3">
+        <v>340958000</v>
+      </c>
+      <c r="U3">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>222240000</v>
       </c>
       <c r="V3">
         <v>110650000</v>
       </c>
       <c r="W3">
+        <v>222240000</v>
+      </c>
+      <c r="X3">
         <v>110650000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
+        <v>110650000</v>
+      </c>
+      <c r="Z3">
         <v>26236000</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>289646533.0</v>
+      </c>
+      <c r="C6">
+        <v>289646533.0</v>
+      </c>
+      <c r="D6">
         <v>-57296000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-289154000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>326778000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-14228000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-157225000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-69807000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-78230000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-88003000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-232472000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-255661000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-73110000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>441435000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-595304000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>746252000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>596135000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-2433684000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>2052144000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-3362235000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>2963759000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-523343000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1080504000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>1489389000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>626347000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>124</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>535515000.0</v>
+      </c>
+      <c r="D7">
         <v>331046000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>186635000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-616653000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>929027000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>738152000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>340513000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4543000.0</v>
       </c>
       <c r="J7">
         <v>-4543000.0</v>
       </c>
       <c r="K7">
+        <v>-4543000.0</v>
+      </c>
+      <c r="L7">
+        <v>-4543000.0</v>
+      </c>
+      <c r="M7">
         <v>-484550000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-306839000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-212594000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-212594000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-167478000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-261241000.0</v>
       </c>
       <c r="R7">
         <v>-261241000.0</v>
       </c>
       <c r="S7">
+        <v>-261241000.0</v>
+      </c>
+      <c r="T7">
+        <v>-261241000.0</v>
+      </c>
+      <c r="U7">
         <v>-2636837000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>261241000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-153711000.0</v>
       </c>
-      <c r="V7"/>
-[...1 lines deleted...]
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7">
         <v>295828000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9">
         <v>-18747000.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9"/>
       <c r="G9"/>
-      <c r="H9">
-[...4 lines deleted...]
-      </c>
+      <c r="H9"/>
+      <c r="I9"/>
       <c r="J9">
         <v>36216000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-      <c r="M9">
+      <c r="K9">
+        <v>36216000.0</v>
+      </c>
+      <c r="L9">
+        <v>36216000.0</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9">
         <v>26753000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>26753000.0</v>
       </c>
-      <c r="O9"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q9"/>
       <c r="R9">
         <v>-135355000.0</v>
       </c>
-      <c r="S9"/>
+      <c r="S9">
+        <v>-135355000.0</v>
+      </c>
       <c r="T9">
-        <v>-17359000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-135355000.0</v>
+      </c>
+      <c r="U9"/>
       <c r="V9">
         <v>-17359000.0</v>
       </c>
       <c r="W9">
+        <v>-21684000.0</v>
+      </c>
+      <c r="X9">
         <v>-17359000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
+        <v>-17359000.0</v>
+      </c>
+      <c r="Z9">
         <v>-4824000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
         <v>-81729000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...4 lines deleted...]
-      </c>
+      <c r="H10"/>
+      <c r="I10"/>
       <c r="J10">
         <v>143115000.0</v>
       </c>
-      <c r="K10"/>
-[...1 lines deleted...]
-      <c r="M10">
+      <c r="K10">
+        <v>143115000.0</v>
+      </c>
+      <c r="L10">
+        <v>143115000.0</v>
+      </c>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10">
         <v>-67412000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-67412000.0</v>
       </c>
-      <c r="O10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q10"/>
       <c r="R10">
         <v>-148603000.0</v>
       </c>
-      <c r="S10"/>
+      <c r="S10">
+        <v>-148603000.0</v>
+      </c>
       <c r="T10">
+        <v>-148603000.0</v>
+      </c>
+      <c r="U10"/>
+      <c r="V10">
         <v>-2438000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-190726000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-26800000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-26800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-26489000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
-[...4 lines deleted...]
-      </c>
+      <c r="J11"/>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
-        <v>-162405000.0</v>
+        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
-        <v>0.0</v>
+        <v>-162405000.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
+        <v>0.0</v>
+      </c>
+      <c r="U11">
+        <v>0.0</v>
+      </c>
+      <c r="V11">
         <v>338900000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11">
+      <c r="W11"/>
+      <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>0.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>254799000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>128007000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-141107000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-141107000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16279000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-62646000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>252248000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>92180000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-665397000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>742612000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>315149000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>54364000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>213952000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>323990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-51615000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
         <v>592169000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>592169000.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
-      <c r="T13">
-[...1 lines deleted...]
-      </c>
+      <c r="T13"/>
       <c r="U13"/>
       <c r="V13">
         <v>-33500000.0</v>
       </c>
-      <c r="W13">
+      <c r="W13"/>
+      <c r="X13">
         <v>-33500000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
+        <v>-33500000.0</v>
+      </c>
+      <c r="Z13">
         <v>94690000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:24">
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
-      <c r="D14">
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14">
         <v>114598000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14">
         <v>155001000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-      <c r="M14">
+      <c r="K14">
+        <v>155001000.0</v>
+      </c>
+      <c r="L14">
+        <v>155001000.0</v>
+      </c>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14">
         <v>204207000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>204207000.0</v>
       </c>
-      <c r="O14"/>
-[...5 lines deleted...]
-      </c>
+      <c r="Q14"/>
       <c r="R14">
         <v>158530000.0</v>
       </c>
-      <c r="S14"/>
+      <c r="S14">
+        <v>158530000.0</v>
+      </c>
       <c r="T14">
-        <v>54552000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>158530000.0</v>
+      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>54552000.0</v>
       </c>
       <c r="W14">
+        <v>99409000.0</v>
+      </c>
+      <c r="X14">
         <v>54552000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
+        <v>54552000.0</v>
+      </c>
+      <c r="Z14">
         <v>15945000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>1107840009.0</v>
+      </c>
+      <c r="C16">
+        <v>1107840009.0</v>
+      </c>
+      <c r="D16">
         <v>116999000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>927839000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1216993000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>890215000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>904442000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1061667000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1131474000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1209705000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1297708000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1530180000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>1785841000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1858950000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1417515000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2012819000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1266567000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>670432000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3104116000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1051972000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>4414207000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1450448000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1973791000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>3054295000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1564906000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>146710000.0</v>
+      </c>
+      <c r="C18">
+        <v>150831000.0</v>
+      </c>
+      <c r="D18">
         <v>20284000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>101401000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>85234000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>92699000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>397639000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>245738000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>94775000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>36507000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>130111000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-177711000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-306839000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>555231000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-407500000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>217725000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-385203000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-2102694000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1267965000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1622248000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1125239000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1144648000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-614615000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-534331000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-10579000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>136</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-12864000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-46026000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>441686000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-158850000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-352490000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>278839000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>708001000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>186761000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-380246000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>43003000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>669811000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-230500000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-362730000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-359578000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>885907000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1058287000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2419438000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5114051000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-336820000.0</v>
       </c>
       <c r="V19">
         <v>-199459000.0</v>
       </c>
       <c r="W19">
+        <v>-336820000.0</v>
+      </c>
+      <c r="X19">
         <v>-199459000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
+        <v>-199459000.0</v>
+      </c>
+      <c r="Z19">
         <v>241381000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:24">
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>1059057000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>1059057000.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
-      <c r="T21">
-[...1 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21"/>
       <c r="V21">
         <v>190670000.0</v>
       </c>
-      <c r="W21">
+      <c r="W21"/>
+      <c r="X21">
         <v>190670000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
+        <v>190670000.0</v>
+      </c>
+      <c r="Z21">
         <v>408190000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>30571143.0</v>
+      </c>
+      <c r="C22">
+        <v>30571143.0</v>
+      </c>
+      <c r="D22">
         <v>80341000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>107187000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>5615000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>89182000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>131043000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>67126000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10024000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-2328000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2104000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-36604000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-52391000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-806883000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-344854000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-34523000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-476893000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-1096339000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-2010577000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-1937397000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1384746000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-1245525000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-828567000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-858321000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-244501000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-44835970.0</v>
+      </c>
+      <c r="C23">
+        <v>-44835970.0</v>
+      </c>
+      <c r="D23">
         <v>-690100000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-344390000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-199911000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1723923000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-200107000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-592905000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-881234000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-393781000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>18448000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-126218000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-432873000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-10843000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>158762000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>865473000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>98991000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>413536000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>907039000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3435843000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>4075162000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>787091000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>224707000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>2256252000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>121319000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>119563103.0</v>
+      </c>
+      <c r="C24">
+        <v>119563103.0</v>
+      </c>
+      <c r="D24">
         <v>304078000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-46026000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>441686000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>475500000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-352490000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>278839000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>708001000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>270087000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-380246000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>43003000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>669811000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-177588000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-362730000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-359578000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>885907000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1058287000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2419438000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-5114051000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-2500000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-336820000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-642030000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-254514000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>141</v>
+      </c>
+      <c r="B25">
+        <v>168702992.0</v>
+      </c>
       <c r="C25">
+        <v>168702992.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>-26369000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>57290000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>397639000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>178612000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>55544000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-48936000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>114601000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-185246000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-312910000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1261512000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-122329000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>252248000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>91690000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-665397000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>742612000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>315149000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>45213000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>323117000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>213952000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>323990000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>17682000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>142</v>
+      </c>
+      <c r="B26">
+        <v>-8538789.0</v>
+      </c>
+      <c r="C26">
+        <v>-8538789.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26">
         <v>-30510000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-17742000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-17742000.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>-2912000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-2912000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="U26"/>
+      <c r="V26">
         <v>4095552000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2171263000.0</v>
       </c>
-      <c r="V26"/>
-[...1 lines deleted...]
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-19575000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>20583000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>22329000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>29207000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>20639000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>13406000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>44139000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>58462000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>65908000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>59683000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>55111000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>55174000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>306211000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>34980000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>208943000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>9151000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6739000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1795000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>143812000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>764000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-53196078.0</v>
+      </c>
+      <c r="C28">
+        <v>-53196078.0</v>
+      </c>
+      <c r="D28">
         <v>-690100000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-344390000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-199911000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1723923000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-200107000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-592905000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-881234000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-393781000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>18448000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-126218000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-432873000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-10843000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>158762000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>865473000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>98991000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>413536000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>907039000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>3435843000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>4286222000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>787091000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>224707000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2256252000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>388615000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>199274135.0</v>
+      </c>
+      <c r="C29">
+        <v>199274135.0</v>
+      </c>
+      <c r="D29">
         <v>331046000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>101401000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>85234000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>190875000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>397639000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>245738000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>94775000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>119833000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>130111000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-177711000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-306839000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>682118000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-407500000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>217725000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-385203000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1761736000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1267965000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1622248000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1014589000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-922408000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-614615000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-534331000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>15657000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>122553083.0</v>
+      </c>
+      <c r="C30">
+        <v>122553083.0</v>
+      </c>
+      <c r="D30">
         <v>304078000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-46026000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>441686000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>475500000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-352490000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>278839000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>708001000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>186761000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-380246000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>43003000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>669811000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-230500000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-362730000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-359578000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>885907000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1058287000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2419438000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5114051000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-312440000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-336820000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-642030000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-254514000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>212145000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>