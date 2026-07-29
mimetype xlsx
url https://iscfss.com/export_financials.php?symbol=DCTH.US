--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1897,111 +1897,111 @@
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>39919557.0</v>
       </c>
       <c r="C14">
         <v>28511393.0</v>
       </c>
       <c r="D14">
         <v>16229931.0</v>
       </c>
       <c r="E14">
         <v>8864615.0</v>
       </c>
       <c r="F14">
         <v>7145754.0</v>
       </c>
       <c r="G14">
         <v>2897827.0</v>
       </c>
       <c r="H14">
         <v>25900.0</v>
       </c>
       <c r="I14">
-        <v>38150.0</v>
+        <v>38.15</v>
       </c>
       <c r="J14">
-        <v>20.08</v>
+        <v>0.02</v>
       </c>
       <c r="K14">
         <v>23.0</v>
       </c>
       <c r="L14">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="M14">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="N14">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="O14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="P14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="Q14">
         <v>479.0</v>
       </c>
       <c r="R14">
-        <v>403.0</v>
+        <v>0.0</v>
       </c>
       <c r="S14">
-        <v>283.0</v>
+        <v>0.0</v>
       </c>
       <c r="T14">
-        <v>281.0</v>
+        <v>0.0</v>
       </c>
       <c r="U14">
-        <v>230.0</v>
+        <v>0.0</v>
       </c>
       <c r="V14">
-        <v>210.0</v>
+        <v>0.0</v>
       </c>
       <c r="W14">
-        <v>170.0</v>
+        <v>0.0</v>
       </c>
       <c r="X14">
-        <v>108.0</v>
+        <v>0.0</v>
       </c>
       <c r="Y14">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="Z14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="AA14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="AB14">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
       <c r="AC14">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>100000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>60000.0</v>
       </c>
       <c r="H15">
         <v>1000.0</v>
       </c>
       <c r="I15">
         <v>103000.0</v>
       </c>
       <c r="J15">
         <v>1141000.0</v>
       </c>
@@ -2688,51 +2688,51 @@
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>11744000.0</v>
+        <v>12939000.0</v>
       </c>
       <c r="C30">
         <v>11060000.0</v>
       </c>
       <c r="D30">
         <v>483000.0</v>
       </c>
       <c r="E30">
         <v>366000.0</v>
       </c>
       <c r="F30">
         <v>44000.0</v>
       </c>
       <c r="G30">
         <v>57000.0</v>
       </c>
       <c r="H30">
         <v>21000.0</v>
       </c>
       <c r="I30">
         <v>1164000.0</v>
       </c>
       <c r="J30">
         <v>317000.0</v>
       </c>
@@ -3185,51 +3185,51 @@
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>6498000.0</v>
+        <v>5303000.0</v>
       </c>
       <c r="C39">
         <v>2534000.0</v>
       </c>
       <c r="D39">
         <v>899000.0</v>
       </c>
       <c r="E39">
         <v>6120000.0</v>
       </c>
       <c r="F39">
         <v>6894000.0</v>
       </c>
       <c r="G39">
         <v>2851000.0</v>
       </c>
       <c r="H39">
         <v>1940000.0</v>
       </c>
       <c r="I39">
         <v>1381000.0</v>
       </c>
       <c r="J39">
         <v>2025000.0</v>
       </c>
@@ -7489,366 +7489,366 @@
       </c>
       <c r="CX13">
         <v>39039.0</v>
       </c>
       <c r="CY13">
         <v>39039.0</v>
       </c>
       <c r="CZ13">
         <v>10941.0</v>
       </c>
       <c r="DA13">
         <v>10000.0</v>
       </c>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
     </row>
     <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>36021210.0</v>
       </c>
       <c r="C14">
-        <v>36445905.0</v>
+        <v>39847530.0</v>
       </c>
       <c r="D14">
         <v>40056814.0</v>
       </c>
       <c r="E14">
         <v>40262764.0</v>
       </c>
       <c r="F14">
         <v>39511120.0</v>
       </c>
       <c r="G14">
-        <v>32014364.0</v>
+        <v>28447989.0</v>
       </c>
       <c r="H14">
         <v>32345672.0</v>
       </c>
       <c r="I14">
         <v>28364731.0</v>
       </c>
       <c r="J14">
         <v>24887180.0</v>
       </c>
       <c r="K14">
-        <v>23088685.0</v>
+        <v>22970597.0</v>
       </c>
       <c r="L14">
         <v>17863078.0</v>
       </c>
       <c r="M14">
         <v>12463665.0</v>
       </c>
       <c r="N14">
         <v>11622384.0</v>
       </c>
       <c r="O14">
-        <v>9871669.0</v>
+        <v>9861708.0</v>
       </c>
       <c r="P14">
         <v>9215786.0</v>
       </c>
       <c r="Q14">
         <v>8190483.0</v>
       </c>
       <c r="R14">
         <v>8190483.0</v>
       </c>
       <c r="S14">
-        <v>7797357.0</v>
+        <v>7817082.0</v>
       </c>
       <c r="T14">
         <v>7587643.0</v>
       </c>
       <c r="U14">
         <v>6681369.0</v>
       </c>
       <c r="V14">
         <v>6496922.0</v>
       </c>
       <c r="W14">
-        <v>5996101.0</v>
+        <v>4956788.0</v>
       </c>
       <c r="X14">
         <v>4288593.0</v>
       </c>
       <c r="Y14">
         <v>2273187.0</v>
       </c>
       <c r="Z14">
         <v>72740.0</v>
       </c>
       <c r="AA14">
-        <v>67091.0</v>
+        <v>103366.94</v>
       </c>
       <c r="AB14">
-        <v>26111.0</v>
+        <v>26.11</v>
       </c>
       <c r="AC14">
-        <v>101861.0</v>
+        <v>101.86</v>
       </c>
       <c r="AD14">
-        <v>14614.0</v>
+        <v>99.12</v>
       </c>
       <c r="AE14">
         <v>105115.0</v>
       </c>
       <c r="AF14">
-        <v>51228.0</v>
+        <v>51.23</v>
       </c>
       <c r="AG14">
-        <v>1309.0</v>
+        <v>1.31</v>
       </c>
       <c r="AH14">
-        <v>942.22</v>
+        <v>0.94</v>
       </c>
       <c r="AI14">
-        <v>326.2</v>
+        <v>0.07</v>
       </c>
       <c r="AJ14">
-        <v>4.0</v>
+        <v>0.01</v>
       </c>
       <c r="AK14">
-        <v>3.0</v>
+        <v>1400.0</v>
       </c>
       <c r="AL14">
-        <v>1.0</v>
+        <v>300.0</v>
       </c>
       <c r="AM14">
-        <v>7356290.0</v>
+        <v>0.0</v>
       </c>
       <c r="AN14">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO14">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP14">
-        <v>8.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ14">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR14">
-        <v>7.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS14">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AT14">
-        <v>4.0</v>
+        <v>0.0</v>
       </c>
       <c r="AU14">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AV14">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AW14">
-        <v>3.0</v>
+        <v>8070200.0</v>
       </c>
       <c r="AX14">
-        <v>3.0</v>
+        <v>0.0</v>
       </c>
       <c r="AY14">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="AZ14">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="BA14">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB14">
-        <v>2.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD14">
         <v>1.0</v>
       </c>
       <c r="BE14">
         <v>1.0</v>
       </c>
       <c r="BF14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="BG14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="BI14">
-        <v>241.0</v>
+        <v>0.0</v>
       </c>
       <c r="BJ14">
-        <v>479.0</v>
+        <v>0.0</v>
       </c>
       <c r="BK14">
         <v>1.0</v>
       </c>
       <c r="BL14">
-        <v>478.0</v>
+        <v>0.0</v>
       </c>
       <c r="BM14">
-        <v>420.0</v>
+        <v>0.0</v>
       </c>
       <c r="BN14">
-        <v>409.0</v>
+        <v>0.0</v>
       </c>
       <c r="BO14">
-        <v>406.0</v>
+        <v>0.0</v>
       </c>
       <c r="BP14">
-        <v>293.0</v>
+        <v>0.0</v>
       </c>
       <c r="BQ14">
-        <v>292.0</v>
+        <v>0.0</v>
       </c>
       <c r="BR14">
-        <v>282.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS14">
-        <v>282.0</v>
+        <v>0.0</v>
       </c>
       <c r="BT14">
-        <v>282.0</v>
+        <v>0.0</v>
       </c>
       <c r="BU14">
-        <v>282.0</v>
+        <v>0.0</v>
       </c>
       <c r="BV14">
-        <v>281.0</v>
+        <v>0.0</v>
       </c>
       <c r="BW14">
-        <v>281.0</v>
+        <v>0.0</v>
       </c>
       <c r="BX14">
-        <v>281.0</v>
+        <v>0.0</v>
       </c>
       <c r="BY14">
-        <v>238.0</v>
+        <v>0.0</v>
       </c>
       <c r="BZ14">
-        <v>238.0</v>
+        <v>0.0</v>
       </c>
       <c r="CA14">
-        <v>229.0</v>
+        <v>0.0</v>
       </c>
       <c r="CB14">
-        <v>229.0</v>
+        <v>0.0</v>
       </c>
       <c r="CC14">
-        <v>221.0</v>
+        <v>0.0</v>
       </c>
       <c r="CD14">
-        <v>218.0</v>
+        <v>0.0</v>
       </c>
       <c r="CE14">
         <v>1.0</v>
       </c>
       <c r="CF14">
-        <v>185.0</v>
+        <v>0.0</v>
       </c>
       <c r="CG14">
-        <v>173.0</v>
+        <v>0.0</v>
       </c>
       <c r="CH14">
-        <v>172.0</v>
+        <v>0.0</v>
       </c>
       <c r="CI14">
-        <v>171.0</v>
+        <v>0.0</v>
       </c>
       <c r="CJ14">
-        <v>130.0</v>
+        <v>0.0</v>
       </c>
       <c r="CK14">
-        <v>129.0</v>
+        <v>0.0</v>
       </c>
       <c r="CL14">
-        <v>128.0</v>
+        <v>0.0</v>
       </c>
       <c r="CM14">
-        <v>108.0</v>
+        <v>0.0</v>
       </c>
       <c r="CN14">
-        <v>108.0</v>
+        <v>0.0</v>
       </c>
       <c r="CO14">
-        <v>107.0</v>
+        <v>0.0</v>
       </c>
       <c r="CP14">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="CQ14">
-        <v>45.0</v>
+        <v>0.0</v>
       </c>
       <c r="CR14">
-        <v>46.0</v>
+        <v>0.0</v>
       </c>
       <c r="CS14">
-        <v>59.0</v>
+        <v>0.0</v>
       </c>
       <c r="CT14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CU14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CV14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CW14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CX14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CY14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="CZ14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="DA14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="DB14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="DC14">
-        <v>43.0</v>
+        <v>0.0</v>
       </c>
       <c r="DD14">
-        <v>74.0</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15">
         <v>153000.0</v>
       </c>
       <c r="N15">
         <v>101000.0</v>
       </c>
       <c r="O15">
         <v>100000.0</v>
@@ -10362,54 +10362,54 @@
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
     </row>
     <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>14159000.0</v>
+        <v>15263000.0</v>
       </c>
       <c r="C30">
-        <v>11744000.0</v>
+        <v>12939000.0</v>
       </c>
       <c r="D30">
         <v>14460000.0</v>
       </c>
       <c r="E30">
         <v>16773000.0</v>
       </c>
       <c r="F30">
         <v>14381000.0</v>
       </c>
       <c r="G30">
         <v>11060000.0</v>
       </c>
       <c r="H30">
         <v>6936000.0</v>
       </c>
       <c r="I30">
         <v>3749000.0</v>
       </c>
       <c r="J30">
         <v>1728000.0</v>
       </c>
       <c r="K30">
         <v>483000.0</v>
       </c>
@@ -12056,54 +12056,54 @@
       <c r="CL38"/>
       <c r="CM38"/>
       <c r="CN38"/>
       <c r="CO38"/>
       <c r="CP38"/>
       <c r="CQ38"/>
       <c r="CR38"/>
       <c r="CS38"/>
       <c r="CT38"/>
       <c r="CU38"/>
       <c r="CV38"/>
       <c r="CW38"/>
       <c r="CX38"/>
       <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
       <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
     </row>
     <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>7003000.0</v>
+        <v>5899000.0</v>
       </c>
       <c r="C39">
-        <v>6498000.0</v>
+        <v>5303000.0</v>
       </c>
       <c r="D39">
         <v>6498000.0</v>
       </c>
       <c r="E39">
         <v>5181000.0</v>
       </c>
       <c r="F39">
         <v>3940000.0</v>
       </c>
       <c r="G39">
         <v>2534000.0</v>
       </c>
       <c r="H39">
         <v>1312000.0</v>
       </c>
       <c r="I39">
         <v>1428000.0</v>
       </c>
       <c r="J39">
         <v>1164000.0</v>
       </c>
       <c r="K39">
         <v>899000.0</v>
       </c>
@@ -17645,54 +17645,54 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
         <v>173</v>
       </c>
       <c r="B5">
         <v>3510000.0</v>
       </c>
       <c r="C5">
-        <v>-12410000.0</v>
+        <v>-26386000.0</v>
       </c>
       <c r="D5">
-        <v>-38182000.0</v>
+        <v>-46239000.0</v>
       </c>
       <c r="E5">
         <v>-33823000.0</v>
       </c>
       <c r="F5">
         <v>-24463000.0</v>
       </c>
       <c r="G5">
         <v>-23981000.0</v>
       </c>
       <c r="H5">
         <v>-4133000.0</v>
       </c>
       <c r="I5">
         <v>-11263000.0</v>
       </c>
       <c r="J5">
         <v>-23414000.0</v>
       </c>
       <c r="K5">
         <v>-16423000.0</v>
       </c>
       <c r="L5">
         <v>-14704000.0</v>
       </c>
@@ -17734,54 +17734,54 @@
       </c>
       <c r="Y5">
         <v>-1897038.0</v>
       </c>
       <c r="Z5">
         <v>-2068656.0</v>
       </c>
       <c r="AA5">
         <v>-1031711.0</v>
       </c>
       <c r="AB5">
         <v>-600000.0</v>
       </c>
       <c r="AC5">
         <v>-2120000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
         <v>174</v>
       </c>
       <c r="B6">
         <v>3859000.0</v>
       </c>
       <c r="C6">
-        <v>-12181000.0</v>
+        <v>-26157000.0</v>
       </c>
       <c r="D6">
-        <v>-37783000.0</v>
+        <v>-45840000.0</v>
       </c>
       <c r="E6">
         <v>-33691000.0</v>
       </c>
       <c r="F6">
         <v>-24317000.0</v>
       </c>
       <c r="G6">
         <v>-23814000.0</v>
       </c>
       <c r="H6">
         <v>-3884000.0</v>
       </c>
       <c r="I6">
         <v>-10819000.0</v>
       </c>
       <c r="J6">
         <v>-23104000.0</v>
       </c>
       <c r="K6">
         <v>-16118000.0</v>
       </c>
       <c r="L6">
         <v>-14087000.0</v>
       </c>
@@ -20361,96 +20361,96 @@
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
     </row>
     <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>173</v>
       </c>
       <c r="B5">
-        <v>-1637000.0</v>
+        <v>-908000.0</v>
       </c>
       <c r="C5">
         <v>-1334000.0</v>
       </c>
       <c r="D5">
         <v>375000.0</v>
       </c>
       <c r="E5">
-        <v>2590000.0</v>
+        <v>3205000.0</v>
       </c>
       <c r="F5">
-        <v>642000.0</v>
+        <v>1264000.0</v>
       </c>
       <c r="G5">
         <v>10408000.0</v>
       </c>
       <c r="H5">
-        <v>-1259000.0</v>
+        <v>1864000.0</v>
       </c>
       <c r="I5">
-        <v>-3912000.0</v>
+        <v>-13657000.0</v>
       </c>
       <c r="J5">
-        <v>-10278000.0</v>
+        <v>-10912000.0</v>
       </c>
       <c r="K5">
         <v>-11151000.0</v>
       </c>
       <c r="L5">
         <v>-19945000.0</v>
       </c>
       <c r="M5">
         <v>-6831000.0</v>
       </c>
       <c r="N5">
         <v>-8312000.0</v>
       </c>
       <c r="O5">
         <v>-9498000.0</v>
       </c>
       <c r="P5">
         <v>-8147000.0</v>
       </c>
       <c r="Q5">
-        <v>-9121000.0</v>
+        <v>-9494000.0</v>
       </c>
       <c r="R5">
         <v>-8355000.0</v>
       </c>
       <c r="S5">
         <v>-4662000.0</v>
       </c>
       <c r="T5">
         <v>-6705000.0</v>
       </c>
       <c r="U5">
         <v>-6390000.0</v>
       </c>
       <c r="V5">
         <v>-6706000.0</v>
       </c>
       <c r="W5">
         <v>-7008000.0</v>
       </c>
       <c r="X5">
         <v>-4947000.0</v>
       </c>
       <c r="Y5">
         <v>-4223000.0</v>
       </c>
@@ -20685,96 +20685,96 @@
       <c r="CX5">
         <v>-470348.0</v>
       </c>
       <c r="CY5">
         <v>-470758.0</v>
       </c>
       <c r="CZ5"/>
       <c r="DA5">
         <v>-190000.0</v>
       </c>
       <c r="DB5">
         <v>-220000.0</v>
       </c>
       <c r="DC5">
         <v>-180000.0</v>
       </c>
       <c r="DD5">
         <v>-210000.0</v>
       </c>
     </row>
     <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>174</v>
       </c>
       <c r="B6">
-        <v>-1535000.0</v>
+        <v>-806000.0</v>
       </c>
       <c r="C6">
         <v>-1225000.0</v>
       </c>
       <c r="D6">
         <v>467000.0</v>
       </c>
       <c r="E6">
-        <v>2617000.0</v>
+        <v>3232000.0</v>
       </c>
       <c r="F6">
-        <v>709000.0</v>
+        <v>1331000.0</v>
       </c>
       <c r="G6">
         <v>10477000.0</v>
       </c>
       <c r="H6">
-        <v>-1161000.0</v>
+        <v>1962000.0</v>
       </c>
       <c r="I6">
-        <v>-3892000.0</v>
+        <v>-13637000.0</v>
       </c>
       <c r="J6">
-        <v>-10236000.0</v>
+        <v>-10870000.0</v>
       </c>
       <c r="K6">
         <v>-11110000.0</v>
       </c>
       <c r="L6">
         <v>-19655000.0</v>
       </c>
       <c r="M6">
         <v>-6802000.0</v>
       </c>
       <c r="N6">
         <v>-8282000.0</v>
       </c>
       <c r="O6">
         <v>-9464000.0</v>
       </c>
       <c r="P6">
         <v>-8080000.0</v>
       </c>
       <c r="Q6">
-        <v>-9494000.0</v>
+        <v>-9357000.0</v>
       </c>
       <c r="R6">
         <v>-8324000.0</v>
       </c>
       <c r="S6">
         <v>-4631000.0</v>
       </c>
       <c r="T6">
         <v>-6668000.0</v>
       </c>
       <c r="U6">
         <v>-6351000.0</v>
       </c>
       <c r="V6">
         <v>-6667000.0</v>
       </c>
       <c r="W6">
         <v>-6966000.0</v>
       </c>
       <c r="X6">
         <v>-4910000.0</v>
       </c>
       <c r="Y6">
         <v>-4168000.0</v>
       </c>
@@ -31365,90 +31365,90 @@
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" t="s">
         <v>213</v>
       </c>
       <c r="B14">
         <v>131000.0</v>
       </c>
       <c r="C14">
         <v>109000.0</v>
       </c>
       <c r="D14">
-        <v>92000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="E14">
         <v>81000.0</v>
       </c>
       <c r="F14">
         <v>67000.0</v>
       </c>
       <c r="G14">
         <v>69000.0</v>
       </c>
       <c r="H14">
         <v>31000.0</v>
       </c>
       <c r="I14">
         <v>20000.0</v>
       </c>
       <c r="J14">
         <v>42000.0</v>
       </c>
       <c r="K14">
         <v>41000.0</v>
       </c>
       <c r="L14">
         <v>28000.0</v>
       </c>
       <c r="M14">
         <v>29000.0</v>
       </c>
       <c r="N14">
         <v>30000.0</v>
       </c>
       <c r="O14">
         <v>138000.0</v>
       </c>
       <c r="P14">
         <v>67000.0</v>
       </c>
       <c r="Q14">
-        <v>31000.0</v>
+        <v>137000.0</v>
       </c>
       <c r="R14">
         <v>31000.0</v>
       </c>
       <c r="S14">
         <v>353000.0</v>
       </c>
       <c r="T14">
         <v>37000.0</v>
       </c>
       <c r="U14">
         <v>39000.0</v>
       </c>
       <c r="V14">
         <v>39000.0</v>
       </c>
       <c r="W14">
         <v>-425000.0</v>
       </c>
       <c r="X14">
         <v>37000.0</v>
       </c>
       <c r="Y14">
         <v>207000.0</v>
       </c>
@@ -33840,57 +33840,57 @@
       </c>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24">
         <v>1500000.0</v>
       </c>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" t="s">
         <v>223</v>
       </c>
       <c r="B25">
-        <v>4506000.0</v>
+        <v>-440000.0</v>
       </c>
       <c r="C25">
         <v>-458000.0</v>
       </c>
       <c r="D25">
-        <v>5175000.0</v>
+        <v>-527000.0</v>
       </c>
       <c r="E25">
         <v>-459000.0</v>
       </c>
       <c r="F25">
         <v>-306000.0</v>
       </c>
       <c r="G25">
         <v>5708000.0</v>
       </c>
       <c r="H25">
         <v>-13487000.0</v>
       </c>
       <c r="I25">
         <v>9868000.0</v>
       </c>
       <c r="J25">
         <v>684000.0</v>
       </c>
       <c r="K25">
         <v>-134000.0</v>
       </c>
       <c r="L25">
         <v>301000.0</v>
       </c>