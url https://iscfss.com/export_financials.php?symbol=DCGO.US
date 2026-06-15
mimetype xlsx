--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,9943 +830,10790 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>11110867.0</v>
+      </c>
+      <c r="C2">
         <v>28356430.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19827258.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21582866.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>15833970.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3954123.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>947938.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>2387404.0</v>
+      </c>
+      <c r="C5">
         <v>1221869.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1484905.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>741206.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-32501.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-48539.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-244884.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>28942211.0</v>
+      </c>
+      <c r="C7">
         <v>27169238.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>21427426.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18012809.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>14581691.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12632388.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>14219624.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>9864.0</v>
+      </c>
+      <c r="C8">
         <v>10191.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>10406.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>10241.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>10013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>301451435.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>283161216.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>51018657.0</v>
+      </c>
+      <c r="C10">
         <v>89241695.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>59286147.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>157335323.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>175537221.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>32418219.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>47739610.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>51018657.0</v>
+      </c>
+      <c r="C12">
         <v>89241695.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>59286147.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>157335323.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>175537221.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32418219.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>47739610.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>9864.0</v>
+      </c>
+      <c r="C13">
         <v>10191.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10406.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10241.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>10007.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>115000288.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>99069000.0</v>
+      </c>
+      <c r="C14">
         <v>109422840.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>105617817.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>102975831.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>94863613.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100221062.0</v>
       </c>
       <c r="G14">
         <v>100221062.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>100221062.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>10241.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10013.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>29351755.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>35946275.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15329960.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
-      <c r="D17">
+      <c r="D17"/>
+      <c r="E17">
         <v>9957967.0</v>
       </c>
-      <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>47432550.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>47539929.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>38900413.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>8686966.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>6610557.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6307440.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>27</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>25728813.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>37682928.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22969246.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>10678049.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10674106.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>9970576.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>4480344.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2111653888344.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>217103012.0</v>
+      </c>
+      <c r="C23">
         <v>455621132.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>490451957.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>393277628.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>309602652.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>100172363.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100963796.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>183843.0</v>
+      </c>
+      <c r="C24">
         <v>5215.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>41586.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1236601.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>14821341.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>594494.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>751498.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>1236601.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>14821341.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>5547979.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>553573.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>597977.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>589058.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-21840863.0</v>
+      </c>
+      <c r="C28">
         <v>-32054727.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-12789004.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-137421000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-159026361.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18526980.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-32203578.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>144247422.0</v>
+      </c>
+      <c r="C29">
         <v>350935206.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>325864584.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>275132180.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>221511183.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>56256692.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>69790776.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>92893216.0</v>
+      </c>
+      <c r="C30">
         <v>210899926.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>262083462.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>102995397.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>78383614.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24854957.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10162569.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>211361007.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>200216999.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>37713178.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>52196352.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>84909413.0</v>
+      </c>
+      <c r="C32">
         <v>182679686.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>168750480.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>170922415.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>198156570.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>34927993.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>49411681.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>64703553.0</v>
+      </c>
+      <c r="C33">
         <v>151134869.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>151582395.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>122196723.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>53570161.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>41748695.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>41820462.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>40</v>
+      </c>
+      <c r="B34">
+        <v>4776215.0</v>
+      </c>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>12955146.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9848366.0</v>
       </c>
-      <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>23741629.0</v>
+      </c>
+      <c r="C35">
         <v>18635425.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>15161919.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>14191747.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>24669707.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>9729647.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>11869309.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>20665057.0</v>
+      </c>
+      <c r="C36">
         <v>21826085.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>15497488.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10399005.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7379404.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>3359384.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5130357.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>5696725.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>7475010.0</v>
       </c>
-      <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>44</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-1.5113471786513E+14</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>20356972.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>7379404.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3359384.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>5130357.0</v>
       </c>
     </row>
-    <row r="39" spans="1:7">
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>8487586.0</v>
+      </c>
+      <c r="C39">
         <v>4344642.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>17499953.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6269841.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2111656000000.0</v>
       </c>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
       <c r="G39">
+        <v>1150491.0</v>
+      </c>
+      <c r="H39">
         <v>1241155.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>46166799.0</v>
+      </c>
+      <c r="C40">
         <v>54898604.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>118956600.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>72853048.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>736021.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>15379960.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5116992.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>13518502.0</v>
       </c>
-      <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>325416366.0</v>
+      </c>
+      <c r="C42">
         <v>321087583.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>320693866.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>301451435.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>283161222.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>142346852.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>141659780.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>65250521.0</v>
+      </c>
+      <c r="C45">
         <v>59904067.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>51103046.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>39372115.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>26236684.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>26974261.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>24550406.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>43499632.0</v>
+      </c>
+      <c r="C46">
         <v>42177408.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>38419938.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>39372115.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>26236684.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>21104648.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>20412089.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>21258175.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>26236684.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>21104648.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>20412089.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-183801795.0</v>
+      </c>
+      <c r="C48">
         <v>-1402167.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-21394310.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-28972216.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-63556714.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-87300472.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-72940528.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-28972216.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-63556714.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
-    </row>
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>51740.0</v>
+      </c>
+      <c r="C50">
         <v>30012515.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>25028131.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>664913.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>626330.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>664357.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>564910.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>29177794.0</v>
+      </c>
+      <c r="C51">
         <v>57186968.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>46497143.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>19914323.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>20180996.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>13891239.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>15536032.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>10212380.0</v>
+      </c>
+      <c r="C52">
         <v>38551543.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>31335224.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5722576.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5359655.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4161592.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3666723.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>59</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>5547973452021.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>553572446427.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-    </row>
-    <row r="54" spans="1:7">
+      <c r="H53"/>
+    </row>
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>217103012.0</v>
+      </c>
+      <c r="C55">
         <v>455621132.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>490451957.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>393277628.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>309602652.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>100172363.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>100963796.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>152399459.0</v>
+      </c>
+      <c r="C56">
         <v>304486263.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>338869562.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>271080905.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>256032491.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>58423668.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>59143334.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>67490046.0</v>
+      </c>
+      <c r="C57">
         <v>121806577.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>170119082.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>100158490.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>57875921.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>23495675.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>9731653.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
-        <v>140442002.0</v>
+        <v>91231675.0</v>
       </c>
       <c r="C58">
-        <v>185281001.0</v>
+        <v>140442000.0</v>
       </c>
       <c r="D58">
+        <v>185281000.0</v>
+      </c>
+      <c r="E58">
         <v>114350237.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>82545628.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>33225322.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>21600962.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>144011839.0</v>
+      </c>
+      <c r="C60">
         <v>320917476.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>300794867.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>273230666.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>227057024.0</v>
+      </c>
+      <c r="G60">
         <v>54997841.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>68474368.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X62"/>
+  <dimension ref="A1:Z62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>13866403.0</v>
+      </c>
+      <c r="C2">
+        <v>11110867.0</v>
+      </c>
+      <c r="D2">
         <v>8052772.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>10122762.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>20518829.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>28356430.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>35141454.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30804149.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25628149.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>19827258.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>8951261.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>6690956.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>19028065.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>21582866.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12153337.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12915952.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>15120928.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>15833970.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13378151.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>6745174.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3370759.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3954123.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3954123.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:24">
+      <c r="Y2"/>
+      <c r="Z2"/>
+    </row>
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-    </row>
-    <row r="4" spans="1:24">
+      <c r="Y3"/>
+      <c r="Z3"/>
+    </row>
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5">
+        <v>2247984.0</v>
+      </c>
+      <c r="C5">
+        <v>2387404.0</v>
+      </c>
+      <c r="D5">
         <v>2433485.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>2721602.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1717407.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>1221869.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>2313518.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>1378744.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>1344771.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>1484905.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>808171.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1390642.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>984864.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>741206.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-276213.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-27930.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-38364.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-32501.0</v>
       </c>
-      <c r="R5">
-[...2 lines deleted...]
-      <c r="S5">
+      <c r="T5">
+        <v>123306.0</v>
+      </c>
+      <c r="U5">
         <v>54114.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-40541.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-48539.0</v>
       </c>
-      <c r="V5"/>
-[...1 lines deleted...]
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>68474368.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-    </row>
-    <row r="7" spans="1:24">
+      <c r="Y6"/>
+      <c r="Z6"/>
+    </row>
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>28285971.0</v>
+      </c>
+      <c r="C7">
+        <v>28942211.0</v>
+      </c>
+      <c r="D7">
         <v>29214090.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>30439738.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>30841610.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>27169238.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>26938436.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>23162031.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>22141634.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>21427426.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>18421869.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>18285218.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>18503466.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>18012809.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>17411013.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>12004234.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>13857604.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>14581691.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>13866167.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>13423653.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="V7"/>
+      <c r="W7">
         <v>12632388.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>9878.0</v>
+      </c>
+      <c r="C8">
+        <v>9864.0</v>
+      </c>
+      <c r="D8">
         <v>9781.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>9776.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>10018.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>10191.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>10198.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>10168.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>10297.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>10406.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>10387.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>10376.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>10293.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>10241.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>10778.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>10564.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>10208.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>10013.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>0.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>312101281.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>310049864.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>301451435.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>301522213.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>287301467.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>284938732.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>283161216.0</v>
       </c>
-      <c r="R9"/>
-      <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-    </row>
-    <row r="10" spans="1:24">
+      <c r="Y9"/>
+      <c r="Z9"/>
+    </row>
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>35675081.0</v>
+      </c>
+      <c r="C10">
+        <v>51018657.0</v>
+      </c>
+      <c r="D10">
         <v>73355638.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>104164128.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>79007535.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>89241695.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>89458388.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>66059922.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>41244446.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>59286147.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>52922517.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>109159519.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>120056897.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>157335323.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>169598749.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>198138395.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>188353909.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>175537221.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>39550926.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>33146205.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>28134967.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>32418219.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1532.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-47739610.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
-    </row>
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>35675081.0</v>
+      </c>
+      <c r="C12">
+        <v>51018657.0</v>
+      </c>
+      <c r="D12">
         <v>73355638.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>108554572.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>79007535.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>89241695.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>89458388.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>66059922.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>41244446.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>59286147.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>52922517.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>109159519.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>120056897.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>157335323.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>169598749.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>198138395.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>188353909.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>175537221.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>39550926.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>33146205.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>28134967.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>32418219.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1532.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>47739610.0</v>
       </c>
     </row>
-    <row r="13" spans="1:24">
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>9878.0</v>
+      </c>
+      <c r="C13">
+        <v>9864.0</v>
+      </c>
+      <c r="D13">
         <v>9781.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>9776.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>10018.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>10191.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>10198.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>10168.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>10297.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>10406.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>10387.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>10376.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>10293.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>10241.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>10778.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>10564.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>10208.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>10013.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>230288058.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>96789668.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>99832390.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>115000288.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>331.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>98746000.0</v>
+      </c>
+      <c r="C14">
+        <v>97993000.0</v>
+      </c>
+      <c r="D14">
         <v>115652000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>97757075.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>101594579.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>101910883.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>106290929.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>106324345.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>108506435.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>105617817.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>104993729.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>103585661.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>102579291.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>102411162.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>107403135.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>115279676.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>115652049.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100221062.0</v>
       </c>
       <c r="S14">
         <v>100221062.0</v>
       </c>
       <c r="T14">
         <v>100221062.0</v>
       </c>
       <c r="U14">
         <v>100221062.0</v>
       </c>
       <c r="V14">
         <v>100221062.0</v>
       </c>
       <c r="W14">
         <v>100221062.0</v>
       </c>
       <c r="X14">
+        <v>100221062.0</v>
+      </c>
+      <c r="Y14">
+        <v>100221062.0</v>
+      </c>
+      <c r="Z14">
         <v>90505000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>10376.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>10293.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>10241.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>10778.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>10564.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>10208.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>10013.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>-1.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>96813095.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>71879120.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>52683174.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>35946275.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>40047955.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>27487441.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-3957007.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15329960.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
-    </row>
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-      <c r="L17">
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17">
         <v>10973522.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>9957967.0</v>
       </c>
-      <c r="N17"/>
-      <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>26</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
         <v>41089450.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>49954435.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>49554226.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>47432550.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>47862242.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>47505110.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>47489759.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>47539929.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>47594304.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>47820840.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>47668654.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>38900413.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>34533363.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8686966.0</v>
       </c>
       <c r="Q20">
         <v>8686966.0</v>
       </c>
       <c r="R20">
-        <v>6610557.0</v>
+        <v>8686966.0</v>
       </c>
       <c r="S20">
-        <v>6610557.0</v>
+        <v>8686966.0</v>
       </c>
       <c r="T20">
         <v>6610557.0</v>
       </c>
       <c r="U20">
         <v>6610557.0</v>
       </c>
-      <c r="V20"/>
-      <c r="W20"/>
+      <c r="V20">
+        <v>6610557.0</v>
+      </c>
+      <c r="W20">
+        <v>6610557.0</v>
+      </c>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>644134.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>17939190.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>26707383.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>27343578.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>25728813.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>34996541.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>35973775.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>36764034.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>37682928.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>38586498.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>38050268.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>38939054.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>22969246.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>20647790.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>10415401.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10579310.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>10678049.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>10813082.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10817765.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10767328.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>10674106.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21"/>
       <c r="X21"/>
-    </row>
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
-        <v>4480344.0</v>
+        <v>1.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
+        <v>4480344.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
-      <c r="T22">
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
         <v>-31314792.0</v>
       </c>
-      <c r="U22"/>
-      <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>209226863.0</v>
+      </c>
+      <c r="C23">
+        <v>217103012.0</v>
+      </c>
+      <c r="D23">
         <v>353782879.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>408263751.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>430792998.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>455621132.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>493882539.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>488165687.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>490685117.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>490451957.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>419784142.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>390286045.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>407545176.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>393277628.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>355920210.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>331855388.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>325196304.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>309602652.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>144078865.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>123134784.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>106603027.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>100172363.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>114548.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>79362834.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24">
+        <v>171714.0</v>
+      </c>
+      <c r="C24">
+        <v>183843.0</v>
+      </c>
+      <c r="D24">
         <v>195728.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="E24"/>
+      <c r="F24">
         <v>2155.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>5215.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>21336.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>27329.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>33726.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>41586.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2044938.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1580516.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1272415.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1236601.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1456105.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1048864.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>14748557.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>14821341.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>605075.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>742461.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="V24"/>
+      <c r="W24">
         <v>594494.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>1580516.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1272415.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1236601.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1456105.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>11598349.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>14748557.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>14821341.0</v>
       </c>
-      <c r="R25"/>
-      <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-    </row>
-    <row r="26" spans="1:24">
+      <c r="Y25"/>
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>32</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
         <v>5446213.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>5468464.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5507281.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>5547979.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>634100.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>554879.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>470406.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>553573.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>447125.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>392118.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>482691.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>597977.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>712718.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>619348.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>520063.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>589058.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27"/>
+      <c r="Z27"/>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-7168118.0</v>
+      </c>
+      <c r="C28">
+        <v>-21840863.0</v>
+      </c>
+      <c r="D28">
         <v>-43891661.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-48102242.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-18150839.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-32054727.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-32472242.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-12845061.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>10957281.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-12789004.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-31759657.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-88597477.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-99631208.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-137421000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-149025047.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-183492990.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-171705287.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-159026361.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-16148123.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-10548957.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13753849.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-18526980.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>69631.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>47739610.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>132532861.0</v>
+      </c>
+      <c r="C29">
+        <v>144247422.0</v>
+      </c>
+      <c r="D29">
         <v>270782357.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>327290302.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>339352220.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>350935206.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>355261055.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>345208444.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>341384175.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>325864584.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>290340106.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>282049421.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>280599642.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>275132180.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>267382530.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>249733905.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>234774574.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>221511183.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>102333876.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>61711043.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="V29"/>
+      <c r="W29">
         <v>56256692.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>93965449.0</v>
+      </c>
+      <c r="C30">
+        <v>92893216.0</v>
+      </c>
+      <c r="D30">
         <v>107015563.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>122756182.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>178755898.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>210899926.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>233712723.0</v>
       </c>
-      <c r="G30">
-[...2 lines deleted...]
-      <c r="H30">
+      <c r="I30">
+        <v>257503000.0</v>
+      </c>
+      <c r="J30">
         <v>283127437.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>262083462.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>207324368.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>118498751.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>131599567.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>102995397.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>79999764.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>72253831.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>76167670.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>78383614.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>51497088.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>41062157.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31314792.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>24854957.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24854957.0</v>
       </c>
-      <c r="W30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:24">
+      <c r="Y30"/>
+      <c r="Z30"/>
+    </row>
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>193901489.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>192069711.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>211361007.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>209038688.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>227990367.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>212717280.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>200216999.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>38871398.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>35109126.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>36341124.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>37713178.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>37713178.0</v>
       </c>
-      <c r="W31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:24">
+      <c r="Y31"/>
+      <c r="Z31"/>
+    </row>
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>60949080.0</v>
+      </c>
+      <c r="C32">
+        <v>84909413.0</v>
+      </c>
+      <c r="D32">
         <v>116641880.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>136427992.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>154960333.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>182679686.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>178095304.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>174590966.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>174995536.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>168750480.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>154086880.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>142688439.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>149419159.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>170922415.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>180854358.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>217742347.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>207178296.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>198156570.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-46606.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>31030832.0</v>
       </c>
-      <c r="T32"/>
-      <c r="U32">
+      <c r="V32"/>
+      <c r="W32">
         <v>34927993.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
-    </row>
-    <row r="33" spans="1:24">
+      <c r="Y32"/>
+      <c r="Z32"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>71061075.0</v>
+      </c>
+      <c r="C33">
+        <v>64703553.0</v>
+      </c>
+      <c r="D33">
         <v>163556866.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>171689117.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>168261567.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>151134869.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>165556522.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>159457846.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>155553538.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>151582390.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>152637845.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>155840988.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>149151334.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>122196723.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>103927373.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>56177859.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>57025519.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>53570161.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>47348949.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>45422537.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>43881234.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>41748695.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>113015.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-47739610.0</v>
       </c>
     </row>
-    <row r="34" spans="1:24">
+    <row r="34" spans="1:26">
       <c r="A34" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="C34"/>
+        <v>40</v>
+      </c>
+      <c r="B34">
+        <v>2476216.0</v>
+      </c>
+      <c r="C34">
+        <v>4776215.0</v>
+      </c>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
-      <c r="K34">
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
         <v>13088332.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13377054.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>12955146.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>12492767.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>7928161.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>9190949.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>9848366.0</v>
       </c>
-      <c r="R34"/>
-      <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
-    </row>
-    <row r="35" spans="1:24">
+      <c r="Y34"/>
+      <c r="Z34"/>
+    </row>
+    <row r="35" spans="1:26">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>20799763.0</v>
+      </c>
+      <c r="C35">
+        <v>23741629.0</v>
+      </c>
+      <c r="D35">
         <v>19536859.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>20386377.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>21297097.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>18635425.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>18748289.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>16062208.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>15472973.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>15161919.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>15172310.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>14668848.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>14649469.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14191747.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>13948872.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>19526510.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>23939506.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>24669707.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>10059754.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>10206105.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>9925061.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>9729647.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-      <c r="X35">
+      <c r="X35"/>
+      <c r="Y35"/>
+      <c r="Z35">
         <v>-79362834.0</v>
       </c>
     </row>
-    <row r="36" spans="1:24">
+    <row r="36" spans="1:26">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>3336687.0</v>
+      </c>
+      <c r="C36">
+        <v>20665057.0</v>
+      </c>
+      <c r="D36">
         <v>24919146.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>27653273.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>27632433.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>21826085.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>22552672.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>22062176.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>20057082.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>15497488.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>17261691.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>18140163.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>10812392.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>10399005.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>12848929.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>12005663.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>11993051.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7379404.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>6718307.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>5128705.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4553199.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3359384.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>113015.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-47739610.0</v>
       </c>
     </row>
-    <row r="37" spans="1:24">
+    <row r="37" spans="1:26">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-      <c r="K37">
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
         <v>4087982.0</v>
       </c>
-      <c r="L37">
+      <c r="N37">
         <v>5243605.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>5696725.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>6613018.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>7300962.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>8280753.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>7475010.0</v>
       </c>
-      <c r="R37"/>
-      <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-    </row>
-    <row r="38" spans="1:24">
+      <c r="Y37"/>
+      <c r="Z37"/>
+    </row>
+    <row r="38" spans="1:26">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-1.5113471786513E+14</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>29387927.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>21785914.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>20356972.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>12848929.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>12005663.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11993051.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7379404.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>6718307.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>5128705.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>4553199.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3359384.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3359384.0</v>
       </c>
-      <c r="W38"/>
-[...2 lines deleted...]
-    <row r="39" spans="1:24">
+      <c r="Y38"/>
+      <c r="Z38"/>
+    </row>
+    <row r="39" spans="1:26">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>8525258.0</v>
+      </c>
+      <c r="C39">
+        <v>8487586.0</v>
+      </c>
+      <c r="D39">
         <v>9854812.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>9654324.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>4767998.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>4344642.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5154906.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5144917.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>10759696.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>17499953.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6899412.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6786787.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>6737378.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>6269841.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>2394324.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5285303.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3649206.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>2111656.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>5681902.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>3503885.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>3272034.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1150492.0</v>
       </c>
-      <c r="V39"/>
-      <c r="W39"/>
       <c r="X39"/>
-    </row>
-    <row r="40" spans="1:24">
+      <c r="Y39"/>
+      <c r="Z39"/>
+    </row>
+    <row r="40" spans="1:26">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>53166890.0</v>
+      </c>
+      <c r="C40">
+        <v>46166799.0</v>
+      </c>
+      <c r="D40">
         <v>55604243.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>4947614.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>47492670.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>54898604.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>76851402.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>86160073.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>97779140.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>118956600.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>26238486.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>26489294.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>84170398.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>72853048.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>52360312.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>39350850.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>39585194.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>736021.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>40138842.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>27476355.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>23170548.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>15379960.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>20450.0</v>
       </c>
-      <c r="W40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:24">
+      <c r="Y40"/>
+      <c r="Z40"/>
+    </row>
+    <row r="41" spans="1:26">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
         <v>10549485.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>13577251.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>13518502.0</v>
       </c>
-      <c r="R41"/>
-      <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
-    </row>
-    <row r="42" spans="1:24">
+      <c r="Y41"/>
+      <c r="Z41"/>
+    </row>
+    <row r="42" spans="1:26">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>328618933.0</v>
+      </c>
+      <c r="C42">
+        <v>325416366.0</v>
+      </c>
+      <c r="D42">
         <v>317820318.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>316509376.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>318417191.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>321087583.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>321028986.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>317403960.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>320135875.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>326554860.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>315745338.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>312101281.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>310049864.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>301451435.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>301522213.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>287301467.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>284938732.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>283161216.0</v>
       </c>
-      <c r="R42">
-[...2 lines deleted...]
-      <c r="S42">
+      <c r="T42">
+        <v>143289263.0</v>
+      </c>
+      <c r="U42">
         <v>143108386.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>142738385.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>142346852.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>24669.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42">
+      <c r="Y42"/>
+      <c r="Z42">
         <v>10888466.0</v>
       </c>
     </row>
-    <row r="43" spans="1:24">
+    <row r="43" spans="1:26">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-    </row>
-    <row r="44" spans="1:24">
+      <c r="Y43"/>
+      <c r="Z43"/>
+    </row>
+    <row r="44" spans="1:26">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-    </row>
-    <row r="45" spans="1:24">
+      <c r="Y44"/>
+      <c r="Z44"/>
+    </row>
+    <row r="45" spans="1:26">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>64587476.0</v>
+      </c>
+      <c r="C45">
+        <v>65250521.0</v>
+      </c>
+      <c r="D45">
         <v>64010810.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>64159607.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>64271046.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>59904067.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>59069202.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>54885711.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>52865172.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>51103046.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>39839496.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>40189835.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>40275021.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>39372115.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>35184573.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
-    </row>
-    <row r="46" spans="1:24">
+      <c r="Y45"/>
+      <c r="Z45"/>
+    </row>
+    <row r="46" spans="1:26">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>42006691.0</v>
+      </c>
+      <c r="C46">
+        <v>43499632.0</v>
+      </c>
+      <c r="D46">
         <v>43453011.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>44697713.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>45874587.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>42177408.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>42379639.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>39449094.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>38826497.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>38419938.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>39839496.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>40189835.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>40275021.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>39372115.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>35184573.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>24450481.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>25246129.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>26236684.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>23207003.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>22865510.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>21950150.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>21104648.0</v>
       </c>
-      <c r="V46"/>
-      <c r="W46"/>
       <c r="X46"/>
-    </row>
-    <row r="47" spans="1:24">
+      <c r="Y46"/>
+      <c r="Z46"/>
+    </row>
+    <row r="47" spans="1:26">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>21937494.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>21729460.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>21258175.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>17577830.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>24450481.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>12624427.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>26236684.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>23207003.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>22865510.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>21950150.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>21104648.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>21104648.0</v>
       </c>
-      <c r="W47"/>
-[...2 lines deleted...]
-    <row r="48" spans="1:24">
+      <c r="Y47"/>
+      <c r="Z47"/>
+    </row>
+    <row r="48" spans="1:26">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-198564926.0</v>
+      </c>
+      <c r="C48">
+        <v>-183801795.0</v>
+      </c>
+      <c r="D48">
         <v>-49731114.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-21962728.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-10807482.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-1402167.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>1860643.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-3637258.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-10166861.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-21394310.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-28964781.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-33729702.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-32367602.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-28972216.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-37036937.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-40191367.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-52927020.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-63556714.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-87117532.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-90625052.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-88978836.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-87300472.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2065.0</v>
       </c>
-      <c r="W48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:24">
+      <c r="Y48"/>
+      <c r="Z48"/>
+    </row>
+    <row r="49" spans="1:26">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-33729702.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-32367602.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-28972216.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-37036937.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-40191367.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-52927020.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-63556714.0</v>
       </c>
-      <c r="R49"/>
-      <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-    </row>
-    <row r="50" spans="1:24">
+      <c r="Y49"/>
+      <c r="Z49"/>
+    </row>
+    <row r="50" spans="1:26">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50">
+        <v>49278.0</v>
+      </c>
+      <c r="C50">
+        <v>51740.0</v>
+      </c>
+      <c r="D50">
         <v>54159.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>30012592.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>30012931.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>30012515.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>30026374.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>30025501.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>30026367.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>25028131.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>696053.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>696308.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>649808.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>664913.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1706584.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1592307.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>1619712.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>626330.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>8931561.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>8431134.0</v>
       </c>
-      <c r="T50"/>
-      <c r="U50">
+      <c r="V50"/>
+      <c r="W50">
         <v>664357.0</v>
       </c>
-      <c r="V50"/>
-      <c r="W50"/>
       <c r="X50"/>
-    </row>
-    <row r="51" spans="1:24">
+      <c r="Y50"/>
+      <c r="Z50"/>
+    </row>
+    <row r="51" spans="1:26">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>28506963.0</v>
+      </c>
+      <c r="C51">
+        <v>29177794.0</v>
+      </c>
+      <c r="D51">
         <v>29463977.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>60452330.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>60856696.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>57186968.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>56986146.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>53214861.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>52201727.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>46497143.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>21162860.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>20562042.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>20425689.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>19914323.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>20573702.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>17266729.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>21034924.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>20180996.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>23402803.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>22597248.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>14381118.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>13891239.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>71163.0</v>
       </c>
-      <c r="W51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:24">
+      <c r="Y51"/>
+      <c r="Z51"/>
+    </row>
+    <row r="52" spans="1:26">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>10183415.0</v>
+      </c>
+      <c r="C52">
+        <v>10212380.0</v>
+      </c>
+      <c r="D52">
         <v>9927118.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>40066000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>39559599.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>38551543.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>38237857.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>37152653.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>36728754.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>31335224.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>5990550.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5893194.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>5776220.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>5722576.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>6624830.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>5668380.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>6286367.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>5359655.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>13343049.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>12391143.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4456058.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4161592.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>71163.0</v>
       </c>
-      <c r="W52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:24">
+      <c r="Y52"/>
+      <c r="Z52"/>
+    </row>
+    <row r="53" spans="1:26">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-      <c r="E53">
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53">
         <v>5547973452021.0</v>
       </c>
-      <c r="F53"/>
-      <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53">
         <v>553572446427.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>447124552875.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>14601243.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>7461821.0</v>
       </c>
-      <c r="M53"/>
-      <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>95479220.0</v>
       </c>
     </row>
-    <row r="54" spans="1:24">
+    <row r="54" spans="1:26">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-    </row>
-    <row r="55" spans="1:24">
+      <c r="Y54"/>
+      <c r="Z54"/>
+    </row>
+    <row r="55" spans="1:26">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>209226863.0</v>
+      </c>
+      <c r="C55">
+        <v>217103012.0</v>
+      </c>
+      <c r="D55">
         <v>353782879.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>408263751.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>430792998.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>455621132.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>493882539.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>488165687.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>490685117.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>490451957.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>419784142.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>390286045.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>407545176.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>393277628.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>355920210.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>331855388.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>325196304.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>309602652.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>144078865.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>123134784.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>106603027.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>100172363.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>114548.0</v>
       </c>
-      <c r="W55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:24">
+      <c r="Y55"/>
+      <c r="Z55"/>
+    </row>
+    <row r="56" spans="1:26">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>138165788.0</v>
+      </c>
+      <c r="C56">
+        <v>152399459.0</v>
+      </c>
+      <c r="D56">
         <v>190226013.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>236574634.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>262531431.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>304486263.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>328326017.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>328707841.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>335131579.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>338869562.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>267146297.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>234445057.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>258393842.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>271080905.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>251992837.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>275677529.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>268170785.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>256032491.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>96729916.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>77712247.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>62721793.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>58423668.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1532.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>47739610.0</v>
       </c>
     </row>
-    <row r="57" spans="1:24">
+    <row r="57" spans="1:26">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>77216708.0</v>
+      </c>
+      <c r="C57">
+        <v>67490046.0</v>
+      </c>
+      <c r="D57">
         <v>73584133.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>100146642.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>107571098.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>121806577.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>150230713.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>154116875.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>160136043.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>170119082.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>113059417.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>91756618.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>108974683.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>100158490.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>71138479.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>57935182.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>60992489.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>57875921.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>66963157.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>46681415.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>30997365.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>23495675.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>91613.0</v>
       </c>
-      <c r="W57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:24">
+      <c r="Y57"/>
+      <c r="Z57"/>
+    </row>
+    <row r="58" spans="1:26">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>98016472.0</v>
+      </c>
+      <c r="C58">
+        <v>91231675.0</v>
+      </c>
+      <c r="D58">
         <v>93120992.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>120533019.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>128868195.0</v>
       </c>
-      <c r="E58">
-[...4 lines deleted...]
-      </c>
       <c r="G58">
+        <v>140442000.0</v>
+      </c>
+      <c r="H58">
+        <v>168979000.0</v>
+      </c>
+      <c r="I58">
         <v>170179083.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>175609016.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>185281001.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>128231727.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>106425466.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>123624152.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>114350237.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>85087351.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>77461692.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>84931995.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>82545628.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>77022911.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>56887520.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>40922426.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>33225322.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>91613.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58">
+      <c r="Y58"/>
+      <c r="Z58">
         <v>-79362834.0</v>
       </c>
     </row>
-    <row r="59" spans="1:24">
+    <row r="59" spans="1:26">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-    </row>
-    <row r="60" spans="1:24">
+      <c r="Y59"/>
+      <c r="Z59"/>
+    </row>
+    <row r="60" spans="1:26">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>132311869.0</v>
+      </c>
+      <c r="C60">
+        <v>144011839.0</v>
+      </c>
+      <c r="D60">
         <v>270532470.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>297277710.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>309337134.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>320917476.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>325213345.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>315155614.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>311324082.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>305170956.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>287599115.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>279772597.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>278677419.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>273230666.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>264219841.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>247092734.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>231983556.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>219582014.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>56295037.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>52537448.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>53719008.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>54997841.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>22935.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>79362834.0</v>
       </c>
     </row>
-    <row r="61" spans="1:24">
+    <row r="61" spans="1:26">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-    </row>
-    <row r="62" spans="1:24">
+      <c r="Y61"/>
+      <c r="Z61"/>
+    </row>
+    <row r="62" spans="1:26">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>223438301.0</v>
+      </c>
+      <c r="C2">
         <v>402980557.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>428906225.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>285794520.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>208971062.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>62743607.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35109591.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>15661865.0</v>
+      </c>
+      <c r="C3">
         <v>15884898.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>16431892.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10565578.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7511579.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5507655.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4182271.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-186484878.0</v>
+      </c>
+      <c r="C5">
         <v>29678209.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
-        <v>21831628.0</v>
+        <v>16293292.0</v>
       </c>
       <c r="E5">
+        <v>22781892.0</v>
+      </c>
+      <c r="F5">
         <v>20558215.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14757683.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-20762734.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-170823013.0</v>
+      </c>
+      <c r="C6">
         <v>45563107.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>32397206.0</v>
+        <v>32725184.0</v>
       </c>
       <c r="E6">
+        <v>33347470.0</v>
+      </c>
+      <c r="F6">
         <v>28069794.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-9250028.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-16580463.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>98757699.0</v>
+      </c>
+      <c r="C9">
         <v>213574575.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>195382417.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>154721226.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>109747518.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>31347051.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13189521.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-187498989.0</v>
+      </c>
+      <c r="C10">
         <v>27749000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16293292.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>22781892.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19795185.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-14631769.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-21191010.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>8868166.0</v>
+      </c>
+      <c r="C11">
         <v>14388422.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6244965.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-7961321.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>615697.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>167443.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>47032.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>1014111.0</v>
+      </c>
+      <c r="C12">
         <v>2166160.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1684399000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>762685.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>763030.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>204632.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>717321.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1684399.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>762685.0</v>
       </c>
-      <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-    </row>
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>13967527.0</v>
+      </c>
+      <c r="C14">
         <v>6631563.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-3189873.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3841285.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-4564270.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>439268.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1028001.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-182399628.0</v>
+      </c>
+      <c r="C15">
         <v>19992143.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>6858455.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>34584498.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>23743758.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14359944.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-20210041.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>34584498.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23743758.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-14359944.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-20210041.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-196367155.0</v>
+      </c>
+      <c r="C17">
         <v>13360580.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>10048328.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>30743213.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>19179488.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14799212.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-21238042.0</v>
       </c>
     </row>
-    <row r="18" spans="1:7">
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-1242161.0</v>
+      </c>
+      <c r="C18">
         <v>-1929207.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1684399.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>762685.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-763030.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-204632.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-545872.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-987482.0</v>
       </c>
-      <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>11702548.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3907660.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-89157159.0</v>
+      </c>
+      <c r="C21">
         <v>28688726.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15054980.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>21831628.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>15357298.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-14757683.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-20762734.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>411353159.0</v>
+      </c>
+      <c r="C23">
         <v>587866406.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>609233662.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>418684118.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>303361282.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>108848341.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>69061846.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>15661865.0</v>
+      </c>
+      <c r="C25">
         <v>15884898.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16431892.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10565578.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7071555.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5507655.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>4182271.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>13563070.0</v>
+      </c>
+      <c r="C26">
         <v>11589402.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>10858724.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>5384853.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3320183.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1189583.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1221453.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>1420428.0</v>
+      </c>
+      <c r="C27">
         <v>1505900.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2801740.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4755161.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4757970.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>746236.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1370409.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>157269495.0</v>
+      </c>
+      <c r="C28">
         <v>155905649.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>150235081.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>112184006.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>78800488.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>38661260.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27178122.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>8868166.0</v>
+      </c>
+      <c r="C29">
         <v>14388422.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6244965.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-7961321.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>615697.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>167443.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>47032.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>187914858.0</v>
+      </c>
+      <c r="C30">
         <v>184885849.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>180327437.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>132889598.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>94390220.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46104734.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>33952255.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-98341830.0</v>
+      </c>
+      <c r="C31">
         <v>-939724.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1238313.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>950264.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4437887.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>125914.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-428276.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>322196000.0</v>
+      </c>
+      <c r="C32">
         <v>616555132.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>624288642.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>440515746.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>318718580.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>94090658.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>48299112.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X32"/>
+  <dimension ref="A1:Z32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>54314695.0</v>
+      </c>
+      <c r="C2">
+        <v>50571192.0</v>
+      </c>
+      <c r="D2">
         <v>52683525.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>54998524.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>65185060.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>80334624.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>88764282.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>109072737.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>124808914.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>132559805.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>131502046.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>83617876.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>81226498.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>66375647.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>71254838.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>70176462.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>77987573.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>71890860.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>60025728.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>41023082.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>35860742.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20793514.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>18263419.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13955565.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>9731110.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>2647107.0</v>
+      </c>
+      <c r="C3">
+        <v>3948234.0</v>
+      </c>
+      <c r="D3">
         <v>3971232.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>3981008.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>3761391.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3322925.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4177534.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4201658.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4182781.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>4615235.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>4336267.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3831061.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3649329.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3311922.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3014864.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2037770.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2201022.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1557252.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2019575.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1897052.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1597676.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1442211.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1369761.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1350024.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1345659.0</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-16580822.0</v>
+      </c>
+      <c r="C5">
+        <v>-111686269.0</v>
+      </c>
+      <c r="D5">
         <v>-25237568.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-17472976.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-14376703.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-6483704.0</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5">
+      <c r="H5">
+        <v>9539466.0</v>
+      </c>
+      <c r="I5">
         <v>10081144.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>16091391.0</v>
       </c>
-      <c r="I5">
-[...4 lines deleted...]
-      </c>
       <c r="K5">
-        <v>1575954.0</v>
+        <v>12196382.0</v>
       </c>
       <c r="L5">
-        <v>-6902587.0</v>
+        <v>9157006.0</v>
       </c>
       <c r="M5">
-        <v>80116.0</v>
+        <v>988565.0</v>
       </c>
       <c r="N5">
-        <v>4199190.0</v>
+        <v>-6048660.0</v>
       </c>
       <c r="O5">
-        <v>7457758.0</v>
+        <v>-1976649.0</v>
       </c>
       <c r="P5">
-        <v>10094565.0</v>
+        <v>2868402.0</v>
       </c>
       <c r="Q5">
-        <v>15453282.0</v>
+        <v>12077522.0</v>
       </c>
       <c r="R5">
-        <v>1519219.0</v>
+        <v>9948222.0</v>
       </c>
       <c r="S5">
-        <v>258759.0</v>
+        <v>20539262.0</v>
       </c>
       <c r="T5">
+        <v>1661885.0</v>
+      </c>
+      <c r="U5">
+        <v>231029.0</v>
+      </c>
+      <c r="V5">
         <v>-1873958.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4438239.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2559258.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1712507.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-6035474.0</v>
       </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-13933715.0</v>
+      </c>
+      <c r="C6">
+        <v>-107738035.0</v>
+      </c>
+      <c r="D6">
         <v>-21266336.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-13491968.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-10615312.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3160779.0</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6">
+      <c r="H6">
+        <v>13717000.0</v>
+      </c>
+      <c r="I6">
         <v>14282802.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>20274172.0</v>
       </c>
-      <c r="I6">
-[...4 lines deleted...]
-      </c>
       <c r="K6">
-        <v>5407015.0</v>
+        <v>16811617.0</v>
       </c>
       <c r="L6">
-        <v>-3253258.0</v>
+        <v>13493273.0</v>
       </c>
       <c r="M6">
-        <v>3392038.0</v>
+        <v>4819626.0</v>
       </c>
       <c r="N6">
-        <v>7214054.0</v>
+        <v>-2399331.0</v>
       </c>
       <c r="O6">
-        <v>9495528.0</v>
+        <v>1335273.0</v>
       </c>
       <c r="P6">
-        <v>12295587.0</v>
+        <v>5883266.0</v>
       </c>
       <c r="Q6">
-        <v>17010534.0</v>
+        <v>14115292.0</v>
       </c>
       <c r="R6">
-        <v>3538794.0</v>
+        <v>12149244.0</v>
       </c>
       <c r="S6">
-        <v>2155811.0</v>
+        <v>22096514.0</v>
       </c>
       <c r="T6">
+        <v>3681460.0</v>
+      </c>
+      <c r="U6">
+        <v>2128081.0</v>
+      </c>
+      <c r="V6">
         <v>-276282.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2996028.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1189497.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-362483.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-4689815.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-    </row>
-    <row r="8" spans="1:24">
+      <c r="Y7"/>
+      <c r="Z7"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>21235789.0</v>
+      </c>
+      <c r="C9">
+        <v>24364496.0</v>
+      </c>
+      <c r="D9">
         <v>18126110.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>25419098.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>30847995.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>40498449.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>49920532.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>55876979.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>67278615.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>66686464.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>55050864.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>41868884.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>31776205.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>42409349.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>33065056.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>39342842.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>39903979.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>49433341.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>25813260.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>21162915.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>13828114.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>10446711.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>8673194.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>8581164.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>3645982.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-16680554.0</v>
+      </c>
+      <c r="C10">
+        <v>-111610573.0</v>
+      </c>
+      <c r="D10">
         <v>-43168791.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-17916638.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-14802987.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-6575256.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>9034381.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>9567494.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>15722383.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>12196382.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>9157006.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>988565.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6048660.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-1976649.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2868402.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12077522.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>9812616.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>20277081.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1406174.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>100900.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-1988967.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4228692.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-2651831.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1703087.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-6035955.0</v>
       </c>
     </row>
-    <row r="11" spans="1:24">
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>19283.0</v>
+      </c>
+      <c r="C11">
+        <v>30730027.0</v>
+      </c>
+      <c r="D11">
         <v>-13511429.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-4626745.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-3723687.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>1071670.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4488828.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3708920.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>5119004.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>4203122.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>4526767.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-355054.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-2129870.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-9125076.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>401916.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>321660.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>440179.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2166.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>604608.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-1107.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>10029.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>163925.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>3518.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>11000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>1204.0</v>
       </c>
     </row>
-    <row r="12" spans="1:24">
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>99732.0</v>
+      </c>
+      <c r="C12">
+        <v>75696.0</v>
+      </c>
+      <c r="D12">
         <v>219861.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>443662.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>426284.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>541464.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>505085.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>513650.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>369008.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>6979000000.0</v>
       </c>
-      <c r="J12"/>
-      <c r="K12">
+      <c r="L12"/>
+      <c r="M12">
         <v>521872000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>809172000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>465794.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>334221.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>98276.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>135606.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>262181.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>255711.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>130129.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>115009.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>129853.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>73788.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>18312.0</v>
       </c>
-      <c r="X12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-      <c r="I13">
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13">
         <v>6979.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>346376.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>521872.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>809172.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13">
+      <c r="O13"/>
+      <c r="P13">
         <v>334221.0</v>
       </c>
-      <c r="O13"/>
-      <c r="P13"/>
       <c r="Q13"/>
-      <c r="R13">
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13">
         <v>1480.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-    </row>
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14">
+        <v>1936706.0</v>
+      </c>
+      <c r="C14">
+        <v>8269919.0</v>
+      </c>
+      <c r="D14">
         <v>1888976.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>2134647.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1673985.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>4384116.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>952348.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>671029.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>624070.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-422789.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>134682.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-3354886.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-453120.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-916293.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>687944.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>979791.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>-1257257.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>3285907.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2705954.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-1748223.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>320632.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-99558.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14"/>
       <c r="X14"/>
-    </row>
-    <row r="15" spans="1:24">
+      <c r="Y14"/>
+      <c r="Z14"/>
+    </row>
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-14763131.0</v>
+      </c>
+      <c r="C15">
+        <v>-134070681.0</v>
+      </c>
+      <c r="D15">
         <v>-27768386.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-11155246.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-9405315.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-3262810.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5497901.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>6529603.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>11227449.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>7570471.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4764921.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2011267.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3465670.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>8064719.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3154430.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>12735653.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>10629694.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>23560822.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>3507520.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-1646216.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-1678364.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4492175.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2398351.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-2047300.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-6037159.0</v>
       </c>
     </row>
-    <row r="16" spans="1:24">
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-2011267.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3465670.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8064721.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>3154430.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12735653.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>10629694.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>23560822.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>3507520.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-1646216.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-1998996.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-3445263.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-2398351.0</v>
       </c>
-      <c r="W16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:24">
+      <c r="Y16"/>
+      <c r="Z16"/>
+    </row>
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-16699837.0</v>
+      </c>
+      <c r="C17">
+        <v>-142340600.0</v>
+      </c>
+      <c r="D17">
         <v>-29657362.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-13289893.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-11079300.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7646926.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>4545553.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>5858574.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>10603379.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>7993260.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>4630239.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1343619.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3918790.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>7148428.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>2466486.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>11755862.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>9372437.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>20274915.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>544487.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>102007.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-1998996.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-4392617.0</v>
       </c>
-      <c r="V17"/>
-      <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>-99732.0</v>
+      </c>
+      <c r="C18">
+        <v>-152354.0</v>
+      </c>
+      <c r="D18">
         <v>-219861.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-443662.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-426284.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-541464.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-505085.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-513650.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-369008.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>6979.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>346376.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>521872.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>809172.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>465794.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>334221.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>98276.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-135606.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-262181.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1480.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-130129.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-115009.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-129853.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
-    </row>
-    <row r="19" spans="1:24">
+      <c r="Y18"/>
+      <c r="Z18"/>
+    </row>
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>214880.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-987482.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20">
         <v>2503486.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>3638321.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>5092325.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2200964.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>3061276.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1347983.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-18711091.0</v>
+      </c>
+      <c r="C21">
+        <v>-32441909.0</v>
+      </c>
+      <c r="D21">
         <v>-41976309.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-17480244.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-13997438.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-7473187.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>10137397.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10149149.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>15875367.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>11673658.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8707955.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>1575954.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-6902587.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>80116.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>4199190.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7457757.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10094565.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>15453282.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1519218.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>258759.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1873958.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-4438239.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2559259.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1712507.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-6035474.0</v>
       </c>
     </row>
-    <row r="22" spans="1:24">
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-    </row>
-    <row r="23" spans="1:24">
+      <c r="Y22"/>
+      <c r="Z22"/>
+    </row>
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>94261575.0</v>
+      </c>
+      <c r="C23">
+        <v>107377597.0</v>
+      </c>
+      <c r="D23">
         <v>112785944.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>97897866.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>110030493.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>128306260.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>128547417.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>154800567.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>176212162.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>187572611.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>177844955.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>123910806.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>119905290.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>108704880.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>100120704.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>102061547.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>107796987.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>105870919.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>84319770.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>61927238.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>51562814.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>35678464.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>29495872.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24249236.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19430368.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-    </row>
-    <row r="25" spans="1:24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+    </row>
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>2647107.0</v>
+      </c>
+      <c r="C25">
+        <v>3948234.0</v>
+      </c>
+      <c r="D25">
         <v>3971232.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3981008.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3761391.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3322925.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4177534.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4201658.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4182781.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4615235.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>4336267.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3831061.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>3649329.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3311922.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3014864.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2037770.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2201022.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1557252.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2019575.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1897051.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1597676.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1442211.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1369761.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1350024.0</v>
       </c>
-      <c r="X25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:24">
+      <c r="Z25"/>
+    </row>
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>3705049.0</v>
+      </c>
+      <c r="C26">
+        <v>3772943.0</v>
+      </c>
+      <c r="D26">
         <v>3193480.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2957203.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3639444.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>3685650.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3145834.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>2368999.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>2388919.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>3185455.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3235301.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>2574389.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>1863579.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1721554.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1373146.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>1148320.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1141833.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>1339284.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>854618.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>664882.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>569351.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>569530.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>309257.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>118845.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>63616.0</v>
       </c>
     </row>
-    <row r="27" spans="1:24">
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>372633000000.0</v>
+      </c>
+      <c r="C27">
+        <v>340337.0</v>
+      </c>
+      <c r="D27">
         <v>380172.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>368214.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>331705.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>396828.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>379778.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>392284.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>337010.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>203548.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1605559.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>685387.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>307246.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2406244.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>90856.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1000100.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1257961.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1728788.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>994401.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1189361.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>842861.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>323373.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>189662.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>37347.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>195854.0</v>
       </c>
     </row>
-    <row r="28" spans="1:24">
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>30835068000000.0</v>
+      </c>
+      <c r="C28">
+        <v>48744891.0</v>
+      </c>
+      <c r="D28">
         <v>35818794.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>35592917.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>37112893.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40566233.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>32079989.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38764889.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>44494538.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>47008568.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>37165782.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>33202093.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>32858638.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>34889513.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24387000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>27698894.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25208599.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>28914711.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>20425447.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>17152862.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>12692184.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12549837.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9363772.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>8787455.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7960196.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>19283.0</v>
+      </c>
+      <c r="C29">
+        <v>30730027.0</v>
+      </c>
+      <c r="D29">
         <v>-13511429.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-4626745.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-3723687.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1071670.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4488828.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3708920.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>5119004.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4203122.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>4526767.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-355054.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-2129870.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-9125076.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>401916.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>321660.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>440179.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2166.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>604608.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1107.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>10029.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>163925.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
-    </row>
-    <row r="30" spans="1:24">
+      <c r="Y29"/>
+      <c r="Z29"/>
+    </row>
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>39946880.0</v>
+      </c>
+      <c r="C30">
+        <v>56806405.0</v>
+      </c>
+      <c r="D30">
         <v>60102419.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>42899342.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>44845433.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>47971636.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>39783135.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>45727830.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>51403248.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>55012806.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>46342909.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>40292930.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>38678792.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>42329233.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>28865866.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>31885085.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>29809414.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>33980059.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>24294042.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>20904156.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>15702072.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14884950.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>11232453.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10293671.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9699258.0</v>
       </c>
     </row>
-    <row r="31" spans="1:24">
+    <row r="31" spans="1:26">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>2030537.0</v>
+      </c>
+      <c r="C31">
+        <v>-79168664.0</v>
+      </c>
+      <c r="D31">
         <v>-1192482.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-436394.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-805549.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>897931.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1103016.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-581655.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-152984.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>522724.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>449051.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-587389.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>853927.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2056765.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-1330788.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>4619765.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-281949.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>4823799.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-113044.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-157859.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-115009.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>209547.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-92572.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>9420.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-481.0</v>
       </c>
     </row>
-    <row r="32" spans="1:24">
+    <row r="32" spans="1:26">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>75550484.0</v>
+      </c>
+      <c r="C32">
+        <v>74935688.0</v>
+      </c>
+      <c r="D32">
         <v>70809635.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>80417622.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>96033055.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>120833073.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>138684814.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>164949716.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>192087529.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>199246269.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>186552910.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>125486760.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>113002703.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>108784996.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>104319894.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>109519304.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>117891552.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>121324201.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>85838988.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>62185997.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>49688856.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>31240225.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>26936613.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>22536729.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>13377092.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>107337307.0</v>
+      </c>
+      <c r="C2">
         <v>72217986.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>164109074.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>179105730.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34457273.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>51767735.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>12853320.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>7434834</v>
+      </c>
+      <c r="C3">
         <v>5836249</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>10126222</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5497792</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6657545</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6316246</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3802903</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-15757888.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>144648457.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-563750.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-537804.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-54852529.0</v>
+      </c>
+      <c r="C6">
         <v>35119321.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-91891088.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14996656.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>144648457.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-17310462.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>38914415.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>81664660.0</v>
+      </c>
+      <c r="C7">
         <v>19516258.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-113120778.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-13175620.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-28801769.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3605118.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-224215.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-8415793.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-57996613.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>112497747.0</v>
+      </c>
+      <c r="C9">
         <v>41272218.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-160524934.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-8415793.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57996613.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-16153948.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2275451.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
-      <c r="C10">
+      <c r="C10"/>
+      <c r="D10">
         <v>-1.6230528781544E+14</v>
       </c>
-      <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-    </row>
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-2326759.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>11879850.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3006187.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-100665.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2103830.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-3960964.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1802715.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2046082.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-8397132.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>17314994.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9542643.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2151901.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>15661865.0</v>
+      </c>
+      <c r="C14">
         <v>15884898.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>16431892.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10565578.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>7071555.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5507655.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4182271.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>132</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
         <v>1294422000000.0</v>
       </c>
-      <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>8628592.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>52484778.0</v>
+      </c>
+      <c r="C16">
         <v>107337307.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>72217986.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>164109074.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>179105730.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>34457273.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51767735.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-21414.0</v>
       </c>
-      <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>27016820.0</v>
+      </c>
+      <c r="C18">
         <v>64500821.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-74348100.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>23372109.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-8604965.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-16970938.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-18008806.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>13163278.0</v>
+      </c>
+      <c r="C19">
         <v>-10872272.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-29881530.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-38447971.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-655876.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-6040022.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2971284.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>178102313.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>49035701.0</v>
       </c>
     </row>
-    <row r="21" spans="1:7">
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-35168128.0</v>
+      </c>
+      <c r="C21">
         <v>613550.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>20703521.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-970602.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2821135.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2278093.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3197820.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-196367155.0</v>
+      </c>
+      <c r="C22">
         <v>19992143.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>6858455.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>30743213.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19179488.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14799212.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-21238042.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-4820125.0</v>
+      </c>
+      <c r="C23">
         <v>1294410987883.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-21166017.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1488494.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2966779.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1466000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>59535701.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>-31302225.0</v>
+      </c>
+      <c r="C24">
         <v>-1727676.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2840593.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-2296558.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-50504.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-3454747.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1185014.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>108305200.0</v>
+      </c>
+      <c r="C25">
         <v>-2156820.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6620898.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2640126.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-142667.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-300000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>147509.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-10828906.0</v>
+      </c>
+      <c r="C26">
         <v>-13756271.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-2308954.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-3731712.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-479331.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>17442018.0</v>
+      </c>
+      <c r="C27">
         <v>13634086.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>20969174.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8054571.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1376353.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>687072.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>457467.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-50817159.0</v>
+      </c>
+      <c r="C28">
         <v>-24154838.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1118687.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-6179818.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>155206476.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-812093.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>56337881.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>34451654.0</v>
+      </c>
+      <c r="C29">
         <v>70337070.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-64221878.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28869901.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1947420.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-10654692.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-14205903.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>-39082827.0</v>
+      </c>
+      <c r="C30">
         <v>-10872272.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-29881530.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-38447971.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-8589185.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-6040022.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2971284.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X30"/>
+  <dimension ref="A1:Z30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="18.71" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
-    </row>
-    <row r="2" spans="1:24">
+      <c r="Y1" t="s">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>52484778000000.0</v>
+      </c>
+      <c r="C2">
+        <v>77607172.0</v>
+      </c>
+      <c r="D2">
         <v>108554572.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>103059044.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>107337307.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>108578498.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>85823394.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>58893863.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>72217986.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>67255938.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>123760762.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>127518718.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>164109074.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>179352324.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>208461483.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>198724307.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>179105730.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>43162495.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>36863932.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>31254451.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>34457273.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>39191656.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>46052865.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>46031362.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>51767735.0</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
+        <v>430310000000</v>
+      </c>
+      <c r="C3">
+        <v>2128205</v>
+      </c>
+      <c r="D3">
         <v>1557573</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1567981</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2181075</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>667173</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1446450</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1997885</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1724741</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3286607</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1348357</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>2109739</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3381519</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1547197</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1992510</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>821045</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1137040</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2311174</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>243225</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2330039</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1275295</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1651665</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>773403</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>978349</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1153320</v>
       </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>-4274883.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-36758505.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-16257336.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-28851734.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>9726742.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>19624440.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-    </row>
-    <row r="5" spans="1:24">
+      <c r="Y4"/>
+      <c r="Z4"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>1433752.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>56277.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2167230.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2518804.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2421797.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>1506473.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-    </row>
-    <row r="6" spans="1:24">
+      <c r="Y5"/>
+      <c r="Z5"/>
+    </row>
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>-5669442000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-25122394.0</v>
+      </c>
+      <c r="D6">
         <v>-30947400.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>5495528.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4278263.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1241191.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>22755104.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>26929531.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-13324123.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>4962048.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-56504824.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3757956.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-36590356.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-15243250.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-29109159.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>9737176.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>19618577.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>135943235.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>6298563.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5609481.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-3202822.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4734383.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6861209.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>21503.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-5736373.0</v>
       </c>
     </row>
-    <row r="7" spans="1:24">
+    <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>1946514.0</v>
+      </c>
+      <c r="C7">
+        <v>7897753.0</v>
+      </c>
+      <c r="D7">
         <v>17236907.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>41773895.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>14756105.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>4601894.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>21124714.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>24534321.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-30744671.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-24676010.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-59197124.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-626871.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-28620773.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-15283538.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1775895.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-219992.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>4103805.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-27973781.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2691728.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-2714609.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-2053229.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>91125.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-4573253.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>692285.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1198917.0</v>
       </c>
     </row>
-    <row r="8" spans="1:24">
+    <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>9260366.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-24668050.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-11310443.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-1416340.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>3249281.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>1061709.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-    </row>
-    <row r="9" spans="1:24">
+      <c r="Y8"/>
+      <c r="Z8"/>
+    </row>
+    <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-2803766.0</v>
+      </c>
+      <c r="C9">
+        <v>11775279.0</v>
+      </c>
+      <c r="D9">
         <v>14528162.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>54756572.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>31437734.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>21434711.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>21387772.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>20851331.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-22401596.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-57040937.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-88076313.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9260366.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-24668050.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-11310443.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1416340.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>3249281.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1061709.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-29202011.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-11351960.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-10303967.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-7138675.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-6853627.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-5107056.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4107540.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-85725.0</v>
       </c>
     </row>
-    <row r="10" spans="1:24">
+    <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
-    </row>
-    <row r="11" spans="1:24">
+      <c r="Y10"/>
+      <c r="Z10"/>
+    </row>
+    <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-9649479.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4053347.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-940263.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-2004646.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2255748.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2391404.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2457222.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>6631578.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3374413.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-583363.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1051960.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>481374.0</v>
       </c>
-      <c r="W11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:24">
+      <c r="Y11"/>
+      <c r="Z11"/>
+    </row>
+    <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>5299930.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>6617713.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-3935628.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3715112.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-2631136.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2587418.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-3834944.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-3578317.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2381923.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1070374.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>279077.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-1302394.0</v>
       </c>
-      <c r="W12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:24">
+      <c r="Y12"/>
+      <c r="Z12"/>
+    </row>
+    <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>2432192.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-1370927.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-11593783.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>696336.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-1213525.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>3713840.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1228992.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>8660232.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4214945.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>5668809.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>2928005.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>533803.0</v>
       </c>
-      <c r="W13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:24">
+      <c r="Y13"/>
+      <c r="Z13"/>
+    </row>
+    <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>2647107.0</v>
+      </c>
+      <c r="C14">
+        <v>3948234.0</v>
+      </c>
+      <c r="D14">
         <v>3971232.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>3981008.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>3761391.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>3322925.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4177533.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4201658.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4182781.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4615235.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>4336267.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3831061.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>3649329.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3311922.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3014864.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>2037770.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2201022.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1557252.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2019575.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1897052.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1597676.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1442211.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>2981073.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1350024.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1345659.0</v>
       </c>
     </row>
-    <row r="15" spans="1:24">
+    <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15">
         <v>250000000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>2166982.0</v>
       </c>
-      <c r="K15"/>
-[...1 lines deleted...]
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>19570.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>727158.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-    </row>
-    <row r="16" spans="1:24">
+      <c r="Y15"/>
+      <c r="Z15"/>
+    </row>
+    <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>46815336000000.0</v>
+      </c>
+      <c r="C16">
+        <v>52484778.0</v>
+      </c>
+      <c r="D16">
         <v>77607172.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>108554572.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>103059044.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>107337307.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>108578498.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>85823394.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>58893863.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>72217986.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>67255938.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>123760762.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>127518718.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>164109074.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>179352324.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>208461483.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>198724307.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>179105730.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>43162495.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>36863932.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>31254451.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>34457273.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>39191656.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>46052865.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>46031362.0</v>
       </c>
     </row>
-    <row r="17" spans="1:24">
+    <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-    </row>
-    <row r="18" spans="1:24">
+      <c r="Y17"/>
+      <c r="Z17"/>
+    </row>
+    <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-5088117000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-12595505.0</v>
+      </c>
+      <c r="D18">
         <v>101163.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>32036770.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7474392.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>12219942.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>29586943.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>35058421.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-12364485.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-9205374.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-47226686.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>8583430.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-26499470.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10284841.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>5428058.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>11101250.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>17127642.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-11111595.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7755169.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-2091257.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-2659470.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-4361268.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-5584954.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>573500.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5838707.0</v>
       </c>
     </row>
-    <row r="19" spans="1:24">
+    <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>4463765.0</v>
+      </c>
+      <c r="C19">
+        <v>37902414.0</v>
+      </c>
+      <c r="D19">
         <v>1099455.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-21377184.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-5733052.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-5571281.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-1512591.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-2088659.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1699741.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2962151.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-1501895.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-23727989.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1689495.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-654003.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-35835883.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-821045.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-1137040.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-791541.0</v>
       </c>
       <c r="S19">
         <v>-655876.0</v>
       </c>
       <c r="T19">
+        <v>-791541.0</v>
+      </c>
+      <c r="U19">
         <v>-655876.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
+        <v>-655876.0</v>
+      </c>
+      <c r="W19">
         <v>-1444554.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19"/>
       <c r="X19"/>
-    </row>
-    <row r="20" spans="1:24">
+      <c r="Y19"/>
+      <c r="Z19"/>
+    </row>
+    <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-    </row>
-    <row r="21" spans="1:24">
+      <c r="Y20"/>
+      <c r="Z20"/>
+    </row>
+    <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-1418206.0</v>
+      </c>
+      <c r="C21">
+        <v>-1434049.0</v>
+      </c>
+      <c r="D21">
         <v>-31019148.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-1414984.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1299947.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1246389.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1093385.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-118337.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-129370.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>761966.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1033005.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-938837.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>861849.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-8615856.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-977483.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>7655820.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-883616.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-638533.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-682221.0</v>
       </c>
-      <c r="W21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:24">
+      <c r="Y21"/>
+      <c r="Z21"/>
+    </row>
+    <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-16699837000000.0</v>
+      </c>
+      <c r="C22">
+        <v>-142340600.0</v>
+      </c>
+      <c r="D22">
         <v>-29657362.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-13289893.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-11079300.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7646926.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>4545553.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>5858574.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10603379.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>7993260.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4630239.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1343619.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3918790.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>7148427.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2466487.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>11755862.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>9372437.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>20274915.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>3507520.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>102007.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-1998996.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-4392617.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2398351.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-2047300.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-6037159.0</v>
       </c>
     </row>
-    <row r="23" spans="1:24">
+    <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-2464677581794.0</v>
+      </c>
+      <c r="C23">
+        <v>-430661.0</v>
+      </c>
+      <c r="D23">
         <v>-2032455.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-890494.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-1466515.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3932169.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-4961092.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2094732.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-24808.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-10581098.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-8028730.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>8938361.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-11494549.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-1427704.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>596446.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-716838.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1902750.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>157751082.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>56496.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-56496.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>333025.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-116111890.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-56077.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7456.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1500000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:24">
+    <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24">
+        <v>1659120000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-23565464.0</v>
+      </c>
+      <c r="D24">
         <v>4498115.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-20674665.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-618370.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>36572.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-564454.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-588718.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-773039.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-62853.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-399724.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-366340.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1288024.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-340124.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-940004.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-481806.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-2597624.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-2164313.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-548316.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>56495498362.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-515246.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>115011875.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-591271.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-481915.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-617210.0</v>
       </c>
     </row>
-    <row r="25" spans="1:24">
+    <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>12042028053486.0</v>
+      </c>
+      <c r="C25">
+        <v>86829694.0</v>
+      </c>
+      <c r="D25">
         <v>18968726.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>1192393.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1314387.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>21299.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1248923.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1818318.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1386204.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3372176.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1347453.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3068480.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-1662178.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2604997.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2603917.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-3733269.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1164481.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2810580.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>4699981.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>584332.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>678840.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-22089.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-992788.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1385072.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1033262.0</v>
       </c>
     </row>
-    <row r="26" spans="1:24">
+    <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-497899000000.0</v>
+      </c>
+      <c r="D26">
         <v>5254055000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-5076952.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5751954.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2678073.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1296187.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-4904452.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4877559.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-141972.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-2166982.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>706405.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>416890.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-3233953.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>140.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-497899.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>2417774.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-    </row>
-    <row r="27" spans="1:24">
+      <c r="Y26"/>
+      <c r="Z26"/>
+    </row>
+    <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>3224784.0</v>
+      </c>
+      <c r="C27">
+        <v>3135898.0</v>
+      </c>
+      <c r="D27">
         <v>4649675.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4826133.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4830312.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3878631.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3155186.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2611930.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3988339.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5807327.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3360709.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3351122.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>8450016.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3438515.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1111195.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2081924.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1422937.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>151773.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>463046.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>370000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>391534.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>171767.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>171768.0</v>
       </c>
       <c r="X27">
         <v>171768.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:24">
+      <c r="Y27">
+        <v>171768.0</v>
+      </c>
+      <c r="Z27">
+        <v>171768.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-2464679000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-1864710.0</v>
+      </c>
+      <c r="D28">
         <v>-33051603.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-7382430.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8518416.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-7855947.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-7350664.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-8066648.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-881579.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>12977220.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-8667411.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8759937.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-11951059.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-6865689.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-436419.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1374508.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>2496798.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>149135226.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-920987.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7599324.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-550591.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-580226.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-695647.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-24599.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>488379.0</v>
       </c>
     </row>
-    <row r="29" spans="1:24">
+    <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-4657807000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-10467300.0</v>
+      </c>
+      <c r="D29">
         <v>1658736.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>33604751.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9655467.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>12887115.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>31033393.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>37056306.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-10639744.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-5918767.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-45878329.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10693169.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-23117951.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-8737644.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>7420568.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>11922295.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>18264682.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-8800421.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>7998394.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>238782.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-1384175.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-2709603.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-4811551.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1551849.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-4685387.0</v>
       </c>
     </row>
-    <row r="30" spans="1:24">
+    <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>1659120000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-13072046.0</v>
+      </c>
+      <c r="D30">
         <v>1099455.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-21377184.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-5733052.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-5571281.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-1512591.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-2088659.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1699741.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2962151.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1501895.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-23727989.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1689495.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-654003.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-35835883.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-821045.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1137040.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4198310.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-848037.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-2323280.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1276054.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1444554.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-1364674.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1425376.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1805418.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>