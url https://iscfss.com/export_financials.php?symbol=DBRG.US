--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="188">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="189">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -259,50 +259,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1041,51 +1044,53 @@
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>43888000.0</v>
+      </c>
       <c r="C2">
         <v>26327000.0</v>
       </c>
       <c r="D2">
         <v>13844000.0</v>
       </c>
       <c r="E2">
         <v>25175000.0</v>
       </c>
       <c r="F2">
         <v>121931000.0</v>
       </c>
       <c r="G2">
         <v>177847000.0</v>
       </c>
       <c r="H2">
         <v>91614000.0</v>
       </c>
       <c r="I2">
         <v>91244000.0</v>
       </c>
       <c r="J2">
         <v>98857000.0</v>
       </c>
       <c r="K2">
@@ -1209,85 +1214,89 @@
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>32162000.0</v>
+      </c>
       <c r="C7">
         <v>43351000.0</v>
       </c>
       <c r="D7">
         <v>49035000.0</v>
       </c>
       <c r="E7">
         <v>458554000.0</v>
       </c>
       <c r="F7">
         <v>485287000.0</v>
       </c>
       <c r="G7">
         <v>552027000.0</v>
       </c>
       <c r="H7">
         <v>181297000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>796496000.0</v>
+      </c>
       <c r="C8">
         <v>796414000.0</v>
       </c>
       <c r="D8">
         <v>796304000.0</v>
       </c>
       <c r="E8">
         <v>806752000.0</v>
       </c>
       <c r="F8">
         <v>859924000.0</v>
       </c>
       <c r="G8">
         <v>1004331000.0</v>
       </c>
       <c r="H8">
         <v>1004368000.0</v>
       </c>
       <c r="I8">
         <v>1412336000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1439,51 +1448,53 @@
         <v>185854000.0</v>
       </c>
       <c r="M12">
         <v>141936000.0</v>
       </c>
       <c r="N12">
         <v>74001000.0</v>
       </c>
       <c r="O12">
         <v>202254000.0</v>
       </c>
       <c r="P12">
         <v>3872000.0</v>
       </c>
       <c r="Q12">
         <v>66245000.0</v>
       </c>
       <c r="R12">
         <v>157330000.0</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1826000.0</v>
+      </c>
       <c r="C13">
         <v>1744000.0</v>
       </c>
       <c r="D13">
         <v>1634000.0</v>
       </c>
       <c r="E13">
         <v>6397000.0</v>
       </c>
       <c r="F13">
         <v>5692000.0</v>
       </c>
       <c r="G13">
         <v>4841000.0</v>
       </c>
       <c r="H13">
         <v>4878000.0</v>
       </c>
       <c r="I13">
         <v>4841000.0</v>
       </c>
       <c r="J13">
         <v>5433000.0</v>
       </c>
       <c r="K13">
@@ -1913,51 +1924,53 @@
         <v>10039310000.0</v>
       </c>
       <c r="M23">
         <v>5871848000.0</v>
       </c>
       <c r="N23">
         <v>2628552000.0</v>
       </c>
       <c r="O23">
         <v>1435567000.0</v>
       </c>
       <c r="P23">
         <v>727519000.0</v>
       </c>
       <c r="Q23">
         <v>390457000.0</v>
       </c>
       <c r="R23">
         <v>287529000.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>40</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>298804000.0</v>
+      </c>
       <c r="C24">
         <v>296362000.0</v>
       </c>
       <c r="D24">
         <v>371783000.0</v>
       </c>
       <c r="E24">
         <v>4863969000.0</v>
       </c>
       <c r="F24">
         <v>4860402000.0</v>
       </c>
       <c r="G24">
         <v>7789738000.0</v>
       </c>
       <c r="H24">
         <v>8983908000.0</v>
       </c>
       <c r="I24">
         <v>10039957000.0</v>
       </c>
       <c r="J24">
         <v>10827810000.0</v>
       </c>
       <c r="K24"/>
@@ -1977,51 +1990,53 @@
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>4860402000.0</v>
       </c>
       <c r="G25">
         <v>7789738000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
     </row>
     <row r="26" spans="1:18">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2266403000.0</v>
+      </c>
       <c r="C26">
         <v>2492268000.0</v>
       </c>
       <c r="D26">
         <v>2476093000.0</v>
       </c>
       <c r="E26">
         <v>1322050000.0</v>
       </c>
       <c r="F26">
         <v>935153000.0</v>
       </c>
       <c r="G26">
         <v>1737479000.0</v>
       </c>
       <c r="H26">
         <v>2313805000.0</v>
       </c>
       <c r="I26">
         <v>2543169000.0</v>
       </c>
       <c r="J26">
         <v>2039181000.0</v>
       </c>
       <c r="K26"/>
@@ -2038,51 +2053,51 @@
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
     </row>
     <row r="28" spans="1:18">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>-83704000.0</v>
+        <v>-51542000.0</v>
       </c>
       <c r="C28">
         <v>37559000.0</v>
       </c>
       <c r="D28">
         <v>75483000.0</v>
       </c>
       <c r="E28">
         <v>46481000.0</v>
       </c>
       <c r="F28">
         <v>3258300000.0</v>
       </c>
       <c r="G28">
         <v>7086194000.0</v>
       </c>
       <c r="H28">
         <v>7778718000.0</v>
       </c>
       <c r="I28">
         <v>8513460000.0</v>
       </c>
       <c r="J28">
         <v>9905988000.0</v>
       </c>
@@ -2093,51 +2108,53 @@
         <v>3992949000.0</v>
       </c>
       <c r="M28">
         <v>2606227000.0</v>
       </c>
       <c r="N28">
         <v>572940000.0</v>
       </c>
       <c r="O28">
         <v>-62032000.0</v>
       </c>
       <c r="P28">
         <v>78973000.0</v>
       </c>
       <c r="Q28">
         <v>-32245000.0</v>
       </c>
       <c r="R28">
         <v>-157330000.0</v>
       </c>
     </row>
     <row r="29" spans="1:18">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1611431000.0</v>
+      </c>
       <c r="C29">
         <v>1460274000.0</v>
       </c>
       <c r="D29">
         <v>1388168000.0</v>
       </c>
       <c r="E29">
         <v>6016483000.0</v>
       </c>
       <c r="F29">
         <v>6153104000.0</v>
       </c>
       <c r="G29">
         <v>9291719000.0</v>
       </c>
       <c r="H29">
         <v>13200461000.0</v>
       </c>
       <c r="I29">
         <v>15638514000.0</v>
       </c>
       <c r="J29">
         <v>17628769000.0</v>
       </c>
       <c r="K29"/>
@@ -2219,51 +2236,53 @@
       <c r="G31">
         <v>241703000.0</v>
       </c>
       <c r="H31">
         <v>2432843000.0</v>
       </c>
       <c r="I31">
         <v>3877236000.0</v>
       </c>
       <c r="J31">
         <v>4496902000.0</v>
       </c>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
     </row>
     <row r="32" spans="1:18">
       <c r="A32" t="s">
         <v>48</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>507099000.0</v>
+      </c>
       <c r="C32">
         <v>381793000.0</v>
       </c>
       <c r="D32">
         <v>365171000.0</v>
       </c>
       <c r="E32">
         <v>456810000.0</v>
       </c>
       <c r="F32">
         <v>1568489000.0</v>
       </c>
       <c r="G32">
         <v>2647417000.0</v>
       </c>
       <c r="H32">
         <v>3134143000.0</v>
       </c>
       <c r="I32">
         <v>3340671000.0</v>
       </c>
       <c r="J32">
         <v>4958795000.0</v>
       </c>
       <c r="K32"/>
@@ -2313,90 +2332,92 @@
         <v>5432532000.0</v>
       </c>
       <c r="M33">
         <v>3598778000.0</v>
       </c>
       <c r="N33">
         <v>1525897000.0</v>
       </c>
       <c r="O33">
         <v>899744000.0</v>
       </c>
       <c r="P33">
         <v>491028000.0</v>
       </c>
       <c r="Q33">
         <v>248750000.0</v>
       </c>
       <c r="R33">
         <v>130199000.0</v>
       </c>
     </row>
     <row r="34" spans="1:18">
       <c r="A34" t="s">
         <v>50</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>77627000.0</v>
+      </c>
       <c r="C34">
         <v>54509000.0</v>
       </c>
       <c r="D34">
         <v>55455000.0</v>
       </c>
       <c r="E34">
         <v>71705000.0</v>
       </c>
       <c r="F34">
         <v>33301000.0</v>
       </c>
       <c r="G34">
         <v>217475000.0</v>
       </c>
       <c r="H34">
         <v>208057000.0</v>
       </c>
       <c r="I34">
         <v>210360000.0</v>
       </c>
       <c r="J34">
         <v>272319000.0</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
     </row>
     <row r="35" spans="1:18">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>968959000.0</v>
+        <v>959098000.0</v>
       </c>
       <c r="C35">
         <v>961958000.0</v>
       </c>
       <c r="D35">
         <v>533560000.0</v>
       </c>
       <c r="E35">
         <v>897348000.0</v>
       </c>
       <c r="F35">
         <v>4893703000.0</v>
       </c>
       <c r="G35">
         <v>7883934000.0</v>
       </c>
       <c r="H35">
         <v>9095392000.0</v>
       </c>
       <c r="I35">
         <v>9122842000.0</v>
       </c>
       <c r="J35">
         <v>11582880000.0</v>
       </c>
@@ -2581,51 +2602,53 @@
       <c r="K39">
         <v>419583000.0</v>
       </c>
       <c r="L39">
         <v>560097000.0</v>
       </c>
       <c r="M39">
         <v>84666000.0</v>
       </c>
       <c r="N39">
         <v>8877000.0</v>
       </c>
       <c r="O39">
         <v>362210000.0</v>
       </c>
       <c r="P39"/>
       <c r="Q39">
         <v>5533000.0</v>
       </c>
       <c r="R39"/>
     </row>
     <row r="40" spans="1:18">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>-43888000.0</v>
+      </c>
       <c r="C40">
         <v>23988000.0</v>
       </c>
       <c r="D40">
         <v>85340000.0</v>
       </c>
       <c r="E40">
         <v>5160714000.0</v>
       </c>
       <c r="F40">
         <v>3582032000.0</v>
       </c>
       <c r="G40">
         <v>3697541000.0</v>
       </c>
       <c r="H40">
         <v>1640415000.0</v>
       </c>
       <c r="I40">
         <v>1602702000.0</v>
       </c>
       <c r="J40">
         <v>1094804000.0</v>
       </c>
       <c r="K40">
@@ -2670,51 +2693,51 @@
         <v>255530000.0</v>
       </c>
       <c r="H41">
         <v>261357000.0</v>
       </c>
       <c r="I41">
         <v>298612000.0</v>
       </c>
       <c r="J41">
         <v>261126000.0</v>
       </c>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
     </row>
     <row r="42" spans="1:18">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
-        <v>8863179000.0</v>
+        <v>8066683000.0</v>
       </c>
       <c r="C42">
         <v>7999165000.0</v>
       </c>
       <c r="D42">
         <v>7855842000.0</v>
       </c>
       <c r="E42">
         <v>7818068000.0</v>
       </c>
       <c r="F42">
         <v>7820807000.0</v>
       </c>
       <c r="G42">
         <v>7570473000.0</v>
       </c>
       <c r="H42">
         <v>7553599000.0</v>
       </c>
       <c r="I42">
         <v>7598019000.0</v>
       </c>
       <c r="J42">
         <v>7913622000.0</v>
       </c>
@@ -2773,97 +2796,101 @@
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44">
         <v>854232000.0</v>
       </c>
       <c r="G44">
         <v>999490000.0</v>
       </c>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
     </row>
     <row r="45" spans="1:18">
       <c r="A45" t="s">
         <v>61</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>38425000.0</v>
+      </c>
       <c r="C45">
         <v>38613000.0</v>
       </c>
       <c r="D45">
         <v>41130000.0</v>
       </c>
       <c r="E45">
         <v>463910000.0</v>
       </c>
       <c r="F45">
         <v>498578000.0</v>
       </c>
       <c r="G45">
         <v>627001000.0</v>
       </c>
       <c r="H45">
         <v>265328000.0</v>
       </c>
       <c r="I45">
         <v>47932000.0</v>
       </c>
       <c r="J45">
         <v>53632000.0</v>
       </c>
       <c r="K45">
         <v>45455000.0</v>
       </c>
       <c r="L45">
         <v>48463000.0</v>
       </c>
       <c r="M45">
         <v>1643997000.0</v>
       </c>
       <c r="N45">
         <v>112468000.0</v>
       </c>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
     </row>
     <row r="46" spans="1:18">
       <c r="A46" t="s">
         <v>62</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>28225000.0</v>
+      </c>
       <c r="C46">
         <v>38613000.0</v>
       </c>
       <c r="D46">
         <v>41130000.0</v>
       </c>
       <c r="E46">
         <v>32623000.0</v>
       </c>
       <c r="F46">
         <v>498578000.0</v>
       </c>
       <c r="G46">
         <v>627001000.0</v>
       </c>
       <c r="H46">
         <v>265328000.0</v>
       </c>
       <c r="I46">
         <v>47932000.0</v>
       </c>
       <c r="J46">
         <v>53632000.0</v>
       </c>
       <c r="K46">
@@ -3008,51 +3035,51 @@
       <c r="D50"/>
       <c r="E50">
         <v>292171000.0</v>
       </c>
       <c r="F50">
         <v>291394000.0</v>
       </c>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
     </row>
     <row r="51" spans="1:18">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>298804000.0</v>
+        <v>330966000.0</v>
       </c>
       <c r="C51">
         <v>339713000.0</v>
       </c>
       <c r="D51">
         <v>420818000.0</v>
       </c>
       <c r="E51">
         <v>902045000.0</v>
       </c>
       <c r="F51">
         <v>5151796000.0</v>
       </c>
       <c r="G51">
         <v>8903654000.0</v>
       </c>
       <c r="H51">
         <v>8983908000.0</v>
       </c>
       <c r="I51">
         <v>8975372000.0</v>
       </c>
       <c r="J51">
         <v>10827810000.0</v>
       </c>
@@ -3061,51 +3088,53 @@
       </c>
       <c r="L51">
         <v>4178803000.0</v>
       </c>
       <c r="M51">
         <v>2748163000.0</v>
       </c>
       <c r="N51">
         <v>616107000.0</v>
       </c>
       <c r="O51">
         <v>108167000.0</v>
       </c>
       <c r="P51">
         <v>82845000.0</v>
       </c>
       <c r="Q51">
         <v>34000000.0</v>
       </c>
       <c r="R51"/>
     </row>
     <row r="52" spans="1:18">
       <c r="A52" t="s">
         <v>68</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>9861000.0</v>
+      </c>
       <c r="C52">
         <v>9855000.0</v>
       </c>
       <c r="D52">
         <v>371783000.0</v>
       </c>
       <c r="E52">
         <v>292171000.0</v>
       </c>
       <c r="F52">
         <v>291394000.0</v>
       </c>
       <c r="G52">
         <v>1113916000.0</v>
       </c>
       <c r="H52">
         <v>1359948000.0</v>
       </c>
       <c r="I52">
         <v>583685000.0</v>
       </c>
       <c r="J52">
         <v>438766000.0</v>
       </c>
       <c r="K52">
@@ -3287,51 +3316,53 @@
         <v>4606778000.0</v>
       </c>
       <c r="M56">
         <v>2273070000.0</v>
       </c>
       <c r="N56">
         <v>1102655000.0</v>
       </c>
       <c r="O56">
         <v>535823000.0</v>
       </c>
       <c r="P56">
         <v>236491000.0</v>
       </c>
       <c r="Q56">
         <v>141707000.0</v>
       </c>
       <c r="R56">
         <v>157330000.0</v>
       </c>
     </row>
     <row r="57" spans="1:18">
       <c r="A57" t="s">
         <v>73</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>9861000.0</v>
+      </c>
       <c r="C57">
         <v>60170000.0</v>
       </c>
       <c r="D57">
         <v>99184000.0</v>
       </c>
       <c r="E57">
         <v>5561092000.0</v>
       </c>
       <c r="F57">
         <v>4032500000.0</v>
       </c>
       <c r="G57">
         <v>5026758000.0</v>
       </c>
       <c r="H57">
         <v>1804270000.0</v>
       </c>
       <c r="I57">
         <v>1936652000.0</v>
       </c>
       <c r="J57">
         <v>853378000.0</v>
       </c>
       <c r="K57">
@@ -3432,54 +3463,54 @@
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
     </row>
     <row r="60" spans="1:18">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
         <v>2107297000.0</v>
       </c>
       <c r="C60">
         <v>1958582000.0</v>
       </c>
       <c r="D60">
         <v>1811055000.0</v>
       </c>
       <c r="E60">
         <v>1660698000.0</v>
       </c>
       <c r="F60">
-        <v>2146934000.0</v>
+        <v>5271613000.0</v>
       </c>
       <c r="G60">
-        <v>2501471000.0</v>
+        <v>7289868000.0</v>
       </c>
       <c r="H60">
         <v>5216043000.0</v>
       </c>
       <c r="I60">
         <v>7006052000.0</v>
       </c>
       <c r="J60">
         <v>8407925000.0</v>
       </c>
       <c r="K60">
         <v>2773799000.0</v>
       </c>
       <c r="L60">
         <v>2846916000.0</v>
       </c>
       <c r="M60">
         <v>2417480000.0</v>
       </c>
       <c r="N60">
         <v>1684310000.0</v>
       </c>
       <c r="O60">
         <v>1223331000.0</v>
       </c>
@@ -3540,435 +3571,443 @@
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BP62"/>
+  <dimension ref="A1:BQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:68">
+    <row r="1" spans="1:69">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BP1" t="s">
         <v>128</v>
       </c>
+      <c r="BQ1" t="s">
+        <v>129</v>
+      </c>
     </row>
-    <row r="2" spans="1:68">
+    <row r="2" spans="1:69">
       <c r="A2" t="s">
         <v>18</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>57599000.0</v>
+      </c>
       <c r="C2">
+        <v>43888000.0</v>
+      </c>
+      <c r="D2">
         <v>36098000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>38302000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38671000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26327000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20498000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17359000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28961000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>13844000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>45118000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200030000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>219414000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>25175000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>188658000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>192042000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114682000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>121931000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>129172000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>82747000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>108933000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>177847000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>111840000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>131047000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>136439000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>91614000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>97972000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>96220000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>128286000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>91244000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>101047000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>99727000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>133651000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>98857000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>104833000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>272876000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>282049000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>9863000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>81005000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>68466000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>68180000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>67572000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>314737000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>289507000.0</v>
       </c>
-      <c r="AS2"/>
-      <c r="AT2">
+      <c r="AT2"/>
+      <c r="AU2">
         <v>16656000.0</v>
       </c>
-      <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
       <c r="BE2"/>
       <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
-      <c r="BJ2">
+      <c r="BJ2"/>
+      <c r="BK2">
         <v>11500000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1439000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1116000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>863000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
+      <c r="BQ2"/>
     </row>
-    <row r="3" spans="1:68">
+    <row r="3" spans="1:69">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3995,52 +4034,53 @@
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
+      <c r="BQ3"/>
     </row>
-    <row r="4" spans="1:68">
+    <row r="4" spans="1:69">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -4067,254 +4107,258 @@
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
+      <c r="BQ4"/>
     </row>
-    <row r="5" spans="1:68">
+    <row r="5" spans="1:69">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5">
+        <v>4532000.0</v>
+      </c>
+      <c r="C5">
         <v>5616000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>5868000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>6725000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2597000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>505000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3313000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>755000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>712000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1411000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>113000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1122000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1478000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1509000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4056000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1455000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>12753000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>42383000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>66880000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>83675000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>101056000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>122123000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>76610000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>44367000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>16222000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>47668000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>20888000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>26967000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22138000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>13999000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>17732000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>23930000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>49037000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>47316000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>25831000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6884000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-23750000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-32109000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-23897000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-21884000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-16579000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-18422000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-12645000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-27436000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-46370000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-28491000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-14818000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>207000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-522000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2593000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>3804000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>7160000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>9241000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5184000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2261000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2378000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2259000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2330000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1804000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1855000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1715000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>936000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1292000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-700000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-362000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-592000.0</v>
       </c>
-      <c r="BO5"/>
       <c r="BP5"/>
+      <c r="BQ5"/>
     </row>
-    <row r="6" spans="1:68">
+    <row r="6" spans="1:69">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4341,576 +4385,591 @@
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
+      <c r="BQ6"/>
     </row>
-    <row r="7" spans="1:68">
+    <row r="7" spans="1:69">
       <c r="A7" t="s">
         <v>23</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>29991000.0</v>
+      </c>
       <c r="C7">
+        <v>32162000.0</v>
+      </c>
+      <c r="D7">
         <v>34167000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>37189000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>43275000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>43351000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>44909000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>44486000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>46072000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>49035000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>49954000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>439117000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>460408000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>458554000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>650658000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>666416000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>475975000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>485287000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>496925000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>508344000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>510344000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>552027000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>159026000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>178000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>178692000.0</v>
       </c>
-      <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
+      <c r="BQ7"/>
     </row>
-    <row r="8" spans="1:68">
+    <row r="8" spans="1:69">
       <c r="A8" t="s">
         <v>24</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>796494000.0</v>
+      </c>
       <c r="C8">
         <v>796496000.0</v>
       </c>
       <c r="D8">
+        <v>796496000.0</v>
+      </c>
+      <c r="E8">
         <v>796479000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>796433000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>796414000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>796412000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>796408000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>796332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>796304000.0</v>
       </c>
       <c r="K8">
         <v>796304000.0</v>
       </c>
       <c r="L8">
+        <v>796304000.0</v>
+      </c>
+      <c r="M8">
         <v>796296000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>806783000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>806752000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>806881000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>860796000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>860213000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>859924000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>921046000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>1004417000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
+      <c r="BQ8"/>
     </row>
-    <row r="9" spans="1:68">
+    <row r="9" spans="1:69">
       <c r="A9" t="s">
         <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>7846440000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7823722000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>7793492000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>7646852000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7356363000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7820807000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>7625552000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>7622382000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7576873000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7570473000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
+      <c r="BQ9"/>
     </row>
-    <row r="10" spans="1:68">
+    <row r="10" spans="1:69">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10">
+        <v>411327000.0</v>
+      </c>
+      <c r="C10">
         <v>382508000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>358416000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>340698000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>349912000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>302154000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>294416000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>261173000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>247354000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>345335000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>434044000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>426883000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>668524000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>855564000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>636366000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>337150000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1117688000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1602102000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1277733000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1006195000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>788361000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>703544000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>658446000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1099467000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1361769000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1205190000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>455330000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>353984000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>321199000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>461912000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>416795000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>480230000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>484827000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>921822000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>877928000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>599920000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>633210000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>376005000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>440173000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>227204000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>171300000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>185854000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>307963000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>195989000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>64296000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>141936000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>297783000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>38414000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>84392000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>43167000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>48584000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20100000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>82074000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>170199000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>88918000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8164000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>37749000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3872000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5728000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>86146000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>8467000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>66245000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>33343000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51867000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>99507000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>157330000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>252503000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:68">
+    <row r="11" spans="1:69">
       <c r="A11" t="s">
         <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4937,992 +4996,1006 @@
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
+      <c r="BQ11"/>
     </row>
-    <row r="12" spans="1:68">
+    <row r="12" spans="1:69">
       <c r="A12" t="s">
         <v>28</v>
       </c>
       <c r="B12">
+        <v>411327000.0</v>
+      </c>
+      <c r="C12">
         <v>382508000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>358416000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>340698000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>349912000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>302154000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>294416000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>261173000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>247354000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>345335000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>434044000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>426883000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>668524000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>855564000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>636366000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>337150000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1117688000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1602102000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1277733000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1006195000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>788361000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>703544000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>658446000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1099467000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1361769000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1205190000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>455330000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>353984000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>321199000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>461912000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>416795000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>480230000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>484827000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>921822000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>877928000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>599920000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>633210000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>376005000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>440173000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>227204000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>171300000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>185854000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>307963000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>195989000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>64296000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>141936000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>297783000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>38414000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>115028000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>74001000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>79707000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>51292000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>114033000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>202254000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>846643000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8164000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>69709000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3872000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5728000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>86146000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>8467000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>66245000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>33343000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>51867000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>99507000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>157330000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>252503000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:68">
+    <row r="13" spans="1:69">
       <c r="A13" t="s">
         <v>29</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>1824000.0</v>
+      </c>
       <c r="C13">
         <v>1826000.0</v>
       </c>
       <c r="D13">
+        <v>1826000.0</v>
+      </c>
+      <c r="E13">
         <v>1809000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1763000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1744000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1742000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1738000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1662000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1634000.0</v>
       </c>
       <c r="K13">
         <v>1634000.0</v>
       </c>
       <c r="L13">
+        <v>1634000.0</v>
+      </c>
+      <c r="M13">
         <v>1626000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>6480000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6397000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6526000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6564000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5981000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5692000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4941000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4927000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4878000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4841000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4824000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4821000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4878000.0</v>
       </c>
       <c r="AA13">
         <v>4878000.0</v>
       </c>
       <c r="AB13">
+        <v>4878000.0</v>
+      </c>
+      <c r="AC13">
         <v>4877000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4855000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>4841000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>4911000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4905000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>5014000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>5433000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>5486000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>5519000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5582000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1140000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1139000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1138000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123000.0</v>
       </c>
       <c r="AQ13">
         <v>1123000.0</v>
       </c>
       <c r="AR13">
         <v>1123000.0</v>
       </c>
       <c r="AS13">
+        <v>1123000.0</v>
+      </c>
+      <c r="AT13">
         <v>1103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096000.0</v>
       </c>
       <c r="AU13">
         <v>1096000.0</v>
       </c>
       <c r="AV13">
+        <v>1096000.0</v>
+      </c>
+      <c r="AW13">
         <v>924000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>923000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>765000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>664000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>657000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>646000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>531000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="BE13">
         <v>331000.0</v>
       </c>
       <c r="BF13">
+        <v>331000.0</v>
+      </c>
+      <c r="BG13">
         <v>326000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>325000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>329000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>235188000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>174000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>146000.0</v>
       </c>
       <c r="BL13">
         <v>146000.0</v>
       </c>
       <c r="BM13">
         <v>146000.0</v>
       </c>
       <c r="BN13">
         <v>146000.0</v>
       </c>
       <c r="BO13">
+        <v>146000.0</v>
+      </c>
+      <c r="BP13">
         <v>128000.0</v>
       </c>
-      <c r="BP13"/>
+      <c r="BQ13"/>
     </row>
-    <row r="14" spans="1:68">
+    <row r="14" spans="1:69">
       <c r="A14" t="s">
         <v>30</v>
       </c>
       <c r="B14">
+        <v>180241000.0</v>
+      </c>
+      <c r="C14">
         <v>175733000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>178506000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>173093000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>171930000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>164258333.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>171542000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>158089000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>161043000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>171199000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>173862000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>158089000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>158446000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>158837000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>162398000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>153983000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>142485000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>131240750.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>121458000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>119910750.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>118724750.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>118038750.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>117934750.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>117813250.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>119776500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119944000.0</v>
       </c>
       <c r="AA14">
         <v>119944000.0</v>
       </c>
       <c r="AB14">
+        <v>119944000.0</v>
+      </c>
+      <c r="AC14">
         <v>119807000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>119718500.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>121125750.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>122763250.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>122169000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>132670000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137146500.0</v>
       </c>
       <c r="AI14">
         <v>137146500.0</v>
       </c>
       <c r="AJ14">
+        <v>137146500.0</v>
+      </c>
+      <c r="AK14">
         <v>137696429.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>126601250.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>41253983.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>41211461.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>50314251.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>40931750.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>40852218.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>199619149.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>50013293.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>40108803.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>39936146.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>177464822.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>40480877.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>29674979.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>29683227.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>27193999.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26367373.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22737657.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16117972.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>12594967.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12026189.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11970799.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12002765.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>12109475.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11803348.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>6539881.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>5361196.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>5466586.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5466549.0</v>
       </c>
       <c r="BM14">
         <v>5466549.0</v>
       </c>
       <c r="BN14">
+        <v>5466549.0</v>
+      </c>
+      <c r="BO14">
         <v>2748249.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>101907.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>101908.0</v>
       </c>
     </row>
-    <row r="15" spans="1:68">
+    <row r="15" spans="1:69">
       <c r="A15" t="s">
         <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>1626000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6480000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>6526000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>6564000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5981000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5692000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4941000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4927000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4878000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>4841000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4824000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4821000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4809000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4878000.0</v>
       </c>
       <c r="AA15">
         <v>4878000.0</v>
       </c>
       <c r="AB15">
+        <v>4878000.0</v>
+      </c>
+      <c r="AC15">
         <v>4877000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4855000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4841000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4911000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4905000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>5014000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5433000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5486000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5519000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5582000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1140000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1139000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1138000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1123000.0</v>
       </c>
       <c r="AQ15">
         <v>1123000.0</v>
       </c>
       <c r="AR15">
         <v>1123000.0</v>
       </c>
       <c r="AS15">
+        <v>1123000.0</v>
+      </c>
+      <c r="AT15">
         <v>1103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1096000.0</v>
       </c>
       <c r="AU15">
         <v>1096000.0</v>
       </c>
       <c r="AV15">
+        <v>1096000.0</v>
+      </c>
+      <c r="AW15">
         <v>924000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>923000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>765000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>664000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>657000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>646000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>531000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331000.0</v>
       </c>
       <c r="BE15">
         <v>331000.0</v>
       </c>
       <c r="BF15">
+        <v>331000.0</v>
+      </c>
+      <c r="BG15">
         <v>326000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>325000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174000.0</v>
       </c>
       <c r="BJ15">
         <v>174000.0</v>
       </c>
       <c r="BK15">
-        <v>146000.0</v>
+        <v>174000.0</v>
       </c>
       <c r="BL15">
         <v>146000.0</v>
       </c>
       <c r="BM15">
         <v>146000.0</v>
       </c>
       <c r="BN15">
         <v>146000.0</v>
       </c>
       <c r="BO15">
+        <v>146000.0</v>
+      </c>
+      <c r="BP15">
         <v>128000.0</v>
       </c>
-      <c r="BP15"/>
+      <c r="BQ15"/>
     </row>
-    <row r="16" spans="1:68">
+    <row r="16" spans="1:69">
       <c r="A16" t="s">
         <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>45092000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>98590000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>73337000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>61452000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>57308000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>55606000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>45398000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>37143000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24601000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>22009000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>31230000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37454000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>40067000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33787000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>37896000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>32318000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>23862000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>13326000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>32033000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>40156000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>42978000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>46384000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>47639000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>42457000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>41419000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-153241000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-124851000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>29023000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>23871000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>28837000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>29310000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>41671000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>26239000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>27867000.0</v>
       </c>
-      <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>8750000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>-11500000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
+      <c r="BQ16"/>
     </row>
-    <row r="17" spans="1:68">
+    <row r="17" spans="1:69">
       <c r="A17" t="s">
         <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5949,148 +6022,150 @@
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
+      <c r="BQ17"/>
     </row>
-    <row r="18" spans="1:68">
+    <row r="18" spans="1:69">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>586987000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>841502000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>1294228000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1827960000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>940685000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1187627000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1241042000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1230625000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>1021018000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1108841000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>985793000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>248806000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
+      <c r="BQ18"/>
     </row>
-    <row r="19" spans="1:68">
+    <row r="19" spans="1:69">
       <c r="A19" t="s">
         <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -6117,1084 +6192,1106 @@
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
+      <c r="BQ19"/>
     </row>
-    <row r="20" spans="1:68">
+    <row r="20" spans="1:69">
       <c r="A20" t="s">
         <v>36</v>
       </c>
       <c r="B20">
         <v>465602000.0</v>
       </c>
       <c r="C20">
         <v>465602000.0</v>
       </c>
       <c r="D20">
         <v>465602000.0</v>
       </c>
       <c r="E20">
         <v>465602000.0</v>
       </c>
       <c r="F20">
         <v>465602000.0</v>
       </c>
       <c r="G20">
         <v>465602000.0</v>
       </c>
       <c r="H20">
         <v>465602000.0</v>
       </c>
       <c r="I20">
         <v>465602000.0</v>
       </c>
       <c r="J20">
+        <v>465602000.0</v>
+      </c>
+      <c r="K20">
         <v>465991000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>466092000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>923112000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>907937000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>298248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>761368000.0</v>
       </c>
       <c r="P20">
         <v>761368000.0</v>
       </c>
       <c r="Q20">
         <v>761368000.0</v>
       </c>
       <c r="R20">
         <v>761368000.0</v>
       </c>
       <c r="S20">
         <v>761368000.0</v>
       </c>
       <c r="T20">
         <v>761368000.0</v>
       </c>
       <c r="U20">
         <v>761368000.0</v>
       </c>
       <c r="V20">
+        <v>761368000.0</v>
+      </c>
+      <c r="W20">
         <v>842929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>851757000.0</v>
       </c>
       <c r="X20">
         <v>851757000.0</v>
       </c>
       <c r="Y20">
+        <v>851757000.0</v>
+      </c>
+      <c r="Z20">
         <v>1373891000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1452891000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1374809000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1514561000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1534561000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1514561000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1534561000.0</v>
       </c>
       <c r="AF20">
         <v>1534561000.0</v>
       </c>
       <c r="AG20">
         <v>1534561000.0</v>
       </c>
       <c r="AH20">
         <v>1534561000.0</v>
       </c>
       <c r="AI20">
+        <v>1534561000.0</v>
+      </c>
+      <c r="AJ20">
         <v>1828816000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1808393000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1717365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>680127000.0</v>
       </c>
       <c r="AM20">
         <v>680127000.0</v>
       </c>
       <c r="AN20">
         <v>680127000.0</v>
       </c>
       <c r="AO20">
         <v>680127000.0</v>
       </c>
       <c r="AP20">
+        <v>680127000.0</v>
+      </c>
+      <c r="AQ20">
         <v>678267000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685068000.0</v>
       </c>
       <c r="AR20">
         <v>685068000.0</v>
       </c>
       <c r="AS20">
-        <v>20000000.0</v>
+        <v>685068000.0</v>
       </c>
       <c r="AT20">
         <v>20000000.0</v>
       </c>
-      <c r="AU20"/>
+      <c r="AU20">
+        <v>20000000.0</v>
+      </c>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
+      <c r="BQ20"/>
     </row>
-    <row r="21" spans="1:68">
+    <row r="21" spans="1:69">
       <c r="A21" t="s">
         <v>37</v>
       </c>
       <c r="B21">
+        <v>43396000.0</v>
+      </c>
+      <c r="C21">
         <v>48395000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>54261000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>61099000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>66531000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>72460000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>81747000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>87711000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>95131000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>103750000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>697754000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1052822000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1098520000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>85698000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1745560000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1827960000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1225487000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1187627000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>1241042000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1230625000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1392528000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1524968000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1275039000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>565221000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>595250000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>638853000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>438365000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>372351000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>546903000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>445930000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>563712000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>610853000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>691896000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>852872000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>932498000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1035767000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1019204000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>278741000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>313445000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>321424000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>328120000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>325513000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>279521000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>290203000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>123523000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>106060000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>16001000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>11069000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7486000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>7773000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
+      <c r="BQ21"/>
     </row>
-    <row r="22" spans="1:68">
+    <row r="22" spans="1:69">
       <c r="A22" t="s">
         <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>298476000.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>1.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1007061000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-37469000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1178361000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1012989000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-62428000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-49650000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-75401000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-61902000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-97447000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-107052000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-86662000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-84595000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-107908000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-113105000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-92411000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-202000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-394000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2927577000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-91742000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-107693000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1300000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-257475000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-538446000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-735087000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-702916000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>223954000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-313445000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-321424000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-634000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>208528000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-279521000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-202441000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2055815000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-84666000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-57913000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-94277000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-9342000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-7898000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-432383000.0</v>
       </c>
-      <c r="AZ22"/>
-      <c r="BA22">
+      <c r="BA22"/>
+      <c r="BB22">
         <v>-31959000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1.0</v>
       </c>
-      <c r="BC22"/>
       <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>-233902000.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
-      <c r="BI22">
+      <c r="BI22"/>
+      <c r="BJ22">
         <v>-7938000.0</v>
       </c>
-      <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
+      <c r="BQ22"/>
     </row>
-    <row r="23" spans="1:68">
+    <row r="23" spans="1:69">
       <c r="A23" t="s">
         <v>39</v>
       </c>
       <c r="B23">
+        <v>3334012000.0</v>
+      </c>
+      <c r="C23">
         <v>3419182000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3490529000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3408581000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3439028000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3513318000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3542947000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3502420000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3463816000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3562550000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6872091000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>10757065000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>10743429000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11028503000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>11740829000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11877288000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>11232157000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>14197816000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15442981000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>15921346000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>16625250000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>20200560000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19043050000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>16183534000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>19160062000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19832184000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22123994000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22658538000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>23221033000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>22215249000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>22305280000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>22819717000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>23564492000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>24785650000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>25990764000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>25288332000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>24909731000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9760992000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>10146641000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9883159000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9929156000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>10039310000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9704610000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9860060000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6163893000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5871848000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3953650000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3751696000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3165264000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2628552000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2098831000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2115101000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1669186000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1435567000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1188274000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>971040000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>800601000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>727519000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>695343000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>660214000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>619393000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>390457000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>295709000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>290337000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>289407000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>287529000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>252503000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>829000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:68">
+    <row r="24" spans="1:69">
       <c r="A24" t="s">
         <v>40</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>299210000.0</v>
+      </c>
       <c r="C24">
+        <v>298804000.0</v>
+      </c>
+      <c r="D24">
         <v>327945000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>297992000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>296886000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>296362000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>295838000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>295315000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>366506000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>371783000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3157173000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>10792612000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5321821000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4863969000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>5325615000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>5539732000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5123246000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4860402000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4571210000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3877664000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>6877291000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7789738000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7085994000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>9211114000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>9453338000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
+      <c r="BQ24"/>
     </row>
-    <row r="25" spans="1:68">
+    <row r="25" spans="1:69">
       <c r="A25" t="s">
         <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>10792612000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>10643642000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>5325615000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5539732000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5123246000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4860402000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4571210000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3877664000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6877291000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7789738000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
+      <c r="BQ25"/>
     </row>
-    <row r="26" spans="1:68">
+    <row r="26" spans="1:69">
       <c r="A26" t="s">
         <v>42</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>2241513000.0</v>
+      </c>
       <c r="C26">
+        <v>2266403000.0</v>
+      </c>
+      <c r="D26">
         <v>2463476000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2389801000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>2388618000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2492268000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2540029000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2517653000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2488826000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2476093000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1879981000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1288877000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1226952000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1322050000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1050356000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1080261000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>940601000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>935153000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>793065000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>820307000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>777819000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1737479000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1911988000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1825448000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2177961000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
+      <c r="BQ26"/>
     </row>
-    <row r="27" spans="1:68">
+    <row r="27" spans="1:69">
       <c r="A27" t="s">
         <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -7221,2404 +7318,2456 @@
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
+      <c r="BQ27"/>
     </row>
-    <row r="28" spans="1:68">
+    <row r="28" spans="1:69">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
-        <v>-83704000.0</v>
+        <v>-82126000.0</v>
       </c>
       <c r="C28">
+        <v>-51542000.0</v>
+      </c>
+      <c r="D28">
         <v>3696000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5517000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-9751000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>37559000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>46331000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>78628000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>165224000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>75483000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2723129000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5408540000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4653297000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>46481000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4980897000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>5563706000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4297406000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3258300000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3293477000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2871469000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6088930000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7086194000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>6427548000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8111647000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8091569000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7778718000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8210778000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8501703000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10509029000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>8513460000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9451181000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9513885000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10010602000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9905988000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9914047000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9819058000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9616338000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3339613000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3624571000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3965907000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4015931000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3992949000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3546599000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3572982000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2992053000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2606227000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>794047000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1173803000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>694886000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>572940000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>303883000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>352993000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>21142000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-62032000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>21462000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>142119000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-23948000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>78973000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>40161000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-72218000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5500000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-32245000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-33343000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-51867000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-99507000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-157330000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-252503000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:68">
+    <row r="29" spans="1:69">
       <c r="A29" t="s">
         <v>45</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1611438000.0</v>
+      </c>
       <c r="C29">
+        <v>1611431000.0</v>
+      </c>
+      <c r="D29">
         <v>1585362000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1521853000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1462983000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1460274000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1481474000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1473110000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1390293000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1388168000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4053276000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>6043843000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5973839000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>6016483000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>6179919000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6318786000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5659846000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>6153104000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5710962000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4987126000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8099836000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>9291719000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8672098000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10951401000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>13200274000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
+      <c r="BQ29"/>
     </row>
-    <row r="30" spans="1:68">
+    <row r="30" spans="1:69">
       <c r="A30" t="s">
         <v>46</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>125470000.0</v>
+      </c>
       <c r="C30">
+        <v>200848000.0</v>
+      </c>
+      <c r="D30">
         <v>99129000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>102671000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>114128000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>127242000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>101142000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>103016000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>94801000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>80346000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>152953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>182125000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>67285000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>199853000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>375743000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>154238000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>165104000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>223151000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>157779000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>92404000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>147529000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1378881000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>148752000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>148635000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>158186000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>126723000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>151172000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>163277000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>303669000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>125900000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>172353000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>172796000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>173306000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>152708000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>221905000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>96128000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>108326000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3525213000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>118894000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>3968034000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4150794000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4137394000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4127061000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4139538000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>2167192000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2143917000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1845954000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2067072000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1515337000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1036931000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>646036000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>755034000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>419630000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3414000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>315725000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>319312000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>201942000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>232619000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>228900000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>169548000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>343877000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>69929000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>14719000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>10931000.0</v>
       </c>
-      <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
+      <c r="BQ30"/>
     </row>
-    <row r="31" spans="1:68">
+    <row r="31" spans="1:69">
       <c r="A31" t="s">
         <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>319244000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-1296477000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1247026000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-151690000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1652624000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>17686000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-411516000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-656293000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>378384000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>348094000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>88967000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>241703000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>442653000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>568957000.0</v>
       </c>
-      <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
+      <c r="BQ31"/>
     </row>
-    <row r="32" spans="1:68">
+    <row r="32" spans="1:69">
       <c r="A32" t="s">
         <v>48</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>431346000.0</v>
+      </c>
       <c r="C32">
+        <v>507099000.0</v>
+      </c>
+      <c r="D32">
         <v>390492000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>387544000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>407758000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>381793000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>354973000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>318936000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>282710000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>365171000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>612172000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-13841000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>902388000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>456810000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-601710000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-472797000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1017683000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1568489000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>2192518000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2279319000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>3264364000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2647417000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>2711112000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3112102000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3608311000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
+      <c r="BQ32"/>
     </row>
-    <row r="33" spans="1:68">
+    <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
+        <v>2780884000.0</v>
+      </c>
+      <c r="C33">
         <v>513997000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3014320000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2951361000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2960970000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3071355000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3130102000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3119900000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3102421000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3098195000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>6259744000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>9904691000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>9840667000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1536481000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10663346000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>10708899000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>9301704000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>8596827000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>8449891000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>8040211000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>11468744000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>13850415000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>12433992000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>12757637000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>15245379000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>15948715000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14343679000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>14997786000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>19729493000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>15716391000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>19010191000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>19466507000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>19318944000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>19015934000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>19567710000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>19124744000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>18592794000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>5688717000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5950739000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5827066000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5412627000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5432532000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5330091000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5599633000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>3952700000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>3598778000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1822066000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1657344000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1546372000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1525897000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>1373088000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>1275995000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1102523000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>899744000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>751313000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>643564000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>730892000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>491028000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>460715000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>404520000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>267049000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>254283000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>244254000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>227539000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>188034000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>130199000.0</v>
       </c>
-      <c r="BO33"/>
       <c r="BP33"/>
+      <c r="BQ33"/>
     </row>
-    <row r="34" spans="1:68">
+    <row r="34" spans="1:69">
       <c r="A34" t="s">
         <v>50</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>82002000.0</v>
+      </c>
       <c r="C34">
+        <v>77627000.0</v>
+      </c>
+      <c r="D34">
         <v>73347000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>66755000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>59572000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>54509000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>54756000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>53280000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>48219000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>55455000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>689405000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>41401000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1162009000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>71705000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>31364000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>32840000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>34459000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>33301000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>34759000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>36325000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>247408000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>217475000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>200430000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>169069000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>183066000.0</v>
       </c>
-      <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
+      <c r="BQ34"/>
     </row>
-    <row r="35" spans="1:68">
+    <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
-        <v>968959000.0</v>
+        <v>792794000.0</v>
       </c>
       <c r="C35">
+        <v>959098000.0</v>
+      </c>
+      <c r="D35">
         <v>885670000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>888077000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>903963000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>961958000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>978751000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>976086000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>862700000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>533560000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>3418698000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>5729919000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>6483830000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>897348000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>5356919000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>5572572000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>5157705000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4893703000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4605969000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>3913989000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6967206000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7883934000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7195610000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9298309000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9555415000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>9095392000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8761610000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9664865000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>11612050000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>9122842000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>10035246000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>10167817000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>11082852000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>11582880000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>10998459000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>10640831000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>10478171000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3715618000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>4064744000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>4193111000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>4384302000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>4377078000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>3854562000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3768971000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3056349000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2748163000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1091830000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>1212217000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>779278000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>616107000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>352467000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>373093000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>103216000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>108167000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>110380000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>117283000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>13801000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>13845000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>32000000.0</v>
       </c>
-      <c r="BH35"/>
-      <c r="BI35">
+      <c r="BI35"/>
+      <c r="BJ35">
         <v>5750000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>14000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>11500000.0</v>
       </c>
-      <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
+      <c r="BQ35"/>
     </row>
-    <row r="36" spans="1:68">
+    <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
+        <v>3887000.0</v>
+      </c>
+      <c r="C36">
         <v>-2266403000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>902000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2361000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2059000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>2412000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2546000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8803000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>10895000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2506033000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>3215917000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>22189000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>6146176000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>15856000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8177574000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>8174088000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>7108093000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>740395000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>739603000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>736624000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>834318000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1017119000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>534734000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>527309000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>640220000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>682648000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>516964000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>159922000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>78997000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>400143000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>483519000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>431222000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>49693000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>20296000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>470600000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>459702000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>14804836000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>388538000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>437877000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>403295000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>218807000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>657801000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>399743000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>406877000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>232475000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>175031000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>134983000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>165567000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>51563000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>33736000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>38389000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>24117000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>25602000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>21487000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>25906000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>28504000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34753000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>47528000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>46902000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>50300000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>7938000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5533000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>3393000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>4074000.0</v>
       </c>
-      <c r="BM36"/>
-      <c r="BN36">
+      <c r="BN36"/>
+      <c r="BO36">
         <v>1112000.0</v>
       </c>
-      <c r="BO36"/>
       <c r="BP36"/>
+      <c r="BQ36"/>
     </row>
-    <row r="37" spans="1:68">
+    <row r="37" spans="1:69">
       <c r="A37" t="s">
         <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>2686804000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>2699491000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="O37"/>
+      <c r="P37">
         <v>2954030000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>2928233000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>2732111000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>2765456000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>3632413000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>3950078000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>4128302000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>4483119000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
+      <c r="BQ37"/>
     </row>
-    <row r="38" spans="1:68">
+    <row r="38" spans="1:69">
       <c r="A38" t="s">
         <v>54</v>
       </c>
       <c r="B38">
+        <v>2413687000.0</v>
+      </c>
+      <c r="C38">
         <v>2522677000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2612250000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2541182000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>2533293000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2582753000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>3562550000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>598361000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5635524000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>6934664000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>7547179000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>7870549000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>7187013000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9711566000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>11369773000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>14915151000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1034339000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1976571000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1909863000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1131782000.0</v>
       </c>
-      <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
-      <c r="AL38">
+      <c r="AL38"/>
+      <c r="AM38">
         <v>1000.0</v>
       </c>
-      <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>-751313000.0</v>
       </c>
-      <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
+      <c r="BQ38"/>
     </row>
-    <row r="39" spans="1:68">
+    <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>55</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>16331000.0</v>
+      </c>
       <c r="C39">
+        <v>-200848000.0</v>
+      </c>
+      <c r="D39">
         <v>18664000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13851000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>14018000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>12567000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17287000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>18331000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>19240000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>38674000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>136166000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-763695000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-997510000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>8436605000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>264573000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>332630000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>320067000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3825386000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5632979000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>6844438000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4318063000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4374772000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4633329000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>935041000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1023892000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>5925893000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>5910049000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>5632147000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1212852000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1502090000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1143696000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1144476000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1564242000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1377027000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2116720000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1621722000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1672559000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>419583000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>234484000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>165858000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>194435000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>560097000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>217621000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>202441000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>91082000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>84666000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>57913000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>94277000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>9342000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>8877000.0</v>
       </c>
-      <c r="AY39"/>
-      <c r="AZ39">
+      <c r="AZ39"/>
+      <c r="BA39">
         <v>32780000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>64959000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>362210000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>25906000.0</v>
       </c>
-      <c r="BD39"/>
-      <c r="BE39">
+      <c r="BE39"/>
+      <c r="BF39">
         <v>31960000.0</v>
       </c>
-      <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>7938000.0</v>
       </c>
-      <c r="BJ39"/>
-      <c r="BK39">
+      <c r="BK39"/>
+      <c r="BL39">
         <v>3393000.0</v>
       </c>
-      <c r="BL39"/>
-      <c r="BM39">
+      <c r="BM39"/>
+      <c r="BN39">
         <v>1866000.0</v>
       </c>
-      <c r="BN39"/>
       <c r="BO39"/>
-      <c r="BP39">
+      <c r="BP39"/>
+      <c r="BQ39">
         <v>828000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:68">
+    <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>56</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>64183000.0</v>
+      </c>
       <c r="C40">
+        <v>-43888000.0</v>
+      </c>
+      <c r="D40">
         <v>49619000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>31374000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>31629000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>23988000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>37374000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>46225000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>49724000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>85340000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>37533000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>274376000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-5044427000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5160714000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>409986000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>529855000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>784695000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3582032000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4355860000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>4728558000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1936643000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3697541000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4241877000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>650128000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>700148000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1642693000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2922158000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2825598000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>161704000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1602702000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>539776000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1004118000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>897563000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1094804000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1633205000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>920559000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>522957000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>367699000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>290780000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>224149000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>140540000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>136749000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>393401000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>366405000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>219375000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>160816000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>139031000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>121608000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>79883000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>57172000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>46877000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>43340000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>46979000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>44370000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>39646000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>33237000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>29798000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-37816000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>39338000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>31109000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>32733000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>11678000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>5518000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>15509000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>15116000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>14112000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>12531000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>831000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:68">
+    <row r="41" spans="1:69">
       <c r="A41" t="s">
         <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>211571000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1199828000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>332746000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>31304000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>32840000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>212684000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>33301000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>34759000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>36325000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>279046000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>255530000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>240497000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>202856000.0</v>
       </c>
-      <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
+      <c r="BQ41"/>
     </row>
-    <row r="42" spans="1:68">
+    <row r="42" spans="1:69">
       <c r="A42" t="s">
         <v>58</v>
       </c>
       <c r="B42">
-        <v>8863179000.0</v>
+        <v>8063889000.0</v>
       </c>
       <c r="C42">
+        <v>8066683000.0</v>
+      </c>
+      <c r="D42">
         <v>8059791000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8040320000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>8001880000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>7999165000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7996632000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7988729000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7909865000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7855842000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7835826000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7846440000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>7823722000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>7818068000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>7793492000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>7646852000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7356363000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>7820807000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>7625552000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>7622382000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>7576873000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>7570473000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7559551000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7540197000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>7532213000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7553599000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7538356000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7621655000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>7610947000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>7598019000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>7618518000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>7616918000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>7634952000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>7913622000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>7947994000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7958872000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7994460000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2443100000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2855831000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>3015436000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2998378000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2995243000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2993269000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2991178000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>2518722000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>2512743000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2510034000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2126276000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2040856000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>1701274000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>1496400000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>1480744000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1455774000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>1222682000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>998584000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>742229000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>741576000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>599470000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>595543000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>602226000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>565821000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>330777000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>275291000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>275276000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>275262000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>275247000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>239890000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>1000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:68">
+    <row r="43" spans="1:69">
       <c r="A43" t="s">
         <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9645,1480 +9794,1505 @@
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
+      <c r="BQ43"/>
     </row>
-    <row r="44" spans="1:68">
+    <row r="44" spans="1:69">
       <c r="A44" t="s">
         <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-      <c r="L44">
+      <c r="L44"/>
+      <c r="M44">
         <v>794670000.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>800303000.0</v>
       </c>
-      <c r="N44"/>
-      <c r="O44">
+      <c r="O44"/>
+      <c r="P44">
         <v>800355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854232000.0</v>
       </c>
       <c r="Q44">
         <v>854232000.0</v>
       </c>
       <c r="R44">
         <v>854232000.0</v>
       </c>
       <c r="S44">
+        <v>854232000.0</v>
+      </c>
+      <c r="T44">
         <v>916105000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>999490000.0</v>
       </c>
       <c r="U44">
         <v>999490000.0</v>
       </c>
       <c r="V44">
         <v>999490000.0</v>
       </c>
-      <c r="W44"/>
+      <c r="W44">
+        <v>999490000.0</v>
+      </c>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
+      <c r="BQ44"/>
     </row>
-    <row r="45" spans="1:68">
+    <row r="45" spans="1:69">
       <c r="A45" t="s">
         <v>61</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>37286000.0</v>
+      </c>
       <c r="C45">
+        <v>38425000.0</v>
+      </c>
+      <c r="D45">
         <v>126079000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43698000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>38160000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>38613000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>40178000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>40131000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>41967000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>41130000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>42840000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>436185000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>461082000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>463910000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>674048000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>536041000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>549791000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>627001000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>207405000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>230412000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>245962000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>265328000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>164075000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>159385000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>163809000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>47932000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>49406000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>50723000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>52245000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>53632000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>47435000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>45755000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>47616000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>45455000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>46598000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>47328000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>47639000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>48463000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>45195000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>45460000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>1814783000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1643997000.0</v>
       </c>
-      <c r="AU45"/>
-      <c r="AV45">
+      <c r="AV45"/>
+      <c r="AW45">
         <v>124832000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>111585000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>112468000.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
+      <c r="BQ45"/>
     </row>
-    <row r="46" spans="1:68">
+    <row r="46" spans="1:69">
       <c r="A46" t="s">
         <v>62</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>26486000.0</v>
+      </c>
       <c r="C46">
+        <v>28225000.0</v>
+      </c>
+      <c r="D46">
         <v>30079000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32498000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>38160000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>38613000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>40178000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>40131000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>41967000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>41130000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>42840000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>436185000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>461082000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>32623000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>674048000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>693182000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>491642000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>498578000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>518547000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>536041000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>549791000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>627001000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>207405000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>230412000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>245962000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>265328000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>164075000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>159385000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>163809000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>47932000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>49406000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>50723000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>52245000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>53632000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>47435000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>45755000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>47616000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>45455000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>46598000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>47328000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>47639000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>48463000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>45195000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>45460000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1814783000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1643997000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>112816000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>124832000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>111585000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>112468000.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
       <c r="BC46"/>
       <c r="BD46"/>
       <c r="BE46"/>
       <c r="BF46"/>
       <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
+      <c r="BQ46"/>
     </row>
-    <row r="47" spans="1:68">
+    <row r="47" spans="1:69">
       <c r="A47" t="s">
         <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>3093417000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6178467000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>6385208000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6141415000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>6047928000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>6119714000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>4972284000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>4914813000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>4491287000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8252502000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>9354921000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8067879000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9218314000.0</v>
       </c>
-      <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
+      <c r="BQ47"/>
     </row>
-    <row r="48" spans="1:68">
+    <row r="48" spans="1:69">
       <c r="A48" t="s">
         <v>64</v>
       </c>
       <c r="B48">
+        <v>-6758017000.0</v>
+      </c>
+      <c r="C48">
         <v>-6761498000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-6810068000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-6824993000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-6840143000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6837502000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-6816051000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-6813427000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-6888452000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-6842502000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-6941470000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-7201651000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-7176706000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-6962613000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-6941658000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-6875817000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-6838497000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-6576180000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-6557621000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-6601522000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-6460262000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-6195456000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-6054881000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-5849098000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-3806308000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-3389592000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-3307886000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-2699276000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-2176730000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2018302000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-1567662000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-1443717000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-1294996000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-1165412000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-650135000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-505554000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-401069000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-246064000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-183585000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-160947000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-158387000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-131278000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-105127000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-99671000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-105244000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-68003000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-45282000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-37329000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-36374000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-20423000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-18554000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-16413000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-13725000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-5167000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2390000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>6260000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>6721000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>5510000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>5536000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>458000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2952000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>1152000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>350000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-1157000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-1669000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-1424000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-46000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-3000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:68">
+    <row r="49" spans="1:69">
       <c r="A49" t="s">
         <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-7201651000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-7176706000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-6941658000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-6875817000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-6838497000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-6576180000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-6557621000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-6601522000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-6460262000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-6195456000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
+      <c r="BQ49"/>
     </row>
-    <row r="50" spans="1:68">
+    <row r="50" spans="1:69">
       <c r="A50" t="s">
         <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50">
         <v>293743000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>293219000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>292695000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>292171000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>291648000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>361124000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>291848000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>291394000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>290939000.0</v>
       </c>
-      <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
+      <c r="BQ50"/>
     </row>
-    <row r="51" spans="1:68">
+    <row r="51" spans="1:69">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
-        <v>298804000.0</v>
+        <v>329201000.0</v>
       </c>
       <c r="C51">
+        <v>330966000.0</v>
+      </c>
+      <c r="D51">
         <v>362112000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>335181000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>340161000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>339713000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>340747000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>339801000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>412578000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>420818000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3500870000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>11085831000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>15395692000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>902045000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5617263000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5900856000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5415094000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5151796000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4862149000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4646166000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7792270000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8903654000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7085994000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9211114000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9453338000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>8983908000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>8666108000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>8855687000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>10830228000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>8975372000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>9867976000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>9994115000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>10495429000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>10827810000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>10791975000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>10418978000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>10249548000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3715618000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4064744000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4193111000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>4187231000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>4178803000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>3854562000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>3768971000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>3056349000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2748163000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1091830000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>1212217000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>779278000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>616107000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>352467000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>373093000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>103216000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>108167000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>110380000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>150283000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>13801000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>82845000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>45889000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>13928000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>13967000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>34000000.0</v>
       </c>
-      <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
+      <c r="BQ51"/>
     </row>
-    <row r="52" spans="1:68">
+    <row r="52" spans="1:69">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52"/>
-      <c r="C52"/>
+      <c r="C52">
+        <v>9861000.0</v>
+      </c>
       <c r="D52"/>
       <c r="E52"/>
-      <c r="F52">
+      <c r="F52"/>
+      <c r="G52">
         <v>9855000.0</v>
       </c>
-      <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>293743000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>293219000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4752050000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>292171000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>291648000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>361124000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>291848000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>291394000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>290939000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>768502000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>914979000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1113916000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>657754000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>724965000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>774475000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1359948000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>924471000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>178861000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>210788000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>583685000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>583481000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>829586000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>346134000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>438766000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>1415211000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>208030000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>194745000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>190695000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>6586000.0</v>
       </c>
-      <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>181403000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>278818000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>221744000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>164000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>12901000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>18761000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>92947000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>74607000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>74000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>93000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6144000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>108167000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>110380000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>33000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>13801000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>69000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>45889000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>13928000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>13967000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>20000000.0</v>
       </c>
-      <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
+      <c r="BQ52"/>
     </row>
-    <row r="53" spans="1:68">
+    <row r="53" spans="1:69">
       <c r="A53" t="s">
         <v>69</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
-      <c r="N53">
+      <c r="N53"/>
+      <c r="O53">
         <v>1322050000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1050356000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1080261000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>940601000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>935153000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>793065000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-      <c r="W53">
+      <c r="W53"/>
+      <c r="X53">
         <v>182000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>381000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>526000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>315000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>113000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>202000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>394000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1362000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>739000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>697000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>1300000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>1168000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>424000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>409871000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>413570000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1076441000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>119000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>323000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>634000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1437000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>680000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>548000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>2146897000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>659000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>374000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>28000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>30636000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>30834000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>31123000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>31192000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>31959000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>32055000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>757725000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>32339000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>31960000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>32427000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>31784000.0</v>
       </c>
-      <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
+      <c r="BQ53"/>
     </row>
-    <row r="54" spans="1:68">
+    <row r="54" spans="1:69">
       <c r="A54" t="s">
         <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -11145,874 +11319,889 @@
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
+      <c r="BQ54"/>
     </row>
-    <row r="55" spans="1:68">
+    <row r="55" spans="1:69">
       <c r="A55" t="s">
         <v>71</v>
       </c>
       <c r="B55">
+        <v>3334012000.0</v>
+      </c>
+      <c r="C55">
         <v>3419182000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3490529000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3408581000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3439028000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3513318000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3542947000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3502420000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3463816000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3562550000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>6872091000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>10757065000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>10743429000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11028503000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11740829000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11877288000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11232157000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>14197816000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>15442981000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>15921346000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>16625250000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>20200560000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>19043050000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>16183534000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>19160062000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>19832184000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>22123994000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>22658538000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>23221033000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>22215249000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>22305280000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>22819717000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>23564492000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>24785650000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>25990764000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>25288332000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>24909731000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>9760992000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>10146641000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>9883159000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>9929156000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>10039310000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>9704610000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>9860060000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6163893000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5871848000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>3953650000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3751696000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3165264000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>2628552000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2098831000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2115101000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1669186000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1435567000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1188274000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>971040000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>800601000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>727519000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>695343000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>660214000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>619393000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>390457000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>295709000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>290337000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>289407000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>287529000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>252503000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>829000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:68">
+    <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
+        <v>553128000.0</v>
+      </c>
+      <c r="C56">
         <v>382508000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>476209000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>457220000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>478058000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>441963000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>412845000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>382520000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>361395000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>464355000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>723163000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>852374000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>902762000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>9492022000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1077483000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1168389000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1930453000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>5600989000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>6993090000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>7881135000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>5156506000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>6350145000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6609058000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>3425897000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>3914683000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>3883469000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>7780315000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7660752000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>3491540000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6498858000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3295089000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>3353210000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>4245548000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>5769716000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>6423054000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>6163588000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6316937000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>4072275000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4195902000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>4056093000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4516529000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>4606778000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4374519000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4260427000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>2211193000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>2273070000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2131584000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2094352000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1618892000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1102655000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>725743000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>839106000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>566663000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>535823000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1188274000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>327476000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>69709000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>236491000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>234628000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>255694000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>352344000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>136174000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>51455000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>62798000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>101373000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>157330000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>252503000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>829000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:68">
+    <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>73</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>121782000.0</v>
+      </c>
       <c r="C57">
+        <v>9861000.0</v>
+      </c>
+      <c r="D57">
         <v>85717000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>69676000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>70300000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>60170000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>57872000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>63584000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>78685000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>99184000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>428055000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>866215000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>374000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>5561092000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1679193000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1641186000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>912770000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4032500000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4800572000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5601816000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2991785000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>5026758000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4718135000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1151590000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1209769000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1804270000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3380948000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2456575000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>393542000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1936652000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>778131000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1232174000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>801202000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>853378000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1890272000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1394351000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1256544000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>428447000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>439028000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>409875000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>231444000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>245992000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>473396000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>464928000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>219375000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>187892000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>139597000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>122588000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>81006000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>58218000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>47749000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>43677000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>47331000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>44370000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>148042000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>183520000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>43599000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>100184000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>85227000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>45037000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>32733000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>43178000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>6957000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>16625000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>15979000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>14112000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>12531000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>831000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:68">
+    <row r="58" spans="1:69">
       <c r="A58" t="s">
         <v>74</v>
       </c>
       <c r="B58">
+        <v>914576000.0</v>
+      </c>
+      <c r="C58">
         <v>968959000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>971387000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>957753000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>974263000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1022128000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1036623000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1039670000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>941385000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1053387000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3846753000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6596134000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>6484204000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6458440000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>7036112000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>7213758000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>6070475000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8926203000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9406541000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9515805000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9958991000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>12910692000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11913745000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10449899000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>10765184000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10899662000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>12142558000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>12121440000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>12005592000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>11059494000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>10813377000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>11399991000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>11884054000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>12436258000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>12888731000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>12035182000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11734715000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>4144065000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4503772000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4602986000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4615746000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>4623070000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4327958000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4233899000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3275724000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2936055000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1231427000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1334805000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>860284000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>674325000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>400216000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>416770000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>150547000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>152537000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>148042000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>183520000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>43599000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>114029000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>85227000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>45037000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>38483000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>57178000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>18457000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>16625000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>15979000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>14112000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>12531000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>831000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:68">
+    <row r="59" spans="1:69">
       <c r="A59" t="s">
         <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -12039,258 +12228,262 @@
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
+      <c r="BQ59"/>
     </row>
-    <row r="60" spans="1:68">
+    <row r="60" spans="1:69">
       <c r="A60" t="s">
         <v>76</v>
       </c>
       <c r="B60">
+        <v>2106898000.0</v>
+      </c>
+      <c r="C60">
         <v>2107297000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>2052087000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>2018531000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1960767000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1958582000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1980306000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1972465000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1818457000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1811055000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1690773000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1442207000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1452321000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1660698000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1654659000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1633286000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1390832000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2146934000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2055857000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2108952000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2222035000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2501471000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2585594000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2739777000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>4746426000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>5216043000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>5663731000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>6361718000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>6868705000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>7006052000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>7480994000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7609531000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>8000973000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>8407925000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>8936172000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>9090165000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>9179874000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2773799000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2833323000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2833993000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2824793000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2846916000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2876870000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2865444000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2368346000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2417480000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2451165000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2090213000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2004984000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1684310000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1482415000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1472249000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1452037000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1223331000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>999226000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>746500000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>746427000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>602976000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>599600000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>604868000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>570662000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>333039000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>277079000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>273565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>273377000.0</v>
       </c>
       <c r="BN60">
         <v>273377000.0</v>
       </c>
       <c r="BO60">
+        <v>273377000.0</v>
+      </c>
+      <c r="BP60">
         <v>239972000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>-2000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:68">
+    <row r="61" spans="1:69">
       <c r="A61" t="s">
         <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -12317,142 +12510,144 @@
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
+      <c r="BQ61"/>
     </row>
-    <row r="62" spans="1:68">
+    <row r="62" spans="1:69">
       <c r="A62" t="s">
         <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
-      <c r="L62">
+      <c r="L62"/>
+      <c r="M62">
         <v>31920000.0</v>
       </c>
-      <c r="M62">
+      <c r="N62">
         <v>107413000.0</v>
       </c>
-      <c r="N62"/>
-      <c r="O62">
+      <c r="O62"/>
+      <c r="P62">
         <v>96028000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>102011000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>1038739000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>359223000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>348170000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>346511000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>315922000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>305278000.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
+      <c r="BQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -12513,385 +12708,385 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>29454000.0</v>
+        <v>58908000.0</v>
       </c>
       <c r="C2">
         <v>144650000.0</v>
       </c>
       <c r="D2">
         <v>36651000.0</v>
       </c>
       <c r="E2">
         <v>44271000.0</v>
       </c>
       <c r="F2">
         <v>73058000.0</v>
       </c>
       <c r="G2">
         <v>135291000.0</v>
       </c>
       <c r="H2">
         <v>13384000.0</v>
       </c>
       <c r="I2">
         <v>1217769000.0</v>
       </c>
       <c r="J2">
         <v>1181106000.0</v>
       </c>
       <c r="K2">
         <v>142127000.0</v>
       </c>
       <c r="L2">
         <v>141082000.0</v>
       </c>
       <c r="M2">
         <v>11374000.0</v>
       </c>
       <c r="N2">
         <v>3425000.0</v>
       </c>
       <c r="O2">
         <v>2977000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
         <v>29454000.0</v>
       </c>
       <c r="C3">
         <v>33706000.0</v>
       </c>
       <c r="D3">
         <v>38315000.0</v>
       </c>
       <c r="E3">
         <v>44479000.0</v>
       </c>
       <c r="F3">
         <v>641597000.0</v>
       </c>
       <c r="G3">
         <v>571836000.0</v>
       </c>
       <c r="H3">
         <v>596262000.0</v>
       </c>
       <c r="I3">
         <v>2019271000.0</v>
       </c>
       <c r="J3">
         <v>2868869000.0</v>
       </c>
       <c r="K3">
         <v>684290000.0</v>
       </c>
       <c r="L3">
         <v>140977000.0</v>
       </c>
       <c r="M3">
         <v>9177000.0</v>
       </c>
       <c r="N3">
         <v>310000.0</v>
       </c>
       <c r="O3">
         <v>8016000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3">
         <v>555000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-148704000.0</v>
       </c>
       <c r="F4">
         <v>-600088000.0</v>
       </c>
       <c r="G4">
         <v>-1326173000.0</v>
       </c>
       <c r="H4">
         <v>1369437000.0</v>
       </c>
       <c r="I4">
         <v>-77212000.0</v>
       </c>
       <c r="J4">
         <v>55448000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
-        <v>120058000.0</v>
+        <v>588000.0</v>
       </c>
       <c r="C5">
         <v>185253000.0</v>
       </c>
       <c r="D5">
         <v>304873000.0</v>
       </c>
       <c r="E5">
         <v>175913000.0</v>
       </c>
       <c r="F5">
         <v>7245000.0</v>
       </c>
       <c r="G5">
         <v>-517322000.0</v>
       </c>
       <c r="H5">
         <v>-518912000.0</v>
       </c>
       <c r="I5">
         <v>-1053811000.0</v>
       </c>
       <c r="J5">
         <v>-1750232000.0</v>
       </c>
       <c r="K5">
         <v>-187324000.0</v>
       </c>
       <c r="L5">
         <v>379834000.0</v>
       </c>
       <c r="M5">
         <v>205480000.0</v>
       </c>
       <c r="N5">
         <v>146253000.0</v>
       </c>
       <c r="O5">
         <v>70602000.0</v>
       </c>
       <c r="P5">
         <v>48419000.0</v>
       </c>
       <c r="Q5">
         <v>17543000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>149512000.0</v>
+        <v>30042000.0</v>
       </c>
       <c r="C6">
         <v>218959000.0</v>
       </c>
       <c r="D6">
         <v>343188000.0</v>
       </c>
       <c r="E6">
         <v>220392000.0</v>
       </c>
       <c r="F6">
         <v>648842000.0</v>
       </c>
       <c r="G6">
         <v>54514000.0</v>
       </c>
       <c r="H6">
         <v>77350000.0</v>
       </c>
       <c r="I6">
         <v>965460000.0</v>
       </c>
       <c r="J6">
         <v>1118637000.0</v>
       </c>
       <c r="K6">
         <v>496966000.0</v>
       </c>
       <c r="L6">
         <v>520811000.0</v>
       </c>
       <c r="M6">
         <v>214657000.0</v>
       </c>
       <c r="N6">
         <v>146563000.0</v>
       </c>
       <c r="O6">
         <v>78618000.0</v>
       </c>
       <c r="P6">
         <v>48419000.0</v>
       </c>
       <c r="Q6">
         <v>18098000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B9">
-        <v>440679000.0</v>
+        <v>411225000.0</v>
       </c>
       <c r="C9">
         <v>462378000.0</v>
       </c>
       <c r="D9">
         <v>784732000.0</v>
       </c>
       <c r="E9">
         <v>650500000.0</v>
       </c>
       <c r="F9">
         <v>292998000.0</v>
       </c>
       <c r="G9">
         <v>281139000.0</v>
       </c>
       <c r="H9">
         <v>47649000.0</v>
       </c>
       <c r="I9">
         <v>1149173000.0</v>
       </c>
       <c r="J9">
         <v>1615628000.0</v>
       </c>
       <c r="K9">
         <v>796105000.0</v>
       </c>
       <c r="L9">
         <v>700894000.0</v>
       </c>
       <c r="M9">
         <v>289275000.0</v>
       </c>
       <c r="N9">
         <v>176814000.0</v>
       </c>
       <c r="O9">
         <v>104178000.0</v>
       </c>
       <c r="P9">
         <v>65469000.0</v>
       </c>
       <c r="Q9">
         <v>27425000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B10">
         <v>-17034000.0</v>
       </c>
       <c r="C10">
         <v>168815000.0</v>
       </c>
       <c r="D10">
         <v>365629000.0</v>
       </c>
       <c r="E10">
         <v>-46681000.0</v>
       </c>
       <c r="F10">
         <v>-55999000.0</v>
       </c>
       <c r="G10">
         <v>-638151000.0</v>
       </c>
       <c r="H10">
         <v>-560103000.0</v>
       </c>
       <c r="I10">
         <v>-594727000.0</v>
       </c>
@@ -12900,51 +13095,51 @@
       </c>
       <c r="K10">
         <v>295508000.0</v>
       </c>
       <c r="L10">
         <v>246740000.0</v>
       </c>
       <c r="M10">
         <v>157312000.0</v>
       </c>
       <c r="N10">
         <v>126582000.0</v>
       </c>
       <c r="O10">
         <v>70370000.0</v>
       </c>
       <c r="P10">
         <v>44555000.0</v>
       </c>
       <c r="Q10">
         <v>17997000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B11">
         <v>5708000.0</v>
       </c>
       <c r="C11">
         <v>2944000.0</v>
       </c>
       <c r="D11">
         <v>6000.0</v>
       </c>
       <c r="E11">
         <v>13132000.0</v>
       </c>
       <c r="F11">
         <v>-21463000.0</v>
       </c>
       <c r="G11">
         <v>-47063000.0</v>
       </c>
       <c r="H11">
         <v>-10615000.0</v>
       </c>
       <c r="I11">
         <v>-59970000.0</v>
       </c>
@@ -12953,51 +13148,51 @@
       </c>
       <c r="K11">
         <v>4782000.0</v>
       </c>
       <c r="L11">
         <v>-9296000.0</v>
       </c>
       <c r="M11">
         <v>-2399000.0</v>
       </c>
       <c r="N11">
         <v>659000.0</v>
       </c>
       <c r="O11">
         <v>2165000.0</v>
       </c>
       <c r="P11">
         <v>1191000.0</v>
       </c>
       <c r="Q11">
         <v>243000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B12">
         <v>137092000.0</v>
       </c>
       <c r="C12">
         <v>16438000.0</v>
       </c>
       <c r="D12">
         <v>24540000.0</v>
       </c>
       <c r="E12">
         <v>42926000.0</v>
       </c>
       <c r="F12">
         <v>63244000.0</v>
       </c>
       <c r="G12">
         <v>120829000.0</v>
       </c>
       <c r="H12">
         <v>535538000.0</v>
       </c>
       <c r="I12">
         <v>552838000.0</v>
       </c>
@@ -13006,117 +13201,119 @@
       </c>
       <c r="K12">
         <v>170083000.0</v>
       </c>
       <c r="L12">
         <v>133094000.0</v>
       </c>
       <c r="M12">
         <v>48365000.0</v>
       </c>
       <c r="N12">
         <v>18838000.0</v>
       </c>
       <c r="O12">
         <v>8248000.0</v>
       </c>
       <c r="P12">
         <v>3011000.0</v>
       </c>
       <c r="Q12">
         <v>555000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13">
         <v>115475000.0</v>
       </c>
       <c r="H13">
         <v>166771000.0</v>
       </c>
       <c r="I13">
         <v>215367000.0</v>
       </c>
       <c r="J13">
         <v>416625000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>168943000.0</v>
+      </c>
       <c r="C14">
         <v>-76484000.0</v>
       </c>
       <c r="D14">
         <v>168751000.0</v>
       </c>
       <c r="E14">
         <v>248200000.0</v>
       </c>
       <c r="F14">
         <v>506814000.0</v>
       </c>
       <c r="G14">
         <v>4788397000.0</v>
       </c>
       <c r="H14">
         <v>3716479000.0</v>
       </c>
       <c r="I14">
         <v>4149703000.0</v>
       </c>
       <c r="J14">
         <v>3975611000.0</v>
       </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B15">
         <v>141874000.0</v>
       </c>
       <c r="C15">
         <v>70522000.0</v>
       </c>
       <c r="D15">
         <v>185280000.0</v>
       </c>
       <c r="E15">
         <v>-321797000.0</v>
       </c>
       <c r="F15">
         <v>-310097000.0</v>
       </c>
       <c r="G15">
         <v>-2675759000.0</v>
       </c>
       <c r="H15">
         <v>-1048807000.0</v>
       </c>
       <c r="I15">
         <v>-519607000.0</v>
       </c>
@@ -13125,206 +13322,210 @@
       </c>
       <c r="K15">
         <v>115318000.0</v>
       </c>
       <c r="L15">
         <v>149980000.0</v>
       </c>
       <c r="M15">
         <v>123149000.0</v>
       </c>
       <c r="N15">
         <v>101765000.0</v>
       </c>
       <c r="O15">
         <v>62011000.0</v>
       </c>
       <c r="P15">
         <v>42260000.0</v>
       </c>
       <c r="Q15">
         <v>17731000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-382300000.0</v>
       </c>
       <c r="F16">
         <v>-385716000.0</v>
       </c>
       <c r="G16">
         <v>-2752032000.0</v>
       </c>
       <c r="H16">
         <v>-1155698000.0</v>
       </c>
       <c r="I16">
         <v>-635213000.0</v>
       </c>
       <c r="J16">
         <v>-342261000.0</v>
       </c>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>-22742000.0</v>
+      </c>
       <c r="C17">
         <v>165871000.0</v>
       </c>
       <c r="D17">
         <v>-122560000.0</v>
       </c>
       <c r="E17">
         <v>-421293000.0</v>
       </c>
       <c r="F17">
         <v>-216823000.0</v>
       </c>
       <c r="G17">
         <v>-2464237000.0</v>
       </c>
       <c r="H17">
         <v>-1650712000.0</v>
       </c>
       <c r="I17">
         <v>-495073000.0</v>
       </c>
       <c r="J17">
         <v>-78168000.0</v>
       </c>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-17622000.0</v>
+      </c>
       <c r="C18">
         <v>-16438000.0</v>
       </c>
       <c r="D18">
         <v>-228160000.0</v>
       </c>
       <c r="E18">
         <v>-198498000.0</v>
       </c>
       <c r="F18">
         <v>-186949000.0</v>
       </c>
       <c r="G18">
         <v>-310454000.0</v>
       </c>
       <c r="H18">
         <v>-537340000.0</v>
       </c>
       <c r="I18">
         <v>-603400000.0</v>
       </c>
       <c r="J18">
         <v>-574822000.0</v>
       </c>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>105858000.0</v>
       </c>
       <c r="G19">
         <v>-640938000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>1479087000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B21">
         <v>323074000.0</v>
       </c>
       <c r="C21">
         <v>131866000.0</v>
       </c>
       <c r="D21">
         <v>304873000.0</v>
       </c>
       <c r="E21">
         <v>176121000.0</v>
       </c>
       <c r="F21">
         <v>32879000.0</v>
       </c>
       <c r="G21">
         <v>-214799000.0</v>
       </c>
       <c r="H21">
         <v>-121229000.0</v>
       </c>
       <c r="I21">
         <v>414538000.0</v>
       </c>
@@ -13333,72 +13534,72 @@
       </c>
       <c r="K21">
         <v>203476000.0</v>
       </c>
       <c r="L21">
         <v>201462000.0</v>
       </c>
       <c r="M21">
         <v>156096000.0</v>
       </c>
       <c r="N21">
         <v>122048000.0</v>
       </c>
       <c r="O21">
         <v>70602000.0</v>
       </c>
       <c r="P21">
         <v>48419000.0</v>
       </c>
       <c r="Q21">
         <v>17543000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B23">
         <v>147059000.0</v>
       </c>
       <c r="C23">
         <v>475162000.0</v>
       </c>
       <c r="D23">
         <v>516510000.0</v>
       </c>
       <c r="E23">
         <v>518650000.0</v>
       </c>
       <c r="F23">
         <v>333177000.0</v>
       </c>
       <c r="G23">
         <v>631229000.0</v>
       </c>
       <c r="H23">
         <v>182262000.0</v>
       </c>
       <c r="I23">
         <v>2025518000.0</v>
       </c>
@@ -13407,312 +13608,318 @@
       </c>
       <c r="K23">
         <v>512351000.0</v>
       </c>
       <c r="L23">
         <v>457340000.0</v>
       </c>
       <c r="M23">
         <v>75092000.0</v>
       </c>
       <c r="N23">
         <v>37546000.0</v>
       </c>
       <c r="O23">
         <v>28305000.0</v>
       </c>
       <c r="P23">
         <v>17050000.0</v>
       </c>
       <c r="Q23">
         <v>9327000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24">
         <v>70627000.0</v>
       </c>
       <c r="G24">
         <v>75023000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>29451000.0</v>
+      </c>
       <c r="C25">
         <v>33706000.0</v>
       </c>
       <c r="D25">
         <v>568016000.0</v>
       </c>
       <c r="E25">
         <v>579458000.0</v>
       </c>
       <c r="F25">
         <v>539695000.0</v>
       </c>
       <c r="G25">
         <v>578282000.0</v>
       </c>
       <c r="H25">
         <v>596262000.0</v>
       </c>
       <c r="I25">
         <v>572406000.0</v>
       </c>
       <c r="J25">
         <v>617779000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.45</v>
       </c>
       <c r="E26">
         <v>0.07</v>
       </c>
       <c r="F26">
         <v>0.33</v>
       </c>
       <c r="G26">
         <v>1.53</v>
       </c>
       <c r="H26">
         <v>1.25</v>
       </c>
       <c r="I26">
         <v>0.25</v>
       </c>
       <c r="J26">
         <v>0.06</v>
       </c>
       <c r="K26">
         <v>0.35</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27">
         <v>22803000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>254697000.0</v>
+      </c>
       <c r="C28">
         <v>296806000.0</v>
       </c>
       <c r="D28">
         <v>476704000.0</v>
       </c>
       <c r="E28">
         <v>570727000.0</v>
       </c>
       <c r="F28">
         <v>237540000.0</v>
       </c>
       <c r="G28">
         <v>254918000.0</v>
       </c>
       <c r="H28">
         <v>150627000.0</v>
       </c>
       <c r="I28">
         <v>313798000.0</v>
       </c>
       <c r="J28">
         <v>460341000.0</v>
       </c>
       <c r="K28">
         <v>162637000.0</v>
       </c>
       <c r="L28">
         <v>137806000.0</v>
       </c>
       <c r="M28">
         <v>54541000.0</v>
       </c>
       <c r="N28">
         <v>33811000.0</v>
       </c>
       <c r="O28">
         <v>25328000.0</v>
       </c>
       <c r="P28"/>
       <c r="Q28">
         <v>9327000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>5708000.0</v>
+      </c>
       <c r="C29">
         <v>2944000.0</v>
       </c>
       <c r="D29">
         <v>35407000.0</v>
       </c>
       <c r="E29">
         <v>13467000.0</v>
       </c>
       <c r="F29">
         <v>-100538000.0</v>
       </c>
       <c r="G29">
         <v>-10039000.0</v>
       </c>
       <c r="H29">
         <v>14003000.0</v>
       </c>
       <c r="I29">
         <v>-59781000.0</v>
       </c>
       <c r="J29">
         <v>-98399000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B30">
-        <v>117605000.0</v>
+        <v>88151000.0</v>
       </c>
       <c r="C30">
         <v>330512000.0</v>
       </c>
       <c r="D30">
         <v>479859000.0</v>
       </c>
       <c r="E30">
         <v>474379000.0</v>
       </c>
       <c r="F30">
         <v>260119000.0</v>
       </c>
       <c r="G30">
         <v>495938000.0</v>
       </c>
       <c r="H30">
         <v>168878000.0</v>
       </c>
       <c r="I30">
         <v>807749000.0</v>
       </c>
       <c r="J30">
         <v>1097861000.0</v>
       </c>
       <c r="K30">
         <v>370224000.0</v>
       </c>
       <c r="L30">
         <v>316258000.0</v>
       </c>
       <c r="M30">
         <v>63718000.0</v>
       </c>
       <c r="N30">
         <v>34121000.0</v>
       </c>
       <c r="O30">
         <v>25328000.0</v>
       </c>
       <c r="P30">
         <v>17050000.0</v>
       </c>
       <c r="Q30">
         <v>9327000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B31">
         <v>-340108000.0</v>
       </c>
       <c r="C31">
         <v>36949000.0</v>
       </c>
       <c r="D31">
         <v>60756000.0</v>
       </c>
       <c r="E31">
         <v>-222802000.0</v>
       </c>
       <c r="F31">
         <v>-88878000.0</v>
       </c>
       <c r="G31">
         <v>-423352000.0</v>
       </c>
       <c r="H31">
         <v>-438874000.0</v>
       </c>
       <c r="I31">
         <v>-634183000.0</v>
       </c>
@@ -13721,51 +13928,51 @@
       </c>
       <c r="K31">
         <v>-71473000.0</v>
       </c>
       <c r="L31">
         <v>-137896000.0</v>
       </c>
       <c r="M31">
         <v>-68048000.0</v>
       </c>
       <c r="N31">
         <v>-19671000.0</v>
       </c>
       <c r="O31">
         <v>-9288000.0</v>
       </c>
       <c r="P31">
         <v>-853000.0</v>
       </c>
       <c r="Q31">
         <v>454000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B32">
         <v>470133000.0</v>
       </c>
       <c r="C32">
         <v>607028000.0</v>
       </c>
       <c r="D32">
         <v>821383000.0</v>
       </c>
       <c r="E32">
         <v>694771000.0</v>
       </c>
       <c r="F32">
         <v>366056000.0</v>
       </c>
       <c r="G32">
         <v>416430000.0</v>
       </c>
       <c r="H32">
         <v>61033000.0</v>
       </c>
       <c r="I32">
         <v>2366942000.0</v>
       </c>
@@ -13793,1129 +14000,1145 @@
       <c r="Q32">
         <v>27425000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BN32"/>
+  <dimension ref="A1:BO32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:66">
+    <row r="1" spans="1:67">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="D1" t="s">
         <v>80</v>
       </c>
       <c r="E1" t="s">
         <v>81</v>
       </c>
       <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="H1" t="s">
         <v>83</v>
       </c>
       <c r="I1" t="s">
         <v>84</v>
       </c>
       <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="L1" t="s">
         <v>86</v>
       </c>
       <c r="M1" t="s">
         <v>87</v>
       </c>
       <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="P1" t="s">
         <v>89</v>
       </c>
       <c r="Q1" t="s">
         <v>90</v>
       </c>
       <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="T1" t="s">
         <v>92</v>
       </c>
       <c r="U1" t="s">
         <v>93</v>
       </c>
       <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="X1" t="s">
         <v>95</v>
       </c>
       <c r="Y1" t="s">
         <v>96</v>
       </c>
       <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AB1" t="s">
         <v>98</v>
       </c>
       <c r="AC1" t="s">
         <v>99</v>
       </c>
       <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AF1" t="s">
         <v>101</v>
       </c>
       <c r="AG1" t="s">
         <v>102</v>
       </c>
       <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AJ1" t="s">
         <v>104</v>
       </c>
       <c r="AK1" t="s">
         <v>105</v>
       </c>
       <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AN1" t="s">
         <v>107</v>
       </c>
       <c r="AO1" t="s">
         <v>108</v>
       </c>
       <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AR1" t="s">
         <v>110</v>
       </c>
       <c r="AS1" t="s">
         <v>111</v>
       </c>
       <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AV1" t="s">
         <v>113</v>
       </c>
       <c r="AW1" t="s">
         <v>114</v>
       </c>
       <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AZ1" t="s">
         <v>116</v>
       </c>
       <c r="BA1" t="s">
         <v>117</v>
       </c>
       <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BD1" t="s">
         <v>119</v>
       </c>
       <c r="BE1" t="s">
         <v>120</v>
       </c>
       <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BH1" t="s">
         <v>122</v>
       </c>
       <c r="BI1" t="s">
         <v>123</v>
       </c>
       <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BL1" t="s">
         <v>125</v>
       </c>
       <c r="BM1" t="s">
         <v>126</v>
       </c>
       <c r="BN1" t="s">
         <v>127</v>
       </c>
+      <c r="BO1" t="s">
+        <v>128</v>
+      </c>
     </row>
-    <row r="2" spans="1:66">
+    <row r="2" spans="1:67">
       <c r="A2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B2">
-        <v>6513000.0</v>
+        <v>10640000.0</v>
       </c>
       <c r="C2">
+        <v>13026000.0</v>
+      </c>
+      <c r="D2">
         <v>14260000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
-        <v>-22304000.0</v>
+        <v>17170000.0</v>
       </c>
       <c r="F2">
+        <v>14452000.0</v>
+      </c>
+      <c r="G2">
         <v>-18592000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>-8474000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>178430000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-6714000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9104000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>72865000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36076000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>-36831000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>202528000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>196328000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>153546000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>73216000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>113101000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>119225000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>91277000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>86722000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129789000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>138925000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>20065000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>275811000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>296572000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>287447000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>299257000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>312058000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>311119000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>318912000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>346625000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>324423000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>335066000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>350427000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>267457000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>228156000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>35210000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>34018000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>35182000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>37717000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>40168000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>42419000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>42231000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>16628000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4502000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2552000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2211000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2109000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1555000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>720000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>542000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>608000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>690000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>516000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1091000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>680000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
+      <c r="BO2"/>
     </row>
-    <row r="3" spans="1:66">
+    <row r="3" spans="1:67">
       <c r="A3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B3">
+        <v>5320000.0</v>
+      </c>
+      <c r="C3">
         <v>6513000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7130000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>8585000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>7226000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8215000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8227000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>8097000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>9167000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>9104000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>128000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>149562000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>141574000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>147664000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>145677000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>155343000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>130774000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>138042000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>137936000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>169325000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>196403000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>138819000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>166425000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>135547000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>137491000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>119376000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>171347000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>154742000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>150797000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>144495000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>145310000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>137896000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>144705000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>164554000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>162694000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>153111000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>137420000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>42406000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>43593000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>39541000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>46142000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>39368000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>42656000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>36645000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>22308000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>5080000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1592000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1253000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1252000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>310000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>5169000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>5012000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2292000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2978000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>2550000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1829000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1494000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>656000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>486000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>510000.0</v>
       </c>
-      <c r="BJ3"/>
       <c r="BK3"/>
-      <c r="BL3">
+      <c r="BL3"/>
+      <c r="BM3">
         <v>24000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>28000.0</v>
       </c>
-      <c r="BN3"/>
+      <c r="BO3"/>
     </row>
-    <row r="4" spans="1:66">
+    <row r="4" spans="1:67">
       <c r="A4" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4">
         <v>-2603000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-3978000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-14218000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-146000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-26389000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-14771000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-107398000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-9493000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-10429000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-98906000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-437422000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-18948000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-177014000.0</v>
       </c>
       <c r="X4">
         <v>-177014000.0</v>
       </c>
-      <c r="Y4"/>
+      <c r="Y4">
+        <v>-177014000.0</v>
+      </c>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
+      <c r="BO4"/>
     </row>
-    <row r="5" spans="1:66">
+    <row r="5" spans="1:67">
       <c r="A5" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B5">
-        <v>50267000.0</v>
+        <v>11054000.0</v>
       </c>
       <c r="C5">
+        <v>37274000.0</v>
+      </c>
+      <c r="D5">
         <v>-8208000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>88212000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-6471000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>9773000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>51909000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>133779000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-10208000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>150294000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>365205000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>51389000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-172507000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>49188000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>14506000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-20414000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-212422000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>44834000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-12013000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-33478000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-129755000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-203960000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-35876000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-373995000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>17600000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-354801000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-447229000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-375097000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>79639000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-221929000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>152442000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>132316000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>22882000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-151194000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>212549000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>245366000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>169617000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>73750000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>110691000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>147464000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>133686000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>88829000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>113190000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>134357000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>43458000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>47016000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>59773000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>61703000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>39044000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>45313000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>34107000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>27248000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>22409000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>21306000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>18324000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>17272000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>13369000.0</v>
       </c>
-      <c r="BF5"/>
-      <c r="BG5">
+      <c r="BG5"/>
+      <c r="BH5">
         <v>16534000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8700000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>7148000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>3613000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2126000.0</v>
       </c>
-      <c r="BN5"/>
+      <c r="BO5"/>
     </row>
-    <row r="6" spans="1:66">
+    <row r="6" spans="1:67">
       <c r="A6" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B6">
-        <v>56780000.0</v>
+        <v>16374000.0</v>
       </c>
       <c r="C6">
+        <v>43787000.0</v>
+      </c>
+      <c r="D6">
         <v>-1078000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>96797000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>755000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>17988000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>60136000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>141876000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1041000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>159398000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>493205000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>200951000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-30933000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>196852000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>160183000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>134929000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-81648000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>182876000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>125923000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>135847000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>66648000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-65141000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>130549000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-238448000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>155091000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-235425000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-275882000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-220355000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>230436000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-77434000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>297752000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>270212000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>167587000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>13360000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>375243000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>398477000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>307037000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>116156000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>154284000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>187005000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>179828000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>128197000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>155846000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>171002000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>65766000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>52096000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>61365000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>62956000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>40296000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>45623000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>39276000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>32260000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>24701000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>24284000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>20874000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>19101000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14863000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14370000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>17190000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>9186000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7658000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>6881000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5434000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3637000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2154000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-43000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:66">
+    <row r="7" spans="1:67">
       <c r="A7" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14938,54 +15161,6219 @@
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
+      <c r="BO7"/>
+    </row>
+    <row r="8" spans="1:67">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+    </row>
+    <row r="9" spans="1:67">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9">
+        <v>106325000.0</v>
+      </c>
+      <c r="C9">
+        <v>120298000.0</v>
+      </c>
+      <c r="D9">
+        <v>109771000.0</v>
+      </c>
+      <c r="E9">
+        <v>94697000.0</v>
+      </c>
+      <c r="F9">
+        <v>30995000.0</v>
+      </c>
+      <c r="G9">
+        <v>75667000.0</v>
+      </c>
+      <c r="H9">
+        <v>79212000.0</v>
+      </c>
+      <c r="I9">
+        <v>211906000.0</v>
+      </c>
+      <c r="J9">
+        <v>81107000.0</v>
+      </c>
+      <c r="K9">
+        <v>341206000.0</v>
+      </c>
+      <c r="L9">
+        <v>189838000.0</v>
+      </c>
+      <c r="M9">
+        <v>153798000.0</v>
+      </c>
+      <c r="N9">
+        <v>55327000.0</v>
+      </c>
+      <c r="O9">
+        <v>98553000.0</v>
+      </c>
+      <c r="P9">
+        <v>233524000.0</v>
+      </c>
+      <c r="Q9">
+        <v>263086000.0</v>
+      </c>
+      <c r="R9">
+        <v>159618000.0</v>
+      </c>
+      <c r="S9">
+        <v>142756000.0</v>
+      </c>
+      <c r="T9">
+        <v>132949000.0</v>
+      </c>
+      <c r="U9">
+        <v>145910000.0</v>
+      </c>
+      <c r="V9">
+        <v>133859000.0</v>
+      </c>
+      <c r="W9">
+        <v>209055000.0</v>
+      </c>
+      <c r="X9">
+        <v>177752000.0</v>
+      </c>
+      <c r="Y9">
+        <v>47808000.0</v>
+      </c>
+      <c r="Z9">
+        <v>231702000.0</v>
+      </c>
+      <c r="AA9">
+        <v>255789000.0</v>
+      </c>
+      <c r="AB9">
+        <v>365048000.0</v>
+      </c>
+      <c r="AC9">
+        <v>274182000.0</v>
+      </c>
+      <c r="AD9">
+        <v>320845000.0</v>
+      </c>
+      <c r="AE9">
+        <v>323125000.0</v>
+      </c>
+      <c r="AF9">
+        <v>355857000.0</v>
+      </c>
+      <c r="AG9">
+        <v>342974000.0</v>
+      </c>
+      <c r="AH9">
+        <v>342241000.0</v>
+      </c>
+      <c r="AI9">
+        <v>385278000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>439426000.0</v>
+      </c>
+      <c r="AK9">
+        <v>411915000.0</v>
+      </c>
+      <c r="AL9">
+        <v>379009000.0</v>
+      </c>
+      <c r="AM9">
+        <v>200412000.0</v>
+      </c>
+      <c r="AN9">
+        <v>194733000.0</v>
+      </c>
+      <c r="AO9">
+        <v>235459000.0</v>
+      </c>
+      <c r="AP9">
+        <v>165501000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>201314000.0</v>
+      </c>
+      <c r="AR9">
+        <v>220559000.0</v>
+      </c>
+      <c r="AS9">
+        <v>178673000.0</v>
+      </c>
+      <c r="AT9">
+        <v>99984000.0</v>
+      </c>
+      <c r="AU9">
+        <v>81095000.0</v>
+      </c>
+      <c r="AV9">
+        <v>74730000.0</v>
+      </c>
+      <c r="AW9">
+        <v>63762000.0</v>
+      </c>
+      <c r="AX9">
+        <v>57098000.0</v>
+      </c>
+      <c r="AY9">
+        <v>56865000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>46750000.0</v>
+      </c>
+      <c r="BA9">
+        <v>40222000.0</v>
+      </c>
+      <c r="BB9">
+        <v>32977000.0</v>
+      </c>
+      <c r="BC9">
+        <v>31984000.0</v>
+      </c>
+      <c r="BD9">
+        <v>26534000.0</v>
+      </c>
+      <c r="BE9">
+        <v>24523000.0</v>
+      </c>
+      <c r="BF9">
+        <v>21137000.0</v>
+      </c>
+      <c r="BG9">
+        <v>19181000.0</v>
+      </c>
+      <c r="BH9">
+        <v>21808000.0</v>
+      </c>
+      <c r="BI9">
+        <v>13270000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>11210000.0</v>
+      </c>
+      <c r="BK9">
+        <v>9922000.0</v>
+      </c>
+      <c r="BL9">
+        <v>7641000.0</v>
+      </c>
+      <c r="BM9">
+        <v>5777000.0</v>
+      </c>
+      <c r="BN9">
+        <v>4085000.0</v>
+      </c>
+      <c r="BO9">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:67">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10">
+        <v>7511000.0</v>
+      </c>
+      <c r="C10">
+        <v>32851000.0</v>
+      </c>
+      <c r="D10">
+        <v>-12939000.0</v>
+      </c>
+      <c r="E10">
+        <v>-26577000.0</v>
+      </c>
+      <c r="F10">
+        <v>-10369000.0</v>
+      </c>
+      <c r="G10">
+        <v>5792000.0</v>
+      </c>
+      <c r="H10">
+        <v>47780000.0</v>
+      </c>
+      <c r="I10">
+        <v>130643000.0</v>
+      </c>
+      <c r="J10">
+        <v>-15400000.0</v>
+      </c>
+      <c r="K10">
+        <v>140856000.0</v>
+      </c>
+      <c r="L10">
+        <v>359687000.0</v>
+      </c>
+      <c r="M10">
+        <v>45724000.0</v>
+      </c>
+      <c r="N10">
+        <v>-180638000.0</v>
+      </c>
+      <c r="O10">
+        <v>-5860000.0</v>
+      </c>
+      <c r="P10">
+        <v>-38526000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-66811000.0</v>
+      </c>
+      <c r="R10">
+        <v>-256452000.0</v>
+      </c>
+      <c r="S10">
+        <v>-24502000.0</v>
+      </c>
+      <c r="T10">
+        <v>-51908000.0</v>
+      </c>
+      <c r="U10">
+        <v>-71416000.0</v>
+      </c>
+      <c r="V10">
+        <v>-169535000.0</v>
+      </c>
+      <c r="W10">
+        <v>-300467000.0</v>
+      </c>
+      <c r="X10">
+        <v>-194138000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-394847000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-396207000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-483678000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-616224000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-481557000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-29044000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-432317000.0</v>
+      </c>
+      <c r="AF10">
+        <v>-15713000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-42213000.0</v>
+      </c>
+      <c r="AH10">
+        <v>-59224000.0</v>
+      </c>
+      <c r="AI10">
+        <v>-385507000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>60495000.0</v>
+      </c>
+      <c r="AK10">
+        <v>105106000.0</v>
+      </c>
+      <c r="AL10">
+        <v>43339000.0</v>
+      </c>
+      <c r="AM10">
+        <v>30302000.0</v>
+      </c>
+      <c r="AN10">
+        <v>68495000.0</v>
+      </c>
+      <c r="AO10">
+        <v>104896000.0</v>
+      </c>
+      <c r="AP10">
+        <v>91815000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>51279000.0</v>
+      </c>
+      <c r="AR10">
+        <v>75163000.0</v>
+      </c>
+      <c r="AS10">
+        <v>103433000.0</v>
+      </c>
+      <c r="AT10">
+        <v>16865000.0</v>
+      </c>
+      <c r="AU10">
+        <v>30731000.0</v>
+      </c>
+      <c r="AV10">
+        <v>45483000.0</v>
+      </c>
+      <c r="AW10">
+        <v>51003000.0</v>
+      </c>
+      <c r="AX10">
+        <v>30095000.0</v>
+      </c>
+      <c r="AY10">
+        <v>39283000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>33949000.0</v>
+      </c>
+      <c r="BA10">
+        <v>31004000.0</v>
+      </c>
+      <c r="BB10">
+        <v>22346000.0</v>
+      </c>
+      <c r="BC10">
+        <v>21909000.0</v>
+      </c>
+      <c r="BD10">
+        <v>18324000.0</v>
+      </c>
+      <c r="BE10">
+        <v>16996000.0</v>
+      </c>
+      <c r="BF10">
+        <v>13141000.0</v>
+      </c>
+      <c r="BG10">
+        <v>12309000.0</v>
+      </c>
+      <c r="BH10">
+        <v>16534000.0</v>
+      </c>
+      <c r="BI10">
+        <v>8564000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>7148000.0</v>
+      </c>
+      <c r="BK10">
+        <v>6882000.0</v>
+      </c>
+      <c r="BL10">
+        <v>5384000.0</v>
+      </c>
+      <c r="BM10">
+        <v>3589000.0</v>
+      </c>
+      <c r="BN10">
+        <v>2098000.0</v>
+      </c>
+      <c r="BO10"/>
+    </row>
+    <row r="11" spans="1:67">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11">
+        <v>-8000.0</v>
+      </c>
+      <c r="C11">
+        <v>4875000.0</v>
+      </c>
+      <c r="D11">
+        <v>-221000.0</v>
+      </c>
+      <c r="E11">
+        <v>753000.0</v>
+      </c>
+      <c r="F11">
+        <v>301000.0</v>
+      </c>
+      <c r="G11">
+        <v>818000.0</v>
+      </c>
+      <c r="H11">
+        <v>887000.0</v>
+      </c>
+      <c r="I11">
+        <v>-7000.0</v>
+      </c>
+      <c r="J11">
+        <v>1246000.0</v>
+      </c>
+      <c r="K11">
+        <v>-3921000.0</v>
+      </c>
+      <c r="L11">
+        <v>59000.0</v>
+      </c>
+      <c r="M11">
+        <v>2770000.0</v>
+      </c>
+      <c r="N11">
+        <v>1098000.0</v>
+      </c>
+      <c r="O11">
+        <v>31239000.0</v>
+      </c>
+      <c r="P11">
+        <v>-7841000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-2518000.0</v>
+      </c>
+      <c r="R11">
+        <v>-7413000.0</v>
+      </c>
+      <c r="S11">
+        <v>8870000.0</v>
+      </c>
+      <c r="T11">
+        <v>-10973000.0</v>
+      </c>
+      <c r="U11">
+        <v>-75239000.0</v>
+      </c>
+      <c r="V11">
+        <v>-23196000.0</v>
+      </c>
+      <c r="W11">
+        <v>-13285000.0</v>
+      </c>
+      <c r="X11">
+        <v>-9922000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-1650000.0</v>
+      </c>
+      <c r="Z11">
+        <v>8324000.0</v>
+      </c>
+      <c r="AA11">
+        <v>252000.0</v>
+      </c>
+      <c r="AB11">
+        <v>9968000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2585000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1111000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-24622000.0</v>
+      </c>
+      <c r="AF11">
+        <v>-1767000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-584000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-32808000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-91409000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>-10613000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-86000.0</v>
+      </c>
+      <c r="AL11">
+        <v>3709000.0</v>
+      </c>
+      <c r="AM11">
+        <v>5647000.0</v>
+      </c>
+      <c r="AN11">
+        <v>-3409000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1760000.0</v>
+      </c>
+      <c r="AP11">
+        <v>784000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-6697000.0</v>
+      </c>
+      <c r="AR11">
+        <v>-3598000.0</v>
+      </c>
+      <c r="AS11">
+        <v>349000.0</v>
+      </c>
+      <c r="AT11">
+        <v>650000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-181000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-2464000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1000.0</v>
+      </c>
+      <c r="AX11">
+        <v>245000.0</v>
+      </c>
+      <c r="AY11">
+        <v>79000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-14000.0</v>
+      </c>
+      <c r="BA11">
+        <v>242000.0</v>
+      </c>
+      <c r="BB11">
+        <v>352000.0</v>
+      </c>
+      <c r="BC11">
+        <v>764000.0</v>
+      </c>
+      <c r="BD11">
+        <v>596000.0</v>
+      </c>
+      <c r="BE11">
+        <v>441000.0</v>
+      </c>
+      <c r="BF11">
+        <v>364000.0</v>
+      </c>
+      <c r="BG11">
+        <v>938000.0</v>
+      </c>
+      <c r="BH11">
+        <v>255000.0</v>
+      </c>
+      <c r="BI11">
+        <v>226000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>-228000.0</v>
+      </c>
+      <c r="BK11">
+        <v>-13000.0</v>
+      </c>
+      <c r="BL11">
+        <v>212000.0</v>
+      </c>
+      <c r="BM11">
+        <v>5000.0</v>
+      </c>
+      <c r="BN11">
+        <v>2000.0</v>
+      </c>
+      <c r="BO11">
+        <v>43000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:67">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12">
+        <v>3543000.0</v>
+      </c>
+      <c r="C12">
+        <v>17416000.0</v>
+      </c>
+      <c r="D12">
+        <v>54000000.0</v>
+      </c>
+      <c r="E12">
+        <v>4570000.0</v>
+      </c>
+      <c r="F12">
+        <v>3898000.0</v>
+      </c>
+      <c r="G12">
+        <v>3981000.0</v>
+      </c>
+      <c r="H12">
+        <v>4129000.0</v>
+      </c>
+      <c r="I12">
+        <v>3136000.0</v>
+      </c>
+      <c r="J12">
+        <v>5192000.0</v>
+      </c>
+      <c r="K12">
+        <v>39150000.0</v>
+      </c>
+      <c r="L12">
+        <v>49894000.0</v>
+      </c>
+      <c r="M12">
+        <v>5665000.0</v>
+      </c>
+      <c r="N12">
+        <v>8131000.0</v>
+      </c>
+      <c r="O12">
+        <v>55048000.0</v>
+      </c>
+      <c r="P12">
+        <v>53032000.0</v>
+      </c>
+      <c r="Q12">
+        <v>46388000.0</v>
+      </c>
+      <c r="R12">
+        <v>44030000.0</v>
+      </c>
+      <c r="S12">
+        <v>69336000.0</v>
+      </c>
+      <c r="T12">
+        <v>39895000.0</v>
+      </c>
+      <c r="U12">
+        <v>37938000.0</v>
+      </c>
+      <c r="V12">
+        <v>39780000.0</v>
+      </c>
+      <c r="W12">
+        <v>96507000.0</v>
+      </c>
+      <c r="X12">
+        <v>71849000.0</v>
+      </c>
+      <c r="Y12">
+        <v>106786000.0</v>
+      </c>
+      <c r="Z12">
+        <v>123413000.0</v>
+      </c>
+      <c r="AA12">
+        <v>128877000.0</v>
+      </c>
+      <c r="AB12">
+        <v>130034000.0</v>
+      </c>
+      <c r="AC12">
+        <v>141738000.0</v>
+      </c>
+      <c r="AD12">
+        <v>149516000.0</v>
+      </c>
+      <c r="AE12">
+        <v>148236000.0</v>
+      </c>
+      <c r="AF12">
+        <v>145117000.0</v>
+      </c>
+      <c r="AG12">
+        <v>153309000.0</v>
+      </c>
+      <c r="AH12">
+        <v>148889000.0</v>
+      </c>
+      <c r="AI12">
+        <v>156230000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>152054000.0</v>
+      </c>
+      <c r="AK12">
+        <v>140260000.0</v>
+      </c>
+      <c r="AL12">
+        <v>126278000.0</v>
+      </c>
+      <c r="AM12">
+        <v>43448000.0</v>
+      </c>
+      <c r="AN12">
+        <v>42196000.0</v>
+      </c>
+      <c r="AO12">
+        <v>42568000.0</v>
+      </c>
+      <c r="AP12">
+        <v>41871000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>37550000.0</v>
+      </c>
+      <c r="AR12">
+        <v>38027000.0</v>
+      </c>
+      <c r="AS12">
+        <v>30924000.0</v>
+      </c>
+      <c r="AT12">
+        <v>26593000.0</v>
+      </c>
+      <c r="AU12">
+        <v>16285000.0</v>
+      </c>
+      <c r="AV12">
+        <v>12431000.0</v>
+      </c>
+      <c r="AW12">
+        <v>10700000.0</v>
+      </c>
+      <c r="AX12">
+        <v>8949000.0</v>
+      </c>
+      <c r="AY12">
+        <v>6340000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>5327000.0</v>
+      </c>
+      <c r="BA12">
+        <v>4816000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2355000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2375000.0</v>
+      </c>
+      <c r="BD12">
+        <v>2550000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1829000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1494000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1359000.0</v>
+      </c>
+      <c r="BH12">
+        <v>656000.0</v>
+      </c>
+      <c r="BI12">
+        <v>486000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>510000.0</v>
+      </c>
+      <c r="BK12">
+        <v>505000.0</v>
+      </c>
+      <c r="BL12">
+        <v>50000.0</v>
+      </c>
+      <c r="BM12">
+        <v>454000.0</v>
+      </c>
+      <c r="BN12">
+        <v>170000.0</v>
+      </c>
+      <c r="BO12">
+        <v>3000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:67">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13">
+        <v>14816000.0</v>
+      </c>
+      <c r="Y13">
+        <v>22376000.0</v>
+      </c>
+      <c r="Z13">
+        <v>32868000.0</v>
+      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+    </row>
+    <row r="14" spans="1:67">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>17949000.0</v>
+      </c>
+      <c r="C14">
+        <v>38782000.0</v>
+      </c>
+      <c r="D14">
+        <v>44218000.0</v>
+      </c>
+      <c r="E14">
+        <v>57306000.0</v>
+      </c>
+      <c r="F14">
+        <v>28637000.0</v>
+      </c>
+      <c r="G14">
+        <v>-4563000.0</v>
+      </c>
+      <c r="H14">
+        <v>-34554000.0</v>
+      </c>
+      <c r="I14">
+        <v>-38505000.0</v>
+      </c>
+      <c r="J14">
+        <v>1138000.0</v>
+      </c>
+      <c r="K14">
+        <v>4019000.0</v>
+      </c>
+      <c r="L14">
+        <v>-2304000.0</v>
+      </c>
+      <c r="M14">
+        <v>-43853000.0</v>
+      </c>
+      <c r="N14">
+        <v>94547000.0</v>
+      </c>
+      <c r="O14">
+        <v>32655000.0</v>
+      </c>
+      <c r="P14">
+        <v>-71899000.0</v>
+      </c>
+      <c r="Q14">
+        <v>46519000.0</v>
+      </c>
+      <c r="R14">
+        <v>97127000.0</v>
+      </c>
+      <c r="S14">
+        <v>40445000.0</v>
+      </c>
+      <c r="T14">
+        <v>112721000.0</v>
+      </c>
+      <c r="U14">
+        <v>4296589000.0</v>
+      </c>
+      <c r="V14">
+        <v>4444224000.0</v>
+      </c>
+      <c r="W14">
+        <v>4788397000.0</v>
+      </c>
+      <c r="X14">
+        <v>4543711000.0</v>
+      </c>
+      <c r="Y14">
+        <v>2993858000.0</v>
+      </c>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+      <c r="AK14"/>
+      <c r="AL14"/>
+      <c r="AM14"/>
+      <c r="AN14"/>
+      <c r="AO14"/>
+      <c r="AP14"/>
+      <c r="AQ14"/>
+      <c r="AR14"/>
+      <c r="AS14"/>
+      <c r="AT14"/>
+      <c r="AU14"/>
+      <c r="AV14"/>
+      <c r="AW14"/>
+      <c r="AX14"/>
+      <c r="AY14"/>
+      <c r="AZ14"/>
+      <c r="BA14"/>
+      <c r="BB14"/>
+      <c r="BC14"/>
+      <c r="BD14"/>
+      <c r="BE14"/>
+      <c r="BF14"/>
+      <c r="BG14"/>
+      <c r="BH14"/>
+      <c r="BI14"/>
+      <c r="BJ14"/>
+      <c r="BK14"/>
+      <c r="BL14"/>
+      <c r="BM14"/>
+      <c r="BN14"/>
+      <c r="BO14"/>
+    </row>
+    <row r="15" spans="1:67">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>19965000.0</v>
+      </c>
+      <c r="C15">
+        <v>65056000.0</v>
+      </c>
+      <c r="D15">
+        <v>31414000.0</v>
+      </c>
+      <c r="E15">
+        <v>31622000.0</v>
+      </c>
+      <c r="F15">
+        <v>13782000.0</v>
+      </c>
+      <c r="G15">
+        <v>-5051000.0</v>
+      </c>
+      <c r="H15">
+        <v>13778000.0</v>
+      </c>
+      <c r="I15">
+        <v>91423000.0</v>
+      </c>
+      <c r="J15">
+        <v>-29628000.0</v>
+      </c>
+      <c r="K15">
+        <v>115267000.0</v>
+      </c>
+      <c r="L15">
+        <v>276473000.0</v>
+      </c>
+      <c r="M15">
+        <v>-8663000.0</v>
+      </c>
+      <c r="N15">
+        <v>-197797000.0</v>
+      </c>
+      <c r="O15">
+        <v>-4590000.0</v>
+      </c>
+      <c r="P15">
+        <v>-49088000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-21562000.0</v>
+      </c>
+      <c r="R15">
+        <v>-246557000.0</v>
+      </c>
+      <c r="S15">
+        <v>-2420000.0</v>
+      </c>
+      <c r="T15">
+        <v>61357000.0</v>
+      </c>
+      <c r="U15">
+        <v>-122744000.0</v>
+      </c>
+      <c r="V15">
+        <v>-246290000.0</v>
+      </c>
+      <c r="W15">
+        <v>-122059000.0</v>
+      </c>
+      <c r="X15">
+        <v>-187267000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-2024274000.0</v>
+      </c>
+      <c r="Z15">
+        <v>-342159000.0</v>
+      </c>
+      <c r="AA15">
+        <v>-4263000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-527816000.0</v>
+      </c>
+      <c r="AC15">
+        <v>-441752000.0</v>
+      </c>
+      <c r="AD15">
+        <v>-74976000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-370077000.0</v>
+      </c>
+      <c r="AF15">
+        <v>-42790000.0</v>
+      </c>
+      <c r="AG15">
+        <v>-65413000.0</v>
+      </c>
+      <c r="AH15">
+        <v>-41327000.0</v>
+      </c>
+      <c r="AI15">
+        <v>-335738000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>33908000.0</v>
+      </c>
+      <c r="AK15">
+        <v>78342000.0</v>
+      </c>
+      <c r="AL15">
+        <v>25597000.0</v>
+      </c>
+      <c r="AM15">
+        <v>-4717000.0</v>
+      </c>
+      <c r="AN15">
+        <v>34971000.0</v>
+      </c>
+      <c r="AO15">
+        <v>42956000.0</v>
+      </c>
+      <c r="AP15">
+        <v>30015000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>30838000.0</v>
+      </c>
+      <c r="AR15">
+        <v>49297000.0</v>
+      </c>
+      <c r="AS15">
+        <v>47556000.0</v>
+      </c>
+      <c r="AT15">
+        <v>10529000.0</v>
+      </c>
+      <c r="AU15">
+        <v>24816000.0</v>
+      </c>
+      <c r="AV15">
+        <v>31734000.0</v>
+      </c>
+      <c r="AW15">
+        <v>31831000.0</v>
+      </c>
+      <c r="AX15">
+        <v>21730000.0</v>
+      </c>
+      <c r="AY15">
+        <v>24723000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>20913000.0</v>
+      </c>
+      <c r="BA15">
+        <v>20114000.0</v>
+      </c>
+      <c r="BB15">
+        <v>19407000.0</v>
+      </c>
+      <c r="BC15">
+        <v>18884000.0</v>
+      </c>
+      <c r="BD15">
+        <v>15558000.0</v>
+      </c>
+      <c r="BE15">
+        <v>11887000.0</v>
+      </c>
+      <c r="BF15">
+        <v>11956000.0</v>
+      </c>
+      <c r="BG15">
+        <v>11066000.0</v>
+      </c>
+      <c r="BH15">
+        <v>15794000.0</v>
+      </c>
+      <c r="BI15">
+        <v>8037000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>7363000.0</v>
+      </c>
+      <c r="BK15">
+        <v>6886000.0</v>
+      </c>
+      <c r="BL15">
+        <v>5165000.0</v>
+      </c>
+      <c r="BM15">
+        <v>3584000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2096000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-43000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:67">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>257027000.0</v>
+      </c>
+      <c r="M16">
+        <v>-22411000.0</v>
+      </c>
+      <c r="N16">
+        <v>-212473000.0</v>
+      </c>
+      <c r="O16">
+        <v>-19373000.0</v>
+      </c>
+      <c r="P16">
+        <v>-63273000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-37321000.0</v>
+      </c>
+      <c r="R16">
+        <v>-262316000.0</v>
+      </c>
+      <c r="S16">
+        <v>-20686000.0</v>
+      </c>
+      <c r="T16">
+        <v>41036000.0</v>
+      </c>
+      <c r="U16">
+        <v>-141260000.0</v>
+      </c>
+      <c r="V16">
+        <v>-264806000.0</v>
+      </c>
+      <c r="W16">
+        <v>-140575000.0</v>
+      </c>
+      <c r="X16">
+        <v>-205784000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-205784000.0</v>
+      </c>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16"/>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+      <c r="BF16"/>
+      <c r="BG16"/>
+      <c r="BH16"/>
+      <c r="BI16"/>
+      <c r="BJ16"/>
+      <c r="BK16"/>
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16"/>
+      <c r="BO16"/>
+    </row>
+    <row r="17" spans="1:67">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17">
+        <v>7519000.0</v>
+      </c>
+      <c r="C17">
+        <v>27976000.0</v>
+      </c>
+      <c r="D17">
+        <v>-12718000.0</v>
+      </c>
+      <c r="E17">
+        <v>-27330000.0</v>
+      </c>
+      <c r="F17">
+        <v>-10670000.0</v>
+      </c>
+      <c r="G17">
+        <v>4974000.0</v>
+      </c>
+      <c r="H17">
+        <v>46893000.0</v>
+      </c>
+      <c r="I17">
+        <v>130650000.0</v>
+      </c>
+      <c r="J17">
+        <v>-16646000.0</v>
+      </c>
+      <c r="K17">
+        <v>410907000.0</v>
+      </c>
+      <c r="L17">
+        <v>281380000.0</v>
+      </c>
+      <c r="M17">
+        <v>-48538000.0</v>
+      </c>
+      <c r="N17">
+        <v>-278126000.0</v>
+      </c>
+      <c r="O17">
+        <v>-37099000.0</v>
+      </c>
+      <c r="P17">
+        <v>-94598000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-53310000.0</v>
+      </c>
+      <c r="R17">
+        <v>-236286000.0</v>
+      </c>
+      <c r="S17">
+        <v>-33372000.0</v>
+      </c>
+      <c r="T17">
+        <v>-40935000.0</v>
+      </c>
+      <c r="U17">
+        <v>3823000.0</v>
+      </c>
+      <c r="V17">
+        <v>-190177000.0</v>
+      </c>
+      <c r="W17">
+        <v>-287182000.0</v>
+      </c>
+      <c r="X17">
+        <v>-184216000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-2712491000.0</v>
+      </c>
+      <c r="Z17">
+        <v>-404531000.0</v>
+      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+    </row>
+    <row r="18" spans="1:67">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>-3543000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4423000.0</v>
+      </c>
+      <c r="D18">
+        <v>-4731000.0</v>
+      </c>
+      <c r="E18">
+        <v>-4570000.0</v>
+      </c>
+      <c r="F18">
+        <v>-3898000.0</v>
+      </c>
+      <c r="G18">
+        <v>-3981000.0</v>
+      </c>
+      <c r="H18">
+        <v>-4129000.0</v>
+      </c>
+      <c r="I18">
+        <v>-3136000.0</v>
+      </c>
+      <c r="J18">
+        <v>-5192000.0</v>
+      </c>
+      <c r="K18">
+        <v>148572000.0</v>
+      </c>
+      <c r="L18">
+        <v>-49894000.0</v>
+      </c>
+      <c r="M18">
+        <v>-56022000.0</v>
+      </c>
+      <c r="N18">
+        <v>-67196000.0</v>
+      </c>
+      <c r="O18">
+        <v>-55048000.0</v>
+      </c>
+      <c r="P18">
+        <v>-53032000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-46388000.0</v>
+      </c>
+      <c r="R18">
+        <v>-44030000.0</v>
+      </c>
+      <c r="S18">
+        <v>-69336000.0</v>
+      </c>
+      <c r="T18">
+        <v>-39895000.0</v>
+      </c>
+      <c r="U18">
+        <v>-37938000.0</v>
+      </c>
+      <c r="V18">
+        <v>-72485000.0</v>
+      </c>
+      <c r="W18">
+        <v>-96507000.0</v>
+      </c>
+      <c r="X18">
+        <v>-71849000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-106786000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-123413000.0</v>
+      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+    </row>
+    <row r="19" spans="1:67">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>-11537000.0</v>
+      </c>
+      <c r="N19">
+        <v>-142745000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
+        <v>-26474000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-18829000.0</v>
+      </c>
+      <c r="R19">
+        <v>-130674000.0</v>
+      </c>
+      <c r="S19">
+        <v>97174000.0</v>
+      </c>
+      <c r="T19">
+        <v>11644000.0</v>
+      </c>
+      <c r="U19">
+        <v>24440000.0</v>
+      </c>
+      <c r="V19">
+        <v>-27400000.0</v>
+      </c>
+      <c r="W19">
+        <v>-155685000.0</v>
+      </c>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+    </row>
+    <row r="20" spans="1:67">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
+        <v>15232000.0</v>
+      </c>
+      <c r="W20">
+        <v>-950997000.0</v>
+      </c>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+      <c r="BF20"/>
+      <c r="BG20"/>
+      <c r="BH20"/>
+      <c r="BI20"/>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+    </row>
+    <row r="21" spans="1:67">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>65897999.0</v>
+      </c>
+      <c r="C21">
+        <v>74461000.0</v>
+      </c>
+      <c r="D21">
+        <v>106468000.0</v>
+      </c>
+      <c r="E21">
+        <v>88212000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1531000.0</v>
+      </c>
+      <c r="G21">
+        <v>4027000.0</v>
+      </c>
+      <c r="H21">
+        <v>5753000.0</v>
+      </c>
+      <c r="I21">
+        <v>125640000.0</v>
+      </c>
+      <c r="J21">
+        <v>-3554000.0</v>
+      </c>
+      <c r="K21">
+        <v>150294000.0</v>
+      </c>
+      <c r="L21">
+        <v>109662000.0</v>
+      </c>
+      <c r="M21">
+        <v>64383000.0</v>
+      </c>
+      <c r="N21">
+        <v>-19466000.0</v>
+      </c>
+      <c r="O21">
+        <v>-149261000.0</v>
+      </c>
+      <c r="P21">
+        <v>-7523000.0</v>
+      </c>
+      <c r="Q21">
+        <v>28589000.0</v>
+      </c>
+      <c r="R21">
+        <v>-62376000.0</v>
+      </c>
+      <c r="S21">
+        <v>-77422000.0</v>
+      </c>
+      <c r="T21">
+        <v>-81103000.0</v>
+      </c>
+      <c r="U21">
+        <v>-69023000.0</v>
+      </c>
+      <c r="V21">
+        <v>-102148000.0</v>
+      </c>
+      <c r="W21">
+        <v>-33493000.0</v>
+      </c>
+      <c r="X21">
+        <v>-26173000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-46347000.0</v>
+      </c>
+      <c r="Z21">
+        <v>18233000.0</v>
+      </c>
+      <c r="AA21">
+        <v>64626000.0</v>
+      </c>
+      <c r="AB21">
+        <v>68908000.0</v>
+      </c>
+      <c r="AC21">
+        <v>86075000.0</v>
+      </c>
+      <c r="AD21">
+        <v>107196000.0</v>
+      </c>
+      <c r="AE21">
+        <v>52517000.0</v>
+      </c>
+      <c r="AF21">
+        <v>132718000.0</v>
+      </c>
+      <c r="AG21">
+        <v>110196000.0</v>
+      </c>
+      <c r="AH21">
+        <v>117814000.0</v>
+      </c>
+      <c r="AI21">
+        <v>-153820000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>-20671000.0</v>
+      </c>
+      <c r="AK21">
+        <v>-8628000.0</v>
+      </c>
+      <c r="AL21">
+        <v>-105004000.0</v>
+      </c>
+      <c r="AM21">
+        <v>24654000.0</v>
+      </c>
+      <c r="AN21">
+        <v>52771000.0</v>
+      </c>
+      <c r="AO21">
+        <v>99400000.0</v>
+      </c>
+      <c r="AP21">
+        <v>26651000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>45677000.0</v>
+      </c>
+      <c r="AR21">
+        <v>75922000.0</v>
+      </c>
+      <c r="AS21">
+        <v>63162000.0</v>
+      </c>
+      <c r="AT21">
+        <v>17151000.0</v>
+      </c>
+      <c r="AU21">
+        <v>30753000.0</v>
+      </c>
+      <c r="AV21">
+        <v>59736000.0</v>
+      </c>
+      <c r="AW21">
+        <v>38192000.0</v>
+      </c>
+      <c r="AX21">
+        <v>29115000.0</v>
+      </c>
+      <c r="AY21">
+        <v>39302000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>33089000.0</v>
+      </c>
+      <c r="BA21">
+        <v>27248000.0</v>
+      </c>
+      <c r="BB21">
+        <v>22409000.0</v>
+      </c>
+      <c r="BC21">
+        <v>21306000.0</v>
+      </c>
+      <c r="BD21">
+        <v>18655000.0</v>
+      </c>
+      <c r="BE21">
+        <v>17272000.0</v>
+      </c>
+      <c r="BF21">
+        <v>13369000.0</v>
+      </c>
+      <c r="BG21">
+        <v>14370000.0</v>
+      </c>
+      <c r="BH21">
+        <v>16495000.0</v>
+      </c>
+      <c r="BI21">
+        <v>8700000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>7202000.0</v>
+      </c>
+      <c r="BK21">
+        <v>6881000.0</v>
+      </c>
+      <c r="BL21">
+        <v>5434000.0</v>
+      </c>
+      <c r="BM21">
+        <v>3613000.0</v>
+      </c>
+      <c r="BN21">
+        <v>2126000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-43000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:67">
+      <c r="A22" t="s">
+        <v>150</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22"/>
+      <c r="AO22"/>
+      <c r="AP22"/>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22"/>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22"/>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+      <c r="BF22"/>
+      <c r="BG22"/>
+      <c r="BH22"/>
+      <c r="BI22"/>
+      <c r="BJ22"/>
+      <c r="BK22"/>
+      <c r="BL22"/>
+      <c r="BM22"/>
+      <c r="BN22"/>
+      <c r="BO22"/>
+    </row>
+    <row r="23" spans="1:67">
+      <c r="A23" t="s">
+        <v>151</v>
+      </c>
+      <c r="B23">
+        <v>51067000.0</v>
+      </c>
+      <c r="C23">
+        <v>58863000.0</v>
+      </c>
+      <c r="D23">
+        <v>17563000.0</v>
+      </c>
+      <c r="E23">
+        <v>23655000.0</v>
+      </c>
+      <c r="F23">
+        <v>46978000.0</v>
+      </c>
+      <c r="G23">
+        <v>53048000.0</v>
+      </c>
+      <c r="H23">
+        <v>64985000.0</v>
+      </c>
+      <c r="I23">
+        <v>264696000.0</v>
+      </c>
+      <c r="J23">
+        <v>77947000.0</v>
+      </c>
+      <c r="K23">
+        <v>200016000.0</v>
+      </c>
+      <c r="L23">
+        <v>153041000.0</v>
+      </c>
+      <c r="M23">
+        <v>125491000.0</v>
+      </c>
+      <c r="N23">
+        <v>37962000.0</v>
+      </c>
+      <c r="O23">
+        <v>450342000.0</v>
+      </c>
+      <c r="P23">
+        <v>437375000.0</v>
+      </c>
+      <c r="Q23">
+        <v>388043000.0</v>
+      </c>
+      <c r="R23">
+        <v>295210000.0</v>
+      </c>
+      <c r="S23">
+        <v>333279000.0</v>
+      </c>
+      <c r="T23">
+        <v>333277000.0</v>
+      </c>
+      <c r="U23">
+        <v>306210000.0</v>
+      </c>
+      <c r="V23">
+        <v>322729000.0</v>
+      </c>
+      <c r="W23">
+        <v>372337000.0</v>
+      </c>
+      <c r="X23">
+        <v>342850000.0</v>
+      </c>
+      <c r="Y23">
+        <v>114220000.0</v>
+      </c>
+      <c r="Z23">
+        <v>489280000.0</v>
+      </c>
+      <c r="AA23">
+        <v>487735000.0</v>
+      </c>
+      <c r="AB23">
+        <v>583651000.0</v>
+      </c>
+      <c r="AC23">
+        <v>487364000.0</v>
+      </c>
+      <c r="AD23">
+        <v>525707000.0</v>
+      </c>
+      <c r="AE23">
+        <v>577712000.0</v>
+      </c>
+      <c r="AF23">
+        <v>547235000.0</v>
+      </c>
+      <c r="AG23">
+        <v>579403000.0</v>
+      </c>
+      <c r="AH23">
+        <v>548850000.0</v>
+      </c>
+      <c r="AI23">
+        <v>626635000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>629761000.0</v>
+      </c>
+      <c r="AK23">
+        <v>532539000.0</v>
+      </c>
+      <c r="AL23">
+        <v>490032000.0</v>
+      </c>
+      <c r="AM23">
+        <v>139297000.0</v>
+      </c>
+      <c r="AN23">
+        <v>126653000.0</v>
+      </c>
+      <c r="AO23">
+        <v>118274000.0</v>
+      </c>
+      <c r="AP23">
+        <v>128127000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>127094000.0</v>
+      </c>
+      <c r="AR23">
+        <v>148458000.0</v>
+      </c>
+      <c r="AS23">
+        <v>123110000.0</v>
+      </c>
+      <c r="AT23">
+        <v>58678000.0</v>
+      </c>
+      <c r="AU23">
+        <v>24905000.0</v>
+      </c>
+      <c r="AV23">
+        <v>17546000.0</v>
+      </c>
+      <c r="AW23">
+        <v>16048000.0</v>
+      </c>
+      <c r="AX23">
+        <v>16593000.0</v>
+      </c>
+      <c r="AY23">
+        <v>10971000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>9054000.0</v>
+      </c>
+      <c r="BA23">
+        <v>8700000.0</v>
+      </c>
+      <c r="BB23">
+        <v>8821000.0</v>
+      </c>
+      <c r="BC23">
+        <v>8993000.0</v>
+      </c>
+      <c r="BD23">
+        <v>5845000.0</v>
+      </c>
+      <c r="BE23">
+        <v>6513000.0</v>
+      </c>
+      <c r="BF23">
+        <v>6954000.0</v>
+      </c>
+      <c r="BG23">
+        <v>4811000.0</v>
+      </c>
+      <c r="BH23">
+        <v>4657000.0</v>
+      </c>
+      <c r="BI23">
+        <v>4084000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>3444000.0</v>
+      </c>
+      <c r="BK23">
+        <v>3041000.0</v>
+      </c>
+      <c r="BL23">
+        <v>2207000.0</v>
+      </c>
+      <c r="BM23">
+        <v>2164000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1959000.0</v>
+      </c>
+      <c r="BO23">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:67">
+      <c r="A24" t="s">
+        <v>152</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24">
+        <v>14675000.0</v>
+      </c>
+      <c r="N24">
+        <v>14676000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24">
+        <v>15283000.0</v>
+      </c>
+      <c r="Q24">
+        <v>15759000.0</v>
+      </c>
+      <c r="R24">
+        <v>15759000.0</v>
+      </c>
+      <c r="S24">
+        <v>13274000.0</v>
+      </c>
+      <c r="T24">
+        <v>20321000.0</v>
+      </c>
+      <c r="U24">
+        <v>18516000.0</v>
+      </c>
+      <c r="V24">
+        <v>18516000.0</v>
+      </c>
+      <c r="W24">
+        <v>18516000.0</v>
+      </c>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+    </row>
+    <row r="25" spans="1:67">
+      <c r="A25" t="s">
+        <v>153</v>
+      </c>
+      <c r="B25">
+        <v>5320000.0</v>
+      </c>
+      <c r="C25">
+        <v>6510000.0</v>
+      </c>
+      <c r="D25">
+        <v>7130000.0</v>
+      </c>
+      <c r="E25">
+        <v>8585000.0</v>
+      </c>
+      <c r="F25">
+        <v>7226000.0</v>
+      </c>
+      <c r="G25">
+        <v>8215000.0</v>
+      </c>
+      <c r="H25">
+        <v>8227000.0</v>
+      </c>
+      <c r="I25">
+        <v>8097000.0</v>
+      </c>
+      <c r="J25">
+        <v>9167000.0</v>
+      </c>
+      <c r="K25">
+        <v>66863000.0</v>
+      </c>
+      <c r="L25">
+        <v>128000000.0</v>
+      </c>
+      <c r="M25">
+        <v>150181000.0</v>
+      </c>
+      <c r="N25">
+        <v>141574000.0</v>
+      </c>
+      <c r="O25">
+        <v>147664000.0</v>
+      </c>
+      <c r="P25">
+        <v>145594000.0</v>
+      </c>
+      <c r="Q25">
+        <v>155352000.0</v>
+      </c>
+      <c r="R25">
+        <v>128567000.0</v>
+      </c>
+      <c r="S25">
+        <v>132855000.0</v>
+      </c>
+      <c r="T25">
+        <v>129186000.0</v>
+      </c>
+      <c r="U25">
+        <v>138229000.0</v>
+      </c>
+      <c r="V25">
+        <v>190305000.0</v>
+      </c>
+      <c r="W25">
+        <v>138819000.0</v>
+      </c>
+      <c r="X25">
+        <v>166425000.0</v>
+      </c>
+      <c r="Y25">
+        <v>135547000.0</v>
+      </c>
+      <c r="Z25">
+        <v>137491000.0</v>
+      </c>
+      <c r="AA25">
+        <v>119376000.0</v>
+      </c>
+      <c r="AB25">
+        <v>171347000.0</v>
+      </c>
+      <c r="AC25">
+        <v>154742000.0</v>
+      </c>
+      <c r="AD25">
+        <v>150797000.0</v>
+      </c>
+      <c r="AE25">
+        <v>144495000.0</v>
+      </c>
+      <c r="AF25">
+        <v>145310000.0</v>
+      </c>
+      <c r="AG25">
+        <v>137896000.0</v>
+      </c>
+      <c r="AH25">
+        <v>144705000.0</v>
+      </c>
+      <c r="AI25">
+        <v>164554000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>162694000.0</v>
+      </c>
+      <c r="AK25">
+        <v>153111000.0</v>
+      </c>
+      <c r="AL25">
+        <v>137420000.0</v>
+      </c>
+      <c r="AM25">
+        <v>42406000.0</v>
+      </c>
+      <c r="AN25">
+        <v>43593000.0</v>
+      </c>
+      <c r="AO25">
+        <v>39541000.0</v>
+      </c>
+      <c r="AP25">
+        <v>46142000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>39368000.0</v>
+      </c>
+      <c r="AR25">
+        <v>42656000.0</v>
+      </c>
+      <c r="AS25">
+        <v>36645000.0</v>
+      </c>
+      <c r="AT25">
+        <v>22308000.0</v>
+      </c>
+      <c r="AU25">
+        <v>5080000.0</v>
+      </c>
+      <c r="AV25">
+        <v>1592000.0</v>
+      </c>
+      <c r="AW25">
+        <v>1253000.0</v>
+      </c>
+      <c r="AX25">
+        <v>1252000.0</v>
+      </c>
+      <c r="AY25">
+        <v>310000.0</v>
+      </c>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+    </row>
+    <row r="26" spans="1:67">
+      <c r="A26" t="s">
+        <v>154</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26"/>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+    </row>
+    <row r="27" spans="1:67">
+      <c r="A27" t="s">
+        <v>155</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>3630000.0</v>
+      </c>
+      <c r="F27"/>
+      <c r="G27">
+        <v>315000000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27">
+        <v>230091000.0</v>
+      </c>
+      <c r="J27">
+        <v>44470000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27">
+        <v>22803000.0</v>
+      </c>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27">
+        <v>491000.0</v>
+      </c>
+      <c r="BI27"/>
+      <c r="BJ27">
+        <v>318000.0</v>
+      </c>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+    </row>
+    <row r="28" spans="1:67">
+      <c r="A28" t="s">
+        <v>156</v>
+      </c>
+      <c r="B28">
+        <v>68887000.0</v>
+      </c>
+      <c r="C28">
+        <v>69766000.0</v>
+      </c>
+      <c r="D28">
+        <v>64433000.0</v>
+      </c>
+      <c r="E28">
+        <v>11440000.0</v>
+      </c>
+      <c r="F28">
+        <v>62056000.0</v>
+      </c>
+      <c r="G28">
+        <v>72524000.0</v>
+      </c>
+      <c r="H28">
+        <v>70619000.0</v>
+      </c>
+      <c r="I28">
+        <v>78169000.0</v>
+      </c>
+      <c r="J28">
+        <v>75494000.0</v>
+      </c>
+      <c r="K28">
+        <v>95892000.0</v>
+      </c>
+      <c r="L28">
+        <v>70857000.0</v>
+      </c>
+      <c r="M28">
+        <v>78062000.0</v>
+      </c>
+      <c r="N28">
+        <v>67918000.0</v>
+      </c>
+      <c r="O28">
+        <v>100416000.0</v>
+      </c>
+      <c r="P28">
+        <v>95453000.0</v>
+      </c>
+      <c r="Q28">
+        <v>79145000.0</v>
+      </c>
+      <c r="R28">
+        <v>93427000.0</v>
+      </c>
+      <c r="S28">
+        <v>87323000.0</v>
+      </c>
+      <c r="T28">
+        <v>84866000.0</v>
+      </c>
+      <c r="U28">
+        <v>76704000.0</v>
+      </c>
+      <c r="V28">
+        <v>96582000.0</v>
+      </c>
+      <c r="W28">
+        <v>112710000.0</v>
+      </c>
+      <c r="X28">
+        <v>78192000.0</v>
+      </c>
+      <c r="Y28">
+        <v>57475000.0</v>
+      </c>
+      <c r="Z28">
+        <v>76611000.0</v>
+      </c>
+      <c r="AA28">
+        <v>79648000.0</v>
+      </c>
+      <c r="AB28">
+        <v>119902000.0</v>
+      </c>
+      <c r="AC28">
+        <v>63722000.0</v>
+      </c>
+      <c r="AD28">
+        <v>59241000.0</v>
+      </c>
+      <c r="AE28">
+        <v>104825000.0</v>
+      </c>
+      <c r="AF28">
+        <v>70004000.0</v>
+      </c>
+      <c r="AG28">
+        <v>80949000.0</v>
+      </c>
+      <c r="AH28">
+        <v>74347000.0</v>
+      </c>
+      <c r="AI28">
+        <v>120181000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>111524000.0</v>
+      </c>
+      <c r="AK28">
+        <v>110904000.0</v>
+      </c>
+      <c r="AL28">
+        <v>117732000.0</v>
+      </c>
+      <c r="AM28">
+        <v>44088000.0</v>
+      </c>
+      <c r="AN28">
+        <v>42473000.0</v>
+      </c>
+      <c r="AO28">
+        <v>37338000.0</v>
+      </c>
+      <c r="AP28">
+        <v>39638000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>41020000.0</v>
+      </c>
+      <c r="AR28">
+        <v>36888000.0</v>
+      </c>
+      <c r="AS28">
+        <v>40156000.0</v>
+      </c>
+      <c r="AT28">
+        <v>19742000.0</v>
+      </c>
+      <c r="AU28">
+        <v>15323000.0</v>
+      </c>
+      <c r="AV28">
+        <v>13402000.0</v>
+      </c>
+      <c r="AW28">
+        <v>12584000.0</v>
+      </c>
+      <c r="AX28">
+        <v>13232000.0</v>
+      </c>
+      <c r="AY28">
+        <v>9106000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>8334000.0</v>
+      </c>
+      <c r="BA28">
+        <v>8158000.0</v>
+      </c>
+      <c r="BB28">
+        <v>8213000.0</v>
+      </c>
+      <c r="BC28">
+        <v>8303000.0</v>
+      </c>
+      <c r="BD28">
+        <v>5845000.0</v>
+      </c>
+      <c r="BE28">
+        <v>6513000.0</v>
+      </c>
+      <c r="BF28">
+        <v>6954000.0</v>
+      </c>
+      <c r="BG28"/>
+      <c r="BH28">
+        <v>4657000.0</v>
+      </c>
+      <c r="BI28">
+        <v>4084000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3498000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3041000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2207000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2164000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1959000.0</v>
+      </c>
+      <c r="BO28">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:67">
+      <c r="A29" t="s">
+        <v>157</v>
+      </c>
+      <c r="B29">
+        <v>-8000.0</v>
+      </c>
+      <c r="C29">
+        <v>4875000.0</v>
+      </c>
+      <c r="D29">
+        <v>-221000.0</v>
+      </c>
+      <c r="E29">
+        <v>753000.0</v>
+      </c>
+      <c r="F29">
+        <v>301000.0</v>
+      </c>
+      <c r="G29">
+        <v>818000.0</v>
+      </c>
+      <c r="H29">
+        <v>887000.0</v>
+      </c>
+      <c r="I29">
+        <v>-7000.0</v>
+      </c>
+      <c r="J29">
+        <v>1246000.0</v>
+      </c>
+      <c r="K29">
+        <v>-4162000.0</v>
+      </c>
+      <c r="L29">
+        <v>-143000.0</v>
+      </c>
+      <c r="M29">
+        <v>3269000.0</v>
+      </c>
+      <c r="N29">
+        <v>1042000.0</v>
+      </c>
+      <c r="O29">
+        <v>31239000.0</v>
+      </c>
+      <c r="P29">
+        <v>-7841000.0</v>
+      </c>
+      <c r="Q29">
+        <v>-2518000.0</v>
+      </c>
+      <c r="R29">
+        <v>-7413000.0</v>
+      </c>
+      <c r="S29">
+        <v>8870000.0</v>
+      </c>
+      <c r="T29">
+        <v>-10973000.0</v>
+      </c>
+      <c r="U29">
+        <v>-75239000.0</v>
+      </c>
+      <c r="V29">
+        <v>-25825000.0</v>
+      </c>
+      <c r="W29">
+        <v>-13285000.0</v>
+      </c>
+      <c r="X29">
+        <v>-9922000.0</v>
+      </c>
+      <c r="Y29">
+        <v>7720000.0</v>
+      </c>
+      <c r="Z29">
+        <v>8324000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+    </row>
+    <row r="30" spans="1:67">
+      <c r="A30" t="s">
+        <v>158</v>
+      </c>
+      <c r="B30">
+        <v>40427000.0</v>
+      </c>
+      <c r="C30">
+        <v>45837000.0</v>
+      </c>
+      <c r="D30">
+        <v>3303000.0</v>
+      </c>
+      <c r="E30">
+        <v>6485000.0</v>
+      </c>
+      <c r="F30">
+        <v>32526000.0</v>
+      </c>
+      <c r="G30">
+        <v>71640000.0</v>
+      </c>
+      <c r="H30">
+        <v>73459000.0</v>
+      </c>
+      <c r="I30">
+        <v>86266000.0</v>
+      </c>
+      <c r="J30">
+        <v>84661000.0</v>
+      </c>
+      <c r="K30">
+        <v>190912000.0</v>
+      </c>
+      <c r="L30">
+        <v>80176000.0</v>
+      </c>
+      <c r="M30">
+        <v>89415000.0</v>
+      </c>
+      <c r="N30">
+        <v>74793000.0</v>
+      </c>
+      <c r="O30">
+        <v>247814000.0</v>
+      </c>
+      <c r="P30">
+        <v>241047000.0</v>
+      </c>
+      <c r="Q30">
+        <v>234497000.0</v>
+      </c>
+      <c r="R30">
+        <v>221994000.0</v>
+      </c>
+      <c r="S30">
+        <v>220178000.0</v>
+      </c>
+      <c r="T30">
+        <v>214052000.0</v>
+      </c>
+      <c r="U30">
+        <v>214933000.0</v>
+      </c>
+      <c r="V30">
+        <v>236007000.0</v>
+      </c>
+      <c r="W30">
+        <v>242548000.0</v>
+      </c>
+      <c r="X30">
+        <v>203925000.0</v>
+      </c>
+      <c r="Y30">
+        <v>94155000.0</v>
+      </c>
+      <c r="Z30">
+        <v>213469000.0</v>
+      </c>
+      <c r="AA30">
+        <v>191163000.0</v>
+      </c>
+      <c r="AB30">
+        <v>296204000.0</v>
+      </c>
+      <c r="AC30">
+        <v>188107000.0</v>
+      </c>
+      <c r="AD30">
+        <v>213649000.0</v>
+      </c>
+      <c r="AE30">
+        <v>266593000.0</v>
+      </c>
+      <c r="AF30">
+        <v>228323000.0</v>
+      </c>
+      <c r="AG30">
+        <v>232778000.0</v>
+      </c>
+      <c r="AH30">
+        <v>224427000.0</v>
+      </c>
+      <c r="AI30">
+        <v>291569000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>279334000.0</v>
+      </c>
+      <c r="AK30">
+        <v>265082000.0</v>
+      </c>
+      <c r="AL30">
+        <v>261876000.0</v>
+      </c>
+      <c r="AM30">
+        <v>104087000.0</v>
+      </c>
+      <c r="AN30">
+        <v>92635000.0</v>
+      </c>
+      <c r="AO30">
+        <v>83092000.0</v>
+      </c>
+      <c r="AP30">
+        <v>90410000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>86926000.0</v>
+      </c>
+      <c r="AR30">
+        <v>106039000.0</v>
+      </c>
+      <c r="AS30">
+        <v>80879000.0</v>
+      </c>
+      <c r="AT30">
+        <v>42050000.0</v>
+      </c>
+      <c r="AU30">
+        <v>20403000.0</v>
+      </c>
+      <c r="AV30">
+        <v>14994000.0</v>
+      </c>
+      <c r="AW30">
+        <v>13837000.0</v>
+      </c>
+      <c r="AX30">
+        <v>14484000.0</v>
+      </c>
+      <c r="AY30">
+        <v>9416000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>8334000.0</v>
+      </c>
+      <c r="BA30">
+        <v>8158000.0</v>
+      </c>
+      <c r="BB30">
+        <v>8213000.0</v>
+      </c>
+      <c r="BC30">
+        <v>8303000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5845000.0</v>
+      </c>
+      <c r="BE30">
+        <v>6513000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6954000.0</v>
+      </c>
+      <c r="BG30">
+        <v>4811000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4657000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4084000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3444000.0</v>
+      </c>
+      <c r="BK30">
+        <v>3041000.0</v>
+      </c>
+      <c r="BL30">
+        <v>2207000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2164000.0</v>
+      </c>
+      <c r="BN30">
+        <v>1959000.0</v>
+      </c>
+      <c r="BO30">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:67">
+      <c r="A31" t="s">
+        <v>159</v>
+      </c>
+      <c r="B31">
+        <v>-58386999.0</v>
+      </c>
+      <c r="C31">
+        <v>-41610000.0</v>
+      </c>
+      <c r="D31">
+        <v>-119407000.0</v>
+      </c>
+      <c r="E31">
+        <v>-114789000.0</v>
+      </c>
+      <c r="F31">
+        <v>-8838000.0</v>
+      </c>
+      <c r="G31">
+        <v>1765000.0</v>
+      </c>
+      <c r="H31">
+        <v>42027000.0</v>
+      </c>
+      <c r="I31">
+        <v>5003000.0</v>
+      </c>
+      <c r="J31">
+        <v>-11846000.0</v>
+      </c>
+      <c r="K31">
+        <v>-9438000.0</v>
+      </c>
+      <c r="L31">
+        <v>250025000.0</v>
+      </c>
+      <c r="M31">
+        <v>-18659000.0</v>
+      </c>
+      <c r="N31">
+        <v>-161172000.0</v>
+      </c>
+      <c r="O31">
+        <v>143401000.0</v>
+      </c>
+      <c r="P31">
+        <v>-31003000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-95400000.0</v>
+      </c>
+      <c r="R31">
+        <v>-194076000.0</v>
+      </c>
+      <c r="S31">
+        <v>52920000.0</v>
+      </c>
+      <c r="T31">
+        <v>29195000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2393000.0</v>
+      </c>
+      <c r="V31">
+        <v>-67387000.0</v>
+      </c>
+      <c r="W31">
+        <v>-266974000.0</v>
+      </c>
+      <c r="X31">
+        <v>-185966000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-348500000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-351644000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-548304000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-632963000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-454337000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-156425000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-488849000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-138195000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-156931000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-176179000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-568725000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-150249000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-395425000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-229333000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-77771000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-33603000.0</v>
+      </c>
+      <c r="AO31">
+        <v>5496000.0</v>
+      </c>
+      <c r="AP31">
+        <v>65164000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-63109000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-39357000.0</v>
+      </c>
+      <c r="AS31">
+        <v>40271000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-41069000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-29961000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-14253000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-11512000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-12519000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-8166000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-4467000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-4620000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2418000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-1772000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-2881000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-276000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-228000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-2061000.0</v>
+      </c>
+      <c r="BH31">
+        <v>39000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-136000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-54000.0</v>
+      </c>
+      <c r="BK31">
+        <v>1000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-50000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-24000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-28000.0</v>
+      </c>
+      <c r="BO31">
+        <v>43000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:67">
+      <c r="A32" t="s">
+        <v>160</v>
+      </c>
+      <c r="B32">
+        <v>116965000.0</v>
+      </c>
+      <c r="C32">
+        <v>133324000.0</v>
+      </c>
+      <c r="D32">
+        <v>124031000.0</v>
+      </c>
+      <c r="E32">
+        <v>111867000.0</v>
+      </c>
+      <c r="F32">
+        <v>45447000.0</v>
+      </c>
+      <c r="G32">
+        <v>57075000.0</v>
+      </c>
+      <c r="H32">
+        <v>70738000.0</v>
+      </c>
+      <c r="I32">
+        <v>390336000.0</v>
+      </c>
+      <c r="J32">
+        <v>74393000.0</v>
+      </c>
+      <c r="K32">
+        <v>350310000.0</v>
+      </c>
+      <c r="L32">
+        <v>262702999.0</v>
+      </c>
+      <c r="M32">
+        <v>189874000.0</v>
+      </c>
+      <c r="N32">
+        <v>18496000.0</v>
+      </c>
+      <c r="O32">
+        <v>301081000.0</v>
+      </c>
+      <c r="P32">
+        <v>429852000.0</v>
+      </c>
+      <c r="Q32">
+        <v>416632000.0</v>
+      </c>
+      <c r="R32">
+        <v>232834000.0</v>
+      </c>
+      <c r="S32">
+        <v>255857000.0</v>
+      </c>
+      <c r="T32">
+        <v>252174000.0</v>
+      </c>
+      <c r="U32">
+        <v>237187000.0</v>
+      </c>
+      <c r="V32">
+        <v>220581000.0</v>
+      </c>
+      <c r="W32">
+        <v>338844000.0</v>
+      </c>
+      <c r="X32">
+        <v>316677000.0</v>
+      </c>
+      <c r="Y32">
+        <v>67873000.0</v>
+      </c>
+      <c r="Z32">
+        <v>507513000.0</v>
+      </c>
+      <c r="AA32">
+        <v>552361000.0</v>
+      </c>
+      <c r="AB32">
+        <v>652495000.0</v>
+      </c>
+      <c r="AC32">
+        <v>573439000.0</v>
+      </c>
+      <c r="AD32">
+        <v>632903000.0</v>
+      </c>
+      <c r="AE32">
+        <v>634244000.0</v>
+      </c>
+      <c r="AF32">
+        <v>674769000.0</v>
+      </c>
+      <c r="AG32">
+        <v>689599000.0</v>
+      </c>
+      <c r="AH32">
+        <v>666664000.0</v>
+      </c>
+      <c r="AI32">
+        <v>720344000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>789853000.0</v>
+      </c>
+      <c r="AK32">
+        <v>679372000.0</v>
+      </c>
+      <c r="AL32">
+        <v>607165000.0</v>
+      </c>
+      <c r="AM32">
+        <v>235622000.0</v>
+      </c>
+      <c r="AN32">
+        <v>228751000.0</v>
+      </c>
+      <c r="AO32">
+        <v>270641000.0</v>
+      </c>
+      <c r="AP32">
+        <v>203218000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>241482000.0</v>
+      </c>
+      <c r="AR32">
+        <v>262978000.0</v>
+      </c>
+      <c r="AS32">
+        <v>220904000.0</v>
+      </c>
+      <c r="AT32">
+        <v>116612000.0</v>
+      </c>
+      <c r="AU32">
+        <v>85597000.0</v>
+      </c>
+      <c r="AV32">
+        <v>77282000.0</v>
+      </c>
+      <c r="AW32">
+        <v>65973000.0</v>
+      </c>
+      <c r="AX32">
+        <v>59207000.0</v>
+      </c>
+      <c r="AY32">
+        <v>58420000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>47470000.0</v>
+      </c>
+      <c r="BA32">
+        <v>40764000.0</v>
+      </c>
+      <c r="BB32">
+        <v>33585000.0</v>
+      </c>
+      <c r="BC32">
+        <v>32674000.0</v>
+      </c>
+      <c r="BD32">
+        <v>27050000.0</v>
+      </c>
+      <c r="BE32">
+        <v>25614000.0</v>
+      </c>
+      <c r="BF32">
+        <v>21817000.0</v>
+      </c>
+      <c r="BG32">
+        <v>19181000.0</v>
+      </c>
+      <c r="BH32">
+        <v>21808000.0</v>
+      </c>
+      <c r="BI32">
+        <v>13270000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>11210000.0</v>
+      </c>
+      <c r="BK32">
+        <v>9922000.0</v>
+      </c>
+      <c r="BL32">
+        <v>7641000.0</v>
+      </c>
+      <c r="BM32">
+        <v>5777000.0</v>
+      </c>
+      <c r="BN32">
+        <v>4085000.0</v>
+      </c>
+      <c r="BO32">
+        <v>3000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>306298000.0</v>
+      </c>
+      <c r="C2">
+        <v>350250000.0</v>
+      </c>
+      <c r="D2">
+        <v>1036739000.0</v>
+      </c>
+      <c r="E2">
+        <v>1766245000.0</v>
+      </c>
+      <c r="F2">
+        <v>963008000.0</v>
+      </c>
+      <c r="G2">
+        <v>1424698000.0</v>
+      </c>
+      <c r="H2">
+        <v>832730000.0</v>
+      </c>
+      <c r="I2">
+        <v>1393920000.0</v>
+      </c>
+      <c r="J2">
+        <v>376005000.0</v>
+      </c>
+      <c r="K2">
+        <v>185854000.0</v>
+      </c>
+      <c r="L2">
+        <v>141936000.0</v>
+      </c>
+      <c r="M2">
+        <v>43167000.0</v>
+      </c>
+      <c r="N2">
+        <v>170199000.0</v>
+      </c>
+      <c r="O2">
+        <v>3872000.0</v>
+      </c>
+      <c r="P2">
+        <v>66245000.0</v>
+      </c>
+      <c r="Q2">
+        <v>157330000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>1350000</v>
+      </c>
+      <c r="C3">
+        <v>3588000</v>
+      </c>
+      <c r="D3">
+        <v>653470000</v>
+      </c>
+      <c r="E3">
+        <v>2141237000</v>
+      </c>
+      <c r="F3">
+        <v>369926000</v>
+      </c>
+      <c r="G3">
+        <v>2128145000</v>
+      </c>
+      <c r="H3">
+        <v>4189836000</v>
+      </c>
+      <c r="I3">
+        <v>485120000</v>
+      </c>
+      <c r="J3">
+        <v>1325122000</v>
+      </c>
+      <c r="K3">
+        <v>501221000</v>
+      </c>
+      <c r="L3">
+        <v>1433679000</v>
+      </c>
+      <c r="M3">
+        <v>1618069000</v>
+      </c>
+      <c r="N3">
+        <v>122750000</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>806062000.0</v>
+      </c>
+      <c r="G4">
+        <v>-469060000.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5">
+        <v>144326000.0</v>
+      </c>
+      <c r="G5">
+        <v>2363872000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+      <c r="Q5"/>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>89192000.0</v>
+      </c>
+      <c r="C6">
+        <v>-43952000.0</v>
+      </c>
+      <c r="D6">
+        <v>-686489000.0</v>
+      </c>
+      <c r="E6">
+        <v>-729506000.0</v>
+      </c>
+      <c r="F6">
+        <v>803237000.0</v>
+      </c>
+      <c r="G6">
+        <v>-461690000.0</v>
+      </c>
+      <c r="H6">
+        <v>591968000.0</v>
+      </c>
+      <c r="I6">
+        <v>-561190000.0</v>
+      </c>
+      <c r="J6">
+        <v>545817000.0</v>
+      </c>
+      <c r="K6">
+        <v>190151000.0</v>
+      </c>
+      <c r="L6">
+        <v>43918000.0</v>
+      </c>
+      <c r="M6">
+        <v>98769000.0</v>
+      </c>
+      <c r="N6">
+        <v>-127032000.0</v>
+      </c>
+      <c r="O6">
+        <v>166327000.0</v>
+      </c>
+      <c r="P6">
+        <v>-62373000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-91085000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>76198000.0</v>
+      </c>
+      <c r="C7">
+        <v>-19130000.0</v>
+      </c>
+      <c r="D7">
+        <v>2338000.0</v>
+      </c>
+      <c r="E7">
+        <v>184352000.0</v>
+      </c>
+      <c r="F7">
+        <v>-12322000.0</v>
+      </c>
+      <c r="G7">
+        <v>31155000.0</v>
+      </c>
+      <c r="H7">
+        <v>-3952000.0</v>
+      </c>
+      <c r="I7">
+        <v>-40593000.0</v>
+      </c>
+      <c r="J7">
+        <v>-95783000.0</v>
+      </c>
+      <c r="K7">
+        <v>42989000.0</v>
+      </c>
+      <c r="L7">
+        <v>15149000.0</v>
+      </c>
+      <c r="M7">
+        <v>17454000.0</v>
+      </c>
+      <c r="N7">
+        <v>4134000.0</v>
+      </c>
+      <c r="O7">
+        <v>430000.0</v>
+      </c>
+      <c r="P7">
+        <v>1531000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1445000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" t="s">
+        <v>168</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9">
+        <v>-6154000.0</v>
+      </c>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9">
+        <v>43618000.0</v>
+      </c>
+      <c r="L9">
+        <v>-16183000.0</v>
+      </c>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" t="s">
+        <v>169</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+    </row>
+    <row r="11" spans="1:17">
+      <c r="A11" t="s">
+        <v>170</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>0.0</v>
+      </c>
+      <c r="F11">
+        <v>60378000.0</v>
+      </c>
+      <c r="G11">
+        <v>16763000.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+    </row>
+    <row r="12" spans="1:17">
+      <c r="A12" t="s">
+        <v>171</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-283502000.0</v>
+      </c>
+      <c r="F12">
+        <v>-39210000.0</v>
+      </c>
+      <c r="G12">
+        <v>2293898000.0</v>
+      </c>
+      <c r="H12">
+        <v>832309000.0</v>
+      </c>
+      <c r="I12">
+        <v>732407000.0</v>
+      </c>
+      <c r="J12">
+        <v>171714000.0</v>
+      </c>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+      <c r="Q12"/>
+    </row>
+    <row r="13" spans="1:17">
+      <c r="A13" t="s">
+        <v>172</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>184352000.0</v>
+      </c>
+      <c r="F13">
+        <v>-12322000.0</v>
+      </c>
+      <c r="G13">
+        <v>31155000.0</v>
+      </c>
+      <c r="H13">
+        <v>-3952000.0</v>
+      </c>
+      <c r="I13">
+        <v>-40593000.0</v>
+      </c>
+      <c r="J13">
+        <v>-77456000.0</v>
+      </c>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+    </row>
+    <row r="14" spans="1:17">
+      <c r="A14" t="s">
+        <v>173</v>
+      </c>
+      <c r="B14">
+        <v>29451000.0</v>
+      </c>
+      <c r="C14">
+        <v>33706000.0</v>
+      </c>
+      <c r="D14">
+        <v>485551000.0</v>
+      </c>
+      <c r="E14">
+        <v>579458000.0</v>
+      </c>
+      <c r="F14">
+        <v>636555000.0</v>
+      </c>
+      <c r="G14">
+        <v>578282000.0</v>
+      </c>
+      <c r="H14">
+        <v>596262000.0</v>
+      </c>
+      <c r="I14">
+        <v>572406000.0</v>
+      </c>
+      <c r="J14">
+        <v>617779000.0</v>
+      </c>
+      <c r="K14">
+        <v>171682000.0</v>
+      </c>
+      <c r="L14">
+        <v>140977000.0</v>
+      </c>
+      <c r="M14">
+        <v>9177000.0</v>
+      </c>
+      <c r="N14">
+        <v>310000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+    </row>
+    <row r="15" spans="1:17">
+      <c r="A15" t="s">
+        <v>174</v>
+      </c>
+      <c r="B15">
+        <v>65787000.0</v>
+      </c>
+      <c r="C15">
+        <v>65412000.0</v>
+      </c>
+      <c r="D15">
+        <v>65238000.0</v>
+      </c>
+      <c r="E15">
+        <v>64031000.0</v>
+      </c>
+      <c r="F15">
+        <v>73384000.0</v>
+      </c>
+      <c r="G15">
+        <v>185843000.0</v>
+      </c>
+      <c r="H15">
+        <v>322697000.0</v>
+      </c>
+      <c r="I15">
+        <v>431221000.0</v>
+      </c>
+      <c r="J15">
+        <v>612338000.0</v>
+      </c>
+      <c r="K15">
+        <v>229544000.0</v>
+      </c>
+      <c r="L15">
+        <v>203803000.0</v>
+      </c>
+      <c r="M15">
+        <v>155319000.0</v>
+      </c>
+      <c r="N15">
+        <v>111336000.0</v>
+      </c>
+      <c r="O15">
+        <v>57693000.0</v>
+      </c>
+      <c r="P15">
+        <v>32894000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10095000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17">
+      <c r="A16" t="s">
+        <v>175</v>
+      </c>
+      <c r="B16">
+        <v>395490000.0</v>
+      </c>
+      <c r="C16">
+        <v>306298000.0</v>
+      </c>
+      <c r="D16">
+        <v>350250000.0</v>
+      </c>
+      <c r="E16">
+        <v>1036739000.0</v>
+      </c>
+      <c r="F16">
+        <v>1766245000.0</v>
+      </c>
+      <c r="G16">
+        <v>963008000.0</v>
+      </c>
+      <c r="H16">
+        <v>1424698000.0</v>
+      </c>
+      <c r="I16">
+        <v>832730000.0</v>
+      </c>
+      <c r="J16">
+        <v>921822000.0</v>
+      </c>
+      <c r="K16">
+        <v>376005000.0</v>
+      </c>
+      <c r="L16">
+        <v>185854000.0</v>
+      </c>
+      <c r="M16">
+        <v>141936000.0</v>
+      </c>
+      <c r="N16">
+        <v>43167000.0</v>
+      </c>
+      <c r="O16">
+        <v>170199000.0</v>
+      </c>
+      <c r="P16">
+        <v>3872000.0</v>
+      </c>
+      <c r="Q16">
+        <v>66245000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17">
+      <c r="A17" t="s">
+        <v>176</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+    </row>
+    <row r="18" spans="1:17">
+      <c r="A18" t="s">
+        <v>177</v>
+      </c>
+      <c r="B18">
+        <v>257979000.0</v>
+      </c>
+      <c r="C18">
+        <v>56534000.0</v>
+      </c>
+      <c r="D18">
+        <v>233637000.0</v>
+      </c>
+      <c r="E18">
+        <v>262582000.0</v>
+      </c>
+      <c r="F18">
+        <v>-121689000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2038252000.0</v>
+      </c>
+      <c r="H18">
+        <v>4360704000.0</v>
+      </c>
+      <c r="I18">
+        <v>21845000.0</v>
+      </c>
+      <c r="J18">
+        <v>-775505000.0</v>
+      </c>
+      <c r="K18">
+        <v>-92860000.0</v>
+      </c>
+      <c r="L18">
+        <v>-1060553000.0</v>
+      </c>
+      <c r="M18">
+        <v>-1485310000.0</v>
+      </c>
+      <c r="N18">
+        <v>2539000.0</v>
+      </c>
+      <c r="O18">
+        <v>71026000.0</v>
+      </c>
+      <c r="P18">
+        <v>24417000.0</v>
+      </c>
+      <c r="Q18">
+        <v>9857000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17">
+      <c r="A19" t="s">
+        <v>178</v>
+      </c>
+      <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
+        <v>-11220000.0</v>
+      </c>
+      <c r="D19">
+        <v>-752119000.0</v>
+      </c>
+      <c r="E19">
+        <v>-1913408000.0</v>
+      </c>
+      <c r="F19">
+        <v>84452000.0</v>
+      </c>
+      <c r="G19">
+        <v>146344000.0</v>
+      </c>
+      <c r="H19">
+        <v>138746000.0</v>
+      </c>
+      <c r="I19">
+        <v>125332000.0</v>
+      </c>
+      <c r="J19">
+        <v>368328000.0</v>
+      </c>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+    </row>
+    <row r="20" spans="1:17">
+      <c r="A20" t="s">
+        <v>179</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+    </row>
+    <row r="21" spans="1:17">
+      <c r="A21" t="s">
+        <v>180</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D21">
+        <v>322578000.0</v>
+      </c>
+      <c r="E21">
+        <v>648221000.0</v>
+      </c>
+      <c r="F21">
+        <v>719320000.0</v>
+      </c>
+      <c r="G21">
+        <v>252834000.0</v>
+      </c>
+      <c r="H21">
+        <v>-1081059000.0</v>
+      </c>
+      <c r="I21">
+        <v>-244969000.0</v>
+      </c>
+      <c r="J21">
+        <v>-548596000.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+    </row>
+    <row r="22" spans="1:17">
+      <c r="A22" t="s">
+        <v>143</v>
+      </c>
+      <c r="B22">
+        <v>-27069000.0</v>
+      </c>
+      <c r="C22">
+        <v>89166000.0</v>
+      </c>
+      <c r="D22">
+        <v>503559000.0</v>
+      </c>
+      <c r="E22">
+        <v>-569997000.0</v>
+      </c>
+      <c r="F22">
+        <v>-816911000.0</v>
+      </c>
+      <c r="G22">
+        <v>-3790410000.0</v>
+      </c>
+      <c r="H22">
+        <v>-148915000.0</v>
+      </c>
+      <c r="I22">
+        <v>-561693000.0</v>
+      </c>
+      <c r="J22">
+        <v>-220614000.0</v>
+      </c>
+      <c r="K22">
+        <v>113025000.0</v>
+      </c>
+      <c r="L22">
+        <v>119794000.0</v>
+      </c>
+      <c r="M22">
+        <v>19100000.0</v>
+      </c>
+      <c r="N22">
+        <v>-1995000.0</v>
+      </c>
+      <c r="O22">
+        <v>-17322000.0</v>
+      </c>
+      <c r="P22">
+        <v>-25682000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-15004000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17">
+      <c r="A23" t="s">
+        <v>181</v>
+      </c>
+      <c r="B23">
+        <v>17508000.0</v>
+      </c>
+      <c r="C23">
+        <v>-10589000.0</v>
+      </c>
+      <c r="D23">
+        <v>-199188000.0</v>
+      </c>
+      <c r="E23">
+        <v>1610106000.0</v>
+      </c>
+      <c r="F23">
+        <v>-84426000.0</v>
+      </c>
+      <c r="G23">
+        <v>1733640000.0</v>
+      </c>
+      <c r="H23">
+        <v>-2365096000.0</v>
+      </c>
+      <c r="I23">
+        <v>230929000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1371794000.0</v>
+      </c>
+      <c r="K23">
+        <v>-642940000.0</v>
+      </c>
+      <c r="L23">
+        <v>1165717000.0</v>
+      </c>
+      <c r="M23">
+        <v>249390000.0</v>
+      </c>
+      <c r="N23">
+        <v>194944000.0</v>
+      </c>
+      <c r="O23">
+        <v>286171000.0</v>
+      </c>
+      <c r="P23">
+        <v>88000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-1802000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:17">
+      <c r="A24" t="s">
+        <v>182</v>
+      </c>
+      <c r="B24">
+        <v>-1065000.0</v>
+      </c>
+      <c r="C24">
+        <v>255000.0</v>
+      </c>
+      <c r="D24">
+        <v>-875849000.0</v>
+      </c>
+      <c r="E24">
+        <v>8583000.0</v>
+      </c>
+      <c r="F24">
+        <v>-18808000.0</v>
+      </c>
+      <c r="G24">
+        <v>28208000.0</v>
+      </c>
+      <c r="H24">
+        <v>69272000.0</v>
+      </c>
+      <c r="I24">
+        <v>-50695000.0</v>
+      </c>
+      <c r="J24">
+        <v>1717898000.0</v>
+      </c>
+      <c r="K24">
+        <v>566281000.0</v>
+      </c>
+      <c r="L24">
+        <v>-349821000.0</v>
+      </c>
+      <c r="M24">
+        <v>827377000.0</v>
+      </c>
+      <c r="N24">
+        <v>-821823000.0</v>
+      </c>
+      <c r="O24">
+        <v>24127000.0</v>
+      </c>
+      <c r="P24">
+        <v>-176000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-72129000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17">
+      <c r="A25" t="s">
+        <v>183</v>
+      </c>
+      <c r="B25">
+        <v>147652000.0</v>
+      </c>
+      <c r="C25">
+        <v>-133016000.0</v>
+      </c>
+      <c r="D25">
+        <v>-366987000.0</v>
+      </c>
+      <c r="E25">
+        <v>2487000.0</v>
+      </c>
+      <c r="F25">
+        <v>449953000.0</v>
+      </c>
+      <c r="G25">
+        <v>3260993000.0</v>
+      </c>
+      <c r="H25">
+        <v>-302498000.0</v>
+      </c>
+      <c r="I25">
+        <v>497881000.0</v>
+      </c>
+      <c r="J25">
+        <v>76264000.0</v>
+      </c>
+      <c r="K25">
+        <v>-104880000.0</v>
+      </c>
+      <c r="L25">
+        <v>-101050000.0</v>
+      </c>
+      <c r="M25">
+        <v>-65967000.0</v>
+      </c>
+      <c r="N25">
+        <v>-5949000.0</v>
+      </c>
+      <c r="O25">
+        <v>-4939000.0</v>
+      </c>
+      <c r="P25">
+        <v>-20682000.0</v>
+      </c>
+      <c r="Q25">
+        <v>-9409000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17">
+      <c r="A26" t="s">
+        <v>184</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-9840000.0</v>
+      </c>
+      <c r="D26">
+        <v>-4758000.0</v>
+      </c>
+      <c r="E26">
+        <v>-107785000.0</v>
+      </c>
+      <c r="F26">
+        <v>-150250000.0</v>
+      </c>
+      <c r="G26">
+        <v>-427604000.0</v>
+      </c>
+      <c r="H26">
+        <v>-10734000.0</v>
+      </c>
+      <c r="I26">
+        <v>-343143000.0</v>
+      </c>
+      <c r="J26">
+        <v>-935962000.0</v>
+      </c>
+      <c r="K26">
+        <v>-19998000.0</v>
+      </c>
+      <c r="L26">
+        <v>-112383000.0</v>
+      </c>
+      <c r="M26">
+        <v>3417431000.0</v>
+      </c>
+      <c r="N26">
+        <v>911000000.0</v>
+      </c>
+      <c r="O26">
+        <v>380059000.0</v>
+      </c>
+      <c r="P26">
+        <v>-8654000.0</v>
+      </c>
+      <c r="Q26">
+        <v>94500000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17">
+      <c r="A27" t="s">
+        <v>185</v>
+      </c>
+      <c r="B27">
+        <v>34218000.0</v>
+      </c>
+      <c r="C27">
+        <v>34716000.0</v>
+      </c>
+      <c r="D27">
+        <v>67639000.0</v>
+      </c>
+      <c r="E27">
+        <v>54710000.0</v>
+      </c>
+      <c r="F27">
+        <v>59416000.0</v>
+      </c>
+      <c r="G27">
+        <v>34959000.0</v>
+      </c>
+      <c r="H27">
+        <v>39573000.0</v>
+      </c>
+      <c r="I27">
+        <v>41876000.0</v>
+      </c>
+      <c r="J27">
+        <v>154429000.0</v>
+      </c>
+      <c r="K27">
+        <v>13638000.0</v>
+      </c>
+      <c r="L27">
+        <v>13714000.0</v>
+      </c>
+      <c r="M27">
+        <v>11265000.0</v>
+      </c>
+      <c r="N27">
+        <v>4283000.0</v>
+      </c>
+      <c r="O27">
+        <v>7330000.0</v>
+      </c>
+      <c r="P27">
+        <v>204000.0</v>
+      </c>
+      <c r="Q27">
+        <v>67000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17">
+      <c r="A28" t="s">
+        <v>186</v>
+      </c>
+      <c r="B28">
+        <v>-48279000.0</v>
+      </c>
+      <c r="C28">
+        <v>-90841000.0</v>
+      </c>
+      <c r="D28">
+        <v>58152000.0</v>
+      </c>
+      <c r="E28">
+        <v>923785000.0</v>
+      </c>
+      <c r="F28">
+        <v>411260000.0</v>
+      </c>
+      <c r="G28">
+        <v>1373027000.0</v>
+      </c>
+      <c r="H28">
+        <v>-3779586000.0</v>
+      </c>
+      <c r="I28">
+        <v>-788404000.0</v>
+      </c>
+      <c r="J28">
+        <v>-1346505000.0</v>
+      </c>
+      <c r="K28">
+        <v>-465957000.0</v>
+      </c>
+      <c r="L28">
+        <v>1060674000.0</v>
+      </c>
+      <c r="M28">
+        <v>2841764000.0</v>
+      </c>
+      <c r="N28">
+        <v>1060738000.0</v>
+      </c>
+      <c r="O28">
+        <v>521278000.0</v>
+      </c>
+      <c r="P28">
+        <v>279646000.0</v>
+      </c>
+      <c r="Q28">
+        <v>77716000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17">
+      <c r="A29" t="s">
+        <v>187</v>
+      </c>
+      <c r="B29">
+        <v>259329000.0</v>
+      </c>
+      <c r="C29">
+        <v>60122000.0</v>
+      </c>
+      <c r="D29">
+        <v>233637000.0</v>
+      </c>
+      <c r="E29">
+        <v>262582000.0</v>
+      </c>
+      <c r="F29">
+        <v>248237000.0</v>
+      </c>
+      <c r="G29">
+        <v>89893000.0</v>
+      </c>
+      <c r="H29">
+        <v>170868000.0</v>
+      </c>
+      <c r="I29">
+        <v>506965000.0</v>
+      </c>
+      <c r="J29">
+        <v>549617000.0</v>
+      </c>
+      <c r="K29">
+        <v>408361000.0</v>
+      </c>
+      <c r="L29">
+        <v>373126000.0</v>
+      </c>
+      <c r="M29">
+        <v>132759000.0</v>
+      </c>
+      <c r="N29">
+        <v>125289000.0</v>
+      </c>
+      <c r="O29">
+        <v>71026000.0</v>
+      </c>
+      <c r="P29">
+        <v>24417000.0</v>
+      </c>
+      <c r="Q29">
+        <v>9857000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17">
+      <c r="A30" t="s">
+        <v>188</v>
+      </c>
+      <c r="B30">
+        <v>-125996000.0</v>
+      </c>
+      <c r="C30">
+        <v>-11220000.0</v>
+      </c>
+      <c r="D30">
+        <v>-979044000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1913408000.0</v>
+      </c>
+      <c r="F30">
+        <v>146565000.0</v>
+      </c>
+      <c r="G30">
+        <v>-1931980000.0</v>
+      </c>
+      <c r="H30">
+        <v>4198938000.0</v>
+      </c>
+      <c r="I30">
+        <v>-268213000.0</v>
+      </c>
+      <c r="J30">
+        <v>1331542000.0</v>
+      </c>
+      <c r="K30">
+        <v>251812000.0</v>
+      </c>
+      <c r="L30">
+        <v>-1458814000.0</v>
+      </c>
+      <c r="M30">
+        <v>-2874771000.0</v>
+      </c>
+      <c r="N30">
+        <v>-1313220000.0</v>
+      </c>
+      <c r="O30">
+        <v>-425977000.0</v>
+      </c>
+      <c r="P30">
+        <v>-366433000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-178660000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BN30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:66">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>79</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>80</v>
+      </c>
+      <c r="E1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I1" t="s">
+        <v>84</v>
+      </c>
+      <c r="J1" t="s">
+        <v>85</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>86</v>
+      </c>
+      <c r="M1" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" t="s">
+        <v>88</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>90</v>
+      </c>
+      <c r="R1" t="s">
+        <v>91</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>92</v>
+      </c>
+      <c r="U1" t="s">
+        <v>93</v>
+      </c>
+      <c r="V1" t="s">
+        <v>94</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>95</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>120</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>122</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="2" spans="1:66">
+      <c r="A2" t="s">
+        <v>161</v>
+      </c>
+      <c r="B2">
+        <v>395490000.0</v>
+      </c>
+      <c r="C2">
+        <v>363950000.0</v>
+      </c>
+      <c r="D2">
+        <v>345021000.0</v>
+      </c>
+      <c r="E2">
+        <v>354106000.0</v>
+      </c>
+      <c r="F2">
+        <v>306298000.0</v>
+      </c>
+      <c r="G2">
+        <v>298476000.0</v>
+      </c>
+      <c r="H2">
+        <v>265916000.0</v>
+      </c>
+      <c r="I2">
+        <v>252141000.0</v>
+      </c>
+      <c r="J2">
+        <v>350250000.0</v>
+      </c>
+      <c r="K2">
+        <v>538670000.0</v>
+      </c>
+      <c r="L2">
+        <v>581570000.0</v>
+      </c>
+      <c r="M2">
+        <v>824214000.0</v>
+      </c>
+      <c r="N2">
+        <v>1036739000.0</v>
+      </c>
+      <c r="O2">
+        <v>770390000.0</v>
+      </c>
+      <c r="P2">
+        <v>445836000.0</v>
+      </c>
+      <c r="Q2">
+        <v>1224020000.0</v>
+      </c>
+      <c r="R2">
+        <v>1766245000.0</v>
+      </c>
+      <c r="S2">
+        <v>1428929000.0</v>
+      </c>
+      <c r="T2">
+        <v>1174123000.0</v>
+      </c>
+      <c r="U2">
+        <v>1034391000.0</v>
+      </c>
+      <c r="V2">
+        <v>963008000.0</v>
+      </c>
+      <c r="W2">
+        <v>899386000.0</v>
+      </c>
+      <c r="X2">
+        <v>1249617000.0</v>
+      </c>
+      <c r="Y2">
+        <v>1533182000.0</v>
+      </c>
+      <c r="Z2">
+        <v>1424698000.0</v>
+      </c>
+      <c r="AA2">
+        <v>729077000.0</v>
+      </c>
+      <c r="AB2">
+        <v>693791000.0</v>
+      </c>
+      <c r="AC2">
+        <v>649894000.0</v>
+      </c>
+      <c r="AD2">
+        <v>832730000.0</v>
+      </c>
+      <c r="AE2">
+        <v>833044000.0</v>
+      </c>
+      <c r="AF2">
+        <v>881260000.0</v>
+      </c>
+      <c r="AG2">
+        <v>939726000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1393920000.0</v>
+      </c>
+      <c r="AI2">
+        <v>877928000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>599920000.0</v>
+      </c>
+      <c r="AK2">
+        <v>633210000.0</v>
+      </c>
+      <c r="AL2">
+        <v>376005000.0</v>
+      </c>
+      <c r="AM2">
+        <v>440173000.0</v>
+      </c>
+      <c r="AN2">
+        <v>227204000.0</v>
+      </c>
+      <c r="AO2">
+        <v>171300000.0</v>
+      </c>
+      <c r="AP2">
+        <v>185854000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>307963000.0</v>
+      </c>
+      <c r="AR2">
+        <v>195989000.0</v>
+      </c>
+      <c r="AS2">
+        <v>64296000.0</v>
+      </c>
+      <c r="AT2">
+        <v>141936000.0</v>
+      </c>
+      <c r="AU2">
+        <v>297783000.0</v>
+      </c>
+      <c r="AV2">
+        <v>38414000.0</v>
+      </c>
+      <c r="AW2">
+        <v>84392000.0</v>
+      </c>
+      <c r="AX2">
+        <v>43167000.0</v>
+      </c>
+      <c r="AY2">
+        <v>48584000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>20100000.0</v>
+      </c>
+      <c r="BA2">
+        <v>82074000.0</v>
+      </c>
+      <c r="BB2">
+        <v>170199000.0</v>
+      </c>
+      <c r="BC2">
+        <v>88918000.0</v>
+      </c>
+      <c r="BD2">
+        <v>8164000.0</v>
+      </c>
+      <c r="BE2">
+        <v>37749000.0</v>
+      </c>
+      <c r="BF2">
+        <v>3872000.0</v>
+      </c>
+      <c r="BG2">
+        <v>5728000.0</v>
+      </c>
+      <c r="BH2">
+        <v>86146000.0</v>
+      </c>
+      <c r="BI2">
+        <v>8467000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>66245000.0</v>
+      </c>
+      <c r="BK2">
+        <v>33343000.0</v>
+      </c>
+      <c r="BL2">
+        <v>51867000.0</v>
+      </c>
+      <c r="BM2">
+        <v>99507000.0</v>
+      </c>
+      <c r="BN2">
+        <v>157330000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:66">
+      <c r="A3" t="s">
+        <v>162</v>
+      </c>
+      <c r="B3">
+        <v>146000</v>
+      </c>
+      <c r="C3">
+        <v>59000</v>
+      </c>
+      <c r="D3">
+        <v>363000</v>
+      </c>
+      <c r="E3">
+        <v>622000</v>
+      </c>
+      <c r="F3">
+        <v>306000</v>
+      </c>
+      <c r="G3">
+        <v>283000</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>250000</v>
+      </c>
+      <c r="J3">
+        <v>3055000</v>
+      </c>
+      <c r="K3">
+        <v>40361000</v>
+      </c>
+      <c r="L3">
+        <v>102136000</v>
+      </c>
+      <c r="M3">
+        <v>348055000</v>
+      </c>
+      <c r="N3">
+        <v>162918000</v>
+      </c>
+      <c r="O3">
+        <v>24369000</v>
+      </c>
+      <c r="P3">
+        <v>10992000</v>
+      </c>
+      <c r="Q3">
+        <v>13377000</v>
+      </c>
+      <c r="R3">
+        <v>822368000</v>
+      </c>
+      <c r="S3">
+        <v>140153000</v>
+      </c>
+      <c r="T3">
+        <v>451211000</v>
+      </c>
+      <c r="U3">
+        <v>186002000</v>
+      </c>
+      <c r="V3">
+        <v>74024000</v>
+      </c>
+      <c r="W3">
+        <v>1107628000</v>
+      </c>
+      <c r="X3">
+        <v>1058567000</v>
+      </c>
+      <c r="Y3">
+        <v>10408000</v>
+      </c>
+      <c r="Z3">
+        <v>48458000</v>
+      </c>
+      <c r="AA3">
+        <v>5328630000</v>
+      </c>
+      <c r="AB3">
+        <v>9008000</v>
+      </c>
+      <c r="AC3">
+        <v>174707000</v>
+      </c>
+      <c r="AD3">
+        <v>973095000</v>
+      </c>
+      <c r="AE3">
+        <v>321815000</v>
+      </c>
+      <c r="AF3">
+        <v>49295000</v>
+      </c>
+      <c r="AG3">
+        <v>9820000</v>
+      </c>
+      <c r="AH3">
+        <v>123830000</v>
+      </c>
+      <c r="AI3">
+        <v>130878000</v>
+      </c>
+      <c r="AJ3">
+        <v>402465000</v>
+      </c>
+      <c r="AK3">
+        <v>616582000</v>
+      </c>
+      <c r="AL3">
+        <v>175197000</v>
+      </c>
+      <c r="AM3">
+        <v>128216000</v>
+      </c>
+      <c r="AN3">
+        <v>144073000</v>
+      </c>
+      <c r="AO3">
+        <v>108998000</v>
+      </c>
+      <c r="AP3">
+        <v>119934000</v>
+      </c>
+      <c r="AQ3">
+        <v>598602000</v>
+      </c>
+      <c r="AR3">
+        <v>114133000</v>
+      </c>
+      <c r="AS3">
+        <v>495289000</v>
+      </c>
+      <c r="AT3">
+        <v>225655000</v>
+      </c>
+      <c r="AU3">
+        <v>1586750000</v>
+      </c>
+      <c r="AV3">
+        <v>15644000</v>
+      </c>
+      <c r="AW3">
+        <v>526936000</v>
+      </c>
+      <c r="AX3">
+        <v>434982000</v>
+      </c>
+      <c r="AY3">
+        <v>107774000</v>
+      </c>
+      <c r="AZ3">
+        <v>91051000</v>
+      </c>
+      <c r="BA3">
+        <v>53460000</v>
+      </c>
+      <c r="BB3">
+        <v>18961000</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+      <c r="BG3">
+        <v>0</v>
+      </c>
+      <c r="BH3">
+        <v>0</v>
+      </c>
+      <c r="BI3">
+        <v>0</v>
+      </c>
+      <c r="BJ3">
+        <v>0</v>
+      </c>
+      <c r="BK3">
+        <v>0</v>
+      </c>
+      <c r="BL3">
+        <v>0</v>
+      </c>
+      <c r="BM3">
+        <v>0</v>
+      </c>
+      <c r="BN3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:66">
+      <c r="A4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-243344000.0</v>
+      </c>
+      <c r="N4">
+        <v>-211899000.0</v>
+      </c>
+      <c r="O4"/>
+      <c r="P4">
+        <v>325178000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-776420000.0</v>
+      </c>
+      <c r="R4">
+        <v>-541574000.0</v>
+      </c>
+      <c r="S4">
+        <v>340731000.0</v>
+      </c>
+      <c r="T4">
+        <v>260521000.0</v>
+      </c>
+      <c r="U4">
+        <v>137477000.0</v>
+      </c>
+      <c r="V4">
+        <v>67333000.0</v>
+      </c>
+      <c r="W4">
+        <v>59752000.0</v>
+      </c>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+    </row>
+    <row r="5" spans="1:66">
+      <c r="A5" t="s">
+        <v>164</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-105792000.0</v>
+      </c>
+      <c r="N5">
+        <v>85626000.0</v>
+      </c>
+      <c r="O5"/>
+      <c r="P5">
+        <v>-49497000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-132261000.0</v>
+      </c>
+      <c r="R5">
+        <v>9316000.0</v>
+      </c>
+      <c r="S5">
+        <v>-61883000.0</v>
+      </c>
+      <c r="T5">
+        <v>18969000.0</v>
+      </c>
+      <c r="U5">
+        <v>68179000.0</v>
+      </c>
+      <c r="V5">
+        <v>119061000.0</v>
+      </c>
+      <c r="W5">
+        <v>121092000.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+      <c r="AH5"/>
+      <c r="AI5"/>
+      <c r="AJ5"/>
+      <c r="AK5"/>
+      <c r="AL5"/>
+      <c r="AM5"/>
+      <c r="AN5"/>
+      <c r="AO5"/>
+      <c r="AP5"/>
+      <c r="AQ5"/>
+      <c r="AR5"/>
+      <c r="AS5"/>
+      <c r="AT5"/>
+      <c r="AU5"/>
+      <c r="AV5"/>
+      <c r="AW5"/>
+      <c r="AX5"/>
+      <c r="AY5"/>
+      <c r="AZ5"/>
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+      <c r="BF5"/>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+    </row>
+    <row r="6" spans="1:66">
+      <c r="A6" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6">
+        <v>21900000.0</v>
+      </c>
+      <c r="C6">
+        <v>31540000.0</v>
+      </c>
+      <c r="D6">
+        <v>18929000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9085000.0</v>
+      </c>
+      <c r="F6">
+        <v>47808000.0</v>
+      </c>
+      <c r="G6">
+        <v>7822000.0</v>
+      </c>
+      <c r="H6">
+        <v>32560000.0</v>
+      </c>
+      <c r="I6">
+        <v>13775000.0</v>
+      </c>
+      <c r="J6">
+        <v>-98109000.0</v>
+      </c>
+      <c r="K6">
+        <v>-188420000.0</v>
+      </c>
+      <c r="L6">
+        <v>-42900000.0</v>
+      </c>
+      <c r="M6">
+        <v>-242644000.0</v>
+      </c>
+      <c r="N6">
+        <v>-212525000.0</v>
+      </c>
+      <c r="O6">
+        <v>266349000.0</v>
+      </c>
+      <c r="P6">
+        <v>324554000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-778184000.0</v>
+      </c>
+      <c r="R6">
+        <v>-542225000.0</v>
+      </c>
+      <c r="S6">
+        <v>337316000.0</v>
+      </c>
+      <c r="T6">
+        <v>254806000.0</v>
+      </c>
+      <c r="U6">
+        <v>139732000.0</v>
+      </c>
+      <c r="V6">
+        <v>71383000.0</v>
+      </c>
+      <c r="W6">
+        <v>63622000.0</v>
+      </c>
+      <c r="X6">
+        <v>-350231000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-283565000.0</v>
+      </c>
+      <c r="Z6">
+        <v>108484000.0</v>
+      </c>
+      <c r="AA6">
+        <v>695621000.0</v>
+      </c>
+      <c r="AB6">
+        <v>35286000.0</v>
+      </c>
+      <c r="AC6">
+        <v>43897000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-182836000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-314000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-48216000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-58466000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-454194000.0</v>
+      </c>
+      <c r="AI6">
+        <v>43894000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>278008000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-33290000.0</v>
+      </c>
+      <c r="AL6">
+        <v>257205000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-64168000.0</v>
+      </c>
+      <c r="AN6">
+        <v>212969000.0</v>
+      </c>
+      <c r="AO6">
+        <v>55904000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-14554000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-122109000.0</v>
+      </c>
+      <c r="AR6">
+        <v>111974000.0</v>
+      </c>
+      <c r="AS6">
+        <v>131693000.0</v>
+      </c>
+      <c r="AT6">
+        <v>-77640000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-155847000.0</v>
+      </c>
+      <c r="AV6">
+        <v>259369000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-45978000.0</v>
+      </c>
+      <c r="AX6">
+        <v>41225000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-5417000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>28484000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-61974000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-88125000.0</v>
+      </c>
+      <c r="BC6">
+        <v>81281000.0</v>
+      </c>
+      <c r="BD6">
+        <v>80754000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-29585000.0</v>
+      </c>
+      <c r="BF6">
+        <v>33877000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-1856000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-80418000.0</v>
+      </c>
+      <c r="BI6">
+        <v>77679000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-57778000.0</v>
+      </c>
+      <c r="BK6">
+        <v>32902000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-18524000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-47640000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-57823000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:66">
+      <c r="A7" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7">
+        <v>-54020000.0</v>
+      </c>
+      <c r="C7">
+        <v>31189000.0</v>
+      </c>
+      <c r="D7">
+        <v>19814000.0</v>
+      </c>
+      <c r="E7">
+        <v>38745000.0</v>
+      </c>
+      <c r="F7">
+        <v>-13550000.0</v>
+      </c>
+      <c r="G7">
+        <v>-158498000.0</v>
+      </c>
+      <c r="H7">
+        <v>10911000.0</v>
+      </c>
+      <c r="I7">
+        <v>169786000.0</v>
+      </c>
+      <c r="J7">
+        <v>-33895000.0</v>
+      </c>
+      <c r="K7">
+        <v>115619000.0</v>
+      </c>
+      <c r="L7">
+        <v>95548000.0</v>
+      </c>
+      <c r="M7">
+        <v>36663000.0</v>
+      </c>
+      <c r="N7">
+        <v>-61663000.0</v>
+      </c>
+      <c r="O7">
+        <v>97214000.0</v>
+      </c>
+      <c r="P7">
+        <v>64834000.0</v>
+      </c>
+      <c r="Q7">
+        <v>79455000.0</v>
+      </c>
+      <c r="R7">
+        <v>-57151000.0</v>
+      </c>
+      <c r="S7">
+        <v>44875000.0</v>
+      </c>
+      <c r="T7">
+        <v>25301000.0</v>
+      </c>
+      <c r="U7">
+        <v>-38832000.0</v>
+      </c>
+      <c r="V7">
+        <v>-39181000.0</v>
+      </c>
+      <c r="W7">
+        <v>37575000.0</v>
+      </c>
+      <c r="X7">
+        <v>36386000.0</v>
+      </c>
+      <c r="Y7">
+        <v>45007000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-87813000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-26503000.0</v>
+      </c>
+      <c r="AB7">
+        <v>55880000.0</v>
+      </c>
+      <c r="AC7">
+        <v>7460000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-40789000.0</v>
+      </c>
+      <c r="AE7">
+        <v>17628000.0</v>
+      </c>
+      <c r="AF7">
+        <v>23259000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-32682000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-48798000.0</v>
+      </c>
+      <c r="AI7">
+        <v>30861000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>-18913000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-35661000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-72070000.0</v>
+      </c>
+      <c r="AM7">
+        <v>23850000.0</v>
+      </c>
+      <c r="AN7">
+        <v>5556000.0</v>
+      </c>
+      <c r="AO7">
+        <v>13753000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-170000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-23435000.0</v>
+      </c>
+      <c r="AR7">
+        <v>37345000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-18843000.0</v>
+      </c>
+      <c r="AT7">
+        <v>20082000.0</v>
+      </c>
+      <c r="AU7">
+        <v>5429000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-306000.0</v>
+      </c>
+      <c r="AW7">
+        <v>9422000.0</v>
+      </c>
+      <c r="AX7">
+        <v>2909000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-2386000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>4790000.0</v>
+      </c>
+      <c r="BA7">
+        <v>950000.0</v>
+      </c>
+      <c r="BB7">
+        <v>780000.0</v>
+      </c>
+      <c r="BC7">
+        <v>2066000.0</v>
+      </c>
+      <c r="BD7">
+        <v>203000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-484000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-1355000.0</v>
+      </c>
+      <c r="BG7">
+        <v>1432000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-311000.0</v>
+      </c>
+      <c r="BI7">
+        <v>1381000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>-971000.0</v>
+      </c>
+      <c r="BK7">
+        <v>390000.0</v>
+      </c>
+      <c r="BL7">
+        <v>1027000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-453000.0</v>
+      </c>
+      <c r="BN7">
+        <v>481000.0</v>
+      </c>
     </row>
     <row r="8" spans="1:66">
       <c r="A8" t="s">
-        <v>135</v>
+        <v>167</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -15011,6195 +21399,129 @@
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
     </row>
     <row r="9" spans="1:66">
       <c r="A9" t="s">
-        <v>136</v>
-[...3879 lines deleted...]
-      <c r="A10" t="s">
         <v>168</v>
-      </c>
-[...2184 lines deleted...]
-        <v>167</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>-24971000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1064000.0</v>
       </c>
       <c r="V9">
         <v>-1064000.0</v>
       </c>
       <c r="W9">
+        <v>-1064000.0</v>
+      </c>
+      <c r="X9">
         <v>-5090000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
+      <c r="BN9"/>
     </row>
-    <row r="10" spans="1:65">
+    <row r="10" spans="1:66">
       <c r="A10" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -21221,906 +21543,919 @@
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
       <c r="BF10"/>
       <c r="BG10"/>
       <c r="BH10"/>
       <c r="BI10"/>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
+      <c r="BN10"/>
     </row>
-    <row r="11" spans="1:65">
+    <row r="11" spans="1:66">
       <c r="A11" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>0.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>37074000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-85149000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>80356000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>52339000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-55136000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>25352000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>55718000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13232000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-7460000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>33527000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
-      <c r="Y11"/>
+      <c r="Y11">
+        <v>0.0</v>
+      </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
+      <c r="BN11"/>
     </row>
-    <row r="12" spans="1:65">
+    <row r="12" spans="1:66">
       <c r="A12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-402534000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>37536000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>158051000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-175946000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>68426000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-139940000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>163708000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-117011000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-89866000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>176868000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>40740000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-28945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>164618000.0</v>
       </c>
       <c r="X12">
         <v>164618000.0</v>
       </c>
-      <c r="Y12"/>
+      <c r="Y12">
+        <v>164618000.0</v>
+      </c>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
+      <c r="BN12"/>
     </row>
-    <row r="13" spans="1:65">
+    <row r="13" spans="1:66">
       <c r="A13" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>95548000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36663000.0</v>
       </c>
       <c r="M13">
         <v>36663000.0</v>
       </c>
       <c r="N13">
+        <v>36663000.0</v>
+      </c>
+      <c r="O13">
         <v>97214000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>77424000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>69036000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-59322000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>44875000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20816000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-38832000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-39181000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>37575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36386000.0</v>
       </c>
       <c r="X13">
         <v>36386000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>36386000.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
+      <c r="BN13"/>
     </row>
-    <row r="14" spans="1:65">
+    <row r="14" spans="1:66">
       <c r="A14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B14">
-        <v>-176569000.0</v>
+        <v>406000.0</v>
       </c>
       <c r="C14">
+        <v>6510000.0</v>
+      </c>
+      <c r="D14">
         <v>7130000.0</v>
       </c>
-      <c r="D14">
-[...1 lines deleted...]
-      </c>
       <c r="E14">
+        <v>8585000.0</v>
+      </c>
+      <c r="F14">
         <v>7226000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8215000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>8227000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8097000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>9167000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>9104000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>103232000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>150181000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>141819000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>147664000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>145677000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>155343000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>130774000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>138042000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>137936000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>169325000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>189252000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>138819000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>166425000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>135547000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>137491000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>119376000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>171347000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>154742000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>150797000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>144495000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>145310000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>137896000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>144705000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>164554000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>162694000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>153111000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>137420000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>42406000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>43593000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>39541000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>46142000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>39368000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>42656000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>36645000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>22308000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>5080000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1592000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1253000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1252000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>290000.0</v>
       </c>
-      <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
+      <c r="BN14"/>
     </row>
-    <row r="15" spans="1:65">
+    <row r="15" spans="1:66">
       <c r="A15" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B15">
-        <v>-18170000.0</v>
+        <v>16487000.0</v>
       </c>
       <c r="C15">
-        <v>-16472000.0</v>
+        <v>16485000.0</v>
       </c>
       <c r="D15">
-        <v>-16426000.0</v>
+        <v>16472000.0</v>
       </c>
       <c r="E15">
-        <v>-16404000.0</v>
+        <v>16426000.0</v>
       </c>
       <c r="F15">
-        <v>-16398000.0</v>
+        <v>16404000.0</v>
       </c>
       <c r="G15">
-        <v>-16398000.0</v>
+        <v>16398000.0</v>
       </c>
       <c r="H15">
-        <v>-16322000.0</v>
+        <v>16398000.0</v>
       </c>
       <c r="I15">
-        <v>-16294000.0</v>
+        <v>16322000.0</v>
       </c>
       <c r="J15">
-        <v>-16299000.0</v>
+        <v>16294000.0</v>
       </c>
       <c r="K15">
+        <v>16299000.0</v>
+      </c>
+      <c r="L15">
         <v>16283999.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>16290000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16365000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16402000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
-        <v>-15758000.0</v>
+        <v>16111000.0</v>
       </c>
       <c r="Q15">
-        <v>-15760000.0</v>
+        <v>15758000.0</v>
       </c>
       <c r="R15">
-        <v>-17279000.0</v>
+        <v>15760000.0</v>
       </c>
       <c r="S15">
-        <v>-19073000.0</v>
+        <v>17279000.0</v>
       </c>
       <c r="T15">
-        <v>-18516000.0</v>
+        <v>19073000.0</v>
       </c>
       <c r="U15">
-        <v>-18516000.0</v>
+        <v>18516000.0</v>
       </c>
       <c r="V15">
-        <v>-18516000.0</v>
+        <v>18516000.0</v>
       </c>
       <c r="W15">
-        <v>-18516000.0</v>
+        <v>18516000.0</v>
       </c>
       <c r="X15">
-        <v>-71369000.0</v>
+        <v>18516000.0</v>
       </c>
       <c r="Y15">
-        <v>-77442000.0</v>
+        <v>71369000.0</v>
       </c>
       <c r="Z15">
-        <v>-80796000.0</v>
+        <v>77442000.0</v>
       </c>
       <c r="AA15">
-        <v>-80791000.0</v>
+        <v>80796000.0</v>
       </c>
       <c r="AB15">
-        <v>-80547000.0</v>
+        <v>80791000.0</v>
       </c>
       <c r="AC15">
-        <v>-80563000.0</v>
+        <v>80547000.0</v>
       </c>
       <c r="AD15">
-        <v>-81152000.0</v>
+        <v>80563000.0</v>
       </c>
       <c r="AE15">
-        <v>-83309000.0</v>
+        <v>81152000.0</v>
       </c>
       <c r="AF15">
-        <v>-87239000.0</v>
+        <v>83309000.0</v>
       </c>
       <c r="AG15">
-        <v>-179521000.0</v>
+        <v>87239000.0</v>
       </c>
       <c r="AH15">
-        <v>-178488000.0</v>
+        <v>179521000.0</v>
       </c>
       <c r="AI15">
-        <v>-178056000.0</v>
+        <v>178488000.0</v>
       </c>
       <c r="AJ15">
-        <v>-171919000.0</v>
+        <v>178056000.0</v>
       </c>
       <c r="AK15">
-        <v>-83875000.0</v>
+        <v>171919000.0</v>
       </c>
       <c r="AL15">
-        <v>-57609000.0</v>
+        <v>83875000.0</v>
       </c>
       <c r="AM15">
-        <v>-57609000.0</v>
+        <v>57609000.0</v>
       </c>
       <c r="AN15">
-        <v>-57337000.0</v>
+        <v>57609000.0</v>
       </c>
       <c r="AO15">
-        <v>-56989000.0</v>
+        <v>57337000.0</v>
       </c>
       <c r="AP15">
-        <v>-54752000.0</v>
+        <v>56989000.0</v>
       </c>
       <c r="AQ15">
-        <v>-53744000.0</v>
+        <v>54752000.0</v>
       </c>
       <c r="AR15">
-        <v>-47770000.0</v>
+        <v>53744000.0</v>
       </c>
       <c r="AS15">
-        <v>-47537000.0</v>
+        <v>47770000.0</v>
       </c>
       <c r="AT15">
-        <v>-46908000.0</v>
+        <v>47537000.0</v>
       </c>
       <c r="AU15">
-        <v>-38603000.0</v>
+        <v>46908000.0</v>
       </c>
       <c r="AV15">
-        <v>-37681000.0</v>
+        <v>38603000.0</v>
       </c>
       <c r="AW15">
-        <v>-32127000.0</v>
+        <v>37681000.0</v>
       </c>
       <c r="AX15">
-        <v>-28590000.0</v>
+        <v>32127000.0</v>
       </c>
       <c r="AY15">
-        <v>-28339000.0</v>
+        <v>28590000.0</v>
       </c>
       <c r="AZ15">
-        <v>-27965000.0</v>
+        <v>28339000.0</v>
       </c>
       <c r="BA15">
-        <v>-26442000.0</v>
+        <v>27965000.0</v>
       </c>
       <c r="BB15">
-        <v>-19782000.0</v>
+        <v>26442000.0</v>
       </c>
       <c r="BC15">
-        <v>-15562000.0</v>
+        <v>19782000.0</v>
       </c>
       <c r="BD15">
-        <v>-11257000.0</v>
+        <v>15562000.0</v>
       </c>
       <c r="BE15">
-        <v>-11092000.0</v>
+        <v>11257000.0</v>
       </c>
       <c r="BF15">
-        <v>-10716000.0</v>
+        <v>11092000.0</v>
       </c>
       <c r="BG15">
-        <v>-10531000.0</v>
+        <v>10716000.0</v>
       </c>
       <c r="BH15">
-        <v>-5563000.0</v>
+        <v>10531000.0</v>
       </c>
       <c r="BI15">
-        <v>-6084000.0</v>
+        <v>5563000.0</v>
       </c>
       <c r="BJ15">
-        <v>-3651000.0</v>
+        <v>6084000.0</v>
       </c>
       <c r="BK15">
-        <v>-3076000.0</v>
+        <v>3651000.0</v>
       </c>
       <c r="BL15">
-        <v>-2342000.0</v>
+        <v>3076000.0</v>
       </c>
       <c r="BM15">
-        <v>-1026000.0</v>
+        <v>2342000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1026000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:65">
+    <row r="16" spans="1:66">
       <c r="A16" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B16">
+        <v>417390000.0</v>
+      </c>
+      <c r="C16">
         <v>395490000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>363950000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>345021000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>354106000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>306298000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>298476000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>265916000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>252141000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>350250000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>538670000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>581570000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>824214000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1036739000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>770390000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>445836000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1224020000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1766245000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1428929000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1174123000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1034391000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>963008000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>899386000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1249617000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1533182000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1424698000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>729077000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>693791000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>649894000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>832730000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>833044000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>881260000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>939726000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>921822000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>877928000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>599920000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>633210000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>376005000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>440173000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>227204000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>171300000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>185854000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>307963000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>195989000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>64296000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>141936000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>297783000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>38414000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>84392000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>43167000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>48584000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>20100000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>82074000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>170199000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>88918000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>8164000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>37749000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3872000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5728000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>86146000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>8467000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>66245000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>33343000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51867000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>99507000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:65">
+    <row r="17" spans="1:66">
       <c r="A17" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -22142,366 +22477,371 @@
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
+      <c r="BN17"/>
     </row>
-    <row r="18" spans="1:65">
+    <row r="18" spans="1:66">
       <c r="A18" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B18">
+        <v>-40096000.0</v>
+      </c>
+      <c r="C18">
         <v>75500000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>56136000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>76351000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>49992000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>28421000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>35901000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>22276000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-30064000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1196000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>99875000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>72020000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>20185000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>92178000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>120706000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>72810000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>1257000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>66825000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>76516000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>128833000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-23937000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>7000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>47574000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>101981000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-11211000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-63722000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>104447000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-102192000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-906459000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-208149000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>132624000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>121248000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-23878000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>33246000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-201909000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-454565000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-152277000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-20574000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-33476000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>3447000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-42257000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-547633000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>80028000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-425214000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-167734000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-1553592000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>30255000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>562966000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>468298000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-74039000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-58284000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>85318000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>45890000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>24830000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>16522000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>15104000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>14570000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>9229000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>8495000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>4919000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>1774000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>3942000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>3444000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1402000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:65">
+    <row r="19" spans="1:66">
       <c r="A19" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-29005000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-85980000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>17474000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4373000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>10380000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>4741000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-21968000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-210972000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-13421000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>32438000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>222916000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>15953000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>161261000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-61809000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-197783000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>140470000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>177936000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-95890000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-25014000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>60233000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114129000.0</v>
       </c>
       <c r="X19">
         <v>-114129000.0</v>
       </c>
       <c r="Y19">
+        <v>-114129000.0</v>
+      </c>
+      <c r="Z19">
         <v>166921000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
+      <c r="BN19"/>
     </row>
-    <row r="20" spans="1:65">
+    <row r="20" spans="1:66">
       <c r="A20" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22523,1874 +22863,1903 @@
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
+      <c r="BN20"/>
     </row>
-    <row r="21" spans="1:65">
+    <row r="21" spans="1:66">
       <c r="A21" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="D21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
       <c r="E21"/>
-      <c r="F21">
-[...1 lines deleted...]
-      </c>
+      <c r="F21"/>
       <c r="G21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>68778000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>68942000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>152169000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>117386000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-209679000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>432024000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>301370000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>403085000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>646801000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-394848000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>52953000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>622575000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-596955000.0</v>
       </c>
       <c r="X21">
         <v>-596955000.0</v>
       </c>
-      <c r="Y21"/>
+      <c r="Y21">
+        <v>-596955000.0</v>
+      </c>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
+      <c r="BN21"/>
     </row>
-    <row r="22" spans="1:65">
+    <row r="22" spans="1:66">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22">
-        <v>257709000.0</v>
+        <v>2016000.0</v>
       </c>
       <c r="C22">
+        <v>26274000.0</v>
+      </c>
+      <c r="D22">
         <v>31115000.0</v>
       </c>
-      <c r="D22">
-[...1 lines deleted...]
-      </c>
       <c r="E22">
-        <v>17926000.0</v>
+        <v>-25684000.0</v>
       </c>
       <c r="F22">
+        <v>-14855000.0</v>
+      </c>
+      <c r="G22">
         <v>765000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>12306000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>168908000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-59796000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>147074000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>276473000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-52516000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-292344000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-37245000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>41197000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17774000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-151912000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7073000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>71050000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-23838000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>234970000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>117100000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>121314000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>302302000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-93551000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1362657000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-553470000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-442201000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-79141000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-506252000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>289000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-17354000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-41444000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-336959000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>29750000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>75796000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10799000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-13965000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>24037000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>103136000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>91031000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>57976000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>78761000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>103084000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>16215000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>30912000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>47947000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>51002000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>29850000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>39204000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>33963000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>30762000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>21994000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>21145000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>17728000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>16555000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>12777000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>11371000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>16279000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>8338000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>7376000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>6895000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>5172000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3589000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2098000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:65">
+    <row r="23" spans="1:66">
       <c r="A23" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B23">
-        <v>-11705000.0</v>
+        <v>-22961000.0</v>
       </c>
       <c r="C23">
+        <v>838000.0</v>
+      </c>
+      <c r="D23">
         <v>9680000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>-434000.0</v>
+        <v>13237000.0</v>
       </c>
       <c r="F23">
+        <v>-5471000.0</v>
+      </c>
+      <c r="G23">
         <v>-1242000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1441000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8086000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-23874000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18761000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70773999.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>312038000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1103390000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>276171000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>207096000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-215239000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>266709000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-172767000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-132154000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>5511000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>72452000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>405743000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1308186000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6157000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-389301000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-2417100000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>15526000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-59976000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>96454000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>151302000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-40455000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>150102000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-30020000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-576460000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>230967000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>93168000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>384651000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>128528000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>268586000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-49987000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-162273000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>44606000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-311765000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>321354000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4973000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>201656000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-62672000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>89535000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>20871000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>40766000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2973000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>153179000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3972000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>15412000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>103277000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>27333000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>140149000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-6483000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-2331000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>271160000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9959000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>89474000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-1630000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>87000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-127000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:65">
+    <row r="24" spans="1:66">
       <c r="A24" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B24">
-        <v>36251000.0</v>
+        <v>28605000.0</v>
       </c>
       <c r="C24">
+        <v>-1095000.0</v>
+      </c>
+      <c r="D24">
         <v>30000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>67081000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>11878000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4090000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-10380000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>255000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>766000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2208000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-80961000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-345122000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-481786000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-4600000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>115455000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-976464000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1080987000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-79603000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-387784000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>511177000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-7901000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1010290000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-982359000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-112309000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-16421000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>5273675000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-38259000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>151016000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>122620000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>72288000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-15221000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-7775000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-99987000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>467717000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>586750000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>255828000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>407603000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2870000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>127981000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>76226000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>208274000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-197870000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>599993000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>135058000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>136248000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-1502533000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>328673000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-565852000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-383497000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-373873000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>125931000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-330105000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-117372000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-16050000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-304910000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>133243000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-29000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>149535000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-296105000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-192890000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-39100000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-58174000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2332000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-11562000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>5000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:65">
+    <row r="25" spans="1:66">
       <c r="A25" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B25">
-        <v>-47766000.0</v>
+        <v>5570000.0</v>
       </c>
       <c r="C25">
+        <v>3067000.0</v>
+      </c>
+      <c r="D25">
         <v>-9440000.0</v>
       </c>
-      <c r="D25">
-[...1 lines deleted...]
-      </c>
       <c r="E25">
+        <v>45489000.0</v>
+      </c>
+      <c r="F25">
         <v>64617000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>181098000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-39327000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-302760000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20539000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-241091000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-294170000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-89861000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>214880000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-173781000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11276000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-96647000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>261639000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-123456000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-30587000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>132759000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>56376000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>135683000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>209428000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2620283000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>295599000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-1095021000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>425957000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>385606000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-19040000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>371342000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>24518000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>42381000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>59640000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>27099000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-12773000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>10879000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-40826000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>19213000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-19944000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-26801000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-22642000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-48498000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-29824000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-18014000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-4714000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-4265000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-38257000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-17202000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-6243000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-4062000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-7044000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-913000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2968000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-1250000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-3111000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-1810000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1232000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-3574000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-7473000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-4800000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-4631000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-3343000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-2755000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-1734000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1510000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:65">
+    <row r="26" spans="1:66">
       <c r="A26" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>184</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-10474000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-776000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-400000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-5037000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-395000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-929000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-213000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-8303000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-504000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-7959000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>33782000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>29684000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-46998000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-60787000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-5067000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-11410000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-64000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-86250000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-9179000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-7718000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1011000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-512000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1157000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-24749000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-226000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-394000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>-10734000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-24114000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-200000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-108755000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-210274000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-75565000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-56627000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-425643000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-56009000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>19998000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>-19998000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>158942000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>563250000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>403500000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>190500000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>317000000.0</v>
       </c>
-      <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>154627000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
-      <c r="BF26">
+      <c r="BF26"/>
+      <c r="BG26">
         <v>-1929000.0</v>
       </c>
-      <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
+      <c r="BN26"/>
     </row>
-    <row r="27" spans="1:65">
+    <row r="27" spans="1:66">
       <c r="A27" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B27">
-        <v>-4632000.0</v>
+        <v>6944000.0</v>
       </c>
       <c r="C27">
+        <v>7532000.0</v>
+      </c>
+      <c r="D27">
         <v>8827000.0</v>
       </c>
-      <c r="D27">
-[...1 lines deleted...]
-      </c>
       <c r="E27">
+        <v>10704000.0</v>
+      </c>
+      <c r="F27">
         <v>7155000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-71000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8757000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>17350000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8680000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>10052000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>14340000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>25965000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>16612000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>7591000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>19055000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>9345000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>18719000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>19415000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>9040000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11642000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>15906000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>8544000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>7744000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>10422000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>8249000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>14522000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10122000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>8266000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>6663000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>11753000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>8557000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9397000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>12169000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>43125000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>41206000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>37914000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>32184000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3312000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3484000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>3423000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>3419000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2468000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2511000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2749000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5986000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2709000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2385000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2011000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>4160000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>979000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1058000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1059000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1187000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2869000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1702000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>843000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1916000.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>38000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>29000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>30000.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
+      <c r="BN27"/>
     </row>
-    <row r="28" spans="1:65">
+    <row r="28" spans="1:66">
       <c r="A28" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B28">
-        <v>-29875000.0</v>
+        <v>-39448000.0</v>
       </c>
       <c r="C28">
+        <v>-15647000.0</v>
+      </c>
+      <c r="D28">
         <v>-7568000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>-3189000.0</v>
+      </c>
+      <c r="F28">
         <v>-21875000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-13035000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-15886000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13449000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-48471000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-41394000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>54490000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2680000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26786000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>182013000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-18573000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>201027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>559318000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>213039000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>506903000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-407853000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>99171000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1009802000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>692715000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-334372000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>4882000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-4385459000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>26138000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-96940000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>676675000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>240861000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-246788000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-363741000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-418736000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-868128000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-264612000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>32918000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-246683000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-235661000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>73200000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-76123000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-227373000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>387763000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-258242000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>675520000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>255633000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1801156000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>160335000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>480480000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>399793000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>480161000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-37333000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>413031000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>204879000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>215253000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>196892000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>49076000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>60057000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>17872000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>12302000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>265597000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-16125000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>85823000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-4702000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2254000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1151000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:65">
+    <row r="29" spans="1:66">
       <c r="A29" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B29">
+        <v>-39950000.0</v>
+      </c>
+      <c r="C29">
         <v>75559000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>56499000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>76973000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>50298000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28704000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>35901000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22526000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-27009000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41557000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>99875000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>72020000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>20185000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>67809000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>120706000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>72810000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1257000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>66825000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>76516000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>128833000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-23937000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>47574000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>101981000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-59669000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-63722000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>95439000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>72515000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>66636000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>113666000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>181919000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>111428000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>99952000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>164124000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>200556000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>162017000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>22920000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>107642000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>110597000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>112445000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>77677000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>50969000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>194161000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>70075000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>57921000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>33158000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>30255000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>36030000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>33316000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>33735000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>32767000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>31858000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>26929000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>24830000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>16522000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>15104000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>14570000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>9229000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8495000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4919000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>1774000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3942000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>3444000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>1402000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1069000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:65">
+    <row r="30" spans="1:66">
       <c r="A30" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B30">
-        <v>-14257000.0</v>
+        <v>102202000.0</v>
       </c>
       <c r="C30">
+        <v>-28485000.0</v>
+      </c>
+      <c r="D30">
         <v>-29005000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
+        <v>-85980000.0</v>
+      </c>
+      <c r="F30">
         <v>17474000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4373000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10380000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4741000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-21968000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-190022000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-196518000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-312684000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-258870000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>15953000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>223045000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1050257000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1102149000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>60867000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-322898000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>416497000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-7901000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-950057000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1096488000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-52356000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>166921000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5136605000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-79477000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>66761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-924951000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-350195000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>18625000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>203599000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-140242000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>723832000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>353543000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-239698000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>493865000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>68334000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>28510000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>21579000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>133389000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-559972000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>182930000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-690447000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-391325000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1990089000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>70394000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-563140000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-391936000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-519474000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>33050000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-506863000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-319933000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-158802000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-132660000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-93765000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-40750000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-28954000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-101208000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-192839000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-43432000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-56861000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-17270000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-46788000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-57741000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>