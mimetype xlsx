--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2149,51 +2149,51 @@
         <v>9291719000.0</v>
       </c>
       <c r="H29">
         <v>13200461000.0</v>
       </c>
       <c r="I29">
         <v>15638514000.0</v>
       </c>
       <c r="J29">
         <v>17628769000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
     </row>
     <row r="30" spans="1:18">
       <c r="A30" t="s">
         <v>46</v>
       </c>
       <c r="B30">
-        <v>104378000.0</v>
+        <v>200848000.0</v>
       </c>
       <c r="C30">
         <v>127242000.0</v>
       </c>
       <c r="D30">
         <v>80346000.0</v>
       </c>
       <c r="E30">
         <v>199853000.0</v>
       </c>
       <c r="F30">
         <v>223151000.0</v>
       </c>
       <c r="G30">
         <v>1378881000.0</v>
       </c>
       <c r="H30">
         <v>126723000.0</v>
       </c>
       <c r="I30">
         <v>125900000.0</v>
       </c>
       <c r="J30">
         <v>152708000.0</v>
       </c>
@@ -2277,51 +2277,51 @@
         <v>2647417000.0</v>
       </c>
       <c r="H32">
         <v>3134143000.0</v>
       </c>
       <c r="I32">
         <v>3340671000.0</v>
       </c>
       <c r="J32">
         <v>4958795000.0</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
     </row>
     <row r="33" spans="1:18">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
-        <v>513997000.0</v>
+        <v>2811957000.0</v>
       </c>
       <c r="C33">
         <v>3071355000.0</v>
       </c>
       <c r="D33">
         <v>3098195000.0</v>
       </c>
       <c r="E33">
         <v>1536481000.0</v>
       </c>
       <c r="F33">
         <v>8596827000.0</v>
       </c>
       <c r="G33">
         <v>13850415000.0</v>
       </c>
       <c r="H33">
         <v>15948715000.0</v>
       </c>
       <c r="I33">
         <v>15716391000.0</v>
       </c>
       <c r="J33">
         <v>19015934000.0</v>
       </c>
@@ -2427,51 +2427,51 @@
       <c r="L35">
         <v>4377078000.0</v>
       </c>
       <c r="M35">
         <v>2748163000.0</v>
       </c>
       <c r="N35">
         <v>616107000.0</v>
       </c>
       <c r="O35">
         <v>108167000.0</v>
       </c>
       <c r="P35">
         <v>13845000.0</v>
       </c>
       <c r="Q35">
         <v>45500000.0</v>
       </c>
       <c r="R35"/>
     </row>
     <row r="36" spans="1:18">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
-        <v>-2266403000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="C36">
         <v>2412000.0</v>
       </c>
       <c r="D36">
         <v>2506033000.0</v>
       </c>
       <c r="E36">
         <v>15856000.0</v>
       </c>
       <c r="F36">
         <v>740395000.0</v>
       </c>
       <c r="G36">
         <v>1017119000.0</v>
       </c>
       <c r="H36">
         <v>43795000.0</v>
       </c>
       <c r="I36">
         <v>400143000.0</v>
       </c>
       <c r="J36">
         <v>20296000.0</v>
       </c>
@@ -2551,51 +2551,51 @@
       <c r="H38">
         <v>1246823000.0</v>
       </c>
       <c r="I38">
         <v>1481188000.0</v>
       </c>
       <c r="J38">
         <v>2301230000.0</v>
       </c>
       <c r="K38">
         <v>1000.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
     </row>
     <row r="39" spans="1:18">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
-        <v>-104378000.0</v>
+        <v>23869000.0</v>
       </c>
       <c r="C39">
         <v>12567000.0</v>
       </c>
       <c r="D39">
         <v>38674000.0</v>
       </c>
       <c r="E39">
         <v>8436605000.0</v>
       </c>
       <c r="F39">
         <v>-1870310000.0</v>
       </c>
       <c r="G39">
         <v>-854342000.0</v>
       </c>
       <c r="H39">
         <v>2551871000.0</v>
       </c>
       <c r="I39">
         <v>1502090000.0</v>
       </c>
       <c r="J39">
         <v>1377027000.0</v>
       </c>
@@ -3261,51 +3261,51 @@
       </c>
       <c r="M55">
         <v>5871848000.0</v>
       </c>
       <c r="N55">
         <v>2628552000.0</v>
       </c>
       <c r="O55">
         <v>1435567000.0</v>
       </c>
       <c r="P55">
         <v>727519000.0</v>
       </c>
       <c r="Q55">
         <v>390457000.0</v>
       </c>
       <c r="R55">
         <v>287529000.0</v>
       </c>
     </row>
     <row r="56" spans="1:18">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
-        <v>382508000.0</v>
+        <v>607225000.0</v>
       </c>
       <c r="C56">
         <v>441963000.0</v>
       </c>
       <c r="D56">
         <v>464355000.0</v>
       </c>
       <c r="E56">
         <v>9492022000.0</v>
       </c>
       <c r="F56">
         <v>5600989000.0</v>
       </c>
       <c r="G56">
         <v>6350145000.0</v>
       </c>
       <c r="H56">
         <v>3883469000.0</v>
       </c>
       <c r="I56">
         <v>6498858000.0</v>
       </c>
       <c r="J56">
         <v>5769716000.0</v>
       </c>
@@ -8085,51 +8085,51 @@
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
     </row>
     <row r="33" spans="1:69">
       <c r="A33" t="s">
         <v>49</v>
       </c>
       <c r="B33">
         <v>2780884000.0</v>
       </c>
       <c r="C33">
-        <v>513997000.0</v>
+        <v>2811957000.0</v>
       </c>
       <c r="D33">
         <v>3014320000.0</v>
       </c>
       <c r="E33">
         <v>2951361000.0</v>
       </c>
       <c r="F33">
         <v>2960970000.0</v>
       </c>
       <c r="G33">
         <v>3071355000.0</v>
       </c>
       <c r="H33">
         <v>3130102000.0</v>
       </c>
       <c r="I33">
         <v>3119900000.0</v>
       </c>
       <c r="J33">
         <v>3102421000.0</v>
       </c>
       <c r="K33">
         <v>3098195000.0</v>
       </c>
@@ -8413,51 +8413,51 @@
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
     </row>
     <row r="35" spans="1:69">
       <c r="A35" t="s">
         <v>51</v>
       </c>
       <c r="B35">
         <v>792794000.0</v>
       </c>
       <c r="C35">
-        <v>959098000.0</v>
+        <v>868833000.0</v>
       </c>
       <c r="D35">
         <v>885670000.0</v>
       </c>
       <c r="E35">
         <v>888077000.0</v>
       </c>
       <c r="F35">
         <v>903963000.0</v>
       </c>
       <c r="G35">
         <v>961958000.0</v>
       </c>
       <c r="H35">
         <v>978751000.0</v>
       </c>
       <c r="I35">
         <v>976086000.0</v>
       </c>
       <c r="J35">
         <v>862700000.0</v>
       </c>
       <c r="K35">
         <v>533560000.0</v>
       </c>
@@ -8610,51 +8610,51 @@
       </c>
       <c r="BI35"/>
       <c r="BJ35">
         <v>5750000.0</v>
       </c>
       <c r="BK35">
         <v>14000000.0</v>
       </c>
       <c r="BL35">
         <v>11500000.0</v>
       </c>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
     </row>
     <row r="36" spans="1:69">
       <c r="A36" t="s">
         <v>52</v>
       </c>
       <c r="B36">
         <v>3887000.0</v>
       </c>
       <c r="C36">
-        <v>-2266403000.0</v>
+        <v>3332000.0</v>
       </c>
       <c r="D36">
         <v>902000.0</v>
       </c>
       <c r="E36">
         <v>2361000.0</v>
       </c>
       <c r="F36">
         <v>2059000.0</v>
       </c>
       <c r="G36">
         <v>2412000.0</v>
       </c>
       <c r="H36">
         <v>2546000.0</v>
       </c>
       <c r="I36">
         <v>8803000.0</v>
       </c>
       <c r="J36">
         <v>10895000.0</v>
       </c>
       <c r="K36">
         <v>2506033000.0</v>
       </c>
@@ -9023,51 +9023,51 @@
       <c r="BD38">
         <v>-751313000.0</v>
       </c>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
     </row>
     <row r="39" spans="1:69">
       <c r="A39" t="s">
         <v>55</v>
       </c>
       <c r="B39">
         <v>16331000.0</v>
       </c>
       <c r="C39">
-        <v>-200848000.0</v>
+        <v>23869000.0</v>
       </c>
       <c r="D39">
         <v>18664000.0</v>
       </c>
       <c r="E39">
         <v>13851000.0</v>
       </c>
       <c r="F39">
         <v>14018000.0</v>
       </c>
       <c r="G39">
         <v>12567000.0</v>
       </c>
       <c r="H39">
         <v>17287000.0</v>
       </c>
       <c r="I39">
         <v>18331000.0</v>
       </c>
       <c r="J39">
         <v>19240000.0</v>
       </c>
       <c r="K39">
         <v>38674000.0</v>
       </c>
@@ -9214,51 +9214,51 @@
       <c r="BJ39">
         <v>7938000.0</v>
       </c>
       <c r="BK39"/>
       <c r="BL39">
         <v>3393000.0</v>
       </c>
       <c r="BM39"/>
       <c r="BN39">
         <v>1866000.0</v>
       </c>
       <c r="BO39"/>
       <c r="BP39"/>
       <c r="BQ39">
         <v>828000.0</v>
       </c>
     </row>
     <row r="40" spans="1:69">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
         <v>64183000.0</v>
       </c>
       <c r="C40">
-        <v>-43888000.0</v>
+        <v>56238000.0</v>
       </c>
       <c r="D40">
         <v>49619000.0</v>
       </c>
       <c r="E40">
         <v>31374000.0</v>
       </c>
       <c r="F40">
         <v>31629000.0</v>
       </c>
       <c r="G40">
         <v>23988000.0</v>
       </c>
       <c r="H40">
         <v>37374000.0</v>
       </c>
       <c r="I40">
         <v>46225000.0</v>
       </c>
       <c r="J40">
         <v>49724000.0</v>
       </c>
       <c r="K40">
         <v>85340000.0</v>
       </c>
@@ -11538,51 +11538,51 @@
       </c>
       <c r="BM55">
         <v>290337000.0</v>
       </c>
       <c r="BN55">
         <v>289407000.0</v>
       </c>
       <c r="BO55">
         <v>287529000.0</v>
       </c>
       <c r="BP55">
         <v>252503000.0</v>
       </c>
       <c r="BQ55">
         <v>829000.0</v>
       </c>
     </row>
     <row r="56" spans="1:69">
       <c r="A56" t="s">
         <v>72</v>
       </c>
       <c r="B56">
         <v>553128000.0</v>
       </c>
       <c r="C56">
-        <v>382508000.0</v>
+        <v>607225000.0</v>
       </c>
       <c r="D56">
         <v>476209000.0</v>
       </c>
       <c r="E56">
         <v>457220000.0</v>
       </c>
       <c r="F56">
         <v>478058000.0</v>
       </c>
       <c r="G56">
         <v>441963000.0</v>
       </c>
       <c r="H56">
         <v>412845000.0</v>
       </c>
       <c r="I56">
         <v>382520000.0</v>
       </c>
       <c r="J56">
         <v>361395000.0</v>
       </c>
       <c r="K56">
         <v>464355000.0</v>
       </c>
@@ -11747,51 +11747,51 @@
       </c>
       <c r="BM56">
         <v>62798000.0</v>
       </c>
       <c r="BN56">
         <v>101373000.0</v>
       </c>
       <c r="BO56">
         <v>157330000.0</v>
       </c>
       <c r="BP56">
         <v>252503000.0</v>
       </c>
       <c r="BQ56">
         <v>829000.0</v>
       </c>
     </row>
     <row r="57" spans="1:69">
       <c r="A57" t="s">
         <v>73</v>
       </c>
       <c r="B57">
         <v>121782000.0</v>
       </c>
       <c r="C57">
-        <v>9861000.0</v>
+        <v>100126000.0</v>
       </c>
       <c r="D57">
         <v>85717000.0</v>
       </c>
       <c r="E57">
         <v>69676000.0</v>
       </c>
       <c r="F57">
         <v>70300000.0</v>
       </c>
       <c r="G57">
         <v>60170000.0</v>
       </c>
       <c r="H57">
         <v>57872000.0</v>
       </c>
       <c r="I57">
         <v>63584000.0</v>
       </c>
       <c r="J57">
         <v>78685000.0</v>
       </c>
       <c r="K57">
         <v>99184000.0</v>
       </c>
@@ -12766,54 +12766,54 @@
         <v>141082000.0</v>
       </c>
       <c r="M2">
         <v>11374000.0</v>
       </c>
       <c r="N2">
         <v>3425000.0</v>
       </c>
       <c r="O2">
         <v>2977000.0</v>
       </c>
       <c r="P2"/>
       <c r="Q2"/>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>131</v>
       </c>
       <c r="B3">
         <v>29454000.0</v>
       </c>
       <c r="C3">
         <v>33706000.0</v>
       </c>
       <c r="D3">
-        <v>38315000.0</v>
+        <v>485551000.0</v>
       </c>
       <c r="E3">
-        <v>44479000.0</v>
+        <v>579250000.0</v>
       </c>
       <c r="F3">
         <v>641597000.0</v>
       </c>
       <c r="G3">
         <v>571836000.0</v>
       </c>
       <c r="H3">
         <v>596262000.0</v>
       </c>
       <c r="I3">
         <v>2019271000.0</v>
       </c>
       <c r="J3">
         <v>2868869000.0</v>
       </c>
       <c r="K3">
         <v>684290000.0</v>
       </c>
       <c r="L3">
         <v>140977000.0</v>
       </c>
       <c r="M3">
         <v>9177000.0</v>
       </c>
@@ -12850,107 +12850,107 @@
       <c r="I4">
         <v>-77212000.0</v>
       </c>
       <c r="J4">
         <v>55448000.0</v>
       </c>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
         <v>588000.0</v>
       </c>
       <c r="C5">
         <v>185253000.0</v>
       </c>
       <c r="D5">
-        <v>304873000.0</v>
+        <v>390169000.0</v>
       </c>
       <c r="E5">
-        <v>175913000.0</v>
+        <v>-3755000.0</v>
       </c>
       <c r="F5">
         <v>7245000.0</v>
       </c>
       <c r="G5">
         <v>-517322000.0</v>
       </c>
       <c r="H5">
         <v>-518912000.0</v>
       </c>
       <c r="I5">
         <v>-1053811000.0</v>
       </c>
       <c r="J5">
         <v>-1750232000.0</v>
       </c>
       <c r="K5">
         <v>-187324000.0</v>
       </c>
       <c r="L5">
         <v>379834000.0</v>
       </c>
       <c r="M5">
         <v>205480000.0</v>
       </c>
       <c r="N5">
         <v>146253000.0</v>
       </c>
       <c r="O5">
         <v>70602000.0</v>
       </c>
       <c r="P5">
         <v>48419000.0</v>
       </c>
       <c r="Q5">
         <v>17543000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
         <v>30042000.0</v>
       </c>
       <c r="C6">
         <v>218959000.0</v>
       </c>
       <c r="D6">
-        <v>343188000.0</v>
+        <v>875720000.0</v>
       </c>
       <c r="E6">
-        <v>220392000.0</v>
+        <v>575495000.0</v>
       </c>
       <c r="F6">
         <v>648842000.0</v>
       </c>
       <c r="G6">
         <v>54514000.0</v>
       </c>
       <c r="H6">
         <v>77350000.0</v>
       </c>
       <c r="I6">
         <v>965460000.0</v>
       </c>
       <c r="J6">
         <v>1118637000.0</v>
       </c>
       <c r="K6">
         <v>496966000.0</v>
       </c>
       <c r="L6">
         <v>520811000.0</v>
       </c>
       <c r="M6">
         <v>214657000.0</v>
       </c>
@@ -14708,69 +14708,69 @@
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
     </row>
     <row r="5" spans="1:67">
       <c r="A5" t="s">
         <v>133</v>
       </c>
       <c r="B5">
         <v>11054000.0</v>
       </c>
       <c r="C5">
         <v>37274000.0</v>
       </c>
       <c r="D5">
         <v>-8208000.0</v>
       </c>
       <c r="E5">
-        <v>88212000.0</v>
+        <v>-22007000.0</v>
       </c>
       <c r="F5">
         <v>-6471000.0</v>
       </c>
       <c r="G5">
         <v>9773000.0</v>
       </c>
       <c r="H5">
         <v>51909000.0</v>
       </c>
       <c r="I5">
         <v>133779000.0</v>
       </c>
       <c r="J5">
         <v>-10208000.0</v>
       </c>
       <c r="K5">
-        <v>150294000.0</v>
+        <v>146082000.0</v>
       </c>
       <c r="L5">
         <v>365205000.0</v>
       </c>
       <c r="M5">
         <v>51389000.0</v>
       </c>
       <c r="N5">
         <v>-172507000.0</v>
       </c>
       <c r="O5">
         <v>49188000.0</v>
       </c>
       <c r="P5">
         <v>14506000.0</v>
       </c>
       <c r="Q5">
         <v>-20414000.0</v>
       </c>
       <c r="R5">
         <v>-212422000.0</v>
       </c>
       <c r="S5">
         <v>44834000.0</v>
       </c>
@@ -14903,69 +14903,69 @@
       </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5">
         <v>3613000.0</v>
       </c>
       <c r="BN5">
         <v>2126000.0</v>
       </c>
       <c r="BO5"/>
     </row>
     <row r="6" spans="1:67">
       <c r="A6" t="s">
         <v>134</v>
       </c>
       <c r="B6">
         <v>16374000.0</v>
       </c>
       <c r="C6">
         <v>43787000.0</v>
       </c>
       <c r="D6">
         <v>-1078000.0</v>
       </c>
       <c r="E6">
-        <v>96797000.0</v>
+        <v>-13422000.0</v>
       </c>
       <c r="F6">
         <v>755000.0</v>
       </c>
       <c r="G6">
         <v>17988000.0</v>
       </c>
       <c r="H6">
         <v>60136000.0</v>
       </c>
       <c r="I6">
         <v>141876000.0</v>
       </c>
       <c r="J6">
         <v>-1041000.0</v>
       </c>
       <c r="K6">
-        <v>159398000.0</v>
+        <v>155186000.0</v>
       </c>
       <c r="L6">
         <v>493205000.0</v>
       </c>
       <c r="M6">
         <v>200951000.0</v>
       </c>
       <c r="N6">
         <v>-30933000.0</v>
       </c>
       <c r="O6">
         <v>196852000.0</v>
       </c>
       <c r="P6">
         <v>160183000.0</v>
       </c>
       <c r="Q6">
         <v>134929000.0</v>
       </c>
       <c r="R6">
         <v>-81648000.0</v>
       </c>
       <c r="S6">
         <v>182876000.0</v>
       </c>
@@ -22023,51 +22023,51 @@
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
     </row>
     <row r="15" spans="1:66">
       <c r="A15" t="s">
         <v>174</v>
       </c>
       <c r="B15">
         <v>16487000.0</v>
       </c>
       <c r="C15">
         <v>16485000.0</v>
       </c>
       <c r="D15">
         <v>16472000.0</v>
       </c>
       <c r="E15">
-        <v>16426000.0</v>
+        <v>16425999.0</v>
       </c>
       <c r="F15">
         <v>16404000.0</v>
       </c>
       <c r="G15">
         <v>16398000.0</v>
       </c>
       <c r="H15">
         <v>16398000.0</v>
       </c>
       <c r="I15">
         <v>16322000.0</v>
       </c>
       <c r="J15">
         <v>16294000.0</v>
       </c>
       <c r="K15">
         <v>16299000.0</v>
       </c>
       <c r="L15">
         <v>16283999.0</v>
       </c>
       <c r="M15">
         <v>16290000.0</v>
       </c>
@@ -23185,54 +23185,54 @@
       </c>
       <c r="BL22">
         <v>5172000.0</v>
       </c>
       <c r="BM22">
         <v>3589000.0</v>
       </c>
       <c r="BN22">
         <v>2098000.0</v>
       </c>
     </row>
     <row r="23" spans="1:66">
       <c r="A23" t="s">
         <v>181</v>
       </c>
       <c r="B23">
         <v>-22961000.0</v>
       </c>
       <c r="C23">
         <v>838000.0</v>
       </c>
       <c r="D23">
         <v>9680000.0</v>
       </c>
       <c r="E23">
-        <v>13237000.0</v>
+        <v>13636999.0</v>
       </c>
       <c r="F23">
-        <v>-5471000.0</v>
+        <v>-434000.0</v>
       </c>
       <c r="G23">
         <v>-1242000.0</v>
       </c>
       <c r="H23">
         <v>1441000.0</v>
       </c>
       <c r="I23">
         <v>8086000.0</v>
       </c>
       <c r="J23">
         <v>-23874000.0</v>
       </c>
       <c r="K23">
         <v>18761000.0</v>
       </c>
       <c r="L23">
         <v>70773999.0</v>
       </c>
       <c r="M23">
         <v>312038000.0</v>
       </c>
       <c r="N23">
         <v>1103390000.0</v>
       </c>
@@ -23385,54 +23385,54 @@
       </c>
       <c r="BL23">
         <v>-1630000.0</v>
       </c>
       <c r="BM23">
         <v>87000.0</v>
       </c>
       <c r="BN23">
         <v>-127000.0</v>
       </c>
     </row>
     <row r="24" spans="1:66">
       <c r="A24" t="s">
         <v>182</v>
       </c>
       <c r="B24">
         <v>28605000.0</v>
       </c>
       <c r="C24">
         <v>-1095000.0</v>
       </c>
       <c r="D24">
         <v>30000.0</v>
       </c>
       <c r="E24">
-        <v>67081000.0</v>
+        <v>-85358000.0</v>
       </c>
       <c r="F24">
-        <v>11878000.0</v>
+        <v>17780000.0</v>
       </c>
       <c r="G24">
         <v>4090000.0</v>
       </c>
       <c r="H24">
         <v>-10380000.0</v>
       </c>
       <c r="I24">
         <v>255000.0</v>
       </c>
       <c r="J24">
         <v>766000.0</v>
       </c>
       <c r="K24">
         <v>2208000.0</v>
       </c>
       <c r="L24">
         <v>-80961000.0</v>
       </c>
       <c r="M24">
         <v>-345122000.0</v>
       </c>
       <c r="N24">
         <v>-481786000.0</v>
       </c>