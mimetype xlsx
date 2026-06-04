--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="233">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1201,51 +1204,53 @@
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>112166000000.0</v>
+      </c>
       <c r="C2">
         <v>68868000000.0</v>
       </c>
       <c r="D2">
         <v>86324000000.0</v>
       </c>
       <c r="E2">
         <v>85537000000.0</v>
       </c>
       <c r="F2">
         <v>71790000000.0</v>
       </c>
       <c r="G2">
         <v>81550000000.0</v>
       </c>
       <c r="H2">
         <v>73707000000.0</v>
       </c>
       <c r="I2">
         <v>93194000000.0</v>
       </c>
       <c r="J2">
         <v>109365000000.0</v>
       </c>
       <c r="K2">
@@ -1384,51 +1389,51 @@
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
-        <v>11708000000.0</v>
+        <v>-4150000000.0</v>
       </c>
       <c r="C5">
         <v>-1229000000.0</v>
       </c>
       <c r="D5">
         <v>-1760000000.0</v>
       </c>
       <c r="E5">
         <v>-1314000000.0</v>
       </c>
       <c r="F5">
         <v>-444000000.0</v>
       </c>
       <c r="G5">
         <v>-1118000000.0</v>
       </c>
       <c r="H5">
         <v>421000000.0</v>
       </c>
       <c r="I5">
         <v>253000000.0</v>
       </c>
       <c r="J5">
         <v>520000000.0</v>
       </c>
@@ -1529,51 +1534,53 @@
       </c>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>4193000000.0</v>
+      </c>
       <c r="C7">
         <v>4488000000.0</v>
       </c>
       <c r="D7">
         <v>4493000000.0</v>
       </c>
       <c r="E7">
         <v>4470000000.0</v>
       </c>
       <c r="F7">
         <v>3965000000.0</v>
       </c>
       <c r="G7">
         <v>3974000000.0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
@@ -1587,101 +1594,105 @@
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>4891000000.0</v>
+      </c>
       <c r="C8">
         <v>5106000000.0</v>
       </c>
       <c r="D8">
         <v>5223000000.0</v>
       </c>
       <c r="E8">
         <v>5291000000.0</v>
       </c>
       <c r="F8">
         <v>5291000000.0</v>
       </c>
       <c r="G8">
         <v>5291000000.0</v>
       </c>
       <c r="H8">
         <v>5291000000.0</v>
       </c>
       <c r="I8">
         <v>5291000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>38281000000.0</v>
+      </c>
       <c r="C9">
         <v>39744000000.0</v>
       </c>
       <c r="D9">
         <v>40187000000.0</v>
       </c>
       <c r="E9">
         <v>40513000000.0</v>
       </c>
       <c r="F9">
         <v>40580000000.0</v>
       </c>
       <c r="G9">
         <v>40606000000.0</v>
       </c>
       <c r="H9">
         <v>40505000000.0</v>
       </c>
       <c r="I9">
         <v>40252000000.0</v>
       </c>
       <c r="J9">
         <v>39918000000.0</v>
       </c>
       <c r="K9">
@@ -1696,51 +1707,51 @@
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
-        <v>164659000000.0</v>
+        <v>171621000000.0</v>
       </c>
       <c r="C10">
         <v>153654000000.0</v>
       </c>
       <c r="D10">
         <v>184556000000.0</v>
       </c>
       <c r="E10">
         <v>186091000000.0</v>
       </c>
       <c r="F10">
         <v>199363000000.0</v>
       </c>
       <c r="G10">
         <v>175338000000.0</v>
       </c>
       <c r="H10">
         <v>147228000000.0</v>
       </c>
       <c r="I10">
         <v>197612000000.0</v>
       </c>
       <c r="J10">
         <v>234920000000.0</v>
       </c>
@@ -1820,60 +1831,60 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>355845672000.0</v>
+        <v>350716000000.0</v>
       </c>
       <c r="C12">
         <v>187890000000.0</v>
       </c>
       <c r="D12">
         <v>213430000000.0</v>
       </c>
       <c r="E12">
-        <v>211541000000.0</v>
+        <v>296408000000.0</v>
       </c>
       <c r="F12">
         <v>222740000000.0</v>
       </c>
       <c r="G12">
         <v>224994000000.0</v>
       </c>
       <c r="H12">
         <v>186442000000.0</v>
       </c>
       <c r="I12">
         <v>242605000000.0</v>
       </c>
       <c r="J12">
         <v>280995000000.0</v>
       </c>
       <c r="K12">
         <v>245635000000.0</v>
       </c>
       <c r="L12">
         <v>179289000000.0</v>
       </c>
       <c r="M12">
         <v>143988000000.0</v>
       </c>
@@ -1908,51 +1919,51 @@
         <v>25649133600.0</v>
       </c>
       <c r="X12">
         <v>21248242800.0</v>
       </c>
       <c r="Y12">
         <v>34700496610.0</v>
       </c>
       <c r="Z12">
         <v>48458503560.0</v>
       </c>
       <c r="AA12">
         <v>55387774800.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>66933000000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="C13">
         <v>5106000000.0</v>
       </c>
       <c r="D13">
         <v>5223000000.0</v>
       </c>
       <c r="E13">
         <v>5291000000.0</v>
       </c>
       <c r="F13">
         <v>5291000000.0</v>
       </c>
       <c r="G13">
         <v>5291000000.0</v>
       </c>
       <c r="H13">
         <v>5291000000.0</v>
       </c>
       <c r="I13">
         <v>5291000000.0</v>
       </c>
       <c r="J13">
         <v>5291000000.0</v>
       </c>
@@ -2389,51 +2400,53 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>2736000000.0</v>
+      </c>
       <c r="C20">
         <v>2962000000.0</v>
       </c>
       <c r="D20">
         <v>2848000000.0</v>
       </c>
       <c r="E20">
         <v>2919000000.0</v>
       </c>
       <c r="F20">
         <v>2805000000.0</v>
       </c>
       <c r="G20">
         <v>2739000000.0</v>
       </c>
       <c r="H20">
         <v>2881000000.0</v>
       </c>
       <c r="I20">
         <v>3876000000.0</v>
       </c>
       <c r="J20">
         <v>3781000000.0</v>
       </c>
       <c r="K20">
@@ -2474,51 +2487,51 @@
       </c>
       <c r="W20">
         <v>8634536000.0</v>
       </c>
       <c r="X20">
         <v>8484080000.0</v>
       </c>
       <c r="Y20">
         <v>8778000000.0</v>
       </c>
       <c r="Z20"/>
       <c r="AA20">
         <v>7685000000.0</v>
       </c>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
-        <v>7561000000.0</v>
+        <v>4825000000.0</v>
       </c>
       <c r="C21">
         <v>4787000000.0</v>
       </c>
       <c r="D21">
         <v>4479000000.0</v>
       </c>
       <c r="E21">
         <v>4173000000.0</v>
       </c>
       <c r="F21">
         <v>4019000000.0</v>
       </c>
       <c r="G21">
         <v>3986000000.0</v>
       </c>
       <c r="H21">
         <v>4148000000.0</v>
       </c>
       <c r="I21">
         <v>5265000000.0</v>
       </c>
       <c r="J21">
         <v>5058000000.0</v>
       </c>
@@ -2647,51 +2660,51 @@
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
         <v>1435067000000.0</v>
       </c>
       <c r="C23">
         <v>1387177000000.0</v>
       </c>
       <c r="D23">
         <v>1312331000000.0</v>
       </c>
       <c r="E23">
         <v>1336788000000.0</v>
       </c>
       <c r="F23">
         <v>1323993000000.0</v>
       </c>
       <c r="G23">
-        <v>1324961000000.0</v>
+        <v>1325259000000.0</v>
       </c>
       <c r="H23">
         <v>1299638000000.0</v>
       </c>
       <c r="I23">
         <v>1348137000000.0</v>
       </c>
       <c r="J23">
         <v>1474732000000.0</v>
       </c>
       <c r="K23">
         <v>1590546000000.0</v>
       </c>
       <c r="L23">
         <v>1629130000000.0</v>
       </c>
       <c r="M23">
         <v>1708703000000.0</v>
       </c>
       <c r="N23">
         <v>1611400000000.0</v>
       </c>
       <c r="O23">
         <v>2012329000000.0</v>
       </c>
@@ -2877,51 +2890,53 @@
       </c>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>229091000000.0</v>
+      </c>
       <c r="C26">
         <v>192984000000.0</v>
       </c>
       <c r="D26">
         <v>177076000000.0</v>
       </c>
       <c r="E26">
         <v>215488000000.0</v>
       </c>
       <c r="F26">
         <v>142248000000.0</v>
       </c>
       <c r="G26">
         <v>241222000000.0</v>
       </c>
       <c r="H26">
         <v>268507000000.0</v>
       </c>
       <c r="I26">
         <v>310531000000.0</v>
       </c>
       <c r="J26">
         <v>329370000000.0</v>
       </c>
       <c r="K26">
@@ -2986,66 +3001,66 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>69327000000.0</v>
+        <v>83185000000.0</v>
       </c>
       <c r="C28">
         <v>-2164000000.0</v>
       </c>
       <c r="D28">
         <v>-40339000000.0</v>
       </c>
       <c r="E28">
-        <v>-39712000000.0</v>
+        <v>9378000000.0</v>
       </c>
       <c r="F28">
         <v>-43174000000.0</v>
       </c>
       <c r="G28">
-        <v>-22622000000.0</v>
+        <v>28688000000.0</v>
       </c>
       <c r="H28">
         <v>-775000000.0</v>
       </c>
       <c r="I28">
         <v>-25764000000.0</v>
       </c>
       <c r="J28">
         <v>-56794000000.0</v>
       </c>
       <c r="K28">
         <v>3155000000.0</v>
       </c>
       <c r="L28">
         <v>78244000000.0</v>
       </c>
       <c r="M28">
         <v>114213000000.0</v>
       </c>
       <c r="N28">
         <v>107245000000.0</v>
       </c>
       <c r="O28">
         <v>92380000000.0</v>
       </c>
@@ -3083,51 +3098,53 @@
         <v>159054619290.0</v>
       </c>
       <c r="AA28">
         <v>196579751980.0</v>
       </c>
       <c r="AB28">
         <v>467405879200.0</v>
       </c>
       <c r="AC28">
         <v>290748819300.0</v>
       </c>
       <c r="AD28">
         <v>263605337600.0</v>
       </c>
       <c r="AE28">
         <v>208108297714.0</v>
       </c>
       <c r="AF28">
         <v>166700696000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>238900000000.0</v>
+      </c>
       <c r="C29">
         <v>224828000000.0</v>
       </c>
       <c r="D29">
         <v>214292000000.0</v>
       </c>
       <c r="E29">
         <v>145225000000.0</v>
       </c>
       <c r="F29">
         <v>218557000000.0</v>
       </c>
       <c r="G29">
         <v>216688000000.0</v>
       </c>
       <c r="H29">
         <v>206975000000.0</v>
       </c>
       <c r="I29">
         <v>239018000000.0</v>
       </c>
       <c r="J29">
         <v>252423000000.0</v>
       </c>
       <c r="K29"/>
@@ -3135,59 +3152,61 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>126485000000.0</v>
+      </c>
       <c r="C30">
         <v>67066000000.0</v>
       </c>
       <c r="D30">
         <v>78237000000.0</v>
       </c>
       <c r="E30">
-        <v>76422000000.0</v>
+        <v>92252000000.0</v>
       </c>
       <c r="F30">
         <v>74793000000.0</v>
       </c>
       <c r="G30">
         <v>77206000000.0</v>
       </c>
       <c r="H30">
         <v>66941000000.0</v>
       </c>
       <c r="I30">
         <v>70181000000.0</v>
       </c>
       <c r="J30">
         <v>1215000000.0</v>
       </c>
       <c r="K30">
         <v>109092000000.0</v>
       </c>
       <c r="L30">
         <v>9046000000.0</v>
       </c>
       <c r="M30">
         <v>120829000000.0</v>
       </c>
@@ -3310,66 +3329,66 @@
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
-        <v>1078683839000.0</v>
+        <v>957866000000.0</v>
       </c>
       <c r="C33">
         <v>1449495000000.0</v>
       </c>
       <c r="D33">
         <v>752453000000.0</v>
       </c>
       <c r="E33">
-        <v>228683000000.0</v>
+        <v>948128000000.0</v>
       </c>
       <c r="F33">
         <v>154607000000.0</v>
       </c>
       <c r="G33">
-        <v>253496000000.0</v>
+        <v>1023059000000.0</v>
       </c>
       <c r="H33">
         <v>187411000000.0</v>
       </c>
       <c r="I33">
         <v>222912000000.0</v>
       </c>
       <c r="J33">
         <v>244385000000.0</v>
       </c>
       <c r="K33">
         <v>238873000000.0</v>
       </c>
       <c r="L33">
         <v>289194000000.0</v>
       </c>
       <c r="M33">
         <v>283452000000.0</v>
       </c>
       <c r="N33">
         <v>280139000000.0</v>
       </c>
       <c r="O33">
         <v>312059000000.0</v>
       </c>
@@ -3452,66 +3471,66 @@
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>1354864000000.0</v>
+        <v>397162000000.0</v>
       </c>
       <c r="C35">
         <v>445646000000.0</v>
       </c>
       <c r="D35">
         <v>683734000000.0</v>
       </c>
       <c r="E35">
-        <v>451782000000.0</v>
+        <v>451394000000.0</v>
       </c>
       <c r="F35">
         <v>152656000000.0</v>
       </c>
       <c r="G35">
-        <v>1262776000000.0</v>
+        <v>520082000000.0</v>
       </c>
       <c r="H35">
         <v>141780000000.0</v>
       </c>
       <c r="I35">
         <v>158202000000.0</v>
       </c>
       <c r="J35">
         <v>166509000000.0</v>
       </c>
       <c r="K35">
         <v>179316000000.0</v>
       </c>
       <c r="L35">
         <v>169551000000.0</v>
       </c>
       <c r="M35">
         <v>156030000000.0</v>
       </c>
       <c r="N35">
         <v>143718000000.0</v>
       </c>
       <c r="O35">
         <v>172208000000.0</v>
       </c>
@@ -3550,66 +3569,66 @@
       </c>
       <c r="AA35">
         <v>154912216820.0</v>
       </c>
       <c r="AB35">
         <v>15398572800.0</v>
       </c>
       <c r="AC35">
         <v>6127023133.0</v>
       </c>
       <c r="AD35">
         <v>5646564000.0</v>
       </c>
       <c r="AE35">
         <v>4111409714.0</v>
       </c>
       <c r="AF35">
         <v>3169419200.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>175552171000.0</v>
+        <v>153256000000.0</v>
       </c>
       <c r="C36">
         <v>1242569000000.0</v>
       </c>
       <c r="D36">
         <v>561888000000.0</v>
       </c>
       <c r="E36">
-        <v>-622456000000.0</v>
+        <v>96989000000.0</v>
       </c>
       <c r="F36">
         <v>-6218000000.0</v>
       </c>
       <c r="G36">
-        <v>61527000000.0</v>
+        <v>188265000000.0</v>
       </c>
       <c r="H36">
         <v>-5986000000.0</v>
       </c>
       <c r="I36">
         <v>-7230000000.0</v>
       </c>
       <c r="J36">
         <v>-103286000000.0</v>
       </c>
       <c r="K36">
         <v>-17152000000.0</v>
       </c>
       <c r="L36">
         <v>-120574000000.0</v>
       </c>
       <c r="M36">
         <v>-265593000000.0</v>
       </c>
       <c r="N36">
         <v>1537007000000.0</v>
       </c>
       <c r="O36">
         <v>-19182000000.0</v>
       </c>
@@ -3792,51 +3811,51 @@
       <c r="Z38">
         <v>97647000000.0</v>
       </c>
       <c r="AA38">
         <v>44873000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38">
         <v>534263457200.0</v>
       </c>
       <c r="AD38">
         <v>455189882400.0</v>
       </c>
       <c r="AE38">
         <v>349470597085.0</v>
       </c>
       <c r="AF38">
         <v>275555757600.0</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>362805064000.0</v>
+        <v>-4540299000.0</v>
       </c>
       <c r="C39">
         <v>-67066000000.0</v>
       </c>
       <c r="D39">
         <v>398052000000.0</v>
       </c>
       <c r="E39">
         <v>444408000000.0</v>
       </c>
       <c r="F39">
         <v>451948000000.0</v>
       </c>
       <c r="G39">
         <v>-70042000000.0</v>
       </c>
       <c r="H39">
         <v>1263543000000.0</v>
       </c>
       <c r="I39">
         <v>812439000000.0</v>
       </c>
       <c r="J39">
         <v>862364000000.0</v>
       </c>
@@ -3882,66 +3901,66 @@
       <c r="X39">
         <v>321713958980.0</v>
       </c>
       <c r="Y39">
         <v>344870313300.0</v>
       </c>
       <c r="Z39">
         <v>846659385560.0</v>
       </c>
       <c r="AA39">
         <v>847092237640.0</v>
       </c>
       <c r="AB39">
         <v>816688496000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>43556681000.0</v>
+        <v>736978000000.0</v>
       </c>
       <c r="C40">
         <v>782617000000.0</v>
       </c>
       <c r="D40">
         <v>666045000000.0</v>
       </c>
       <c r="E40">
-        <v>-388000000.0</v>
+        <v>672929000000.0</v>
       </c>
       <c r="F40">
         <v>-600000000.0</v>
       </c>
       <c r="G40">
-        <v>-573000000.0</v>
+        <v>613343000000.0</v>
       </c>
       <c r="H40">
         <v>-651000000.0</v>
       </c>
       <c r="I40">
         <v>-108296000000.0</v>
       </c>
       <c r="J40">
         <v>-1001000000.0</v>
       </c>
       <c r="K40">
         <v>-143355000000.0</v>
       </c>
       <c r="L40">
         <v>-167699000000.0</v>
       </c>
       <c r="M40">
         <v>-1608000000.0</v>
       </c>
       <c r="N40">
         <v>-184032000000.0</v>
       </c>
       <c r="O40">
         <v>-201697000000.0</v>
       </c>
@@ -4062,66 +4081,66 @@
         <v>341619246000.0</v>
       </c>
       <c r="X41">
         <v>311139602000.0</v>
       </c>
       <c r="Y41">
         <v>200473000000.0</v>
       </c>
       <c r="Z41">
         <v>205217000000.0</v>
       </c>
       <c r="AA41">
         <v>172200000000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>66907931000.0</v>
+        <v>49804000000.0</v>
       </c>
       <c r="C42">
         <v>50581000000.0</v>
       </c>
       <c r="D42">
         <v>48275000000.0</v>
       </c>
       <c r="E42">
         <v>48760000000.0</v>
       </c>
       <c r="F42">
         <v>48879000000.0</v>
       </c>
       <c r="G42">
-        <v>46411000000.0</v>
+        <v>46423000000.0</v>
       </c>
       <c r="H42">
         <v>40644000000.0</v>
       </c>
       <c r="I42">
         <v>44912000000.0</v>
       </c>
       <c r="J42">
         <v>44584000000.0</v>
       </c>
       <c r="K42">
         <v>38434000000.0</v>
       </c>
       <c r="L42">
         <v>33562000000.0</v>
       </c>
       <c r="M42">
         <v>38237000000.0</v>
       </c>
       <c r="N42">
         <v>26191000000.0</v>
       </c>
       <c r="O42">
         <v>23716000000.0</v>
       </c>
@@ -4255,51 +4274,53 @@
       </c>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>13509000000.0</v>
+      </c>
       <c r="C45">
         <v>13484000000.0</v>
       </c>
       <c r="D45">
         <v>12880000000.0</v>
       </c>
       <c r="E45">
         <v>12863000000.0</v>
       </c>
       <c r="F45">
         <v>11736000000.0</v>
       </c>
       <c r="G45">
         <v>5549000000.0</v>
       </c>
       <c r="H45">
         <v>4929000000.0</v>
       </c>
       <c r="I45">
         <v>2422000000.0</v>
       </c>
       <c r="J45">
         <v>2661000000.0</v>
       </c>
       <c r="K45">
@@ -4352,51 +4373,51 @@
       </c>
       <c r="AA45">
         <v>10413157200.0</v>
       </c>
       <c r="AB45">
         <v>9049000000.0</v>
       </c>
       <c r="AC45">
         <v>5843000000.0</v>
       </c>
       <c r="AD45">
         <v>5895000000.0</v>
       </c>
       <c r="AE45">
         <v>5305000000.0</v>
       </c>
       <c r="AF45">
         <v>4633000000.0</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
-        <v>5924000000.0</v>
+        <v>5923000000.0</v>
       </c>
       <c r="C46">
         <v>6193000000.0</v>
       </c>
       <c r="D46">
         <v>6184000000.0</v>
       </c>
       <c r="E46">
         <v>6103000000.0</v>
       </c>
       <c r="F46">
         <v>5535000000.0</v>
       </c>
       <c r="G46">
         <v>5549000000.0</v>
       </c>
       <c r="H46">
         <v>4929000000.0</v>
       </c>
       <c r="I46">
         <v>2422000000.0</v>
       </c>
       <c r="J46">
         <v>2663000000.0</v>
       </c>
@@ -4537,51 +4558,53 @@
       <c r="W47">
         <v>7073605000.0</v>
       </c>
       <c r="X47">
         <v>7288624000.0</v>
       </c>
       <c r="Y47">
         <v>9314000000.0</v>
       </c>
       <c r="Z47">
         <v>8728000000.0</v>
       </c>
       <c r="AA47">
         <v>8633000000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>28096000000.0</v>
+      </c>
       <c r="C48">
         <v>23368000000.0</v>
       </c>
       <c r="D48">
         <v>21316000000.0</v>
       </c>
       <c r="E48">
         <v>17800000000.0</v>
       </c>
       <c r="F48">
         <v>12607000000.0</v>
       </c>
       <c r="G48">
         <v>10014000000.0</v>
       </c>
       <c r="H48">
         <v>9644000000.0</v>
       </c>
       <c r="I48">
         <v>16714000000.0</v>
       </c>
       <c r="J48">
         <v>17454000000.0</v>
       </c>
       <c r="K48">
@@ -4681,51 +4704,53 @@
       </c>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>18204000000.0</v>
+      </c>
       <c r="C50">
         <v>9894000000.0</v>
       </c>
       <c r="D50">
         <v>9620000000.0</v>
       </c>
       <c r="E50">
         <v>5122000000.0</v>
       </c>
       <c r="F50">
         <v>4034000000.0</v>
       </c>
       <c r="G50">
         <v>3553000000.0</v>
       </c>
       <c r="H50">
         <v>5218000000.0</v>
       </c>
       <c r="I50">
         <v>14158000000.0</v>
       </c>
       <c r="J50">
         <v>18411000000.0</v>
       </c>
       <c r="K50">
@@ -4742,66 +4767,66 @@
       </c>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>233986000000.0</v>
+        <v>254806000000.0</v>
       </c>
       <c r="C51">
         <v>151490000000.0</v>
       </c>
       <c r="D51">
         <v>144217000000.0</v>
       </c>
       <c r="E51">
-        <v>146379000000.0</v>
+        <v>195469000000.0</v>
       </c>
       <c r="F51">
         <v>156189000000.0</v>
       </c>
       <c r="G51">
-        <v>160065000000.0</v>
+        <v>204026000000.0</v>
       </c>
       <c r="H51">
         <v>146453000000.0</v>
       </c>
       <c r="I51">
         <v>171848000000.0</v>
       </c>
       <c r="J51">
         <v>183893000000.0</v>
       </c>
       <c r="K51">
         <v>196125000000.0</v>
       </c>
       <c r="L51">
         <v>188026000000.0</v>
       </c>
       <c r="M51">
         <v>277940903172.31</v>
       </c>
       <c r="N51">
         <v>202384000000.0</v>
       </c>
       <c r="O51">
         <v>239813000000.0</v>
       </c>
@@ -4840,66 +4865,66 @@
       </c>
       <c r="AA51">
         <v>251967526780.0</v>
       </c>
       <c r="AB51">
         <v>467405879200.0</v>
       </c>
       <c r="AC51">
         <v>290748819300.0</v>
       </c>
       <c r="AD51">
         <v>263605337600.0</v>
       </c>
       <c r="AE51">
         <v>208108297714.0</v>
       </c>
       <c r="AF51">
         <v>166700696000.0</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>22372617000.0</v>
+        <v>108558000000.0</v>
       </c>
       <c r="C52">
         <v>9894000000.0</v>
       </c>
       <c r="D52">
         <v>9620000000.0</v>
       </c>
       <c r="E52">
-        <v>5122000000.0</v>
+        <v>54212000000.0</v>
       </c>
       <c r="F52">
         <v>4034000000.0</v>
       </c>
       <c r="G52">
-        <v>3552000000.0</v>
+        <v>47513000000.0</v>
       </c>
       <c r="H52">
         <v>5218000000.0</v>
       </c>
       <c r="I52">
         <v>14158000000.0</v>
       </c>
       <c r="J52">
         <v>18411000000.0</v>
       </c>
       <c r="K52">
         <v>17295000000.0</v>
       </c>
       <c r="L52">
         <v>28010000000.0</v>
       </c>
       <c r="M52">
         <v>42931000000.0</v>
       </c>
       <c r="N52">
         <v>59767000000.0</v>
       </c>
       <c r="O52">
         <v>69060000000.0</v>
       </c>
@@ -4928,60 +4953,60 @@
         <v>20103255360.0</v>
       </c>
       <c r="X52">
         <v>22251102690.0</v>
       </c>
       <c r="Y52">
         <v>11583350350.0</v>
       </c>
       <c r="Z52">
         <v>36231486670.0</v>
       </c>
       <c r="AA52">
         <v>97055309960.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
-        <v>191248343000.0</v>
+        <v>179095000000.0</v>
       </c>
       <c r="C53">
         <v>34236000000.0</v>
       </c>
       <c r="D53">
         <v>28874000000.0</v>
       </c>
       <c r="E53">
-        <v>25450000000.0</v>
+        <v>110317000000.0</v>
       </c>
       <c r="F53">
         <v>23377000000.0</v>
       </c>
       <c r="G53">
         <v>49656000000.0</v>
       </c>
       <c r="H53">
         <v>39214000000.0</v>
       </c>
       <c r="I53">
         <v>44993000000.0</v>
       </c>
       <c r="J53">
         <v>49358000000.0</v>
       </c>
       <c r="K53">
         <v>52665000000.0</v>
       </c>
       <c r="L53">
         <v>73583000000.0</v>
       </c>
       <c r="M53">
         <v>60415000000.0</v>
       </c>
@@ -5079,51 +5104,51 @@
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
         <v>1435067000000.0</v>
       </c>
       <c r="C55">
         <v>1387177000000.0</v>
       </c>
       <c r="D55">
         <v>1312331000000.0</v>
       </c>
       <c r="E55">
         <v>1336788000000.0</v>
       </c>
       <c r="F55">
         <v>1323993000000.0</v>
       </c>
       <c r="G55">
-        <v>1324961000000.0</v>
+        <v>1325259000000.0</v>
       </c>
       <c r="H55">
         <v>1299638000000.0</v>
       </c>
       <c r="I55">
         <v>1348137000000.0</v>
       </c>
       <c r="J55">
         <v>1474732000000.0</v>
       </c>
       <c r="K55">
         <v>1590546000000.0</v>
       </c>
       <c r="L55">
         <v>1629130000000.0</v>
       </c>
       <c r="M55">
         <v>1708703000000.0</v>
       </c>
       <c r="N55">
         <v>1611400000000.0</v>
       </c>
       <c r="O55">
         <v>2012329000000.0</v>
       </c>
@@ -5162,66 +5187,66 @@
       </c>
       <c r="AA55">
         <v>931569773980.0</v>
       </c>
       <c r="AB55">
         <v>834153918000.0</v>
       </c>
       <c r="AC55">
         <v>534263457200.0</v>
       </c>
       <c r="AD55">
         <v>455189882400.0</v>
       </c>
       <c r="AE55">
         <v>349469825714.0</v>
       </c>
       <c r="AF55">
         <v>275555010800.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>355845672000.0</v>
+        <v>477201000000.0</v>
       </c>
       <c r="C56">
         <v>254956000000.0</v>
       </c>
       <c r="D56">
         <v>213430000000.0</v>
       </c>
       <c r="E56">
-        <v>219350000000.0</v>
+        <v>388660000000.0</v>
       </c>
       <c r="F56">
         <v>297533000000.0</v>
       </c>
       <c r="G56">
-        <v>232158000000.0</v>
+        <v>302200000000.0</v>
       </c>
       <c r="H56">
         <v>1110263000000.0</v>
       </c>
       <c r="I56">
         <v>1125225000000.0</v>
       </c>
       <c r="J56">
         <v>1230347000000.0</v>
       </c>
       <c r="K56">
         <v>1351673000000.0</v>
       </c>
       <c r="L56">
         <v>1339936000000.0</v>
       </c>
       <c r="M56">
         <v>1425251000000.0</v>
       </c>
       <c r="N56">
         <v>1331261000000.0</v>
       </c>
       <c r="O56">
         <v>1700270000000.0</v>
       </c>
@@ -5252,66 +5277,66 @@
       <c r="X56">
         <v>346567892010.0</v>
       </c>
       <c r="Y56">
         <v>383781984340.0</v>
       </c>
       <c r="Z56">
         <v>901035275270.0</v>
       </c>
       <c r="AA56">
         <v>911651682800.0</v>
       </c>
       <c r="AB56">
         <v>816688496000.0</v>
       </c>
       <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>22372617000.0</v>
+        <v>957702000000.0</v>
       </c>
       <c r="C57">
         <v>862099000000.0</v>
       </c>
       <c r="D57">
         <v>96575000000.0</v>
       </c>
       <c r="E57">
-        <v>90659000000.0</v>
+        <v>813066000000.0</v>
       </c>
       <c r="F57">
         <v>75824000000.0</v>
       </c>
       <c r="G57">
-        <v>85103000000.0</v>
+        <v>742980000000.0</v>
       </c>
       <c r="H57">
         <v>78925000000.0</v>
       </c>
       <c r="I57">
         <v>107352000000.0</v>
       </c>
       <c r="J57">
         <v>127776000000.0</v>
       </c>
       <c r="K57">
         <v>142026000000.0</v>
       </c>
       <c r="L57">
         <v>165254000000.0</v>
       </c>
       <c r="M57">
         <v>189094000000.0</v>
       </c>
       <c r="N57">
         <v>182432000000.0</v>
       </c>
       <c r="O57">
         <v>200706000000.0</v>
       </c>
@@ -5365,51 +5390,51 @@
       </c>
       <c r="AF57">
         <v>261677973200.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
         <v>1354864000000.0</v>
       </c>
       <c r="C58">
         <v>1307745000000.0</v>
       </c>
       <c r="D58">
         <v>1237514000000.0</v>
       </c>
       <c r="E58">
         <v>1264460000000.0</v>
       </c>
       <c r="F58">
         <v>1255962000000.0</v>
       </c>
       <c r="G58">
-        <v>1262776000000.0</v>
+        <v>1263062000000.0</v>
       </c>
       <c r="H58">
         <v>1242000000000.0</v>
       </c>
       <c r="I58">
         <v>1279399000000.0</v>
       </c>
       <c r="J58">
         <v>1406633000000.0</v>
       </c>
       <c r="K58">
         <v>1525728000000.0</v>
       </c>
       <c r="L58">
         <v>1561506000000.0</v>
       </c>
       <c r="M58">
         <v>1635480000000.0</v>
       </c>
       <c r="N58">
         <v>1556433000000.0</v>
       </c>
       <c r="O58">
         <v>1957919000000.0</v>
       </c>
@@ -5511,123 +5536,123 @@
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
         <v>78641000000.0</v>
       </c>
       <c r="C60">
         <v>77826000000.0</v>
       </c>
       <c r="D60">
         <v>73054000000.0</v>
       </c>
       <c r="E60">
         <v>70537000000.0</v>
       </c>
       <c r="F60">
         <v>66333000000.0</v>
       </c>
       <c r="G60">
-        <v>60598000000.0</v>
+        <v>60610000000.0</v>
       </c>
       <c r="H60">
         <v>56000000000.0</v>
       </c>
       <c r="I60">
         <v>67170000000.0</v>
       </c>
       <c r="J60">
-        <v>67849000000.0</v>
+        <v>68099000000.0</v>
       </c>
       <c r="K60">
         <v>64502000000.0</v>
       </c>
       <c r="L60">
         <v>67354000000.0</v>
       </c>
       <c r="M60">
-        <v>72970000000.0</v>
+        <v>73223000000.0</v>
       </c>
       <c r="N60">
         <v>54720000000.0</v>
       </c>
       <c r="O60">
         <v>54003000000.0</v>
       </c>
       <c r="P60">
         <v>53390000000.0</v>
       </c>
       <c r="Q60">
         <v>48843000000.0</v>
       </c>
       <c r="R60">
         <v>36647000000.0</v>
       </c>
       <c r="S60">
         <v>30703000000.0</v>
       </c>
       <c r="T60">
         <v>37044000000.0</v>
       </c>
       <c r="U60">
         <v>32808000000.0</v>
       </c>
       <c r="V60">
         <v>29913058990.0</v>
       </c>
       <c r="W60">
         <v>25885191200.0</v>
       </c>
       <c r="X60">
         <v>28153127680.0</v>
       </c>
       <c r="Y60">
         <v>30017602030.0</v>
       </c>
       <c r="Z60">
         <v>40262951840.0</v>
       </c>
       <c r="AA60">
         <v>43804468340.0</v>
       </c>
       <c r="AB60">
         <v>22989600400.0</v>
       </c>
       <c r="AC60">
-        <v>15041304633.0</v>
+        <v>15041304634.0</v>
       </c>
       <c r="AD60">
         <v>14003308000.0</v>
       </c>
       <c r="AE60">
-        <v>11709418285.0</v>
+        <v>11709418286.0</v>
       </c>
       <c r="AF60">
         <v>10707618400.0</v>
       </c>
     </row>
     <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61">
         <v>-6000000.0</v>
       </c>
       <c r="G61">
         <v>-7000000.0</v>
       </c>
       <c r="H61">
         <v>-4000000.0</v>
       </c>
       <c r="I61">
         <v>-15000000.0</v>
       </c>
@@ -5736,747 +5761,753 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
-      <c r="C2"/>
+      <c r="C2">
+        <v>112166000000.0</v>
+      </c>
       <c r="D2"/>
       <c r="E2"/>
-      <c r="F2">
+      <c r="F2"/>
+      <c r="G2">
         <v>68868000000.0</v>
       </c>
-      <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>86324000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>611305000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>593223000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>591937000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>85537000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>638272000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>612583000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>603882000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>71790000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>586053000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>581329000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>577858000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>81550000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>574524000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>572785000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>576252000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>73707000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1506778276329.4</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2180186918426.6</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2046736932983.5</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>93194000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>117237000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>127351000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>703289664000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>109365000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>161253000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>158327000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>144723000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>124731000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>169585000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>181708000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>177923000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>137244000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>171574000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>167473000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>195792000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>146163000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>173180000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>164321000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>711670223000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>122665000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>182359000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>197485000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>185117000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>131048000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>781125418000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>766938455000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>784464555000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>143398000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>791093043000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>797563948000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>756099985000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>120102000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>542191624000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>506370764000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>495105704000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>114510000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>533955499000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>516681864000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>524697987000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>116579000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>602804795000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>665296308000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>694817829000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>135194000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>630427803000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>603320536000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5804334240.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>113737000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>476644246000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>469312609000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>453911199000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>47212000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>434484708000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>434839624000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>452432643000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>446035132000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>4767983220.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4536994560.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3950349220.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3786729070.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4452241500.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4191717530.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4287031000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4671458940.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4911401000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>6153345800.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6466182800.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>7435788560.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>470857000000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>452274000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>486726000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>481000000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>514312000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>495546000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>517909000000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-      <c r="Z3">
-[...1 lines deleted...]
-      </c>
+      <c r="Z3"/>
       <c r="AA3">
         <v>0.0</v>
       </c>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
@@ -6510,98 +6541,99 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -6635,430 +6667,434 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
-        <v>11708000000.0</v>
+        <v>-4328000000.0</v>
       </c>
       <c r="C5">
+        <v>-4148446000.0</v>
+      </c>
+      <c r="D5">
         <v>-4074000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3702000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1988000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1229000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2033000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8388000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1623000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1760000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1597000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1914000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1270000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1314000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>665000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>78000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-515000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-444000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-715000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-954000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-693000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1118000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-635000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>151000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>404000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>421000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1129000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>521000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>794000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>253000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>12000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>315000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-463000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>520000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>901000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1789000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3109000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3550000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3803000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4047000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3482000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4404000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3831000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4249000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>5989000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1923000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>539000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1661000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2415000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2457000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2004000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1316000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-630000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-1293000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-960000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1280000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2030000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1981000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-2706000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-3852000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3664000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2601000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2857000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1205000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-2803000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3780000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-4579000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4013000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4228000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4851000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-5872046330.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-6955635700.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-5705041900.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1133000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1243866750.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1229313280.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1300248720.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-2193000000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-5316366120.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-6735055600.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-5546542230.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2414726600.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2746251760.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-4199028120.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-4963380620.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4872376400.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-4954552980.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4249230720.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4904861380.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-3943152980.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-4887171450.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-2152785470.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-3252798500.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-2928476810.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-1703294120.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2552737600.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>6121992800.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>5217190220.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>8791479300.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>13628557800.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>14862981000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>16872578200.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>9828424920.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>7927279920.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3453322999.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1402398400.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3472327920.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3468057119.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>4261469760.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-      <c r="Z6">
-[...1 lines deleted...]
-      </c>
+      <c r="Z6"/>
       <c r="AA6">
         <v>0.0</v>
       </c>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
-      <c r="AG6"/>
+      <c r="AG6">
+        <v>0.0</v>
+      </c>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
@@ -7091,108 +7127,111 @@
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
+      <c r="C7">
+        <v>4193000000.0</v>
+      </c>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>4488000000.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>4493000000.0</v>
       </c>
-      <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>4470000000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>3965000000.0</v>
       </c>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>3974000000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
@@ -7226,111 +7265,116 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>4891000000.0</v>
+      </c>
       <c r="C8">
-        <v>4988000000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="D8">
         <v>4988000000.0</v>
       </c>
       <c r="E8">
         <v>4988000000.0</v>
       </c>
       <c r="F8">
-        <v>5106000000.0</v>
+        <v>4988000000.0</v>
       </c>
       <c r="G8">
         <v>5106000000.0</v>
       </c>
       <c r="H8">
         <v>5106000000.0</v>
       </c>
       <c r="I8">
         <v>5106000000.0</v>
       </c>
       <c r="J8">
-        <v>5223000000.0</v>
+        <v>5106000000.0</v>
       </c>
       <c r="K8">
         <v>5223000000.0</v>
       </c>
       <c r="L8">
         <v>5223000000.0</v>
       </c>
       <c r="M8">
         <v>5223000000.0</v>
       </c>
       <c r="N8">
-        <v>5291000000.0</v>
+        <v>5223000000.0</v>
       </c>
       <c r="O8">
         <v>5291000000.0</v>
       </c>
       <c r="P8">
         <v>5291000000.0</v>
       </c>
       <c r="Q8">
         <v>5291000000.0</v>
       </c>
       <c r="R8">
         <v>5291000000.0</v>
       </c>
       <c r="S8">
         <v>5291000000.0</v>
       </c>
       <c r="T8">
         <v>5291000000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>5291000000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7375,138 +7419,141 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>38281000000.0</v>
+      </c>
+      <c r="D9">
         <v>38961000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38849000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38781000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>39744000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39630000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>40056000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>39958000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39861000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>40513000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40366000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40367000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40292000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40580000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40493000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>40460000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40401000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40606000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40529000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>40484000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>40438000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>40505000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40413000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40318000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40271000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>69681903421.46</v>
       </c>
-      <c r="AE9">
-[...2 lines deleted...]
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
@@ -7540,367 +7587,371 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>149868000000.0</v>
+      </c>
+      <c r="C10">
         <v>164659000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>148007000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>143890000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>159028000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>153654000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>148838000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>155958000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>148238000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>184556000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>175887000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>171153000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>166640000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>186091000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>191642000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>184972000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>177706000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>199363000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>204462000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>206627000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>191778000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>175338000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>187155000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>176391000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>135417000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>147228000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>178066000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>171126000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>198742000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>197612000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>210322000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>218958000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>237880000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>234920000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>215117000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>236623000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>189928000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>192970000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>118858000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>134214000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>123123000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>109782000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>102562000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>90023000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>92304000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>83573000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>100067000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>105172000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>90126000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>95139000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>114466000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>116687000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>150321000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>147433000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>161616000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>165410000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>141484000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>177928000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>140896000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>112813000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>98601000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>109534000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>82845000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>79847000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>69995000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>56579000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>74324000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>56635000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>56088000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>74565000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>36755080670.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>38796764300.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>32072973070.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>30247000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>31000663260.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>27165311670.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>32238233520.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>26479000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>25821449200.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>24309903800.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22812351510.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>18519939850.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>25751928580.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>23821473060.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>29255711320.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>25649133600.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25375095720.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>32625532800.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>27086717520.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>21248242800.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>23741856600.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>27092766030.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>29075662000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>34700496610.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>40039563740.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>55778725800.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>45783006500.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>48458503560.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>160546308900.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>148112761200.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>154327286050.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>35368000000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7968,406 +8019,410 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>369347000000.0</v>
+      </c>
+      <c r="C12">
         <v>355845672000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>190071000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>185476000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>201353000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>187890000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>191160000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>196034000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>194432000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>213430000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>208707000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>200977000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>195727000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>217766000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>226751000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>216487000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>209181000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>222740000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>237026000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>243813000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>233449000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>224994000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>240479000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>222624000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>179463000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>186442000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>223036000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>221085000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>252621000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>242605000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>253389000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>261256000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>291031000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>280995000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>263520000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>287364000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>241822000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>245635000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>183759000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>204233000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>189829000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>179289000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>169593000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>157097000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>160564000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>143988000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>159461000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>160185000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>141330000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>140457000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>166051000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>169547000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>201814000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>192893000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>161616000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>165410000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>141484000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>219177000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>140896000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>112813000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>98601000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>159176000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>82845000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>79847000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>69995000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>73698000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>74324000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>56635000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>56088000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>97278000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>36755080670.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>38796764300.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>32072973070.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>68906000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>31000663260.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>27165311670.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>32238233520.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>48533000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>25821449200.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>24309903800.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>22812351510.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>18519939850.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>25751928580.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>23821473060.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>29255711320.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>25649133600.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25375095720.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>32625532800.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>27086717520.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>21248242800.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>23741856600.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>27092766030.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>29075662000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>34700496610.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>40039563740.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>55778725800.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>45783006500.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>48458503560.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>160546308900.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>148112761200.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>154327286050.0</v>
       </c>
-      <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>66933000000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="C13">
-        <v>4988000000.0</v>
+        <v>4889168000.0</v>
       </c>
       <c r="D13">
         <v>4988000000.0</v>
       </c>
       <c r="E13">
         <v>4988000000.0</v>
       </c>
       <c r="F13">
-        <v>5106000000.0</v>
+        <v>4988000000.0</v>
       </c>
       <c r="G13">
         <v>5106000000.0</v>
       </c>
       <c r="H13">
         <v>5106000000.0</v>
       </c>
       <c r="I13">
         <v>5106000000.0</v>
       </c>
       <c r="J13">
-        <v>5223000000.0</v>
+        <v>5106000000.0</v>
       </c>
       <c r="K13">
         <v>5223000000.0</v>
       </c>
       <c r="L13">
         <v>5223000000.0</v>
       </c>
       <c r="M13">
         <v>5223000000.0</v>
       </c>
       <c r="N13">
-        <v>5291000000.0</v>
+        <v>5223000000.0</v>
       </c>
       <c r="O13">
         <v>5291000000.0</v>
       </c>
       <c r="P13">
         <v>5291000000.0</v>
       </c>
       <c r="Q13">
         <v>5291000000.0</v>
       </c>
       <c r="R13">
         <v>5291000000.0</v>
       </c>
       <c r="S13">
         <v>5291000000.0</v>
       </c>
       <c r="T13">
         <v>5291000000.0</v>
       </c>
       <c r="U13">
         <v>5291000000.0</v>
       </c>
       <c r="V13">
         <v>5291000000.0</v>
       </c>
@@ -8392,1073 +8447,1081 @@
       <c r="AC13">
         <v>5291000000.0</v>
       </c>
       <c r="AD13">
         <v>5291000000.0</v>
       </c>
       <c r="AE13">
         <v>5291000000.0</v>
       </c>
       <c r="AF13">
         <v>5291000000.0</v>
       </c>
       <c r="AG13">
         <v>5291000000.0</v>
       </c>
       <c r="AH13">
         <v>5291000000.0</v>
       </c>
       <c r="AI13">
         <v>5291000000.0</v>
       </c>
       <c r="AJ13">
         <v>5291000000.0</v>
       </c>
       <c r="AK13">
-        <v>3531000000.0</v>
+        <v>5291000000.0</v>
       </c>
       <c r="AL13">
         <v>3531000000.0</v>
       </c>
       <c r="AM13">
         <v>3531000000.0</v>
       </c>
       <c r="AN13">
         <v>3531000000.0</v>
       </c>
       <c r="AO13">
         <v>3531000000.0</v>
       </c>
       <c r="AP13">
         <v>3531000000.0</v>
       </c>
       <c r="AQ13">
         <v>3531000000.0</v>
       </c>
       <c r="AR13">
         <v>3531000000.0</v>
       </c>
       <c r="AS13">
         <v>3531000000.0</v>
       </c>
       <c r="AT13">
         <v>3531000000.0</v>
       </c>
       <c r="AU13">
         <v>3531000000.0</v>
       </c>
       <c r="AV13">
         <v>3531000000.0</v>
       </c>
       <c r="AW13">
-        <v>2610000000.0</v>
+        <v>3531000000.0</v>
       </c>
       <c r="AX13">
         <v>2610000000.0</v>
       </c>
       <c r="AY13">
         <v>2610000000.0</v>
       </c>
       <c r="AZ13">
         <v>2610000000.0</v>
       </c>
       <c r="BA13">
-        <v>2380000000.0</v>
+        <v>2610000000.0</v>
       </c>
       <c r="BB13">
         <v>2380000000.0</v>
       </c>
       <c r="BC13">
         <v>2380000000.0</v>
       </c>
       <c r="BD13">
+        <v>2380000000.0</v>
+      </c>
+      <c r="BE13">
         <v>3014985000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3173492000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>2380000000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>3200862000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>3456474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380000000.0</v>
       </c>
       <c r="BJ13">
         <v>2380000000.0</v>
       </c>
       <c r="BK13">
+        <v>2380000000.0</v>
+      </c>
+      <c r="BL13">
         <v>2161199000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>1953040000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>2149281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589000000.0</v>
       </c>
       <c r="BO13">
         <v>1589000000.0</v>
       </c>
       <c r="BP13">
         <v>1589000000.0</v>
       </c>
       <c r="BQ13">
         <v>1589000000.0</v>
       </c>
       <c r="BR13">
+        <v>1589000000.0</v>
+      </c>
+      <c r="BS13">
         <v>1461000000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>1036243470.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>2138578000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>2146319000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>1358000000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1923831000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1826552000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1798803000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1343000000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1693715000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1699607000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1608418000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1419285110.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1414685380.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1407384720.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1403231170.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1391264480.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1392035580.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1390448640.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1487772780.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1487218190.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1489227600.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1487047210.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1587958750.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1593365840.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1589876200.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1589421400.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1589010500.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1593704380.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1731072900.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1589586600.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1578763650.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1660529400.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1784820180.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>1658634120.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>1641110899.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>1562303600.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>1470721280.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>1523843279.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>1267099320.0</v>
       </c>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
-        <v>2333751000.0</v>
+        <v>1956500000.0</v>
       </c>
       <c r="C14">
+        <v>1939573000.0</v>
+      </c>
+      <c r="D14">
         <v>1999900000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2006800000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1997700000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1998000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2026200000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1998000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2058300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2093151986.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2107800000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2108699999.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2112500000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2127545877.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2116100000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2115200000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2142600000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2096400000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2143600000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2141800000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2139700000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2149000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2157300000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2111000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2121300000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2117000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2111600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2114000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2152200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2096900000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2157300000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2155300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2151300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2094600000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2151700000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2140200000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1655000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1554048893.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1776904210.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1741834469.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1573320444.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1553824805.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1549903268.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1591695643.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1588110238.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1580939429.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1547998522.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1287944630.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1237300787.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1205862513.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1234499690.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1204808056.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1134321327.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1104248185.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1124453578.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1121399274.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1127507881.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1082398168.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1117170239.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1136788265.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1138080470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816791237.0</v>
       </c>
       <c r="BK14">
         <v>816791237.0</v>
       </c>
       <c r="BL14">
+        <v>816791237.0</v>
+      </c>
+      <c r="BM14">
         <v>853325406.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>852033201.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>816863178.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>846746906.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>856772963.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>793818496.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>637526628.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>675634036.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>656966556.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>622978868.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>608431108.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>630059636.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>635595510.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>638170335.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>573799714.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>656642611.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>713441048.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>658184949.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>602122787.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>657095297.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>642290054.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>655421661.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>617571736.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>659670122.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>695460187.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>725070673.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>689498060.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>715908567.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>791655887.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>755524997.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>791887775.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>792123086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791083549.0</v>
       </c>
       <c r="CS14">
         <v>791083549.0</v>
       </c>
       <c r="CT14">
+        <v>791083549.0</v>
+      </c>
+      <c r="CU14">
         <v>790862335.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>890502785.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>946161906.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>906127050.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>782000000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>835000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>799000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>807000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>769000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>812000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>881000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>714000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
-[...1 lines deleted...]
-      </c>
+      <c r="T15"/>
       <c r="U15">
         <v>5291000000.0</v>
       </c>
       <c r="V15">
         <v>5291000000.0</v>
       </c>
       <c r="W15">
         <v>5291000000.0</v>
       </c>
       <c r="X15">
         <v>5291000000.0</v>
       </c>
       <c r="Y15">
         <v>5291000000.0</v>
       </c>
       <c r="Z15">
         <v>5291000000.0</v>
       </c>
       <c r="AA15">
         <v>5291000000.0</v>
       </c>
       <c r="AB15">
         <v>5291000000.0</v>
       </c>
       <c r="AC15">
         <v>5291000000.0</v>
       </c>
       <c r="AD15">
         <v>5291000000.0</v>
       </c>
       <c r="AE15">
         <v>5291000000.0</v>
       </c>
       <c r="AF15">
         <v>5291000000.0</v>
       </c>
       <c r="AG15">
         <v>5291000000.0</v>
       </c>
       <c r="AH15">
         <v>5291000000.0</v>
       </c>
       <c r="AI15">
         <v>5291000000.0</v>
       </c>
       <c r="AJ15">
         <v>5291000000.0</v>
       </c>
       <c r="AK15">
-        <v>3531000000.0</v>
+        <v>5291000000.0</v>
       </c>
       <c r="AL15">
         <v>3531000000.0</v>
       </c>
       <c r="AM15">
         <v>3531000000.0</v>
       </c>
       <c r="AN15">
         <v>3531000000.0</v>
       </c>
       <c r="AO15">
         <v>3531000000.0</v>
       </c>
       <c r="AP15">
         <v>3531000000.0</v>
       </c>
       <c r="AQ15">
         <v>3531000000.0</v>
       </c>
       <c r="AR15">
         <v>3531000000.0</v>
       </c>
       <c r="AS15">
         <v>3531000000.0</v>
       </c>
       <c r="AT15">
         <v>3531000000.0</v>
       </c>
       <c r="AU15">
         <v>3531000000.0</v>
       </c>
       <c r="AV15">
         <v>3531000000.0</v>
       </c>
       <c r="AW15">
-        <v>2610000000.0</v>
+        <v>3531000000.0</v>
       </c>
       <c r="AX15">
         <v>2610000000.0</v>
       </c>
       <c r="AY15">
         <v>2610000000.0</v>
       </c>
       <c r="AZ15">
         <v>2610000000.0</v>
       </c>
       <c r="BA15">
-        <v>2380000000.0</v>
+        <v>2610000000.0</v>
       </c>
       <c r="BB15">
         <v>2380000000.0</v>
       </c>
-      <c r="BC15"/>
+      <c r="BC15">
+        <v>2380000000.0</v>
+      </c>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
-      <c r="BI15">
-[...1 lines deleted...]
-      </c>
+      <c r="BI15"/>
       <c r="BJ15">
         <v>2380000000.0</v>
       </c>
-      <c r="BK15"/>
+      <c r="BK15">
+        <v>2380000000.0</v>
+      </c>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
+      <c r="BO15"/>
       <c r="BP15">
         <v>1589000000.0</v>
       </c>
       <c r="BQ15">
         <v>1589000000.0</v>
       </c>
-      <c r="BR15"/>
-      <c r="BS15">
+      <c r="BR15">
+        <v>1589000000.0</v>
+      </c>
+      <c r="BS15"/>
+      <c r="BT15">
         <v>1036243470.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>1419285110.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1414685380.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1407384720.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1403231170.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1391264480.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1392035580.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1390448640.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1487772780.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1487218190.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1489227600.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1487047210.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1587958750.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1593365840.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1589876200.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1589421400.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1589010500.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1593704380.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1731072900.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1589586600.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1578763650.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573000000.0</v>
       </c>
       <c r="CZ15">
         <v>1573000000.0</v>
       </c>
       <c r="DA15">
         <v>1573000000.0</v>
       </c>
       <c r="DB15">
         <v>1573000000.0</v>
       </c>
       <c r="DC15">
+        <v>1573000000.0</v>
+      </c>
+      <c r="DD15">
         <v>1568000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1566000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1363000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>-408371000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>573000000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>651000000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>944000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>890000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>922000000.0</v>
       </c>
-      <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1001000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1074000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1081000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1111000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1329000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1261000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1497000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1503000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1699000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2581000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2703000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>3068000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1608000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2957000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2842000000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>1600000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>3060000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3002000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3245000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1589000000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>2524000000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>2736000000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>2141000000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
-      <c r="BR16">
+      <c r="BR16"/>
+      <c r="BS16">
         <v>2354000000.0</v>
       </c>
-      <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
-      <c r="BV16">
+      <c r="BV16"/>
+      <c r="BW16">
         <v>4515000000.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16">
         <v>7031000000.0</v>
       </c>
-      <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -9492,123 +9555,124 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-      <c r="Z18">
-[...1 lines deleted...]
-      </c>
+      <c r="Z18"/>
       <c r="AA18">
         <v>0.0</v>
       </c>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18"/>
+      <c r="AI18">
         <v>415000000.0</v>
       </c>
-      <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>513000000.0</v>
       </c>
-      <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18">
         <v>810000000.0</v>
       </c>
-      <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18">
         <v>1422000000.0</v>
       </c>
-      <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
@@ -9627,108 +9691,109 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>535985000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>528585000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>523595000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>546721000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>614025000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>615201000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>635879000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>704325000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>600081000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>734264000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>699896000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>684312000000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -9764,1527 +9829,1541 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
-      <c r="C20"/>
+      <c r="B20">
+        <v>7745000000.0</v>
+      </c>
+      <c r="C20">
+        <v>2736000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>2962000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>2848000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>2919000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>2805000000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>2739000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>2881000000.0</v>
       </c>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
+        <v>0.0</v>
+      </c>
+      <c r="AE20">
         <v>3876000000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
-      <c r="AG20"/>
-      <c r="AH20">
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20"/>
+      <c r="AI20">
         <v>3781000000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
-[...1 lines deleted...]
-      </c>
+      <c r="AL20"/>
       <c r="AM20">
         <v>4103000000.0</v>
       </c>
       <c r="AN20">
         <v>4103000000.0</v>
       </c>
-      <c r="AO20"/>
-      <c r="AP20">
+      <c r="AO20">
+        <v>4103000000.0</v>
+      </c>
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>4890000000.0</v>
       </c>
-      <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-      <c r="AT20">
+      <c r="AT20"/>
+      <c r="AU20">
         <v>9518000000.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-      <c r="AX20">
+      <c r="AX20"/>
+      <c r="AY20">
         <v>9074000000.0</v>
       </c>
-      <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-      <c r="BB20">
+      <c r="BB20"/>
+      <c r="BC20">
         <v>9297000000.0</v>
       </c>
-      <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-      <c r="BF20">
+      <c r="BF20"/>
+      <c r="BG20">
         <v>10973000000.0</v>
       </c>
-      <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
-      <c r="BJ20">
+      <c r="BJ20"/>
+      <c r="BK20">
         <v>10762000000.0</v>
       </c>
-      <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
-      <c r="BN20">
+      <c r="BN20"/>
+      <c r="BO20">
         <v>7420000000.0</v>
       </c>
-      <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
-      <c r="BR20">
+      <c r="BR20"/>
+      <c r="BS20">
         <v>7533000000.0</v>
       </c>
-      <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>7232000000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
-      <c r="BZ20">
+      <c r="BZ20"/>
+      <c r="CA20">
         <v>7144000000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>8573875000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>8662884000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>8559209000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>7045000000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>8402015000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>8542398000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>6529892000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>8634536000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>8416242000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>8402292000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>8449521000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>8484080000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>8278490000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>8504579000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>8253996000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>8778000000.0</v>
       </c>
-      <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20">
         <v>7685000000.0</v>
       </c>
-      <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21">
-[...1 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21">
+        <v>4825000000.0</v>
+      </c>
+      <c r="D21">
         <v>7501000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7413000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7627000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>4787000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7470000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7548000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7461000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>4479000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>7333000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7141000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7088000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>4173000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7399000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7155000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6902000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4019000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6725000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6846000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6852000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3986000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>6749000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6900000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6997000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4148000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7650000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7708000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9183000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5265000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9056000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8982000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8751000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5058000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>8773000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8834000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>9039000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4879000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9560000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9907000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9906000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>5188000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>9932000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>15689000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>15802000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5433000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>14672000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14112000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>13951000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4858000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>14095000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14223000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14342000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>4922000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>16287000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>183269000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9840000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4829000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9724000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>8924000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9547000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4832000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>15915890000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>15401852000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15726680000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2749000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>14122339000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14022804000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>13739722000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2344000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>15290558000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>13970051000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>196479490190.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2151000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>12475751000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>12215320000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>376355756880.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1267000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>10003700000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>10105633000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>9991611000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1198000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>9829682000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>9982060000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>15145198000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>10081748000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4183344360.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3914736000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3445496700.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3605690230.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>4019885100.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4083078780.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3787304500.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4211174430.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4469881240.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5212174800.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5672251200.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5917386150.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>7330000000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6975000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>7398000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>9974751700.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-136223000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-196062000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-476289000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-304187000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-292717000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-289151000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-513021000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-311989000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-299372000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-300231000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-451948000000.0</v>
       </c>
-      <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-      <c r="V22">
+      <c r="V22"/>
+      <c r="W22">
         <v>76220000000.0</v>
       </c>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
         <v>1.0E+18</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>27739417214469.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3253712000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>85773000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>538673000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>531753000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>602297000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>561000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>4041185000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3172803000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3389664000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>90388000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>150687000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>513084000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>586459000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>217818000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2247784000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2143854000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1193088000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>9190593000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>90685000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>113187000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>142258000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>141090000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>5241391000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5224283000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>334683000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3069412000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3586848000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3385311000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>13950399000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17870689000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
-      <c r="BN22">
+      <c r="BN22"/>
+      <c r="BO22">
         <v>131854000.0</v>
       </c>
-      <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
-      <c r="BZ22">
+      <c r="BZ22"/>
+      <c r="CA22">
         <v>48463343000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>39654487000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>40779067000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31921928000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>-62889000000.0</v>
       </c>
-      <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1483027000000.0</v>
+      </c>
+      <c r="C23">
         <v>1435067000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1391246000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1397830000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1416847000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1387177000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1380092000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1351408000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1330785000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1317266000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1358272000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1306820000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1306777000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1336788000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1498067000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1386660000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1343066000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1323993000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1326058000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1320384000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1317392000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1324961000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1387517000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1407296000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1491286000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1299638000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1500922000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1436096000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1437179000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1348137000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1379982000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1420960000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1477735000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1474732000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1521454000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1568734000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1564756000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1590546000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1688951000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1803290000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1740569000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1629130000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1719374000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1694176000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1955465000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1708703000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1709189000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1665410000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1636574000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1611400000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1787971000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1909879000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2032690000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2012329000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2185646000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2241174000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2103295000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2164103000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2282479000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1849695000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1842245000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1905630000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1957748000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1925655000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1670442000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1500664000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1659557000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1732873000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2103425000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2202423000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1461586305570.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1992526551750.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>2304161947060.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2020349000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1879536618540.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1938039720410.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1746510249600.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1126230000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1095422779960.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1059044841400.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1034002358210.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>991408221130.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>970785035740.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>961693895610.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>900528039070.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>839447382080.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>844914933720.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>848314682880.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>877047329600.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>802211685120.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>863656786650.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>849637590450.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>800052058750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>759035840150.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>830436896300.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>897565088000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>949614473500.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>919820307010.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1033381366200.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>987141514800.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>1018021732950.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>977580386200.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1130068030980.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>976030787160.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>994329584599.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>834153918000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>782945226720.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>824751469439.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>113164000000.0</v>
+      </c>
+      <c r="C24">
         <v>230092000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>113773000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>218600000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>116353000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>137108000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>115890000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>108848000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>107661000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>130104000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>116358000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>122323000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>127680000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>131525000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>203688000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>143923000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>143414000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>203481000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>208384000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>149139000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>149296000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>149163000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>208667000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>208488000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>199661000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>188818000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>208722000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>202716000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>224038000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>216986401433.7</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>246121787450.8</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>247432495344.51</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>211666224000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>206351619000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>202654377000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>202435703000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>199138990000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>195382943000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>197810152000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>195704371000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>188546643000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>190842581000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>197540611000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>197904307000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>178905912000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>200064623000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>197912330000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>206245326000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>197209489000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>212678866000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>208084382000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>201779896000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>205598117000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>224409897000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>218351446000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>218009946000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>233549010000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>228013448000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>230385405000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>249110115000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>245706292000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>241376379000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>210374828000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>195165102000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>208873903000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>204028919000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>212919168000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>202802104000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>189453277000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>199855962000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>203863310000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>218141296000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>212099939000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>194289995000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>253310063000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>233002328000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>211624826000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>174853650000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>160855935000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>155222679000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>142422031000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>134470646000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>149340742000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>146864881000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>149373051000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>144680606000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>124145166000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>119987508000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>117295181000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>122795556000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>116065455000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>122526205000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>114247925000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>112356000000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>101305000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>164412000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>154230000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>152193000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>116466000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>106483000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>121643000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>115780000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>95790000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>102875000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>101351000000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>55</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>230092000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>230026000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>218600000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>219373000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>186605000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>215841000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>201263000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>201982000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>209236000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>186659000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>203688000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>204546000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>194022000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>203481000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>208384000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>203104000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>198541000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>197066000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>208667000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>208488000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>199661000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>188818000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>208722000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>202716000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>224038000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>278469673618.09</v>
       </c>
-      <c r="AE25">
-[...2 lines deleted...]
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
@@ -11318,187 +11397,192 @@
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>346570000000.0</v>
+      </c>
       <c r="C26">
+        <v>229091000000.0</v>
+      </c>
+      <c r="D26">
         <v>315620000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>318645000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>312359000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>192984000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>321421000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>280640000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>275589000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>177076000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>235442000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>231393000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>241083000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>215488000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>228660000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>225472000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>228200000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>142248000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>235974000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>233918000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>236811000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>241222000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>256287000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>246341000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>246411000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>268507000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>280868000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>314891000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>328142000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>164519989490.5</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>91802500578.84</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>96042830540.04</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>79017000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>59125000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>61722000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>64782000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>67817000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>69243000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>92365000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>97787000000.0</v>
       </c>
-      <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>95734000000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>86612000000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>69505000000.0</v>
       </c>
-      <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
@@ -11513,98 +11597,99 @@
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
-[...1 lines deleted...]
-      </c>
+      <c r="Z27"/>
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
@@ -11638,455 +11723,463 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>69327000000.0</v>
+        <v>-10225000000.0</v>
       </c>
       <c r="C28">
+        <v>90147000000.0</v>
+      </c>
+      <c r="D28">
         <v>-16177000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-7899000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-27560000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-2164000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-24794000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>69505000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>45282000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-40339000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-50731000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-41749000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-34052000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-39712000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-39347000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-35860000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-29836000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-43174000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-53373000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-54060000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-37759000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-22622000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-32850000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19194000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5282000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-775000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-20493000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-11079000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-31776000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-25764000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-34315000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-37464000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-58924000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-56794000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-30856000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-44656000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10022000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3155000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>73421000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>61765000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>64846000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>78244000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>97760000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>113055000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>115200000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>114213000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>96570000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>91987000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>97944000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>107245000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>92680000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>97820000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>73305000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>92380000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>66069000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57877000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>81478000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>65925000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>80701000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>112251000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>123627000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>140968000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>115615000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>122991000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>117685000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>133942000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>107726000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>122942000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>114010000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>119197000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>92031328850.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>149936333850.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>208737415400.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>202719000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>177587031090.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>191400531600.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>168172986720.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>125809000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>130291549880.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>126102685800.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>112826717580.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>115481344560.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>124144044830.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>121819719420.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>111162291570.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>101245104640.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>92482308360.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>85495374720.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>90327206420.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>98312824450.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>102245425800.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>109886791960.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>92399979000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>81031039100.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>77394565820.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>153067622400.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>181658892800.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>159054619290.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>72673228500.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>61642074000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>51543265600.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>226618066500.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>666703522800.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>550224717480.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>567836891000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>467405879200.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>429448737840.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>476435537279.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>341415867840.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>215437000000.0</v>
+      </c>
       <c r="C29">
+        <v>238900000000.0</v>
+      </c>
+      <c r="D29">
         <v>206013000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>208015000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>211468000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>224828000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>198958000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>193230000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>189864000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>214292000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>197274000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>200009000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>204168000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>145225000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>221343000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>216228000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>214847000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>218557000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>215558000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>216383000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>216128000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>216688000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>214859000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>218320000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>202353000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12126,432 +12219,438 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>60</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>6000000.0</v>
+      </c>
       <c r="C30">
+        <v>4540299000.0</v>
+      </c>
+      <c r="D30">
         <v>1444000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1735000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1748000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>67066000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1503000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1565000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1630000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>78237000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1563000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1552000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1594000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>76422000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1493000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1326000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1237000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>74793000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1057000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1036000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>958000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>986000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>925000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1075000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1048000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>66941000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1014000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2139000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1147000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>70181000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>91470000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>106077000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1514000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>86604000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>129162000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>129281000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>119089000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>109092000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>143581000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>155092000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>145915000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>9046000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>142804000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>146847000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>177522000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>120829000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>161559000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>149916000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8727000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>90172000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>159825000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>178627000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>172576000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>103922000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9293000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>183269000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>9840000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>129957000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>9724000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8924000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>9547000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>111934000000.0</v>
       </c>
-      <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
-      <c r="BN30">
+      <c r="BN30"/>
+      <c r="BO30">
         <v>101046000000.0</v>
       </c>
-      <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>114927000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
-      <c r="BU30">
+      <c r="BU30"/>
+      <c r="BV30">
         <v>196479490190.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>164480000000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>376355756880.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>77399000000.0</v>
       </c>
-      <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
-      <c r="CD30">
+      <c r="CD30"/>
+      <c r="CE30">
         <v>62889000000.0</v>
       </c>
-      <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>4183344360.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3914736000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3445496700.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3605690230.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4019885100.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4083078780.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>3787304500.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4211174430.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4469881240.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5212174800.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5672251200.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>5917386150.0</v>
       </c>
-      <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>64785000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>63850000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>64492000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>63445000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>61645000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>59961000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>60075000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>59509000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>57744000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>56791000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>55257000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>53885000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>53805000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>54223000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>54727000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>53493000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>55372000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>55709000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>65492262839.2</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>115228726767.55</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>67372076869.65</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>67912011173.18</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>57864000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>59010000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>61572000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>62098000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55521000000.0</v>
       </c>
       <c r="AL31">
         <v>55521000000.0</v>
       </c>
-      <c r="AM31"/>
+      <c r="AM31">
+        <v>55521000000.0</v>
+      </c>
       <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31">
         <v>57276000000.0</v>
       </c>
-      <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31">
         <v>58019000000.0</v>
       </c>
-      <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
@@ -12570,52 +12669,53 @@
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12683,413 +12783,417 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>1113674000000.0</v>
+      </c>
+      <c r="C33">
         <v>1269932183000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1199731000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1210619000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1215494000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1449495000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1123483000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1034052000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1017408000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>190587000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>248907000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>244544000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>254272000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>228683000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>242014000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>238222000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>240665000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>154607000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>248016000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>246142000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>249120000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>185911000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>268797000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>258057000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>258210000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>187411000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>293659000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>327933000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>342764000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>222912000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>222642000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>230719000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>358916000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>244385000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>247683000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>252154000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>256615000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>238873000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>267078000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>275905000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>269889000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>289194000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>287915000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>305148000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>312431000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>283452000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>420104000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>462776000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>453431000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>280139000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>475765000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>504030000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>520079000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>312059000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>532509000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>523127000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>326719000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>301848000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>338162000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>1097949000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1096714000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>335981000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1302834000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1293050000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1083756000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>262687000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>1094541000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1180774000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1558698000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>264790000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>1011319722200.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>57201302650.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>1435385376090.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>521478000000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>1418080975080.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1444134298140.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1037707768320.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>464494000000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>635610297880.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>596369373600.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>623408081370.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>584071705940.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>555193360500.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>548060718240.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>507139624860.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>471435796720.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>476064909840.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>472735320960.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>506400355620.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>455643793110.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>473674745250.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>457574247460.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>413317747500.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>375253855810.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>19994971700.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>19930680000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>19270050800.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>18785031740.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>16207540500.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>14779272600.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>15896083750.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>20901834900.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
+      <c r="DF33"/>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-      <c r="Z34">
-[...1 lines deleted...]
-      </c>
+      <c r="Z34"/>
       <c r="AA34">
         <v>0.0</v>
       </c>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
@@ -13123,759 +13227,766 @@
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>1354864000000.0</v>
+        <v>517899000000.0</v>
       </c>
       <c r="C35">
+        <v>397162000000.0</v>
+      </c>
+      <c r="D35">
         <v>473443000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>495377000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>501540000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>445646000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1255554000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>480846000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1254894000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>683734000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>117050000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>122860000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4908000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>90659000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>6251000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>144805000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>144055000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>152656000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>148487000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>149648000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>149856000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>157071000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>150549000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>153735000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>136936000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>141780000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>145522000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>148307000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>154459000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>158202000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>159239000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>164295000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>161803000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>166509000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>166378000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>172185000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>180315000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>179316000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>170755000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>172107000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>160303000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>169551000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>170128000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>170535000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>168244000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>156030000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>146166000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>140536000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>132895000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>143718000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>141667000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>142776000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>148161000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>172208000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>157566000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>159755000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>163061000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>180286000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>159188000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>159866000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>161506000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>187819000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>143889000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>151962000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>148282000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>149781000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>138848000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>140840000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>139333000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>158431000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>95787622770.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>129507887250.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>177262173690.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>181680000000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>151012431150.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>153249710030.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>137145174720.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>132495000000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>126658266320.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>121553432000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>117266921400.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>113467665210.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>123718475550.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>121149890190.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>115132841780.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>106790982880.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>99963594900.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>98419332480.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>95304305540.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>97309964560.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>99559497450.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>117907808150.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>106093949500.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>104148185360.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>102421445060.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>166537943600.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>191009387800.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>171281636180.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>233219537400.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>209754835200.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>205870551650.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>162563513200.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>18701466120.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>16320622320.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>16483096699.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>15398572800.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>14429576640.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>14272164359.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>7293025800.0</v>
       </c>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>215359000000.0</v>
+      </c>
+      <c r="C36">
         <v>366800515000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>365768000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>348767000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>882041000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1242569000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>780846000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>192721000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>188872000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>-7773000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-6978000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-6904000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-6883000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>63974000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-6239000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-6338000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-6405000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-6218000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>6725000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6846000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6852000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-67585000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>6749000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6900000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6997000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-175453000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7650000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7708000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>9183000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>-211349000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>9056000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>8982000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>8751000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-96487000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>8773000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>8834000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>9039000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>1393111000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>9560000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>9907000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>9906000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-103614000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>9932000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>15689000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>15802000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>1638883000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>14672000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14112000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13951000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>1537007000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>14095000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>14223000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14342000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-19182000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>16287000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>16265000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>15713000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>80075000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>15462000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>14883000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>15097000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>81037000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>11702000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>12531000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>11627000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>83457000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>9653000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>10002000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>10361000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>90129000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>7701962930.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>8879142850.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>8848197060.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>148925000000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>8776443480.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>9034418330.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>9167614320.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>142238000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>7877236120.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>7913651200.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>8226999720.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>8237088360.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8143168430.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>8234522100.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>7755957220.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7441715840.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>7894635060.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>8060666880.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>8024070760.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7843428340.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>8334870600.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>8642429840.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>8999653250.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>9791766750.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>10424322040.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>10318656600.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9028103700.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>8962058340.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>8762939100.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>8225610600.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8417789700.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>-246185585000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-91028098500.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-77230348920.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-80838013899.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-78716066000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-67402743560.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-65644949879.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-52342450560.0</v>
       </c>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-      <c r="Z37">
-[...1 lines deleted...]
-      </c>
+      <c r="Z37"/>
       <c r="AA37">
         <v>0.0</v>
       </c>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
-      <c r="AG37"/>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
@@ -13908,1697 +14019,1707 @@
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>6544000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>6729000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6847000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1416847000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>-317274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-269704000000.0</v>
       </c>
       <c r="H38">
         <v>-269704000000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="I38">
+        <v>-269704000000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
         <v>835012000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>899095000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>859747000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>855184000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>888755000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1027809000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>930625000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>891983000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>871853000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1574074000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1566526000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1566512000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-298000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>1656314000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1665353000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1749496000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1964000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1794581000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1764029000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1779943000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1571049000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1602624000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1651679000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1836651000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1719117000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1769137000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1820888000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1821371000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1829419000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1956029000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2079195000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2010458000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1918324000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2007289000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>1999324000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2267896000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1992155000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2129293000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2128186000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2090005000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1891539000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2263736000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2413909000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2552769000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2324388000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2718155000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2764301000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2430014000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2465951000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2620641000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2947644000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2938959000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2241611000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>3260582000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3218705000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>2754198000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1763351000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>2754098000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2913647000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>3662123000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2467213000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2472906027770.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2049727854400.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>3739547323150.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2541827000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>3297617593620.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3382174018550.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2784218017920.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1590724000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1731033077840.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1655414215000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1657410439580.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1575479927070.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1525978396240.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1509754613850.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1407667663930.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1310883178800.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1320979843560.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1321050003840.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1383447685220.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1257855478230.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1337331531900.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1307211837910.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1213369806250.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1134289695960.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>467158000000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>484911000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>463617000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>441952000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>381742000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>369329000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>393286000000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>402788000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>1130068030980.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>976030787160.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>994329584599.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>834153918000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>782945226720.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>824751469439.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39"/>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-191248343000.0</v>
+      </c>
       <c r="D39"/>
-      <c r="E39">
+      <c r="E39"/>
+      <c r="F39">
         <v>-1748000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-67066000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>333650000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>255978000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>117315000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>476289000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>304187000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>292717000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>289151000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>438183000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>311989000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>299372000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>300231000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>451948000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>839959000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>829393000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>833865000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>837148000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>877316000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>925540000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1052565000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>856880000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>983213000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>884939000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>840647000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>812439000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>812481000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>822908000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>826274000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>862364000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>881089000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>899935000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>947230000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>996385000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1094533000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1168060000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1134936000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1061213000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1119062000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1085084000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1304948000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1160434000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>968065000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>892533000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>1033086000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1100632000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>986330000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>1057675000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1138221000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1403455000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1482228000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1369368000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1625252000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1513121000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1793697000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>630009000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>637383000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>1298539000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>572069000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>552758000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>516691000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1063233000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>490692000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>495464000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>488639000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>1725428000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>413511502700.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1896528484800.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>640224107710.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>1265485000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>430454980200.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>466740110600.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>300208490880.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>535804000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>433991032880.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>438365564000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>387781925330.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>388816575340.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>389839746660.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>389811704310.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>364132702890.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>342362451760.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>339291583800.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>339039093120.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>340114759760.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>321713958980.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>362220299700.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>360887498180.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>353871344750.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>344870313300.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>765932479620.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>816643507400.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>878889165000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>846659385560.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>856627516800.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>824249481000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>847798363150.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>956678551300.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
+      <c r="DF39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>-22372617000.0</v>
+        <v>858163000000.0</v>
       </c>
       <c r="C40">
+        <v>736978000000.0</v>
+      </c>
+      <c r="D40">
         <v>819936000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>801190000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>817776000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>782617000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>49206000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>781326000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-11621000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-631000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-8798000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-7081000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-4908000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-90659000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-6251000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-690000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-708000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-600000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-794000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-871000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-781000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-574000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-688000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-767000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-652000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-651000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-695000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-1818000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-889000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-944000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-118127000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-128273000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-1105000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-128777000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-162327000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-159408000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-165943000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-143355000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-193198000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-209384000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-209406000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-169398000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-206930000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-205422000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-241188000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-192310000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-229565000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-226628000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-57764000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-185632000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-253958000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-275220000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-267072000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-201697000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-73158000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-67194000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-63912000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-5048000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-67437000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-69927000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-65637000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-5472000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-54571000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-55654000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-43993000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-4282000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-47381000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-44766000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-37423000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-4708000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-32998786750.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-59225210900.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-63548214780.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-9030000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-57575263200.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-65316133240.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-69070379760.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-65632000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-29454732760.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-28859157600.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-18372147690.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-54442380800.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-26177497860.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-24491302290.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-25285161110.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-20103255360.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-22661792400.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-24238569600.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-26059967620.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-26037831760.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-30880026450.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-23263467370.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-19668722500.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-16254809290.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-19924085500.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-48461750400.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-42898694300.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-43667275230.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>349325462000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>341621104000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>347081428000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>769049252100.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>1080734148840.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>932005808280.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>952777032199.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>795765744800.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>747668551120.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>788923636919.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>605285815080.0</v>
       </c>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>136728000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>121798000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>134009000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>27404000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>144796000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>128068000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>131515000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>24728000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>135273000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>138364000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>136801000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21653000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>148639000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>147789000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>182794000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>23750000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>214711000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>158622000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>174318232787.62</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>83840619372.71</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>55269738365.36</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>59918528864.06</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>728856128000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>677824404000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>745550325000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>734320673000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>711311090000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>735399481000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>920684388000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>1000989623000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>985827280000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>813702877000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>939410663000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>894935613000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1136202795000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1043528526000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1063417771000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1039106594000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1065929245000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1002482877000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1295916696000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1357523246000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1452129696000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1457481545000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1563361593000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1604378131000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1549416134000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1597347328000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1838198561000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1400178405000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1404542490000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1388510620000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1722577531000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1501126870000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1377064475000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1272286037000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1495613196000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1520051204000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1892832705000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2095002974000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>1765081511000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1859616753000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2256051533000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>1692105101000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1219512442000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1229998224000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1037201846000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>455590793000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>432359005000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>418369125000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>379325542000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>359772986000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>358544630000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>348723640000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>352065553000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>341719427000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>318693481000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>318417519000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>326169450000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>311215184000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>316662145000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>277872217000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>221311460000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>200577000000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>214314000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>220472000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>205638000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>205709000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>178039000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>168880000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>175386000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>173661000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>173678000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>186735000000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>186724000000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>78641000000.0</v>
+        <v>47334000000.0</v>
       </c>
       <c r="C42">
+        <v>49789731000.0</v>
+      </c>
+      <c r="D42">
         <v>49876000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>50212000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>51715000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>50581000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>48968000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>38904000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>39221000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>48275000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>48320000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>48455000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>48341000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>48760000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>47353000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>47299000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>48344000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>48879000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>47544000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>47500000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>46191000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>46411000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>46340000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>46254000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>46239000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>40644000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>45074000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>44981000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>44918000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>44912000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>44787000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>44741000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>39950000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>44584000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>44366000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>44469000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>38429000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>38434000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>38249000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>38098000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>37916000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>38237000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>38091000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>38471000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>38260000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>38237000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>36821000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>37143000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>25984000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>26191000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>26117000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>26375000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>23414000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>23717000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>25799000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>25556000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>25567000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>22872000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>24971000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>25307000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>23244000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>23041000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>16042000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>16370000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>16172000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>14782000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>14646000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>15000000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>14926000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>14019000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>12539893600.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>15278759800.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>14719134740.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>10372000000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>13985266890.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>14983733140.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>15051295920.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>13207000000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13125049720.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13780803400.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>14481400530.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>8302726600.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>9197948540.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>9295016220.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>9402188840.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>9566971920.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>10192981500.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>11094894720.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>10477718940.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>10158819820.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>10789179450.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>11123738890.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>9560701500.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>9246667910.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>9950397160.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>11187352400.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>10964746100.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>10794031640.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>11905654200.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>10937673600.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>10631255150.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>2883302000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>7225514880.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>7270363800.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>9201906000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>9783020000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>7941707320.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>8308157039.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>4623099720.0</v>
       </c>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-      <c r="Z43">
-[...1 lines deleted...]
-      </c>
+      <c r="Z43"/>
       <c r="AA43">
         <v>0.0</v>
       </c>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
@@ -15632,101 +15753,102 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-      <c r="Z44">
-[...1 lines deleted...]
-      </c>
+      <c r="Z44"/>
       <c r="AA44">
         <v>0.0</v>
       </c>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
-      <c r="AG44"/>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
@@ -15759,1371 +15881,1384 @@
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>13509000000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>13484000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>12880000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>12863000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>5378000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>5457000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5549000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5761000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>4816000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4802000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>4929000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>5141000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5334000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5439000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>2422000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2506000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2540000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2453000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2661000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2772000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2746000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2832000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2804000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2697000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2851000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2798000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2847000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2894000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2891000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2914000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2908000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2858000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2937000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>4318000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4420000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>4625000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4784000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4953000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4963000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>5094000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5163000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>5241000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5509000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>5407000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5234000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5050000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5802000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>3276000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3356000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3226000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>2777000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2698000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2676000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2675000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3721001200.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>2490246970.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2557050800.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2471973760.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2412890660.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2515764300.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2797721990.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2947829280.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>4149110440.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>4202978640.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>4794207600.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4921184650.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5075147410.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>5125117540.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>5106725190.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>5032809320.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>5221299040.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>5752299540.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>5828242560.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>5783889160.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>5775774220.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>7378367850.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>7674241300.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>7801591000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>8890257130.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>9570649660.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>9612023400.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>10241947100.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>9822973400.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>7444601400.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>6553662000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>7478294050.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>10384000000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>9211000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>8856000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>8837000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>9049000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>7814000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>7651000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>6823000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>5934000000.0</v>
+      </c>
+      <c r="C46">
         <v>5924000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>6005000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6039000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6167000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6193000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6146000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6219000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6254000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6184000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6132000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6010000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6101000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6103000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>5955000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5595000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5563000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5535000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5317000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5378000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5457000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5549000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5761000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>4816000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4802000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4929000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5141000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5334000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5439000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>2422000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2506000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2540000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2453000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2663000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2772000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2746000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2832000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2804000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2697000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2851000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2798000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2846000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2894000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2891000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2914000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2908000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2858000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2937000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>4318000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4420000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4625000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4784000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4953000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4963000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>5094000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5163000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>5241000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5509000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>5407000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5234000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5050000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5802000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>3276000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3356000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3226000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2777000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2698000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2676000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2675000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3712000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>2490246970.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2557050800.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2471973760.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2409000000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2515764300.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2797721990.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2947829280.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>4149000000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>4202978640.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>4794207600.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4921184650.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5075147410.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5125117540.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>5106725190.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>5032809320.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>5221299040.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>5752299540.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>5828242560.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>5783889160.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>5775774220.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>7378367850.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>7674241300.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>7801591000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>8890257130.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>9570649660.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>9612023400.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>10241947100.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>9822973400.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>7444601400.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>6553662000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>7478294050.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>10927083200.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>10451353260.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>9338120640.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>9219642100.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>8987466800.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>7329219440.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>7445035079.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>6342933720.0</v>
       </c>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
         <v>77</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>5924000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>6005000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>6039000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6167000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6193000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6146000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>6132000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>6010000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6101000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6103000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>5955000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5595000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5563000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5536000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5317000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5378000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5457000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5549000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5761000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>4816000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4802000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4930000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5141000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5334000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5439000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4807402290.31</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2901134521.88</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2956238361.27</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3022096000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3201459000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3274564000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3133461000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3028601000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2958781000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3030889000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3145223000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3186922000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3090471000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3230283000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3224621000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3129927000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3520181000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3609082000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>4020753000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>5948909000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6090318000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6259938000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6223984000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6347765000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6544211000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>6548846000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6540488000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6988349000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>7146826000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7271874000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7601338000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7162415000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>7698674000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4455688000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4124860000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4363488000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>3949899000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3947174000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3751752000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3547318000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>5166733000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>4943839000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4023614000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3908577000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3517863000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3576079000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3782896000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3943993000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5475435000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5337421000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>6122419000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5977244000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>6014552000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>6186960000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6190547000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>6529892000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7073605000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>7143500000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>7105229000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>7118297000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>7288624000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>8602360000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>8843888000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>8401120000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>9314000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>9466000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>9489000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>8937000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>8728000000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>6227000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>5557000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>6573000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>8633000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>8140000000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>8453000000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>8461000000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>30116000000.0</v>
+      </c>
       <c r="C48">
+        <v>28085477000.0</v>
+      </c>
+      <c r="D48">
         <v>26588000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>24897000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>25285000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>23368000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>22873000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>21288000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>22801000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>21316000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>20172000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>18841000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>19286000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>17800000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>15739000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>14448000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>13857000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>12607000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12182000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>11800000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>11320000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>10014000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>9558000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>9474000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9720000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>9644000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>11528000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>12624000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>16587000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>16714000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>17162000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>16985000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>17164000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>17454000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>19787000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19383000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>19491000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>18987000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>20860000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>20864000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>21340000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>21182000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>23170000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>29185000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>29863000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>29279000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>28930000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>29126000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>29574000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>28376000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>29737000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>29810000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>30656000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>29198000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>31976000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>31469000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>31421000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>30119000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>29619000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>28600000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>28021000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>25999000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>25323000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>26373000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>25749000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>24056000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>22909000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>21751000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>21374000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>20074000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>16969994020.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>23599342100.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>24967314890.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>25116000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>24070047960.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>22529529920.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>22485993840.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>25069000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>23209361800.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>22038798600.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>21810789370.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>22610621800.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>22116303520.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>21119856030.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>20973638840.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>19799331200.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>19631642160.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>18938304000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>21477335260.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>20450242650.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>20014498350.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>19396796980.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>21466273500.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>22106045090.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>22266368080.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>22509589200.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>23176607300.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>22658025600.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>17784935400.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>16054707000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>15761380850.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>24551211300.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>11793656040.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>10848078720.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>10773115799.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>10241878400.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>7962342440.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>8255610719.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>6852376440.0</v>
       </c>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-      <c r="Z49">
-[...1 lines deleted...]
-      </c>
+      <c r="Z49"/>
       <c r="AA49">
         <v>0.0</v>
       </c>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
-      <c r="AG49"/>
+      <c r="AG49">
+        <v>0.0</v>
+      </c>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
@@ -17156,187 +17291,192 @@
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>24260000000.0</v>
+      </c>
       <c r="C50">
+        <v>18204000000.0</v>
+      </c>
+      <c r="D50">
         <v>14862000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>18090000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>15115000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9894000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>8154000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>10696000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>8126000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>9620000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8798000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>7081000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>4908000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>5122000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>6251000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>5189000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4456000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4034000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>3128000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3428000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>4723000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3553000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>4383000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4116000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4531000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>5218000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>12762000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12418000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>13024000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>175193177144.54</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5208381569.81</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>7548882681.56</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7695000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>95229000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>6508000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>649354000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>683162000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>86219000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>789082000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>813021000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>45116000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>63360000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>787065000000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -17351,1052 +17491,1062 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
-        <v>233986000000.0</v>
+        <v>139643000000.0</v>
       </c>
       <c r="C51">
+        <v>254806000000.0</v>
+      </c>
+      <c r="D51">
         <v>131830000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>135991000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>131468000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>151490000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>124044000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>122176000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>118591000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>144217000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>210061000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>209063000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>214144000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>191781000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>209939000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>209735000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>198478000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>207515000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>211512000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>206532000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>203264000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>200619000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>213050000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>212604000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>204192000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>194036000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>221484000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>215134000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>237062000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>292627673618.09</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>176007000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>181494000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>178956000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>178126000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>184261000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>191967000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>199950000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>196125000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>192279000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>195979000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>187969000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>188026000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>200322000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>203078000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>207504000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>197786000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>196637000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>197159000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>188070000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>202384000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>207146000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>214507000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>223626000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>239813000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>227685000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>223287000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>222962000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>243853000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>221597000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>225064000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>222228000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>250502000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>198460000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>202838000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>187680000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>190521000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>182050000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>179577000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>170098000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>193762000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>128786409520.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>188733098150.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>240810388470.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>232966000000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>208587694350.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>218565843270.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>200411220240.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>152288000000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>156112999080.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>150412589600.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>135639069090.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>134001284410.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>149895973410.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>145641192480.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>140418002890.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>126894238240.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>117857404080.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>118120907520.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>117413923940.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>119561067250.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>125987282400.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>136979557990.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>121475641000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>115731535710.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>117434129560.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>208846348200.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>227441899300.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>207513122850.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>233219537400.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>209754835200.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>205870551650.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>226618066500.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>666703522800.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>550224717480.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>567836891000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>467405879200.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>429448737840.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>476435537279.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>341415867840.0</v>
       </c>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>22372617000.0</v>
+        <v>26479000000.0</v>
       </c>
       <c r="C52">
+        <v>108558000000.0</v>
+      </c>
+      <c r="D52">
         <v>18057000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>22461000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>15115000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9894000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>8154000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13328000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>10930000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>9620000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8798000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>7081000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4908000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>5122000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>6251000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>5189000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4456000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4034000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3128000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3428000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4723000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3553000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>4383000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4116000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4531000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>5218000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>12762000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12418000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>13024000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>14158000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>68008000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>63343000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>35850000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>18411000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>73745000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>95122000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>20109000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>17295000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>22352000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>24682000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>28477000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>28010000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>30194000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>32543000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>39260000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>42931000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>50471000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>56623000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>55175000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>59767000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>65479000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>71731000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>75465000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>69060000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>70119000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>63532000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>59901000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>65356000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>62409000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>65198000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>60722000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>64990000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>54571000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>55654000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>43993000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>42897000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>47381000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>44766000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>37423000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>39115000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>32998786750.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>59225210900.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>63548214780.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>53410000000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>57575263200.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>65316133240.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>63266045520.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>19793000000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>29454732760.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>28859157600.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>18372147690.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>20549000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>26177497860.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>24491302290.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>25285161110.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>20103255360.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>17893809180.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>19701575040.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>22109618400.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>22251102690.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>26427784950.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>19071749840.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>15381691500.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>11583350350.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>15012684500.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>42308404600.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>36432511500.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>36231486670.0</v>
       </c>
-      <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>219479000000.0</v>
+      </c>
+      <c r="C53">
         <v>191248343000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>42064000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>41586000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>42325000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>34236000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>42322000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>40076000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>38091000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>28874000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>32820000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>29824000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>29087000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>25450000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>35109000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>31515000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>31475000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>23377000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>32564000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>37186000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>41671000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>55834000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>53324000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>46233000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>44046000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>39214000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>44970000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>49959000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>53879000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>44993000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>43067000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>42298000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>53151000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>49358000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>48403000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>50741000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>51894000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>52665000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>64901000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>70019000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>66706000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>73583000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>67031000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>67074000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>68260000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>60415000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>59394000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>55013000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>51204000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>45318000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>51585000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>52860000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>51493000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>45460000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>302499000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>296462000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>300586000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>41249000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>296816000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>20660000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>24978000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>49642000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>22596000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>12781000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>9757000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>17119000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>231844000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>240978000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>13530000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>22713000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>20441161000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>20681356000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>1597721362000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>38659000000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>11086882000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>14663107000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>923991773000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>22054000000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>618650247000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>606245003000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>589547196000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>21675000000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>560837972000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>571003402000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>515913098000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>496700599000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>479109535000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>473073915000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>485909999000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>456990468000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>483722742000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>469309840000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>425033863000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>415125168000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>301317996000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>313815603000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>304418846000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>398025983000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>278236214000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>262165306000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>285913755000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>121751000000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-      <c r="Z54">
-[...1 lines deleted...]
-      </c>
+      <c r="Z54"/>
       <c r="AA54">
         <v>0.0</v>
       </c>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
-      <c r="AG54"/>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
@@ -18429,1401 +18579,1416 @@
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1483027000000.0</v>
+      </c>
+      <c r="C55">
         <v>1435067000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1391246000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1397830000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1416847000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1387177000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1380092000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1351406000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1330785000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1317266000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1358272000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1306820000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1306777000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1336788000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1498067000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1386660000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1343066000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1323993000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1326058000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1320384000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1317392000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1324961000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1387517000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1407296000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1491286000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1299638000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1500922000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1436096000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1437179000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1348137000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1379982000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1420960000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1477735000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1474732000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1521454000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1568734000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1564756000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1590546000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1688951000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1803290000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1740569000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1629130000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1719374000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1694176000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1955465000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1708703000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1709189000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1665410000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1636574000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1611400000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1787971000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1909879000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2032690000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2012329000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2185646000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2241174000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2103295000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2164103000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2282479000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1849695000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1842245000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1905630000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1957748000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1925655000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1670442000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1500664000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1659557000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1732873000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2103425000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2202423000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1461586305570.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1992526551750.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>2304161947060.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2020349000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>1879536618540.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1938039720410.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1746510249600.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1126230000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1095422779960.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1059044841400.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1034002358210.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>991408221130.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>970785035740.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>961693895610.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>900528039070.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>839447382080.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>844914933720.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>848314682880.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>877047329600.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>802211685120.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>863656786650.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>849637590450.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>800052058750.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>759035840150.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>830436896300.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>897565088000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>949614473500.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>919820307010.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>1033381366200.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>987141514800.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>1018021732950.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>977580386200.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>1130068030980.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>976030787160.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>994329584599.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>834153918000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>782945226720.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>824751469439.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
-        <v>355845672000.0</v>
+        <v>369353000000.0</v>
       </c>
       <c r="C56">
+        <v>169137628000.0</v>
+      </c>
+      <c r="D56">
         <v>191515000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>187211000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>201353000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>254956000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>526313000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>317354000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>313377000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>291667000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>210270000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>202529000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>197321000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>219350000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>228244000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>217813000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>210418000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>297533000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1078042000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1074242000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1068272000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1139348000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1118720000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1149239000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1233076000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1110263000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1207263000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1108163000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1094415000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1125225000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1157340000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1190241000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1118819000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1230347000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1273771000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1316580000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1308141000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1351673000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1421873000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1527385000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1470680000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1339936000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1431459000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1389028000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1643034000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1425251000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1289085000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1202634000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1183143000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1331261000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1312206000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1405849000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1512611000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1700270000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1653137000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1718047000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1776576000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1862255000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1944317000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>751746000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>745531000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1569649000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>654914000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>632605000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>586686000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>1237977000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>565016000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>552099000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>544727000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1937633000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>450266583370.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1935325249100.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>868776570970.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>1498871000000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>461455643460.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>493905422270.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>708802481280.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>661736000000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>459812482080.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>462675467800.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>410594276840.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>407336515190.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>415591675240.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>413633177370.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>393388414210.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>368011585360.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>368850023880.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>375579361920.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>370646973980.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>346567892010.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>389982041400.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>392063342990.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>386734311250.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>383781984340.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>810441924600.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>877634408000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>930344422700.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>901035275270.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>1017173825700.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>972362242200.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>1002125649200.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>956678551300.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
+      <c r="DF56"/>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>87</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>885481000000.0</v>
+      </c>
       <c r="C57">
+        <v>957702000000.0</v>
+      </c>
+      <c r="D57">
         <v>838925000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>824601000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>833740000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>862099000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>58136000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>795291000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>56135000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>96575000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8798000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7081000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4908000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>90659000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6251000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5189000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>4456000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>75824000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>3128000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3428000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4723000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>85102000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>4383000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4116000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4531000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>78925000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>12762000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>12418000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>13024000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>107352000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>134518000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>145044000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>17476000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>127776000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>179532000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>178559000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>164832000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>142026000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>191937000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>206390000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>206400000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>165254000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>201768000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>200016000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>235052000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>189094000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>223651000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>220944000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>55175000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>182432000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>247838000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>269216000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>260582000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>200706000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>70119000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>63532000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>59901000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>208754000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>62409000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>65198000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>60722000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>185092000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>54571000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>55654000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>43993000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>157407000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>47381000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>44766000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>37423000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>155694000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>32998786750.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>59225210900.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>63548214780.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>188604000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>57575263200.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>65316133240.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>69070379760.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>81960000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>29454732760.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>28859157600.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>18372147690.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>20533619200.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>26177497860.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>24491302290.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>25285161110.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>20103255360.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>22661792400.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>24238569600.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>26059967620.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>26037831760.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>30880026450.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>23263467370.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>19668722500.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>16254809290.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>19924085500.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>48461750400.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>42898694300.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>43667275230.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>349325462000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>341621104000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>347081428000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>769049252100.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>1080734148840.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>932005808280.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>952777032199.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>795765744800.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>747668551120.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>788923636919.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>605285815080.0</v>
       </c>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>1403380000000.0</v>
+      </c>
+      <c r="C58">
         <v>1354864000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1312368000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1319978000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1335280000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1307745000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1303624000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1276137000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1254894000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1240935000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1284380000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1234492000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1233399000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1264460000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1427152000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1317775000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1274333000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1255962000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1260122000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1255156000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1253641000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1262776000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1325327000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1344478000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1427997000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1242000000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1436301000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1371114000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1367984000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1279399000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1311195000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1352099000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1409710000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1406633000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1450844000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1497524000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1499904000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1525728000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1622224000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1736481000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1674021000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1561506000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1650495000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1618440000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1877534000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1635480000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1639082000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1597008000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1580557000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1556433000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1731207000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1852144000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1976612000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1957919000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>2128238000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2184816000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2047490000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2109443000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2229371000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1798017000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1790655000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1855238000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1918209000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1883084000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1630258000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1462695000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1623900000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1697433000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>2068527000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2170509000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>1435607164010.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1958824190100.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2268146733050.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>1981883000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1841983755780.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1901039163730.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1709667623520.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1093422000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1064404734560.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1029960295000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1003256710540.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>961495162140.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>940802350060.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>934070666760.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>873712360840.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>813562190880.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>818652827460.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>821140266240.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>848509364000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>774058557440.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>836251052700.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>819782792840.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>770689923500.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>729018238120.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>798333548980.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>859725987400.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>907762116800.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>879557355170.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>992219811600.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>944176789200.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>974516120900.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>931612765300.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>1099435614960.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>948326430600.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>969260128899.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>811164317600.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>762098127760.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>803195801279.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>612578840880.0</v>
       </c>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-      <c r="Z59">
-[...1 lines deleted...]
-      </c>
+      <c r="Z59"/>
       <c r="AA59">
         <v>0.0</v>
       </c>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
-      <c r="AG59"/>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
@@ -19856,708 +20021,713 @@
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>78013000000.0</v>
+      </c>
+      <c r="C60">
         <v>78641000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>77378000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>76395000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>80000000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>77826000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>74914000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>73686000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>65505000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>73054000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>72118000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>70605000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>71580000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>70537000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>69048000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>67116000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>66977000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>66333000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>64302000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>63637000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>62109000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>60598000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>60554000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>61170000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>61654000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>56000000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>63022000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>63417000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>67590000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>67170000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>67252000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>67332000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>66615000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>67849000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>70345000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>70932000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>64560000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>64502000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>66443000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>66540000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>66269000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>67354000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>68623000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>75436000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>77643000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>72970000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>69821000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>68139000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>55753000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>54720000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>56460000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>57479000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>55820000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>54003000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>56815000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>55745000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>54958000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>53390000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>51884000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>50055000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>49981000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>48843000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>38508000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>41538000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>39118000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>36647000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>34565000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>34327000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>33661000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>30703000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>24674084760.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>31922466200.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>33981407730.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>37044000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>36811448100.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>36283949780.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>36237041040.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>32808000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>31018045400.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>29084546400.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>30745647670.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>29913058990.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>29982685680.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>27623228850.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>26815678230.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>25885191200.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>26262106260.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>27174416640.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>28537965600.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>28153127680.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>27405733950.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>29854797610.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>29362135250.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>30017602030.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>32103347320.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>37839100600.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>41852356700.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>40262951840.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>40213141800.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>42210525000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>42834380650.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>45967620900.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>30632416020.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>27704356560.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>25069455699.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>22989600400.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>20847098960.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>21555668159.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>17004045240.0</v>
       </c>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-      <c r="R61">
+      <c r="R61"/>
+      <c r="S61">
         <v>-6000000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-16000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-28000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-35000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-7000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-14000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-56000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-16000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-4000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-7000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-12000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-28000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-17205781.14</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2.3622925002627E+16</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-787755885907.66</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-29568000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-10820000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-21263000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-37656000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-89863000.0</v>
       </c>
-      <c r="AL61"/>
-      <c r="AM61">
+      <c r="AM61"/>
+      <c r="AN61">
         <v>-23600000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-211814000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-239190000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-10859000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-33486000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-10039000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-12889000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-9681000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-21467000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-6845000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-12399000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-17913000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-20303000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-23418000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-83304000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-79116000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-213410000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-528256000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-330683000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-1067678000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-1393316000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1128437000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-300680000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-597105000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-284261000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-167158000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-144728000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-68794000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-33649000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-365922000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-432309000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-1306994000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-3414643000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-3861410000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-4559743000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-4116586000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-3998383000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-3588208000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-2777780000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-3138247000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-2797484000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-2733428000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-1240606000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-3988386000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-2761282000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-2544209000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-2475782000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-2129527000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-1183340000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-49934000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-806355000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-1223169000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-406585000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-20704000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-1692466000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-2055000000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-1213000000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-32000000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-284000000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-426000000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-375000000.0</v>
       </c>
-      <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
-      <c r="CY61">
+      <c r="CY61"/>
+      <c r="CZ61">
         <v>-231000000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-206000000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-35000000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
-      <c r="Z62">
-[...1 lines deleted...]
-      </c>
+      <c r="Z62"/>
       <c r="AA62">
         <v>0.0</v>
       </c>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
@@ -20591,50 +20761,51 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20724,51 +20895,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
         <v>30462586000.0</v>
       </c>
       <c r="C2">
         <v>38122000000.0</v>
       </c>
       <c r="D2">
         <v>31978000000.0</v>
       </c>
       <c r="E2">
         <v>11875000000.0</v>
       </c>
       <c r="F2">
         <v>5960000000.0</v>
       </c>
       <c r="G2">
         <v>8073000000.0</v>
       </c>
       <c r="H2">
         <v>12181000000.0</v>
       </c>
       <c r="I2">
         <v>11927000000.0</v>
       </c>
@@ -20822,51 +20993,51 @@
       </c>
       <c r="Z2">
         <v>46123018580.0</v>
       </c>
       <c r="AA2">
         <v>48715049220.0</v>
       </c>
       <c r="AB2">
         <v>24905000000.0</v>
       </c>
       <c r="AC2">
         <v>22388000000.0</v>
       </c>
       <c r="AD2">
         <v>19338000000.0</v>
       </c>
       <c r="AE2">
         <v>15862000000.0</v>
       </c>
       <c r="AF2">
         <v>14526000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>1942000000.0</v>
       </c>
       <c r="E3">
         <v>1942000000.0</v>
       </c>
       <c r="F3">
         <v>2008000000.0</v>
       </c>
       <c r="G3">
         <v>2061000000.0</v>
       </c>
       <c r="H3">
         <v>2305000000.0</v>
       </c>
       <c r="I3">
         <v>1525000000.0</v>
       </c>
       <c r="J3">
         <v>1376000000.0</v>
       </c>
       <c r="K3">
@@ -20916,99 +21087,99 @@
       </c>
       <c r="Z3">
         <v>4894628050.0</v>
       </c>
       <c r="AA3">
         <v>3329441980.0</v>
       </c>
       <c r="AB3">
         <v>24735646000.0</v>
       </c>
       <c r="AC3">
         <v>19087902433.0</v>
       </c>
       <c r="AD3">
         <v>16506916800.0</v>
       </c>
       <c r="AE3">
         <v>12235493599.0</v>
       </c>
       <c r="AF3">
         <v>10848016800.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>5716000000.0</v>
       </c>
       <c r="E5">
         <v>5594000000.0</v>
       </c>
       <c r="F5">
         <v>3245000000.0</v>
       </c>
       <c r="G5">
         <v>874000000.0</v>
       </c>
       <c r="H5">
         <v>-2760000000.0</v>
       </c>
       <c r="I5">
         <v>12856000000.0</v>
       </c>
       <c r="J5">
         <v>1092000000.0</v>
       </c>
       <c r="K5">
@@ -21058,51 +21229,51 @@
       </c>
       <c r="Z5">
         <v>1806123370.0</v>
       </c>
       <c r="AA5">
         <v>6888867800.0</v>
       </c>
       <c r="AB5">
         <v>4059208400.0</v>
       </c>
       <c r="AC5">
         <v>3437817600.0</v>
       </c>
       <c r="AD5">
         <v>892012000.0</v>
       </c>
       <c r="AE5">
         <v>1928428572.0</v>
       </c>
       <c r="AF5">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
         <v>9721358000.0</v>
       </c>
       <c r="C6">
         <v>5291000000.0</v>
       </c>
       <c r="D6">
         <v>5678000000.0</v>
       </c>
       <c r="E6">
         <v>5594000000.0</v>
       </c>
       <c r="F6">
         <v>3245000000.0</v>
       </c>
       <c r="G6">
         <v>874000000.0</v>
       </c>
       <c r="H6">
         <v>-2760000000.0</v>
       </c>
       <c r="I6">
         <v>12856000000.0</v>
       </c>
@@ -21156,99 +21327,99 @@
       </c>
       <c r="Z6">
         <v>6700751420.0</v>
       </c>
       <c r="AA6">
         <v>10218309780.0</v>
       </c>
       <c r="AB6">
         <v>28794854400.0</v>
       </c>
       <c r="AC6">
         <v>22525720033.0</v>
       </c>
       <c r="AD6">
         <v>17398928800.0</v>
       </c>
       <c r="AE6">
         <v>14163922171.0</v>
       </c>
       <c r="AF6">
         <v>12209433200.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -21258,51 +21429,51 @@
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>60706000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>190215000.0</v>
       </c>
       <c r="Y8">
         <v>39000000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
         <v>30401609000.0</v>
       </c>
       <c r="C9">
         <v>28218000000.0</v>
       </c>
       <c r="D9">
         <v>27370000000.0</v>
       </c>
       <c r="E9">
         <v>25430000000.0</v>
       </c>
       <c r="F9">
         <v>25303000000.0</v>
       </c>
       <c r="G9">
         <v>23891000000.0</v>
       </c>
       <c r="H9">
         <v>22948000000.0</v>
       </c>
       <c r="I9">
         <v>25095000000.0</v>
       </c>
@@ -21356,51 +21527,51 @@
       </c>
       <c r="Z9">
         <v>28647341990.0</v>
       </c>
       <c r="AA9">
         <v>34096169020.0</v>
       </c>
       <c r="AB9">
         <v>16630140800.0</v>
       </c>
       <c r="AC9">
         <v>9739630566.0</v>
       </c>
       <c r="AD9">
         <v>8099810400.0</v>
       </c>
       <c r="AE9">
         <v>6549714799.0</v>
       </c>
       <c r="AF9">
         <v>5779485200.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
         <v>9731000000.0</v>
       </c>
       <c r="C10">
         <v>5291000000.0</v>
       </c>
       <c r="D10">
         <v>5678000000.0</v>
       </c>
       <c r="E10">
         <v>5594000000.0</v>
       </c>
       <c r="F10">
         <v>3390000000.0</v>
       </c>
       <c r="G10">
         <v>1003000000.0</v>
       </c>
       <c r="H10">
         <v>-2634000000.0</v>
       </c>
       <c r="I10">
         <v>1330000000.0</v>
       </c>
@@ -21454,51 +21625,51 @@
       </c>
       <c r="Z10">
         <v>1806123370.0</v>
       </c>
       <c r="AA10">
         <v>6888867800.0</v>
       </c>
       <c r="AB10">
         <v>4059208400.0</v>
       </c>
       <c r="AC10">
         <v>3437817600.0</v>
       </c>
       <c r="AD10">
         <v>892012000.0</v>
       </c>
       <c r="AE10">
         <v>1928428571.0</v>
       </c>
       <c r="AF10">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
         <v>2592000000.0</v>
       </c>
       <c r="C11">
         <v>1786000000.0</v>
       </c>
       <c r="D11">
         <v>787000000.0</v>
       </c>
       <c r="E11">
         <v>-64000000.0</v>
       </c>
       <c r="F11">
         <v>880000000.0</v>
       </c>
       <c r="G11">
         <v>391000000.0</v>
       </c>
       <c r="H11">
         <v>2630000000.0</v>
       </c>
       <c r="I11">
         <v>989000000.0</v>
       </c>
@@ -21552,51 +21723,51 @@
       </c>
       <c r="Z11">
         <v>1431861340.0</v>
       </c>
       <c r="AA11">
         <v>-6662078180.0</v>
       </c>
       <c r="AB11">
         <v>1505691200.0</v>
       </c>
       <c r="AC11">
         <v>1965319833.0</v>
       </c>
       <c r="AD11">
         <v>447286400.0</v>
       </c>
       <c r="AE11">
         <v>1053693371.0</v>
       </c>
       <c r="AF11">
         <v>551885200.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
         <v>28756226000.0</v>
       </c>
       <c r="C12">
         <v>36292000000.0</v>
       </c>
       <c r="D12">
         <v>30473000000.0</v>
       </c>
       <c r="E12">
         <v>10649000000.0</v>
       </c>
       <c r="F12">
         <v>5445000000.0</v>
       </c>
       <c r="G12">
         <v>6405000000.0</v>
       </c>
       <c r="H12">
         <v>11400000000.0</v>
       </c>
       <c r="I12">
         <v>11600000000.0</v>
       </c>
@@ -21650,53 +21821,55 @@
       </c>
       <c r="Z12">
         <v>45096888750.0</v>
       </c>
       <c r="AA12">
         <v>48235916220.0</v>
       </c>
       <c r="AB12">
         <v>24735646000.0</v>
       </c>
       <c r="AC12">
         <v>19088755066.0</v>
       </c>
       <c r="AD12">
         <v>16506916800.0</v>
       </c>
       <c r="AE12">
         <v>12235493599.0</v>
       </c>
       <c r="AF12">
         <v>10848016800.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>186</v>
+      </c>
+      <c r="B13">
+        <v>44458000000.0</v>
+      </c>
       <c r="C13">
         <v>49356000000.0</v>
       </c>
       <c r="D13">
         <v>40013000000.0</v>
       </c>
       <c r="E13">
         <v>24299000000.0</v>
       </c>
       <c r="F13">
         <v>16599000000.0</v>
       </c>
       <c r="G13">
         <v>17954000000.0</v>
       </c>
       <c r="H13">
         <v>25149000000.0</v>
       </c>
       <c r="I13">
         <v>24792000000.0</v>
       </c>
       <c r="J13">
         <v>24004000000.0</v>
       </c>
       <c r="K13">
@@ -21706,53 +21879,55 @@
         <v>25967000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>-208000000.0</v>
+      </c>
       <c r="C14">
         <v>-139000000.0</v>
       </c>
       <c r="D14">
         <v>-117000000.0</v>
       </c>
       <c r="E14">
         <v>-134000000.0</v>
       </c>
       <c r="F14">
         <v>-144000000.0</v>
       </c>
       <c r="G14">
         <v>1587000000.0</v>
       </c>
       <c r="H14">
         <v>1638000000.0</v>
       </c>
       <c r="I14">
         <v>1568000000.0</v>
       </c>
       <c r="J14">
         <v>250000000.0</v>
       </c>
       <c r="K14">
@@ -21774,51 +21949,51 @@
         <v>251676000.0</v>
       </c>
       <c r="Q14">
         <v>26538000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14">
         <v>52571000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
         <v>6931000000.0</v>
       </c>
       <c r="C15">
         <v>3366000000.0</v>
       </c>
       <c r="D15">
         <v>4772000000.0</v>
       </c>
       <c r="E15">
         <v>5525000000.0</v>
       </c>
       <c r="F15">
         <v>2365000000.0</v>
       </c>
       <c r="G15">
         <v>483000000.0</v>
       </c>
       <c r="H15">
         <v>-5264000000.0</v>
       </c>
       <c r="I15">
         <v>267000000.0</v>
       </c>
@@ -21872,51 +22047,51 @@
       </c>
       <c r="Z15">
         <v>167462590.0</v>
       </c>
       <c r="AA15">
         <v>13550945980.0</v>
       </c>
       <c r="AB15">
         <v>2553517200.0</v>
       </c>
       <c r="AC15">
         <v>1471645133.0</v>
       </c>
       <c r="AD15">
         <v>444725600.0</v>
       </c>
       <c r="AE15">
         <v>874735199.0</v>
       </c>
       <c r="AF15">
         <v>809531200.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B16">
         <v>6122000000.0</v>
       </c>
       <c r="C16">
         <v>2792000000.0</v>
       </c>
       <c r="D16">
         <v>4274000000.0</v>
       </c>
       <c r="E16">
         <v>5046000000.0</v>
       </c>
       <c r="F16">
         <v>2002000000.0</v>
       </c>
       <c r="G16">
         <v>146000000.0</v>
       </c>
       <c r="H16">
         <v>-5720000000.0</v>
       </c>
       <c r="I16">
         <v>-25000000.0</v>
       </c>
@@ -21958,53 +22133,55 @@
         <v>4179042000.0</v>
       </c>
       <c r="W16">
         <v>3346594000.0</v>
       </c>
       <c r="X16">
         <v>1529277000.0</v>
       </c>
       <c r="Y16">
         <v>377000000.0</v>
       </c>
       <c r="Z16">
         <v>333000000.0</v>
       </c>
       <c r="AA16">
         <v>4646000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>7139000000.0</v>
+      </c>
       <c r="C17">
         <v>3505000000.0</v>
       </c>
       <c r="D17">
         <v>5439000000.0</v>
       </c>
       <c r="E17">
         <v>5658000000.0</v>
       </c>
       <c r="F17">
         <v>2510000000.0</v>
       </c>
       <c r="G17">
         <v>612000000.0</v>
       </c>
       <c r="H17">
         <v>-5264000000.0</v>
       </c>
       <c r="I17">
         <v>341000000.0</v>
       </c>
       <c r="J17">
         <v>-735000000.0</v>
       </c>
       <c r="K17">
@@ -22016,53 +22193,55 @@
       <c r="M17">
         <v>2994038666.66</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>15690000000.0</v>
+      </c>
       <c r="C18">
         <v>13064000000.0</v>
       </c>
       <c r="D18">
         <v>14116000000.0</v>
       </c>
       <c r="E18">
         <v>13650000000.0</v>
       </c>
       <c r="F18">
         <v>11155000000.0</v>
       </c>
       <c r="G18">
         <v>11549000000.0</v>
       </c>
       <c r="H18">
         <v>13750000000.0</v>
       </c>
       <c r="I18">
         <v>13192000000.0</v>
       </c>
       <c r="J18">
         <v>12378000000.0</v>
       </c>
       <c r="K18">
@@ -22072,147 +22251,147 @@
         <v>15881000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>5.7801212179163E+14</v>
       </c>
       <c r="L20">
         <v>1.0E+18</v>
       </c>
       <c r="M20">
         <v>522318986.8</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
         <v>9714000000.0</v>
       </c>
       <c r="C21">
         <v>5291000000.0</v>
       </c>
       <c r="D21">
         <v>5678000000.0</v>
       </c>
       <c r="E21">
         <v>5594000000.0</v>
       </c>
       <c r="F21">
         <v>3245000000.0</v>
       </c>
       <c r="G21">
         <v>874000000.0</v>
       </c>
       <c r="H21">
         <v>-2760000000.0</v>
       </c>
       <c r="I21">
         <v>12856000000.0</v>
       </c>
@@ -22266,99 +22445,99 @@
       </c>
       <c r="Z21">
         <v>1806123370.0</v>
       </c>
       <c r="AA21">
         <v>6888867800.0</v>
       </c>
       <c r="AB21">
         <v>4059208400.0</v>
       </c>
       <c r="AC21">
         <v>3437817600.0</v>
       </c>
       <c r="AD21">
         <v>892012000.0</v>
       </c>
       <c r="AE21">
         <v>1928428571.0</v>
       </c>
       <c r="AF21">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
         <v>51142838000.0</v>
       </c>
       <c r="C23">
         <v>61049000000.0</v>
       </c>
       <c r="D23">
         <v>53670000000.0</v>
       </c>
       <c r="E23">
         <v>31711000000.0</v>
       </c>
       <c r="F23">
         <v>22058000000.0</v>
       </c>
       <c r="G23">
         <v>23017000000.0</v>
       </c>
       <c r="H23">
         <v>25708000000.0</v>
       </c>
       <c r="I23">
         <v>19745000000.0</v>
       </c>
@@ -22412,183 +22591,183 @@
       </c>
       <c r="Z23">
         <v>72964237200.0</v>
       </c>
       <c r="AA23">
         <v>75922350440.0</v>
       </c>
       <c r="AB23">
         <v>12570932400.0</v>
       </c>
       <c r="AC23">
         <v>6302665600.0</v>
       </c>
       <c r="AD23">
         <v>7207798400.0</v>
       </c>
       <c r="AE23">
         <v>4620514857.0</v>
       </c>
       <c r="AF23">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B27">
         <v>11813000000.0</v>
       </c>
       <c r="C27">
         <v>149000000.0</v>
       </c>
       <c r="D27">
         <v>203000000.0</v>
       </c>
       <c r="E27">
         <v>165000000.0</v>
       </c>
       <c r="F27">
         <v>178000000.0</v>
       </c>
       <c r="G27">
         <v>174000000.0</v>
       </c>
       <c r="H27">
         <v>251000000.0</v>
       </c>
       <c r="I27">
         <v>278000000.0</v>
       </c>
@@ -22620,51 +22799,51 @@
         <v>278000000.0</v>
       </c>
       <c r="S27">
         <v>373000000.0</v>
       </c>
       <c r="T27">
         <v>411000000.0</v>
       </c>
       <c r="U27">
         <v>431000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
         <v>8860000000.0</v>
       </c>
       <c r="C28">
         <v>18231000000.0</v>
       </c>
       <c r="D28">
         <v>17826000000.0</v>
       </c>
       <c r="E28">
         <v>16814000000.0</v>
       </c>
       <c r="F28">
         <v>17392000000.0</v>
       </c>
       <c r="G28">
         <v>20730000000.0</v>
       </c>
       <c r="H28">
         <v>23395000000.0</v>
       </c>
       <c r="I28">
         <v>19467000000.0</v>
       </c>
@@ -22718,51 +22897,51 @@
       </c>
       <c r="Z28">
         <v>16391103440.0</v>
       </c>
       <c r="AA28">
         <v>17577792660.0</v>
       </c>
       <c r="AB28">
         <v>12570932400.0</v>
       </c>
       <c r="AC28">
         <v>6302665600.0</v>
       </c>
       <c r="AD28">
         <v>7207798400.0</v>
       </c>
       <c r="AE28">
         <v>4620514857.0</v>
       </c>
       <c r="AF28">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
         <v>2592000000.0</v>
       </c>
       <c r="C29">
         <v>1786000000.0</v>
       </c>
       <c r="D29">
         <v>315000000.0</v>
       </c>
       <c r="E29">
         <v>-64000000.0</v>
       </c>
       <c r="F29">
         <v>880000000.0</v>
       </c>
       <c r="G29">
         <v>391000000.0</v>
       </c>
       <c r="H29">
         <v>2630000000.0</v>
       </c>
       <c r="I29">
         <v>989000000.0</v>
       </c>
@@ -22776,51 +22955,51 @@
         <v>675000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
         <v>20680252000.0</v>
       </c>
       <c r="C30">
         <v>22927000000.0</v>
       </c>
       <c r="D30">
         <v>21692000000.0</v>
       </c>
       <c r="E30">
         <v>19836000000.0</v>
       </c>
       <c r="F30">
         <v>-22058000000.0</v>
       </c>
       <c r="G30">
         <v>-23017000000.0</v>
       </c>
       <c r="H30">
         <v>-25708000000.0</v>
       </c>
       <c r="I30">
         <v>19745000000.0</v>
       </c>
@@ -22874,51 +23053,51 @@
       </c>
       <c r="Z30">
         <v>26841218620.0</v>
       </c>
       <c r="AA30">
         <v>27207301220.0</v>
       </c>
       <c r="AB30">
         <v>12570932400.0</v>
       </c>
       <c r="AC30">
         <v>6302665600.0</v>
       </c>
       <c r="AD30">
         <v>7207798400.0</v>
       </c>
       <c r="AE30">
         <v>4620514857.0</v>
       </c>
       <c r="AF30">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B31">
         <v>17000000.0</v>
       </c>
       <c r="C31">
         <v>-2033000000.0</v>
       </c>
       <c r="D31">
         <v>-824000000.0</v>
       </c>
       <c r="E31">
         <v>-381000000.0</v>
       </c>
       <c r="F31">
         <v>145000000.0</v>
       </c>
       <c r="G31">
         <v>129000000.0</v>
       </c>
       <c r="H31">
         <v>126000000.0</v>
       </c>
       <c r="I31">
         <v>-11526000000.0</v>
       </c>
@@ -22962,51 +23141,51 @@
         <v>-351000000.0</v>
       </c>
       <c r="W31">
         <v>-53000000.0</v>
       </c>
       <c r="X31">
         <v>-21848529480.0</v>
       </c>
       <c r="Y31">
         <v>-28656760870.0</v>
       </c>
       <c r="Z31">
         <v>-44890089310.0</v>
       </c>
       <c r="AA31">
         <v>-48235916220.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
         <v>60864195000.0</v>
       </c>
       <c r="C32">
         <v>66340000000.0</v>
       </c>
       <c r="D32">
         <v>59348000000.0</v>
       </c>
       <c r="E32">
         <v>37305000000.0</v>
       </c>
       <c r="F32">
         <v>25303000000.0</v>
       </c>
       <c r="G32">
         <v>23891000000.0</v>
       </c>
       <c r="H32">
         <v>22948000000.0</v>
       </c>
       <c r="I32">
         <v>25095000000.0</v>
       </c>
@@ -23079,1052 +23258,1057 @@
       <c r="AF32">
         <v>5779485200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B2">
+        <v>7139000000.0</v>
+      </c>
+      <c r="C2">
         <v>395000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7470000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7629000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8294000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8495000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9602000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10104000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9921000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9545000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>8327000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7449000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6658000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4831000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3097000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2107000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1840000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1599000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1491000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1367000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1502000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1465000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1644000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2162000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2736000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2406000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3048000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3351000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3287000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2768000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2691000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3045000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3132000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3838000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2909000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3260000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3088000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3466000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3161000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3288000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2412000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2467000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3175000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2966000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2465000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3060000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2765000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2946000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3117000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2157000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3423000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3477000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3298000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3414000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4401000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>5760000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>4489000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4095000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4800000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5811000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4575000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3283000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3647000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4425000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3132000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2874000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3366000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5467000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5482000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>17960221140.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>10638000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>12193000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12787000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>14036474740.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14805868560.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14925370310.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>13858091280.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>11738864640.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>12729493800.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14109495400.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>11324912270.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>9724951180.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8860485400.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>9910334070.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7555385420.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>5984549560.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5560904700.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6188152320.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>5450296900.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5093051400.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5572593600.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6164597230.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>5958277500.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6136011930.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8511407300.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7480044600.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8585245900.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>15185441780.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>12666360300.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12093094800.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>11577600100.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11205000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>8628000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8969000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>6952000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6306000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7020000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6284000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>5295000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
+      <c r="G3"/>
+      <c r="H3">
         <v>68000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>-365000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-2035000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-1388000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-1722000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-1539000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-1852000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-1240000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-1609000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-1512000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-1475000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-1567000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-518000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-1573000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-1609000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-894000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-721000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-268000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-346000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-823000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>461000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>-139000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-275000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-164000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-583000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-893000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>-431000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>663000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>-1061000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-866000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-833000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-673000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-1115000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-992000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-978000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>782000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>-879000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-2461000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-3047000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-1543000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-1174000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-1441000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-1736000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>346000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>-1211000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-1614000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-2611000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-802000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>503000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>604000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>1009000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1455000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>789000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1409000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>44000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>700000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2584000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>394000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>577000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>139000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>147000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>-90000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1586000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1729465320.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>339000000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>681000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>848000000.0</v>
       </c>
-      <c r="BV3"/>
       <c r="BW3"/>
-      <c r="BX3">
+      <c r="BX3"/>
+      <c r="BY3">
         <v>406980950.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>458118720.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>470456110.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>397126240.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>398754960.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>250803040.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>265588760.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>401606130.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>316195130.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>489086620.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>406947900.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>482482980.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>256390700.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>629036500.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>629392010.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>445151730.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>435159870.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1556840250.0</v>
       </c>
-      <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
-      <c r="CX3">
+      <c r="CX3"/>
+      <c r="CY3">
         <v>11709994400.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>9789846480.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9457272360.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>7253021599.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>6218425200.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6584479200.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6114834719.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
@@ -24318,734 +24502,739 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
+      <c r="G5"/>
+      <c r="H5">
         <v>2194000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>10040000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>1866000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>902000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1698000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>868000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1854000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>812000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1521000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3357000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3206000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>399000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>566000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3998000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>1564000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1435000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>459000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1514000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2650000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1690000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>4733000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2244000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3439000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>2197000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4315000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5407000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3476000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>6797000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1101000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>934000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1018000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-390000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>714000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1453000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-731000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-787000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2254000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>4043000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3062000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6221000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3936000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>7264000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>11039000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-351000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-677000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-568000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>8113000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>578000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1127000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>967000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1887000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-351000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>942000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1778000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>3021000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>707000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-1048000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1524000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2793000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>756000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1315000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1316000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1815000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-6082158870.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>93000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>642000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-254000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1431994180.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1440082350.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2700204350.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3151437600.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1879629040.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1773697960.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2039455600.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2586406350.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1038310730.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1875995830.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1410688440.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1782003300.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>298883140.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1005225000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1160073600.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1559198860.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>672743400.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>754050150.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1088994830.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>233388750.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2943110530.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-310886620.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>353316600.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1268913800.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-2173039130.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1102090800.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1593116400.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1446343850.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>860781400.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1164161160.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>3424821120.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1707882101.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1219649600.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>362052560.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1264030920.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B6">
+        <v>3041000000.0</v>
+      </c>
+      <c r="C6">
         <v>2027000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2445000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2421000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2837000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>582000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2262000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>411000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2036000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>698000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1723000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1405000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1852000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>775000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1615000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1547000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1658000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>82000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>554000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1165000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1589000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>240000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>482000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>158000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>74000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-1293000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-687000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-946000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>292000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-320000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>506000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>711000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>432000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-1405000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>933000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>822000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>878000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2416000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>619000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>408000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>579000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-2704000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-6101000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1228000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1479000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>252000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>266000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>917000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1680000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-1768000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>18000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>792000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2414000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-3182000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1630000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1571000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2896000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1104000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1731000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3187000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3065000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1407000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1536000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1918000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>3370000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>895000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1462000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1226000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3401000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-4352693550.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>432000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1323000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>594000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1453984300.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1440082350.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3107185300.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3609556320.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2350085150.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2170824200.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2438210560.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2837209390.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1303899490.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2277601960.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1726883570.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2271089920.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>705831040.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1487707980.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1416464300.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2188235360.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1302135410.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1199201880.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1524154700.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1790229000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>2943110530.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-310886620.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>353316600.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1268913800.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-2173039130.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>357850200.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>889509600.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>912098450.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>12570775800.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>10954007640.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>12882093480.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>8960903700.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>7438074800.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>6946531760.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>7378865639.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>5790727560.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-      <c r="Z7">
-[...1 lines deleted...]
-      </c>
+      <c r="Z7"/>
       <c r="AA7">
         <v>0.0</v>
       </c>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
@@ -25239,86 +25428,87 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
@@ -25429,1541 +25619,1560 @@
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
         <v>60706000.0</v>
       </c>
-      <c r="CA8">
-[...1 lines deleted...]
-      </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
         <v>14300000.0</v>
       </c>
-      <c r="CM8">
+      <c r="CN8">
         <v>175915000.0</v>
       </c>
-      <c r="CN8">
-[...1 lines deleted...]
-      </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
         <v>2000000.0</v>
       </c>
-      <c r="CQ8">
+      <c r="CR8">
         <v>1000000.0</v>
       </c>
-      <c r="CR8">
+      <c r="CS8">
         <v>-36000000.0</v>
       </c>
-      <c r="CS8">
+      <c r="CT8">
         <v>36000000.0</v>
       </c>
-      <c r="CT8">
-[...1 lines deleted...]
-      </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B9">
+        <v>8146000000.0</v>
+      </c>
+      <c r="C9">
         <v>7331000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7607000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7398000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>8073000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>6772000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6987000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7122000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7334000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>6150000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6910000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6998000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7311000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>5740000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>6474000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6347000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>7000000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>5592000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5932000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>6088000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>7114000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>5161000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5644000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5454000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5681000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5060000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5061000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5973000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>6134000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>5300000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>6021000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6283000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6616000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>5568000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6570000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6452000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>7192000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>6550000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7091000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6880000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>7659000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>5997000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>7695000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8805000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9957000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7321000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7428000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>7437000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7993000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>5739000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7100000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7637000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9001000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7307000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7930000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7546000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9029000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6676000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6795000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8008000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>10133000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>6972000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6923000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6819000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8565000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5193000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>6663000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6734000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6899000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>1359239700.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4167000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5290000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4416000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>5450032250.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>5829004860.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8700494290.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>9475272480.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6437779720.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6286344880.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6858706400.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>8951358500.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>6420935310.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6522347930.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>5813721270.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>6486183440.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>5289446880.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>4972244940.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>5233858560.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>6024140520.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>4966005920.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4983250650.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5554482010.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4600961750.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4963135940.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4705831020.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>7536414200.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>7270440100.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>6312440090.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6967101900.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>8262085200.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>7867562600.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>7449231700.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>7028084040.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>8753960880.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>7390737199.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>7908851600.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>4648529760.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4428487079.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3854287440.0</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B10">
+        <v>3041000000.0</v>
+      </c>
+      <c r="C10">
         <v>2027000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2445000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2421000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2837000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>582000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2262000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>411000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2036000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>698000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1723000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1405000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1852000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>775000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1615000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1547000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1658000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>82000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>554000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1165000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1589000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>240000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>482000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>158000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>74000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1293000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-687000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-946000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>292000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-320000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>506000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>711000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>432000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1405000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>933000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>822000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>878000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2416000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>619000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>408000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>579000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-2704000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-6101000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1228000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1479000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>252000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>266000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>917000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1680000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1768000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>792000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2414000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-3182000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1127000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>967000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1887000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-351000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>942000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1778000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>3021000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>707000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-1048000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1524000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>2793000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>756000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1315000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1316000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1815000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-6082158870.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>93000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>642000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-254000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1453984300.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1440082350.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2700204350.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3151437600.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1879629040.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1773697960.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2039455600.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2586406350.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1038310730.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1875995830.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1410688440.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1782003300.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>298883140.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1005225000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1160073600.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1559198860.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>672743400.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>754050150.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1088994830.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>233388750.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2943110530.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-310886620.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>353316600.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1268913800.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-2173039130.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>357850200.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>889509600.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>912098450.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>860781400.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1164161160.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>3424821120.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1707882099.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1219649600.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>362052560.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1264030919.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B11">
+        <v>867000000.0</v>
+      </c>
+      <c r="C11">
         <v>453000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>626000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>688000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>825000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>246000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>597000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>358000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>585000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-731000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>522000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>466000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>531000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1204000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>372000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>336000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>431000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-234000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>225000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>338000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>552000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>173000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>97000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>78000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>190000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>145000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2204000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>91000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>89000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>277000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>310000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>312000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1019000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>284000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>357000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>303000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-525000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>340000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>388000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>343000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-579000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-77000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>410000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>920000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-189000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>358000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>679000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>577000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-403000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-33000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>457000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>753000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-655000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>373000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>301000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>480000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-537000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>165000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>545000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>891000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>101000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>170000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>358000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1016000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-553000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-78000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>242000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>633000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-1535049010.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-321000000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-3000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-113000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>466752670.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-182200200.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>921984960.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1030767120.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>15447800.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>535812800.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>686340200.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>951236530.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>550458500.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>886048540.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>465824520.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>679629830.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>105026400.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>325692900.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>411559680.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>619296580.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>238265720.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>329414400.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>517989560.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>452133500.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>3047698810.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-12151920.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>149983400.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>709031400.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>448322140.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>363338700.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>56476800.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>323058650.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>249395100.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>493577100.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>454463640.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>706314099.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>597906400.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>299209240.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>175154399.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>272384520.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B12">
+        <v>6620000000.0</v>
+      </c>
+      <c r="C12">
         <v>6682496000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>7053000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7206000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7823000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8075000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9108000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9628000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9482000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9057000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>8082000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>7048000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6286000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4480000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>2747000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1874000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1548000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1345000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1374000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1292000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1433000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1213000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1371000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1401000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2230000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2160000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2873000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3190000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3147000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2516000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2601000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2950000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3044000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3701000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2725000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3181000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2955000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2959000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2834000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3029000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2108000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2056000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2968000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2815000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2247000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2666000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2496000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2696000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2871000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1405000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2911000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>3004000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2944000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2972000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>3846000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>5342000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4175000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3549000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4337000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>5347000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>4202000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2859000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3285000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4182000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2870000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2249000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2822000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4467000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4956000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17177217090.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>10402000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>12058000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12673000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13703585820.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>14700753060.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14844105610.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>13760029920.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>11614522200.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>12653849640.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>14027322400.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>11315837160.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>9606928370.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>8773210450.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>9835174440.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>7461270960.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>5973835660.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5478074160.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>6033202560.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>5327736240.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>4875225280.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>5398450050.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5825644330.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5579364000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5652406550.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>7759000920.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>6893196800.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>8315630400.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>14769633150.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>12519268500.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>11871894000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11465728200.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11791021500.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>9789846480.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>9457272360.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>7253021599.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>6263119200.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6584479200.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6114834719.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>185</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>186</v>
+      </c>
+      <c r="B13">
+        <v>10824000000.0</v>
+      </c>
       <c r="C13">
+        <v>10954000000.0</v>
+      </c>
+      <c r="D13">
         <v>10969000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11043000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11493000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11732000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12362000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12651000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12611000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11753000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11426000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10489000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>9710000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>8218000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>6411000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>5245000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4425000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4268000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4191000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3994000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>4275000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3903000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>4032000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4527000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>5492000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5543000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6299000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6805000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6502000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -26999,296 +27208,299 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>187</v>
+      </c>
+      <c r="B14">
+        <v>-55000000.0</v>
+      </c>
       <c r="C14">
-        <v>-46000000.0</v>
+        <v>-72000000.0</v>
       </c>
       <c r="D14">
         <v>-46000000.0</v>
       </c>
       <c r="E14">
+        <v>-46000000.0</v>
+      </c>
+      <c r="F14">
         <v>-44000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-34000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-32000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-45000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-29000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-31000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-24000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-39000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-25000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="P14">
         <v>-33000000.0</v>
       </c>
       <c r="Q14">
+        <v>-33000000.0</v>
+      </c>
+      <c r="R14">
         <v>-40000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-52000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-23000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1591000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1642000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1587000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1636000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1648000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1635000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1638000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1599000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1565000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1799730881.36</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3113592230.98</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1777031720.31</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1779562383.61</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1410000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>246712000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3288000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>21966000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4279000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>290782000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25218000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1419000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25058000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>270000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-26273000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26273000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>16112000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2313000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2821000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1195000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>27554000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>5255000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15414000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>194000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>12816000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>23604000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>8278000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>12669000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>25335000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>43217000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>58872000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>53143000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>96444000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>6136000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>-5522000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5522000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>20289000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>-17677000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>17677000.0</v>
       </c>
-      <c r="BP14">
-[...1 lines deleted...]
-      </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
         <v>25555000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>13496000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>-14711000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>14711000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>-8725000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8725000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>5943000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>15781000.0</v>
       </c>
-      <c r="CD14">
-[...1 lines deleted...]
-      </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
@@ -27314,839 +27526,848 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B15">
+        <v>2118000000.0</v>
+      </c>
+      <c r="C15">
         <v>1503000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1773000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1687000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1968000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>303000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1633000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1422000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1399000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1176000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>900000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>1296000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1950000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1209000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1179000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1187000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>263000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>306000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>795000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>1002000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>185000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>278000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>28000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-27000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-1519000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-859000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-3190000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>178000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-425000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>211000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>361000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>120000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-2415000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>647000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>447000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>571000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-1890000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>256000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>18000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>214000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-2120000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-6013000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>796000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>544000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>438000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-94000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>237000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1083000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1360000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>41000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>334000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1651000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-2541000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>747000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>656000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1388000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>147000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>725000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1198000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2062000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>601000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>-1213000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1160000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1762000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1315000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1380000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1092000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1185000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-4486109860.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>435000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>649000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-131000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>951231630.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1622282550.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1778219390.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2120670480.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1818479560.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1237885160.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1353115400.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1635169820.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>487852230.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>989947290.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>944863920.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1102373470.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>193856740.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>679532100.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>748513920.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>939902280.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>434361780.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>575617350.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>571005270.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-218744750.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-104831180.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-298734700.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>203333200.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>596596000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-2828160710.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-5488500.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>833032800.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>382419250.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>530359200.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>670584060.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2970357480.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1001567999.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>577049200.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>62843320.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1088876519.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>595899240.0</v>
       </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>188</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>189</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>1298000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1564000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1485000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1775000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>199000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1461000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>1031000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>764000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1158000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1824000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>614000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>700000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1187000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>76000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>306000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>432000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1208000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>185000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>286000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-298000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-27000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-1519000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-942000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-3272000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>98000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-843926465.67</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>244269506.83</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>80307262.57</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>147840000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1853043000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>804043000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>550784000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>610856000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-1970472000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>292472000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>12196000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>243746000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-7022000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-909211000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>909211000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>584310000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>465466000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-315031000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>315031000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1492049000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>757975000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>159706000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>466563000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2115922000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-687548000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1000056000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>738580000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1850759000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1017000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>624929000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1809963000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2924535000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>740728000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>-1208149000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1208149000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2383281000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1775650000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2159300000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1620925000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1571429000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>-526339000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>526339000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1021218000.0</v>
       </c>
-      <c r="BU16">
-[...1 lines deleted...]
-      </c>
       <c r="BV16">
+        <v>0.0</v>
+      </c>
+      <c r="BW16">
         <v>1603672000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>2578862000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2434823000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2836625000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2647784000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1544431000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1832424000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1985940000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>510998000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1187954000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1049609000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1430481000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>519243000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>881147000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>789527000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>1156677000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>622907000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>500349000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>641205000.0</v>
       </c>
-      <c r="CO16">
-[...1 lines deleted...]
-      </c>
       <c r="CP16">
+        <v>0.0</v>
+      </c>
+      <c r="CQ16">
         <v>377000000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-201000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>201000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>552000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>-96000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>429000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1175000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>902000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>786000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>255000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>2686000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>919000000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>190</v>
+      </c>
+      <c r="B17">
+        <v>2174000000.0</v>
+      </c>
       <c r="C17">
+        <v>1574000000.0</v>
+      </c>
+      <c r="D17">
         <v>1819000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1733000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2012000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>336000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1665000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>53000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1451000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>2990000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1201000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>693000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>1321000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1979000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1243000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1211000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1227000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>316000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>301000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>837000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>1244000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>214000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>317000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>84000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-4000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-1483000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-832000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-3150000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>201000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-810169407.04</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>265107663.81</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>466713221.6</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>120000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-3437000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4535000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2409000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>575000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-1357000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
         <v>-6773000000.0</v>
       </c>
-      <c r="AQ17">
-[...1 lines deleted...]
-      </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
         <v>1691000000.0</v>
       </c>
-      <c r="AU17">
-[...1 lines deleted...]
-      </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
@@ -28277,142 +28498,149 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>191</v>
+      </c>
+      <c r="B18">
+        <v>4204000000.0</v>
+      </c>
       <c r="C18">
+        <v>4268000000.0</v>
+      </c>
+      <c r="D18">
         <v>3916000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3837000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3670000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3657000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3254000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3023000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3129000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>5744000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>3344000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>4193000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>3424000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3738000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3664000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3371000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>2877000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2923000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2774000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2652000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2796000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2565000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2621000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>3093000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3251000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3267000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3455000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3673000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3356000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -28448,98 +28676,99 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
@@ -28573,145 +28802,144 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>0.0</v>
       </c>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
         <v>562000000.0</v>
       </c>
-      <c r="AI20">
-[...1 lines deleted...]
-      </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>1836000000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>7046000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>295000000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -28842,415 +29070,419 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B21">
+        <v>3041000000.0</v>
+      </c>
+      <c r="C21">
         <v>2027000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2445000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2421000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2837000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>582000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2262000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>411000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2036000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>698000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1723000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1405000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1852000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>775000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1615000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1547000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1658000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>82000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>554000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1165000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1589000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>240000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>482000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>158000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>74000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-1293000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-687000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-946000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>292000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-320000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>506000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>711000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>432000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1405000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>933000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>822000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>878000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2416000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>619000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>408000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>579000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-2704000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-6101000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1228000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1479000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>252000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>266000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>917000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1680000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1768000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>18000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>792000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2414000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-3182000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1127000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>967000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1887000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-351000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>942000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1778000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3021000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>707000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>-1048000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1524000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>2793000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>756000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1315000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1316000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1815000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-6082158870.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>93000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>642000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-254000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1453984300.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1440082350.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2700204350.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>3151437600.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1879629040.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1773697960.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2039455600.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2586406350.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1038310730.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1875995830.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1410688440.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1782003300.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>298883140.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1005225000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1160073600.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1559198860.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>672743400.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>754050150.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1088994830.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>233388750.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2943110530.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-310886620.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>353316600.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1268913800.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-2173039130.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>357850200.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>889509600.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>912098450.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>860781400.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1164161160.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>3424821120.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1707882099.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1219649600.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>362052560.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1264030919.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
-[...1 lines deleted...]
-      </c>
+      <c r="Z22"/>
       <c r="AA22">
         <v>0.0</v>
       </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
@@ -29444,431 +29676,437 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B23">
+        <v>12244000000.0</v>
+      </c>
+      <c r="C23">
         <v>5699000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12632000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12606000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13530000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>14685000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14327000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>16815000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15219000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14997000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>13514000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13042000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>12117000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>9796000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7956000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6907000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7182000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7109000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6869000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6290000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7027000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>6386000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6806000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7458000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>8343000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8759000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8796000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>10270000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>9129000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>8388000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8206000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8617000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9316000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>10811000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8546000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8890000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9402000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>12432000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9633000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9760000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9492000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>11168000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>16971000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10543000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10943000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10129000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>9927000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9466000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9430000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9664000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>10505000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10322000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9885000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>13903000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>11204000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>12339000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>11631000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11122000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10653000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>12041000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11687000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9548000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11618000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>9720000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>8904000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7311000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>8714000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10885000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10566000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>25401619710.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>14712000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>16841000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>17457000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>18032522690.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>19194791070.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>20925660250.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20181926160.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>16297015320.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>17242140720.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>18928746200.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>17689864420.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>15107575760.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>13506837500.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>14313366900.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>12259565560.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>10975113300.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>9527924640.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>10261937280.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>9915238560.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9386313920.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9801794100.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>10630084410.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>10325850500.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8156037340.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>13528124940.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>14663142200.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>14586772200.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>23670921000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>19275612000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19465670400.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>18533064250.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>18379471800.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>15653769360.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>14786412120.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>12935876699.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12952321200.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>10870956400.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9279290879.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>7908447480.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
-[...1 lines deleted...]
-      </c>
+      <c r="Z24"/>
       <c r="AA24">
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
@@ -29902,275 +30140,275 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>1048000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>1547000000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>2446000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
-      <c r="AF25">
+      <c r="AF25"/>
+      <c r="AG25">
         <v>853000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>317000000.0</v>
       </c>
-      <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-      <c r="BC25">
+      <c r="BC25"/>
+      <c r="BD25">
         <v>503000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>604000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1009000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1455000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>789000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1409000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>44000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>700000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2584000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>394000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>577000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>139000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>147000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-90000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1586000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1729465320.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
-      <c r="BU25">
+      <c r="BU25"/>
+      <c r="BV25">
         <v>847841410.0</v>
       </c>
-      <c r="BV25"/>
       <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>406980950.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>458118720.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>470456110.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>397126240.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>800021940.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-110551340.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>265588760.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>401606130.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>316195130.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>489086620.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>406947900.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>482482980.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>256390700.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>629036500.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>629392010.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>445151730.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>435159870.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1556840250.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
+      <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
@@ -30364,692 +30602,701 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>200</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>2947000000.0</v>
       </c>
-      <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
+      <c r="F27"/>
+      <c r="G27">
         <v>149000000.0</v>
       </c>
-      <c r="G27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>3010000000.0</v>
       </c>
       <c r="J27">
+        <v>3010000000.0</v>
+      </c>
+      <c r="K27">
         <v>203000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>2765000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2812000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2696000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>165000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>178000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>174000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>251000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>67000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>66000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>78000000.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>109000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>74000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>66000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>60000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>108000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>51000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>69000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>56000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>94000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>66000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>71000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>64000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>102000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>71000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>65000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>63000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>93000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>75000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>72000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>74000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>285000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>87000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>97000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>85000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>410000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>225000000.0</v>
       </c>
-      <c r="BH27"/>
       <c r="BI27"/>
-      <c r="BJ27">
+      <c r="BJ27"/>
+      <c r="BK27">
         <v>341000000.0</v>
       </c>
-      <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>278000000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
-      <c r="BR27">
+      <c r="BR27"/>
+      <c r="BS27">
         <v>418000000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
-      <c r="BV27">
+      <c r="BV27"/>
+      <c r="BW27">
         <v>437000000.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27">
         <v>11791021500.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>9789846480.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>9457272360.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>7253021599.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>6263119200.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>6584479200.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>6114834719.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B28">
+        <v>5109000000.0</v>
+      </c>
+      <c r="C28">
         <v>2946896000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5178000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4959000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5221000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1517000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4812000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6748000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>5303000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1940000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5164000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5469000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5457000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5154000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4958000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4907000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>5395000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5408000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5360000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>4912000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5479000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1755000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>4999000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5244000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5550000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2342000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5549000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5902000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5953000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4619000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5487000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5633000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6392000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5250000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4603000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4730000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6379000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4822000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5005000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5044000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5720000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5533000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5252000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5431000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6064000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4120000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5335000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5205000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5330000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3084000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6136000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5748000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5644000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2297000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>5591000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5548000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5969000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>1796000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>5685000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>6298000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7080000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2624000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5671000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5388000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5915000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1349000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>5379000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5467000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5021000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5254574120.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4146000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4643000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5008000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>8309119900.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1696564170.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3900705600.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>4327425360.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3145414440.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2745252640.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>3090487400.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3620143880.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2618545750.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2733783910.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2634716700.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2997005550.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2734085820.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2357855760.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2515269120.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2862724820.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2523075810.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2619016050.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2833298600.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2602971000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2644947980.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2966081140.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2994635000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>3522211000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>5594126240.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>3871587900.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3983967600.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4452045000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6588450300.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>5863922880.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5329139760.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5682855099.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>6689202000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>4286477200.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3164456159.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2986003680.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B29">
+        <v>867000000.0</v>
+      </c>
+      <c r="C29">
         <v>453000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>626000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>688000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>825000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>246000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>597000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>358000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>585000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-15000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>522000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>366000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>531000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1204000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>372000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>336000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>431000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-234000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>225000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>333000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>661000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>8000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>173000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>97000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>141000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>191000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>145000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2204000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>91000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -31085,1025 +31332,1033 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B30">
+        <v>5105000000.0</v>
+      </c>
+      <c r="C30">
         <v>5304000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5162000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4977000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5236000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>6190000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4725000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>6711000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5298000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5452000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5187000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5593000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5459000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>4965000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4859000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4800000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>5342000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5510000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5378000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>4923000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>5525000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4921000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>5162000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5296000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5607000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>6353000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>5748000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6919000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5842000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5620000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5515000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5572000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6184000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6973000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>5637000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5630000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6314000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8966000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6472000000.0</v>
       </c>
       <c r="AN30">
         <v>6472000000.0</v>
       </c>
       <c r="AO30">
+        <v>6472000000.0</v>
+      </c>
+      <c r="AP30">
         <v>7080000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8701000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>13796000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7577000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>8478000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>7069000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7162000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6520000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6313000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>7507000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7082000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>6845000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6587000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>10489000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>6803000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6579000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>7142000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7027000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5853000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>6230000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7112000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6265000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7971000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5295000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5772000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4437000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5348000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5418000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5084000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>7441398570.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4074000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4648000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4670000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3996047950.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4388922510.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>6000289940.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6323834880.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4558150680.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4512646920.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4819250800.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>6364952150.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5382624580.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4646352100.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4403032830.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4704180140.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4990563740.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>3967019940.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4073784960.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4464941660.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4293262520.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4229200500.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4465487180.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4367573000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2020025410.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>5016717640.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>7183097600.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>6001526300.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>8485479220.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>6609251700.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>7372575600.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>6955464150.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>18379471800.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15653769360.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>14786412120.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>12935876699.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12952321200.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>10870956400.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>9279290879.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>7908447480.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B31">
+        <v>204</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
         <v>12000000.0</v>
       </c>
-      <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>2000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>24157000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2145000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>69000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>44000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-4000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-630000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>24000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-145000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-6236000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-465000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-88000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-32000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>154000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-57000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>44000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-448000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-45000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-672000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-261000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1409000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-272000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-2116000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2838000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1085000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>17000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-484000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-77000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-182000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3710000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-128000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-44000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>45000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3089000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-496000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-584000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-399000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1783000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-6980000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1233000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1568000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-4593000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-908000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-524000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-6544000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-1446000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1193000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-822000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-197000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-2277000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1127000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-5331000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4162000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3510000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4285000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-5312000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-4134000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2854000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-3290000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4176000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2855000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2255000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2809000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-4485000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4959000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-17238217090.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7377826540.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-12069101850.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-13854197200.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>20131282200.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>5712677040.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-16679949060.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-13760029920.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-11568820520.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-12204712440.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-13632892000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-10922307390.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-9606928370.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-8773210450.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-9835174440.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-7461270960.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-5973835660.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-5478074160.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-6033202560.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-5327736240.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-4875109380.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-5549431650.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-5825644330.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5579364000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>9240176250.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-3779247120.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-8646694000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4189939600.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>9150052590.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>9657564600.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2782659000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3456613400.0</v>
       </c>
-      <c r="CX31">
-[...1 lines deleted...]
-      </c>
       <c r="CY31">
         <v>0.0</v>
       </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
-      <c r="DB31"/>
+      <c r="DB31">
+        <v>0.0</v>
+      </c>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B32">
+        <v>15285000000.0</v>
+      </c>
+      <c r="C32">
         <v>7726000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>15077000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15027000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16367000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>15267000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16589000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>17226000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17255000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>15695000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15237000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14447000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13969000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>10571000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>9571000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8454000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8840000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7191000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7423000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7455000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>8616000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>6626000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>7288000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7616000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>8417000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>7466000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>8109000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>9324000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9421000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>8068000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8712000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>9328000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9748000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9406000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>9479000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9712000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>10280000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10016000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10252000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10168000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10071000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>8464000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10870000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11771000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>12422000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>10381000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>10193000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10383000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>11110000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>7896000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10523000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>11114000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>12299000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>10721000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>12331000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>13306000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13518000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>10771000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>11595000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>13819000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>14708000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>10255000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>10570000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11244000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>11697000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>8067000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>10029000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12201000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12381000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>19319460840.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>14805000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>17483000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17203000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>19486506990.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>20634873420.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>23625864600.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>23333363760.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>18176644360.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>19015838680.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>20968201800.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>20276270770.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>16145886490.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>15382833330.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>15724055340.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>14041568860.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>11273996440.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>10533149640.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>11422010880.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11474437420.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>10059057320.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10555844250.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11719079240.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>10559239250.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>11099147870.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>13217238320.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>15016458800.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>15855686000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>21497881870.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>19633462200.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>20355180000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>19445162700.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>7449231700.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7028084040.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>8753960880.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7390737199.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>7908851600.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>4648529760.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4428487079.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>3854287440.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -32195,51 +32450,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2">
         <v>130666000000.0</v>
       </c>
       <c r="C2">
         <v>163768000000.0</v>
       </c>
       <c r="D2">
         <v>165626000000.0</v>
       </c>
       <c r="E2">
         <v>179946000000.0</v>
       </c>
       <c r="F2">
         <v>156328000000.0</v>
       </c>
       <c r="G2">
         <v>128869000000.0</v>
       </c>
       <c r="H2">
         <v>180822000000.0</v>
       </c>
       <c r="I2">
         <v>229025000000.0</v>
       </c>
@@ -32289,54 +32544,54 @@
         <v>8963010640.0</v>
       </c>
       <c r="Y2">
         <v>10396902700.0</v>
       </c>
       <c r="Z2">
         <v>8516989980.0</v>
       </c>
       <c r="AA2">
         <v>11603536520.0</v>
       </c>
       <c r="AB2">
         <v>9903000000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2">
         <v>2681000000.0</v>
       </c>
       <c r="AE2">
         <v>2667000000.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>443000000</v>
       </c>
       <c r="C3">
         <v>528000000</v>
       </c>
       <c r="D3">
         <v>422000000</v>
       </c>
       <c r="E3">
         <v>337000000</v>
       </c>
       <c r="F3">
         <v>550000000</v>
       </c>
       <c r="G3">
         <v>512000000</v>
       </c>
       <c r="H3">
         <v>327000000</v>
       </c>
       <c r="I3">
         <v>465000000</v>
       </c>
       <c r="J3">
         <v>485000000</v>
       </c>
@@ -32387,147 +32642,147 @@
       </c>
       <c r="Z3">
         <v>3695416080</v>
       </c>
       <c r="AA3">
         <v>2169940120</v>
       </c>
       <c r="AB3">
         <v>5931390400</v>
       </c>
       <c r="AC3">
         <v>1457150366</v>
       </c>
       <c r="AD3">
         <v>1757562400</v>
       </c>
       <c r="AE3">
         <v>1366870171</v>
       </c>
       <c r="AF3">
         <v>307681600</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6">
         <v>-130666000000.0</v>
       </c>
       <c r="C6">
         <v>-33102000000.0</v>
       </c>
       <c r="D6">
         <v>-1858000000.0</v>
       </c>
       <c r="E6">
         <v>-14320000000.0</v>
       </c>
       <c r="F6">
         <v>23618000000.0</v>
       </c>
       <c r="G6">
         <v>27459000000.0</v>
       </c>
       <c r="H6">
         <v>-51953000000.0</v>
       </c>
       <c r="I6">
         <v>-48203000000.0</v>
       </c>
@@ -32581,53 +32836,55 @@
       </c>
       <c r="Z6">
         <v>1889292710.0</v>
       </c>
       <c r="AA6">
         <v>-3078163340.0</v>
       </c>
       <c r="AB6">
         <v>1692412800.0</v>
       </c>
       <c r="AC6">
         <v>8443627900.0</v>
       </c>
       <c r="AD6">
         <v>-1338444800.0</v>
       </c>
       <c r="AE6">
         <v>2068046799.0</v>
       </c>
       <c r="AF6">
         <v>1991715600.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>211</v>
+      </c>
+      <c r="B7">
+        <v>34648000000.0</v>
+      </c>
       <c r="C7">
         <v>-37704000000.0</v>
       </c>
       <c r="D7">
         <v>-3590000000.0</v>
       </c>
       <c r="E7">
         <v>-11557000000.0</v>
       </c>
       <c r="F7">
         <v>-9353000000.0</v>
       </c>
       <c r="G7">
         <v>26705000000.0</v>
       </c>
       <c r="H7">
         <v>-42031000000.0</v>
       </c>
       <c r="I7">
         <v>-57317000000.0</v>
       </c>
       <c r="J7">
         <v>36662000000.0</v>
       </c>
       <c r="K7">
@@ -32677,147 +32934,147 @@
       </c>
       <c r="Z7">
         <v>-18546762820.0</v>
       </c>
       <c r="AA7">
         <v>-41129841460.0</v>
       </c>
       <c r="AB7">
         <v>-28039029200.0</v>
       </c>
       <c r="AC7">
         <v>-8368596166.0</v>
       </c>
       <c r="AD7">
         <v>-16786897600.0</v>
       </c>
       <c r="AE7">
         <v>-11693990857.0</v>
       </c>
       <c r="AF7">
         <v>-7882474000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>1.0E+18</v>
       </c>
       <c r="K10">
         <v>6.0427099840272E+15</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -32827,51 +33084,51 @@
       <c r="O10">
         <v>15447399000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>24669672000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -32881,51 +33138,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>475000000.0</v>
       </c>
       <c r="F12">
         <v>783000000.0</v>
       </c>
       <c r="G12">
         <v>1476000000.0</v>
       </c>
       <c r="H12">
         <v>5067000000.0</v>
       </c>
       <c r="I12">
         <v>487000000.0</v>
       </c>
       <c r="J12">
         <v>1527000000.0</v>
       </c>
       <c r="K12">
         <v>1775000000.0</v>
       </c>
@@ -32935,51 +33192,51 @@
       <c r="M12">
         <v>2128228549.58</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-25461000000.0</v>
       </c>
       <c r="F13">
         <v>-62490000000.0</v>
       </c>
       <c r="G13">
         <v>19397000000.0</v>
       </c>
       <c r="H13">
         <v>-71123000000.0</v>
       </c>
       <c r="I13">
         <v>-152272000000.0</v>
       </c>
       <c r="J13">
         <v>7186000000.0</v>
       </c>
       <c r="K13">
         <v>32307000000.0</v>
       </c>
@@ -32991,53 +33248,55 @@
       </c>
       <c r="N13">
         <v>6969000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>217</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>218</v>
+      </c>
+      <c r="B14">
+        <v>2805000000.0</v>
+      </c>
       <c r="C14">
         <v>3388000000.0</v>
       </c>
       <c r="D14">
         <v>1942000000.0</v>
       </c>
       <c r="E14">
         <v>3529000000.0</v>
       </c>
       <c r="F14">
         <v>2242000000.0</v>
       </c>
       <c r="G14">
         <v>2192000000.0</v>
       </c>
       <c r="H14">
         <v>3993000000.0</v>
       </c>
       <c r="I14">
         <v>1525000000.0</v>
       </c>
       <c r="J14">
         <v>1376000000.0</v>
       </c>
       <c r="K14">
@@ -33077,58 +33336,60 @@
         <v>1472476640.0</v>
       </c>
       <c r="W14">
         <v>1774858080.0</v>
       </c>
       <c r="X14">
         <v>3066543860.0</v>
       </c>
       <c r="Y14">
         <v>2847474360.0</v>
       </c>
       <c r="Z14">
         <v>4894628050.0</v>
       </c>
       <c r="AA14">
         <v>3329441980.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>219</v>
+      </c>
+      <c r="B15">
+        <v>1315000000.0</v>
+      </c>
       <c r="C15">
-        <v>883000000.0</v>
+        <v>-883000000.0</v>
       </c>
       <c r="D15">
-        <v>610000000.0</v>
+        <v>-610000000.0</v>
       </c>
       <c r="E15">
         <v>406000000.0</v>
       </c>
       <c r="F15">
         <v>1146000000.0</v>
       </c>
       <c r="G15">
         <v>1684000000.0</v>
       </c>
       <c r="H15">
         <v>227000000.0</v>
       </c>
       <c r="I15">
         <v>227000000.0</v>
       </c>
       <c r="J15">
         <v>392000000.0</v>
       </c>
       <c r="K15">
         <v>333000000.0</v>
       </c>
       <c r="L15">
         <v>1034000000.0</v>
       </c>
@@ -33173,53 +33434,55 @@
       </c>
       <c r="Z15">
         <v>802471740.0</v>
       </c>
       <c r="AA15">
         <v>708052100.0</v>
       </c>
       <c r="AB15">
         <v>600000000.0</v>
       </c>
       <c r="AC15">
         <v>489000000.0</v>
       </c>
       <c r="AD15">
         <v>460000000.0</v>
       </c>
       <c r="AE15">
         <v>459000000.0</v>
       </c>
       <c r="AF15">
         <v>473000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>220</v>
+      </c>
+      <c r="B16">
+        <v>138277000000.0</v>
+      </c>
       <c r="C16">
         <v>130666000000.0</v>
       </c>
       <c r="D16">
         <v>163768000000.0</v>
       </c>
       <c r="E16">
         <v>165626000000.0</v>
       </c>
       <c r="F16">
         <v>179946000000.0</v>
       </c>
       <c r="G16">
         <v>156328000000.0</v>
       </c>
       <c r="H16">
         <v>128869000000.0</v>
       </c>
       <c r="I16">
         <v>180822000000.0</v>
       </c>
       <c r="J16">
         <v>229025000000.0</v>
       </c>
       <c r="K16">
@@ -33269,101 +33532,103 @@
       </c>
       <c r="Z16">
         <v>10406282690.0</v>
       </c>
       <c r="AA16">
         <v>8525373180.0</v>
       </c>
       <c r="AB16">
         <v>1692412800.0</v>
       </c>
       <c r="AC16">
         <v>8443627900.0</v>
       </c>
       <c r="AD16">
         <v>-1338444800.0</v>
       </c>
       <c r="AE16">
         <v>2068046799.0</v>
       </c>
       <c r="AF16">
         <v>1991715600.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>222</v>
+      </c>
+      <c r="B18">
+        <v>46621000000.0</v>
+      </c>
       <c r="C18">
         <v>-29112000000.0</v>
       </c>
       <c r="D18">
         <v>5184000000.0</v>
       </c>
       <c r="E18">
         <v>-2450000000.0</v>
       </c>
       <c r="F18">
         <v>-3502000000.0</v>
       </c>
       <c r="G18">
         <v>30224000000.0</v>
       </c>
       <c r="H18">
         <v>-40776000000.0</v>
       </c>
       <c r="I18">
         <v>-54637000000.0</v>
       </c>
       <c r="J18">
         <v>39091000000.0</v>
       </c>
       <c r="K18">
@@ -33413,53 +33678,55 @@
       </c>
       <c r="Z18">
         <v>-16929456330.0</v>
       </c>
       <c r="AA18">
         <v>-35598517160.0</v>
       </c>
       <c r="AB18">
         <v>24175481200.0</v>
       </c>
       <c r="AC18">
         <v>18459511666.0</v>
       </c>
       <c r="AD18">
         <v>2840780800.0</v>
       </c>
       <c r="AE18">
         <v>4314280399.0</v>
       </c>
       <c r="AF18">
         <v>6371697600.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>223</v>
+      </c>
+      <c r="B19">
+        <v>-24446000000.0</v>
+      </c>
       <c r="C19">
         <v>-6781000000.0</v>
       </c>
       <c r="D19">
         <v>-2576000000.0</v>
       </c>
       <c r="E19">
         <v>-17175000000.0</v>
       </c>
       <c r="F19">
         <v>25046000000.0</v>
       </c>
       <c r="G19">
         <v>-1892000000.0</v>
       </c>
       <c r="H19">
         <v>-10280000000.0</v>
       </c>
       <c r="I19">
         <v>7528000000.0</v>
       </c>
       <c r="J19">
         <v>2433000000.0</v>
       </c>
       <c r="K19">
@@ -33471,103 +33738,107 @@
       <c r="M19">
         <v>-23713282000.34</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>224</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>35000000.0</v>
       </c>
       <c r="G20">
         <v>76000000.0</v>
       </c>
       <c r="H20">
         <v>13255000000.0</v>
       </c>
       <c r="I20">
         <v>3916000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>225</v>
+      </c>
+      <c r="B21">
+        <v>-3170000000.0</v>
+      </c>
       <c r="C21">
         <v>-685000000.0</v>
       </c>
       <c r="D21">
         <v>-573000000.0</v>
       </c>
       <c r="E21">
         <v>2027000000.0</v>
       </c>
       <c r="F21">
         <v>-79000000.0</v>
       </c>
       <c r="G21">
         <v>-813000000.0</v>
       </c>
       <c r="H21">
         <v>-1999000000.0</v>
       </c>
       <c r="I21">
         <v>-3832000000.0</v>
       </c>
       <c r="J21">
         <v>305000000.0</v>
       </c>
       <c r="K21">
@@ -33579,51 +33850,51 @@
       <c r="M21">
         <v>-10094035741.36</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
         <v>6931000000.0</v>
       </c>
       <c r="C22">
         <v>3505000000.0</v>
       </c>
       <c r="D22">
         <v>4892000000.0</v>
       </c>
       <c r="E22">
         <v>5659000000.0</v>
       </c>
       <c r="F22">
         <v>2510000000.0</v>
       </c>
       <c r="G22">
         <v>624000000.0</v>
       </c>
       <c r="H22">
         <v>-5265000000.0</v>
       </c>
       <c r="I22">
         <v>341000000.0</v>
       </c>
@@ -33677,53 +33948,55 @@
       </c>
       <c r="Z22">
         <v>167462590.0</v>
       </c>
       <c r="AA22">
         <v>13550945980.0</v>
       </c>
       <c r="AB22">
         <v>2553517200.0</v>
       </c>
       <c r="AC22">
         <v>1471645133.0</v>
       </c>
       <c r="AD22">
         <v>444725600.0</v>
       </c>
       <c r="AE22">
         <v>874735199.0</v>
       </c>
       <c r="AF22">
         <v>809531200.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>226</v>
+      </c>
+      <c r="B23">
+        <v>-725000000.0</v>
+      </c>
       <c r="C23">
         <v>2048000000.0</v>
       </c>
       <c r="D23">
         <v>-812000000.0</v>
       </c>
       <c r="E23">
         <v>-304000000.0</v>
       </c>
       <c r="F23">
         <v>4312000000.0</v>
       </c>
       <c r="G23">
         <v>4073000000.0</v>
       </c>
       <c r="H23">
         <v>12129000000.0</v>
       </c>
       <c r="I23">
         <v>-1797000000.0</v>
       </c>
       <c r="J23">
         <v>-771000000.0</v>
       </c>
       <c r="K23">
@@ -33773,53 +34046,55 @@
       </c>
       <c r="Z23">
         <v>20418072970.0</v>
       </c>
       <c r="AA23">
         <v>-17086947520.0</v>
       </c>
       <c r="AB23">
         <v>3295437600.0</v>
       </c>
       <c r="AC23">
         <v>486853633.0</v>
       </c>
       <c r="AD23">
         <v>1096022400.0</v>
       </c>
       <c r="AE23">
         <v>838480742.0</v>
       </c>
       <c r="AF23">
         <v>362944800.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>227</v>
+      </c>
+      <c r="B24">
+        <v>-25868000000.0</v>
+      </c>
       <c r="C24">
         <v>-1374000000.0</v>
       </c>
       <c r="D24">
         <v>-1354000000.0</v>
       </c>
       <c r="E24">
         <v>-16838000000.0</v>
       </c>
       <c r="F24">
         <v>-1010000000.0</v>
       </c>
       <c r="G24">
         <v>-1044000000.0</v>
       </c>
       <c r="H24">
         <v>-978000000.0</v>
       </c>
       <c r="I24">
         <v>-935000000.0</v>
       </c>
       <c r="J24">
         <v>-1215000000.0</v>
       </c>
       <c r="K24">
@@ -33859,51 +34134,51 @@
         <v>-14427000000.0</v>
       </c>
       <c r="W24">
         <v>-7264000000.0</v>
       </c>
       <c r="X24">
         <v>1888997370.0</v>
       </c>
       <c r="Y24">
         <v>27643753760.0</v>
       </c>
       <c r="Z24">
         <v>57806063030.0</v>
       </c>
       <c r="AA24">
         <v>-42442665880.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B25">
         <v>-6931000000.0</v>
       </c>
       <c r="C25">
         <v>5142000000.0</v>
       </c>
       <c r="D25">
         <v>4857000000.0</v>
       </c>
       <c r="E25">
         <v>4637000000.0</v>
       </c>
       <c r="F25">
         <v>3872000000.0</v>
       </c>
       <c r="G25">
         <v>3703000000.0</v>
       </c>
       <c r="H25">
         <v>4979000000.0</v>
       </c>
       <c r="I25">
         <v>2528000000.0</v>
       </c>
@@ -33957,53 +34232,55 @@
       </c>
       <c r="Z25">
         <v>410227150.0</v>
       </c>
       <c r="AA25">
         <v>-824108760.0</v>
       </c>
       <c r="AB25">
         <v>55592383600.0</v>
       </c>
       <c r="AC25">
         <v>26813613066.0</v>
       </c>
       <c r="AD25">
         <v>20940515200.0</v>
       </c>
       <c r="AE25">
         <v>16500406228.0</v>
       </c>
       <c r="AF25">
         <v>13752322000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>229</v>
+      </c>
+      <c r="B26">
+        <v>-1624000000.0</v>
+      </c>
       <c r="C26">
         <v>-1126000000.0</v>
       </c>
       <c r="D26">
         <v>-857000000.0</v>
       </c>
       <c r="E26">
         <v>-695000000.0</v>
       </c>
       <c r="F26">
         <v>-850000000.0</v>
       </c>
       <c r="G26">
         <v>-955000000.0</v>
       </c>
       <c r="H26">
         <v>-13713000000.0</v>
       </c>
       <c r="I26">
         <v>-4119000000.0</v>
       </c>
       <c r="J26">
         <v>-7912000000.0</v>
       </c>
       <c r="K26">
@@ -34045,51 +34322,51 @@
       <c r="W26">
         <v>-34471000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>3359995600.0</v>
       </c>
       <c r="AC26">
         <v>98052833.0</v>
       </c>
       <c r="AD26">
         <v>850185600.0</v>
       </c>
       <c r="AE26">
         <v>47825028.0</v>
       </c>
       <c r="AF26">
         <v>513051600.0</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>479000000.0</v>
       </c>
       <c r="E27">
         <v>434000000.0</v>
       </c>
       <c r="F27">
         <v>490000000.0</v>
       </c>
       <c r="G27">
         <v>367000000.0</v>
       </c>
       <c r="H27">
         <v>588000000.0</v>
       </c>
       <c r="I27">
         <v>561000000.0</v>
       </c>
       <c r="J27">
         <v>557000000.0</v>
       </c>
       <c r="K27">
@@ -34123,53 +34400,55 @@
         <v>-1492740080.0</v>
       </c>
       <c r="W27">
         <v>-475803600.0</v>
       </c>
       <c r="X27">
         <v>-200889590.0</v>
       </c>
       <c r="Y27">
         <v>-4931619750.0</v>
       </c>
       <c r="Z27">
         <v>-2810898910.0</v>
       </c>
       <c r="AA27">
         <v>-4172716060.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>231</v>
+      </c>
+      <c r="B28">
+        <v>-6836000000.0</v>
+      </c>
       <c r="C28">
         <v>-646000000.0</v>
       </c>
       <c r="D28">
         <v>-2852000000.0</v>
       </c>
       <c r="E28">
         <v>614000000.0</v>
       </c>
       <c r="F28">
         <v>1630000000.0</v>
       </c>
       <c r="G28">
         <v>-311000000.0</v>
       </c>
       <c r="H28">
         <v>-2802000000.0</v>
       </c>
       <c r="I28">
         <v>-3334000000.0</v>
       </c>
       <c r="J28">
         <v>7138000000.0</v>
       </c>
       <c r="K28">
@@ -34219,53 +34498,55 @@
       </c>
       <c r="Z28">
         <v>-637256970.0</v>
       </c>
       <c r="AA28">
         <v>30116170900.0</v>
       </c>
       <c r="AB28">
         <v>6059513200.0</v>
       </c>
       <c r="AC28">
         <v>167968766.0</v>
       </c>
       <c r="AD28">
         <v>1553552000.0</v>
       </c>
       <c r="AE28">
         <v>532246285.0</v>
       </c>
       <c r="AF28">
         <v>522760000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>232</v>
+      </c>
+      <c r="B29">
+        <v>47064000000.0</v>
+      </c>
       <c r="C29">
         <v>-28584000000.0</v>
       </c>
       <c r="D29">
         <v>5606000000.0</v>
       </c>
       <c r="E29">
         <v>-2113000000.0</v>
       </c>
       <c r="F29">
         <v>-2952000000.0</v>
       </c>
       <c r="G29">
         <v>30736000000.0</v>
       </c>
       <c r="H29">
         <v>-40449000000.0</v>
       </c>
       <c r="I29">
         <v>-54172000000.0</v>
       </c>
       <c r="J29">
         <v>39576000000.0</v>
       </c>
       <c r="K29">
@@ -34315,53 +34596,55 @@
       </c>
       <c r="Z29">
         <v>-13234040250.0</v>
       </c>
       <c r="AA29">
         <v>-33428577040.0</v>
       </c>
       <c r="AB29">
         <v>30106871600.0</v>
       </c>
       <c r="AC29">
         <v>19916662033.0</v>
       </c>
       <c r="AD29">
         <v>4598343200.0</v>
       </c>
       <c r="AE29">
         <v>5681150571.0</v>
       </c>
       <c r="AF29">
         <v>6679379200.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>233</v>
+      </c>
+      <c r="B30">
+        <v>-26311000000.0</v>
+      </c>
       <c r="C30">
         <v>-6781000000.0</v>
       </c>
       <c r="D30">
         <v>-2576000000.0</v>
       </c>
       <c r="E30">
         <v>-17175000000.0</v>
       </c>
       <c r="F30">
         <v>23595000000.0</v>
       </c>
       <c r="G30">
         <v>-1892000000.0</v>
       </c>
       <c r="H30">
         <v>-10280000000.0</v>
       </c>
       <c r="I30">
         <v>7634000000.0</v>
       </c>
       <c r="J30">
         <v>2433000000.0</v>
       </c>
       <c r="K30">
@@ -34420,1044 +34703,1051 @@
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>434000000.0</v>
       </c>
-      <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
-      <c r="Q2">
+      <c r="Q2"/>
+      <c r="R2">
         <v>490000000.0</v>
       </c>
-      <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
-      <c r="U2">
+      <c r="U2"/>
+      <c r="V2">
         <v>367000000.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="W2"/>
+      <c r="X2">
         <v>28709000000.0</v>
       </c>
-      <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2">
         <v>180822000000.0</v>
       </c>
       <c r="AD2">
+        <v>180822000000.0</v>
+      </c>
+      <c r="AE2">
         <v>193343000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>201326000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>219889000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>229025000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>208028000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>231537000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>182439000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>185649000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>113473000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>129295000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>119049000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>105478000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>97306000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>48556000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>65699000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>51960000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>71801000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56807000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>46407000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>56041000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>61325000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>44883000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57598000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>53321000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>69841000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>76912000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>65313000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>82032000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>67326000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>59009000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>63316000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>66353000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>59160000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>70797000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>61485000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>51549000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>68003000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41077000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>40762000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>65264000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28982900010.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>27321000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>25138000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>26098000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>26326527360.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18141974890.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23962902720.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>17348626560.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6055472600.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>16893986200.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>15901242740.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>13415487610.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>7002775750.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>8098243650.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8259701010.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>7576214030.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>8330500620.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>9982371840.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>6753822860.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6628015560.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>7406676900.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>10319812140.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>6479054750.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8953890750.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>10775715060.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>13436096800.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>9892020600.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>10378475800.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>16424885100.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>17460744000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12688328250.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>8506830600.0</v>
       </c>
-      <c r="CX2"/>
-      <c r="CY2">
+      <c r="CY2"/>
+      <c r="CZ2">
         <v>3528000000.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2">
+      <c r="DA2"/>
+      <c r="DB2">
         <v>2226000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2349000000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>443000000</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>211000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>528000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>240000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
         <v>178000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>337000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>183000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>550000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>249000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>512000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>181000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>14000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>313000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>130000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>139000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>100000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>96000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>64000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>152000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>124000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>145000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>290000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>178000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>147000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>110000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>121000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>100000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>114000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>97000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>225000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>215000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>117000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>112000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>132000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>138000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>130000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>113000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>227000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>125000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>143000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>119000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>295000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>120000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>188000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>191000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>329000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>173000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>180000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>191000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>178000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>169000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>109000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>136000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>673733020</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>177000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>165000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>114000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>250017540</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>446030650</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>148923530</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>32936640</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>586263480</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>100982160</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>45749300</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>8250100</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>211206390</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>186454600</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>136487430</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>166628880</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>291330680</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>150948120</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>246982680</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>102269160</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>360557330</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>196856380</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>135406670</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>296541000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CQ3">
         <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
+      <c r="DF3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-      <c r="Z4">
-[...1 lines deleted...]
-      </c>
+      <c r="Z4"/>
       <c r="AA4">
         <v>0.0</v>
       </c>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
@@ -35491,98 +35781,99 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-      <c r="Z5">
-[...1 lines deleted...]
-      </c>
+      <c r="Z5"/>
       <c r="AA5">
         <v>0.0</v>
       </c>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
@@ -35616,678 +35907,685 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B6"/>
-      <c r="C6"/>
-      <c r="D6">
+      <c r="C6">
+        <v>7611000000.0</v>
+      </c>
+      <c r="D6"/>
+      <c r="E6">
         <v>-7874000000.0</v>
       </c>
-      <c r="E6"/>
-      <c r="F6">
+      <c r="F6"/>
+      <c r="G6">
         <v>-33102000000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>-29135000000.0</v>
       </c>
-      <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-      <c r="L6">
+      <c r="L6"/>
+      <c r="M6">
         <v>-15599000000.0</v>
       </c>
-      <c r="M6"/>
-      <c r="N6">
+      <c r="N6"/>
+      <c r="O6">
         <v>434000000.0</v>
       </c>
-      <c r="O6"/>
-      <c r="P6">
+      <c r="P6"/>
+      <c r="Q6">
         <v>-17263000000.0</v>
       </c>
-      <c r="Q6"/>
-      <c r="R6">
+      <c r="R6"/>
+      <c r="S6">
         <v>490000000.0</v>
       </c>
-      <c r="S6"/>
-      <c r="T6">
+      <c r="T6"/>
+      <c r="U6">
         <v>32667000000.0</v>
       </c>
-      <c r="U6"/>
-      <c r="V6">
+      <c r="V6"/>
+      <c r="W6">
         <v>367000000.0</v>
       </c>
-      <c r="W6"/>
-      <c r="X6">
+      <c r="X6"/>
+      <c r="Y6">
         <v>28709000000.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="Z6"/>
+      <c r="AA6">
         <v>-24296000000.0</v>
       </c>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
       <c r="AB6">
+        <v>0.0</v>
+      </c>
+      <c r="AC6">
         <v>-27657000000.0</v>
       </c>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
       <c r="AD6">
+        <v>0.0</v>
+      </c>
+      <c r="AE6">
         <v>-12521000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-7983000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-18563000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-9136000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20997000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-23509000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>49098000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3210000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>72176000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-15822000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>10246000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13571000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8172000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>48750000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-17143000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>13739000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-19841000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>14994000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10400000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9634000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-5284000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>16442000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-12715000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4277000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-17306000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-6806000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>11599000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-16719000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>14620000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>8317000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4307000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-3037000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7193000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-11637000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>9312000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>9936000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-16454000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>26926000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>315000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-24502000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>36281099990.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>13542000000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2183000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-960000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-228527360.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>8184552470.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-5820927830.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>6614276160.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>953527400.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1835823000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>992743460.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2485755130.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-436576880.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-1095467900.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-161457360.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>683486980.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-756740060.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-1651871220.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3228548980.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>125807300.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-782084610.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-2913135240.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3840757390.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-2474836000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-1789207960.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-2660381740.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3544076200.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-486455200.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-6018602410.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-7343243100.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4772415750.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4181497650.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>6278021800.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-9506181480.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>3720064320.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-4366210500.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>2210863200.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2203268040.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3221867879.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-1028181840.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="C7">
+        <v>36334000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>19975000000.0</v>
       </c>
-      <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>-35952000000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>-28067000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-20441000000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>-10202000000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>-8160000000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>-9113000000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>9837000000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>27834000000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7">
+      <c r="X7"/>
+      <c r="Y7">
         <v>22994000000.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="Z7"/>
+      <c r="AA7">
         <v>-19854000000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7">
+      <c r="AB7"/>
+      <c r="AC7">
         <v>-21731000000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>-12849000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-7953000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2469000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-121378000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>20595000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-23295000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>43590000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-4228000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>61703000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-21825000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>12510000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>15360000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>21051000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>42524000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-15933000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>17995000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-20223000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>15718000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2655000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-6018000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2656000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>15486000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-14790000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>4661000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-7335000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-12601000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>10755000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-20477000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>12954000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>4227000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-8778000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-9013000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-10526000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-14827000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>7844000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>6479000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-18152000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>24285000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-1979000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-26169000000.0</v>
       </c>
-      <c r="BR7"/>
-      <c r="BS7">
+      <c r="BS7"/>
+      <c r="BT7">
         <v>6531000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>5338000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>3031000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5407952220.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>7583947910.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-5042600690.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>3144700560.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-52729496160.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>1371569080.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>3024287910.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>617932490.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>-31167021050.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>1340852600.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-29270171970.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-9470074680.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-8918622740.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-14533891500.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>5087779080.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-17341927560.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-6761065310.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>16307293470.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-19806133570.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3930998750.0</v>
       </c>
-      <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
-      <c r="CX7">
+      <c r="CX7"/>
+      <c r="CY7">
         <v>-30760833600.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-936094500.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>2274427080.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-5671378799.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-11113908000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>6097677960.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-8240041439.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-      <c r="Z8">
-[...1 lines deleted...]
-      </c>
+      <c r="Z8"/>
       <c r="AA8">
         <v>0.0</v>
       </c>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
@@ -36321,101 +36619,102 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
-[...1 lines deleted...]
-      </c>
+      <c r="Z9"/>
       <c r="AA9">
         <v>0.0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -36448,234 +36747,234 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-      <c r="Z10">
-[...1 lines deleted...]
-      </c>
+      <c r="Z10"/>
       <c r="AA10">
         <v>0.0</v>
       </c>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
+        <v>0.0</v>
+      </c>
+      <c r="AF10">
         <v>1.0E+18</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>88144363546277.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>13766368000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3316870000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10966007000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10353200000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>19194088000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3938919000.0</v>
       </c>
-      <c r="AN10"/>
-      <c r="AO10">
+      <c r="AO10"/>
+      <c r="AP10">
         <v>3571904000.0</v>
       </c>
-      <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>22056045000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>18754095000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>11502141000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2372242000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>15447399000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7717456000.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>6100305000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
-      <c r="BH10">
+      <c r="BH10"/>
+      <c r="BI10">
         <v>16050820000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>16784162000.0</v>
       </c>
-      <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
-      <c r="BN10">
+      <c r="BN10"/>
+      <c r="BO10">
         <v>24669672000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>23571856000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17792782000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>6439542000.0</v>
       </c>
-      <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
+      <c r="K11"/>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
@@ -36713,63 +37012,65 @@
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
@@ -36788,131 +37089,132 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
-[...1 lines deleted...]
-      </c>
+      <c r="Z12"/>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>591741380.64</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>193331789.77</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>442271880.82</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-270000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1588000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>128000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-21000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>249000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1977000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>5339000000.0</v>
       </c>
-      <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12">
         <v>1202000000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
@@ -36931,141 +37233,142 @@
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
-[...1 lines deleted...]
-      </c>
+      <c r="Z13"/>
       <c r="AA13">
         <v>0.0</v>
       </c>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
+        <v>0.0</v>
+      </c>
+      <c r="AE13">
         <v>-37539834902.23</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-10898356100.95</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2873603351.96</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-121378000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>7186000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-17617000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>14184000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>5505000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>32307000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>5707000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>14810000000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>12315000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-81664000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>6969000000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -37080,903 +37383,911 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B14"/>
-      <c r="C14"/>
-      <c r="D14">
+      <c r="C14">
+        <v>2805000000.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>1431000000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>3388000000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>1344000000.0</v>
       </c>
-      <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>1183000000.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>3529000000.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>2085000000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>3568000000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>1777000000.0</v>
       </c>
-      <c r="U14"/>
-      <c r="V14">
+      <c r="V14"/>
+      <c r="W14">
         <v>2192000000.0</v>
       </c>
-      <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>1048000000.0</v>
       </c>
-      <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>1547000000.0</v>
       </c>
-      <c r="AA14">
-[...1 lines deleted...]
-      </c>
       <c r="AB14">
+        <v>0.0</v>
+      </c>
+      <c r="AC14">
         <v>2446000000.0</v>
       </c>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
       <c r="AD14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14">
         <v>-1123911481.34</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>625000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>853000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>317000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-319000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>327000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>479000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>694000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>287000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>410000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>366000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>509000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-170000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2177000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>248000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>124000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>181000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2483000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>450000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>708000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>36000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>663000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>479000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>715000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>-1155000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>503000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>604000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1009000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1455000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>789000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1409000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>44000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>700000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2584000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>394000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>577000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>139000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>147000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>-90000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1586000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1729465320.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>339000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>681000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>848000000.0</v>
       </c>
-      <c r="BV14"/>
       <c r="BW14"/>
-      <c r="BX14">
+      <c r="BX14"/>
+      <c r="BY14">
         <v>406980950.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>458118720.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>470456110.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>397126240.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>398754960.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>250803040.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>265588760.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>401606130.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>316195130.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>489086620.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>406947900.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>482482980.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>256390700.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>629036500.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>629392010.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>445151730.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>435159870.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1556840250.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
-      <c r="D15">
+      <c r="C15">
         <v>1315000000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="D15"/>
+      <c r="E15">
+        <v>1315000000.0</v>
+      </c>
+      <c r="F15"/>
+      <c r="G15">
         <v>883000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15">
+      <c r="H15"/>
+      <c r="I15">
         <v>883000000.0</v>
       </c>
-      <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>610000000.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>406000000.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>406000000.0</v>
       </c>
-      <c r="Q15"/>
-[...7 lines deleted...]
-      <c r="U15"/>
+      <c r="R15"/>
+      <c r="S15">
+        <v>0.0</v>
+      </c>
+      <c r="T15"/>
+      <c r="U15">
+        <v>0.0</v>
+      </c>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
+      <c r="Z15"/>
+      <c r="AA15">
         <v>227000000.0</v>
       </c>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>227000000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>2000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000000.0</v>
       </c>
       <c r="AG15">
         <v>542000000.0</v>
       </c>
       <c r="AH15">
+        <v>542000000.0</v>
+      </c>
+      <c r="AI15">
         <v>1092000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>8000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>392000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>727000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>54000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>333000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>9000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>385000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1034000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1853000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>59000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>28000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>765000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>52000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>66000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>27000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>764000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BC15">
         <v>5000000.0</v>
       </c>
       <c r="BD15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BE15">
         <v>689000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>4000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>691000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>90000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>205000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>534000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>130000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1311000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>313000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>653318050.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>3000000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2276000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>603740.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>581960.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2710760000.0</v>
       </c>
-      <c r="BY15"/>
-      <c r="BZ15">
+      <c r="BZ15"/>
+      <c r="CA15">
         <v>1114840.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1753240.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1583318000.0</v>
       </c>
-      <c r="CC15"/>
-      <c r="CD15">
+      <c r="CD15"/>
+      <c r="CE15">
         <v>175200.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>530600.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1050106000.0</v>
       </c>
-      <c r="CG15"/>
-      <c r="CH15">
+      <c r="CH15"/>
+      <c r="CI15">
         <v>175740.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>282660.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1008421000.0</v>
       </c>
-      <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>1437350.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1378370.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>434000000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-      <c r="R16">
+      <c r="R16"/>
+      <c r="S16">
         <v>490000000.0</v>
       </c>
-      <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>367000000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>28709000000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>-24296000000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>-27657000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180822000000.0</v>
       </c>
       <c r="AD16">
         <v>180822000000.0</v>
       </c>
       <c r="AE16">
+        <v>180822000000.0</v>
+      </c>
+      <c r="AF16">
         <v>193343000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>201326000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>219889000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>229025000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>208028000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>231537000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>182439000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>185649000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>113473000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>129295000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>119049000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>105478000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>97306000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>48556000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>65699000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>51960000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>71801000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>56807000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>46407000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>56041000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>61325000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>44883000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>57598000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>52535000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>70106000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>76912000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>65313000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>81946000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>67326000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>59009000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>63316000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>66353000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>59160000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>70797000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>61485000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>51549000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>68003000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41077000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>40762000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>65264000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>40863000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>27321000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>25138000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>26098000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>26326527360.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>18141974890.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>23962902720.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>7009000000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>18729809200.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>16893986200.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>15901242740.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>6566198870.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>7002775750.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>8098243650.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8259701010.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>7573760560.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>8330500620.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>9982371840.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>6753822860.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6624592290.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>7406676900.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10319812140.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>6479054750.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>8986507100.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>10775715060.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>13436096800.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>9892020600.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>10406282690.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>10117500900.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>17460744000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>12688328250.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>6278021800.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>-9506181480.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>3720064320.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>-4366210500.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>2210863200.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2203268040.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-3221867879.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-1028181840.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
-[...1 lines deleted...]
-      </c>
+      <c r="Z17"/>
       <c r="AA17">
         <v>0.0</v>
       </c>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
@@ -38010,416 +38321,418 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>434000000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-      <c r="R18">
+      <c r="R18"/>
+      <c r="S18">
         <v>490000000.0</v>
       </c>
-      <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-      <c r="V18">
+      <c r="V18"/>
+      <c r="W18">
         <v>367000000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="X18"/>
+      <c r="Y18">
         <v>24035000000.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="Z18"/>
+      <c r="AA18">
         <v>-20203000000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18">
+      <c r="AB18"/>
+      <c r="AC18">
         <v>-20573000000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>-12598000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-7089000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-8729000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5622000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>19925000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-22346000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>44371000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-2859000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>61399000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-21004000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>13097000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>16393000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>19179000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>43987000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-15203000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>18920000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-19044000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>17855000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>3830000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-3940000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3548000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>16101000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-13525000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>7643000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-8957000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-10424000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>12293000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-17831000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>14064000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>5575000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-6083000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6548000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-9700000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-13124000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>9158000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9117000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-17285000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>26406000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>172000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-23671000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>26063809800.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>6536000000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>5805000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>1837000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1374618890.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>13046571210.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-4191608350.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>6426387600.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-50335833840.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>5708494520.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>4628061540.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>1976723960.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-30303481740.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>1855967280.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-27491809420.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-8673187490.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-7352821160.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-14255340840.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>6357718000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-15470239600.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-6839194440.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>18860214340.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-18677230140.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-3136561750.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-4418790740.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>3389839000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>18788273000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-18542662600.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-22123214850.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-12297818400.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>8438255050.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-9628974250.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-30760833600.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-936094500.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>2274427080.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-5671378799.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-11113908000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>6097677960.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-8240041439.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-      <c r="Z19">
-[...1 lines deleted...]
-      </c>
+      <c r="Z19"/>
       <c r="AA19">
         <v>0.0</v>
       </c>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
+        <v>0.0</v>
+      </c>
+      <c r="AE19">
         <v>-790312313.73</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-1296596434.36</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6581703910.61</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4677000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4051000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1583000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-80000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>658000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>11214000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>-7582000000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>-13393000000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
@@ -38438,54 +38751,55 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38551,131 +38865,132 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-      <c r="Z21">
-[...1 lines deleted...]
-      </c>
+      <c r="Z21"/>
       <c r="AA21">
         <v>0.0</v>
       </c>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
+        <v>0.0</v>
+      </c>
+      <c r="AE21">
         <v>-210485189.08</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-288261171.57</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1886638733.71</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1856000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>305000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-94000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-429000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>43000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-1006000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>-3427000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-5701000000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
@@ -38694,2575 +39009,2599 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B22">
+        <v>2118000000.0</v>
+      </c>
+      <c r="C22">
         <v>1502000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1773000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2070000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1968000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>303000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1633000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>8000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1422000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1399000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1176000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>900000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1297000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1950000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1209000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1179000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1081000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>76000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>277000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1010000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1002000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>173000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>286000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-19000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>43000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-1519000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-859000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-3190000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>178000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-409000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>229000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>361000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>120000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-2424000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>648000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>466000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>575000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-1890000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>278000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>20000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>236000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-2125000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-6024000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>818000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>559000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>441000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-91000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>238000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1103000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-1366000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>52000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>334000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1661000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-2527000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>754000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>667000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1407000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>186000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>777000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1233000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>2130000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>606000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>-1219000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1166000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1777000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1309000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1394000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1073000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1182000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-4547109860.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>414000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>645000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-141000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>968310840.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1632857090.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1777681750.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2131150320.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1818479560.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1239567240.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1358379220.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1648369980.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>487852230.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>993002030.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>943455140.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>1102373470.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>193856740.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>680405100.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>656326200.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>939902280.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>434361780.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>576204150.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>570734300.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-218744750.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-104831180.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-261736100.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>166406800.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>596596000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-2828160710.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-105269400.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1040090150.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>382419250.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>530359200.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>670584060.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2970357480.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1001567999.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>577049200.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>62843320.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1088876519.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>595899240.0</v>
       </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B23"/>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="C23">
+        <v>-725000000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-541000000.0</v>
       </c>
-      <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>2054000000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>626000000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
-      <c r="L23">
+      <c r="L23"/>
+      <c r="M23">
         <v>-595000000.0</v>
       </c>
-      <c r="M23"/>
-      <c r="N23">
+      <c r="N23"/>
+      <c r="O23">
         <v>-304000000.0</v>
       </c>
-      <c r="O23"/>
-      <c r="P23">
+      <c r="P23"/>
+      <c r="Q23">
         <v>-1565000000.0</v>
       </c>
-      <c r="Q23"/>
-      <c r="R23">
+      <c r="R23"/>
+      <c r="S23">
         <v>2020000000.0</v>
       </c>
-      <c r="S23"/>
-      <c r="T23">
+      <c r="T23"/>
+      <c r="U23">
         <v>802000000.0</v>
       </c>
-      <c r="U23"/>
-      <c r="V23">
+      <c r="V23"/>
+      <c r="W23">
         <v>705000000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="X23"/>
+      <c r="Y23">
         <v>-1369000000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-2340000000.0</v>
       </c>
-      <c r="AA23">
-[...1 lines deleted...]
-      </c>
       <c r="AB23">
+        <v>0.0</v>
+      </c>
+      <c r="AC23">
         <v>-67000000.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>-4000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-18000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-14413000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-3948000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-13000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-742000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-25000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>20000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-3000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-394000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-704000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-4557000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4353000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-825000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-3619000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1200000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1607000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3355000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1518000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-126000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>77000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>13000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>8000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-197000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>23000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-3000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-88000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>39000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-426000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>21000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>88000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>544000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>39000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-536000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-280000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1519000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-7000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-102000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-3000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-12101395160.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-251000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>647000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1049126620.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>976873380.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-1991547700.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-13474080.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>74090119240.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>780932680.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-3256471760.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2026224560.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>28282537740.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1337401600.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>9435084140.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>19588921990.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-7620867800.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>2611651320.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-17285645140.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>44809313620.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-13065389730.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-13534485490.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3286983260.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>1137655750.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-35128357590.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>10869508100.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-27132721000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>27741714000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>820488630.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-27516211200.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-17584541150.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>49425690350.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>30574576500.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1139198640.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-338475240.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>307773499.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>31523174800.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>672517320.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9225771479.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>612632760.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B24"/>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="C24">
+        <v>-25868000000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24">
         <v>-20761000000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-6253000000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>-3071000000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>3683000000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>-16838000000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>-15376000000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>24145000000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>17548000000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24">
+      <c r="V24"/>
+      <c r="W24">
         <v>-1380000000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>5774000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-9953000000.0</v>
       </c>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
       <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
         <v>-7471000000.0</v>
       </c>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>-661241207.23</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-262000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>5456000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4676000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-384000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-290000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-243000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-298000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-459000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-172000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-354000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-288000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-159000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-158000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-191000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-275000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-405000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-8000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-121000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-159000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-218000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-40000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-63000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-138000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-94000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-119000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-148000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-145000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-32000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-36000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-121000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-161000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-431000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-214000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-289000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-147000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114000000.0</v>
       </c>
       <c r="BP24">
         <v>-114000000.0</v>
       </c>
       <c r="BQ24">
+        <v>-114000000.0</v>
+      </c>
+      <c r="BR24">
         <v>-1369000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-585873460.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>8000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>41000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-771599390.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>849386940.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>260913080.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>23205360.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>20635419080.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>1289322200.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>302962300.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>82501000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>-6293494090.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-16194473040.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-15375429890.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-5177838160.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>8502688720.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>6140908200.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-4426058120.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-6421853920.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-2589239960.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-9348310340.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>10953629090.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>2512361250.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>228</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>-1502000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1773000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2070000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-1968000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-793000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1633000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-8000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1422000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1878000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1176000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-900000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-1297000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1950000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1209000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1179000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1081000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-566000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-277000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1010000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1002000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-540000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-286000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>19000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-43000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>931000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>859000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>200000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-178000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>910000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>713000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-7374000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>115415000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>928000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>381000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>455000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>651000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2572000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>542000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>625000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>791000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1505000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7924000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>51000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-43000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1072000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2494000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>553000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>755000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1111000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>973000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>985000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>912000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1262000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>636000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>185000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>127000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>348000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>277000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>188000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-37000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>231000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>59000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>84000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>80000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>472000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>323000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>837000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>153000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>29837546320.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-38000000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-351000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-911000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-3510571660.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>3693620050.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>-1575184140.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>631036080.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>670026930.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>2534320760.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-8375440.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-491705960.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>174175580.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-1192936270.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>650526240.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>-939601740.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>882268500.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-830128500.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>450391140.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>192363420.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-726298280.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1775252780.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>24547320.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>-383489750.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-4313959560.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3651575100.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>18621866200.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-19139258600.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-19295054140.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-12192549000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>7398164900.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>-10011393500.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-530359200.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-670584060.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-2970357480.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-1001567999.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-577049200.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-62843320.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-1088876519.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-595899240.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="C26">
+        <v>-1618000000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>-867000000.0</v>
       </c>
-      <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-1126000000.0</v>
       </c>
-      <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>-1060000000.0</v>
       </c>
-      <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26">
         <v>-407000000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>-695000000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-695000000.0</v>
       </c>
-      <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>-311000000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-269000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>-203000000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-203000000.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>-56000000.0</v>
       </c>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
       <c r="AB26">
+        <v>0.0</v>
+      </c>
+      <c r="AC26">
         <v>-112000000.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>-566000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-547000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1212000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1918000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-777000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-1632000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-4109000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1394000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1514000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-697000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1006000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-2047000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-837000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3134000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-2565000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2641000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-1204000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-2827000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1614000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-3542000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2965000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-2988000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-4529000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-3166000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-2655000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-1662000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-3345000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-4510000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-2416000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-2774000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-4017000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4574000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-3551000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-4928000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-3936000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-2951000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>881000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-5512000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-11787000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-2820000000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26">
         <v>-6016000000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-7883000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-5340000000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
-      <c r="F27">
-[...1 lines deleted...]
-      </c>
+      <c r="F27"/>
       <c r="G27">
         <v>490000000.0</v>
       </c>
-      <c r="H27"/>
+      <c r="H27">
+        <v>490000000.0</v>
+      </c>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>479000000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>434000000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>490000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>367000000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>588000000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>561000000.0</v>
       </c>
-      <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>557000000.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>623000000.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>831000000.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>871000000.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>947000000.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>1114000000.0</v>
       </c>
-      <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>-7904812000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>109966220.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-3151226220.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>-893714400.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>-241036320.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-276072230.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-1144830600.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-388581160.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-250803040.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-618328200.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-544039880.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-132114490.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-198257510.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-126789480.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-43213800.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-161324840.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-144475480.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-206894540.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>630895040.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>-702686340.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>77796250.0</v>
       </c>
-      <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B28"/>
-      <c r="C28"/>
-      <c r="D28">
+      <c r="C28">
+        <v>-6834000000.0</v>
+      </c>
+      <c r="D28"/>
+      <c r="E28">
         <v>-5650000000.0</v>
       </c>
-      <c r="E28"/>
-      <c r="F28">
+      <c r="F28"/>
+      <c r="G28">
         <v>-646000000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>-1631000000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>-1855000000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>614000000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>-357000000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>1630000000.0</v>
       </c>
-      <c r="S28"/>
-      <c r="T28">
+      <c r="T28"/>
+      <c r="U28">
         <v>1221000000.0</v>
       </c>
-      <c r="U28"/>
-      <c r="V28">
+      <c r="V28"/>
+      <c r="W28">
         <v>-311000000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="X28"/>
+      <c r="Y28">
         <v>-1572000000.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-2396000000.0</v>
       </c>
-      <c r="AA28">
-[...1 lines deleted...]
-      </c>
       <c r="AB28">
+        <v>0.0</v>
+      </c>
+      <c r="AC28">
         <v>-406000000.0</v>
       </c>
-      <c r="AC28">
-[...1 lines deleted...]
-      </c>
       <c r="AD28">
+        <v>0.0</v>
+      </c>
+      <c r="AE28">
         <v>-112000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-300000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16575000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-6840000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>812000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-331000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6775000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-118000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-51000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-185000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-279000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1134000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-5681000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3818000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-531000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-3250000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1040000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>363000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10355000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3281000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1271000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-620000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3213000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1866000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-464000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-224000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-1014000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-619000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-311000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1082000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1355000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-412000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>10285000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-80000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-1122000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>96000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>498000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-1261000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-353000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>974451180.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1594000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-253000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1825000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>286917090.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-176310390.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2582083260.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-897523440.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>30996853400.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-1202710360.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-3527588750.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1530393550.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>26923259430.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2756130330.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>34595636790.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>47743802700.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5708719140.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3028711740.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-23670820700.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>64307010140.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-36075413890.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-14123521980.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>13977959430.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>36202713750.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-35128357590.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10869508100.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-27132721000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>27741714000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>820488630.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-27516211200.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-17584541150.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>49425690350.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>30574576500.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1139198640.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-338475240.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>307773499.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>31523174800.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>672517320.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>9225771479.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>612632760.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B29"/>
-      <c r="C29"/>
-      <c r="D29">
+      <c r="C29">
+        <v>47065000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>25652000000.0</v>
       </c>
-      <c r="E29"/>
-      <c r="F29">
+      <c r="F29"/>
+      <c r="G29">
         <v>-28585000000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>-25075000000.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>-16477000000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>434000000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>-3581000000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>490000000.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29">
+      <c r="T29"/>
+      <c r="U29">
         <v>13705000000.0</v>
       </c>
-      <c r="U29"/>
-      <c r="V29">
+      <c r="V29"/>
+      <c r="W29">
         <v>367000000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29">
+      <c r="X29"/>
+      <c r="Y29">
         <v>24216000000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29">
+      <c r="Z29"/>
+      <c r="AA29">
         <v>-20189000000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
+        <v>0.0</v>
+      </c>
+      <c r="AC29">
         <v>-20260000000.0</v>
       </c>
-      <c r="AC29">
-[...1 lines deleted...]
-      </c>
       <c r="AD29">
+        <v>0.0</v>
+      </c>
+      <c r="AE29">
         <v>-12468000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-6950000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-8629000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-5526000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>19989000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-22194000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>44495000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-2714000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>61689000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-20826000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>13244000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>16503000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>19300000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>44087000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-15089000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>19017000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-18819000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>18070000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>3947000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-3828000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3416000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>16239000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-13395000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>7756000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-8730000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-10299000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>12436000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-17712000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>14359000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>5695000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>-5895000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-6357000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-9371000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-12951000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9338000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9308000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-17107000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>26575000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>281000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>-23535000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>26737542820.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>6713000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>5970000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1951000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1624636430.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>13046571210.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-4340531880.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>6459324240.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-49749570360.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>5809476680.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4673810840.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>1976723960.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-30092275350.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2042421880.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-27355321990.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-8506558610.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-7061490480.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-14104392720.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>6604700680.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>-15367970440.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-6478637110.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>19057070720.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-18541823470.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-2840020750.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-4418790740.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3389839000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>18788273000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-18542662600.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-22123214850.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-12297818400.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>8438255050.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-9628974250.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-30760833600.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-936094500.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>2274427080.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-5671378799.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-11113908000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>6097677960.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-8240041439.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B30"/>
-      <c r="C30"/>
-      <c r="D30">
+      <c r="C30">
+        <v>-26311000000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>-20972000000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>-6781000000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-3311000000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>3505000000.0</v>
       </c>
-      <c r="M30"/>
-      <c r="N30">
+      <c r="N30"/>
+      <c r="O30">
         <v>-17175000000.0</v>
       </c>
-      <c r="O30"/>
-      <c r="P30">
+      <c r="P30"/>
+      <c r="Q30">
         <v>-15559000000.0</v>
       </c>
-      <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>23595000000.0</v>
       </c>
-      <c r="S30"/>
-      <c r="T30">
+      <c r="T30"/>
+      <c r="U30">
         <v>17299000000.0</v>
       </c>
-      <c r="U30"/>
-      <c r="V30">
+      <c r="V30"/>
+      <c r="W30">
         <v>-1892000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30">
+      <c r="X30"/>
+      <c r="Y30">
         <v>5593000000.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="Z30"/>
+      <c r="AA30">
         <v>-10280000000.0</v>
       </c>
-      <c r="AA30">
-[...1 lines deleted...]
-      </c>
       <c r="AB30">
+        <v>0.0</v>
+      </c>
+      <c r="AC30">
         <v>-7784000000.0</v>
       </c>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
       <c r="AD30">
+        <v>0.0</v>
+      </c>
+      <c r="AE30">
         <v>-1761324176.59</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1521000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5356000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4580000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1431000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1187000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-400000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>215000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>10170000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>5095000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-2537000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1489000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-2697000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>877000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-1834000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4588000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2473000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3797000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3920000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2634000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-342000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1041000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-2385000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-1329000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-7992000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>3437000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-176000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2085000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>321000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3583000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3431000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4580000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6244000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>1124000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-872000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>981000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>875000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>256000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>1650000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-2380000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>1083613240.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5229000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3376000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4465000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-2340350060.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-4273563950.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>1100079770.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1125834240.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>19828712320.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-2835433600.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>118580630.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-860485430.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2686976640.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-5877841960.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-7658643940.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-38752014620.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>12361481200.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>15577691760.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>20256281060.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-48922806500.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>42070253020.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-7889972850.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>8752703250.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-35477835750.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>37809344060.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16704655040.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12267933300.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-9714189100.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>26013190930.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>32011090800.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>13514695250.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-35514762050.0</v>
       </c>
-      <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>