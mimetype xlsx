--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3907,51 +3907,51 @@
       <c r="Z39">
         <v>846659385560.0</v>
       </c>
       <c r="AA39">
         <v>847092237640.0</v>
       </c>
       <c r="AB39">
         <v>816688496000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>736978000000.0</v>
       </c>
       <c r="C40">
         <v>782617000000.0</v>
       </c>
       <c r="D40">
-        <v>666045000000.0</v>
+        <v>666676000000.0</v>
       </c>
       <c r="E40">
         <v>672929000000.0</v>
       </c>
       <c r="F40">
         <v>-600000000.0</v>
       </c>
       <c r="G40">
         <v>613343000000.0</v>
       </c>
       <c r="H40">
         <v>-651000000.0</v>
       </c>
       <c r="I40">
         <v>-108296000000.0</v>
       </c>
       <c r="J40">
         <v>-1001000000.0</v>
       </c>
       <c r="K40">
         <v>-143355000000.0</v>
       </c>
       <c r="L40">
         <v>-167699000000.0</v>
       </c>
@@ -6677,51 +6677,51 @@
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
     </row>
     <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
         <v>-4328000000.0</v>
       </c>
       <c r="C5">
-        <v>-4148446000.0</v>
+        <v>-4150000000.0</v>
       </c>
       <c r="D5">
         <v>-4074000000.0</v>
       </c>
       <c r="E5">
         <v>-3702000000.0</v>
       </c>
       <c r="F5">
         <v>-1988000000.0</v>
       </c>
       <c r="G5">
         <v>-1229000000.0</v>
       </c>
       <c r="H5">
         <v>-2033000000.0</v>
       </c>
       <c r="I5">
         <v>8388000000.0</v>
       </c>
       <c r="J5">
         <v>-1623000000.0</v>
       </c>
       <c r="K5">
         <v>-1760000000.0</v>
       </c>
@@ -7597,51 +7597,51 @@
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
     </row>
     <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
         <v>149868000000.0</v>
       </c>
       <c r="C10">
-        <v>164659000000.0</v>
+        <v>171621000000.0</v>
       </c>
       <c r="D10">
         <v>148007000000.0</v>
       </c>
       <c r="E10">
         <v>143890000000.0</v>
       </c>
       <c r="F10">
         <v>159028000000.0</v>
       </c>
       <c r="G10">
         <v>153654000000.0</v>
       </c>
       <c r="H10">
         <v>148838000000.0</v>
       </c>
       <c r="I10">
         <v>155958000000.0</v>
       </c>
       <c r="J10">
         <v>148238000000.0</v>
       </c>
       <c r="K10">
         <v>184556000000.0</v>
       </c>
@@ -8029,51 +8029,51 @@
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
     </row>
     <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>369347000000.0</v>
       </c>
       <c r="C12">
-        <v>355845672000.0</v>
+        <v>350716000000.0</v>
       </c>
       <c r="D12">
         <v>190071000000.0</v>
       </c>
       <c r="E12">
         <v>185476000000.0</v>
       </c>
       <c r="F12">
         <v>201353000000.0</v>
       </c>
       <c r="G12">
         <v>187890000000.0</v>
       </c>
       <c r="H12">
         <v>191160000000.0</v>
       </c>
       <c r="I12">
         <v>196034000000.0</v>
       </c>
       <c r="J12">
         <v>194432000000.0</v>
       </c>
       <c r="K12">
         <v>213430000000.0</v>
       </c>
@@ -8345,51 +8345,51 @@
         <v>160546308900.0</v>
       </c>
       <c r="CW12">
         <v>148112761200.0</v>
       </c>
       <c r="CX12">
         <v>154327286050.0</v>
       </c>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
     </row>
     <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>4891000000.0</v>
       </c>
       <c r="C13">
-        <v>4889168000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="D13">
         <v>4988000000.0</v>
       </c>
       <c r="E13">
         <v>4988000000.0</v>
       </c>
       <c r="F13">
         <v>4988000000.0</v>
       </c>
       <c r="G13">
         <v>5106000000.0</v>
       </c>
       <c r="H13">
         <v>5106000000.0</v>
       </c>
       <c r="I13">
         <v>5106000000.0</v>
       </c>
       <c r="J13">
         <v>5106000000.0</v>
       </c>
       <c r="K13">
         <v>5223000000.0</v>
       </c>
@@ -10039,51 +10039,53 @@
       <c r="CQ20">
         <v>8778000000.0</v>
       </c>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20">
         <v>7685000000.0</v>
       </c>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
     </row>
     <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>7774408000.0</v>
+      </c>
       <c r="C21">
         <v>4825000000.0</v>
       </c>
       <c r="D21">
         <v>7501000000.0</v>
       </c>
       <c r="E21">
         <v>7413000000.0</v>
       </c>
       <c r="F21">
         <v>7627000000.0</v>
       </c>
       <c r="G21">
         <v>4787000000.0</v>
       </c>
       <c r="H21">
         <v>7470000000.0</v>
       </c>
       <c r="I21">
         <v>7548000000.0</v>
       </c>
       <c r="J21">
         <v>7461000000.0</v>
       </c>
       <c r="K21">
@@ -11733,51 +11735,51 @@
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
     </row>
     <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>-10225000000.0</v>
       </c>
       <c r="C28">
-        <v>90147000000.0</v>
+        <v>83185000000.0</v>
       </c>
       <c r="D28">
         <v>-16177000000.0</v>
       </c>
       <c r="E28">
         <v>-7899000000.0</v>
       </c>
       <c r="F28">
         <v>-27560000000.0</v>
       </c>
       <c r="G28">
         <v>-2164000000.0</v>
       </c>
       <c r="H28">
         <v>-24794000000.0</v>
       </c>
       <c r="I28">
         <v>69505000000.0</v>
       </c>
       <c r="J28">
         <v>45282000000.0</v>
       </c>
       <c r="K28">
         <v>-40339000000.0</v>
       </c>
@@ -12229,51 +12231,51 @@
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
     </row>
     <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>6000000.0</v>
       </c>
       <c r="C30">
-        <v>4540299000.0</v>
+        <v>126485000000.0</v>
       </c>
       <c r="D30">
         <v>1444000000.0</v>
       </c>
       <c r="E30">
         <v>1735000000.0</v>
       </c>
       <c r="F30">
         <v>1748000000.0</v>
       </c>
       <c r="G30">
         <v>67066000000.0</v>
       </c>
       <c r="H30">
         <v>1503000000.0</v>
       </c>
       <c r="I30">
         <v>1565000000.0</v>
       </c>
       <c r="J30">
         <v>1630000000.0</v>
       </c>
       <c r="K30">
         <v>78237000000.0</v>
       </c>
@@ -12793,51 +12795,51 @@
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
     </row>
     <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>1113674000000.0</v>
       </c>
       <c r="C33">
-        <v>1269932183000.0</v>
+        <v>957866000000.0</v>
       </c>
       <c r="D33">
         <v>1199731000000.0</v>
       </c>
       <c r="E33">
         <v>1210619000000.0</v>
       </c>
       <c r="F33">
         <v>1215494000000.0</v>
       </c>
       <c r="G33">
         <v>1449495000000.0</v>
       </c>
       <c r="H33">
         <v>1123483000000.0</v>
       </c>
       <c r="I33">
         <v>1034052000000.0</v>
       </c>
       <c r="J33">
         <v>1017408000000.0</v>
       </c>
       <c r="K33">
         <v>190587000000.0</v>
       </c>
@@ -13569,51 +13571,51 @@
       </c>
       <c r="DB35">
         <v>16483096699.0</v>
       </c>
       <c r="DC35">
         <v>15398572800.0</v>
       </c>
       <c r="DD35">
         <v>14429576640.0</v>
       </c>
       <c r="DE35">
         <v>14272164359.0</v>
       </c>
       <c r="DF35">
         <v>7293025800.0</v>
       </c>
     </row>
     <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>215359000000.0</v>
       </c>
       <c r="C36">
-        <v>366800515000.0</v>
+        <v>153256000000.0</v>
       </c>
       <c r="D36">
         <v>365768000000.0</v>
       </c>
       <c r="E36">
         <v>348767000000.0</v>
       </c>
       <c r="F36">
         <v>882041000000.0</v>
       </c>
       <c r="G36">
         <v>1242569000000.0</v>
       </c>
       <c r="H36">
         <v>780846000000.0</v>
       </c>
       <c r="I36">
         <v>192721000000.0</v>
       </c>
       <c r="J36">
         <v>188872000000.0</v>
       </c>
       <c r="K36">
         <v>-7773000000.0</v>
       </c>
@@ -14672,72 +14674,72 @@
       <c r="CX39">
         <v>847798363150.0</v>
       </c>
       <c r="CY39">
         <v>956678551300.0</v>
       </c>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
     </row>
     <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>858163000000.0</v>
       </c>
       <c r="C40">
         <v>736978000000.0</v>
       </c>
       <c r="D40">
-        <v>819936000000.0</v>
+        <v>820868000000.0</v>
       </c>
       <c r="E40">
-        <v>801190000000.0</v>
+        <v>802140000000.0</v>
       </c>
       <c r="F40">
         <v>817776000000.0</v>
       </c>
       <c r="G40">
         <v>782617000000.0</v>
       </c>
       <c r="H40">
         <v>49206000000.0</v>
       </c>
       <c r="I40">
         <v>781326000000.0</v>
       </c>
       <c r="J40">
         <v>-11621000000.0</v>
       </c>
       <c r="K40">
-        <v>-631000000.0</v>
+        <v>666676000000.0</v>
       </c>
       <c r="L40">
         <v>-8798000000.0</v>
       </c>
       <c r="M40">
         <v>-7081000000.0</v>
       </c>
       <c r="N40">
         <v>-4908000000.0</v>
       </c>
       <c r="O40">
         <v>-90659000000.0</v>
       </c>
       <c r="P40">
         <v>-6251000000.0</v>
       </c>
       <c r="Q40">
         <v>-690000000.0</v>
       </c>
       <c r="R40">
         <v>-708000000.0</v>
       </c>
       <c r="S40">
         <v>-600000000.0</v>
       </c>
@@ -15305,69 +15307,69 @@
       <c r="CY41">
         <v>173661000000.0</v>
       </c>
       <c r="CZ41">
         <v>173678000000.0</v>
       </c>
       <c r="DA41">
         <v>186735000000.0</v>
       </c>
       <c r="DB41">
         <v>186724000000.0</v>
       </c>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
     </row>
     <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
         <v>47334000000.0</v>
       </c>
       <c r="C42">
-        <v>49789731000.0</v>
+        <v>49804000000.0</v>
       </c>
       <c r="D42">
         <v>49876000000.0</v>
       </c>
       <c r="E42">
         <v>50212000000.0</v>
       </c>
       <c r="F42">
         <v>51715000000.0</v>
       </c>
       <c r="G42">
         <v>50581000000.0</v>
       </c>
       <c r="H42">
         <v>48968000000.0</v>
       </c>
       <c r="I42">
-        <v>38904000000.0</v>
+        <v>48956000000.0</v>
       </c>
       <c r="J42">
         <v>39221000000.0</v>
       </c>
       <c r="K42">
         <v>48275000000.0</v>
       </c>
       <c r="L42">
         <v>48320000000.0</v>
       </c>
       <c r="M42">
         <v>48455000000.0</v>
       </c>
       <c r="N42">
         <v>48341000000.0</v>
       </c>
       <c r="O42">
         <v>48760000000.0</v>
       </c>
       <c r="P42">
         <v>47353000000.0</v>
       </c>
       <c r="Q42">
         <v>47299000000.0</v>
       </c>
@@ -16193,51 +16195,51 @@
       </c>
       <c r="DB45">
         <v>8837000000.0</v>
       </c>
       <c r="DC45">
         <v>9049000000.0</v>
       </c>
       <c r="DD45">
         <v>7814000000.0</v>
       </c>
       <c r="DE45">
         <v>7651000000.0</v>
       </c>
       <c r="DF45">
         <v>6823000000.0</v>
       </c>
     </row>
     <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
         <v>5934000000.0</v>
       </c>
       <c r="C46">
-        <v>5924000000.0</v>
+        <v>5923000000.0</v>
       </c>
       <c r="D46">
         <v>6005000000.0</v>
       </c>
       <c r="E46">
         <v>6039000000.0</v>
       </c>
       <c r="F46">
         <v>6167000000.0</v>
       </c>
       <c r="G46">
         <v>6193000000.0</v>
       </c>
       <c r="H46">
         <v>6146000000.0</v>
       </c>
       <c r="I46">
         <v>6219000000.0</v>
       </c>
       <c r="J46">
         <v>6254000000.0</v>
       </c>
       <c r="K46">
         <v>6184000000.0</v>
       </c>
@@ -16841,51 +16843,51 @@
       <c r="CY47">
         <v>8633000000.0</v>
       </c>
       <c r="CZ47">
         <v>8140000000.0</v>
       </c>
       <c r="DA47">
         <v>8453000000.0</v>
       </c>
       <c r="DB47">
         <v>8461000000.0</v>
       </c>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
     </row>
     <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
         <v>30116000000.0</v>
       </c>
       <c r="C48">
-        <v>28085477000.0</v>
+        <v>28096000000.0</v>
       </c>
       <c r="D48">
         <v>26588000000.0</v>
       </c>
       <c r="E48">
         <v>24897000000.0</v>
       </c>
       <c r="F48">
         <v>25285000000.0</v>
       </c>
       <c r="G48">
         <v>23368000000.0</v>
       </c>
       <c r="H48">
         <v>22873000000.0</v>
       </c>
       <c r="I48">
         <v>21288000000.0</v>
       </c>
       <c r="J48">
         <v>22801000000.0</v>
       </c>
       <c r="K48">
         <v>21316000000.0</v>
       </c>
@@ -18143,51 +18145,51 @@
         <v>36432511500.0</v>
       </c>
       <c r="CU52">
         <v>36231486670.0</v>
       </c>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
     </row>
     <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
         <v>219479000000.0</v>
       </c>
       <c r="C53">
-        <v>191248343000.0</v>
+        <v>179095000000.0</v>
       </c>
       <c r="D53">
         <v>42064000000.0</v>
       </c>
       <c r="E53">
         <v>41586000000.0</v>
       </c>
       <c r="F53">
         <v>42325000000.0</v>
       </c>
       <c r="G53">
         <v>34236000000.0</v>
       </c>
       <c r="H53">
         <v>42322000000.0</v>
       </c>
       <c r="I53">
         <v>40076000000.0</v>
       </c>
       <c r="J53">
         <v>38091000000.0</v>
       </c>
       <c r="K53">
         <v>28874000000.0</v>
       </c>
@@ -18921,51 +18923,51 @@
       </c>
       <c r="DB55">
         <v>994329584599.0</v>
       </c>
       <c r="DC55">
         <v>834153918000.0</v>
       </c>
       <c r="DD55">
         <v>782945226720.0</v>
       </c>
       <c r="DE55">
         <v>824751469439.0</v>
       </c>
       <c r="DF55">
         <v>629582886120.0</v>
       </c>
     </row>
     <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
         <v>369353000000.0</v>
       </c>
       <c r="C56">
-        <v>169137628000.0</v>
+        <v>477201000000.0</v>
       </c>
       <c r="D56">
         <v>191515000000.0</v>
       </c>
       <c r="E56">
         <v>187211000000.0</v>
       </c>
       <c r="F56">
         <v>201353000000.0</v>
       </c>
       <c r="G56">
         <v>254956000000.0</v>
       </c>
       <c r="H56">
         <v>526313000000.0</v>
       </c>
       <c r="I56">
         <v>317354000000.0</v>
       </c>
       <c r="J56">
         <v>313377000000.0</v>
       </c>
       <c r="K56">
         <v>291667000000.0</v>
       </c>
@@ -19260,51 +19262,51 @@
       <c r="B57">
         <v>885481000000.0</v>
       </c>
       <c r="C57">
         <v>957702000000.0</v>
       </c>
       <c r="D57">
         <v>838925000000.0</v>
       </c>
       <c r="E57">
         <v>824601000000.0</v>
       </c>
       <c r="F57">
         <v>833740000000.0</v>
       </c>
       <c r="G57">
         <v>862099000000.0</v>
       </c>
       <c r="H57">
         <v>58136000000.0</v>
       </c>
       <c r="I57">
         <v>795291000000.0</v>
       </c>
       <c r="J57">
-        <v>56135000000.0</v>
+        <v>773177000000.0</v>
       </c>
       <c r="K57">
         <v>96575000000.0</v>
       </c>
       <c r="L57">
         <v>8798000000.0</v>
       </c>
       <c r="M57">
         <v>7081000000.0</v>
       </c>
       <c r="N57">
         <v>4908000000.0</v>
       </c>
       <c r="O57">
         <v>90659000000.0</v>
       </c>
       <c r="P57">
         <v>6251000000.0</v>
       </c>
       <c r="Q57">
         <v>5189000000.0</v>
       </c>
       <c r="R57">
         <v>4456000000.0</v>
       </c>
@@ -21241,51 +21243,51 @@
       </c>
       <c r="AD5">
         <v>892012000.0</v>
       </c>
       <c r="AE5">
         <v>1928428572.0</v>
       </c>
       <c r="AF5">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>179</v>
       </c>
       <c r="B6">
         <v>9721358000.0</v>
       </c>
       <c r="C6">
         <v>5291000000.0</v>
       </c>
       <c r="D6">
         <v>5678000000.0</v>
       </c>
       <c r="E6">
-        <v>5594000000.0</v>
+        <v>7536000000.0</v>
       </c>
       <c r="F6">
         <v>3245000000.0</v>
       </c>
       <c r="G6">
         <v>874000000.0</v>
       </c>
       <c r="H6">
         <v>-2760000000.0</v>
       </c>
       <c r="I6">
         <v>12856000000.0</v>
       </c>
       <c r="J6">
         <v>1228000000.0</v>
       </c>
       <c r="K6">
         <v>10074000000.0</v>
       </c>
       <c r="L6">
         <v>-6097000000.0</v>
       </c>
       <c r="M6">
         <v>13817000000.0</v>
       </c>
@@ -24022,54 +24024,54 @@
       <c r="Y3">
         <v>-268000000.0</v>
       </c>
       <c r="Z3">
         <v>-346000000.0</v>
       </c>
       <c r="AA3">
         <v>-823000000.0</v>
       </c>
       <c r="AB3">
         <v>461000000.0</v>
       </c>
       <c r="AC3">
         <v>-139000000.0</v>
       </c>
       <c r="AD3">
         <v>-275000000.0</v>
       </c>
       <c r="AE3">
         <v>-164000000.0</v>
       </c>
       <c r="AF3">
         <v>-583000000.0</v>
       </c>
       <c r="AG3">
-        <v>-893000000.0</v>
+        <v>853000000.0</v>
       </c>
       <c r="AH3">
-        <v>-431000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="AI3">
         <v>663000000.0</v>
       </c>
       <c r="AJ3">
         <v>-1061000000.0</v>
       </c>
       <c r="AK3">
         <v>-866000000.0</v>
       </c>
       <c r="AL3">
         <v>-833000000.0</v>
       </c>
       <c r="AM3">
         <v>-673000000.0</v>
       </c>
       <c r="AN3">
         <v>-1115000000.0</v>
       </c>
       <c r="AO3">
         <v>-992000000.0</v>
       </c>
       <c r="AP3">
         <v>-978000000.0</v>
       </c>
@@ -24596,54 +24598,54 @@
       <c r="Y5">
         <v>1514000000.0</v>
       </c>
       <c r="Z5">
         <v>2650000000.0</v>
       </c>
       <c r="AA5">
         <v>1690000000.0</v>
       </c>
       <c r="AB5">
         <v>4733000000.0</v>
       </c>
       <c r="AC5">
         <v>2244000000.0</v>
       </c>
       <c r="AD5">
         <v>3439000000.0</v>
       </c>
       <c r="AE5">
         <v>2197000000.0</v>
       </c>
       <c r="AF5">
         <v>4315000000.0</v>
       </c>
       <c r="AG5">
-        <v>5407000000.0</v>
+        <v>711000000.0</v>
       </c>
       <c r="AH5">
-        <v>3476000000.0</v>
+        <v>432000000.0</v>
       </c>
       <c r="AI5">
         <v>6797000000.0</v>
       </c>
       <c r="AJ5">
         <v>1101000000.0</v>
       </c>
       <c r="AK5">
         <v>934000000.0</v>
       </c>
       <c r="AL5">
         <v>1018000000.0</v>
       </c>
       <c r="AM5">
         <v>-390000000.0</v>
       </c>
       <c r="AN5">
         <v>714000000.0</v>
       </c>
       <c r="AO5">
         <v>-1453000000.0</v>
       </c>
       <c r="AP5">
         <v>-731000000.0</v>
       </c>
@@ -24928,54 +24930,54 @@
       <c r="Y6">
         <v>158000000.0</v>
       </c>
       <c r="Z6">
         <v>74000000.0</v>
       </c>
       <c r="AA6">
         <v>-1293000000.0</v>
       </c>
       <c r="AB6">
         <v>-687000000.0</v>
       </c>
       <c r="AC6">
         <v>-946000000.0</v>
       </c>
       <c r="AD6">
         <v>292000000.0</v>
       </c>
       <c r="AE6">
         <v>-320000000.0</v>
       </c>
       <c r="AF6">
         <v>506000000.0</v>
       </c>
       <c r="AG6">
-        <v>711000000.0</v>
+        <v>1564000000.0</v>
       </c>
       <c r="AH6">
-        <v>432000000.0</v>
+        <v>749000000.0</v>
       </c>
       <c r="AI6">
         <v>-1405000000.0</v>
       </c>
       <c r="AJ6">
         <v>933000000.0</v>
       </c>
       <c r="AK6">
         <v>822000000.0</v>
       </c>
       <c r="AL6">
         <v>878000000.0</v>
       </c>
       <c r="AM6">
         <v>-2416000000.0</v>
       </c>
       <c r="AN6">
         <v>619000000.0</v>
       </c>
       <c r="AO6">
         <v>408000000.0</v>
       </c>
       <c r="AP6">
         <v>579000000.0</v>
       </c>
@@ -33342,54 +33344,54 @@
         <v>3066543860.0</v>
       </c>
       <c r="Y14">
         <v>2847474360.0</v>
       </c>
       <c r="Z14">
         <v>4894628050.0</v>
       </c>
       <c r="AA14">
         <v>3329441980.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>219</v>
       </c>
       <c r="B15">
         <v>1315000000.0</v>
       </c>
       <c r="C15">
-        <v>-883000000.0</v>
+        <v>883000000.0</v>
       </c>
       <c r="D15">
-        <v>-610000000.0</v>
+        <v>610000000.0</v>
       </c>
       <c r="E15">
         <v>406000000.0</v>
       </c>
       <c r="F15">
         <v>1146000000.0</v>
       </c>
       <c r="G15">
         <v>1684000000.0</v>
       </c>
       <c r="H15">
         <v>227000000.0</v>
       </c>
       <c r="I15">
         <v>227000000.0</v>
       </c>
       <c r="J15">
         <v>392000000.0</v>
       </c>
       <c r="K15">
         <v>333000000.0</v>
       </c>
       <c r="L15">
         <v>1034000000.0</v>
       </c>
@@ -34712,51 +34714,51 @@
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
@@ -39923,51 +39925,53 @@
       </c>
       <c r="CP24">
         <v>2512361250.0</v>
       </c>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
     </row>
     <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>228</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>-2118000000.0</v>
+      </c>
       <c r="C25">
         <v>-1502000000.0</v>
       </c>
       <c r="D25">
         <v>-1773000000.0</v>
       </c>
       <c r="E25">
         <v>-2070000000.0</v>
       </c>
       <c r="F25">
         <v>-1968000000.0</v>
       </c>
       <c r="G25">
         <v>-793000000.0</v>
       </c>
       <c r="H25">
         <v>-1633000000.0</v>
       </c>
       <c r="I25">
         <v>-8000000.0</v>
       </c>
       <c r="J25">
         <v>-1422000000.0</v>
       </c>
       <c r="K25">