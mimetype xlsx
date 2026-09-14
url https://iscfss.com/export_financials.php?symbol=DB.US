--- v2 (2026-07-29)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="234">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="235">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1837,57 +1840,57 @@
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
         <v>350716000000.0</v>
       </c>
       <c r="C12">
         <v>187890000000.0</v>
       </c>
       <c r="D12">
-        <v>213430000000.0</v>
+        <v>330505000000.0</v>
       </c>
       <c r="E12">
         <v>296408000000.0</v>
       </c>
       <c r="F12">
-        <v>222740000000.0</v>
+        <v>315936000000.0</v>
       </c>
       <c r="G12">
         <v>224994000000.0</v>
       </c>
       <c r="H12">
         <v>186442000000.0</v>
       </c>
       <c r="I12">
         <v>242605000000.0</v>
       </c>
       <c r="J12">
         <v>280995000000.0</v>
       </c>
       <c r="K12">
         <v>245635000000.0</v>
       </c>
       <c r="L12">
         <v>179289000000.0</v>
       </c>
       <c r="M12">
         <v>143988000000.0</v>
       </c>
       <c r="N12">
         <v>140457000000.0</v>
       </c>
@@ -2651,51 +2654,51 @@
         <v>48463343000.0</v>
       </c>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
         <v>1435067000000.0</v>
       </c>
       <c r="C23">
         <v>1387177000000.0</v>
       </c>
       <c r="D23">
-        <v>1312331000000.0</v>
+        <v>1312302000000.0</v>
       </c>
       <c r="E23">
         <v>1336788000000.0</v>
       </c>
       <c r="F23">
         <v>1323993000000.0</v>
       </c>
       <c r="G23">
         <v>1325259000000.0</v>
       </c>
       <c r="H23">
         <v>1299638000000.0</v>
       </c>
       <c r="I23">
         <v>1348137000000.0</v>
       </c>
       <c r="J23">
         <v>1474732000000.0</v>
       </c>
       <c r="K23">
         <v>1590546000000.0</v>
       </c>
       <c r="L23">
         <v>1629130000000.0</v>
       </c>
@@ -3007,57 +3010,57 @@
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>83185000000.0</v>
       </c>
       <c r="C28">
         <v>-2164000000.0</v>
       </c>
       <c r="D28">
-        <v>-40339000000.0</v>
+        <v>35076000000.0</v>
       </c>
       <c r="E28">
         <v>9378000000.0</v>
       </c>
       <c r="F28">
-        <v>-43174000000.0</v>
+        <v>10937000000.0</v>
       </c>
       <c r="G28">
         <v>28688000000.0</v>
       </c>
       <c r="H28">
         <v>-775000000.0</v>
       </c>
       <c r="I28">
         <v>-25764000000.0</v>
       </c>
       <c r="J28">
         <v>-56794000000.0</v>
       </c>
       <c r="K28">
         <v>3155000000.0</v>
       </c>
       <c r="L28">
         <v>78244000000.0</v>
       </c>
       <c r="M28">
         <v>114213000000.0</v>
       </c>
       <c r="N28">
         <v>107245000000.0</v>
       </c>
@@ -3159,57 +3162,57 @@
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>126485000000.0</v>
       </c>
       <c r="C30">
         <v>67066000000.0</v>
       </c>
       <c r="D30">
-        <v>78237000000.0</v>
+        <v>89799000000.0</v>
       </c>
       <c r="E30">
         <v>92252000000.0</v>
       </c>
       <c r="F30">
-        <v>74793000000.0</v>
+        <v>91997000000.0</v>
       </c>
       <c r="G30">
         <v>77206000000.0</v>
       </c>
       <c r="H30">
         <v>66941000000.0</v>
       </c>
       <c r="I30">
         <v>70181000000.0</v>
       </c>
       <c r="J30">
         <v>1215000000.0</v>
       </c>
       <c r="K30">
         <v>109092000000.0</v>
       </c>
       <c r="L30">
         <v>9046000000.0</v>
       </c>
       <c r="M30">
         <v>120829000000.0</v>
       </c>
       <c r="N30">
         <v>90172000000.0</v>
       </c>
@@ -3335,57 +3338,57 @@
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>957866000000.0</v>
       </c>
       <c r="C33">
         <v>1449495000000.0</v>
       </c>
       <c r="D33">
-        <v>752453000000.0</v>
+        <v>892027000000.0</v>
       </c>
       <c r="E33">
         <v>948128000000.0</v>
       </c>
       <c r="F33">
-        <v>154607000000.0</v>
+        <v>916060000000.0</v>
       </c>
       <c r="G33">
         <v>1023059000000.0</v>
       </c>
       <c r="H33">
         <v>187411000000.0</v>
       </c>
       <c r="I33">
         <v>222912000000.0</v>
       </c>
       <c r="J33">
         <v>244385000000.0</v>
       </c>
       <c r="K33">
         <v>238873000000.0</v>
       </c>
       <c r="L33">
         <v>289194000000.0</v>
       </c>
       <c r="M33">
         <v>283452000000.0</v>
       </c>
       <c r="N33">
         <v>280139000000.0</v>
       </c>
@@ -3477,57 +3480,57 @@
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
         <v>397162000000.0</v>
       </c>
       <c r="C35">
         <v>445646000000.0</v>
       </c>
       <c r="D35">
-        <v>683734000000.0</v>
+        <v>398819000000.0</v>
       </c>
       <c r="E35">
         <v>451394000000.0</v>
       </c>
       <c r="F35">
-        <v>152656000000.0</v>
+        <v>465562000000.0</v>
       </c>
       <c r="G35">
         <v>520082000000.0</v>
       </c>
       <c r="H35">
         <v>141780000000.0</v>
       </c>
       <c r="I35">
         <v>158202000000.0</v>
       </c>
       <c r="J35">
         <v>166509000000.0</v>
       </c>
       <c r="K35">
         <v>179316000000.0</v>
       </c>
       <c r="L35">
         <v>169551000000.0</v>
       </c>
       <c r="M35">
         <v>156030000000.0</v>
       </c>
       <c r="N35">
         <v>143718000000.0</v>
       </c>
@@ -3575,57 +3578,57 @@
       </c>
       <c r="AC35">
         <v>6127023133.0</v>
       </c>
       <c r="AD35">
         <v>5646564000.0</v>
       </c>
       <c r="AE35">
         <v>4111409714.0</v>
       </c>
       <c r="AF35">
         <v>3169419200.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>153256000000.0</v>
       </c>
       <c r="C36">
         <v>1242569000000.0</v>
       </c>
       <c r="D36">
-        <v>561888000000.0</v>
+        <v>100124000000.0</v>
       </c>
       <c r="E36">
         <v>96989000000.0</v>
       </c>
       <c r="F36">
-        <v>-6218000000.0</v>
+        <v>85755000000.0</v>
       </c>
       <c r="G36">
         <v>188265000000.0</v>
       </c>
       <c r="H36">
         <v>-5986000000.0</v>
       </c>
       <c r="I36">
         <v>-7230000000.0</v>
       </c>
       <c r="J36">
         <v>-103286000000.0</v>
       </c>
       <c r="K36">
         <v>-17152000000.0</v>
       </c>
       <c r="L36">
         <v>-120574000000.0</v>
       </c>
       <c r="M36">
         <v>-265593000000.0</v>
       </c>
       <c r="N36">
         <v>1537007000000.0</v>
       </c>
@@ -3913,51 +3916,51 @@
       <c r="AB39">
         <v>816688496000.0</v>
       </c>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>736978000000.0</v>
       </c>
       <c r="C40">
         <v>782617000000.0</v>
       </c>
       <c r="D40">
         <v>666676000000.0</v>
       </c>
       <c r="E40">
         <v>672929000000.0</v>
       </c>
       <c r="F40">
-        <v>-600000000.0</v>
+        <v>659865000000.0</v>
       </c>
       <c r="G40">
         <v>613343000000.0</v>
       </c>
       <c r="H40">
         <v>-651000000.0</v>
       </c>
       <c r="I40">
         <v>-108296000000.0</v>
       </c>
       <c r="J40">
         <v>-1001000000.0</v>
       </c>
       <c r="K40">
         <v>-143355000000.0</v>
       </c>
       <c r="L40">
         <v>-167699000000.0</v>
       </c>
       <c r="M40">
         <v>-1608000000.0</v>
       </c>
       <c r="N40">
         <v>-184032000000.0</v>
       </c>
@@ -4773,57 +4776,57 @@
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
         <v>254806000000.0</v>
       </c>
       <c r="C51">
         <v>151490000000.0</v>
       </c>
       <c r="D51">
-        <v>144217000000.0</v>
+        <v>219632000000.0</v>
       </c>
       <c r="E51">
         <v>195469000000.0</v>
       </c>
       <c r="F51">
-        <v>156189000000.0</v>
+        <v>210300000000.0</v>
       </c>
       <c r="G51">
         <v>204026000000.0</v>
       </c>
       <c r="H51">
         <v>146453000000.0</v>
       </c>
       <c r="I51">
         <v>171848000000.0</v>
       </c>
       <c r="J51">
         <v>183893000000.0</v>
       </c>
       <c r="K51">
         <v>196125000000.0</v>
       </c>
       <c r="L51">
         <v>188026000000.0</v>
       </c>
       <c r="M51">
         <v>277940903172.31</v>
       </c>
       <c r="N51">
         <v>202384000000.0</v>
       </c>
@@ -4871,57 +4874,57 @@
       </c>
       <c r="AC51">
         <v>290748819300.0</v>
       </c>
       <c r="AD51">
         <v>263605337600.0</v>
       </c>
       <c r="AE51">
         <v>208108297714.0</v>
       </c>
       <c r="AF51">
         <v>166700696000.0</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
         <v>108558000000.0</v>
       </c>
       <c r="C52">
         <v>9894000000.0</v>
       </c>
       <c r="D52">
-        <v>9620000000.0</v>
+        <v>85035000000.0</v>
       </c>
       <c r="E52">
         <v>54212000000.0</v>
       </c>
       <c r="F52">
-        <v>4034000000.0</v>
+        <v>58145000000.0</v>
       </c>
       <c r="G52">
         <v>47513000000.0</v>
       </c>
       <c r="H52">
         <v>5218000000.0</v>
       </c>
       <c r="I52">
         <v>14158000000.0</v>
       </c>
       <c r="J52">
         <v>18411000000.0</v>
       </c>
       <c r="K52">
         <v>17295000000.0</v>
       </c>
       <c r="L52">
         <v>28010000000.0</v>
       </c>
       <c r="M52">
         <v>42931000000.0</v>
       </c>
       <c r="N52">
         <v>59767000000.0</v>
       </c>
@@ -4959,57 +4962,57 @@
         <v>11583350350.0</v>
       </c>
       <c r="Z52">
         <v>36231486670.0</v>
       </c>
       <c r="AA52">
         <v>97055309960.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
         <v>179095000000.0</v>
       </c>
       <c r="C53">
         <v>34236000000.0</v>
       </c>
       <c r="D53">
-        <v>28874000000.0</v>
+        <v>145949000000.0</v>
       </c>
       <c r="E53">
         <v>110317000000.0</v>
       </c>
       <c r="F53">
-        <v>23377000000.0</v>
+        <v>116573000000.0</v>
       </c>
       <c r="G53">
         <v>49656000000.0</v>
       </c>
       <c r="H53">
         <v>39214000000.0</v>
       </c>
       <c r="I53">
         <v>44993000000.0</v>
       </c>
       <c r="J53">
         <v>49358000000.0</v>
       </c>
       <c r="K53">
         <v>52665000000.0</v>
       </c>
       <c r="L53">
         <v>73583000000.0</v>
       </c>
       <c r="M53">
         <v>60415000000.0</v>
       </c>
       <c r="N53">
         <v>45318000000.0</v>
       </c>
@@ -5193,57 +5196,57 @@
       </c>
       <c r="AC55">
         <v>534263457200.0</v>
       </c>
       <c r="AD55">
         <v>455189882400.0</v>
       </c>
       <c r="AE55">
         <v>349469825714.0</v>
       </c>
       <c r="AF55">
         <v>275555010800.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
         <v>477201000000.0</v>
       </c>
       <c r="C56">
         <v>254956000000.0</v>
       </c>
       <c r="D56">
-        <v>213430000000.0</v>
+        <v>420304000000.0</v>
       </c>
       <c r="E56">
         <v>388660000000.0</v>
       </c>
       <c r="F56">
-        <v>297533000000.0</v>
+        <v>407933000000.0</v>
       </c>
       <c r="G56">
         <v>302200000000.0</v>
       </c>
       <c r="H56">
         <v>1110263000000.0</v>
       </c>
       <c r="I56">
         <v>1125225000000.0</v>
       </c>
       <c r="J56">
         <v>1230347000000.0</v>
       </c>
       <c r="K56">
         <v>1351673000000.0</v>
       </c>
       <c r="L56">
         <v>1339936000000.0</v>
       </c>
       <c r="M56">
         <v>1425251000000.0</v>
       </c>
       <c r="N56">
         <v>1331261000000.0</v>
       </c>
@@ -5283,57 +5286,57 @@
       <c r="Z56">
         <v>901035275270.0</v>
       </c>
       <c r="AA56">
         <v>911651682800.0</v>
       </c>
       <c r="AB56">
         <v>816688496000.0</v>
       </c>
       <c r="AC56"/>
       <c r="AD56"/>
       <c r="AE56"/>
       <c r="AF56"/>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
         <v>957702000000.0</v>
       </c>
       <c r="C57">
         <v>862099000000.0</v>
       </c>
       <c r="D57">
-        <v>96575000000.0</v>
+        <v>838666000000.0</v>
       </c>
       <c r="E57">
         <v>813066000000.0</v>
       </c>
       <c r="F57">
-        <v>75824000000.0</v>
+        <v>790400000000.0</v>
       </c>
       <c r="G57">
         <v>742980000000.0</v>
       </c>
       <c r="H57">
         <v>78925000000.0</v>
       </c>
       <c r="I57">
         <v>107352000000.0</v>
       </c>
       <c r="J57">
         <v>127776000000.0</v>
       </c>
       <c r="K57">
         <v>142026000000.0</v>
       </c>
       <c r="L57">
         <v>165254000000.0</v>
       </c>
       <c r="M57">
         <v>189094000000.0</v>
       </c>
       <c r="N57">
         <v>182432000000.0</v>
       </c>
@@ -5381,51 +5384,51 @@
       </c>
       <c r="AC57">
         <v>513095129433.0</v>
       </c>
       <c r="AD57">
         <v>435540010400.0</v>
       </c>
       <c r="AE57">
         <v>333648997714.0</v>
       </c>
       <c r="AF57">
         <v>261677973200.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
         <v>1354864000000.0</v>
       </c>
       <c r="C58">
         <v>1307745000000.0</v>
       </c>
       <c r="D58">
-        <v>1237514000000.0</v>
+        <v>1237485000000.0</v>
       </c>
       <c r="E58">
         <v>1264460000000.0</v>
       </c>
       <c r="F58">
         <v>1255962000000.0</v>
       </c>
       <c r="G58">
         <v>1263062000000.0</v>
       </c>
       <c r="H58">
         <v>1242000000000.0</v>
       </c>
       <c r="I58">
         <v>1279399000000.0</v>
       </c>
       <c r="J58">
         <v>1406633000000.0</v>
       </c>
       <c r="K58">
         <v>1525728000000.0</v>
       </c>
       <c r="L58">
         <v>1561506000000.0</v>
       </c>
@@ -5761,754 +5764,758 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF62"/>
+  <dimension ref="A1:DG62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
-      <c r="C2">
+      <c r="C2"/>
+      <c r="D2">
         <v>112166000000.0</v>
       </c>
-      <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-      <c r="G2">
+      <c r="G2"/>
+      <c r="H2">
         <v>68868000000.0</v>
       </c>
-      <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>86324000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>611305000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>593223000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>591937000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>85537000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>638272000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>612583000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>603882000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>71790000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>586053000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>581329000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>577858000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>81550000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>574524000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>572785000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>576252000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>73707000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1506778276329.4</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2180186918426.6</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2046736932983.5</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>93194000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>117237000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>127351000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>703289664000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>109365000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>161253000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>158327000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>144723000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>124731000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>169585000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>181708000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>177923000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>137244000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>171574000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>167473000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>195792000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>146163000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>173180000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>164321000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>711670223000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>122665000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>182359000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>197485000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>185117000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>131048000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>781125418000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>766938455000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>784464555000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>143398000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>791093043000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>797563948000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>756099985000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>120102000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>542191624000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>506370764000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>495105704000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>114510000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>533955499000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>516681864000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>524697987000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>116579000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>602804795000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>665296308000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>694817829000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>135194000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>630427803000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>603320536000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5804334240.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>113737000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>476644246000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>469312609000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>453911199000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>47212000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>434484708000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>434839624000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>452432643000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>446035132000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>4767983220.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>4536994560.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3950349220.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3786729070.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4452241500.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4191717530.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4287031000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4671458940.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4911401000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>6153345800.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>6466182800.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>7435788560.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>470857000000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>452274000000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>486726000000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>481000000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>514312000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>495546000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>517909000000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
@@ -6542,99 +6549,100 @@
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
+      <c r="DG3"/>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -6668,434 +6676,438 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-4173743000.0</v>
+      </c>
+      <c r="C5">
         <v>-4328000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-4150000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-4074000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3702000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1988000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1229000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2033000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8388000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1623000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1760000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1597000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1914000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1270000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1314000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>665000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>78000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-515000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-444000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-715000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-954000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-693000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-1118000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-635000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>151000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>404000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>421000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1129000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>521000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>794000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>253000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>12000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>315000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-463000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>520000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>901000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1789000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3109000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3550000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3803000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4047000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3482000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4404000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3831000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4249000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>5989000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1923000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>539000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-1661000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2415000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2457000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2004000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1316000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-630000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1293000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-960000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1280000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-2030000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1981000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2706000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3852000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3664000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2601000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2857000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1205000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-2803000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3780000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-4579000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4013000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4228000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4851000000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5872046330.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-6955635700.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-5705041900.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1133000000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1243866750.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1229313280.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1300248720.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-2193000000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-5316366120.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-6735055600.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-5546542230.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2414726600.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2746251760.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-4199028120.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-4963380620.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-4872376400.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-4954552980.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-4249230720.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-4904861380.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-3943152980.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-4887171450.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-2152785470.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-3252798500.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-2928476810.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-1703294120.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2552737600.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>6121992800.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5217190220.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>8791479300.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>13628557800.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>14862981000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>16872578200.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>9828424920.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>7927279920.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3453322999.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1402398400.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3472327920.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3468057119.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>4261469760.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
@@ -7128,111 +7140,112 @@
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
+      <c r="DG6"/>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>4193000000.0</v>
       </c>
-      <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>4488000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7">
         <v>4493000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>4470000000.0</v>
       </c>
-      <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>3965000000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>3974000000.0</v>
       </c>
-      <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
@@ -7266,116 +7279,119 @@
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
         <v>4891000000.0</v>
       </c>
       <c r="C8">
         <v>4891000000.0</v>
       </c>
       <c r="D8">
-        <v>4988000000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="E8">
         <v>4988000000.0</v>
       </c>
       <c r="F8">
         <v>4988000000.0</v>
       </c>
       <c r="G8">
-        <v>5106000000.0</v>
+        <v>4988000000.0</v>
       </c>
       <c r="H8">
         <v>5106000000.0</v>
       </c>
       <c r="I8">
         <v>5106000000.0</v>
       </c>
       <c r="J8">
         <v>5106000000.0</v>
       </c>
       <c r="K8">
-        <v>5223000000.0</v>
+        <v>5106000000.0</v>
       </c>
       <c r="L8">
         <v>5223000000.0</v>
       </c>
       <c r="M8">
         <v>5223000000.0</v>
       </c>
       <c r="N8">
         <v>5223000000.0</v>
       </c>
       <c r="O8">
-        <v>5291000000.0</v>
+        <v>5223000000.0</v>
       </c>
       <c r="P8">
         <v>5291000000.0</v>
       </c>
       <c r="Q8">
         <v>5291000000.0</v>
       </c>
       <c r="R8">
         <v>5291000000.0</v>
       </c>
       <c r="S8">
         <v>5291000000.0</v>
       </c>
       <c r="T8">
         <v>5291000000.0</v>
       </c>
       <c r="U8">
         <v>5291000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>5291000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7420,141 +7436,142 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>38281000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38961000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>38849000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38781000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>39744000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>39630000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>40056000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39958000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39861000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40513000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40366000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40367000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>40292000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>40580000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>40493000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>40460000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>40401000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>40606000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>40529000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>40484000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>40438000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>40505000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>40413000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>40318000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>40271000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>69681903421.46</v>
       </c>
-      <c r="AF9">
-[...2 lines deleted...]
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
@@ -7588,370 +7605,374 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>131701555000.0</v>
+      </c>
+      <c r="C10">
         <v>149868000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>171621000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>148007000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>143890000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>159028000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>153654000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>148838000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>155958000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>148238000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>184556000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>175887000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>171153000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>166640000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>186091000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>191642000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>184972000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>177706000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>199363000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>204462000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>206627000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>191778000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>175338000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>187155000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>176391000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>135417000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>147228000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>178066000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>171126000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>198742000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>197612000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>210322000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>218958000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>237880000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>234920000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>215117000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>236623000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>189928000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>192970000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>118858000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>134214000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>123123000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>109782000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>102562000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>90023000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>92304000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>83573000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>100067000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>105172000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>90126000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>95139000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>114466000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>116687000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>150321000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>147433000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>161616000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>165410000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>141484000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>177928000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>140896000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>112813000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>98601000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>109534000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>82845000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>79847000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>69995000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>56579000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>74324000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>56635000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>56088000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>74565000000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>36755080670.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>38796764300.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>32072973070.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>30247000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>31000663260.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>27165311670.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>32238233520.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>26479000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25821449200.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>24309903800.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22812351510.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>18519939850.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>25751928580.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23821473060.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>29255711320.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25649133600.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>25375095720.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>32625532800.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>27086717520.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>21248242800.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>23741856600.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>27092766030.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>29075662000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>34700496610.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>40039563740.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>55778725800.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>45783006500.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>48458503560.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>160546308900.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>148112761200.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>154327286050.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>35368000000.0</v>
       </c>
-      <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8020,412 +8041,416 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>131701555000.0</v>
+      </c>
+      <c r="C12">
         <v>369347000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>350716000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>190071000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>185476000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>201353000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>187890000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>191160000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>196034000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>194432000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>213430000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>208707000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>200977000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>195727000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>217766000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>226751000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>216487000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>209181000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>222740000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>237026000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>243813000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>233449000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>224994000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>240479000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>222624000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>179463000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>186442000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>223036000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>221085000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>252621000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>242605000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>253389000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>261256000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>291031000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>280995000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>263520000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>287364000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>241822000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>245635000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>183759000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>204233000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>189829000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>179289000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>169593000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>157097000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>160564000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>143988000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>159461000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>160185000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>141330000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>140457000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>166051000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>169547000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>201814000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>192893000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>161616000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>165410000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>141484000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>219177000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>140896000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>112813000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>98601000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>159176000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>82845000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>79847000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>69995000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>73698000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>74324000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>56635000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>56088000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>97278000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>36755080670.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>38796764300.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>32072973070.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>68906000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>31000663260.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>27165311670.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>32238233520.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>48533000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25821449200.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>24309903800.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>22812351510.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>18519939850.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>25751928580.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>23821473060.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>29255711320.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25649133600.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>25375095720.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>32625532800.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>27086717520.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>21248242800.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>23741856600.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>27092766030.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>29075662000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>34700496610.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>40039563740.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>55778725800.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>45783006500.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>48458503560.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>160546308900.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>148112761200.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>154327286050.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>4891000000.0</v>
+        <v>4883678000.0</v>
       </c>
       <c r="C13">
         <v>4891000000.0</v>
       </c>
       <c r="D13">
-        <v>4988000000.0</v>
+        <v>4891000000.0</v>
       </c>
       <c r="E13">
         <v>4988000000.0</v>
       </c>
       <c r="F13">
         <v>4988000000.0</v>
       </c>
       <c r="G13">
-        <v>5106000000.0</v>
+        <v>4988000000.0</v>
       </c>
       <c r="H13">
         <v>5106000000.0</v>
       </c>
       <c r="I13">
         <v>5106000000.0</v>
       </c>
       <c r="J13">
         <v>5106000000.0</v>
       </c>
       <c r="K13">
-        <v>5223000000.0</v>
+        <v>5106000000.0</v>
       </c>
       <c r="L13">
         <v>5223000000.0</v>
       </c>
       <c r="M13">
         <v>5223000000.0</v>
       </c>
       <c r="N13">
         <v>5223000000.0</v>
       </c>
       <c r="O13">
-        <v>5291000000.0</v>
+        <v>5223000000.0</v>
       </c>
       <c r="P13">
         <v>5291000000.0</v>
       </c>
       <c r="Q13">
         <v>5291000000.0</v>
       </c>
       <c r="R13">
         <v>5291000000.0</v>
       </c>
       <c r="S13">
         <v>5291000000.0</v>
       </c>
       <c r="T13">
         <v>5291000000.0</v>
       </c>
       <c r="U13">
         <v>5291000000.0</v>
       </c>
       <c r="V13">
         <v>5291000000.0</v>
       </c>
       <c r="W13">
         <v>5291000000.0</v>
       </c>
@@ -8450,1079 +8475,1087 @@
       <c r="AD13">
         <v>5291000000.0</v>
       </c>
       <c r="AE13">
         <v>5291000000.0</v>
       </c>
       <c r="AF13">
         <v>5291000000.0</v>
       </c>
       <c r="AG13">
         <v>5291000000.0</v>
       </c>
       <c r="AH13">
         <v>5291000000.0</v>
       </c>
       <c r="AI13">
         <v>5291000000.0</v>
       </c>
       <c r="AJ13">
         <v>5291000000.0</v>
       </c>
       <c r="AK13">
         <v>5291000000.0</v>
       </c>
       <c r="AL13">
-        <v>3531000000.0</v>
+        <v>5291000000.0</v>
       </c>
       <c r="AM13">
         <v>3531000000.0</v>
       </c>
       <c r="AN13">
         <v>3531000000.0</v>
       </c>
       <c r="AO13">
         <v>3531000000.0</v>
       </c>
       <c r="AP13">
         <v>3531000000.0</v>
       </c>
       <c r="AQ13">
         <v>3531000000.0</v>
       </c>
       <c r="AR13">
         <v>3531000000.0</v>
       </c>
       <c r="AS13">
         <v>3531000000.0</v>
       </c>
       <c r="AT13">
         <v>3531000000.0</v>
       </c>
       <c r="AU13">
         <v>3531000000.0</v>
       </c>
       <c r="AV13">
         <v>3531000000.0</v>
       </c>
       <c r="AW13">
         <v>3531000000.0</v>
       </c>
       <c r="AX13">
-        <v>2610000000.0</v>
+        <v>3531000000.0</v>
       </c>
       <c r="AY13">
         <v>2610000000.0</v>
       </c>
       <c r="AZ13">
         <v>2610000000.0</v>
       </c>
       <c r="BA13">
         <v>2610000000.0</v>
       </c>
       <c r="BB13">
-        <v>2380000000.0</v>
+        <v>2610000000.0</v>
       </c>
       <c r="BC13">
         <v>2380000000.0</v>
       </c>
       <c r="BD13">
         <v>2380000000.0</v>
       </c>
       <c r="BE13">
+        <v>2380000000.0</v>
+      </c>
+      <c r="BF13">
         <v>3014985000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3173492000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>2380000000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>3200862000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>3456474000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2380000000.0</v>
       </c>
       <c r="BK13">
         <v>2380000000.0</v>
       </c>
       <c r="BL13">
+        <v>2380000000.0</v>
+      </c>
+      <c r="BM13">
         <v>2161199000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>1953040000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2149281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1589000000.0</v>
       </c>
       <c r="BP13">
         <v>1589000000.0</v>
       </c>
       <c r="BQ13">
         <v>1589000000.0</v>
       </c>
       <c r="BR13">
         <v>1589000000.0</v>
       </c>
       <c r="BS13">
+        <v>1589000000.0</v>
+      </c>
+      <c r="BT13">
         <v>1461000000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>1036243470.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>2138578000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>2146319000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>1358000000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>1923831000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>1826552000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>1798803000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>1343000000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>1693715000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>1699607000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>1608418000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>1419285110.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>1414685380.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>1407384720.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>1403231170.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>1391264480.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>1392035580.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>1390448640.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>1487772780.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>1487218190.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>1489227600.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>1487047210.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>1587958750.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>1593365840.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>1589876200.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>1589421400.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>1589010500.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>1593704380.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>1731072900.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>1589586600.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>1578763650.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>1660529400.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>1784820180.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>1658634120.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>1641110899.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>1562303600.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>1470721280.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>1523843279.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>1267099320.0</v>
       </c>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>2210343000.0</v>
+      </c>
+      <c r="C14">
         <v>1956500000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1939573000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1999900000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2006800000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1997700000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1998000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2026200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1998000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2058300000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2093151986.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2107800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2108699999.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2112500000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2127545877.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>2116100000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>2115200000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>2142600000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>2096400000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2143600000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2141800000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2139700000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2149000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2157300000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2111000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2121300000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2117000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2111600000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2114000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2152200000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2096900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2157300000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2155300000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2151300000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2094600000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2151700000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2140200000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1655000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>1554048893.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>1776904210.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1741834469.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1573320444.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1553824805.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1549903268.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1591695643.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1588110238.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1580939429.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1547998522.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1287944630.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>1237300787.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1205862513.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1234499690.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>1204808056.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1134321327.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1104248185.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1124453578.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>1121399274.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1127507881.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1082398168.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>1117170239.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1136788265.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1138080470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816791237.0</v>
       </c>
       <c r="BL14">
         <v>816791237.0</v>
       </c>
       <c r="BM14">
+        <v>816791237.0</v>
+      </c>
+      <c r="BN14">
         <v>853325406.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>852033201.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>816863178.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>846746906.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>856772963.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>793818496.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>637526628.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>675634036.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>656966556.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>622978868.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>608431108.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>630059636.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>635595510.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>638170335.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>573799714.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>656642611.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>713441048.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>658184949.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>602122787.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>657095297.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>642290054.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>655421661.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>617571736.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>659670122.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>695460187.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>725070673.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>689498060.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>715908567.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>791655887.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>755524997.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>791887775.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>792123086.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>791083549.0</v>
       </c>
       <c r="CT14">
         <v>791083549.0</v>
       </c>
       <c r="CU14">
+        <v>791083549.0</v>
+      </c>
+      <c r="CV14">
         <v>790862335.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>890502785.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>946161906.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>906127050.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>782000000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>835000000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>799000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>807000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>769000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>812000000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>881000000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>714000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>5291000000.0</v>
       </c>
       <c r="W15">
         <v>5291000000.0</v>
       </c>
       <c r="X15">
         <v>5291000000.0</v>
       </c>
       <c r="Y15">
         <v>5291000000.0</v>
       </c>
       <c r="Z15">
         <v>5291000000.0</v>
       </c>
       <c r="AA15">
         <v>5291000000.0</v>
       </c>
       <c r="AB15">
         <v>5291000000.0</v>
       </c>
       <c r="AC15">
         <v>5291000000.0</v>
       </c>
       <c r="AD15">
         <v>5291000000.0</v>
       </c>
       <c r="AE15">
         <v>5291000000.0</v>
       </c>
       <c r="AF15">
         <v>5291000000.0</v>
       </c>
       <c r="AG15">
         <v>5291000000.0</v>
       </c>
       <c r="AH15">
         <v>5291000000.0</v>
       </c>
       <c r="AI15">
         <v>5291000000.0</v>
       </c>
       <c r="AJ15">
         <v>5291000000.0</v>
       </c>
       <c r="AK15">
         <v>5291000000.0</v>
       </c>
       <c r="AL15">
-        <v>3531000000.0</v>
+        <v>5291000000.0</v>
       </c>
       <c r="AM15">
         <v>3531000000.0</v>
       </c>
       <c r="AN15">
         <v>3531000000.0</v>
       </c>
       <c r="AO15">
         <v>3531000000.0</v>
       </c>
       <c r="AP15">
         <v>3531000000.0</v>
       </c>
       <c r="AQ15">
         <v>3531000000.0</v>
       </c>
       <c r="AR15">
         <v>3531000000.0</v>
       </c>
       <c r="AS15">
         <v>3531000000.0</v>
       </c>
       <c r="AT15">
         <v>3531000000.0</v>
       </c>
       <c r="AU15">
         <v>3531000000.0</v>
       </c>
       <c r="AV15">
         <v>3531000000.0</v>
       </c>
       <c r="AW15">
         <v>3531000000.0</v>
       </c>
       <c r="AX15">
-        <v>2610000000.0</v>
+        <v>3531000000.0</v>
       </c>
       <c r="AY15">
         <v>2610000000.0</v>
       </c>
       <c r="AZ15">
         <v>2610000000.0</v>
       </c>
       <c r="BA15">
         <v>2610000000.0</v>
       </c>
       <c r="BB15">
-        <v>2380000000.0</v>
+        <v>2610000000.0</v>
       </c>
       <c r="BC15">
         <v>2380000000.0</v>
       </c>
-      <c r="BD15"/>
+      <c r="BD15">
+        <v>2380000000.0</v>
+      </c>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
-      <c r="BJ15">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ15"/>
       <c r="BK15">
         <v>2380000000.0</v>
       </c>
-      <c r="BL15"/>
+      <c r="BL15">
+        <v>2380000000.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
-      <c r="BP15">
-[...1 lines deleted...]
-      </c>
+      <c r="BP15"/>
       <c r="BQ15">
         <v>1589000000.0</v>
       </c>
       <c r="BR15">
         <v>1589000000.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BS15">
+        <v>1589000000.0</v>
+      </c>
+      <c r="BT15"/>
+      <c r="BU15">
         <v>1036243470.0</v>
       </c>
-      <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>1419285110.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1414685380.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1407384720.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1403231170.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1391264480.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1392035580.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1390448640.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1487772780.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1487218190.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1489227600.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1487047210.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1587958750.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1593365840.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1589876200.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1589421400.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1589010500.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1593704380.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1731072900.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1589586600.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1578763650.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1573000000.0</v>
       </c>
       <c r="DA15">
         <v>1573000000.0</v>
       </c>
       <c r="DB15">
         <v>1573000000.0</v>
       </c>
       <c r="DC15">
         <v>1573000000.0</v>
       </c>
       <c r="DD15">
+        <v>1573000000.0</v>
+      </c>
+      <c r="DE15">
         <v>1568000000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1566000000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1363000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>-408371000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>573000000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>651000000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>944000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>890000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>922000000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>1001000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1074000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1081000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1111000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1329000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1261000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1497000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1503000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1699000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2581000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2703000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3068000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1608000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2957000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2842000000.0</v>
       </c>
-      <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>1600000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>3060000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>3002000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>3245000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1589000000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>2524000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>2736000000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>2141000000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
-      <c r="BS16">
+      <c r="BS16"/>
+      <c r="BT16">
         <v>2354000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
-      <c r="BW16">
+      <c r="BW16"/>
+      <c r="BX16">
         <v>4515000000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>7031000000.0</v>
       </c>
-      <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -9556,124 +9589,125 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>415000000.0</v>
       </c>
-      <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>513000000.0</v>
       </c>
-      <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
-      <c r="AQ18">
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>810000000.0</v>
       </c>
-      <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
-      <c r="AU18">
+      <c r="AU18"/>
+      <c r="AV18">
         <v>1422000000.0</v>
       </c>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
@@ -9692,109 +9726,110 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>535985000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>528585000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>523595000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>546721000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>614025000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>615201000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>635879000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>704325000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>600081000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>734264000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>699896000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>684312000000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -9830,1543 +9865,1555 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20">
+      <c r="B20"/>
+      <c r="C20">
         <v>7745000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2736000000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>2962000000.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>2848000000.0</v>
       </c>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>2919000000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
+      <c r="S20"/>
+      <c r="T20">
         <v>2805000000.0</v>
       </c>
-      <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-      <c r="W20">
+      <c r="W20"/>
+      <c r="X20">
         <v>2739000000.0</v>
       </c>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
+      <c r="AA20"/>
+      <c r="AB20">
         <v>2881000000.0</v>
       </c>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
         <v>3876000000.0</v>
       </c>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
-      <c r="AI20">
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20"/>
+      <c r="AJ20">
         <v>3781000000.0</v>
       </c>
-      <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
+      <c r="AM20"/>
       <c r="AN20">
         <v>4103000000.0</v>
       </c>
       <c r="AO20">
         <v>4103000000.0</v>
       </c>
-      <c r="AP20"/>
-      <c r="AQ20">
+      <c r="AP20">
+        <v>4103000000.0</v>
+      </c>
+      <c r="AQ20"/>
+      <c r="AR20">
         <v>4890000000.0</v>
       </c>
-      <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-      <c r="AU20">
+      <c r="AU20"/>
+      <c r="AV20">
         <v>9518000000.0</v>
       </c>
-      <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
-      <c r="AY20">
+      <c r="AY20"/>
+      <c r="AZ20">
         <v>9074000000.0</v>
       </c>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-      <c r="BC20">
+      <c r="BC20"/>
+      <c r="BD20">
         <v>9297000000.0</v>
       </c>
-      <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
-      <c r="BG20">
+      <c r="BG20"/>
+      <c r="BH20">
         <v>10973000000.0</v>
       </c>
-      <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
-      <c r="BK20">
+      <c r="BK20"/>
+      <c r="BL20">
         <v>10762000000.0</v>
       </c>
-      <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
-      <c r="BO20">
+      <c r="BO20"/>
+      <c r="BP20">
         <v>7420000000.0</v>
       </c>
-      <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
-      <c r="BS20">
+      <c r="BS20"/>
+      <c r="BT20">
         <v>7533000000.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
-      <c r="BW20">
+      <c r="BW20"/>
+      <c r="BX20">
         <v>7232000000.0</v>
       </c>
-      <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
-      <c r="CA20">
+      <c r="CA20"/>
+      <c r="CB20">
         <v>7144000000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>8573875000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>8662884000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>8559209000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>7045000000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>8402015000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>8542398000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>6529892000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>8634536000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CK20">
         <v>8416242000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CL20">
         <v>8402292000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>8449521000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>8484080000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>8278490000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>8504579000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>8253996000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CR20">
         <v>8778000000.0</v>
       </c>
-      <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
-      <c r="CY20">
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>7685000000.0</v>
       </c>
-      <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>7831259000.0</v>
+      </c>
+      <c r="C21">
         <v>7774408000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>4825000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7501000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7413000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7627000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>4787000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7470000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>7548000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>7461000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4479000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7333000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7141000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7088000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>4173000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7399000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7155000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6902000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4019000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6725000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>6846000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>6852000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3986000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6749000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6900000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6997000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4148000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7650000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7708000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>9183000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5265000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9056000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8982000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8751000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>5058000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>8773000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>8834000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9039000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4879000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>9560000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9907000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9906000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5188000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9932000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>15689000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>15802000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>5433000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>14672000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>14112000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>13951000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4858000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>14095000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>14223000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>14342000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>4922000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>16287000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>183269000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9840000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4829000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9724000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>8924000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>9547000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>4832000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>15915890000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>15401852000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>15726680000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>2749000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>14122339000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>14022804000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>13739722000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2344000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>15290558000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>13970051000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>196479490190.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2151000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>12475751000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12215320000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>376355756880.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1267000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>10003700000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>10105633000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>9991611000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1198000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>9829682000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>9982060000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>15145198000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>10081748000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4183344360.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3914736000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3445496700.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3605690230.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4019885100.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>4083078780.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3787304500.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4211174430.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>4469881240.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>5212174800.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5672251200.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5917386150.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>7330000000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6975000000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>7398000000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9974751700.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-136223000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-196062000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-476289000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-304187000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-292717000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-289151000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-513021000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-311989000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-299372000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-300231000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-451948000000.0</v>
       </c>
-      <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-      <c r="W22">
+      <c r="W22"/>
+      <c r="X22">
         <v>76220000000.0</v>
       </c>
-      <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>1.0E+18</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>27739417214469.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3253712000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>85773000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>538673000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>531753000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>602297000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>561000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4041185000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3172803000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3389664000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>90388000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>150687000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>513084000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>586459000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>217818000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2247784000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2143854000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1193088000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>9190593000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>90685000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>113187000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>142258000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>141090000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>5241391000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>5224283000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>334683000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3069412000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3586848000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3385311000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>13950399000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>17870689000.0</v>
       </c>
-      <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
-      <c r="BO22">
+      <c r="BO22"/>
+      <c r="BP22">
         <v>131854000.0</v>
       </c>
-      <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>48463343000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>39654487000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>40779067000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>31921928000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>-62889000000.0</v>
       </c>
-      <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>1523825502000.0</v>
+      </c>
+      <c r="C23">
         <v>1483027000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1435067000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1391246000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1397830000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1416847000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1387177000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1380092000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1351408000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1330785000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1317266000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1358272000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1306820000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1306777000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1336788000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1498067000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1386660000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1343066000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1323993000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1326058000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1320384000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1317392000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1324961000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1387517000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1407296000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1491286000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1299638000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1500922000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1436096000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1437179000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1348137000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1379982000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1420960000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1477735000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1474732000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1521454000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1568734000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1564756000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1590546000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1688951000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1803290000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1740569000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1629130000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1719374000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1694176000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1955465000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1708703000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1709189000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1665410000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1636574000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1611400000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1787971000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1909879000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2032690000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2012329000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2185646000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2241174000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2103295000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2164103000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2282479000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1849695000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1842245000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1905630000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1957748000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1925655000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1670442000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1500664000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1659557000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1732873000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2103425000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>2202423000000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1461586305570.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1992526551750.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>2304161947060.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>2020349000000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1879536618540.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>1938039720410.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>1746510249600.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>1126230000000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>1095422779960.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>1059044841400.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>1034002358210.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>991408221130.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>970785035740.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>961693895610.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>900528039070.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>839447382080.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>844914933720.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>848314682880.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>877047329600.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>802211685120.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>863656786650.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>849637590450.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>800052058750.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>759035840150.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>830436896300.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>897565088000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>949614473500.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>919820307010.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>1033381366200.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>987141514800.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>1018021732950.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>977580386200.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1130068030980.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>976030787160.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>994329584599.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>834153918000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>782945226720.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>824751469439.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
+        <v>111354000000.0</v>
+      </c>
+      <c r="C24">
         <v>113164000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>230092000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>113773000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>218600000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>116353000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>137108000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>115890000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>108848000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>107661000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>130104000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>116358000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>122323000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>127680000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>131525000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>203688000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>143923000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>143414000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>203481000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>208384000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>149139000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>149296000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>149163000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>208667000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>208488000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>199661000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>188818000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>208722000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>202716000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>224038000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>216986401433.7</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>246121787450.8</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>247432495344.51</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>211666224000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>206351619000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>202654377000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>202435703000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>199138990000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>195382943000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>197810152000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>195704371000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>188546643000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>190842581000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>197540611000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>197904307000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>178905912000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>200064623000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>197912330000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>206245326000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>197209489000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>212678866000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>208084382000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>201779896000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>205598117000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>224409897000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>218351446000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>218009946000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>233549010000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>228013448000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>230385405000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>249110115000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>245706292000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>241376379000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>210374828000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>195165102000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>208873903000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>204028919000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>212919168000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>202802104000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>189453277000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>199855962000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>203863310000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>218141296000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>212099939000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>194289995000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>253310063000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>233002328000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>211624826000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>174853650000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>160855935000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>155222679000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>142422031000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>134470646000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>149340742000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>146864881000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>149373051000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>144680606000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>124145166000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>119987508000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>117295181000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>122795556000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>116065455000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>122526205000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>114247925000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>112356000000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>101305000000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>164412000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>154230000000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>152193000000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>116466000000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>106483000000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>121643000000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>115780000000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>95790000000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>102875000000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>101351000000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>230092000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>230026000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>218600000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>219373000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>186605000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>215841000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>201263000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>201982000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>209236000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>186659000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>203688000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>204546000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>194022000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>203481000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>208384000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>203104000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>198541000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>197066000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>208667000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>208488000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>199661000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>188818000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>208722000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>202716000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>224038000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>278469673618.09</v>
       </c>
-      <c r="AF25">
-[...2 lines deleted...]
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
@@ -11400,192 +11447,195 @@
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26">
+        <v>368504000000.0</v>
+      </c>
+      <c r="C26">
         <v>346570000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>229091000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>315620000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>318645000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>312359000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>192984000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>321421000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>280640000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>275589000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>177076000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>235442000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>231393000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>241083000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>215488000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>228660000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>225472000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>228200000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>142248000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>235974000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>233918000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>236811000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>241222000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>256287000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>246341000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>246411000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>268507000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>280868000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>314891000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>328142000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>164519989490.5</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>91802500578.84</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>96042830540.04</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>79017000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>59125000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>61722000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>64782000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>67817000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>69243000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>92365000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>97787000000.0</v>
       </c>
-      <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>95734000000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>86612000000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>69505000000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
@@ -11600,99 +11650,100 @@
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
@@ -11726,463 +11777,469 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>20392428000.0</v>
+      </c>
+      <c r="C28">
         <v>-10225000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>83185000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-16177000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-7899000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-27560000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2164000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-24794000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>69505000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>45282000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-40339000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-50731000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-41749000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-34052000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-39712000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-39347000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-35860000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-29836000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-43174000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-53373000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-54060000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-37759000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-22622000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-32850000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-19194000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5282000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-775000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-20493000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-11079000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-31776000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-25764000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-34315000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-37464000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-58924000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-56794000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-30856000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-44656000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10022000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3155000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>73421000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>61765000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>64846000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>78244000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>97760000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>113055000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>115200000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>114213000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>96570000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>91987000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>97944000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>107245000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>92680000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>97820000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>73305000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>92380000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>66069000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>57877000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>81478000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>65925000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>80701000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>112251000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>123627000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>140968000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>115615000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>122991000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>117685000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>133942000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>107726000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>122942000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>114010000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>119197000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>92031328850.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>149936333850.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>208737415400.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>202719000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>177587031090.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>191400531600.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>168172986720.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>125809000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>130291549880.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>126102685800.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>112826717580.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>115481344560.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>124144044830.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>121819719420.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>111162291570.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>101245104640.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>92482308360.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>85495374720.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>90327206420.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>98312824450.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>102245425800.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>109886791960.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>92399979000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>81031039100.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>77394565820.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>153067622400.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>181658892800.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>159054619290.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>72673228500.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>61642074000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>51543265600.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>226618066500.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>666703522800.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>550224717480.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>567836891000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>467405879200.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>429448737840.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>476435537279.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>341415867840.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>215028000000.0</v>
+      </c>
+      <c r="C29">
         <v>215437000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>238900000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>206013000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>208015000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>211468000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>224828000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>198958000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>193230000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>189864000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>214292000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>197274000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>200009000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>204168000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>145225000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>221343000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>216228000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>214847000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>218557000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>215558000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>216383000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>216128000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>216688000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>214859000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>218320000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>202353000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12222,438 +12279,442 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
         <v>6000000.0</v>
       </c>
       <c r="C30">
+        <v>6000000.0</v>
+      </c>
+      <c r="D30">
         <v>126485000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1444000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1735000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1748000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67066000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1503000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1565000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1630000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>78237000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1563000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1552000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1594000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>76422000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1493000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1326000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1237000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>74793000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1057000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1036000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>958000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>986000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>925000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1075000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1048000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>66941000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1014000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2139000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1147000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>70181000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>91470000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>106077000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1514000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>86604000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>129162000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>129281000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>119089000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>109092000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>143581000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>155092000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>145915000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>9046000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>142804000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>146847000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>177522000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>120829000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>161559000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>149916000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8727000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>90172000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>159825000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>178627000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>172576000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>103922000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>9293000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>183269000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9840000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>129957000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9724000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>8924000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>9547000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>111934000000.0</v>
       </c>
-      <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>101046000000.0</v>
       </c>
-      <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
-      <c r="BS30">
+      <c r="BS30"/>
+      <c r="BT30">
         <v>114927000000.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>196479490190.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>164480000000.0</v>
       </c>
-      <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30">
         <v>376355756880.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>77399000000.0</v>
       </c>
-      <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>62889000000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CJ30"/>
+      <c r="CK30">
         <v>4183344360.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3914736000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>3445496700.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3605690230.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4019885100.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4083078780.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>3787304500.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4211174430.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4469881240.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>5212174800.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>5672251200.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>5917386150.0</v>
       </c>
-      <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>64785000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>63850000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>64492000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>63445000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>61645000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>59961000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>60075000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>59509000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>57744000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>56791000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>55257000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>53885000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>53805000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>54223000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>54727000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>53493000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>55372000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>55709000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>65492262839.2</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>115228726767.55</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>67372076869.65</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>67912011173.18</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>57864000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>59010000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>61572000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>62098000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55521000000.0</v>
       </c>
       <c r="AM31">
         <v>55521000000.0</v>
       </c>
-      <c r="AN31"/>
+      <c r="AN31">
+        <v>55521000000.0</v>
+      </c>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>57276000000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>58019000000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
@@ -12672,52 +12733,53 @@
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12786,417 +12848,421 @@
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
+      <c r="DG32"/>
     </row>
-    <row r="33" spans="1:110">
+    <row r="33" spans="1:111">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>1392123947000.0</v>
+      </c>
+      <c r="C33">
         <v>1113674000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>957866000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1199731000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1210619000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1215494000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1449495000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1123483000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1034052000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1017408000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>190587000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>248907000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>244544000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>254272000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>228683000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>242014000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>238222000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>240665000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>154607000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>248016000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>246142000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>249120000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>185911000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>268797000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>258057000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>258210000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>187411000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>293659000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>327933000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>342764000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>222912000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>222642000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>230719000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>358916000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>244385000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>247683000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>252154000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>256615000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>238873000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>267078000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>275905000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>269889000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>289194000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>287915000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>305148000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>312431000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>283452000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>420104000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>462776000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>453431000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>280139000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>475765000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>504030000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>520079000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>312059000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>532509000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>523127000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>326719000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>301848000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>338162000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>1097949000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>1096714000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>335981000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>1302834000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1293050000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>1083756000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>262687000000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1094541000000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1180774000000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>1558698000000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>264790000000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>1011319722200.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>57201302650.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>1435385376090.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>521478000000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>1418080975080.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>1444134298140.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>1037707768320.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>464494000000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>635610297880.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>596369373600.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>623408081370.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>584071705940.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>555193360500.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>548060718240.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>507139624860.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>471435796720.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>476064909840.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>472735320960.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>506400355620.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>455643793110.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>473674745250.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>457574247460.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>413317747500.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>375253855810.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>19994971700.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>19930680000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>19270050800.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>18785031740.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>16207540500.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>14779272600.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>15896083750.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>20901834900.0</v>
       </c>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
       <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
       <c r="DF33"/>
+      <c r="DG33"/>
     </row>
-    <row r="34" spans="1:110">
+    <row r="34" spans="1:111">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
-[...1 lines deleted...]
-      </c>
+      <c r="AA34"/>
       <c r="AB34">
         <v>0.0</v>
       </c>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
@@ -13230,766 +13296,773 @@
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
+      <c r="DG34"/>
     </row>
-    <row r="35" spans="1:110">
+    <row r="35" spans="1:111">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>1425241298000.0</v>
+      </c>
+      <c r="C35">
         <v>517899000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>397162000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>473443000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>495377000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>501540000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>445646000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1255554000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>480846000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1254894000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>683734000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>117050000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>122860000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4908000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>90659000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>6251000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>144805000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>144055000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>152656000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>148487000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>149648000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>149856000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>157071000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>150549000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>153735000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>136936000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>141780000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>145522000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>148307000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>154459000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>158202000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>159239000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>164295000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>161803000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>166509000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>166378000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>172185000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>180315000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>179316000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>170755000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>172107000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>160303000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>169551000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>170128000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>170535000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>168244000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>156030000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>146166000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>140536000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>132895000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>143718000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>141667000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>142776000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>148161000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>172208000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>157566000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>159755000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>163061000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>180286000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>159188000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>159866000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>161506000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>187819000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>143889000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>151962000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>148282000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>149781000000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>138848000000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>140840000000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>139333000000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>158431000000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>95787622770.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>129507887250.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>177262173690.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>181680000000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>151012431150.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>153249710030.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>137145174720.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>132495000000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>126658266320.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>121553432000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>117266921400.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>113467665210.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>123718475550.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>121149890190.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>115132841780.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>106790982880.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>99963594900.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>98419332480.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>95304305540.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>97309964560.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>99559497450.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>117907808150.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>106093949500.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>104148185360.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>102421445060.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>166537943600.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>191009387800.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>171281636180.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>233219537400.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>209754835200.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>205870551650.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>162563513200.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>18701466120.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>16320622320.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>16483096699.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>15398572800.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>14429576640.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>14272164359.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>7293025800.0</v>
       </c>
     </row>
-    <row r="36" spans="1:110">
+    <row r="36" spans="1:111">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
+        <v>469165759000.0</v>
+      </c>
+      <c r="C36">
         <v>215359000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>153256000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>365768000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>348767000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>882041000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1242569000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>780846000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>192721000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>188872000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-7773000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-6978000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-6904000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-6883000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>63974000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-6239000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-6338000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-6405000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-6218000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>6725000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>6846000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>6852000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-67585000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>6749000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6900000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>6997000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-175453000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7650000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7708000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>9183000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-211349000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>9056000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>8982000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>8751000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-96487000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>8773000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>8834000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>9039000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>1393111000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>9560000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>9907000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>9906000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>-103614000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>9932000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>15689000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>15802000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1638883000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14672000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>14112000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>13951000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1537007000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>14095000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14223000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>14342000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-19182000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>16287000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>16265000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>15713000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>80075000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>15462000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>14883000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>15097000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>81037000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>11702000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>12531000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>11627000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>83457000000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>9653000000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>10002000000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>10361000000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>90129000000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>7701962930.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>8879142850.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>8848197060.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>148925000000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>8776443480.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>9034418330.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>9167614320.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>142238000000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>7877236120.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>7913651200.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>8226999720.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>8237088360.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>8143168430.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>8234522100.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>7755957220.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>7441715840.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>7894635060.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>8060666880.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>8024070760.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>7843428340.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>8334870600.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>8642429840.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>8999653250.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>9791766750.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>10424322040.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>10318656600.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>9028103700.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>8962058340.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>8762939100.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>8225610600.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>8417789700.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>-246185585000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>-91028098500.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>-77230348920.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>-80838013899.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>-78716066000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DE36">
         <v>-67402743560.0</v>
       </c>
-      <c r="DE36">
+      <c r="DF36">
         <v>-65644949879.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>-52342450560.0</v>
       </c>
     </row>
-    <row r="37" spans="1:110">
+    <row r="37" spans="1:111">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
@@ -14022,1707 +14095,1717 @@
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
+      <c r="DG37"/>
     </row>
-    <row r="38" spans="1:110">
+    <row r="38" spans="1:111">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>6544000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>6729000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6847000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>1416847000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-317274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-269704000000.0</v>
       </c>
       <c r="I38">
         <v>-269704000000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="J38">
+        <v>-269704000000.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>835012000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>899095000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>859747000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>855184000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>888755000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1027809000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>930625000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>891983000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>871853000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1574074000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>1566526000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1566512000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-298000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1656314000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1665353000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1749496000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1964000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1794581000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1764029000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1779943000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1571049000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1602624000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1651679000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1836651000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1719117000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1769137000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1820888000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1821371000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1829419000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1956029000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2079195000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2010458000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1918324000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2007289000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1999324000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2267896000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1992155000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2129293000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2128186000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2090005000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1891539000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2263736000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2413909000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2552769000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2324388000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2718155000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2764301000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2430014000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2465951000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2620641000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2947644000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>2938959000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>2241611000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>3260582000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>3218705000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>2754198000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1763351000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>2754098000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2913647000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>3662123000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2467213000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>2472906027770.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2049727854400.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>3739547323150.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2541827000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>3297617593620.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>3382174018550.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>2784218017920.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1590724000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1731033077840.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1655414215000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1657410439580.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1575479927070.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1525978396240.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1509754613850.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>1407667663930.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1310883178800.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1320979843560.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>1321050003840.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>1383447685220.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1257855478230.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>1337331531900.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>1307211837910.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>1213369806250.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>1134289695960.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>467158000000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>484911000000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>463617000000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>441952000000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>381742000000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>369329000000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>393286000000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>402788000000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>1130068030980.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>976030787160.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>994329584599.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>834153918000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>782945226720.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>824751469439.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="39" spans="1:110">
+    <row r="39" spans="1:111">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39"/>
-      <c r="C39">
+      <c r="B39">
+        <v>-6000000.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>-191248343000.0</v>
       </c>
-      <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-1748000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-67066000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>333650000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>255978000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>117315000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>476289000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>304187000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>292717000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>289151000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>438183000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>311989000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>299372000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>300231000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>451948000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>839959000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>829393000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>833865000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>837148000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>877316000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>925540000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1052565000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>856880000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>983213000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>884939000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>840647000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>812439000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>812481000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>822908000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>826274000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>862364000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>881089000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>899935000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>947230000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>996385000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1094533000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1168060000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1134936000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1061213000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1119062000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>1085084000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1304948000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1160434000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>968065000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>892533000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1033086000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>1100632000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>986330000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>1057675000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>1138221000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>1403455000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>1482228000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>1369368000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>1625252000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>1513121000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1793697000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>630009000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>637383000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>1298539000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>572069000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>552758000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>516691000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>1063233000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>490692000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>495464000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>488639000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>1725428000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>413511502700.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1896528484800.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>640224107710.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>1265485000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>430454980200.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>466740110600.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>300208490880.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>535804000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>433991032880.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>438365564000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>387781925330.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>388816575340.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>389839746660.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>389811704310.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>364132702890.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>342362451760.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>339291583800.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>339039093120.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>340114759760.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>321713958980.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>362220299700.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>360887498180.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>353871344750.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>344870313300.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>765932479620.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>816643507400.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>878889165000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>846659385560.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>856627516800.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>824249481000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>847798363150.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>956678551300.0</v>
       </c>
-      <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
+      <c r="DG39"/>
     </row>
-    <row r="40" spans="1:110">
+    <row r="40" spans="1:111">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40">
+      <c r="B40"/>
+      <c r="C40">
         <v>858163000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>736978000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>820868000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>802140000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>817776000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>782617000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>49206000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>781326000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>-11621000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>666676000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-8798000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-7081000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>-4908000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-90659000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-6251000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>-690000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-708000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-600000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>-794000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>-871000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-781000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-574000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-688000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-767000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>-652000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-651000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-695000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-1818000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-889000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-944000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-118127000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>-128273000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-1105000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-128777000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-162327000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-159408000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>-165943000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>-143355000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-193198000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-209384000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-209406000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>-169398000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-206930000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-205422000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-241188000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-192310000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-229565000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-226628000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-57764000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-185632000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-253958000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-275220000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>-267072000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>-201697000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>-73158000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-67194000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>-63912000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>-5048000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>-67437000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>-69927000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>-65637000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-5472000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>-54571000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>-55654000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-43993000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>-4282000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>-47381000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>-44766000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>-37423000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>-4708000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>-32998786750.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>-59225210900.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>-63548214780.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>-9030000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>-57575263200.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>-65316133240.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>-69070379760.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>-65632000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>-29454732760.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>-28859157600.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>-18372147690.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>-54442380800.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>-26177497860.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>-24491302290.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>-25285161110.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>-20103255360.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>-22661792400.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>-24238569600.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>-26059967620.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>-26037831760.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>-30880026450.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-23263467370.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>-19668722500.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>-16254809290.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>-19924085500.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>-48461750400.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>-42898694300.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>-43667275230.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>349325462000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>341621104000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>347081428000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>769049252100.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>1080734148840.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>932005808280.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>952777032199.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>795765744800.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>747668551120.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>788923636919.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>605285815080.0</v>
       </c>
     </row>
-    <row r="41" spans="1:110">
+    <row r="41" spans="1:111">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>136728000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>121798000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>134009000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>27404000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>144796000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>128068000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>131515000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>24728000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>135273000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>138364000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>136801000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>21653000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>148639000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>147789000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>182794000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23750000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>214711000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>158622000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>174318232787.62</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>83840619372.71</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>55269738365.36</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>59918528864.06</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>728856128000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>677824404000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>745550325000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>734320673000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>711311090000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>735399481000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>920684388000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>1000989623000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>985827280000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>813702877000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>939410663000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>894935613000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1136202795000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>1043528526000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>1063417771000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1039106594000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1065929245000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1002482877000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1295916696000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1357523246000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>1452129696000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>1457481545000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>1563361593000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>1604378131000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>1549416134000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>1597347328000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>1838198561000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>1400178405000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>1404542490000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>1388510620000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1722577531000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>1501126870000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>1377064475000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>1272286037000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>1495613196000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1520051204000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>1892832705000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2095002974000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>1765081511000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>1859616753000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2256051533000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>1692105101000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>1219512442000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>1229998224000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>1037201846000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>455590793000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>432359005000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>418369125000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>379325542000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>359772986000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>358544630000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>348723640000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>352065553000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>341719427000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>318693481000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>318417519000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>326169450000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>311215184000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>316662145000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>277872217000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>221311460000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>200577000000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>214314000000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>220472000000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>205638000000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>205709000000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>178039000000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>168880000000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>175386000000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>173661000000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>173678000000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>186735000000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>186724000000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
+      <c r="DG41"/>
     </row>
-    <row r="42" spans="1:110">
+    <row r="42" spans="1:111">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>36536225000.0</v>
+      </c>
+      <c r="C42">
         <v>47334000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>49804000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>49876000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>50212000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>51715000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>50581000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>48968000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>48956000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>39221000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>48275000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>48320000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>48455000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>48341000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>48760000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>47353000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>47299000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>48344000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>48879000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>47544000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>47500000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>46191000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>46411000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>46340000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>46254000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>46239000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>40644000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>45074000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>44981000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>44918000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>44912000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>44787000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>44741000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>39950000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>44584000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>44366000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>44469000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>38429000000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>38434000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>38249000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>38098000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>37916000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>38237000000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>38091000000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>38471000000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>38260000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>38237000000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>36821000000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>37143000000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>25984000000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>26191000000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>26117000000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>26375000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>23414000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>23717000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>25799000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>25556000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>25567000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>22872000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>24971000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>25307000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>23244000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>23041000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>16042000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>16370000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>16172000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>14782000000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>14646000000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>15000000000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>14926000000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>14019000000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>12539893600.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>15278759800.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>14719134740.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>10372000000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>13985266890.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>14983733140.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>15051295920.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>13207000000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>13125049720.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>13780803400.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>14481400530.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>8302726600.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>9197948540.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>9295016220.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>9402188840.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>9566971920.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>10192981500.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>11094894720.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>10477718940.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>10158819820.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>10789179450.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>11123738890.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>9560701500.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>9246667910.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>9950397160.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>11187352400.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>10964746100.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>10794031640.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>11905654200.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>10937673600.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>10631255150.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>2883302000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>7225514880.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>7270363800.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>9201906000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>9783020000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>7941707320.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>8308157039.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>4623099720.0</v>
       </c>
     </row>
-    <row r="43" spans="1:110">
+    <row r="43" spans="1:111">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
@@ -15756,102 +15839,103 @@
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
+      <c r="DG43"/>
     </row>
-    <row r="44" spans="1:110">
+    <row r="44" spans="1:111">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
@@ -15884,1384 +15968,1393 @@
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
+      <c r="DG44"/>
     </row>
-    <row r="45" spans="1:110">
+    <row r="45" spans="1:111">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>13509000000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>13484000000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>12880000000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>12863000000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>5378000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>5457000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>5549000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>5761000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>4816000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>4802000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>4929000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>5141000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>5334000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>5439000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2422000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2506000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2540000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2453000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>2661000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>2772000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>2746000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>2832000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>2804000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>2697000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>2851000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>2798000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>2847000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>2894000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>2891000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>2914000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>2908000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>2858000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>2937000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>4318000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>4420000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>4625000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>4784000000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>4953000000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>4963000000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>5094000000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>5163000000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>5241000000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>5509000000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>5407000000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>5234000000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>5050000000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>5802000000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>3276000000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>3356000000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>3226000000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>2777000000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>2698000000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>2676000000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>2675000000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3721001200.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>2490246970.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>2557050800.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>2471973760.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>2412890660.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>2515764300.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>2797721990.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>2947829280.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>4149110440.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>4202978640.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>4794207600.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>4921184650.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>5075147410.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>5125117540.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>5106725190.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>5032809320.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>5221299040.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>5752299540.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>5828242560.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>5783889160.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>5775774220.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>7378367850.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>7674241300.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>7801591000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>8890257130.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>9570649660.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>9612023400.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>10241947100.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>9822973400.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>7444601400.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>6553662000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>7478294050.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>10384000000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>9211000000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>8856000000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>8837000000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>9049000000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>7814000000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>7651000000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>6823000000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:110">
+    <row r="46" spans="1:111">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>5853225000.0</v>
+      </c>
+      <c r="C46">
         <v>5934000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>5923000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6005000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6039000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>6167000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>6193000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>6146000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>6219000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>6254000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>6184000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>6132000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>6010000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>6101000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>6103000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>5955000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>5595000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>5563000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>5535000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>5317000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>5378000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>5457000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5549000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5761000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>4816000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>4802000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>4929000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5141000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>5334000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>5439000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2422000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2506000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2540000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2453000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>2663000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2772000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2746000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2832000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>2804000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>2697000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>2851000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>2798000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>2846000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>2894000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>2891000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>2914000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>2908000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>2858000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>2937000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>4318000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>4420000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>4625000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>4784000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>4953000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>4963000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>5094000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>5163000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>5241000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>5509000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>5407000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>5234000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>5050000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>5802000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>3276000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>3356000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>3226000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2777000000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>2698000000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>2676000000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>2675000000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3712000000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>2490246970.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>2557050800.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>2471973760.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>2409000000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>2515764300.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>2797721990.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>2947829280.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>4149000000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>4202978640.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>4794207600.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>4921184650.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5075147410.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>5125117540.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>5106725190.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>5032809320.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>5221299040.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>5752299540.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>5828242560.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>5783889160.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>5775774220.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>7378367850.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>7674241300.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>7801591000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>8890257130.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>9570649660.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>9612023400.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>10241947100.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>9822973400.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>7444601400.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>6553662000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>7478294050.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>10927083200.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>10451353260.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>9338120640.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>9219642100.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>8987466800.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>7329219440.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>7445035079.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>6342933720.0</v>
       </c>
     </row>
-    <row r="47" spans="1:110">
+    <row r="47" spans="1:111">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>5924000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>6005000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6039000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>6167000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>6193000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>6146000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>6132000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>6010000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>6101000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>6103000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>5955000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>5595000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>5563000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>5536000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>5317000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5378000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>5457000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5549000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5761000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>4816000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4802000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>4930000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5141000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>5334000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>5439000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4807402290.31</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2901134521.88</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>2956238361.27</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3022096000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3201459000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>3274564000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3133461000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3028601000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>2958781000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3030889000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3145223000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3186922000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3090471000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3230283000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3224621000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3129927000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3520181000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3609082000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>4020753000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>5948909000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>6090318000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6259938000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6223984000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>6347765000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>6544211000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>6548846000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>6540488000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>6988349000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>7146826000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>7271874000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>7601338000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>7162415000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>7698674000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4455688000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4124860000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4363488000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>3949899000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3947174000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3751752000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3547318000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>5166733000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>4943839000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>4023614000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3908577000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3517863000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3576079000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3782896000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3943993000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5475435000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5337421000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>6122419000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5977244000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>6014552000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6186960000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>6190547000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>6529892000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>7073605000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>7143500000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>7105229000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>7118297000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>7288624000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>8602360000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>8843888000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>8401120000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>9314000000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>9466000000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>9489000000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>8937000000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>8728000000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>6227000000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>5557000000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>6573000000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>8633000000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>8140000000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>8453000000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>8461000000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
+      <c r="DG47"/>
     </row>
-    <row r="48" spans="1:110">
+    <row r="48" spans="1:111">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>31267125000.0</v>
+      </c>
+      <c r="C48">
         <v>30116000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>28096000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>26588000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>24897000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>25285000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>23368000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>22873000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>21288000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>22801000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>21316000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>20172000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>18841000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>19286000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>17800000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>15739000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>14448000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>13857000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>12607000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>12182000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>11800000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>11320000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>10014000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>9558000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>9474000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>9720000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>9644000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>11528000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12624000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>16587000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>16714000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>17162000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>16985000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>17164000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>17454000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19787000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>19383000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>19491000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>18987000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>20860000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>20864000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>21340000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>21182000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>23170000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>29185000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>29863000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>29279000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>28930000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>29126000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>29574000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>28376000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>29737000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>29810000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>30656000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>29198000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>31976000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>31469000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>31421000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>30119000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>29619000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>28600000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>28021000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>25999000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>25323000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>26373000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>25749000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>24056000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>22909000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>21751000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>21374000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>20074000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>16969994020.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>23599342100.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>24967314890.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>25116000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>24070047960.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>22529529920.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>22485993840.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>25069000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>23209361800.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>22038798600.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>21810789370.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>22610621800.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>22116303520.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>21119856030.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>20973638840.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>19799331200.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>19631642160.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>18938304000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>21477335260.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>20450242650.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>20014498350.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>19396796980.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>21466273500.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>22106045090.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>22266368080.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>22509589200.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>23176607300.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>22658025600.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>17784935400.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>16054707000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>15761380850.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>24551211300.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>11793656040.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>10848078720.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>10773115799.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>10241878400.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>7962342440.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>8255610719.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>6852376440.0</v>
       </c>
     </row>
-    <row r="49" spans="1:110">
+    <row r="49" spans="1:111">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
@@ -17294,192 +17387,195 @@
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
+      <c r="DG49"/>
     </row>
-    <row r="50" spans="1:110">
+    <row r="50" spans="1:111">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50">
+        <v>24850000000.0</v>
+      </c>
+      <c r="C50">
         <v>24260000000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>18204000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>14862000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>18090000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>15115000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9894000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>8154000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>10696000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>8126000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>9620000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8798000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>7081000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>4908000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>5122000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6251000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>5189000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>4456000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>4034000000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>3128000000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3428000000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>4723000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3553000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4383000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>4116000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4531000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>5218000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>12762000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>12418000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>13024000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>175193177144.54</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>5208381569.81</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7548882681.56</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7695000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>95229000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>6508000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>649354000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>683162000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>86219000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>789082000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>813021000000.0</v>
       </c>
-      <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>45116000000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>63360000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
-      <c r="AY50">
+      <c r="AY50"/>
+      <c r="AZ50">
         <v>787065000000.0</v>
       </c>
-      <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
@@ -17494,1062 +17590,1072 @@
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
+      <c r="DG50"/>
     </row>
-    <row r="51" spans="1:110">
+    <row r="51" spans="1:111">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>152093983000.0</v>
+      </c>
+      <c r="C51">
         <v>139643000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>254806000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>131830000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>135991000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>131468000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>151490000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>124044000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>122176000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>118591000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>144217000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>210061000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>209063000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>214144000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>191781000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>209939000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>209735000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>198478000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>207515000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>211512000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>206532000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>203264000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>200619000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>213050000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>212604000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>204192000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>194036000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>221484000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>215134000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>237062000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>292627673618.09</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>176007000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>181494000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>178956000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>178126000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>184261000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>191967000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>199950000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>196125000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>192279000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>195979000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>187969000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>188026000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>200322000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>203078000000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>207504000000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>197786000000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>196637000000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>197159000000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>188070000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>202384000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>207146000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>214507000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>223626000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>239813000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>227685000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>223287000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>222962000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>243853000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>221597000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>225064000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>222228000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>250502000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>198460000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>202838000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>187680000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>190521000000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>182050000000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>179577000000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>170098000000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>193762000000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>128786409520.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>188733098150.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>240810388470.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>232966000000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>208587694350.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>218565843270.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>200411220240.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>152288000000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>156112999080.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>150412589600.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>135639069090.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>134001284410.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>149895973410.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>145641192480.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>140418002890.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>126894238240.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>117857404080.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>118120907520.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>117413923940.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>119561067250.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>125987282400.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>136979557990.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>121475641000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>115731535710.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>117434129560.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>208846348200.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>227441899300.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>207513122850.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>233219537400.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>209754835200.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>205870551650.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>226618066500.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>666703522800.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>550224717480.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>567836891000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>467405879200.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>429448737840.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>476435537279.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>341415867840.0</v>
       </c>
     </row>
-    <row r="52" spans="1:110">
+    <row r="52" spans="1:111">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
+        <v>28498276000.0</v>
+      </c>
+      <c r="C52">
         <v>26479000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>108558000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>18057000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>22461000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>15115000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9894000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8154000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13328000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10930000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>9620000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8798000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>7081000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4908000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>5122000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6251000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5189000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>4456000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>4034000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3128000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3428000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4723000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3553000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4383000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>4116000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4531000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>5218000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12762000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>12418000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>13024000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>14158000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>68008000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>63343000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>35850000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>18411000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>73745000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>95122000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>20109000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>17295000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>22352000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>24682000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>28477000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>28010000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>30194000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>32543000000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>39260000000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>42931000000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>50471000000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>56623000000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>55175000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>59767000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>65479000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>71731000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>75465000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>69060000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>70119000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>63532000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>59901000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>65356000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>62409000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>65198000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>60722000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>64990000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>54571000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>55654000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>43993000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>42897000000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>47381000000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>44766000000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>37423000000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>39115000000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>32998786750.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>59225210900.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>63548214780.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>53410000000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>57575263200.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>65316133240.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>63266045520.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>19793000000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>29454732760.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>28859157600.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>18372147690.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>20549000000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>26177497860.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>24491302290.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>25285161110.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>20103255360.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>17893809180.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>19701575040.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>22109618400.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>22251102690.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>26427784950.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>19071749840.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>15381691500.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>11583350350.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>15012684500.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>42308404600.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>36432511500.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>36231486670.0</v>
       </c>
-      <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
+      <c r="DG52"/>
     </row>
-    <row r="53" spans="1:110">
+    <row r="53" spans="1:111">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>225130000000.0</v>
+      </c>
+      <c r="C53">
         <v>219479000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>179095000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>42064000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>41586000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>42325000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>34236000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>42322000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>40076000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>38091000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>28874000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>32820000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>29824000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>29087000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>25450000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>35109000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>31515000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>31475000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>23377000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>32564000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>37186000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>41671000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>55834000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>53324000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>46233000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>44046000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>39214000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>44970000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>49959000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>53879000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>44993000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>43067000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>42298000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>53151000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>49358000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>48403000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>50741000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>51894000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>52665000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>64901000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>70019000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>66706000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>73583000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>67031000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>67074000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>68260000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>60415000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>59394000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>55013000000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>51204000000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>45318000000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>51585000000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>52860000000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>51493000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>45460000000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>302499000000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>296462000000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>300586000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>41249000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>296816000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>20660000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>24978000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>49642000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>22596000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>12781000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>9757000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>17119000000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>231844000000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>240978000000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>13530000000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>22713000000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>20441161000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>20681356000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>1597721362000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>38659000000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>11086882000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>14663107000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>923991773000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>22054000000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>618650247000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>606245003000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>589547196000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>21675000000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>560837972000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>571003402000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>515913098000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>496700599000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>479109535000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>473073915000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>485909999000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>456990468000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>483722742000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>469309840000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>425033863000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>415125168000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>301317996000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>313815603000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>304418846000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>398025983000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>278236214000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>262165306000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>285913755000.0</v>
       </c>
-      <c r="CY53">
+      <c r="CZ53">
         <v>121751000000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
+      <c r="DG53"/>
     </row>
-    <row r="54" spans="1:110">
+    <row r="54" spans="1:111">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
@@ -18582,1416 +18688,1429 @@
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
+      <c r="DG54"/>
     </row>
-    <row r="55" spans="1:110">
+    <row r="55" spans="1:111">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>1523825502000.0</v>
+      </c>
+      <c r="C55">
         <v>1483027000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1435067000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1391246000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1397830000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1416847000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1387177000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1380092000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1351406000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1330785000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1317266000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1358272000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1306820000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1306777000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1336788000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1498067000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1386660000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1343066000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1323993000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1326058000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1320384000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1317392000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1324961000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1387517000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1407296000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1491286000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1299638000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1500922000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1436096000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1437179000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1348137000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1379982000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1420960000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1477735000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1474732000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1521454000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1568734000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1564756000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1590546000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1688951000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1803290000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1740569000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1629130000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1719374000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1694176000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1955465000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1708703000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1709189000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1665410000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1636574000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1611400000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1787971000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1909879000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>2032690000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2012329000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2185646000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2241174000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2103295000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2164103000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2282479000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1849695000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1842245000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1905630000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1957748000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1925655000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1670442000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1500664000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1659557000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1732873000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>2103425000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>2202423000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1461586305570.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1992526551750.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>2304161947060.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>2020349000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>1879536618540.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>1938039720410.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>1746510249600.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>1126230000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>1095422779960.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>1059044841400.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>1034002358210.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>991408221130.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>970785035740.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>961693895610.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>900528039070.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>839447382080.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>844914933720.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>848314682880.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>877047329600.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>802211685120.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>863656786650.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>849637590450.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>800052058750.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>759035840150.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>830436896300.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>897565088000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>949614473500.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>919820307010.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>1033381366200.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>987141514800.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>1018021732950.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>977580386200.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>1130068030980.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>976030787160.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>994329584599.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>834153918000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>782945226720.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>824751469439.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>629582886120.0</v>
       </c>
     </row>
-    <row r="56" spans="1:110">
+    <row r="56" spans="1:111">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>131701555000.0</v>
+      </c>
+      <c r="C56">
         <v>369353000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>477201000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>191515000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>187211000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>201353000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>254956000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>526313000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>317354000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>313377000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>291667000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>210270000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>202529000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>197321000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>219350000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>228244000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>217813000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>210418000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>297533000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1078042000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1074242000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1068272000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1139348000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1118720000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1149239000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1233076000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1110263000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1207263000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1108163000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1094415000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1125225000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1157340000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1190241000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1118819000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1230347000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1273771000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1316580000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1308141000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1351673000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1421873000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1527385000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1470680000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1339936000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1431459000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1389028000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1643034000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1425251000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1289085000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>1202634000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>1183143000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1331261000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1312206000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1405849000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1512611000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1700270000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1653137000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1718047000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1776576000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1862255000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1944317000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>751746000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>745531000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>1569649000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>654914000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>632605000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>586686000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1237977000000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>565016000000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>552099000000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>544727000000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1937633000000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>450266583370.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1935325249100.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>868776570970.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>1498871000000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>461455643460.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>493905422270.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>708802481280.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>661736000000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>459812482080.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>462675467800.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>410594276840.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>407336515190.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>415591675240.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>413633177370.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>393388414210.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>368011585360.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>368850023880.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>375579361920.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>370646973980.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>346567892010.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>389982041400.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>392063342990.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>386734311250.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>383781984340.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>810441924600.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>877634408000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>930344422700.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>901035275270.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>1017173825700.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>972362242200.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>1002125649200.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>956678551300.0</v>
       </c>
-      <c r="CZ56"/>
       <c r="DA56"/>
       <c r="DB56"/>
       <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
       <c r="DF56"/>
+      <c r="DG56"/>
     </row>
-    <row r="57" spans="1:110">
+    <row r="57" spans="1:111">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>28498276000.0</v>
+      </c>
+      <c r="C57">
         <v>885481000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>957702000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>838925000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>824601000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>833740000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>862099000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>58136000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>795291000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>773177000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>96575000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>8798000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7081000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4908000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>90659000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>6251000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5189000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4456000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>75824000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>3128000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3428000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4723000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>85102000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>4383000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>4116000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4531000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>78925000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>12762000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>12418000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>13024000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>107352000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>134518000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>145044000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>17476000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>127776000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>179532000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>178559000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>164832000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>142026000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>191937000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>206390000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>206400000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>165254000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>201768000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>200016000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>235052000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>189094000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>223651000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>220944000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>55175000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>182432000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>247838000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>269216000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>260582000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>200706000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>70119000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>63532000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>59901000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>208754000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>62409000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>65198000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>60722000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>185092000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>54571000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>55654000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>43993000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>157407000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>47381000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>44766000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>37423000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>155694000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>32998786750.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>59225210900.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>63548214780.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>188604000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>57575263200.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>65316133240.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>69070379760.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>81960000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>29454732760.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>28859157600.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>18372147690.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>20533619200.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>26177497860.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>24491302290.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>25285161110.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>20103255360.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>22661792400.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>24238569600.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>26059967620.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>26037831760.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>30880026450.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>23263467370.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>19668722500.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>16254809290.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>19924085500.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>48461750400.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>42898694300.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>43667275230.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>349325462000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>341621104000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>347081428000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>769049252100.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>1080734148840.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>932005808280.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>952777032199.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>795765744800.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>747668551120.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>788923636919.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>605285815080.0</v>
       </c>
     </row>
-    <row r="58" spans="1:110">
+    <row r="58" spans="1:111">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>1453739574000.0</v>
+      </c>
+      <c r="C58">
         <v>1403380000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1354864000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1312368000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1319978000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1335280000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1307745000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1303624000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1276137000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1254894000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1240935000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1284380000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1234492000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1233399000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1264460000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1427152000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1317775000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1274333000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1255962000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1260122000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1255156000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1253641000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1262776000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1325327000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1344478000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1427997000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1242000000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1436301000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1371114000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1367984000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1279399000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1311195000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1352099000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1409710000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1406633000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1450844000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1497524000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1499904000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1525728000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1622224000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1736481000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1674021000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1561506000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1650495000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1618440000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1877534000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1635480000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1639082000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1597008000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1580557000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1556433000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1731207000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1852144000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1976612000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1957919000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>2128238000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>2184816000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>2047490000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>2109443000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>2229371000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1798017000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1790655000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1855238000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>1918209000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>1883084000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>1630258000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1462695000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1623900000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1697433000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2068527000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2170509000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>1435607164010.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>1958824190100.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2268146733050.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>1981883000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>1841983755780.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>1901039163730.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>1709667623520.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>1093422000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>1064404734560.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>1029960295000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>1003256710540.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>961495162140.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>940802350060.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>934070666760.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>873712360840.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>813562190880.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>818652827460.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>821140266240.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>848509364000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>774058557440.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>836251052700.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>819782792840.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>770689923500.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>729018238120.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>798333548980.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>859725987400.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>907762116800.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>879557355170.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>992219811600.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>944176789200.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>974516120900.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>931612765300.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>1099435614960.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>948326430600.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>969260128899.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>811164317600.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>762098127760.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>803195801279.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>612578840880.0</v>
       </c>
     </row>
-    <row r="59" spans="1:110">
+    <row r="59" spans="1:111">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
@@ -20024,713 +20143,718 @@
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
+      <c r="DG59"/>
     </row>
-    <row r="60" spans="1:110">
+    <row r="60" spans="1:111">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>68513286000.0</v>
+      </c>
+      <c r="C60">
         <v>78013000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>78641000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>77378000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>76395000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>80000000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>77826000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>74914000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>73686000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>65505000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>73054000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>72118000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>70605000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>71580000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>70537000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>69048000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>67116000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>66977000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>66333000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>64302000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>63637000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>62109000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>60598000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>60554000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>61170000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>61654000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>56000000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>63022000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>63417000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>67590000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>67170000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>67252000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>67332000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>66615000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>67849000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>70345000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>70932000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>64560000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>64502000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>66443000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>66540000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>66269000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>67354000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>68623000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>75436000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>77643000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>72970000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>69821000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>68139000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>55753000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>54720000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>56460000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>57479000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>55820000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>54003000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>56815000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>55745000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>54958000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>53390000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>51884000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>50055000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>49981000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>48843000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>38508000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>41538000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>39118000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>36647000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>34565000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>34327000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>33661000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>30703000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>24674084760.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>31922466200.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>33981407730.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>37044000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>36811448100.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>36283949780.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>36237041040.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>32808000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>31018045400.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>29084546400.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>30745647670.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>29913058990.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>29982685680.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>27623228850.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>26815678230.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>25885191200.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>26262106260.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>27174416640.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>28537965600.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>28153127680.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>27405733950.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>29854797610.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>29362135250.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>30017602030.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>32103347320.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>37839100600.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>41852356700.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>40262951840.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>40213141800.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>42210525000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>42834380650.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>45967620900.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>30632416020.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>27704356560.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>25069455699.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>22989600400.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>20847098960.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>21555668159.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>17004045240.0</v>
       </c>
     </row>
-    <row r="61" spans="1:110">
+    <row r="61" spans="1:111">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
-      <c r="S61">
+      <c r="S61"/>
+      <c r="T61">
         <v>-6000000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-16000000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-28000000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-35000000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-7000000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-14000000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-56000000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-16000000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-4000000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-7000000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-12000000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-28000000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-17205781.14</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2.3622925002627E+16</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-787755885907.66</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-29568000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-10820000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-21263000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-37656000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-89863000.0</v>
       </c>
-      <c r="AM61"/>
-      <c r="AN61">
+      <c r="AN61"/>
+      <c r="AO61">
         <v>-23600000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-211814000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-239190000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-10859000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-33486000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-10039000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-12889000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-9681000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-21467000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-6845000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-12399000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-17913000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-20303000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-23418000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-83304000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-79116000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-213410000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-528256000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-330683000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-1067678000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-1393316000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-1128437000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-300680000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-597105000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-284261000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-167158000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-144728000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-68794000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-33649000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-365922000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-432309000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-1306994000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-3414643000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-3861410000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-4559743000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-4116586000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-3998383000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-3588208000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-2777780000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-3138247000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-2797484000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-2733428000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-1240606000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-3988386000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-2761282000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-2544209000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-2475782000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-2129527000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-1183340000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-49934000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-806355000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-1223169000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-406585000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-20704000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-1692466000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-2055000000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-1213000000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-32000000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-284000000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-426000000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-375000000.0</v>
       </c>
-      <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
-      <c r="CZ61">
+      <c r="CZ61"/>
+      <c r="DA61">
         <v>-231000000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-206000000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-35000000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
+      <c r="DG61"/>
     </row>
-    <row r="62" spans="1:110">
+    <row r="62" spans="1:111">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
@@ -20764,50 +20888,51 @@
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
+      <c r="DG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -20897,51 +21022,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
         <v>30462586000.0</v>
       </c>
       <c r="C2">
         <v>38122000000.0</v>
       </c>
       <c r="D2">
         <v>31978000000.0</v>
       </c>
       <c r="E2">
         <v>11875000000.0</v>
       </c>
       <c r="F2">
         <v>5960000000.0</v>
       </c>
       <c r="G2">
         <v>8073000000.0</v>
       </c>
       <c r="H2">
         <v>12181000000.0</v>
       </c>
       <c r="I2">
         <v>11927000000.0</v>
       </c>
@@ -20995,51 +21120,51 @@
       </c>
       <c r="Z2">
         <v>46123018580.0</v>
       </c>
       <c r="AA2">
         <v>48715049220.0</v>
       </c>
       <c r="AB2">
         <v>24905000000.0</v>
       </c>
       <c r="AC2">
         <v>22388000000.0</v>
       </c>
       <c r="AD2">
         <v>19338000000.0</v>
       </c>
       <c r="AE2">
         <v>15862000000.0</v>
       </c>
       <c r="AF2">
         <v>14526000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3">
         <v>1942000000.0</v>
       </c>
       <c r="E3">
         <v>1942000000.0</v>
       </c>
       <c r="F3">
         <v>2008000000.0</v>
       </c>
       <c r="G3">
         <v>2061000000.0</v>
       </c>
       <c r="H3">
         <v>2305000000.0</v>
       </c>
       <c r="I3">
         <v>1525000000.0</v>
       </c>
       <c r="J3">
         <v>1376000000.0</v>
       </c>
       <c r="K3">
@@ -21089,99 +21214,99 @@
       </c>
       <c r="Z3">
         <v>4894628050.0</v>
       </c>
       <c r="AA3">
         <v>3329441980.0</v>
       </c>
       <c r="AB3">
         <v>24735646000.0</v>
       </c>
       <c r="AC3">
         <v>19087902433.0</v>
       </c>
       <c r="AD3">
         <v>16506916800.0</v>
       </c>
       <c r="AE3">
         <v>12235493599.0</v>
       </c>
       <c r="AF3">
         <v>10848016800.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
         <v>5716000000.0</v>
       </c>
       <c r="E5">
         <v>5594000000.0</v>
       </c>
       <c r="F5">
         <v>3245000000.0</v>
       </c>
       <c r="G5">
         <v>874000000.0</v>
       </c>
       <c r="H5">
         <v>-2760000000.0</v>
       </c>
       <c r="I5">
         <v>12856000000.0</v>
       </c>
       <c r="J5">
         <v>1092000000.0</v>
       </c>
       <c r="K5">
@@ -21231,51 +21356,51 @@
       </c>
       <c r="Z5">
         <v>1806123370.0</v>
       </c>
       <c r="AA5">
         <v>6888867800.0</v>
       </c>
       <c r="AB5">
         <v>4059208400.0</v>
       </c>
       <c r="AC5">
         <v>3437817600.0</v>
       </c>
       <c r="AD5">
         <v>892012000.0</v>
       </c>
       <c r="AE5">
         <v>1928428572.0</v>
       </c>
       <c r="AF5">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
         <v>9721358000.0</v>
       </c>
       <c r="C6">
         <v>5291000000.0</v>
       </c>
       <c r="D6">
         <v>5678000000.0</v>
       </c>
       <c r="E6">
         <v>7536000000.0</v>
       </c>
       <c r="F6">
         <v>3245000000.0</v>
       </c>
       <c r="G6">
         <v>874000000.0</v>
       </c>
       <c r="H6">
         <v>-2760000000.0</v>
       </c>
       <c r="I6">
         <v>12856000000.0</v>
       </c>
@@ -21329,99 +21454,99 @@
       </c>
       <c r="Z6">
         <v>6700751420.0</v>
       </c>
       <c r="AA6">
         <v>10218309780.0</v>
       </c>
       <c r="AB6">
         <v>28794854400.0</v>
       </c>
       <c r="AC6">
         <v>22525720033.0</v>
       </c>
       <c r="AD6">
         <v>17398928800.0</v>
       </c>
       <c r="AE6">
         <v>14163922171.0</v>
       </c>
       <c r="AF6">
         <v>12209433200.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0.0</v>
       </c>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
@@ -21431,51 +21556,51 @@
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8">
         <v>60706000.0</v>
       </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8">
         <v>190215000.0</v>
       </c>
       <c r="Y8">
         <v>39000000.0</v>
       </c>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
         <v>30401609000.0</v>
       </c>
       <c r="C9">
         <v>28218000000.0</v>
       </c>
       <c r="D9">
         <v>27370000000.0</v>
       </c>
       <c r="E9">
         <v>25430000000.0</v>
       </c>
       <c r="F9">
         <v>25303000000.0</v>
       </c>
       <c r="G9">
         <v>23891000000.0</v>
       </c>
       <c r="H9">
         <v>22948000000.0</v>
       </c>
       <c r="I9">
         <v>25095000000.0</v>
       </c>
@@ -21529,51 +21654,51 @@
       </c>
       <c r="Z9">
         <v>28647341990.0</v>
       </c>
       <c r="AA9">
         <v>34096169020.0</v>
       </c>
       <c r="AB9">
         <v>16630140800.0</v>
       </c>
       <c r="AC9">
         <v>9739630566.0</v>
       </c>
       <c r="AD9">
         <v>8099810400.0</v>
       </c>
       <c r="AE9">
         <v>6549714799.0</v>
       </c>
       <c r="AF9">
         <v>5779485200.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
         <v>9731000000.0</v>
       </c>
       <c r="C10">
         <v>5291000000.0</v>
       </c>
       <c r="D10">
         <v>5678000000.0</v>
       </c>
       <c r="E10">
         <v>5594000000.0</v>
       </c>
       <c r="F10">
         <v>3390000000.0</v>
       </c>
       <c r="G10">
         <v>1003000000.0</v>
       </c>
       <c r="H10">
         <v>-2634000000.0</v>
       </c>
       <c r="I10">
         <v>1330000000.0</v>
       </c>
@@ -21627,51 +21752,51 @@
       </c>
       <c r="Z10">
         <v>1806123370.0</v>
       </c>
       <c r="AA10">
         <v>6888867800.0</v>
       </c>
       <c r="AB10">
         <v>4059208400.0</v>
       </c>
       <c r="AC10">
         <v>3437817600.0</v>
       </c>
       <c r="AD10">
         <v>892012000.0</v>
       </c>
       <c r="AE10">
         <v>1928428571.0</v>
       </c>
       <c r="AF10">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
         <v>2592000000.0</v>
       </c>
       <c r="C11">
         <v>1786000000.0</v>
       </c>
       <c r="D11">
         <v>787000000.0</v>
       </c>
       <c r="E11">
         <v>-64000000.0</v>
       </c>
       <c r="F11">
         <v>880000000.0</v>
       </c>
       <c r="G11">
         <v>391000000.0</v>
       </c>
       <c r="H11">
         <v>2630000000.0</v>
       </c>
       <c r="I11">
         <v>989000000.0</v>
       </c>
@@ -21725,51 +21850,51 @@
       </c>
       <c r="Z11">
         <v>1431861340.0</v>
       </c>
       <c r="AA11">
         <v>-6662078180.0</v>
       </c>
       <c r="AB11">
         <v>1505691200.0</v>
       </c>
       <c r="AC11">
         <v>1965319833.0</v>
       </c>
       <c r="AD11">
         <v>447286400.0</v>
       </c>
       <c r="AE11">
         <v>1053693371.0</v>
       </c>
       <c r="AF11">
         <v>551885200.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
         <v>28756226000.0</v>
       </c>
       <c r="C12">
         <v>36292000000.0</v>
       </c>
       <c r="D12">
         <v>30473000000.0</v>
       </c>
       <c r="E12">
         <v>10649000000.0</v>
       </c>
       <c r="F12">
         <v>5445000000.0</v>
       </c>
       <c r="G12">
         <v>6405000000.0</v>
       </c>
       <c r="H12">
         <v>11400000000.0</v>
       </c>
       <c r="I12">
         <v>11600000000.0</v>
       </c>
@@ -21823,51 +21948,51 @@
       </c>
       <c r="Z12">
         <v>45096888750.0</v>
       </c>
       <c r="AA12">
         <v>48235916220.0</v>
       </c>
       <c r="AB12">
         <v>24735646000.0</v>
       </c>
       <c r="AC12">
         <v>19088755066.0</v>
       </c>
       <c r="AD12">
         <v>16506916800.0</v>
       </c>
       <c r="AE12">
         <v>12235493599.0</v>
       </c>
       <c r="AF12">
         <v>10848016800.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
         <v>44458000000.0</v>
       </c>
       <c r="C13">
         <v>49356000000.0</v>
       </c>
       <c r="D13">
         <v>40013000000.0</v>
       </c>
       <c r="E13">
         <v>24299000000.0</v>
       </c>
       <c r="F13">
         <v>16599000000.0</v>
       </c>
       <c r="G13">
         <v>17954000000.0</v>
       </c>
       <c r="H13">
         <v>25149000000.0</v>
       </c>
       <c r="I13">
         <v>24792000000.0</v>
       </c>
@@ -21881,51 +22006,51 @@
         <v>25967000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
         <v>-208000000.0</v>
       </c>
       <c r="C14">
         <v>-139000000.0</v>
       </c>
       <c r="D14">
         <v>-117000000.0</v>
       </c>
       <c r="E14">
         <v>-134000000.0</v>
       </c>
       <c r="F14">
         <v>-144000000.0</v>
       </c>
       <c r="G14">
         <v>1587000000.0</v>
       </c>
       <c r="H14">
         <v>1638000000.0</v>
       </c>
       <c r="I14">
         <v>1568000000.0</v>
       </c>
@@ -21951,51 +22076,51 @@
         <v>251676000.0</v>
       </c>
       <c r="Q14">
         <v>26538000.0</v>
       </c>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14">
         <v>52571000.0</v>
       </c>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
         <v>6931000000.0</v>
       </c>
       <c r="C15">
         <v>3366000000.0</v>
       </c>
       <c r="D15">
         <v>4772000000.0</v>
       </c>
       <c r="E15">
         <v>5525000000.0</v>
       </c>
       <c r="F15">
         <v>2365000000.0</v>
       </c>
       <c r="G15">
         <v>483000000.0</v>
       </c>
       <c r="H15">
         <v>-5264000000.0</v>
       </c>
       <c r="I15">
         <v>267000000.0</v>
       </c>
@@ -22049,51 +22174,51 @@
       </c>
       <c r="Z15">
         <v>167462590.0</v>
       </c>
       <c r="AA15">
         <v>13550945980.0</v>
       </c>
       <c r="AB15">
         <v>2553517200.0</v>
       </c>
       <c r="AC15">
         <v>1471645133.0</v>
       </c>
       <c r="AD15">
         <v>444725600.0</v>
       </c>
       <c r="AE15">
         <v>874735199.0</v>
       </c>
       <c r="AF15">
         <v>809531200.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16">
         <v>6122000000.0</v>
       </c>
       <c r="C16">
         <v>2792000000.0</v>
       </c>
       <c r="D16">
         <v>4274000000.0</v>
       </c>
       <c r="E16">
         <v>5046000000.0</v>
       </c>
       <c r="F16">
         <v>2002000000.0</v>
       </c>
       <c r="G16">
         <v>146000000.0</v>
       </c>
       <c r="H16">
         <v>-5720000000.0</v>
       </c>
       <c r="I16">
         <v>-25000000.0</v>
       </c>
@@ -22135,51 +22260,51 @@
         <v>4179042000.0</v>
       </c>
       <c r="W16">
         <v>3346594000.0</v>
       </c>
       <c r="X16">
         <v>1529277000.0</v>
       </c>
       <c r="Y16">
         <v>377000000.0</v>
       </c>
       <c r="Z16">
         <v>333000000.0</v>
       </c>
       <c r="AA16">
         <v>4646000000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
         <v>7139000000.0</v>
       </c>
       <c r="C17">
         <v>3505000000.0</v>
       </c>
       <c r="D17">
         <v>5439000000.0</v>
       </c>
       <c r="E17">
         <v>5658000000.0</v>
       </c>
       <c r="F17">
         <v>2510000000.0</v>
       </c>
       <c r="G17">
         <v>612000000.0</v>
       </c>
       <c r="H17">
         <v>-5264000000.0</v>
       </c>
       <c r="I17">
         <v>341000000.0</v>
       </c>
@@ -22195,51 +22320,51 @@
       <c r="M17">
         <v>2994038666.66</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
         <v>15690000000.0</v>
       </c>
       <c r="C18">
         <v>13064000000.0</v>
       </c>
       <c r="D18">
         <v>14116000000.0</v>
       </c>
       <c r="E18">
         <v>13650000000.0</v>
       </c>
       <c r="F18">
         <v>11155000000.0</v>
       </c>
       <c r="G18">
         <v>11549000000.0</v>
       </c>
       <c r="H18">
         <v>13750000000.0</v>
       </c>
       <c r="I18">
         <v>13192000000.0</v>
       </c>
@@ -22253,147 +22378,147 @@
         <v>15881000000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19">
         <v>0.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>1.0E+18</v>
       </c>
       <c r="K20">
         <v>5.7801212179163E+14</v>
       </c>
       <c r="L20">
         <v>1.0E+18</v>
       </c>
       <c r="M20">
         <v>522318986.8</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
         <v>9714000000.0</v>
       </c>
       <c r="C21">
         <v>5291000000.0</v>
       </c>
       <c r="D21">
         <v>5678000000.0</v>
       </c>
       <c r="E21">
         <v>5594000000.0</v>
       </c>
       <c r="F21">
         <v>3245000000.0</v>
       </c>
       <c r="G21">
         <v>874000000.0</v>
       </c>
       <c r="H21">
         <v>-2760000000.0</v>
       </c>
       <c r="I21">
         <v>12856000000.0</v>
       </c>
@@ -22447,99 +22572,99 @@
       </c>
       <c r="Z21">
         <v>1806123370.0</v>
       </c>
       <c r="AA21">
         <v>6888867800.0</v>
       </c>
       <c r="AB21">
         <v>4059208400.0</v>
       </c>
       <c r="AC21">
         <v>3437817600.0</v>
       </c>
       <c r="AD21">
         <v>892012000.0</v>
       </c>
       <c r="AE21">
         <v>1928428571.0</v>
       </c>
       <c r="AF21">
         <v>1361416400.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22">
         <v>0.0</v>
       </c>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
         <v>51142838000.0</v>
       </c>
       <c r="C23">
         <v>61049000000.0</v>
       </c>
       <c r="D23">
         <v>53670000000.0</v>
       </c>
       <c r="E23">
         <v>31711000000.0</v>
       </c>
       <c r="F23">
         <v>22058000000.0</v>
       </c>
       <c r="G23">
         <v>23017000000.0</v>
       </c>
       <c r="H23">
         <v>25708000000.0</v>
       </c>
       <c r="I23">
         <v>19745000000.0</v>
       </c>
@@ -22593,183 +22718,183 @@
       </c>
       <c r="Z23">
         <v>72964237200.0</v>
       </c>
       <c r="AA23">
         <v>75922350440.0</v>
       </c>
       <c r="AB23">
         <v>12570932400.0</v>
       </c>
       <c r="AC23">
         <v>6302665600.0</v>
       </c>
       <c r="AD23">
         <v>7207798400.0</v>
       </c>
       <c r="AE23">
         <v>4620514857.0</v>
       </c>
       <c r="AF23">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24">
         <v>0.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27">
         <v>11813000000.0</v>
       </c>
       <c r="C27">
         <v>149000000.0</v>
       </c>
       <c r="D27">
         <v>203000000.0</v>
       </c>
       <c r="E27">
         <v>165000000.0</v>
       </c>
       <c r="F27">
         <v>178000000.0</v>
       </c>
       <c r="G27">
         <v>174000000.0</v>
       </c>
       <c r="H27">
         <v>251000000.0</v>
       </c>
       <c r="I27">
         <v>278000000.0</v>
       </c>
@@ -22801,51 +22926,51 @@
         <v>278000000.0</v>
       </c>
       <c r="S27">
         <v>373000000.0</v>
       </c>
       <c r="T27">
         <v>411000000.0</v>
       </c>
       <c r="U27">
         <v>431000000.0</v>
       </c>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
         <v>8860000000.0</v>
       </c>
       <c r="C28">
         <v>18231000000.0</v>
       </c>
       <c r="D28">
         <v>17826000000.0</v>
       </c>
       <c r="E28">
         <v>16814000000.0</v>
       </c>
       <c r="F28">
         <v>17392000000.0</v>
       </c>
       <c r="G28">
         <v>20730000000.0</v>
       </c>
       <c r="H28">
         <v>23395000000.0</v>
       </c>
       <c r="I28">
         <v>19467000000.0</v>
       </c>
@@ -22899,51 +23024,51 @@
       </c>
       <c r="Z28">
         <v>16391103440.0</v>
       </c>
       <c r="AA28">
         <v>17577792660.0</v>
       </c>
       <c r="AB28">
         <v>12570932400.0</v>
       </c>
       <c r="AC28">
         <v>6302665600.0</v>
       </c>
       <c r="AD28">
         <v>7207798400.0</v>
       </c>
       <c r="AE28">
         <v>4620514857.0</v>
       </c>
       <c r="AF28">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
         <v>2592000000.0</v>
       </c>
       <c r="C29">
         <v>1786000000.0</v>
       </c>
       <c r="D29">
         <v>315000000.0</v>
       </c>
       <c r="E29">
         <v>-64000000.0</v>
       </c>
       <c r="F29">
         <v>880000000.0</v>
       </c>
       <c r="G29">
         <v>391000000.0</v>
       </c>
       <c r="H29">
         <v>2630000000.0</v>
       </c>
       <c r="I29">
         <v>989000000.0</v>
       </c>
@@ -22957,51 +23082,51 @@
         <v>675000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
         <v>20680252000.0</v>
       </c>
       <c r="C30">
         <v>22927000000.0</v>
       </c>
       <c r="D30">
         <v>21692000000.0</v>
       </c>
       <c r="E30">
         <v>19836000000.0</v>
       </c>
       <c r="F30">
         <v>-22058000000.0</v>
       </c>
       <c r="G30">
         <v>-23017000000.0</v>
       </c>
       <c r="H30">
         <v>-25708000000.0</v>
       </c>
       <c r="I30">
         <v>19745000000.0</v>
       </c>
@@ -23055,51 +23180,51 @@
       </c>
       <c r="Z30">
         <v>26841218620.0</v>
       </c>
       <c r="AA30">
         <v>27207301220.0</v>
       </c>
       <c r="AB30">
         <v>12570932400.0</v>
       </c>
       <c r="AC30">
         <v>6302665600.0</v>
       </c>
       <c r="AD30">
         <v>7207798400.0</v>
       </c>
       <c r="AE30">
         <v>4620514857.0</v>
       </c>
       <c r="AF30">
         <v>4418815600.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B31">
         <v>17000000.0</v>
       </c>
       <c r="C31">
         <v>-2033000000.0</v>
       </c>
       <c r="D31">
         <v>-824000000.0</v>
       </c>
       <c r="E31">
         <v>-381000000.0</v>
       </c>
       <c r="F31">
         <v>145000000.0</v>
       </c>
       <c r="G31">
         <v>129000000.0</v>
       </c>
       <c r="H31">
         <v>126000000.0</v>
       </c>
       <c r="I31">
         <v>-11526000000.0</v>
       </c>
@@ -23143,51 +23268,51 @@
         <v>-351000000.0</v>
       </c>
       <c r="W31">
         <v>-53000000.0</v>
       </c>
       <c r="X31">
         <v>-21848529480.0</v>
       </c>
       <c r="Y31">
         <v>-28656760870.0</v>
       </c>
       <c r="Z31">
         <v>-44890089310.0</v>
       </c>
       <c r="AA31">
         <v>-48235916220.0</v>
       </c>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
         <v>60864195000.0</v>
       </c>
       <c r="C32">
         <v>66340000000.0</v>
       </c>
       <c r="D32">
         <v>59348000000.0</v>
       </c>
       <c r="E32">
         <v>37305000000.0</v>
       </c>
       <c r="F32">
         <v>25303000000.0</v>
       </c>
       <c r="G32">
         <v>23891000000.0</v>
       </c>
       <c r="H32">
         <v>22948000000.0</v>
       </c>
       <c r="I32">
         <v>25095000000.0</v>
       </c>
@@ -23260,1060 +23385,1065 @@
       <c r="AF32">
         <v>5779485200.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF32"/>
+  <dimension ref="A1:DG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B2">
+        <v>7056000000.0</v>
+      </c>
+      <c r="C2">
         <v>7139000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>395000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>7470000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>7629000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8294000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8495000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9602000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>10104000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9921000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>9545000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8327000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7449000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6658000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4831000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3097000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2107000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1840000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1599000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1491000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1367000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1502000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1465000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1644000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2162000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2736000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2406000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3048000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3351000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3287000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2768000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2691000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3045000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3132000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3838000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2909000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3260000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3088000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3466000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3161000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3288000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2412000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2467000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3175000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2966000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2465000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3060000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2765000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2946000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3117000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2157000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3423000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>3477000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>3298000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>3414000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>4401000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>5760000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>4489000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>4095000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4800000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5811000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4575000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3283000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3647000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4425000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3132000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2874000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>3366000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5467000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5482000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>17960221140.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>10638000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>12193000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12787000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>14036474740.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>14805868560.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>14925370310.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>13858091280.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>11738864640.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>12729493800.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>14109495400.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>11324912270.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>9724951180.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8860485400.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>9910334070.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7555385420.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>5984549560.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>5560904700.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6188152320.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>5450296900.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>5093051400.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>5572593600.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6164597230.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>5958277500.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>6136011930.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8511407300.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>7480044600.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8585245900.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15185441780.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12666360300.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12093094800.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11577600100.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11205000000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>8628000000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>8969000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>6952000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6306000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>7020000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6284000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>5295000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>68000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-365000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>-2035000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>-1388000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>-1722000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>-1539000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>-1852000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>-1240000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>-1609000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>-1512000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>-1475000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>-1567000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>-518000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-1573000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-1609000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>-894000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>-721000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>-268000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>-346000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>-823000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>461000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>-139000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-275000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>-164000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>-583000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>853000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>317000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>663000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>-1061000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>-866000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>-833000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>-673000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>-1115000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-992000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-978000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>782000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-879000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>-2461000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>-3047000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>-1543000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>-1174000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>-1441000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>-1736000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>346000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>-1211000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>-1614000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>-2611000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>-802000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>503000000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>604000000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>1009000000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>1455000000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>789000000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1409000000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>44000000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>700000000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>2584000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>394000000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>577000000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>139000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>147000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-90000000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1586000000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>1729465320.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>339000000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>681000000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>848000000.0</v>
       </c>
-      <c r="BW3"/>
       <c r="BX3"/>
-      <c r="BY3">
+      <c r="BY3"/>
+      <c r="BZ3">
         <v>406980950.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>458118720.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>470456110.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>397126240.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>398754960.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>250803040.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>265588760.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>401606130.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>316195130.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>489086620.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>406947900.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>482482980.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>256390700.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>629036500.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>629392010.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>445151730.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>435159870.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1556840250.0</v>
       </c>
-      <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
-      <c r="CY3">
+      <c r="CY3"/>
+      <c r="CZ3">
         <v>11709994400.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>9789846480.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>9457272360.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>7253021599.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>6218425200.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>6584479200.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>6114834719.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -24507,739 +24637,744 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>2194000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10040000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1866000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>902000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1698000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>868000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1854000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>812000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1521000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>3357000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3206000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>399000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>566000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3998000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>1564000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>1435000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>459000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1514000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2650000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1690000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>4733000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2244000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>3439000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2197000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>4315000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>711000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>432000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6797000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>1101000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>934000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1018000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-390000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>714000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1453000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-731000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-787000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2254000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>4043000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3062000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6221000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3936000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>7264000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>11039000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-351000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-677000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-568000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>8113000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>578000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1127000000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>967000000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1887000000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-351000000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>942000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1778000000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3021000000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>707000000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-1048000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1524000000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2793000000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>756000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1315000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>1316000000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1815000000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-6082158870.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>93000000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>642000000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-254000000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1431994180.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1440082350.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2700204350.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>3151437600.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1879629040.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1773697960.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2039455600.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2586406350.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1038310730.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1875995830.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1410688440.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1782003300.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>298883140.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1005225000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1160073600.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1559198860.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>672743400.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>754050150.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1088994830.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>233388750.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2943110530.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-310886620.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>353316600.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1268913800.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-2173039130.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1102090800.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1593116400.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1446343850.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>860781400.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1164161160.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>3424821120.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1707882101.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1219649600.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>362052560.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1264030920.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B6">
+        <v>2680000000.0</v>
+      </c>
+      <c r="C6">
         <v>3041000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2027000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2445000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2421000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>2837000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>582000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2262000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>411000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2036000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>698000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1723000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>1405000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1852000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>775000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1615000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1547000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1658000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>82000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>554000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>1165000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1589000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>240000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>482000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>158000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>74000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1293000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-687000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-946000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>292000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-320000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>506000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1564000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>749000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1405000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>933000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>822000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>878000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2416000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>619000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>408000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>579000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2704000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-6101000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>1228000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1479000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>252000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>266000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>917000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>1680000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-1768000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>18000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>792000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2414000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-3182000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1630000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>1571000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>2896000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1104000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1731000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>3187000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3065000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1407000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>1536000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1918000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3370000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>895000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1462000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1226000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>3401000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-4352693550.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>432000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1323000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>594000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1453984300.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1440082350.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3107185300.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3609556320.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2350085150.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2170824200.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2438210560.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2837209390.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>1303899490.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2277601960.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1726883570.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2271089920.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>705831040.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1487707980.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1416464300.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>2188235360.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1302135410.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1199201880.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1524154700.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1790229000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2943110530.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-310886620.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>353316600.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1268913800.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-2173039130.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>357850200.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>889509600.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>912098450.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>12570775800.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>10954007640.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>12882093480.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>8960903700.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7438074800.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>6946531760.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>7378865639.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5790727560.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -25433,87 +25568,88 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
+      <c r="DG7"/>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -25624,1558 +25760,1575 @@
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
         <v>60706000.0</v>
       </c>
-      <c r="CB8">
-[...1 lines deleted...]
-      </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
       <c r="CF8">
         <v>0.0</v>
       </c>
       <c r="CG8">
         <v>0.0</v>
       </c>
       <c r="CH8">
         <v>0.0</v>
       </c>
       <c r="CI8">
         <v>0.0</v>
       </c>
       <c r="CJ8">
         <v>0.0</v>
       </c>
       <c r="CK8">
         <v>0.0</v>
       </c>
       <c r="CL8">
         <v>0.0</v>
       </c>
       <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
         <v>14300000.0</v>
       </c>
-      <c r="CN8">
+      <c r="CO8">
         <v>175915000.0</v>
       </c>
-      <c r="CO8">
-[...1 lines deleted...]
-      </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
         <v>2000000.0</v>
       </c>
-      <c r="CR8">
+      <c r="CS8">
         <v>1000000.0</v>
       </c>
-      <c r="CS8">
+      <c r="CT8">
         <v>-36000000.0</v>
       </c>
-      <c r="CT8">
+      <c r="CU8">
         <v>36000000.0</v>
       </c>
-      <c r="CU8">
-[...1 lines deleted...]
-      </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B9">
+        <v>8015000000.0</v>
+      </c>
+      <c r="C9">
         <v>8146000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7331000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>7607000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>7398000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>8073000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>6772000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6987000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>7122000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7334000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>6150000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>6910000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>6998000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>7311000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5740000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>6474000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>6347000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>7000000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>5592000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5932000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6088000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>7114000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>5161000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>5644000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5454000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>5681000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>5060000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>5061000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>5973000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>6134000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>5300000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>6021000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>6283000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>6616000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>5568000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6570000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>6452000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>7192000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>6550000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7091000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6880000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>7659000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5997000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>7695000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8805000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>9957000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7321000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>7428000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7437000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>7993000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>5739000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>7100000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7637000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9001000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>7307000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>7930000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>7546000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9029000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6676000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>6795000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8008000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>10133000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>6972000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>6923000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6819000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8565000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5193000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>6663000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>6734000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6899000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>1359239700.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>4167000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>5290000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4416000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>5450032250.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>5829004860.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>8700494290.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>9475272480.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6437779720.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>6286344880.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>6858706400.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8951358500.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>6420935310.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>6522347930.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>5813721270.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>6486183440.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>5289446880.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>4972244940.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>5233858560.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6024140520.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>4966005920.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>4983250650.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>5554482010.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>4600961750.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4963135940.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4705831020.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>7536414200.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>7270440100.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6312440090.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6967101900.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>8262085200.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>7867562600.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>7449231700.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>7028084040.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>8753960880.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>7390737199.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>7908851600.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>4648529760.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>4428487079.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>3854287440.0</v>
       </c>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B10">
+        <v>2680000000.0</v>
+      </c>
+      <c r="C10">
         <v>3041000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2027000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2445000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2421000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2837000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>582000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2262000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>411000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2036000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>698000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1723000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1405000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>1852000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>775000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1615000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1547000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1658000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>82000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>554000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1165000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1589000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>240000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>482000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>158000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>74000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1293000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-687000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-946000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>292000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-320000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>506000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>711000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>432000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1405000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>933000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>822000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>878000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2416000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>619000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>408000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>579000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-2704000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-6101000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1228000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1479000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>252000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>266000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>917000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1680000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-1768000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>792000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2414000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-3182000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1127000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>967000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1887000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-351000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>942000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1778000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3021000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>707000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-1048000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1524000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>2793000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>756000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1315000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1316000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1815000000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-6082158870.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>93000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>642000000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-254000000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1453984300.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1440082350.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2700204350.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3151437600.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1879629040.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1773697960.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2039455600.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2586406350.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1038310730.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1875995830.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1410688440.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1782003300.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>298883140.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1005225000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1160073600.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1559198860.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>672743400.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>754050150.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1088994830.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>233388750.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2943110530.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-310886620.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>353316600.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1268913800.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-2173039130.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>357850200.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>889509600.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>912098450.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>860781400.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1164161160.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>3424821120.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1707882099.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1219649600.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>362052560.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1264030919.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B11">
+        <v>774000000.0</v>
+      </c>
+      <c r="C11">
         <v>867000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>453000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>626000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>688000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>825000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>246000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>597000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>358000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>585000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-731000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>522000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>466000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>531000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1204000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>372000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>336000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>431000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-234000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>225000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>338000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>552000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>13000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>173000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>97000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>78000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>190000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>145000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2204000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>91000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>89000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>277000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>310000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>312000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1019000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>284000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>357000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>303000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-525000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>340000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>388000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>343000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-579000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-77000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>410000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>920000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-189000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>358000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>679000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>577000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-403000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-33000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>457000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>753000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-655000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>373000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>301000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>480000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-537000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>165000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>545000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>891000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>101000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>170000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>358000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>1016000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-553000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-78000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>242000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>633000000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-1535049010.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-321000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>-3000000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-113000000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>466752670.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-182200200.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>921984960.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1030767120.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>15447800.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>535812800.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>686340200.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>951236530.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>550458500.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>886048540.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>465824520.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>679629830.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>105026400.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>325692900.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>411559680.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>619296580.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>238265720.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>329414400.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>517989560.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>452133500.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>3047698810.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-12151920.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>149983400.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>709031400.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>448322140.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>363338700.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>56476800.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>323058650.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>249395100.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>493577100.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>454463640.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>706314099.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>597906400.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>299209240.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>175154399.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>272384520.0</v>
       </c>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B12">
+        <v>6807794000.0</v>
+      </c>
+      <c r="C12">
         <v>6620000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6682496000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7053000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7206000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7823000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8075000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9108000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9628000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9482000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9057000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8082000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>7048000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6286000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4480000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2747000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1874000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1548000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1345000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1374000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1292000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1433000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1213000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1371000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1401000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2230000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>2160000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2873000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3190000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3147000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2516000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2601000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2950000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3044000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3701000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2725000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3181000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2955000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2959000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2834000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>3029000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2108000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2056000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2968000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2815000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2247000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2666000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2496000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2696000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2871000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1405000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2911000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3004000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2944000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2972000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3846000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5342000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4175000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>3549000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>4337000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>5347000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>4202000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2859000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3285000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4182000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2870000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2249000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2822000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4467000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4956000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>17177217090.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>10402000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>12058000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>12673000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>13703585820.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>14700753060.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>14844105610.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>13760029920.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>11614522200.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>12653849640.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14027322400.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>11315837160.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>9606928370.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>8773210450.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>9835174440.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>7461270960.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>5973835660.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>5478074160.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>6033202560.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>5327736240.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>4875225280.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>5398450050.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>5825644330.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>5579364000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>5652406550.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>7759000920.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>6893196800.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>8315630400.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>14769633150.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>12519268500.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11871894000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>11465728200.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>11791021500.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>9789846480.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>9457272360.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>7253021599.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>6263119200.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6584479200.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>6114834719.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B13">
+        <v>11145000000.0</v>
+      </c>
+      <c r="C13">
         <v>10824000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>10954000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>10969000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11043000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>11493000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>11732000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12362000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>12651000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12611000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>11753000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>11426000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10489000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>9710000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>8218000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>6411000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>5245000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4425000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4268000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4191000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3994000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4275000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3903000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>4032000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4527000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5492000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>5543000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6299000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6805000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6502000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27211,301 +27364,302 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B14">
         <v>-55000000.0</v>
       </c>
       <c r="C14">
+        <v>-55000000.0</v>
+      </c>
+      <c r="D14">
         <v>-72000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-46000000.0</v>
       </c>
       <c r="E14">
         <v>-46000000.0</v>
       </c>
       <c r="F14">
+        <v>-46000000.0</v>
+      </c>
+      <c r="G14">
         <v>-44000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-34000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-32000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-45000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-29000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-31000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-24000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-39000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-25000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-33000000.0</v>
       </c>
       <c r="Q14">
         <v>-33000000.0</v>
       </c>
       <c r="R14">
+        <v>-33000000.0</v>
+      </c>
+      <c r="S14">
         <v>-40000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-52000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-23000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1591000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1642000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1587000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1636000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1648000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1635000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1638000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1599000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1565000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1799730881.36</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3113592230.98</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1777031720.31</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1779562383.61</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1410000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>246712000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3288000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>21966000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4279000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>290782000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>25218000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>1419000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25058000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>270000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>-26273000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>26273000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>16112000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2313000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2821000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1195000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>27554000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>5255000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>15414000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>194000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>12816000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23604000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8278000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>12669000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>25335000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>43217000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>58872000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>53143000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>96444000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>6136000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>-5522000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>5522000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>20289000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>-17677000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>17677000.0</v>
       </c>
-      <c r="BQ14">
-[...1 lines deleted...]
-      </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
         <v>0.0</v>
       </c>
       <c r="BU14">
         <v>0.0</v>
       </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
         <v>25555000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>13496000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>-14711000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>14711000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>-8725000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>8725000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>5943000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>15781000.0</v>
       </c>
-      <c r="CE14">
-[...1 lines deleted...]
-      </c>
       <c r="CF14">
         <v>0.0</v>
       </c>
       <c r="CG14">
         <v>0.0</v>
       </c>
       <c r="CH14">
         <v>0.0</v>
       </c>
       <c r="CI14">
         <v>0.0</v>
       </c>
       <c r="CJ14">
         <v>0.0</v>
       </c>
       <c r="CK14">
         <v>0.0</v>
       </c>
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
@@ -27531,848 +27685,855 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B15">
+        <v>1850082000.0</v>
+      </c>
+      <c r="C15">
         <v>2118000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1503000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1773000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1687000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1968000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>303000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1633000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>8000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1422000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1399000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1176000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>900000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1296000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1950000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1209000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1179000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>1187000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>263000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>306000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>795000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>1002000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>185000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>278000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>28000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-27000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-1519000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-859000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3190000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>178000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-425000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>211000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>361000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>120000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-2415000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>647000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>447000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>571000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-1890000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>256000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>18000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>214000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-2120000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-6013000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>796000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>544000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>438000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-94000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>237000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1083000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-1360000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>41000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>334000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1651000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>-2541000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>747000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>656000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1388000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>147000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>725000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1198000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2062000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>601000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1213000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1160000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1762000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1315000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1380000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1092000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1185000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-4486109860.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>435000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>649000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>-131000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>951231630.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1622282550.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1778219390.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2120670480.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1818479560.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1237885160.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1353115400.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1635169820.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>487852230.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>989947290.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>944863920.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1102373470.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>193856740.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>679532100.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>748513920.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>939902280.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>434361780.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>575617350.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>571005270.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>-218744750.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-104831180.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-298734700.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>203333200.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>596596000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>-2828160710.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>-5488500.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>833032800.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>382419250.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>530359200.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>670584060.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2970357480.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1001567999.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>577049200.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>62843320.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1088876519.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>595899240.0</v>
       </c>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>1298000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1564000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1485000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1775000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>199000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1461000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1031000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>764000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1158000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1824000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>614000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>700000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1187000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>76000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>306000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>432000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1208000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>185000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>286000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-298000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-27000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-1519000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-942000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3272000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>98000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-843926465.67</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>244269506.83</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>80307262.57</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>147840000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1853043000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>804043000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>550784000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>610856000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-1970472000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>292472000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>12196000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>243746000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-7022000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-909211000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>909211000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>584310000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>465466000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-315031000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>315031000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1492049000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>757975000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>159706000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>466563000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2115922000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>-687548000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1000056000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>738580000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1850759000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1017000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>624929000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1809963000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2924535000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>740728000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>-1208149000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1208149000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2383281000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1775650000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2159300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1620925000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1571429000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-526339000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>526339000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1021218000.0</v>
       </c>
-      <c r="BV16">
-[...1 lines deleted...]
-      </c>
       <c r="BW16">
+        <v>0.0</v>
+      </c>
+      <c r="BX16">
         <v>1603672000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>2578862000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2434823000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2836625000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>2647784000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1544431000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1832424000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1985940000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>510998000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1187954000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1049609000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1430481000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>519243000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>881147000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>789527000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1156677000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>622907000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>500349000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>641205000.0</v>
       </c>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
       <c r="CQ16">
+        <v>0.0</v>
+      </c>
+      <c r="CR16">
         <v>377000000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-201000000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>201000000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>552000000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>-96000000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>429000000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1175000000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>902000000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>786000000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>255000000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>2686000000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>919000000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
+      <c r="DG16"/>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B17">
+        <v>1906000000.0</v>
+      </c>
+      <c r="C17">
         <v>2174000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1574000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1819000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1733000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2012000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>336000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1665000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>53000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1451000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2990000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1201000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>693000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1321000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1979000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1243000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1211000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>1227000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>316000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>301000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>837000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>1244000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>214000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>317000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>84000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-4000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-1483000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-832000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3150000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>201000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-810169407.04</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>265107663.81</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>466713221.6</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>120000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-3437000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4535000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2409000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>575000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-1357000000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>-6773000000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>1691000000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
@@ -28503,147 +28664,152 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B18">
+        <v>4549000000.0</v>
+      </c>
+      <c r="C18">
         <v>4204000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>4268000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>3916000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>3837000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3670000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3657000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3254000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3023000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3129000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5744000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>3344000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>4193000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3424000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>3738000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3664000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3371000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2877000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2923000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2774000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2652000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2796000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2565000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2621000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3093000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3251000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>3267000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3455000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>3673000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3356000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -28679,99 +28845,100 @@
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
+      <c r="DG18"/>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -28805,146 +28972,145 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>562000000.0</v>
       </c>
-      <c r="AJ20">
-[...1 lines deleted...]
-      </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>1836000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>7046000000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>295000000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -29075,419 +29241,423 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B21">
+        <v>2680000000.0</v>
+      </c>
+      <c r="C21">
         <v>3041000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2027000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2445000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2421000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2837000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>582000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2262000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>411000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2036000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>698000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1723000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1405000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1852000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>775000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1615000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1547000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>1658000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>82000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>554000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1165000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1589000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>240000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>482000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>158000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>74000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1293000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-687000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-946000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>292000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-320000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>506000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>711000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>432000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1405000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>933000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>822000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>878000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2416000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>619000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>408000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>579000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-2704000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-6101000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1228000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1479000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>252000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>266000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>917000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1680000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-1768000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>792000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2414000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-3182000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1127000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>967000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1887000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-351000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>942000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1778000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3021000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>707000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-1048000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1524000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>2793000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>756000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1315000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>1316000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1815000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>-6082158870.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>93000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>642000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>-254000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1453984300.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1440082350.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2700204350.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>3151437600.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1879629040.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1773697960.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2039455600.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2586406350.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1038310730.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1875995830.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1410688440.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1782003300.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>298883140.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1005225000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1160073600.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1559198860.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>672743400.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>754050150.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1088994830.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>233388750.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2943110530.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-310886620.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>353316600.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1268913800.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>-2173039130.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>357850200.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>889509600.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>912098450.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>860781400.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1164161160.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>3424821120.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1707882099.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1219649600.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>362052560.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1264030919.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>868283760.0</v>
       </c>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -29681,435 +29851,441 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
+      <c r="DG22"/>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B23">
+        <v>12391000000.0</v>
+      </c>
+      <c r="C23">
         <v>12244000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5699000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12632000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12606000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13530000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14685000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>14327000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16815000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>15219000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14997000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13514000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13042000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12117000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>9796000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7956000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6907000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7182000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>7109000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6869000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6290000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7027000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6386000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>6806000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7458000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>8343000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>8759000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>8796000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>10270000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9129000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8388000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8206000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8617000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>9316000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>10811000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8546000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8890000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9402000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12432000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9633000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9760000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>9492000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>11168000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>16971000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>10543000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>10943000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10129000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9927000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>9466000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>9430000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>9664000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>10505000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10322000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>9885000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13903000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>11204000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>12339000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11631000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>11122000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>10653000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>12041000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>11687000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>9548000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>11618000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>9720000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>8904000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7311000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8714000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>10885000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10566000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>25401619710.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>14712000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>16841000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>17457000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>18032522690.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>19194791070.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>20925660250.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>20181926160.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>16297015320.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>17242140720.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>18928746200.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>17689864420.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>15107575760.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>13506837500.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>14313366900.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>12259565560.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>10975113300.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>9527924640.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>10261937280.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9915238560.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>9386313920.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>9801794100.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>10630084410.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>10325850500.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8156037340.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>13528124940.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>14663142200.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>14586772200.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>23670921000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>19275612000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>19465670400.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>18533064250.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>18379471800.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>15653769360.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>14786412120.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>12935876699.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>12952321200.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>10870956400.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>9279290879.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>7908447480.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
@@ -30143,277 +30319,277 @@
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>1048000000.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>1547000000.0</v>
       </c>
-      <c r="AB25"/>
-      <c r="AC25">
+      <c r="AC25"/>
+      <c r="AD25">
         <v>2446000000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-      <c r="AG25">
+      <c r="AG25"/>
+      <c r="AH25">
         <v>853000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>317000000.0</v>
       </c>
-      <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-      <c r="BD25">
+      <c r="BD25"/>
+      <c r="BE25">
         <v>503000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>604000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1009000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1455000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>789000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1409000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>44000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>700000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>2584000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>394000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>577000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>139000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>147000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-90000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1586000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>1729465320.0</v>
       </c>
-      <c r="BT25"/>
       <c r="BU25"/>
-      <c r="BV25">
+      <c r="BV25"/>
+      <c r="BW25">
         <v>847841410.0</v>
       </c>
-      <c r="BW25"/>
       <c r="BX25"/>
-      <c r="BY25">
+      <c r="BY25"/>
+      <c r="BZ25">
         <v>406980950.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>458118720.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>470456110.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>397126240.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>800021940.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-110551340.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>265588760.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>401606130.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>316195130.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>489086620.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>406947900.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>482482980.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>256390700.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>629036500.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>629392010.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>445151730.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>435159870.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1556840250.0</v>
       </c>
-      <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
+      <c r="DG25"/>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
@@ -30607,699 +30783,708 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>2947000000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>149000000.0</v>
       </c>
-      <c r="H27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I27"/>
       <c r="J27">
         <v>3010000000.0</v>
       </c>
       <c r="K27">
+        <v>3010000000.0</v>
+      </c>
+      <c r="L27">
         <v>203000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>2765000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>2812000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2696000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>165000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>178000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>174000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>251000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>67000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>66000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>78000000.0</v>
       </c>
-      <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>109000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>74000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>66000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>60000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>108000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>51000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>69000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>56000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>94000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>66000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>71000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>64000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>102000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>71000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>65000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>63000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>93000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>75000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>72000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>74000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>285000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>87000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>97000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>85000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>410000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>225000000.0</v>
       </c>
-      <c r="BI27"/>
       <c r="BJ27"/>
-      <c r="BK27">
+      <c r="BK27"/>
+      <c r="BL27">
         <v>341000000.0</v>
       </c>
-      <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
-      <c r="BO27">
+      <c r="BO27"/>
+      <c r="BP27">
         <v>278000000.0</v>
       </c>
-      <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
-      <c r="BS27">
+      <c r="BS27"/>
+      <c r="BT27">
         <v>418000000.0</v>
       </c>
-      <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
-      <c r="BW27">
+      <c r="BW27"/>
+      <c r="BX27">
         <v>437000000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>11791021500.0</v>
       </c>
-      <c r="CZ27">
+      <c r="DA27">
         <v>9789846480.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>9457272360.0</v>
       </c>
-      <c r="DB27">
+      <c r="DC27">
         <v>7253021599.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>6263119200.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>6584479200.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>6114834719.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>4922443800.0</v>
       </c>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B28">
+        <v>3103348000.0</v>
+      </c>
+      <c r="C28">
         <v>5109000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2946896000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5178000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4959000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5221000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1517000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4812000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>6748000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>5303000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1940000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5164000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>5469000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>5457000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5154000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4958000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>4907000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5395000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5408000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5360000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>4912000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5479000000.0</v>
       </c>
-      <c r="W28">
-[...1 lines deleted...]
-      </c>
       <c r="X28">
+        <v>1929000000.0</v>
+      </c>
+      <c r="Y28">
         <v>4999000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5244000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5550000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2342000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5549000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5902000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5953000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4619000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5487000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5633000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6392000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5250000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4603000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4730000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>6379000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4822000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5005000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5044000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5720000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5533000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5252000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5431000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>6064000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4120000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5335000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5205000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5330000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3084000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>6136000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5748000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>5644000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2297000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5591000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>5548000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>5969000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>1796000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5685000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>6298000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7080000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2624000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5671000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>5388000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5915000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>1349000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>5379000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>5467000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5021000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>5254574120.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>4146000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4643000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5008000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>8309119900.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1696564170.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>3900705600.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4327425360.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3145414440.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2745252640.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3090487400.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3620143880.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2618545750.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2733783910.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2634716700.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2997005550.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2734085820.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2357855760.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2515269120.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2862724820.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2523075810.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2619016050.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2833298600.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2602971000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2644947980.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2966081140.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2994635000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3522211000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>5594126240.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3871587900.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3983967600.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4452045000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>6588450300.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>5863922880.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>5329139760.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>5682855099.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>6689202000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>4286477200.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3164456159.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2986003680.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B29">
+        <v>774000000.0</v>
+      </c>
+      <c r="C29">
         <v>867000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>453000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>626000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>688000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>825000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>246000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>597000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>358000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>585000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-15000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>522000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>366000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>531000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1204000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>372000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>336000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>431000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-234000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>225000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>333000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>661000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>173000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>97000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>141000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>191000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>145000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2204000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>91000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -31335,1032 +31520,1042 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
+      <c r="DG29"/>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B30">
+        <v>5335000000.0</v>
+      </c>
+      <c r="C30">
         <v>5105000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>5304000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>5162000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4977000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5236000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>6190000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>4725000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>6711000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>5298000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>5452000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>5187000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>5593000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>5459000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4965000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>4859000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4800000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5342000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5510000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5378000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4923000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5525000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4921000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>5162000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5296000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5607000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6353000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5748000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>6919000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5842000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5620000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>5515000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5572000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6184000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>6973000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>5637000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5630000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6314000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8966000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6472000000.0</v>
       </c>
       <c r="AO30">
         <v>6472000000.0</v>
       </c>
       <c r="AP30">
+        <v>6472000000.0</v>
+      </c>
+      <c r="AQ30">
         <v>7080000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8701000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>13796000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7577000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>8478000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7069000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>7162000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6520000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6313000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>7507000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>7082000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6845000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6587000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>10489000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>6803000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>6579000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>7142000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>7027000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5853000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>6230000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7112000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6265000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7971000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5295000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>5772000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4437000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5348000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5418000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5084000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7441398570.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>4074000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>4648000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4670000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3996047950.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4388922510.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6000289940.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6323834880.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>4558150680.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4512646920.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4819250800.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6364952150.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5382624580.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4646352100.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4403032830.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4704180140.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4990563740.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3967019940.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4073784960.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4464941660.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4293262520.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4229200500.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4465487180.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4367573000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2020025410.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>5016717640.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>7183097600.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>6001526300.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>8485479220.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>6609251700.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>7372575600.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>6955464150.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>18379471800.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>15653769360.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>14786412120.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>12935876699.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>12952321200.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>10870956400.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9279290879.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>7908447480.0</v>
       </c>
     </row>
-    <row r="31" spans="1:110">
+    <row r="31" spans="1:111">
       <c r="A31" t="s">
-        <v>204</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>205</v>
+      </c>
+      <c r="B31">
+        <v>-3994000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>12000000.0</v>
       </c>
-      <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>2000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>24157000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2145000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>69000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>44000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-4000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-630000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>24000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-145000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6236000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-465000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-88000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-32000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>154000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-57000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>44000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-448000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-45000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-672000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-261000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1409000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-272000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2116000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2838000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-1085000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-484000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-77000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-182000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3710000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-128000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-44000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>45000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3089000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-496000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-584000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-399000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1783000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-6980000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1233000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1568000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4593000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-908000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-524000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6544000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1446000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1193000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-822000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-197000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2277000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1127000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5331000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-4162000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3510000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-4285000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-5312000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-4134000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2854000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-3290000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-4176000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2855000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2255000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-2809000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-4485000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4959000000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-17238217090.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-7377826540.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-12069101850.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-13854197200.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>20131282200.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>5712677040.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-16679949060.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-13760029920.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-11568820520.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-12204712440.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-13632892000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-10922307390.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-9606928370.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-8773210450.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-9835174440.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-7461270960.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-5973835660.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-5478074160.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-6033202560.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-5327736240.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-4875109380.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-5549431650.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5825644330.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-5579364000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>9240176250.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-3779247120.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-8646694000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-4189939600.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>9150052590.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>9657564600.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-2782659000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-3456613400.0</v>
       </c>
-      <c r="CY31">
-[...1 lines deleted...]
-      </c>
       <c r="CZ31">
         <v>0.0</v>
       </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
-      <c r="DC31"/>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
+      <c r="DG31"/>
     </row>
-    <row r="32" spans="1:110">
+    <row r="32" spans="1:111">
       <c r="A32" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B32">
+        <v>15071000000.0</v>
+      </c>
+      <c r="C32">
         <v>15285000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7726000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15077000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>15027000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16367000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>15267000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>16589000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>17226000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>17255000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>15695000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>15237000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>14447000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>13969000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>10571000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>9571000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>8454000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>8840000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7191000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>7423000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>7455000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>8616000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6626000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>7288000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>7616000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>8417000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>7466000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>8109000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>9324000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>9421000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>8068000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>8712000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>9328000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>9748000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>9406000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>9479000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>9712000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>10280000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10016000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10252000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>10168000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>10071000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>8464000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10870000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>11771000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>12422000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>10381000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10193000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>10383000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>11110000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>7896000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10523000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>11114000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>12299000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10721000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>12331000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13306000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>13518000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>10771000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>11595000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>13819000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>14708000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>10255000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>10570000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>11244000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>11697000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>8067000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>10029000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12201000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>12381000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>19319460840.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>14805000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>17483000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>17203000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>19486506990.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>20634873420.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>23625864600.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>23333363760.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>18176644360.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>19015838680.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>20968201800.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>20276270770.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>16145886490.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>15382833330.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>15724055340.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>14041568860.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11273996440.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10533149640.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11422010880.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>11474437420.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>10059057320.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>10555844250.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>11719079240.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>10559239250.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>11099147870.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>13217238320.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>15016458800.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>15855686000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>21497881870.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>19633462200.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>20355180000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>19445162700.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>7449231700.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>7028084040.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>8753960880.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>7390737199.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>7908851600.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4648529760.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>4428487079.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>3854287440.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -32452,51 +32647,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2">
         <v>130666000000.0</v>
       </c>
       <c r="C2">
         <v>163768000000.0</v>
       </c>
       <c r="D2">
         <v>165626000000.0</v>
       </c>
       <c r="E2">
         <v>179946000000.0</v>
       </c>
       <c r="F2">
         <v>156328000000.0</v>
       </c>
       <c r="G2">
         <v>128869000000.0</v>
       </c>
       <c r="H2">
         <v>180822000000.0</v>
       </c>
       <c r="I2">
         <v>229025000000.0</v>
       </c>
@@ -32546,51 +32741,51 @@
         <v>8963010640.0</v>
       </c>
       <c r="Y2">
         <v>10396902700.0</v>
       </c>
       <c r="Z2">
         <v>8516989980.0</v>
       </c>
       <c r="AA2">
         <v>11603536520.0</v>
       </c>
       <c r="AB2">
         <v>9903000000.0</v>
       </c>
       <c r="AC2"/>
       <c r="AD2">
         <v>2681000000.0</v>
       </c>
       <c r="AE2">
         <v>2667000000.0</v>
       </c>
       <c r="AF2"/>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>443000000</v>
       </c>
       <c r="C3">
         <v>528000000</v>
       </c>
       <c r="D3">
         <v>422000000</v>
       </c>
       <c r="E3">
         <v>337000000</v>
       </c>
       <c r="F3">
         <v>550000000</v>
       </c>
       <c r="G3">
         <v>512000000</v>
       </c>
       <c r="H3">
         <v>327000000</v>
       </c>
       <c r="I3">
         <v>465000000</v>
       </c>
@@ -32644,147 +32839,147 @@
       </c>
       <c r="Z3">
         <v>3695416080</v>
       </c>
       <c r="AA3">
         <v>2169940120</v>
       </c>
       <c r="AB3">
         <v>5931390400</v>
       </c>
       <c r="AC3">
         <v>1457150366</v>
       </c>
       <c r="AD3">
         <v>1757562400</v>
       </c>
       <c r="AE3">
         <v>1366870171</v>
       </c>
       <c r="AF3">
         <v>307681600</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4">
         <v>0.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6">
         <v>-130666000000.0</v>
       </c>
       <c r="C6">
         <v>-33102000000.0</v>
       </c>
       <c r="D6">
         <v>-1858000000.0</v>
       </c>
       <c r="E6">
         <v>-14320000000.0</v>
       </c>
       <c r="F6">
         <v>23618000000.0</v>
       </c>
       <c r="G6">
         <v>27459000000.0</v>
       </c>
       <c r="H6">
         <v>-51953000000.0</v>
       </c>
       <c r="I6">
         <v>-48203000000.0</v>
       </c>
@@ -32838,51 +33033,51 @@
       </c>
       <c r="Z6">
         <v>1889292710.0</v>
       </c>
       <c r="AA6">
         <v>-3078163340.0</v>
       </c>
       <c r="AB6">
         <v>1692412800.0</v>
       </c>
       <c r="AC6">
         <v>8443627900.0</v>
       </c>
       <c r="AD6">
         <v>-1338444800.0</v>
       </c>
       <c r="AE6">
         <v>2068046799.0</v>
       </c>
       <c r="AF6">
         <v>1991715600.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7">
         <v>34648000000.0</v>
       </c>
       <c r="C7">
         <v>-37704000000.0</v>
       </c>
       <c r="D7">
         <v>-3590000000.0</v>
       </c>
       <c r="E7">
         <v>-11557000000.0</v>
       </c>
       <c r="F7">
         <v>-9353000000.0</v>
       </c>
       <c r="G7">
         <v>26705000000.0</v>
       </c>
       <c r="H7">
         <v>-42031000000.0</v>
       </c>
       <c r="I7">
         <v>-57317000000.0</v>
       </c>
@@ -32936,147 +33131,147 @@
       </c>
       <c r="Z7">
         <v>-18546762820.0</v>
       </c>
       <c r="AA7">
         <v>-41129841460.0</v>
       </c>
       <c r="AB7">
         <v>-28039029200.0</v>
       </c>
       <c r="AC7">
         <v>-8368596166.0</v>
       </c>
       <c r="AD7">
         <v>-16786897600.0</v>
       </c>
       <c r="AE7">
         <v>-11693990857.0</v>
       </c>
       <c r="AF7">
         <v>-7882474000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>1.0E+18</v>
       </c>
       <c r="K10">
         <v>6.0427099840272E+15</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
@@ -33086,51 +33281,51 @@
       <c r="O10">
         <v>15447399000.0</v>
       </c>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10">
         <v>24669672000.0</v>
       </c>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -33140,51 +33335,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>475000000.0</v>
       </c>
       <c r="F12">
         <v>783000000.0</v>
       </c>
       <c r="G12">
         <v>1476000000.0</v>
       </c>
       <c r="H12">
         <v>5067000000.0</v>
       </c>
       <c r="I12">
         <v>487000000.0</v>
       </c>
       <c r="J12">
         <v>1527000000.0</v>
       </c>
       <c r="K12">
         <v>1775000000.0</v>
       </c>
@@ -33194,51 +33389,51 @@
       <c r="M12">
         <v>2128228549.58</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-25461000000.0</v>
       </c>
       <c r="F13">
         <v>-62490000000.0</v>
       </c>
       <c r="G13">
         <v>19397000000.0</v>
       </c>
       <c r="H13">
         <v>-71123000000.0</v>
       </c>
       <c r="I13">
         <v>-152272000000.0</v>
       </c>
       <c r="J13">
         <v>7186000000.0</v>
       </c>
       <c r="K13">
         <v>32307000000.0</v>
       </c>
@@ -33250,51 +33445,51 @@
       </c>
       <c r="N13">
         <v>6969000000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14">
         <v>2805000000.0</v>
       </c>
       <c r="C14">
         <v>3388000000.0</v>
       </c>
       <c r="D14">
         <v>1942000000.0</v>
       </c>
       <c r="E14">
         <v>3529000000.0</v>
       </c>
       <c r="F14">
         <v>2242000000.0</v>
       </c>
       <c r="G14">
         <v>2192000000.0</v>
       </c>
       <c r="H14">
         <v>3993000000.0</v>
       </c>
       <c r="I14">
         <v>1525000000.0</v>
       </c>
@@ -33338,51 +33533,51 @@
         <v>1472476640.0</v>
       </c>
       <c r="W14">
         <v>1774858080.0</v>
       </c>
       <c r="X14">
         <v>3066543860.0</v>
       </c>
       <c r="Y14">
         <v>2847474360.0</v>
       </c>
       <c r="Z14">
         <v>4894628050.0</v>
       </c>
       <c r="AA14">
         <v>3329441980.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15">
         <v>1315000000.0</v>
       </c>
       <c r="C15">
         <v>883000000.0</v>
       </c>
       <c r="D15">
         <v>610000000.0</v>
       </c>
       <c r="E15">
         <v>406000000.0</v>
       </c>
       <c r="F15">
         <v>1146000000.0</v>
       </c>
       <c r="G15">
         <v>1684000000.0</v>
       </c>
       <c r="H15">
         <v>227000000.0</v>
       </c>
       <c r="I15">
         <v>227000000.0</v>
       </c>
@@ -33436,51 +33631,51 @@
       </c>
       <c r="Z15">
         <v>802471740.0</v>
       </c>
       <c r="AA15">
         <v>708052100.0</v>
       </c>
       <c r="AB15">
         <v>600000000.0</v>
       </c>
       <c r="AC15">
         <v>489000000.0</v>
       </c>
       <c r="AD15">
         <v>460000000.0</v>
       </c>
       <c r="AE15">
         <v>459000000.0</v>
       </c>
       <c r="AF15">
         <v>473000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16">
         <v>138277000000.0</v>
       </c>
       <c r="C16">
         <v>130666000000.0</v>
       </c>
       <c r="D16">
         <v>163768000000.0</v>
       </c>
       <c r="E16">
         <v>165626000000.0</v>
       </c>
       <c r="F16">
         <v>179946000000.0</v>
       </c>
       <c r="G16">
         <v>156328000000.0</v>
       </c>
       <c r="H16">
         <v>128869000000.0</v>
       </c>
       <c r="I16">
         <v>180822000000.0</v>
       </c>
@@ -33534,99 +33729,99 @@
       </c>
       <c r="Z16">
         <v>10406282690.0</v>
       </c>
       <c r="AA16">
         <v>8525373180.0</v>
       </c>
       <c r="AB16">
         <v>1692412800.0</v>
       </c>
       <c r="AC16">
         <v>8443627900.0</v>
       </c>
       <c r="AD16">
         <v>-1338444800.0</v>
       </c>
       <c r="AE16">
         <v>2068046799.0</v>
       </c>
       <c r="AF16">
         <v>1991715600.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17">
         <v>0.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18">
         <v>46621000000.0</v>
       </c>
       <c r="C18">
         <v>-29112000000.0</v>
       </c>
       <c r="D18">
         <v>5184000000.0</v>
       </c>
       <c r="E18">
         <v>-2450000000.0</v>
       </c>
       <c r="F18">
         <v>-3502000000.0</v>
       </c>
       <c r="G18">
         <v>30224000000.0</v>
       </c>
       <c r="H18">
         <v>-40776000000.0</v>
       </c>
       <c r="I18">
         <v>-54637000000.0</v>
       </c>
@@ -33680,51 +33875,51 @@
       </c>
       <c r="Z18">
         <v>-16929456330.0</v>
       </c>
       <c r="AA18">
         <v>-35598517160.0</v>
       </c>
       <c r="AB18">
         <v>24175481200.0</v>
       </c>
       <c r="AC18">
         <v>18459511666.0</v>
       </c>
       <c r="AD18">
         <v>2840780800.0</v>
       </c>
       <c r="AE18">
         <v>4314280399.0</v>
       </c>
       <c r="AF18">
         <v>6371697600.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19">
         <v>-24446000000.0</v>
       </c>
       <c r="C19">
         <v>-6781000000.0</v>
       </c>
       <c r="D19">
         <v>-2576000000.0</v>
       </c>
       <c r="E19">
         <v>-17175000000.0</v>
       </c>
       <c r="F19">
         <v>25046000000.0</v>
       </c>
       <c r="G19">
         <v>-1892000000.0</v>
       </c>
       <c r="H19">
         <v>-10280000000.0</v>
       </c>
       <c r="I19">
         <v>7528000000.0</v>
       </c>
@@ -33740,51 +33935,51 @@
       <c r="M19">
         <v>-23713282000.34</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>35000000.0</v>
       </c>
       <c r="G20">
         <v>76000000.0</v>
       </c>
       <c r="H20">
         <v>13255000000.0</v>
       </c>
       <c r="I20">
         <v>3916000000.0</v>
       </c>
@@ -33792,51 +33987,51 @@
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21">
         <v>-3170000000.0</v>
       </c>
       <c r="C21">
         <v>-685000000.0</v>
       </c>
       <c r="D21">
         <v>-573000000.0</v>
       </c>
       <c r="E21">
         <v>2027000000.0</v>
       </c>
       <c r="F21">
         <v>-79000000.0</v>
       </c>
       <c r="G21">
         <v>-813000000.0</v>
       </c>
       <c r="H21">
         <v>-1999000000.0</v>
       </c>
       <c r="I21">
         <v>-3832000000.0</v>
       </c>
@@ -33852,51 +34047,51 @@
       <c r="M21">
         <v>-10094035741.36</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
         <v>6931000000.0</v>
       </c>
       <c r="C22">
         <v>3505000000.0</v>
       </c>
       <c r="D22">
         <v>4892000000.0</v>
       </c>
       <c r="E22">
         <v>5659000000.0</v>
       </c>
       <c r="F22">
         <v>2510000000.0</v>
       </c>
       <c r="G22">
         <v>624000000.0</v>
       </c>
       <c r="H22">
         <v>-5265000000.0</v>
       </c>
       <c r="I22">
         <v>341000000.0</v>
       </c>
@@ -33950,51 +34145,51 @@
       </c>
       <c r="Z22">
         <v>167462590.0</v>
       </c>
       <c r="AA22">
         <v>13550945980.0</v>
       </c>
       <c r="AB22">
         <v>2553517200.0</v>
       </c>
       <c r="AC22">
         <v>1471645133.0</v>
       </c>
       <c r="AD22">
         <v>444725600.0</v>
       </c>
       <c r="AE22">
         <v>874735199.0</v>
       </c>
       <c r="AF22">
         <v>809531200.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23">
         <v>-725000000.0</v>
       </c>
       <c r="C23">
         <v>2048000000.0</v>
       </c>
       <c r="D23">
         <v>-812000000.0</v>
       </c>
       <c r="E23">
         <v>-304000000.0</v>
       </c>
       <c r="F23">
         <v>4312000000.0</v>
       </c>
       <c r="G23">
         <v>4073000000.0</v>
       </c>
       <c r="H23">
         <v>12129000000.0</v>
       </c>
       <c r="I23">
         <v>-1797000000.0</v>
       </c>
@@ -34048,51 +34243,51 @@
       </c>
       <c r="Z23">
         <v>20418072970.0</v>
       </c>
       <c r="AA23">
         <v>-17086947520.0</v>
       </c>
       <c r="AB23">
         <v>3295437600.0</v>
       </c>
       <c r="AC23">
         <v>486853633.0</v>
       </c>
       <c r="AD23">
         <v>1096022400.0</v>
       </c>
       <c r="AE23">
         <v>838480742.0</v>
       </c>
       <c r="AF23">
         <v>362944800.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24">
         <v>-25868000000.0</v>
       </c>
       <c r="C24">
         <v>-1374000000.0</v>
       </c>
       <c r="D24">
         <v>-1354000000.0</v>
       </c>
       <c r="E24">
         <v>-16838000000.0</v>
       </c>
       <c r="F24">
         <v>-1010000000.0</v>
       </c>
       <c r="G24">
         <v>-1044000000.0</v>
       </c>
       <c r="H24">
         <v>-978000000.0</v>
       </c>
       <c r="I24">
         <v>-935000000.0</v>
       </c>
@@ -34136,51 +34331,51 @@
         <v>-14427000000.0</v>
       </c>
       <c r="W24">
         <v>-7264000000.0</v>
       </c>
       <c r="X24">
         <v>1888997370.0</v>
       </c>
       <c r="Y24">
         <v>27643753760.0</v>
       </c>
       <c r="Z24">
         <v>57806063030.0</v>
       </c>
       <c r="AA24">
         <v>-42442665880.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
         <v>-6931000000.0</v>
       </c>
       <c r="C25">
         <v>5142000000.0</v>
       </c>
       <c r="D25">
         <v>4857000000.0</v>
       </c>
       <c r="E25">
         <v>4637000000.0</v>
       </c>
       <c r="F25">
         <v>3872000000.0</v>
       </c>
       <c r="G25">
         <v>3703000000.0</v>
       </c>
       <c r="H25">
         <v>4979000000.0</v>
       </c>
       <c r="I25">
         <v>2528000000.0</v>
       </c>
@@ -34234,51 +34429,51 @@
       </c>
       <c r="Z25">
         <v>410227150.0</v>
       </c>
       <c r="AA25">
         <v>-824108760.0</v>
       </c>
       <c r="AB25">
         <v>55592383600.0</v>
       </c>
       <c r="AC25">
         <v>26813613066.0</v>
       </c>
       <c r="AD25">
         <v>20940515200.0</v>
       </c>
       <c r="AE25">
         <v>16500406228.0</v>
       </c>
       <c r="AF25">
         <v>13752322000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26">
         <v>-1624000000.0</v>
       </c>
       <c r="C26">
         <v>-1126000000.0</v>
       </c>
       <c r="D26">
         <v>-857000000.0</v>
       </c>
       <c r="E26">
         <v>-695000000.0</v>
       </c>
       <c r="F26">
         <v>-850000000.0</v>
       </c>
       <c r="G26">
         <v>-955000000.0</v>
       </c>
       <c r="H26">
         <v>-13713000000.0</v>
       </c>
       <c r="I26">
         <v>-4119000000.0</v>
       </c>
@@ -34324,51 +34519,51 @@
       <c r="W26">
         <v>-34471000000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26">
         <v>3359995600.0</v>
       </c>
       <c r="AC26">
         <v>98052833.0</v>
       </c>
       <c r="AD26">
         <v>850185600.0</v>
       </c>
       <c r="AE26">
         <v>47825028.0</v>
       </c>
       <c r="AF26">
         <v>513051600.0</v>
       </c>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>479000000.0</v>
       </c>
       <c r="E27">
         <v>434000000.0</v>
       </c>
       <c r="F27">
         <v>490000000.0</v>
       </c>
       <c r="G27">
         <v>367000000.0</v>
       </c>
       <c r="H27">
         <v>588000000.0</v>
       </c>
       <c r="I27">
         <v>561000000.0</v>
       </c>
       <c r="J27">
         <v>557000000.0</v>
       </c>
       <c r="K27">
@@ -34402,51 +34597,51 @@
         <v>-1492740080.0</v>
       </c>
       <c r="W27">
         <v>-475803600.0</v>
       </c>
       <c r="X27">
         <v>-200889590.0</v>
       </c>
       <c r="Y27">
         <v>-4931619750.0</v>
       </c>
       <c r="Z27">
         <v>-2810898910.0</v>
       </c>
       <c r="AA27">
         <v>-4172716060.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28">
         <v>-6836000000.0</v>
       </c>
       <c r="C28">
         <v>-646000000.0</v>
       </c>
       <c r="D28">
         <v>-2852000000.0</v>
       </c>
       <c r="E28">
         <v>614000000.0</v>
       </c>
       <c r="F28">
         <v>1630000000.0</v>
       </c>
       <c r="G28">
         <v>-311000000.0</v>
       </c>
       <c r="H28">
         <v>-2802000000.0</v>
       </c>
       <c r="I28">
         <v>-3334000000.0</v>
       </c>
@@ -34500,51 +34695,51 @@
       </c>
       <c r="Z28">
         <v>-637256970.0</v>
       </c>
       <c r="AA28">
         <v>30116170900.0</v>
       </c>
       <c r="AB28">
         <v>6059513200.0</v>
       </c>
       <c r="AC28">
         <v>167968766.0</v>
       </c>
       <c r="AD28">
         <v>1553552000.0</v>
       </c>
       <c r="AE28">
         <v>532246285.0</v>
       </c>
       <c r="AF28">
         <v>522760000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29">
         <v>47064000000.0</v>
       </c>
       <c r="C29">
         <v>-28584000000.0</v>
       </c>
       <c r="D29">
         <v>5606000000.0</v>
       </c>
       <c r="E29">
         <v>-2113000000.0</v>
       </c>
       <c r="F29">
         <v>-2952000000.0</v>
       </c>
       <c r="G29">
         <v>30736000000.0</v>
       </c>
       <c r="H29">
         <v>-40449000000.0</v>
       </c>
       <c r="I29">
         <v>-54172000000.0</v>
       </c>
@@ -34598,51 +34793,51 @@
       </c>
       <c r="Z29">
         <v>-13234040250.0</v>
       </c>
       <c r="AA29">
         <v>-33428577040.0</v>
       </c>
       <c r="AB29">
         <v>30106871600.0</v>
       </c>
       <c r="AC29">
         <v>19916662033.0</v>
       </c>
       <c r="AD29">
         <v>4598343200.0</v>
       </c>
       <c r="AE29">
         <v>5681150571.0</v>
       </c>
       <c r="AF29">
         <v>6679379200.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30">
         <v>-26311000000.0</v>
       </c>
       <c r="C30">
         <v>-6781000000.0</v>
       </c>
       <c r="D30">
         <v>-2576000000.0</v>
       </c>
       <c r="E30">
         <v>-17175000000.0</v>
       </c>
       <c r="F30">
         <v>23595000000.0</v>
       </c>
       <c r="G30">
         <v>-1892000000.0</v>
       </c>
       <c r="H30">
         <v>-10280000000.0</v>
       </c>
       <c r="I30">
         <v>7634000000.0</v>
       </c>
@@ -34705,1052 +34900,1059 @@
       <c r="AD30"/>
       <c r="AE30"/>
       <c r="AF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DF30"/>
+  <dimension ref="A1:DG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:110">
+    <row r="1" spans="1:111">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
     </row>
-    <row r="2" spans="1:110">
+    <row r="2" spans="1:111">
       <c r="A2" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-      <c r="N2">
+      <c r="N2"/>
+      <c r="O2">
         <v>434000000.0</v>
       </c>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-      <c r="R2">
+      <c r="R2"/>
+      <c r="S2">
         <v>490000000.0</v>
       </c>
-      <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-      <c r="V2">
+      <c r="V2"/>
+      <c r="W2">
         <v>367000000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>28709000000.0</v>
       </c>
-      <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
-      <c r="AC2">
-[...1 lines deleted...]
-      </c>
+      <c r="AC2"/>
       <c r="AD2">
         <v>180822000000.0</v>
       </c>
       <c r="AE2">
+        <v>180822000000.0</v>
+      </c>
+      <c r="AF2">
         <v>193343000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>201326000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>219889000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>229025000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>208028000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>231537000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>182439000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>185649000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>113473000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>129295000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>119049000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>105478000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>97306000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>48556000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>65699000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>51960000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>71801000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>56807000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>46407000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>56041000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>61325000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>44883000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>57598000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>53321000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>69841000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>76912000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>65313000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>82032000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>67326000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>59009000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>63316000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>66353000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>59160000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>70797000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>61485000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>51549000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>68003000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>41077000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>40762000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>65264000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>28982900010.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27321000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>25138000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>26098000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>26326527360.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18141974890.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>23962902720.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>17348626560.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>6055472600.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>16893986200.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>15901242740.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>13415487610.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>7002775750.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>8098243650.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>8259701010.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>7576214030.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>8330500620.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>9982371840.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>6753822860.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>6628015560.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>7406676900.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>10319812140.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>6479054750.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8953890750.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>10775715060.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>13436096800.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>9892020600.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>10378475800.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>16424885100.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>17460744000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12688328250.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8506830600.0</v>
       </c>
-      <c r="CY2"/>
-      <c r="CZ2">
+      <c r="CZ2"/>
+      <c r="DA2">
         <v>3528000000.0</v>
       </c>
-      <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>2226000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2349000000.0</v>
       </c>
-      <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
+      <c r="DG2"/>
     </row>
-    <row r="3" spans="1:110">
+    <row r="3" spans="1:111">
       <c r="A3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
         <v>443000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>211000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>528000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>240000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
         <v>178000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>337000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>183000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>550000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>249000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>512000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>181000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>313000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>130000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>139000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>100000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>96000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>64000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>152000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>124000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>145000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>290000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>178000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>147000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>110000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>121000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>100000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>114000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>97000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>225000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>215000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>117000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>112000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>132000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>138000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>130000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>113000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>227000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>125000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>143000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>119000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>295000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>120000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>188000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>191000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>329000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>173000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>180000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>191000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>178000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>169000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>109000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>136000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>673733020</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>177000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>165000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>114000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>250017540</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>446030650</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>148923530</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>32936640</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>586263480</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>100982160</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>45749300</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>8250100</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>211206390</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>186454600</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>136487430</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>166628880</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>291330680</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>150948120</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>246982680</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>102269160</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>360557330</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>196856380</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>135406670</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>296541000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
         <v>0</v>
       </c>
       <c r="CU3">
         <v>0</v>
       </c>
       <c r="CV3">
         <v>0</v>
       </c>
       <c r="CW3">
         <v>0</v>
       </c>
       <c r="CX3">
         <v>0</v>
       </c>
       <c r="CY3">
         <v>0</v>
       </c>
       <c r="CZ3">
         <v>0</v>
       </c>
       <c r="DA3">
         <v>0</v>
       </c>
       <c r="DB3">
         <v>0</v>
       </c>
       <c r="DC3">
         <v>0</v>
       </c>
       <c r="DD3">
         <v>0</v>
       </c>
       <c r="DE3">
         <v>0</v>
       </c>
       <c r="DF3">
         <v>0</v>
       </c>
+      <c r="DG3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:110">
+    <row r="4" spans="1:111">
       <c r="A4" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
@@ -35784,99 +35986,100 @@
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
+      <c r="DG4"/>
     </row>
-    <row r="5" spans="1:110">
+    <row r="5" spans="1:111">
       <c r="A5" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
@@ -35910,685 +36113,688 @@
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
+      <c r="DG5"/>
     </row>
-    <row r="6" spans="1:110">
+    <row r="6" spans="1:111">
       <c r="A6" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B6"/>
-      <c r="C6">
+      <c r="C6"/>
+      <c r="D6">
         <v>7611000000.0</v>
       </c>
-      <c r="D6"/>
-      <c r="E6">
+      <c r="E6"/>
+      <c r="F6">
         <v>-7874000000.0</v>
       </c>
-      <c r="F6"/>
-      <c r="G6">
+      <c r="G6"/>
+      <c r="H6">
         <v>-33102000000.0</v>
       </c>
-      <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>-29135000000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
-      <c r="M6">
+      <c r="M6"/>
+      <c r="N6">
         <v>-15599000000.0</v>
       </c>
-      <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>434000000.0</v>
       </c>
-      <c r="P6"/>
-      <c r="Q6">
+      <c r="Q6"/>
+      <c r="R6">
         <v>-17263000000.0</v>
       </c>
-      <c r="R6"/>
-      <c r="S6">
+      <c r="S6"/>
+      <c r="T6">
         <v>490000000.0</v>
       </c>
-      <c r="T6"/>
-      <c r="U6">
+      <c r="U6"/>
+      <c r="V6">
         <v>32667000000.0</v>
       </c>
-      <c r="V6"/>
-      <c r="W6">
+      <c r="W6"/>
+      <c r="X6">
         <v>367000000.0</v>
       </c>
-      <c r="X6"/>
-      <c r="Y6">
+      <c r="Y6"/>
+      <c r="Z6">
         <v>28709000000.0</v>
       </c>
-      <c r="Z6"/>
-      <c r="AA6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-24296000000.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
+        <v>0.0</v>
+      </c>
+      <c r="AD6">
         <v>-27657000000.0</v>
       </c>
-      <c r="AD6">
-[...1 lines deleted...]
-      </c>
       <c r="AE6">
+        <v>0.0</v>
+      </c>
+      <c r="AF6">
         <v>-12521000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7983000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-18563000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-9136000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>20997000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-23509000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>49098000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3210000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>72176000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-15822000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>10246000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>13571000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8172000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>48750000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-17143000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>13739000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-19841000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>14994000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10400000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9634000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-5284000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>16442000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-12715000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4277000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-17306000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6806000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>11599000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-16719000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>14620000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>8317000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-4307000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-3037000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>7193000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-11637000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>9312000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>9936000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-16454000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>26926000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>315000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-24502000000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>36281099990.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13542000000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2183000000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-960000000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-228527360.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>8184552470.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-5820927830.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>6614276160.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>953527400.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1835823000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>992743460.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2485755130.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-436576880.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-1095467900.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-161457360.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>683486980.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-756740060.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1651871220.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3228548980.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>125807300.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-782084610.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2913135240.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3840757390.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2474836000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-1789207960.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-2660381740.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3544076200.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-486455200.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>-6018602410.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-7343243100.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>4772415750.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4181497650.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>6278021800.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-9506181480.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>3720064320.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>-4366210500.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>2210863200.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>2203268040.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-3221867879.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>-1028181840.0</v>
       </c>
     </row>
-    <row r="7" spans="1:110">
+    <row r="7" spans="1:111">
       <c r="A7" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>36334000000.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>19975000000.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>-35952000000.0</v>
       </c>
-      <c r="H7"/>
-      <c r="I7">
+      <c r="I7"/>
+      <c r="J7">
         <v>-28067000000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-20441000000.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7">
+      <c r="O7"/>
+      <c r="P7">
         <v>-10202000000.0</v>
       </c>
-      <c r="P7"/>
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7">
         <v>-8160000000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>-9113000000.0</v>
       </c>
-      <c r="T7"/>
-      <c r="U7">
+      <c r="U7"/>
+      <c r="V7">
         <v>9837000000.0</v>
       </c>
-      <c r="V7"/>
-      <c r="W7">
+      <c r="W7"/>
+      <c r="X7">
         <v>27834000000.0</v>
       </c>
-      <c r="X7"/>
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7">
         <v>22994000000.0</v>
       </c>
-      <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>-19854000000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>-21731000000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-12849000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-7953000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-2469000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-121378000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>20595000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-23295000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>43590000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-4228000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>61703000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-21825000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>12510000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>15360000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>21051000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>42524000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-15933000000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>17995000000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-20223000000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>15718000000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>2655000000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-6018000000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-2656000000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>15486000000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-14790000000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>4661000000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-7335000000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-12601000000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>10755000000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-20477000000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>12954000000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>4227000000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-8778000000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-9013000000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10526000000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-14827000000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>7844000000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>6479000000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-18152000000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>24285000000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-1979000000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-26169000000.0</v>
       </c>
-      <c r="BS7"/>
-      <c r="BT7">
+      <c r="BT7"/>
+      <c r="BU7">
         <v>6531000000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>5338000000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>3031000000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>5407952220.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>7583947910.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-5042600690.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>3144700560.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>-52729496160.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1371569080.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>3024287910.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>617932490.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-31167021050.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1340852600.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-29270171970.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-9470074680.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-8918622740.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-14533891500.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>5087779080.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-17341927560.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-6761065310.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>16307293470.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-19806133570.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-3930998750.0</v>
       </c>
-      <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
-      <c r="CY7">
+      <c r="CY7"/>
+      <c r="CZ7">
         <v>-30760833600.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-936094500.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>2274427080.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>-5671378799.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-11113908000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>6097677960.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-8240041439.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="8" spans="1:110">
+    <row r="8" spans="1:111">
       <c r="A8" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
@@ -36622,102 +36828,103 @@
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
+      <c r="DG8"/>
     </row>
-    <row r="9" spans="1:110">
+    <row r="9" spans="1:111">
       <c r="A9" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
@@ -36750,236 +36957,236 @@
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
+      <c r="DG9"/>
     </row>
-    <row r="10" spans="1:110">
+    <row r="10" spans="1:111">
       <c r="A10" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
+      <c r="AA10"/>
       <c r="AB10">
         <v>0.0</v>
       </c>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
         <v>1.0E+18</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>88144363546277.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13766368000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3316870000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10966007000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10353200000.0</v>
       </c>
-      <c r="AL10"/>
-      <c r="AM10">
+      <c r="AM10"/>
+      <c r="AN10">
         <v>19194088000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>3938919000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>3571904000.0</v>
       </c>
-      <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
       <c r="AX10"/>
-      <c r="AY10">
+      <c r="AY10"/>
+      <c r="AZ10">
         <v>22056045000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>18754095000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11502141000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2372242000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15447399000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7717456000.0</v>
       </c>
-      <c r="BE10"/>
-      <c r="BF10">
+      <c r="BF10"/>
+      <c r="BG10">
         <v>6100305000.0</v>
       </c>
-      <c r="BG10"/>
       <c r="BH10"/>
-      <c r="BI10">
+      <c r="BI10"/>
+      <c r="BJ10">
         <v>16050820000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>16784162000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
-      <c r="BO10">
+      <c r="BO10"/>
+      <c r="BP10">
         <v>24669672000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>23571856000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17792782000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>6439542000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
+      <c r="DG10"/>
     </row>
-    <row r="11" spans="1:110">
+    <row r="11" spans="1:111">
       <c r="A11" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -37017,63 +37224,65 @@
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
       <c r="AM11">
         <v>0.0</v>
       </c>
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
-      <c r="AQ11">
-[...2 lines deleted...]
-      <c r="AR11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
       <c r="AS11"/>
       <c r="AT11"/>
-      <c r="AU11">
-[...2 lines deleted...]
-      <c r="AV11"/>
+      <c r="AU11"/>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
@@ -37092,132 +37301,133 @@
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
+      <c r="DG11"/>
     </row>
-    <row r="12" spans="1:110">
+    <row r="12" spans="1:111">
       <c r="A12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
-      <c r="AA12">
-[...1 lines deleted...]
-      </c>
+      <c r="AA12"/>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>591741380.64</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>193331789.77</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>442271880.82</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>-270000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1588000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>128000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-21000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>249000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1977000000.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
-      <c r="AQ12">
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>5339000000.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-      <c r="AU12">
+      <c r="AU12"/>
+      <c r="AV12">
         <v>1202000000.0</v>
       </c>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
@@ -37236,142 +37446,143 @@
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
+      <c r="DG12"/>
     </row>
-    <row r="13" spans="1:110">
+    <row r="13" spans="1:111">
       <c r="A13" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...1 lines deleted...]
-      </c>
+      <c r="AA13"/>
       <c r="AB13">
         <v>0.0</v>
       </c>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
+        <v>0.0</v>
+      </c>
+      <c r="AF13">
         <v>-37539834902.23</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-10898356100.95</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-2873603351.96</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-121378000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>7186000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-17617000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>14184000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>5505000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>32307000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>5707000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>14810000000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>12315000000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-81664000000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
-      <c r="AY13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>6969000000.0</v>
       </c>
-      <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
@@ -37386,911 +37597,915 @@
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
+      <c r="DG13"/>
     </row>
-    <row r="14" spans="1:110">
+    <row r="14" spans="1:111">
       <c r="A14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>2805000000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="E14"/>
+      <c r="F14">
         <v>1431000000.0</v>
       </c>
-      <c r="F14"/>
-      <c r="G14">
+      <c r="G14"/>
+      <c r="H14">
         <v>3388000000.0</v>
       </c>
-      <c r="H14"/>
-      <c r="I14">
+      <c r="I14"/>
+      <c r="J14">
         <v>1344000000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
-      <c r="M14">
+      <c r="M14"/>
+      <c r="N14">
         <v>1183000000.0</v>
       </c>
-      <c r="N14"/>
-      <c r="O14">
+      <c r="O14"/>
+      <c r="P14">
         <v>3529000000.0</v>
       </c>
-      <c r="P14"/>
-      <c r="Q14">
+      <c r="Q14"/>
+      <c r="R14">
         <v>2085000000.0</v>
       </c>
-      <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14">
         <v>3568000000.0</v>
       </c>
-      <c r="T14"/>
-      <c r="U14">
+      <c r="U14"/>
+      <c r="V14">
         <v>1777000000.0</v>
       </c>
-      <c r="V14"/>
-      <c r="W14">
+      <c r="W14"/>
+      <c r="X14">
         <v>2192000000.0</v>
       </c>
-      <c r="X14"/>
-      <c r="Y14">
+      <c r="Y14"/>
+      <c r="Z14">
         <v>1048000000.0</v>
       </c>
-      <c r="Z14"/>
-      <c r="AA14">
+      <c r="AA14"/>
+      <c r="AB14">
         <v>1547000000.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
+        <v>0.0</v>
+      </c>
+      <c r="AD14">
         <v>2446000000.0</v>
       </c>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
       <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
         <v>-1123911481.34</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>625000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>853000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>317000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>-319000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>327000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>479000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>694000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>287000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>410000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>366000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>509000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>-170000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2177000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>248000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>124000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>181000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2483000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>450000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>708000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>36000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>663000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>479000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>715000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>-1155000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>503000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>604000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>1009000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>1455000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>789000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1409000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>44000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>700000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>2584000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>394000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>577000000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>139000000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>147000000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>-90000000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1586000000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>1729465320.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>339000000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>681000000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>848000000.0</v>
       </c>
-      <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>406980950.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>458118720.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>470456110.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>397126240.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>398754960.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>250803040.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>265588760.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>401606130.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>316195130.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>489086620.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>406947900.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>482482980.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>256390700.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>629036500.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>629392010.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>445151730.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>435159870.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>1556840250.0</v>
       </c>
-      <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
+      <c r="DG14"/>
     </row>
-    <row r="15" spans="1:110">
+    <row r="15" spans="1:111">
       <c r="A15" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>1315000000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>1315000000.0</v>
       </c>
-      <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>883000000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15">
         <v>883000000.0</v>
       </c>
-      <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>610000000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="O15"/>
+      <c r="P15">
         <v>406000000.0</v>
       </c>
-      <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15">
         <v>406000000.0</v>
       </c>
-      <c r="R15"/>
-[...7 lines deleted...]
-      <c r="V15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>0.0</v>
+      </c>
+      <c r="U15"/>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
+      <c r="AA15"/>
+      <c r="AB15">
         <v>227000000.0</v>
       </c>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
       <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>227000000.0</v>
       </c>
-      <c r="AD15">
-[...1 lines deleted...]
-      </c>
       <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>2000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542000000.0</v>
       </c>
       <c r="AH15">
         <v>542000000.0</v>
       </c>
       <c r="AI15">
+        <v>542000000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1092000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>8000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>392000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>727000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>54000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>333000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>9000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>22000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>385000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1034000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1853000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>59000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>28000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>765000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>52000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>66000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>27000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>764000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>19000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="BD15">
         <v>5000000.0</v>
       </c>
       <c r="BE15">
+        <v>5000000.0</v>
+      </c>
+      <c r="BF15">
         <v>689000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>4000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>691000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>90000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>205000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>534000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>130000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1311000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>313000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1000000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>653318050.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>3000000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2276000000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6000000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>603740.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>581960.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2710760000.0</v>
       </c>
-      <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>1114840.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1753240.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1583318000.0</v>
       </c>
-      <c r="CD15"/>
-      <c r="CE15">
+      <c r="CE15"/>
+      <c r="CF15">
         <v>175200.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>530600.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1050106000.0</v>
       </c>
-      <c r="CH15"/>
-      <c r="CI15">
+      <c r="CI15"/>
+      <c r="CJ15">
         <v>175740.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>282660.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>1008421000.0</v>
       </c>
-      <c r="CL15"/>
-      <c r="CM15">
+      <c r="CM15"/>
+      <c r="CN15">
         <v>1437350.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1378370.0</v>
       </c>
-      <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
+      <c r="DG15"/>
     </row>
-    <row r="16" spans="1:110">
+    <row r="16" spans="1:111">
       <c r="A16" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>434000000.0</v>
       </c>
-      <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>490000000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>367000000.0</v>
       </c>
-      <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>28709000000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>-24296000000.0</v>
       </c>
-      <c r="AB16"/>
-      <c r="AC16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>-27657000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180822000000.0</v>
       </c>
       <c r="AE16">
         <v>180822000000.0</v>
       </c>
       <c r="AF16">
+        <v>180822000000.0</v>
+      </c>
+      <c r="AG16">
         <v>193343000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>201326000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>219889000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>229025000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>208028000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>231537000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>182439000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>185649000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>113473000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>129295000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>119049000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>105478000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>97306000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>48556000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>65699000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>51960000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>71801000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>56807000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>46407000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>56041000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61325000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>44883000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>57598000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>52535000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>70106000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>76912000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>65313000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>81946000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>67326000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>59009000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>63316000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>66353000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>59160000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>70797000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>61485000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>51549000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>68003000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>41077000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>40762000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>65264000000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>40863000000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>27321000000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>25138000000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>26098000000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>26326527360.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>18141974890.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>23962902720.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>7009000000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>18729809200.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>16893986200.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>15901242740.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6566198870.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>7002775750.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>8098243650.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>8259701010.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>7573760560.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>8330500620.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>9982371840.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>6753822860.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>6624592290.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>7406676900.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>10319812140.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>6479054750.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>8986507100.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>10775715060.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>13436096800.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>9892020600.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>10406282690.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>10117500900.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>17460744000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>12688328250.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>6278021800.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>-9506181480.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3720064320.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>-4366210500.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>2210863200.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>2203268040.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-3221867879.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>-1028181840.0</v>
       </c>
     </row>
-    <row r="17" spans="1:110">
+    <row r="17" spans="1:111">
       <c r="A17" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -38324,418 +38539,420 @@
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
+      <c r="DG17"/>
     </row>
-    <row r="18" spans="1:110">
+    <row r="18" spans="1:111">
       <c r="A18" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>434000000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
-      <c r="S18">
+      <c r="S18"/>
+      <c r="T18">
         <v>490000000.0</v>
       </c>
-      <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-      <c r="W18">
+      <c r="W18"/>
+      <c r="X18">
         <v>367000000.0</v>
       </c>
-      <c r="X18"/>
-      <c r="Y18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>24035000000.0</v>
       </c>
-      <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-20203000000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18">
         <v>-20573000000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-12598000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-7089000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-8729000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-5622000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>19925000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-22346000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>44371000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-2859000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>61399000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-21004000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13097000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>16393000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>19179000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>43987000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-15203000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>18920000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-19044000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>17855000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>3830000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-3940000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-3548000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>16101000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-13525000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>7643000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-8957000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-10424000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>12293000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-17831000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>14064000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>5575000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-6083000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-6548000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-9700000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-13124000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>9158000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>9117000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-17285000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>26406000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>172000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-23671000000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>26063809800.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>6536000000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>5805000000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1837000000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1374618890.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>13046571210.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-4191608350.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>6426387600.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>-50335833840.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>5708494520.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>4628061540.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1976723960.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>-30303481740.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>1855967280.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>-27491809420.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>-8673187490.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>-7352821160.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>-14255340840.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>6357718000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-15470239600.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-6839194440.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>18860214340.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-18677230140.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-3136561750.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>-4418790740.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>3389839000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>18788273000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-18542662600.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-22123214850.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-12297818400.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>8438255050.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>-9628974250.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-30760833600.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>-936094500.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2274427080.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>-5671378799.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-11113908000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>6097677960.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-8240041439.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="19" spans="1:110">
+    <row r="19" spans="1:111">
       <c r="A19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
+        <v>0.0</v>
+      </c>
+      <c r="AF19">
         <v>-790312313.73</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-1296596434.36</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>6581703910.61</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4677000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>4051000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>1583000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-80000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>658000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>11214000000.0</v>
       </c>
-      <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19">
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-7582000000.0</v>
       </c>
-      <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-13393000000.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
@@ -38754,54 +38971,55 @@
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
+      <c r="DG19"/>
     </row>
-    <row r="20" spans="1:110">
+    <row r="20" spans="1:111">
       <c r="A20" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -38868,132 +39086,133 @@
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
+      <c r="DG20"/>
     </row>
-    <row r="21" spans="1:110">
+    <row r="21" spans="1:111">
       <c r="A21" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
-[...1 lines deleted...]
-      </c>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>-210485189.08</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-288261171.57</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1886638733.71</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-1856000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>305000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-94000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-429000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>43000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1006000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-3427000000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-      <c r="AU21">
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-5701000000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
@@ -39012,2600 +39231,2614 @@
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
+      <c r="DG21"/>
     </row>
-    <row r="22" spans="1:110">
+    <row r="22" spans="1:111">
       <c r="A22" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B22">
+        <v>-268000000.0</v>
+      </c>
+      <c r="C22">
         <v>2118000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1502000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1773000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2070000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1968000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>303000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1633000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>8000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1422000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1399000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1176000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>900000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1297000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1950000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1209000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1179000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1081000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>76000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>277000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1010000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1002000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>173000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>286000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-19000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>43000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-1519000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-859000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3190000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>178000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-409000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>229000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>361000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>120000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-2424000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>648000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>466000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>575000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-1890000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>278000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>20000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>236000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-2125000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-6024000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>818000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>559000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>441000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-91000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>238000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1103000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-1366000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>52000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>334000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1661000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>-2527000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>754000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>667000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1407000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>186000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>777000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1233000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2130000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>606000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>-1219000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1166000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1777000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1309000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1394000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1073000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1182000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-4547109860.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>414000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>645000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-141000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>968310840.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1632857090.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1777681750.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2131150320.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1818479560.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1239567240.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1358379220.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1648369980.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>487852230.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>993002030.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>943455140.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>1102373470.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>193856740.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>680405100.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>656326200.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>939902280.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>434361780.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>576204150.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>570734300.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>-218744750.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>-104831180.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-261736100.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>166406800.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>596596000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>-2828160710.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>-105269400.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1040090150.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>382419250.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>530359200.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>670584060.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2970357480.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1001567999.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>577049200.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>62843320.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1088876519.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>595899240.0</v>
       </c>
     </row>
-    <row r="23" spans="1:110">
+    <row r="23" spans="1:111">
       <c r="A23" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>-725000000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-541000000.0</v>
       </c>
-      <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>2054000000.0</v>
       </c>
-      <c r="H23"/>
-      <c r="I23">
+      <c r="I23"/>
+      <c r="J23">
         <v>626000000.0</v>
       </c>
-      <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
-      <c r="M23">
+      <c r="M23"/>
+      <c r="N23">
         <v>-595000000.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-304000000.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="Q23"/>
+      <c r="R23">
         <v>-1565000000.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>2020000000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23">
+      <c r="U23"/>
+      <c r="V23">
         <v>802000000.0</v>
       </c>
-      <c r="V23"/>
-      <c r="W23">
+      <c r="W23"/>
+      <c r="X23">
         <v>705000000.0</v>
       </c>
-      <c r="X23"/>
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-1369000000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-2340000000.0</v>
       </c>
-      <c r="AB23">
-[...1 lines deleted...]
-      </c>
       <c r="AC23">
+        <v>0.0</v>
+      </c>
+      <c r="AD23">
         <v>-67000000.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>-4000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-18000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-14413000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-3948000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-13000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-742000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-25000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-3000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-394000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-704000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-4557000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4353000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-825000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-3619000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1200000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1607000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3355000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1518000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-126000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>77000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>13000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>8000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-197000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>23000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-3000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-88000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>39000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-426000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>21000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>88000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>544000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>39000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-536000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-280000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1519000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-7000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-102000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>-3000000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-12101395160.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1000000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-251000000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>647000000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>1049126620.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>976873380.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-1991547700.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-13474080.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>74090119240.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>780932680.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-3256471760.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2026224560.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>28282537740.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>1337401600.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>9435084140.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>19588921990.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-7620867800.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>2611651320.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-17285645140.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>44809313620.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-13065389730.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-13534485490.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>3286983260.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1137655750.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-35128357590.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>10869508100.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>-27132721000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>27741714000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>820488630.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-27516211200.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-17584541150.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>49425690350.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>30574576500.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>1139198640.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-338475240.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>307773499.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>31523174800.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>672517320.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>9225771479.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>612632760.0</v>
       </c>
     </row>
-    <row r="24" spans="1:110">
+    <row r="24" spans="1:111">
       <c r="A24" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>-25868000000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-20761000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-6253000000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-3071000000.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>3683000000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>-16838000000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-15376000000.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>24145000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>17548000000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-1380000000.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>5774000000.0</v>
       </c>
-      <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-9953000000.0</v>
       </c>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
       <c r="AC24">
+        <v>0.0</v>
+      </c>
+      <c r="AD24">
         <v>-7471000000.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>-661241207.23</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-262000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>5456000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>4676000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-384000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-290000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-243000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-298000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-459000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-172000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-354000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-288000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-159000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-158000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-191000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-275000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-405000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-8000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-121000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-159000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-218000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-40000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-63000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-138000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-94000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-119000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-148000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-145000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-32000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-36000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-121000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-161000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-431000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-214000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-289000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-147000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-113000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114000000.0</v>
       </c>
       <c r="BQ24">
         <v>-114000000.0</v>
       </c>
       <c r="BR24">
+        <v>-114000000.0</v>
+      </c>
+      <c r="BS24">
         <v>-1369000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-585873460.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>5000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>8000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>41000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-771599390.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>849386940.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>260913080.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>23205360.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>20635419080.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1289322200.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>302962300.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>82501000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-6293494090.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-16194473040.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-15375429890.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-5177838160.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>8502688720.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>6140908200.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-4426058120.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-6421853920.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-2589239960.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-9348310340.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>10953629090.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>2512361250.0</v>
       </c>
-      <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
+      <c r="DG24"/>
     </row>
-    <row r="25" spans="1:110">
+    <row r="25" spans="1:111">
       <c r="A25" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B25">
+        <v>268000000.0</v>
+      </c>
+      <c r="C25">
         <v>-2118000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-1502000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-1773000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-2070000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1968000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-793000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-1633000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1422000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-1878000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1176000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-900000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-1297000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1950000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1209000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1179000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1081000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-566000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-277000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1010000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-1002000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-540000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-286000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-43000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>931000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>859000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>200000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-178000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>910000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>713000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-7374000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>115415000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>928000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>381000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>455000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>651000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2572000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>542000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>625000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>791000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1505000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>7924000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>51000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-43000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1072000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2494000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>553000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>755000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1111000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>973000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>985000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>912000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1262000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>636000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>185000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>127000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>348000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>277000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>188000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-37000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>231000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>59000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>84000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>80000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>472000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>323000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>837000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>153000000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>29837546320.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-38000000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-351000000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-911000000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-3510571660.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>3693620050.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-1575184140.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>631036080.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>670026930.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2534320760.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-8375440.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-491705960.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>174175580.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-1192936270.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>650526240.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-939601740.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>882268500.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-830128500.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>450391140.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>192363420.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>-726298280.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1775252780.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>24547320.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-383489750.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>-4313959560.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>3651575100.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>18621866200.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-19139258600.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>-19295054140.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-12192549000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>7398164900.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>-10011393500.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>-530359200.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-670584060.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-2970357480.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>-1001567999.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>-577049200.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-62843320.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-1088876519.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-595899240.0</v>
       </c>
     </row>
-    <row r="26" spans="1:110">
+    <row r="26" spans="1:111">
       <c r="A26" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
         <v>-1618000000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>-867000000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-1126000000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="I26"/>
+      <c r="J26">
         <v>-1060000000.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-407000000.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-695000000.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26">
         <v>-695000000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26">
         <v>-311000000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>-269000000.0</v>
       </c>
-      <c r="V26"/>
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-203000000.0</v>
       </c>
-      <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26">
         <v>-203000000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>-56000000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-112000000.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-566000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-547000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-1212000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-1918000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-777000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1632000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-4109000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1394000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1514000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-697000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-1006000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-2047000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-837000000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-3134000000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-2565000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-2641000000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1204000000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-2827000000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-1614000000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-3542000000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-2965000000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-2988000000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-4529000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3166000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-2655000000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-1662000000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3345000000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-4510000000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-2416000000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-2774000000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4017000000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-4574000000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-3551000000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-4928000000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-3936000000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-2951000000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>881000000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-5512000000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-11787000000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-2820000000.0</v>
       </c>
-      <c r="BS26"/>
-      <c r="BT26">
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-6016000000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-7883000000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-5340000000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
+      <c r="DG26"/>
     </row>
-    <row r="27" spans="1:110">
+    <row r="27" spans="1:111">
       <c r="A27" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>490000000.0</v>
       </c>
-      <c r="I27"/>
+      <c r="I27">
+        <v>490000000.0</v>
+      </c>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>479000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>434000000.0</v>
       </c>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>490000000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27">
         <v>367000000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>588000000.0</v>
       </c>
-      <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>561000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
-      <c r="AI27">
+      <c r="AI27"/>
+      <c r="AJ27">
         <v>557000000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
-      <c r="AM27">
+      <c r="AM27"/>
+      <c r="AN27">
         <v>623000000.0</v>
       </c>
-      <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
-      <c r="AQ27">
+      <c r="AQ27"/>
+      <c r="AR27">
         <v>831000000.0</v>
       </c>
-      <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-      <c r="AU27">
+      <c r="AU27"/>
+      <c r="AV27">
         <v>871000000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
-      <c r="AY27">
+      <c r="AY27"/>
+      <c r="AZ27">
         <v>947000000.0</v>
       </c>
-      <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-      <c r="BC27">
+      <c r="BC27"/>
+      <c r="BD27">
         <v>1114000000.0</v>
       </c>
-      <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>-7904812000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>109966220.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-3151226220.0</v>
       </c>
-      <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>-893714400.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>-241036320.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>-276072230.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>-1144830600.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>-388581160.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-250803040.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>-618328200.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>-544039880.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>-132114490.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-198257510.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>-126789480.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>-43213800.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-161324840.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-144475480.0</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>-206894540.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>630895040.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>-702686340.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>77796250.0</v>
       </c>
-      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
+      <c r="DG27"/>
     </row>
-    <row r="28" spans="1:110">
+    <row r="28" spans="1:111">
       <c r="A28" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>-6834000000.0</v>
       </c>
-      <c r="D28"/>
-      <c r="E28">
+      <c r="E28"/>
+      <c r="F28">
         <v>-5650000000.0</v>
       </c>
-      <c r="F28"/>
-      <c r="G28">
+      <c r="G28"/>
+      <c r="H28">
         <v>-646000000.0</v>
       </c>
-      <c r="H28"/>
-      <c r="I28">
+      <c r="I28"/>
+      <c r="J28">
         <v>-1631000000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
-      <c r="M28">
+      <c r="M28"/>
+      <c r="N28">
         <v>-1855000000.0</v>
       </c>
-      <c r="N28"/>
-      <c r="O28">
+      <c r="O28"/>
+      <c r="P28">
         <v>614000000.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="Q28"/>
+      <c r="R28">
         <v>-357000000.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="S28"/>
+      <c r="T28">
         <v>1630000000.0</v>
       </c>
-      <c r="T28"/>
-      <c r="U28">
+      <c r="U28"/>
+      <c r="V28">
         <v>1221000000.0</v>
       </c>
-      <c r="V28"/>
-      <c r="W28">
+      <c r="W28"/>
+      <c r="X28">
         <v>-311000000.0</v>
       </c>
-      <c r="X28"/>
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>-1572000000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-2396000000.0</v>
       </c>
-      <c r="AB28">
-[...1 lines deleted...]
-      </c>
       <c r="AC28">
+        <v>0.0</v>
+      </c>
+      <c r="AD28">
         <v>-406000000.0</v>
       </c>
-      <c r="AD28">
-[...1 lines deleted...]
-      </c>
       <c r="AE28">
+        <v>0.0</v>
+      </c>
+      <c r="AF28">
         <v>-112000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-300000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-16575000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6840000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>812000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-331000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6775000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-118000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-51000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-185000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-279000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1134000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-5681000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3818000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-531000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3250000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1040000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>363000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10355000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-3281000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1271000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-620000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3213000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1866000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-464000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-224000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-1014000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-619000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-311000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-1082000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-1355000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-412000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>10285000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-80000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1122000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>96000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>498000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1261000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-353000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>974451180.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1594000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-253000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1825000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>286917090.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-176310390.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-2582083260.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-897523440.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>30996853400.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-1202710360.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-3527588750.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1530393550.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26923259430.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2756130330.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>34595636790.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>47743802700.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5708719140.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-3028711740.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-23670820700.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>64307010140.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-36075413890.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-14123521980.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>13977959430.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>36202713750.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-35128357590.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>10869508100.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-27132721000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>27741714000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>820488630.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-27516211200.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-17584541150.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>49425690350.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>30574576500.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1139198640.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-338475240.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>307773499.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>31523174800.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>672517320.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9225771479.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>612632760.0</v>
       </c>
     </row>
-    <row r="29" spans="1:110">
+    <row r="29" spans="1:111">
       <c r="A29" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>47065000000.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>25652000000.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>-28585000000.0</v>
       </c>
-      <c r="H29"/>
-      <c r="I29">
+      <c r="I29"/>
+      <c r="J29">
         <v>-25075000000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
-      <c r="M29">
+      <c r="M29"/>
+      <c r="N29">
         <v>-16477000000.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29">
+      <c r="O29"/>
+      <c r="P29">
         <v>434000000.0</v>
       </c>
-      <c r="P29"/>
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29">
         <v>-3581000000.0</v>
       </c>
-      <c r="R29"/>
-      <c r="S29">
+      <c r="S29"/>
+      <c r="T29">
         <v>490000000.0</v>
       </c>
-      <c r="T29"/>
-      <c r="U29">
+      <c r="U29"/>
+      <c r="V29">
         <v>13705000000.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29">
+      <c r="W29"/>
+      <c r="X29">
         <v>367000000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29">
+      <c r="Y29"/>
+      <c r="Z29">
         <v>24216000000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29">
+      <c r="AA29"/>
+      <c r="AB29">
         <v>-20189000000.0</v>
       </c>
-      <c r="AB29">
-[...1 lines deleted...]
-      </c>
       <c r="AC29">
+        <v>0.0</v>
+      </c>
+      <c r="AD29">
         <v>-20260000000.0</v>
       </c>
-      <c r="AD29">
-[...1 lines deleted...]
-      </c>
       <c r="AE29">
+        <v>0.0</v>
+      </c>
+      <c r="AF29">
         <v>-12468000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-6950000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-8629000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-5526000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>19989000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-22194000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>44495000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2714000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>61689000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-20826000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>13244000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>16503000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>19300000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>44087000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-15089000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>19017000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-18819000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>18070000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>3947000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-3828000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-3416000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>16239000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-13395000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>7756000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-8730000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>-10299000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>12436000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-17712000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>14359000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>5695000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-5895000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-6357000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-9371000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>-12951000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9338000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>9308000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-17107000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>26575000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>281000000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-23535000000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>26737542820.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>6713000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>5970000000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1951000000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1624636430.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>13046571210.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-4340531880.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>6459324240.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>-49749570360.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>5809476680.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>4673810840.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1976723960.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>-30092275350.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2042421880.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>-27355321990.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>-8506558610.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>-7061490480.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>-14104392720.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6604700680.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-15367970440.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>-6478637110.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>19057070720.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>-18541823470.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-2840020750.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>-4418790740.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>3389839000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>18788273000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-18542662600.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-22123214850.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-12297818400.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>8438255050.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>-9628974250.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-30760833600.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>-936094500.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2274427080.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-5671378799.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-11113908000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>6097677960.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-8240041439.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4708626600.0</v>
       </c>
     </row>
-    <row r="30" spans="1:110">
+    <row r="30" spans="1:111">
       <c r="A30" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>-26311000000.0</v>
       </c>
-      <c r="D30"/>
-      <c r="E30">
+      <c r="E30"/>
+      <c r="F30">
         <v>-20972000000.0</v>
       </c>
-      <c r="F30"/>
-      <c r="G30">
+      <c r="G30"/>
+      <c r="H30">
         <v>-6781000000.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>-3311000000.0</v>
       </c>
-      <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30">
         <v>3505000000.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30">
+      <c r="O30"/>
+      <c r="P30">
         <v>-17175000000.0</v>
       </c>
-      <c r="P30"/>
-      <c r="Q30">
+      <c r="Q30"/>
+      <c r="R30">
         <v>-15559000000.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="S30"/>
+      <c r="T30">
         <v>23595000000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>17299000000.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30">
+      <c r="W30"/>
+      <c r="X30">
         <v>-1892000000.0</v>
       </c>
-      <c r="X30"/>
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30">
         <v>5593000000.0</v>
       </c>
-      <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>-10280000000.0</v>
       </c>
-      <c r="AB30">
-[...1 lines deleted...]
-      </c>
       <c r="AC30">
+        <v>0.0</v>
+      </c>
+      <c r="AD30">
         <v>-7784000000.0</v>
       </c>
-      <c r="AD30">
-[...1 lines deleted...]
-      </c>
       <c r="AE30">
+        <v>0.0</v>
+      </c>
+      <c r="AF30">
         <v>-1761324176.59</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1521000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5356000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>4580000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1431000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1187000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-400000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>215000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>10170000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>5095000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-2537000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1489000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-2697000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>877000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-1834000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-4588000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2473000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-3797000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-3920000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2634000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-342000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1041000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-2385000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1329000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-7992000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>3437000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-176000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>2085000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>321000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>3583000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3431000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4580000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6244000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>1124000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-872000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>981000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>875000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>256000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>1650000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-2380000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1083613240.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5229000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-3376000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-4465000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-2340350060.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4273563950.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1100079770.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1125834240.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>19828712320.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-2835433600.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>118580630.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-860485430.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2686976640.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-5877841960.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-7658643940.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-38752014620.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>12361481200.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15577691760.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>20256281060.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-48922806500.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>42070253020.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-7889972850.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>8752703250.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-35477835750.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>37809344060.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-16704655040.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12267933300.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-9714189100.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>26013190930.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>32011090800.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>13514695250.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-35514762050.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
+      <c r="DG30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>