--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -892,51 +892,53 @@
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5">
         <v>13748686000.0</v>
       </c>
-      <c r="C5"/>
+      <c r="C5">
+        <v>2120684881.0</v>
+      </c>
       <c r="D5">
         <v>-62121000.0</v>
       </c>
       <c r="E5">
         <v>-9993000.0</v>
       </c>
       <c r="F5">
         <v>-97791000.0</v>
       </c>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>12</v>
@@ -1447,51 +1449,51 @@
       </c>
       <c r="B35">
         <v>44349621000.0</v>
       </c>
       <c r="C35">
         <v>54185496000.0</v>
       </c>
       <c r="D35">
         <v>11334476000.0</v>
       </c>
       <c r="E35">
         <v>5390210000.0</v>
       </c>
       <c r="F35">
         <v>4743895000.0</v>
       </c>
       <c r="G35">
         <v>6018810000.0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
-        <v>4904592000.0</v>
+        <v>4904590000.0</v>
       </c>
       <c r="C36">
         <v>5758956000.0</v>
       </c>
       <c r="D36">
         <v>5303233000.0</v>
       </c>
       <c r="E36">
         <v>6786487000.0</v>
       </c>
       <c r="F36">
         <v>6077581000.0</v>
       </c>
       <c r="G36">
         <v>5927967000.0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
@@ -1500,74 +1502,74 @@
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>43</v>
       </c>
       <c r="B38">
         <v>157428308650.0</v>
       </c>
       <c r="C38">
         <v>2370660300.0</v>
       </c>
       <c r="D38">
         <v>3194725390.0</v>
       </c>
       <c r="E38">
         <v>1574981950.0</v>
       </c>
       <c r="F38"/>
       <c r="G38"/>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>23567060000.0</v>
+        <v>23567061000.0</v>
       </c>
       <c r="C39">
         <v>5468074000.0</v>
       </c>
       <c r="D39">
         <v>664136000.0</v>
       </c>
       <c r="E39">
         <v>-3671810000.0</v>
       </c>
       <c r="F39">
         <v>197009000.0</v>
       </c>
       <c r="G39">
         <v>937666000.0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
-        <v>39140783000.0</v>
+        <v>38032466000.0</v>
       </c>
       <c r="C40">
         <v>7710220000.0</v>
       </c>
       <c r="D40">
         <v>6889466000.0</v>
       </c>
       <c r="E40">
         <v>4269832000.0</v>
       </c>
       <c r="F40">
         <v>2962142000.0</v>
       </c>
       <c r="G40">
         <v>2282662000.0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
@@ -1743,51 +1745,51 @@
       </c>
       <c r="B51">
         <v>432696662000.0</v>
       </c>
       <c r="C51">
         <v>34979644000.0</v>
       </c>
       <c r="D51">
         <v>27236311000.0</v>
       </c>
       <c r="E51">
         <v>4158368000.0</v>
       </c>
       <c r="F51">
         <v>11259799000.0</v>
       </c>
       <c r="G51">
         <v>19777552000.0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
-        <v>429176472000.0</v>
+        <v>430284790000.0</v>
       </c>
       <c r="C52">
         <v>16551188000.0</v>
       </c>
       <c r="D52">
         <v>19214664000.0</v>
       </c>
       <c r="E52">
         <v>788021000.0</v>
       </c>
       <c r="F52">
         <v>8259462000.0</v>
       </c>
       <c r="G52">
         <v>15044735000.0</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53" t="s">
         <v>58</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
@@ -2100,71 +2102,77 @@
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>10</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>13759988000.0</v>
+      </c>
       <c r="C5">
         <v>13748686000.0</v>
       </c>
       <c r="D5">
         <v>13957271000.0</v>
       </c>
       <c r="E5">
         <v>13956873000.0</v>
       </c>
-      <c r="F5"/>
+      <c r="F5">
+        <v>2120684881.0</v>
+      </c>
       <c r="G5">
         <v>120685000.0</v>
       </c>
       <c r="H5">
         <v>-62121000.0</v>
       </c>
       <c r="I5">
         <v>-62121000.0</v>
       </c>
-      <c r="J5"/>
+      <c r="J5">
+        <v>-62121168.0</v>
+      </c>
       <c r="K5">
         <v>28328432000.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>65124542004.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
@@ -2413,51 +2421,51 @@
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
         <v>19</v>
       </c>
       <c r="B14">
         <v>1375000000.0</v>
       </c>
       <c r="C14">
         <v>1375000000.0</v>
       </c>
       <c r="D14">
         <v>1375000000.0</v>
       </c>
       <c r="E14">
         <v>1375000000.0</v>
       </c>
       <c r="F14">
         <v>1375000000.0</v>
       </c>
       <c r="G14">
         <v>1375702000.0</v>
       </c>
       <c r="H14">
-        <v>-97711000.0</v>
+        <v>1344243000.0</v>
       </c>
       <c r="I14">
         <v>1344243000.0</v>
       </c>
       <c r="J14">
         <v>1344243000.0</v>
       </c>
       <c r="K14">
         <v>1108011000.0</v>
       </c>
       <c r="L14"/>
       <c r="M14">
         <v>1375772558.0</v>
       </c>
       <c r="N14">
         <v>1374757281.0</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
         <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
@@ -3032,58 +3040,60 @@
       <c r="E35">
         <v>43199659000.0</v>
       </c>
       <c r="F35">
         <v>44194669000.0</v>
       </c>
       <c r="G35">
         <v>54185496000.0</v>
       </c>
       <c r="H35">
         <v>33912484000.0</v>
       </c>
       <c r="I35">
         <v>12543463000.0</v>
       </c>
       <c r="J35">
         <v>12543463000.0</v>
       </c>
       <c r="K35">
         <v>14022198000.0</v>
       </c>
       <c r="L35">
         <v>11627213000.0</v>
       </c>
       <c r="M35"/>
-      <c r="N35"/>
+      <c r="N35">
+        <v>-65289702959.0</v>
+      </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36" t="s">
         <v>41</v>
       </c>
       <c r="B36">
-        <v>23802652000.0</v>
+        <v>4363323000.0</v>
       </c>
       <c r="C36">
         <v>4904592000.0</v>
       </c>
       <c r="D36">
         <v>1824801000.0</v>
       </c>
       <c r="E36">
         <v>105256208000.0</v>
       </c>
       <c r="F36">
         <v>2090186000.0</v>
       </c>
       <c r="G36">
         <v>7710283000.0</v>
       </c>
       <c r="H36">
         <v>10936201000.0</v>
       </c>
       <c r="I36">
         <v>24536156000.0</v>
       </c>
       <c r="J36">
         <v>23917038000.0</v>
       </c>
@@ -3129,91 +3139,91 @@
       </c>
       <c r="E38">
         <v>109932221980.0</v>
       </c>
       <c r="F38">
         <v>2510735800.0</v>
       </c>
       <c r="G38">
         <v>2370660300.0</v>
       </c>
       <c r="H38">
         <v>8658760910.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>44</v>
       </c>
       <c r="B39">
-        <v>118289712000.0</v>
+        <v>118289711000.0</v>
       </c>
       <c r="C39">
         <v>23567060000.0</v>
       </c>
       <c r="D39">
         <v>16226193000.0</v>
       </c>
       <c r="E39">
         <v>13439861000.0</v>
       </c>
       <c r="F39">
         <v>17737302000.0</v>
       </c>
       <c r="G39">
         <v>6968178000.0</v>
       </c>
       <c r="H39">
         <v>11029254000.0</v>
       </c>
       <c r="I39">
         <v>14672120000.0</v>
       </c>
       <c r="J39">
         <v>14672120000.0</v>
       </c>
       <c r="K39">
         <v>9611903000.0</v>
       </c>
       <c r="L39">
         <v>6407958000.0</v>
       </c>
       <c r="M39"/>
       <c r="N39"/>
     </row>
     <row r="40" spans="1:14">
       <c r="A40" t="s">
         <v>45</v>
       </c>
       <c r="B40">
-        <v>65620263000.0</v>
+        <v>65620264000.0</v>
       </c>
       <c r="C40">
         <v>39140783000.0</v>
       </c>
       <c r="D40">
         <v>17705809000.0</v>
       </c>
       <c r="E40">
         <v>25269883000.0</v>
       </c>
       <c r="F40">
         <v>8808897000.0</v>
       </c>
       <c r="G40">
         <v>30086719000.0</v>
       </c>
       <c r="H40">
         <v>27019947000.0</v>
       </c>
       <c r="I40">
         <v>14618969000.0</v>
       </c>
       <c r="J40">
         <v>4756231000.0</v>
       </c>
@@ -3227,51 +3237,51 @@
       <c r="N40"/>
     </row>
     <row r="41" spans="1:14">
       <c r="A41" t="s">
         <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
     </row>
     <row r="42" spans="1:14">
       <c r="A42" t="s">
         <v>47</v>
       </c>
       <c r="B42">
-        <v>59366252000.0</v>
+        <v>59356264000.0</v>
       </c>
       <c r="C42">
         <v>59356264000.0</v>
       </c>
       <c r="D42">
         <v>59356264000.0</v>
       </c>
       <c r="E42">
         <v>59356264000.0</v>
       </c>
       <c r="F42">
         <v>58978201000.0</v>
       </c>
       <c r="G42">
         <v>56857516000.0</v>
       </c>
       <c r="H42">
         <v>56896369000.0</v>
       </c>
       <c r="I42">
         <v>44419723000.0</v>
       </c>
       <c r="J42">
         <v>8209243000.0</v>
       </c>
@@ -3407,51 +3417,51 @@
       </c>
       <c r="E47">
         <v>363003667670.0</v>
       </c>
       <c r="F47">
         <v>306799506440.0</v>
       </c>
       <c r="G47">
         <v>269610552560.0</v>
       </c>
       <c r="H47">
         <v>200965142960.0</v>
       </c>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
     </row>
     <row r="48" spans="1:14">
       <c r="A48" t="s">
         <v>53</v>
       </c>
       <c r="B48">
-        <v>253744492000.0</v>
+        <v>239994492000.0</v>
       </c>
       <c r="C48">
         <v>213742361000.0</v>
       </c>
       <c r="D48">
         <v>176451660000.0</v>
       </c>
       <c r="E48">
         <v>146042678000.0</v>
       </c>
       <c r="F48">
         <v>137181041000.0</v>
       </c>
       <c r="G48">
         <v>125480275000.0</v>
       </c>
       <c r="H48">
         <v>81143906000.0</v>
       </c>
       <c r="I48">
         <v>57383434000.0</v>
       </c>
       <c r="J48">
         <v>39910677000.0</v>
       </c>
@@ -3540,51 +3550,51 @@
         <v>43604271000.0</v>
       </c>
       <c r="I51">
         <v>12938969000.0</v>
       </c>
       <c r="J51">
         <v>25924163000.0</v>
       </c>
       <c r="K51">
         <v>29790821000.0</v>
       </c>
       <c r="L51">
         <v>23679923000.0</v>
       </c>
       <c r="M51"/>
       <c r="N51"/>
     </row>
     <row r="52" spans="1:14">
       <c r="A52" t="s">
         <v>57</v>
       </c>
       <c r="B52">
         <v>453089369000.0</v>
       </c>
       <c r="C52">
-        <v>429176472000.0</v>
+        <v>430284790105.0</v>
       </c>
       <c r="D52">
         <v>389236134000.0</v>
       </c>
       <c r="E52">
         <v>323411246000.0</v>
       </c>
       <c r="F52">
         <v>64610912000.0</v>
       </c>
       <c r="G52">
         <v>16551188000.0</v>
       </c>
       <c r="H52">
         <v>12816905000.0</v>
       </c>
       <c r="I52">
         <v>3833336000.0</v>
       </c>
       <c r="J52">
         <v>18682493000.0</v>
       </c>
       <c r="K52">
         <v>19214664000.0</v>
       </c>
@@ -3770,51 +3780,53 @@
       <c r="E58">
         <v>428820468000.0</v>
       </c>
       <c r="F58">
         <v>174870152000.0</v>
       </c>
       <c r="G58">
         <v>118131268000.0</v>
       </c>
       <c r="H58">
         <v>98434776000.0</v>
       </c>
       <c r="I58">
         <v>41434431000.0</v>
       </c>
       <c r="J58">
         <v>41434431000.0</v>
       </c>
       <c r="K58">
         <v>65998214000.0</v>
       </c>
       <c r="L58">
         <v>41037741000.0</v>
       </c>
       <c r="M58"/>
-      <c r="N58"/>
+      <c r="N58">
+        <v>-65289702959.0</v>
+      </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="s">
         <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
     </row>
     <row r="60" spans="1:14">
       <c r="A60" t="s">
         <v>65</v>
       </c>
       <c r="B60">
         <v>381860744000.0</v>
@@ -4402,73 +4414,75 @@
         <v>5645977195.0</v>
       </c>
       <c r="E25">
         <v>2473187019.0</v>
       </c>
       <c r="F25">
         <v>1237301214.0</v>
       </c>
       <c r="G25"/>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>103</v>
       </c>
-      <c r="B27"/>
+      <c r="B27">
+        <v>54309210000.0</v>
+      </c>
       <c r="C27">
         <v>27891162000.0</v>
       </c>
       <c r="D27">
         <v>19840097000.0</v>
       </c>
       <c r="E27">
         <v>15401658000.0</v>
       </c>
       <c r="F27">
         <v>11815887000.0</v>
       </c>
       <c r="G27">
         <v>9293400000.0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28">
-        <v>61210151203.0</v>
+        <v>15001922000.0</v>
       </c>
       <c r="C28">
         <v>13088601000.0</v>
       </c>
       <c r="D28">
         <v>13375372000.0</v>
       </c>
       <c r="E28">
         <v>8115099000.0</v>
       </c>
       <c r="F28">
         <v>5698909000.0</v>
       </c>
       <c r="G28">
         <v>5296772000.0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>105</v>
       </c>
       <c r="B29">
         <v>33597656217.0</v>
       </c>
       <c r="C29">
@@ -5387,89 +5401,91 @@
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
         <v>102</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
         <v>103</v>
       </c>
       <c r="B27">
         <v>9537620000.0</v>
       </c>
-      <c r="C27"/>
+      <c r="C27">
+        <v>19741417891.0</v>
+      </c>
       <c r="D27">
         <v>14685458000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27">
         <v>9299412000.0</v>
       </c>
       <c r="G27">
         <v>3568039000.0</v>
       </c>
       <c r="H27">
         <v>10337257000.0</v>
       </c>
       <c r="I27">
         <v>6992933000.0</v>
       </c>
       <c r="J27">
         <v>7308178000.0</v>
       </c>
       <c r="K27">
         <v>6239941000.0</v>
       </c>
       <c r="L27">
         <v>4336913809.0</v>
       </c>
       <c r="M27">
         <v>4336913810.0</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
         <v>104</v>
       </c>
       <c r="B28">
         <v>2923060000.0</v>
       </c>
       <c r="C28">
-        <v>25482473940.0</v>
+        <v>2320053017.0</v>
       </c>
       <c r="D28">
         <v>4147552000.0</v>
       </c>
       <c r="E28">
         <v>41397699160.0</v>
       </c>
       <c r="F28">
         <v>4494949000.0</v>
       </c>
       <c r="G28">
         <v>25861742000.0</v>
       </c>
       <c r="H28">
         <v>26563639000.0</v>
       </c>
       <c r="I28">
         <v>15140498000.0</v>
       </c>
       <c r="J28">
         <v>22378575000.0</v>
       </c>
       <c r="K28">
         <v>19909102000.0</v>
       </c>
@@ -5856,51 +5872,53 @@
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>121</v>
       </c>
       <c r="B14">
         <v>34480741000.0</v>
       </c>
-      <c r="C14"/>
+      <c r="C14">
+        <v>29994055638.0</v>
+      </c>
       <c r="D14">
         <v>15539289000.0</v>
       </c>
       <c r="E14">
         <v>17476945000.0</v>
       </c>
       <c r="F14">
         <v>9248033000.0</v>
       </c>
       <c r="G14">
         <v>8318386000.0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>122</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:7">
@@ -6404,51 +6422,51 @@
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>113</v>
       </c>
       <c r="B6">
         <v>-10743881000.0</v>
       </c>
       <c r="C6">
         <v>713150000.0</v>
       </c>
       <c r="D6">
         <v>-71883492000.0</v>
       </c>
       <c r="E6">
         <v>75236168000.0</v>
       </c>
       <c r="F6">
         <v>-51543919000.0</v>
       </c>
       <c r="G6">
         <v>1279115000.0</v>
       </c>
       <c r="H6">
-        <v>10839253790.0</v>
+        <v>-7064595997.0</v>
       </c>
       <c r="I6">
         <v>2998696000.0</v>
       </c>
       <c r="J6">
         <v>2998696000.0</v>
       </c>
       <c r="K6">
         <v>-2465960000.0</v>
       </c>
       <c r="L6">
         <v>-3067387299.0</v>
       </c>
       <c r="M6">
         <v>-3067387298.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>114</v>
       </c>
       <c r="B7"/>
       <c r="C7">
         <v>-102513671190.0</v>
       </c>
@@ -6557,59 +6575,65 @@
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
         <v>120</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
         <v>121</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>8920889000.0</v>
+      </c>
       <c r="C14">
         <v>6891670000.0</v>
       </c>
-      <c r="D14"/>
+      <c r="D14">
+        <v>8972634165.0</v>
+      </c>
       <c r="E14">
         <v>7679374000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>10937063016.0</v>
+      </c>
       <c r="G14">
         <v>6512675000.0</v>
       </c>
       <c r="H14">
         <v>15102527000.0</v>
       </c>
       <c r="I14">
         <v>4189427000.0</v>
       </c>
       <c r="J14">
         <v>4189427000.0</v>
       </c>
       <c r="K14">
         <v>6744339000.0</v>
       </c>
       <c r="L14">
         <v>2813031544.0</v>
       </c>
       <c r="M14">
         <v>2813031544.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
         <v>122</v>
@@ -6780,92 +6804,92 @@
         <v>54440933432.0</v>
       </c>
       <c r="E21"/>
       <c r="F21">
         <v>18738610590.0</v>
       </c>
       <c r="G21">
         <v>1089425386.0</v>
       </c>
       <c r="H21">
         <v>-40361624686.0</v>
       </c>
       <c r="I21">
         <v>44897182910.0</v>
       </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
         <v>91</v>
       </c>
       <c r="B22">
-        <v>26252130757.0</v>
+        <v>26252131000.0</v>
       </c>
       <c r="C22">
         <v>37290701000.0</v>
       </c>
       <c r="D22">
         <v>30408981991.0</v>
       </c>
       <c r="E22">
         <v>20611637000.0</v>
       </c>
       <c r="F22">
         <v>13700766465.0</v>
       </c>
       <c r="G22">
         <v>44336369000.0</v>
       </c>
       <c r="H22">
         <v>23075054000.0</v>
       </c>
       <c r="I22">
         <v>14589095000.0</v>
       </c>
       <c r="J22">
         <v>14589095000.0</v>
       </c>
       <c r="K22">
         <v>620352000.0</v>
       </c>
       <c r="L22">
         <v>9103821329.0</v>
       </c>
       <c r="M22">
         <v>9103821330.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
         <v>129</v>
       </c>
       <c r="B23">
-        <v>-315816000.0</v>
+        <v>-315817000.0</v>
       </c>
       <c r="C23">
         <v>54363618000.0</v>
       </c>
       <c r="D23">
         <v>-4121055000.0</v>
       </c>
       <c r="E23">
         <v>318334974000.0</v>
       </c>
       <c r="F23">
         <v>-6507553000.0</v>
       </c>
       <c r="G23">
         <v>11713356000.0</v>
       </c>
       <c r="H23">
         <v>20782108000.0</v>
       </c>
       <c r="I23">
         <v>18094673000.0</v>
       </c>
       <c r="J23">
         <v>19144328000.0</v>
       </c>
@@ -6903,51 +6927,51 @@
       </c>
       <c r="H24">
         <v>-1030496000.0</v>
       </c>
       <c r="I24">
         <v>-12635360000.0</v>
       </c>
       <c r="J24">
         <v>-12635360000.0</v>
       </c>
       <c r="K24">
         <v>1766219000.0</v>
       </c>
       <c r="L24">
         <v>367176288.0</v>
       </c>
       <c r="M24">
         <v>367176289.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
         <v>131</v>
       </c>
       <c r="B25">
-        <v>28162739000.0</v>
+        <v>-7010281000.0</v>
       </c>
       <c r="C25">
         <v>50020042000.0</v>
       </c>
       <c r="D25">
         <v>37248003000.0</v>
       </c>
       <c r="E25">
         <v>-33524749000.0</v>
       </c>
       <c r="F25">
         <v>11053611000.0</v>
       </c>
       <c r="G25">
         <v>-48332743000.0</v>
       </c>
       <c r="H25">
         <v>9295438000.0</v>
       </c>
       <c r="I25">
         <v>-12045218000.0</v>
       </c>
       <c r="J25">
         <v>-12045218000.0</v>
       </c>