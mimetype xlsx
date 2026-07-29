--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1194,51 +1194,53 @@
       </c>
       <c r="H14">
         <v>43252000.0</v>
       </c>
       <c r="I14">
         <v>44305000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>547000000.0</v>
+      </c>
       <c r="C16">
         <v>396000000.0</v>
       </c>
       <c r="D16">
         <v>308000000.0</v>
       </c>
       <c r="E16">
         <v>251000000.0</v>
       </c>
       <c r="F16">
         <v>183000000.0</v>
       </c>
       <c r="G16">
         <v>136000000.0</v>
       </c>
       <c r="H16">
         <v>27000000.0</v>
       </c>
       <c r="I16">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
@@ -1443,51 +1445,51 @@
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>86000000.0</v>
       </c>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-627000000.0</v>
+        <v>-1088000000.0</v>
       </c>
       <c r="C28">
         <v>-3483000000.0</v>
       </c>
       <c r="D28">
         <v>-2134000000.0</v>
       </c>
       <c r="E28">
         <v>-1466000000.0</v>
       </c>
       <c r="F28">
         <v>-2105000000.0</v>
       </c>
       <c r="G28">
         <v>-3728000000.0</v>
       </c>
       <c r="H28">
         <v>-73000000.0</v>
       </c>
       <c r="I28">
         <v>-215000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
@@ -1501,51 +1503,51 @@
       </c>
       <c r="D29">
         <v>6806000000.0</v>
       </c>
       <c r="E29">
         <v>6754000000.0</v>
       </c>
       <c r="F29">
         <v>4667000000.0</v>
       </c>
       <c r="G29">
         <v>5064000000.0</v>
       </c>
       <c r="H29">
         <v>-1082000000.0</v>
       </c>
       <c r="I29">
         <v>-436000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>1108000000.0</v>
+        <v>1387000000.0</v>
       </c>
       <c r="C30">
         <v>865000000.0</v>
       </c>
       <c r="D30">
         <v>533000000.0</v>
       </c>
       <c r="E30">
         <v>400000000.0</v>
       </c>
       <c r="F30">
         <v>349000000.0</v>
       </c>
       <c r="G30">
         <v>291000000.0</v>
       </c>
       <c r="H30">
         <v>58000000.0</v>
       </c>
       <c r="I30">
         <v>19000000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
@@ -1734,80 +1736,80 @@
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38">
         <v>340000000.0</v>
       </c>
       <c r="F38">
         <v>70000000.0</v>
       </c>
       <c r="G38">
         <v>33000000.0</v>
       </c>
       <c r="H38">
         <v>58000000.0</v>
       </c>
       <c r="I38">
         <v>7000000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>2029000000.0</v>
+        <v>1750000000.0</v>
       </c>
       <c r="C39">
         <v>1180000000.0</v>
       </c>
       <c r="D39">
         <v>630000000.0</v>
       </c>
       <c r="E39">
         <v>799000000.0</v>
       </c>
       <c r="F39">
         <v>459000000.0</v>
       </c>
       <c r="G39">
         <v>367000000.0</v>
       </c>
       <c r="H39">
         <v>175000000.0</v>
       </c>
       <c r="I39">
         <v>80000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>5645000000.0</v>
+        <v>5098000000.0</v>
       </c>
       <c r="C40">
         <v>3316000000.0</v>
       </c>
       <c r="D40">
         <v>347000000.0</v>
       </c>
       <c r="E40">
         <v>1887000000.0</v>
       </c>
       <c r="F40">
         <v>1223000000.0</v>
       </c>
       <c r="G40">
         <v>807000000.0</v>
       </c>
       <c r="H40">
         <v>267000000.0</v>
       </c>
       <c r="I40">
         <v>51000000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -2012,51 +2014,51 @@
         <v>-1613000000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>364000000.0</v>
       </c>
       <c r="H50"/>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>3751000000.0</v>
+        <v>3290000000.0</v>
       </c>
       <c r="C51">
         <v>536000000.0</v>
       </c>
       <c r="D51">
         <v>522000000.0</v>
       </c>
       <c r="E51">
         <v>511000000.0</v>
       </c>
       <c r="F51">
         <v>399000000.0</v>
       </c>
       <c r="G51">
         <v>617000000.0</v>
       </c>
       <c r="H51">
         <v>184000000.0</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
@@ -3257,53 +3259,59 @@
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
-[...1 lines deleted...]
-      <c r="D16"/>
+      <c r="B16">
+        <v>538000000.0</v>
+      </c>
+      <c r="C16">
+        <v>547000000.0</v>
+      </c>
+      <c r="D16">
+        <v>449000000.0</v>
+      </c>
       <c r="E16">
         <v>421000000.0</v>
       </c>
       <c r="F16">
         <v>377000000.0</v>
       </c>
       <c r="G16">
         <v>396000000.0</v>
       </c>
       <c r="H16">
         <v>322000000.0</v>
       </c>
       <c r="I16">
         <v>298000000.0</v>
       </c>
       <c r="J16">
         <v>292000000.0</v>
       </c>
       <c r="K16">
         <v>308000000.0</v>
       </c>
       <c r="L16">
         <v>263000000.0</v>
       </c>
       <c r="M16">
@@ -3951,51 +3959,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
         <v>-1288000000.0</v>
       </c>
       <c r="C28">
-        <v>-627000000.0</v>
+        <v>-1088000000.0</v>
       </c>
       <c r="D28">
         <v>-22000000.0</v>
       </c>
       <c r="E28">
         <v>-660000000.0</v>
       </c>
       <c r="F28">
         <v>-3973000000.0</v>
       </c>
       <c r="G28">
         <v>-3483000000.0</v>
       </c>
       <c r="H28">
         <v>-3132000000.0</v>
       </c>
       <c r="I28">
         <v>-2896000000.0</v>
       </c>
       <c r="J28">
         <v>-2577000000.0</v>
       </c>
       <c r="K28">
         <v>-2134000000.0</v>
       </c>
@@ -4112,57 +4120,57 @@
       </c>
       <c r="U29">
         <v>4619000000.0</v>
       </c>
       <c r="V29">
         <v>4555000000.0</v>
       </c>
       <c r="W29">
         <v>5064000000.0</v>
       </c>
       <c r="X29">
         <v>-858000000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>1034000000.0</v>
+        <v>1237000000.0</v>
       </c>
       <c r="C30">
-        <v>1108000000.0</v>
+        <v>1387000000.0</v>
       </c>
       <c r="D30">
-        <v>894000000.0</v>
+        <v>1051000000.0</v>
       </c>
       <c r="E30">
         <v>994000000.0</v>
       </c>
       <c r="F30">
         <v>926000000.0</v>
       </c>
       <c r="G30">
         <v>865000000.0</v>
       </c>
       <c r="H30">
         <v>622000000.0</v>
       </c>
       <c r="I30">
         <v>585000000.0</v>
       </c>
       <c r="J30">
         <v>546000000.0</v>
       </c>
       <c r="K30">
         <v>533000000.0</v>
       </c>
       <c r="L30">
         <v>417000000.0</v>
       </c>
@@ -4762,57 +4770,57 @@
         <v>52000000.0</v>
       </c>
       <c r="V38">
         <v>35000000.0</v>
       </c>
       <c r="W38">
         <v>33000000.0</v>
       </c>
       <c r="X38">
         <v>133000000.0</v>
       </c>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38">
         <v>58000000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
     </row>
     <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
-        <v>2025000000.0</v>
+        <v>1822000000.0</v>
       </c>
       <c r="C39">
-        <v>2029000000.0</v>
+        <v>1750000000.0</v>
       </c>
       <c r="D39">
-        <v>5356000000.0</v>
+        <v>5199000000.0</v>
       </c>
       <c r="E39">
         <v>3742000000.0</v>
       </c>
       <c r="F39">
         <v>1110000000.0</v>
       </c>
       <c r="G39">
         <v>1180000000.0</v>
       </c>
       <c r="H39">
         <v>1174000000.0</v>
       </c>
       <c r="I39">
         <v>1178000000.0</v>
       </c>
       <c r="J39">
         <v>1094000000.0</v>
       </c>
       <c r="K39">
         <v>986000000.0</v>
       </c>
       <c r="L39">
         <v>904000000.0</v>
       </c>
@@ -4846,57 +4854,57 @@
       <c r="V39">
         <v>269000000.0</v>
       </c>
       <c r="W39">
         <v>367000000.0</v>
       </c>
       <c r="X39">
         <v>197000000.0</v>
       </c>
       <c r="Y39">
         <v>98000000.0</v>
       </c>
       <c r="Z39"/>
       <c r="AA39">
         <v>175000000.0</v>
       </c>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
     </row>
     <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>5653000000.0</v>
+        <v>5115000000.0</v>
       </c>
       <c r="C40">
-        <v>5645000000.0</v>
+        <v>5098000000.0</v>
       </c>
       <c r="D40">
-        <v>4794000000.0</v>
+        <v>4345000000.0</v>
       </c>
       <c r="E40">
         <v>3491000000.0</v>
       </c>
       <c r="F40">
         <v>3448000000.0</v>
       </c>
       <c r="G40">
         <v>3316000000.0</v>
       </c>
       <c r="H40">
         <v>3205000000.0</v>
       </c>
       <c r="I40">
         <v>3208000000.0</v>
       </c>
       <c r="J40">
         <v>2919000000.0</v>
       </c>
       <c r="K40">
         <v>3126000000.0</v>
       </c>
       <c r="L40">
         <v>2251000000.0</v>
       </c>
@@ -5531,51 +5539,51 @@
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50">
         <v>364000000.0</v>
       </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
     </row>
     <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
         <v>3287000000.0</v>
       </c>
       <c r="C51">
-        <v>3751000000.0</v>
+        <v>3290000000.0</v>
       </c>
       <c r="D51">
         <v>3257000000.0</v>
       </c>
       <c r="E51">
         <v>3251000000.0</v>
       </c>
       <c r="F51">
         <v>527000000.0</v>
       </c>
       <c r="G51">
         <v>536000000.0</v>
       </c>
       <c r="H51">
         <v>532000000.0</v>
       </c>
       <c r="I51">
         <v>534000000.0</v>
       </c>
       <c r="J51">
         <v>547000000.0</v>
       </c>
       <c r="K51">
         <v>522000000.0</v>
       </c>
@@ -6485,89 +6493,89 @@
       <c r="I3">
         <v>9000000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
         <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
         <v>942000000.0</v>
       </c>
       <c r="C5">
-        <v>-38000000.0</v>
+        <v>156000000.0</v>
       </c>
       <c r="D5">
         <v>-577000000.0</v>
       </c>
       <c r="E5">
         <v>-1032000000.0</v>
       </c>
       <c r="F5">
-        <v>-452000000.0</v>
+        <v>-449000000.0</v>
       </c>
       <c r="G5">
         <v>-426000000.0</v>
       </c>
       <c r="H5">
         <v>-666000000.0</v>
       </c>
       <c r="I5">
         <v>-203000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>1689000000.0</v>
       </c>
       <c r="C6">
-        <v>523000000.0</v>
+        <v>717000000.0</v>
       </c>
       <c r="D6">
         <v>-68000000.0</v>
       </c>
       <c r="E6">
         <v>-663000000.0</v>
       </c>
       <c r="F6">
-        <v>-296000000.0</v>
+        <v>-293000000.0</v>
       </c>
       <c r="G6">
         <v>-306000000.0</v>
       </c>
       <c r="H6">
         <v>-634000000.0</v>
       </c>
       <c r="I6">
         <v>-194000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
@@ -7539,75 +7547,75 @@
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>95</v>
       </c>
       <c r="B5">
         <v>192000000.0</v>
       </c>
       <c r="C5">
         <v>222000000.0</v>
       </c>
       <c r="D5">
         <v>248000000.0</v>
       </c>
       <c r="E5">
-        <v>163000000.0</v>
+        <v>271000000.0</v>
       </c>
       <c r="F5">
         <v>156000000.0</v>
       </c>
       <c r="G5">
-        <v>117000000.0</v>
+        <v>176000000.0</v>
       </c>
       <c r="H5">
         <v>155000000.0</v>
       </c>
       <c r="I5">
-        <v>-201000000.0</v>
+        <v>-157000000.0</v>
       </c>
       <c r="J5">
-        <v>-61000000.0</v>
+        <v>-18000000.0</v>
       </c>
       <c r="K5">
-        <v>-89000000.0</v>
+        <v>-139000000.0</v>
       </c>
       <c r="L5">
-        <v>-108000000.0</v>
+        <v>-69000000.0</v>
       </c>
       <c r="M5">
-        <v>-211000000.0</v>
+        <v>-181000000.0</v>
       </c>
       <c r="N5">
         <v>-169000000.0</v>
       </c>
       <c r="O5">
         <v>-658000000.0</v>
       </c>
       <c r="P5">
         <v>-303000000.0</v>
       </c>
       <c r="Q5">
         <v>-270000000.0</v>
       </c>
       <c r="R5">
         <v>-167000000.0</v>
       </c>
       <c r="S5">
         <v>-152000000.0</v>
       </c>
       <c r="T5">
         <v>-101000000.0</v>
       </c>
       <c r="U5">
         <v>-99000000.0</v>
       </c>
@@ -7631,75 +7639,75 @@
       </c>
       <c r="AB5">
         <v>-151000000.0</v>
       </c>
       <c r="AC5">
         <v>-190000000.0</v>
       </c>
       <c r="AD5">
         <v>-191000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>96</v>
       </c>
       <c r="B6">
         <v>461000000.0</v>
       </c>
       <c r="C6">
         <v>489000000.0</v>
       </c>
       <c r="D6">
         <v>417000000.0</v>
       </c>
       <c r="E6">
-        <v>322000000.0</v>
+        <v>430000000.0</v>
       </c>
       <c r="F6">
         <v>308000000.0</v>
       </c>
       <c r="G6">
-        <v>258000000.0</v>
+        <v>317000000.0</v>
       </c>
       <c r="H6">
         <v>293000000.0</v>
       </c>
       <c r="I6">
-        <v>-61000000.0</v>
+        <v>-17000000.0</v>
       </c>
       <c r="J6">
-        <v>81000000.0</v>
+        <v>124000000.0</v>
       </c>
       <c r="K6">
-        <v>41000000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="L6">
-        <v>20000000.0</v>
+        <v>59000000.0</v>
       </c>
       <c r="M6">
-        <v>-83000000.0</v>
+        <v>-53000000.0</v>
       </c>
       <c r="N6">
         <v>-46000000.0</v>
       </c>
       <c r="O6">
         <v>-547000000.0</v>
       </c>
       <c r="P6">
         <v>-185000000.0</v>
       </c>
       <c r="Q6">
         <v>-189000000.0</v>
       </c>
       <c r="R6">
         <v>-108000000.0</v>
       </c>
       <c r="S6">
         <v>-103000000.0</v>
       </c>
       <c r="T6">
         <v>-60000000.0</v>
       </c>
       <c r="U6">
         <v>-62000000.0</v>
       </c>
@@ -10625,51 +10633,51 @@
       <c r="K2">
         <v>2435000000.0</v>
       </c>
       <c r="L2">
         <v>2133000000.0</v>
       </c>
       <c r="M2">
         <v>2186000000.0</v>
       </c>
       <c r="N2">
         <v>2188000000.0</v>
       </c>
       <c r="O2">
         <v>2327000000.0</v>
       </c>
       <c r="P2">
         <v>2731000000.0</v>
       </c>
       <c r="Q2">
         <v>2246000000.0</v>
       </c>
       <c r="R2">
         <v>2506000000.0</v>
       </c>
       <c r="S2">
-        <v>2862000000.0</v>
+        <v>2861000000.0</v>
       </c>
       <c r="T2">
         <v>3335000000.0</v>
       </c>
       <c r="U2">
         <v>4008000000.0</v>
       </c>
       <c r="V2">
         <v>4345000000.0</v>
       </c>
       <c r="W2">
         <v>1187000000.0</v>
       </c>
       <c r="X2">
         <v>1023000000.0</v>
       </c>
       <c r="Y2">
         <v>499000000.0</v>
       </c>
       <c r="Z2">
         <v>287000000.0</v>
       </c>
       <c r="AA2">
         <v>695000000.0</v>
       </c>
@@ -10895,89 +10903,89 @@
       <c r="K6">
         <v>337000000.0</v>
       </c>
       <c r="L6">
         <v>302000000.0</v>
       </c>
       <c r="M6">
         <v>-53000000.0</v>
       </c>
       <c r="N6">
         <v>-2000000.0</v>
       </c>
       <c r="O6">
         <v>-139000000.0</v>
       </c>
       <c r="P6">
         <v>-404000000.0</v>
       </c>
       <c r="Q6">
         <v>485000000.0</v>
       </c>
       <c r="R6">
         <v>-260000000.0</v>
       </c>
       <c r="S6">
-        <v>-356000000.0</v>
+        <v>-357000000.0</v>
       </c>
       <c r="T6">
         <v>-473000000.0</v>
       </c>
       <c r="U6">
         <v>-673000000.0</v>
       </c>
       <c r="V6">
-        <v>-337000000.0</v>
+        <v>-338000000.0</v>
       </c>
       <c r="W6">
         <v>3158000000.0</v>
       </c>
       <c r="X6">
         <v>164000000.0</v>
       </c>
       <c r="Y6">
         <v>524000000.0</v>
       </c>
       <c r="Z6">
         <v>212000000.0</v>
       </c>
       <c r="AA6">
         <v>-408000000.0</v>
       </c>
       <c r="AB6">
         <v>-408000000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
         <v>128</v>
       </c>
       <c r="B7">
         <v>-153000000.0</v>
       </c>
       <c r="C7">
-        <v>-359000000.0</v>
+        <v>-321000000.0</v>
       </c>
       <c r="D7">
         <v>138000000.0</v>
       </c>
       <c r="E7">
         <v>-222000000.0</v>
       </c>
       <c r="F7">
         <v>5000000.0</v>
       </c>
       <c r="G7">
         <v>-33000000.0</v>
       </c>
       <c r="H7">
         <v>31000000.0</v>
       </c>
       <c r="I7">
         <v>110000000.0</v>
       </c>
       <c r="J7">
         <v>144000000.0</v>
       </c>
       <c r="K7">
         <v>150000000.0</v>
       </c>
@@ -11559,60 +11567,60 @@
       <c r="K16">
         <v>2772000000.0</v>
       </c>
       <c r="L16">
         <v>2435000000.0</v>
       </c>
       <c r="M16">
         <v>2133000000.0</v>
       </c>
       <c r="N16">
         <v>2186000000.0</v>
       </c>
       <c r="O16">
         <v>2188000000.0</v>
       </c>
       <c r="P16">
         <v>2327000000.0</v>
       </c>
       <c r="Q16">
         <v>2731000000.0</v>
       </c>
       <c r="R16">
         <v>2246000000.0</v>
       </c>
       <c r="S16">
-        <v>2506000000.0</v>
+        <v>2504000000.0</v>
       </c>
       <c r="T16">
         <v>2862000000.0</v>
       </c>
       <c r="U16">
         <v>3335000000.0</v>
       </c>
       <c r="V16">
-        <v>4008000000.0</v>
+        <v>4007000000.0</v>
       </c>
       <c r="W16">
         <v>4345000000.0</v>
       </c>
       <c r="X16">
         <v>1187000000.0</v>
       </c>
       <c r="Y16">
         <v>1023000000.0</v>
       </c>
       <c r="Z16">
         <v>499000000.0</v>
       </c>
       <c r="AA16">
         <v>287000000.0</v>
       </c>
       <c r="AB16">
         <v>695000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
         <v>138</v>
       </c>
       <c r="B17"/>
@@ -12139,51 +12147,51 @@
       </c>
       <c r="X24">
         <v>-15000000.0</v>
       </c>
       <c r="Y24">
         <v>-11000000.0</v>
       </c>
       <c r="Z24">
         <v>-10000000.0</v>
       </c>
       <c r="AA24">
         <v>-7000000.0</v>
       </c>
       <c r="AB24">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
         <v>64000000.0</v>
       </c>
       <c r="C25">
-        <v>300000000.0</v>
+        <v>-14000000.0</v>
       </c>
       <c r="D25">
         <v>63000000.0</v>
       </c>
       <c r="E25">
         <v>1000000.0</v>
       </c>
       <c r="F25">
         <v>51000000.0</v>
       </c>
       <c r="G25">
         <v>-113000000.0</v>
       </c>
       <c r="H25">
         <v>-73000000.0</v>
       </c>
       <c r="I25">
         <v>136000000.0</v>
       </c>
       <c r="J25">
         <v>40000000.0</v>
       </c>
       <c r="K25">
         <v>92000000.0</v>
       </c>