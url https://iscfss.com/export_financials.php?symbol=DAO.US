--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -911,51 +911,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
-        <v>132821000.0</v>
+        <v>110003000.0</v>
       </c>
       <c r="C2">
         <v>145148000.0</v>
       </c>
       <c r="D2">
         <v>159005000.0</v>
       </c>
       <c r="E2">
         <v>351163000.0</v>
       </c>
       <c r="F2">
         <v>244047000.0</v>
       </c>
       <c r="G2">
         <v>208534000.0</v>
       </c>
       <c r="H2">
         <v>110801000.0</v>
       </c>
       <c r="I2">
         <v>71771000.0</v>
       </c>
       <c r="J2">
         <v>38182000.0</v>
       </c>
@@ -1304,51 +1304,53 @@
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>23</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>72000.0</v>
       </c>
       <c r="I15">
         <v>58000.0</v>
       </c>
       <c r="J15">
         <v>41000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>24</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>847707000.0</v>
+      </c>
       <c r="C16">
         <v>961024000.0</v>
       </c>
       <c r="D16">
         <v>1052622000.0</v>
       </c>
       <c r="E16">
         <v>1067285000.0</v>
       </c>
       <c r="F16">
         <v>1077142000.0</v>
       </c>
       <c r="G16">
         <v>1440489000.0</v>
       </c>
       <c r="H16">
         <v>456805000.0</v>
       </c>
       <c r="I16">
         <v>177536000.0</v>
       </c>
       <c r="J16">
         <v>94531000.0</v>
       </c>
     </row>
@@ -1619,51 +1621,51 @@
     <row r="27" spans="1:10">
       <c r="A27" t="s">
         <v>35</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:10">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
-        <v>1383697000.0</v>
+        <v>1406122000.0</v>
       </c>
       <c r="C28">
         <v>1261958000.0</v>
       </c>
       <c r="D28">
         <v>1142003000.0</v>
       </c>
       <c r="E28">
         <v>695931000.0</v>
       </c>
       <c r="F28">
         <v>930009000.0</v>
       </c>
       <c r="G28">
         <v>378531000.0</v>
       </c>
       <c r="H28">
         <v>725878000.0</v>
       </c>
       <c r="I28">
         <v>836262000.0</v>
       </c>
       <c r="J28">
         <v>838169000.0</v>
       </c>
@@ -1985,51 +1987,51 @@
       </c>
       <c r="E39">
         <v>208650000.0</v>
       </c>
       <c r="F39">
         <v>932844000.0</v>
       </c>
       <c r="G39">
         <v>229941000.0</v>
       </c>
       <c r="H39">
         <v>120891000.0</v>
       </c>
       <c r="I39">
         <v>44071000.0</v>
       </c>
       <c r="J39">
         <v>29027000.0</v>
       </c>
     </row>
     <row r="40" spans="1:10">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
-        <v>1924090999.0</v>
+        <v>1076777000.0</v>
       </c>
       <c r="C40">
         <v>887064000.0</v>
       </c>
       <c r="D40">
         <v>918037000.0</v>
       </c>
       <c r="E40">
         <v>795700000.0</v>
       </c>
       <c r="F40">
         <v>734759000.0</v>
       </c>
       <c r="G40">
         <v>781665000.0</v>
       </c>
       <c r="H40">
         <v>282965000.0</v>
       </c>
       <c r="I40">
         <v>155702000.0</v>
       </c>
       <c r="J40">
         <v>100020000.0</v>
       </c>
@@ -2295,83 +2297,83 @@
       </c>
       <c r="E50">
         <v>878000000.0</v>
       </c>
       <c r="F50">
         <v>878000000.0</v>
       </c>
       <c r="G50">
         <v>878000000.0</v>
       </c>
       <c r="H50">
         <v>878000000.0</v>
       </c>
       <c r="I50">
         <v>878000000.0</v>
       </c>
       <c r="J50">
         <v>878000000.0</v>
       </c>
     </row>
     <row r="51" spans="1:10">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
-        <v>1823428000.0</v>
+        <v>1845853000.0</v>
       </c>
       <c r="C51">
         <v>1854679000.0</v>
       </c>
       <c r="D51">
         <v>1596539000.0</v>
       </c>
       <c r="E51">
         <v>1479542000.0</v>
       </c>
       <c r="F51">
         <v>1252786000.0</v>
       </c>
       <c r="G51">
         <v>987730000.0</v>
       </c>
       <c r="H51">
         <v>899206000.0</v>
       </c>
       <c r="I51">
         <v>878000000.0</v>
       </c>
       <c r="J51">
         <v>878000000.0</v>
       </c>
     </row>
     <row r="52" spans="1:10">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
-        <v>878000000.0</v>
+        <v>900425000.0</v>
       </c>
       <c r="C52">
         <v>916113000.0</v>
       </c>
       <c r="D52">
         <v>916842000.0</v>
       </c>
       <c r="E52">
         <v>913562000.0</v>
       </c>
       <c r="F52">
         <v>924688000.0</v>
       </c>
       <c r="G52">
         <v>907982000.0</v>
       </c>
       <c r="H52">
         <v>882166000.0</v>
       </c>
       <c r="I52">
         <v>878000000.0</v>
       </c>
       <c r="J52">
         <v>878000000.0</v>
       </c>
@@ -2770,51 +2772,51 @@
       </c>
       <c r="AD1" t="s">
         <v>92</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>93</v>
       </c>
       <c r="AG1" t="s">
         <v>94</v>
       </c>
       <c r="AH1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="2" spans="1:34">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2">
         <v>83510000.0</v>
       </c>
       <c r="C2">
-        <v>132821000.0</v>
+        <v>110003000.0</v>
       </c>
       <c r="D2">
         <v>128704000.0</v>
       </c>
       <c r="E2">
         <v>99659000.0</v>
       </c>
       <c r="F2">
         <v>102122000.0</v>
       </c>
       <c r="G2">
         <v>167145000.0</v>
       </c>
       <c r="H2">
         <v>170770000.0</v>
       </c>
       <c r="I2">
         <v>184808000.0</v>
       </c>
       <c r="J2">
         <v>192743000.0</v>
       </c>
       <c r="K2">
         <v>241435000.0</v>
       </c>
@@ -3783,51 +3785,53 @@
         <v>72000.0</v>
       </c>
       <c r="AB15">
         <v>0.0</v>
       </c>
       <c r="AC15">
         <v>63000.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>58000.0</v>
       </c>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>24</v>
       </c>
       <c r="B16">
         <v>666968000.0</v>
       </c>
-      <c r="C16"/>
+      <c r="C16">
+        <v>847707000.0</v>
+      </c>
       <c r="D16">
         <v>751084000.0</v>
       </c>
       <c r="E16">
         <v>856684000.0</v>
       </c>
       <c r="F16">
         <v>711221000.0</v>
       </c>
       <c r="G16"/>
       <c r="H16">
         <v>839670000.0</v>
       </c>
       <c r="I16">
         <v>1038676000.0</v>
       </c>
       <c r="J16">
         <v>769138000.0</v>
       </c>
       <c r="K16">
         <v>1052622000.0</v>
       </c>
       <c r="L16">
         <v>931610000.0</v>
       </c>
@@ -4612,51 +4616,51 @@
       <c r="AA27">
         <v>0.0</v>
       </c>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
     </row>
     <row r="28" spans="1:34">
       <c r="A28" t="s">
         <v>36</v>
       </c>
       <c r="B28">
         <v>1399012000.0</v>
       </c>
       <c r="C28">
-        <v>1383697000.0</v>
+        <v>1406122000.0</v>
       </c>
       <c r="D28">
         <v>1410030000.0</v>
       </c>
       <c r="E28">
         <v>1292456000.0</v>
       </c>
       <c r="F28">
         <v>1487588000.0</v>
       </c>
       <c r="G28">
         <v>1223845000.0</v>
       </c>
       <c r="H28">
         <v>1391880000.0</v>
       </c>
       <c r="I28">
         <v>1325007000.0</v>
       </c>
       <c r="J28">
         <v>1543892000.0</v>
       </c>
       <c r="K28">
         <v>1142003000.0</v>
       </c>
@@ -5682,51 +5686,51 @@
       </c>
       <c r="AB39">
         <v>105248000.0</v>
       </c>
       <c r="AC39">
         <v>76275000.0</v>
       </c>
       <c r="AD39">
         <v>0.3</v>
       </c>
       <c r="AE39">
         <v>44071000.0</v>
       </c>
       <c r="AF39"/>
       <c r="AG39"/>
       <c r="AH39"/>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>48</v>
       </c>
       <c r="B40">
         <v>998930000.0</v>
       </c>
       <c r="C40">
-        <v>1924090999.0</v>
+        <v>1076777000.0</v>
       </c>
       <c r="D40">
         <v>948173000.0</v>
       </c>
       <c r="E40">
         <v>995397000.0</v>
       </c>
       <c r="F40">
         <v>831523000.0</v>
       </c>
       <c r="G40">
         <v>1901807000.0</v>
       </c>
       <c r="H40">
         <v>960182000.0</v>
       </c>
       <c r="I40">
         <v>938133000.0</v>
       </c>
       <c r="J40">
         <v>799578000.0</v>
       </c>
       <c r="K40">
         <v>891416000.0</v>
       </c>
@@ -6534,51 +6538,51 @@
       <c r="AA50">
         <v>878000000.0</v>
       </c>
       <c r="AB50">
         <v>878000000.0</v>
       </c>
       <c r="AC50">
         <v>878000000.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
     </row>
     <row r="51" spans="1:34">
       <c r="A51" t="s">
         <v>59</v>
       </c>
       <c r="B51">
         <v>1714238000.0</v>
       </c>
       <c r="C51">
-        <v>1823428000.0</v>
+        <v>1845853000.0</v>
       </c>
       <c r="D51">
         <v>1820267000.0</v>
       </c>
       <c r="E51">
         <v>1828684000.0</v>
       </c>
       <c r="F51">
         <v>1823480000.0</v>
       </c>
       <c r="G51">
         <v>1816566000.0</v>
       </c>
       <c r="H51">
         <v>1812936000.0</v>
       </c>
       <c r="I51">
         <v>1825818000.0</v>
       </c>
       <c r="J51">
         <v>1806809000.0</v>
       </c>
       <c r="K51">
         <v>1596539000.0</v>
       </c>
@@ -6632,51 +6636,51 @@
       </c>
       <c r="AB51">
         <v>891552000.0</v>
       </c>
       <c r="AC51">
         <v>878000000.0</v>
       </c>
       <c r="AD51">
         <v>0.0</v>
       </c>
       <c r="AE51">
         <v>878000000.0</v>
       </c>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
     </row>
     <row r="52" spans="1:34">
       <c r="A52" t="s">
         <v>60</v>
       </c>
       <c r="B52">
         <v>878000000.0</v>
       </c>
       <c r="C52">
-        <v>878000000.0</v>
+        <v>900425000.0</v>
       </c>
       <c r="D52">
         <v>878000000.0</v>
       </c>
       <c r="E52">
         <v>878000000.0</v>
       </c>
       <c r="F52">
         <v>878000000.0</v>
       </c>
       <c r="G52">
         <v>878000000.0</v>
       </c>
       <c r="H52">
         <v>878000000.0</v>
       </c>
       <c r="I52">
         <v>878000000.0</v>
       </c>
       <c r="J52">
         <v>878000000.0</v>
       </c>
       <c r="K52">
         <v>916842000.0</v>
       </c>
@@ -8789,51 +8793,51 @@
       <c r="K3">
         <v>7410250.0</v>
       </c>
       <c r="L3">
         <v>10553250.0</v>
       </c>
       <c r="M3">
         <v>10553250.0</v>
       </c>
       <c r="N3">
         <v>10553250.0</v>
       </c>
       <c r="O3">
         <v>10553250.0</v>
       </c>
       <c r="P3">
         <v>7524500.0</v>
       </c>
       <c r="Q3">
         <v>7524500.0</v>
       </c>
       <c r="R3">
         <v>7524500.0</v>
       </c>
       <c r="S3">
-        <v>7524500.0</v>
+        <v>161139014.0</v>
       </c>
       <c r="T3">
         <v>3865500.0</v>
       </c>
       <c r="U3">
         <v>4026250.0</v>
       </c>
       <c r="V3">
         <v>4142000.0</v>
       </c>
       <c r="W3">
         <v>3773330.0</v>
       </c>
       <c r="X3">
         <v>54802000.0</v>
       </c>
       <c r="Y3">
         <v>2644500.0</v>
       </c>
       <c r="Z3">
         <v>3197000.0</v>
       </c>
       <c r="AA3">
         <v>3250000.0</v>
       </c>
@@ -9051,51 +9055,51 @@
       <c r="K6">
         <v>75427000.0</v>
       </c>
       <c r="L6">
         <v>-76617000.0</v>
       </c>
       <c r="M6">
         <v>-281247000.0</v>
       </c>
       <c r="N6">
         <v>-187119000.0</v>
       </c>
       <c r="O6">
         <v>31511000.0</v>
       </c>
       <c r="P6">
         <v>-174944000.0</v>
       </c>
       <c r="Q6">
         <v>-449877000.0</v>
       </c>
       <c r="R6">
         <v>-87017000.0</v>
       </c>
       <c r="S6">
-        <v>-232928000.0</v>
+        <v>-71788986.0</v>
       </c>
       <c r="T6">
         <v>-219174000.0</v>
       </c>
       <c r="U6">
         <v>-224775000.0</v>
       </c>
       <c r="V6">
         <v>-210918000.0</v>
       </c>
       <c r="W6">
         <v>-870026000.0</v>
       </c>
       <c r="X6">
         <v>-839202000.0</v>
       </c>
       <c r="Y6">
         <v>-250054000.0</v>
       </c>
       <c r="Z6">
         <v>-159535000.0</v>
       </c>
       <c r="AA6">
         <v>-204030000.0</v>
       </c>
@@ -13856,51 +13860,51 @@
         <v>0.0</v>
       </c>
       <c r="AB24">
         <v>1103000.0</v>
       </c>
       <c r="AC24">
         <v>144686000.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
         <v>149</v>
       </c>
       <c r="B25">
         <v>-48246000.0</v>
       </c>
       <c r="C25">
-        <v>-48246000.0</v>
+        <v>-57597000.0</v>
       </c>
       <c r="D25">
         <v>-9471000.0</v>
       </c>
       <c r="E25">
         <v>11178000.0</v>
       </c>
       <c r="F25">
         <v>-81973000.0</v>
       </c>
       <c r="G25">
         <v>-91784000.0</v>
       </c>
       <c r="H25">
         <v>-88663000.0</v>
       </c>
       <c r="I25">
         <v>95966000.0</v>
       </c>
       <c r="J25">
         <v>-20328000.0</v>
       </c>
       <c r="K25">
         <v>-59284000.0</v>
       </c>
@@ -13989,51 +13993,53 @@
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26">
         <v>0.0</v>
       </c>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
         <v>151</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
+      <c r="C27">
+        <v>9351000.0</v>
+      </c>
       <c r="D27">
         <v>9351000.0</v>
       </c>
       <c r="E27">
         <v>6585000.0</v>
       </c>
       <c r="F27">
         <v>5230000.0</v>
       </c>
       <c r="G27">
         <v>8781000.0</v>
       </c>
       <c r="H27">
         <v>2410000.0</v>
       </c>
       <c r="I27">
         <v>3509000.0</v>
       </c>
       <c r="J27">
         <v>7896000.0</v>
       </c>
       <c r="K27">
         <v>2802000.0</v>
       </c>
       <c r="L27"/>