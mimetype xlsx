--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4837,51 +4837,51 @@
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>148</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
         <v>149</v>
       </c>
       <c r="CK1" t="s">
         <v>150</v>
       </c>
       <c r="CL1" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="2" spans="1:90">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
-        <v>115522000.0</v>
+        <v>32422000.0</v>
       </c>
       <c r="C2">
         <v>118661000.0</v>
       </c>
       <c r="D2">
         <v>23364000.0</v>
       </c>
       <c r="E2">
         <v>23595000.0</v>
       </c>
       <c r="F2">
         <v>32153000.0</v>
       </c>
       <c r="G2">
         <v>29039000.0</v>
       </c>
       <c r="H2">
         <v>24820000.0</v>
       </c>
       <c r="I2">
         <v>23565000.0</v>
       </c>
       <c r="J2">
         <v>22250000.0</v>
       </c>
@@ -7438,51 +7438,53 @@
       </c>
       <c r="CB15">
         <v>443000.0</v>
       </c>
       <c r="CC15">
         <v>443000.0</v>
       </c>
       <c r="CD15"/>
       <c r="CE15">
         <v>443000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15">
         <v>443000.0</v>
       </c>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
     </row>
     <row r="16" spans="1:90">
       <c r="A16" t="s">
         <v>38</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>29604000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16">
         <v>41780000.0</v>
       </c>
       <c r="E16">
         <v>41519000.0</v>
       </c>
       <c r="F16">
         <v>47085000.0</v>
       </c>
       <c r="G16">
         <v>49665000.0</v>
       </c>
       <c r="H16">
         <v>58654000.0</v>
       </c>
       <c r="I16">
         <v>51528000.0</v>
       </c>
       <c r="J16">
         <v>54842000.0</v>
       </c>
       <c r="K16">
         <v>63823000.0</v>
       </c>
@@ -11869,51 +11871,51 @@
       <c r="CB39">
         <v>15452000.0</v>
       </c>
       <c r="CC39">
         <v>10735000.0</v>
       </c>
       <c r="CD39"/>
       <c r="CE39">
         <v>8454000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39">
         <v>23517000.0</v>
       </c>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
     </row>
     <row r="40" spans="1:90">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>31471000.0</v>
+        <v>53496000.0</v>
       </c>
       <c r="C40">
         <v>35990000.0</v>
       </c>
       <c r="D40">
         <v>45444000.0</v>
       </c>
       <c r="E40">
         <v>47944000.0</v>
       </c>
       <c r="F40">
         <v>45654000.0</v>
       </c>
       <c r="G40">
         <v>55030000.0</v>
       </c>
       <c r="H40">
         <v>45213000.0</v>
       </c>
       <c r="I40">
         <v>47495000.0</v>
       </c>
       <c r="J40">
         <v>47235000.0</v>
       </c>
@@ -19368,51 +19370,51 @@
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
       <c r="CF4">
         <v>0.0</v>
       </c>
       <c r="CG4">
         <v>0.0</v>
       </c>
       <c r="CH4"/>
       <c r="CI4">
         <v>0.0</v>
       </c>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
     </row>
     <row r="5" spans="1:90">
       <c r="A5" t="s">
         <v>155</v>
       </c>
       <c r="B5">
-        <v>125197000.0</v>
+        <v>153148000.0</v>
       </c>
       <c r="C5">
         <v>133356000.0</v>
       </c>
       <c r="D5">
         <v>140097000.0</v>
       </c>
       <c r="E5">
         <v>141588000.0</v>
       </c>
       <c r="F5">
         <v>125150000.0</v>
       </c>
       <c r="G5">
         <v>100369000.0</v>
       </c>
       <c r="H5">
         <v>131009000.0</v>
       </c>
       <c r="I5">
         <v>146258000.0</v>
       </c>
       <c r="J5">
         <v>153622000.0</v>
       </c>
@@ -19632,51 +19634,51 @@
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
       <c r="CF5">
         <v>0.0</v>
       </c>
       <c r="CG5">
         <v>0.0</v>
       </c>
       <c r="CH5"/>
       <c r="CI5">
         <v>0.0</v>
       </c>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
     </row>
     <row r="6" spans="1:90">
       <c r="A6" t="s">
         <v>156</v>
       </c>
       <c r="B6">
-        <v>178355999.0</v>
+        <v>206306999.0</v>
       </c>
       <c r="C6">
         <v>174819000.0</v>
       </c>
       <c r="D6">
         <v>192036000.0</v>
       </c>
       <c r="E6">
         <v>193801000.0</v>
       </c>
       <c r="F6">
         <v>165178000.0</v>
       </c>
       <c r="G6">
         <v>140744000.0</v>
       </c>
       <c r="H6">
         <v>169735000.0</v>
       </c>
       <c r="I6">
         <v>180602000.0</v>
       </c>
       <c r="J6">
         <v>183987000.0</v>
       </c>
@@ -24410,69 +24412,69 @@
       <c r="H28">
         <v>10978000.0</v>
       </c>
       <c r="I28">
         <v>11297000.0</v>
       </c>
       <c r="J28">
         <v>10244000.0</v>
       </c>
       <c r="K28">
         <v>22377000.0</v>
       </c>
       <c r="L28">
         <v>7070000.0</v>
       </c>
       <c r="M28">
         <v>7192000.0</v>
       </c>
       <c r="N28">
         <v>6845000.0</v>
       </c>
       <c r="O28">
         <v>14891000.0</v>
       </c>
       <c r="P28">
-        <v>10241000.0</v>
+        <v>7157000.0</v>
       </c>
       <c r="Q28">
-        <v>10338000.0</v>
+        <v>7136000.0</v>
       </c>
       <c r="R28">
-        <v>10111000.0</v>
+        <v>7391000.0</v>
       </c>
       <c r="S28">
         <v>18584000.0</v>
       </c>
       <c r="T28">
         <v>7342000.0</v>
       </c>
       <c r="U28">
-        <v>9675000.0</v>
+        <v>7130000.0</v>
       </c>
       <c r="V28">
-        <v>13404000.0</v>
+        <v>10895000.0</v>
       </c>
       <c r="W28">
         <v>9047000.0</v>
       </c>
       <c r="X28">
         <v>6048000.0</v>
       </c>
       <c r="Y28">
         <v>8954000.0</v>
       </c>
       <c r="Z28">
         <v>8150000.0</v>
       </c>
       <c r="AA28">
         <v>9262000.0</v>
       </c>
       <c r="AB28">
         <v>8693000.0</v>
       </c>
       <c r="AC28">
         <v>8555000.0</v>
       </c>
       <c r="AD28">
         <v>9060000.0</v>
       </c>
@@ -26071,51 +26073,51 @@
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
         <v>190</v>
       </c>
       <c r="B9">
-        <v>-3783000.0</v>
+        <v>2039000.0</v>
       </c>
       <c r="C9">
         <v>-6544000.0</v>
       </c>
       <c r="D9">
         <v>-21725000.0</v>
       </c>
       <c r="E9">
         <v>1483000.0</v>
       </c>
       <c r="F9">
         <v>786000.0</v>
       </c>
       <c r="G9">
         <v>-411000.0</v>
       </c>
       <c r="H9">
         <v>2080000.0</v>
       </c>
       <c r="I9">
         <v>-2723000.0</v>
       </c>
       <c r="J9">
         <v>-2544000.0</v>
       </c>
@@ -26443,57 +26445,57 @@
       <c r="R14">
         <v>60906000.0</v>
       </c>
       <c r="S14">
         <v>51025000.0</v>
       </c>
       <c r="T14">
         <v>41093000.0</v>
       </c>
       <c r="U14">
         <v>31111000.0</v>
       </c>
       <c r="V14">
         <v>27114000.0</v>
       </c>
       <c r="W14">
         <v>-33790000.0</v>
       </c>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>-63549999.0</v>
+        <v>63549999.0</v>
       </c>
       <c r="C15">
-        <v>-62807000.0</v>
+        <v>62807000.0</v>
       </c>
       <c r="D15">
-        <v>-60696000.0</v>
+        <v>60696000.0</v>
       </c>
       <c r="E15">
         <v>61483000.0</v>
       </c>
       <c r="F15">
         <v>30887000.0</v>
       </c>
       <c r="G15">
         <v>30887000.0</v>
       </c>
       <c r="H15">
         <v>30887000.0</v>
       </c>
       <c r="I15">
         <v>30887000.0</v>
       </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15">
@@ -30253,60 +30255,60 @@
       </c>
       <c r="BY14">
         <v>-11326000.0</v>
       </c>
       <c r="BZ14">
         <v>-11716000.0</v>
       </c>
       <c r="CA14">
         <v>56995000.0</v>
       </c>
       <c r="CB14">
         <v>-9092000.0</v>
       </c>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
     </row>
     <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>196</v>
       </c>
       <c r="B15">
-        <v>-16378000.0</v>
+        <v>16378000.0</v>
       </c>
       <c r="C15">
-        <v>-16370027.0</v>
+        <v>16370027.0</v>
       </c>
       <c r="D15">
-        <v>-16508303.0</v>
+        <v>16508303.0</v>
       </c>
       <c r="E15">
-        <v>-16772000.0</v>
+        <v>16772000.0</v>
       </c>
       <c r="F15">
         <v>15890000.0</v>
       </c>
       <c r="G15">
         <v>16320000.0</v>
       </c>
       <c r="H15">
         <v>15476000.0</v>
       </c>
       <c r="I15">
         <v>15476000.0</v>
       </c>
       <c r="J15">
         <v>15535000.0</v>
       </c>
       <c r="K15">
         <v>14909450.0</v>
       </c>
       <c r="L15">
         <v>14802000.0</v>
       </c>
       <c r="M15">
         <v>15099000.0</v>
       </c>