--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -857,2623 +860,2748 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>1772100000.0</v>
+      </c>
+      <c r="C2">
         <v>2949800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2095900000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2169700000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1181200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1177400000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1396400000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1529100000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1552200000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1518000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1560700000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1599200000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1556800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>2271500000.0</v>
+      </c>
+      <c r="C7">
         <v>2763000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>2847800000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2875700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2960300000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3070400000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3305800000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>75200000.0</v>
       </c>
       <c r="C8">
         <v>75200000.0</v>
       </c>
       <c r="D8">
         <v>75200000.0</v>
       </c>
       <c r="E8">
         <v>75200000.0</v>
       </c>
       <c r="F8">
-        <v>75100000.0</v>
+        <v>75200000.0</v>
       </c>
       <c r="G8">
         <v>75100000.0</v>
       </c>
       <c r="H8">
         <v>75100000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>75100000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>59600000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>34100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>33900000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31100000.0</v>
       </c>
       <c r="K9">
         <v>31100000.0</v>
       </c>
-      <c r="L9"/>
+      <c r="L9">
+        <v>31100000.0</v>
+      </c>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>168700000.0</v>
+      </c>
+      <c r="C10">
         <v>273800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>303400000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>230700000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>210400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>277600000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>301400000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>296200000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>332400000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>323800000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>195800000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>196300000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>157200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12">
         <v>277600000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>301400000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>296200000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>332400000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>323800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>258500000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>75200000.0</v>
       </c>
       <c r="F13">
-        <v>75100000.0</v>
+        <v>75200000.0</v>
       </c>
       <c r="G13">
         <v>75100000.0</v>
       </c>
       <c r="H13">
         <v>75100000.0</v>
       </c>
       <c r="I13">
         <v>75100000.0</v>
       </c>
       <c r="J13">
         <v>75100000.0</v>
       </c>
       <c r="K13">
         <v>75100000.0</v>
       </c>
       <c r="L13">
         <v>75100000.0</v>
       </c>
       <c r="M13">
         <v>75100000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>75100000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>1353650720.0</v>
       </c>
       <c r="C14">
         <v>1353650720.0</v>
       </c>
       <c r="D14">
+        <v>1353650720.0</v>
+      </c>
+      <c r="E14">
         <v>1353300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1353280470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1352700000.0</v>
       </c>
       <c r="G14">
         <v>1352700000.0</v>
       </c>
       <c r="H14">
         <v>1352700000.0</v>
       </c>
       <c r="I14">
+        <v>1352700000.0</v>
+      </c>
+      <c r="J14">
         <v>1352500000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>32</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
         <v>67900000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>201700000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>311700000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>305000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>307400000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>444600000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>437900000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>568800000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>562300000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>570900000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>413900000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>298900000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="B21">
+        <v>33</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21">
         <v>69600000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>87900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>100200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>107000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>420600000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>133100000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>245900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>202800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>173500000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>152200000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>108600000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>645900000.0</v>
+      </c>
+      <c r="C22">
         <v>686300000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>763500000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>871400000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>781900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>778700000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>896100000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>913100000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>950000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>983100000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>936800000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1011000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>976000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
-    </row>
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>236500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>153000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>258700000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>310800000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>242300000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>184000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14500000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>522000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>595000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>10600000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>93800000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>42900000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>2628600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2761500000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2831000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>522000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>595000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10600000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>2108700000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2074300000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1607900000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1467700000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1298900000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>393200000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>375600000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>40</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>467600000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>620700000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>865500000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>843900000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>816700000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>820800000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>744000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>602300000.0</v>
       </c>
-      <c r="J28"/>
       <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>377300000.0</v>
+      </c>
+      <c r="C29">
         <v>1322800000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1904300000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2043300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2321500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2416600000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2331400000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2487200000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2624700000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>182700000.0</v>
+      </c>
+      <c r="C30">
         <v>83400000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>113700000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>93400000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>82200000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>303600000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>307400000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>361200000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>377800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>307300000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>233800000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>256100000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>219800000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>535200000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>855300000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>901700000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>620000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>555400000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>875300000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>740200000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>631400000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>862600000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>873500000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-1451500000.0</v>
+      </c>
+      <c r="C32">
         <v>-1221400000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-2141300000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-2233400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2215900000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2282000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-2659500000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1996200000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1341100000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>3640400000.0</v>
+      </c>
+      <c r="C33">
         <v>4402400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>5725000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5886100000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6279800000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6457400000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6865000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3773100000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3795800000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3512100000.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>1892400000.0</v>
+      </c>
+      <c r="C35">
         <v>2586300000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2595600000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2711300000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2796700000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2839500000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2966000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>286000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>699000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>778600000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-      <c r="E36">
+      <c r="E36"/>
+      <c r="F36">
         <v>-100000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>6865000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>3773100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>198100000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>141200000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>130300000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>160600000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>165700000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>189000000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>179800000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>35000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>207400000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>167600000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>65700000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>85100000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>55200000.0</v>
       </c>
-      <c r="G39"/>
       <c r="H39"/>
-      <c r="I39">
+      <c r="I39"/>
+      <c r="J39">
         <v>11200000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2600000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>400000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>1300000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6900000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B40">
+        <v>52</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
         <v>400000.0</v>
       </c>
-      <c r="C40"/>
-      <c r="D40">
+      <c r="D40"/>
+      <c r="E40">
         <v>2249800000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>975900000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1011600000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1101500000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1003800000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1047600000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>883300000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>860400000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>872900000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>821700000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>163200000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>165900000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>210900000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>204500000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>245400000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>177000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>183600000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>204400000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>134500000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>116800000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42">
         <v>-292900000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-206700000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-204400000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-308600000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-333300000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-294000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>12400000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-321900000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-158600000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-125800000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>2645900000.0</v>
+      </c>
+      <c r="C45">
         <v>3160500000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4774900000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3473000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>5133300000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5294500000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5825100000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>2645900000.0</v>
+      </c>
+      <c r="C46">
         <v>3160500000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3370400000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3473000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3550900000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3644000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4006500000.0</v>
       </c>
-      <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3473000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>3550900000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>3644000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4006500000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>4187500000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1184200000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1099500000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1140800000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1219200000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1081700000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>1127200000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1363100000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1417500000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1388500000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>1330600000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>1855700000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>1366600000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1591500000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>1461600000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1281100000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>99200000.0</v>
+      </c>
+      <c r="C50">
         <v>504900000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>771100000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>837500000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>743500000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>852000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>938200000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1025700000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>412700000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>369600000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>86200000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>27300000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>90800000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>938200000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>725700000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>412700000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>347300000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>643400000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>27300000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>90800000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>95800000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>70700000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>62700000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>465700000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>571200000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:13">
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>4652100000.0</v>
+      </c>
+      <c r="C55">
         <v>7272000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7111100000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>7326300000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7604800000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7900500000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>8369900000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>8533000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5467200000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5128900000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4820900000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4316300000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3963500000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>1011700000.0</v>
+      </c>
+      <c r="C56">
         <v>2869600000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1386100000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1440200000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1325000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1443100000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1504900000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1570500000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1671400000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1616800000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1440300000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1930400000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1931100000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>2463200000.0</v>
+      </c>
+      <c r="C57">
         <v>4091000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3527400000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3673600000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3540900000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3725100000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4164400000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4294700000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>3012500000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2770900000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3150700000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2565500000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2426400000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>4355600000.0</v>
+      </c>
+      <c r="C58">
         <v>6677300000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6123000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6384900000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6337600000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6578200000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>7160700000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7406600000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3777200000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3623600000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3445100000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2793800000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2586100000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>278100000.0</v>
+      </c>
+      <c r="C60">
         <v>581400000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>980200000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>947100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1267200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1322300000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1209200000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1126400000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1690000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1505300000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1375800000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1428700000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1281000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AG62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:33">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="D1" t="s">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="F1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="G1" t="s">
         <v>77</v>
       </c>
       <c r="H1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="I1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="J1" t="s">
         <v>79</v>
       </c>
       <c r="K1" t="s">
         <v>80</v>
       </c>
       <c r="L1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="M1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="N1" t="s">
         <v>82</v>
       </c>
       <c r="O1" t="s">
         <v>83</v>
       </c>
       <c r="P1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="Q1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="R1" t="s">
         <v>85</v>
       </c>
       <c r="S1" t="s">
         <v>86</v>
       </c>
       <c r="T1" t="s">
-        <v>6</v>
+        <v>87</v>
       </c>
       <c r="U1" t="s">
-        <v>87</v>
+        <v>7</v>
       </c>
       <c r="V1" t="s">
         <v>88</v>
       </c>
       <c r="W1" t="s">
         <v>89</v>
       </c>
       <c r="X1" t="s">
-        <v>7</v>
+        <v>90</v>
       </c>
       <c r="Y1" t="s">
-        <v>90</v>
+        <v>8</v>
       </c>
       <c r="Z1" t="s">
         <v>91</v>
       </c>
       <c r="AA1" t="s">
         <v>92</v>
       </c>
       <c r="AB1" t="s">
-        <v>8</v>
+        <v>93</v>
       </c>
       <c r="AC1" t="s">
-        <v>93</v>
+        <v>9</v>
       </c>
       <c r="AD1" t="s">
         <v>94</v>
       </c>
       <c r="AE1" t="s">
         <v>95</v>
       </c>
       <c r="AF1" t="s">
-        <v>9</v>
+        <v>96</v>
       </c>
       <c r="AG1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:33">
+        <v>10</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>1772100000.0</v>
+      </c>
+      <c r="C2">
         <v>1782900000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2949800000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1835800000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2095900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1952100000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>1214500000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>1976700000.0</v>
       </c>
-      <c r="K2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L2"/>
       <c r="M2">
         <v>1181200000.0</v>
       </c>
       <c r="N2">
+        <v>1181200000.0</v>
+      </c>
+      <c r="O2">
         <v>1892400000.0</v>
       </c>
-      <c r="O2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P2"/>
       <c r="Q2">
         <v>1177400000.0</v>
       </c>
       <c r="R2">
+        <v>1177400000.0</v>
+      </c>
+      <c r="S2">
         <v>2022900000.0</v>
       </c>
-      <c r="S2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T2"/>
       <c r="U2">
         <v>1396400000.0</v>
       </c>
       <c r="V2">
+        <v>1396400000.0</v>
+      </c>
+      <c r="W2">
         <v>2273800000.0</v>
       </c>
-      <c r="W2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X2"/>
       <c r="Y2">
         <v>1529100000.0</v>
       </c>
-      <c r="Z2"/>
+      <c r="Z2">
+        <v>1529100000.0</v>
+      </c>
       <c r="AA2"/>
-      <c r="AB2">
-[...1 lines deleted...]
-      </c>
+      <c r="AB2"/>
       <c r="AC2">
         <v>1552200000.0</v>
       </c>
-      <c r="AD2"/>
+      <c r="AD2">
+        <v>1552200000.0</v>
+      </c>
       <c r="AE2"/>
-      <c r="AF2">
-[...1 lines deleted...]
-      </c>
+      <c r="AF2"/>
       <c r="AG2">
         <v>1518000000.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:33">
+      <c r="AH2">
+        <v>1518000000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
-    </row>
-    <row r="4" spans="1:33">
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-    </row>
-    <row r="5" spans="1:33">
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
-    </row>
-    <row r="6" spans="1:33">
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
-    </row>
-    <row r="7" spans="1:33">
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>2271500000.0</v>
+      </c>
+      <c r="C7">
         <v>2785400000.0</v>
       </c>
-      <c r="C7">
-[...1 lines deleted...]
-      </c>
       <c r="D7">
+        <v>2763000000.0</v>
+      </c>
+      <c r="E7">
         <v>2783200000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2847800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2713700000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7">
+      <c r="H7"/>
+      <c r="I7">
         <v>2875700000.0</v>
       </c>
-      <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7">
         <v>2814400000.0</v>
       </c>
-      <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>2960300000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>2957700000.0</v>
       </c>
-      <c r="O7"/>
-      <c r="P7">
+      <c r="P7"/>
+      <c r="Q7">
         <v>3070400000.0</v>
       </c>
-      <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>3269100000.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7">
+      <c r="T7"/>
+      <c r="U7">
         <v>3305800000.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7">
+      <c r="V7"/>
+      <c r="W7">
         <v>3624500000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-    </row>
-    <row r="8" spans="1:33">
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>75200000.0</v>
       </c>
       <c r="C8">
         <v>75200000.0</v>
       </c>
       <c r="D8">
         <v>75200000.0</v>
       </c>
       <c r="E8">
         <v>75200000.0</v>
       </c>
       <c r="F8">
         <v>75200000.0</v>
       </c>
-      <c r="G8"/>
-      <c r="H8">
+      <c r="G8">
         <v>75200000.0</v>
       </c>
-      <c r="I8"/>
-      <c r="J8">
+      <c r="H8"/>
+      <c r="I8">
         <v>75200000.0</v>
       </c>
-      <c r="K8"/>
-      <c r="L8">
+      <c r="J8"/>
+      <c r="K8">
         <v>75200000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="L8"/>
+      <c r="M8">
         <v>75200000.0</v>
       </c>
-      <c r="O8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>75200000.0</v>
+      </c>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-    </row>
-    <row r="9" spans="1:33">
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>59600000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>34100000.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>34100000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9">
+      <c r="V9"/>
+      <c r="W9">
         <v>59500000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>33900000.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>59600000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9">
+      <c r="AB9"/>
+      <c r="AC9">
         <v>33100000.0</v>
       </c>
-      <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
-    </row>
-    <row r="10" spans="1:33">
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>168700000.0</v>
+      </c>
+      <c r="C10">
         <v>537200000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>273800000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>313500000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>303400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>218800000.0</v>
       </c>
-      <c r="G10"/>
-      <c r="H10">
+      <c r="H10"/>
+      <c r="I10">
         <v>230700000.0</v>
       </c>
-      <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>219100000.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>210400000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>262700000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10">
         <v>277600000.0</v>
       </c>
-      <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>274900000.0</v>
       </c>
-      <c r="S10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T10"/>
       <c r="U10">
         <v>301400000.0</v>
       </c>
       <c r="V10">
-        <v>313300000.0</v>
+        <v>301400000.0</v>
       </c>
       <c r="W10">
         <v>313300000.0</v>
       </c>
       <c r="X10">
-        <v>296200000.0</v>
+        <v>313300000.0</v>
       </c>
       <c r="Y10">
         <v>296200000.0</v>
       </c>
       <c r="Z10">
-        <v>330200000.0</v>
+        <v>296200000.0</v>
       </c>
       <c r="AA10">
         <v>330200000.0</v>
       </c>
       <c r="AB10">
-        <v>236600000.0</v>
+        <v>330200000.0</v>
       </c>
       <c r="AC10">
         <v>236600000.0</v>
       </c>
       <c r="AD10">
-        <v>299100000.0</v>
+        <v>236600000.0</v>
       </c>
       <c r="AE10">
         <v>299100000.0</v>
       </c>
       <c r="AF10">
-        <v>253100000.0</v>
+        <v>299100000.0</v>
       </c>
       <c r="AG10">
         <v>253100000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:33">
+      <c r="AH10">
+        <v>253100000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
-    </row>
-    <row r="12" spans="1:33">
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>277600000.0</v>
       </c>
-      <c r="Q12"/>
-      <c r="R12">
+      <c r="R12"/>
+      <c r="S12">
         <v>274900000.0</v>
       </c>
-      <c r="S12"/>
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12">
         <v>301400000.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="V12"/>
+      <c r="W12">
         <v>313300000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>296200000.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>330200000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>332400000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
-    </row>
-    <row r="13" spans="1:33">
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
-[...1 lines deleted...]
-      </c>
+      <c r="G13"/>
       <c r="H13">
         <v>75200000.0</v>
       </c>
       <c r="I13">
         <v>75200000.0</v>
       </c>
       <c r="J13">
         <v>75200000.0</v>
       </c>
       <c r="K13">
         <v>75200000.0</v>
       </c>
       <c r="L13">
         <v>75200000.0</v>
       </c>
       <c r="M13">
         <v>75200000.0</v>
       </c>
       <c r="N13">
         <v>75200000.0</v>
       </c>
       <c r="O13">
         <v>75200000.0</v>
       </c>
       <c r="P13">
-        <v>75100000.0</v>
+        <v>75200000.0</v>
       </c>
       <c r="Q13">
         <v>75100000.0</v>
       </c>
       <c r="R13">
         <v>75100000.0</v>
       </c>
       <c r="S13">
         <v>75100000.0</v>
       </c>
       <c r="T13">
         <v>75100000.0</v>
       </c>
       <c r="U13">
         <v>75100000.0</v>
       </c>
       <c r="V13">
         <v>75100000.0</v>
       </c>
       <c r="W13">
         <v>75100000.0</v>
       </c>
       <c r="X13">
         <v>75100000.0</v>
       </c>
@@ -3482,4280 +3610,4429 @@
       </c>
       <c r="Z13">
         <v>75100000.0</v>
       </c>
       <c r="AA13">
         <v>75100000.0</v>
       </c>
       <c r="AB13">
         <v>75100000.0</v>
       </c>
       <c r="AC13">
         <v>75100000.0</v>
       </c>
       <c r="AD13">
         <v>75100000.0</v>
       </c>
       <c r="AE13">
         <v>75100000.0</v>
       </c>
       <c r="AF13">
         <v>75100000.0</v>
       </c>
       <c r="AG13">
         <v>75100000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:33">
+      <c r="AH13">
+        <v>75100000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>1353650720.0</v>
       </c>
       <c r="C14">
         <v>1353650720.0</v>
       </c>
       <c r="D14">
         <v>1353650720.0</v>
       </c>
       <c r="E14">
         <v>1353650720.0</v>
       </c>
       <c r="F14">
+        <v>1353650720.0</v>
+      </c>
+      <c r="G14">
         <v>1353300000.0</v>
       </c>
-      <c r="G14"/>
-      <c r="H14">
+      <c r="H14"/>
+      <c r="I14">
         <v>1353300000.0</v>
       </c>
-      <c r="I14"/>
-      <c r="J14">
+      <c r="J14"/>
+      <c r="K14">
         <v>1352900000.0</v>
       </c>
-      <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>1353280470.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14">
+      <c r="N14"/>
+      <c r="O14">
         <v>1353101170.0</v>
       </c>
-      <c r="O14"/>
-      <c r="P14">
+      <c r="P14"/>
+      <c r="Q14">
         <v>1352700000.0</v>
       </c>
-      <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>1352700000.0</v>
       </c>
-      <c r="S14"/>
-      <c r="T14">
+      <c r="T14"/>
+      <c r="U14">
         <v>1352700000.0</v>
       </c>
-      <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-    </row>
-    <row r="15" spans="1:33">
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
-    </row>
-    <row r="16" spans="1:33">
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-    </row>
-    <row r="17" spans="1:33">
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
-    </row>
-    <row r="18" spans="1:33">
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-    </row>
-    <row r="19" spans="1:33">
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-    </row>
-    <row r="20" spans="1:33">
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>67900000.0</v>
       </c>
-      <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>201700000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
+      <c r="H20"/>
+      <c r="I20">
         <v>311700000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>305000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>307400000.0</v>
       </c>
-      <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>444600000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
-[...1 lines deleted...]
-      </c>
+      <c r="X20"/>
       <c r="Y20">
         <v>436400000.0</v>
       </c>
-      <c r="Z20"/>
+      <c r="Z20">
+        <v>436400000.0</v>
+      </c>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>568800000.0</v>
       </c>
-      <c r="AD20"/>
+      <c r="AD20">
+        <v>568800000.0</v>
+      </c>
       <c r="AE20"/>
-      <c r="AF20">
-[...1 lines deleted...]
-      </c>
+      <c r="AF20"/>
       <c r="AG20">
         <v>562300000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:33">
+      <c r="AH20">
+        <v>562300000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21"/>
-      <c r="C21">
+      <c r="C21"/>
+      <c r="D21">
         <v>69600000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>87900000.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-      <c r="H21">
+      <c r="H21"/>
+      <c r="I21">
         <v>100200000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>107000000.0</v>
       </c>
-      <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21">
         <v>420600000.0</v>
       </c>
-      <c r="Q21"/>
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21">
         <v>579900000.0</v>
       </c>
-      <c r="S21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T21"/>
       <c r="U21">
         <v>589200000.0</v>
       </c>
       <c r="V21">
-        <v>588100000.0</v>
+        <v>589200000.0</v>
       </c>
       <c r="W21">
         <v>588100000.0</v>
       </c>
       <c r="X21">
+        <v>588100000.0</v>
+      </c>
+      <c r="Y21">
         <v>571000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>230300000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>689100000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>788300000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>814700000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>245900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793200000.0</v>
       </c>
       <c r="AE21">
         <v>793200000.0</v>
       </c>
       <c r="AF21">
-        <v>202800000.0</v>
+        <v>793200000.0</v>
       </c>
       <c r="AG21">
         <v>202800000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:33">
+      <c r="AH21">
+        <v>202800000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>645900000.0</v>
+      </c>
+      <c r="C22">
         <v>659000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>686300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>634700000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>763500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>744900000.0</v>
       </c>
       <c r="G22">
         <v>744900000.0</v>
       </c>
       <c r="H22">
-        <v>871400000.0</v>
+        <v>744900000.0</v>
       </c>
       <c r="I22">
         <v>871400000.0</v>
       </c>
       <c r="J22">
-        <v>793100000.0</v>
+        <v>871400000.0</v>
       </c>
       <c r="K22">
         <v>793100000.0</v>
       </c>
       <c r="L22">
-        <v>781900000.0</v>
+        <v>793100000.0</v>
       </c>
       <c r="M22">
         <v>781900000.0</v>
       </c>
       <c r="N22">
-        <v>745800000.0</v>
+        <v>781900000.0</v>
       </c>
       <c r="O22">
         <v>745800000.0</v>
       </c>
       <c r="P22">
-        <v>778700000.0</v>
+        <v>745800000.0</v>
       </c>
       <c r="Q22">
         <v>778700000.0</v>
       </c>
       <c r="R22">
-        <v>841800000.0</v>
+        <v>778700000.0</v>
       </c>
       <c r="S22">
         <v>841800000.0</v>
       </c>
       <c r="T22">
-        <v>896100000.0</v>
+        <v>841800000.0</v>
       </c>
       <c r="U22">
         <v>896100000.0</v>
       </c>
       <c r="V22">
-        <v>848300000.0</v>
+        <v>896100000.0</v>
       </c>
       <c r="W22">
         <v>848300000.0</v>
       </c>
       <c r="X22">
-        <v>913100000.0</v>
+        <v>848300000.0</v>
       </c>
       <c r="Y22">
         <v>913100000.0</v>
       </c>
       <c r="Z22">
-        <v>920600000.0</v>
+        <v>913100000.0</v>
       </c>
       <c r="AA22">
         <v>920600000.0</v>
       </c>
       <c r="AB22">
-        <v>950000000.0</v>
+        <v>920600000.0</v>
       </c>
       <c r="AC22">
         <v>950000000.0</v>
       </c>
       <c r="AD22">
-        <v>967500000.0</v>
+        <v>950000000.0</v>
       </c>
       <c r="AE22">
         <v>967500000.0</v>
       </c>
       <c r="AF22">
-        <v>983100000.0</v>
+        <v>967500000.0</v>
       </c>
       <c r="AG22">
         <v>983100000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:33">
+      <c r="AH22">
+        <v>983100000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
       <c r="R23"/>
       <c r="S23"/>
       <c r="T23"/>
       <c r="U23"/>
       <c r="V23"/>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
       <c r="AF23"/>
       <c r="AG23"/>
-    </row>
-    <row r="24" spans="1:33">
+      <c r="AH23"/>
+    </row>
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
         <v>0.0</v>
       </c>
       <c r="C24">
+        <v>0.0</v>
+      </c>
+      <c r="D24">
         <v>236500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>193900000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>153000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>265400000.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24">
         <v>258700000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>414000000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>310800000.0</v>
       </c>
-      <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>505500000.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>242300000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>147700000.0</v>
       </c>
-      <c r="S24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T24"/>
       <c r="U24">
         <v>184000000.0</v>
       </c>
       <c r="V24">
-        <v>299100000.0</v>
+        <v>184000000.0</v>
       </c>
       <c r="W24">
         <v>299100000.0</v>
       </c>
       <c r="X24">
-        <v>14500000.0</v>
+        <v>299100000.0</v>
       </c>
       <c r="Y24">
         <v>14500000.0</v>
       </c>
       <c r="Z24">
-        <v>170800000.0</v>
+        <v>14500000.0</v>
       </c>
       <c r="AA24">
         <v>170800000.0</v>
       </c>
       <c r="AB24">
-        <v>522000000.0</v>
+        <v>170800000.0</v>
       </c>
       <c r="AC24">
         <v>522000000.0</v>
       </c>
       <c r="AD24">
-        <v>512200000.0</v>
+        <v>522000000.0</v>
       </c>
       <c r="AE24">
         <v>512200000.0</v>
       </c>
       <c r="AF24">
-        <v>595000000.0</v>
+        <v>512200000.0</v>
       </c>
       <c r="AG24">
         <v>595000000.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:33">
+      <c r="AH24">
+        <v>595000000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-      <c r="P25">
+      <c r="P25"/>
+      <c r="Q25">
         <v>2628600000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>2668600000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>2761500000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25">
+      <c r="V25"/>
+      <c r="W25">
         <v>3152800000.0</v>
       </c>
-      <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25">
         <v>2831000000.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>3340400000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25">
+      <c r="AB25"/>
+      <c r="AC25">
         <v>522000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
-    </row>
-    <row r="26" spans="1:33">
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
-[...1 lines deleted...]
-      </c>
+      <c r="T26"/>
       <c r="U26">
         <v>2108700000.0</v>
       </c>
       <c r="V26">
-        <v>2085200000.0</v>
+        <v>2108700000.0</v>
       </c>
       <c r="W26">
         <v>2085200000.0</v>
       </c>
       <c r="X26">
-        <v>2074300000.0</v>
+        <v>2085200000.0</v>
       </c>
       <c r="Y26">
         <v>2074300000.0</v>
       </c>
       <c r="Z26">
-        <v>1666600000.0</v>
+        <v>2074300000.0</v>
       </c>
       <c r="AA26">
         <v>1666600000.0</v>
       </c>
       <c r="AB26">
-        <v>1607900000.0</v>
+        <v>1666600000.0</v>
       </c>
       <c r="AC26">
         <v>1607900000.0</v>
       </c>
       <c r="AD26">
-        <v>1503300000.0</v>
+        <v>1607900000.0</v>
       </c>
       <c r="AE26">
         <v>1503300000.0</v>
       </c>
       <c r="AF26">
-        <v>1467700000.0</v>
+        <v>1503300000.0</v>
       </c>
       <c r="AG26">
         <v>1467700000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:33">
+      <c r="AH26">
+        <v>1467700000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
-    </row>
-    <row r="28" spans="1:33">
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28"/>
-      <c r="C28">
+      <c r="C28"/>
+      <c r="D28">
         <v>467600000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>548700000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>620700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>882900000.0</v>
       </c>
-      <c r="G28"/>
-      <c r="H28">
+      <c r="H28"/>
+      <c r="I28">
         <v>865500000.0</v>
       </c>
-      <c r="I28"/>
-      <c r="J28">
+      <c r="J28"/>
+      <c r="K28">
         <v>994700000.0</v>
       </c>
-      <c r="K28"/>
-      <c r="L28">
+      <c r="L28"/>
+      <c r="M28">
         <v>843900000.0</v>
       </c>
-      <c r="M28"/>
-      <c r="N28">
+      <c r="N28"/>
+      <c r="O28">
         <v>935300000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28">
+      <c r="P28"/>
+      <c r="Q28">
         <v>816700000.0</v>
       </c>
-      <c r="Q28"/>
-      <c r="R28">
+      <c r="R28"/>
+      <c r="S28">
         <v>1090900000.0</v>
       </c>
-      <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
       <c r="AF28"/>
       <c r="AG28"/>
-    </row>
-    <row r="29" spans="1:33">
+      <c r="AH28"/>
+    </row>
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>377300000.0</v>
+      </c>
+      <c r="C29">
         <v>724200000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1322800000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1806300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1904300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2022400000.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29">
+      <c r="H29"/>
+      <c r="I29">
         <v>2043300000.0</v>
       </c>
-      <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29">
         <v>2226600000.0</v>
       </c>
-      <c r="K29"/>
-      <c r="L29">
+      <c r="L29"/>
+      <c r="M29">
         <v>2321500000.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29">
+      <c r="N29"/>
+      <c r="O29">
         <v>2320600000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29">
+      <c r="P29"/>
+      <c r="Q29">
         <v>2416600000.0</v>
       </c>
-      <c r="Q29"/>
-      <c r="R29">
+      <c r="R29"/>
+      <c r="S29">
         <v>2470300000.0</v>
       </c>
-      <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
-    </row>
-    <row r="30" spans="1:33">
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>182700000.0</v>
+      </c>
+      <c r="C30">
         <v>186700000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>83400000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>222500000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>113700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255600000.0</v>
       </c>
       <c r="G30">
         <v>255600000.0</v>
       </c>
       <c r="H30">
-        <v>272400000.0</v>
+        <v>255600000.0</v>
       </c>
       <c r="I30">
         <v>272400000.0</v>
       </c>
       <c r="J30">
-        <v>228700000.0</v>
+        <v>272400000.0</v>
       </c>
       <c r="K30">
         <v>228700000.0</v>
       </c>
       <c r="L30">
-        <v>247600000.0</v>
+        <v>228700000.0</v>
       </c>
       <c r="M30">
         <v>247600000.0</v>
       </c>
       <c r="N30">
-        <v>240600000.0</v>
+        <v>247600000.0</v>
       </c>
       <c r="O30">
         <v>240600000.0</v>
       </c>
       <c r="P30">
-        <v>331600000.0</v>
+        <v>240600000.0</v>
       </c>
       <c r="Q30">
         <v>331600000.0</v>
       </c>
       <c r="R30">
-        <v>320000000.0</v>
+        <v>331600000.0</v>
       </c>
       <c r="S30">
         <v>320000000.0</v>
       </c>
       <c r="T30">
-        <v>307400000.0</v>
+        <v>320000000.0</v>
       </c>
       <c r="U30">
         <v>307400000.0</v>
       </c>
       <c r="V30">
+        <v>307400000.0</v>
+      </c>
+      <c r="W30">
         <v>320500000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>344500000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>326000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>407200000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>294700000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>369600000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>350700000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>377800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290200000.0</v>
       </c>
       <c r="AE30">
         <v>290200000.0</v>
       </c>
       <c r="AF30">
-        <v>307300000.0</v>
+        <v>290200000.0</v>
       </c>
       <c r="AG30">
         <v>307300000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:33">
+      <c r="AH30">
+        <v>307300000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
-      <c r="F31">
-[...1 lines deleted...]
-      </c>
+      <c r="F31"/>
       <c r="G31">
         <v>520700000.0</v>
       </c>
       <c r="H31">
-        <v>535200000.0</v>
+        <v>520700000.0</v>
       </c>
       <c r="I31">
         <v>535200000.0</v>
       </c>
       <c r="J31">
-        <v>608000000.0</v>
+        <v>535200000.0</v>
       </c>
       <c r="K31">
         <v>608000000.0</v>
       </c>
       <c r="L31">
-        <v>855300000.0</v>
+        <v>608000000.0</v>
       </c>
       <c r="M31">
         <v>855300000.0</v>
       </c>
       <c r="N31">
-        <v>716000000.0</v>
+        <v>855300000.0</v>
       </c>
       <c r="O31">
         <v>716000000.0</v>
       </c>
       <c r="P31">
-        <v>901700000.0</v>
+        <v>716000000.0</v>
       </c>
       <c r="Q31">
         <v>901700000.0</v>
       </c>
       <c r="R31">
-        <v>524600000.0</v>
+        <v>901700000.0</v>
       </c>
       <c r="S31">
         <v>524600000.0</v>
       </c>
       <c r="T31">
-        <v>620000000.0</v>
+        <v>524600000.0</v>
       </c>
       <c r="U31">
         <v>620000000.0</v>
       </c>
       <c r="V31">
-        <v>478200000.0</v>
+        <v>620000000.0</v>
       </c>
       <c r="W31">
         <v>478200000.0</v>
       </c>
       <c r="X31">
-        <v>780300000.0</v>
+        <v>478200000.0</v>
       </c>
       <c r="Y31">
         <v>780300000.0</v>
       </c>
       <c r="Z31">
-        <v>871800000.0</v>
+        <v>780300000.0</v>
       </c>
       <c r="AA31">
         <v>871800000.0</v>
       </c>
       <c r="AB31">
-        <v>875300000.0</v>
+        <v>871800000.0</v>
       </c>
       <c r="AC31">
         <v>875300000.0</v>
       </c>
       <c r="AD31">
-        <v>779000000.0</v>
+        <v>875300000.0</v>
       </c>
       <c r="AE31">
         <v>779000000.0</v>
       </c>
       <c r="AF31">
-        <v>740200000.0</v>
+        <v>779000000.0</v>
       </c>
       <c r="AG31">
         <v>740200000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:33">
+      <c r="AH31">
+        <v>740200000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>-1451500000.0</v>
+      </c>
+      <c r="C32">
         <v>-1098900000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1221400000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-1957400000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-2141300000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2039200000.0</v>
       </c>
-      <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>-2233400000.0</v>
       </c>
-      <c r="I32"/>
-      <c r="J32">
+      <c r="J32"/>
+      <c r="K32">
         <v>-2126000000.0</v>
       </c>
-      <c r="K32"/>
-      <c r="L32">
+      <c r="L32"/>
+      <c r="M32">
         <v>-2215900000.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32">
+      <c r="N32"/>
+      <c r="O32">
         <v>-2069300000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32">
+      <c r="P32"/>
+      <c r="Q32">
         <v>-2282000000.0</v>
       </c>
-      <c r="Q32"/>
-      <c r="R32">
+      <c r="R32"/>
+      <c r="S32">
         <v>-2692900000.0</v>
       </c>
-      <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
-    </row>
-    <row r="33" spans="1:33">
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>3640400000.0</v>
+      </c>
+      <c r="C33">
         <v>4121400000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4402400000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5489800000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5725000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5565700000.0</v>
       </c>
-      <c r="G33"/>
-      <c r="H33">
+      <c r="H33"/>
+      <c r="I33">
         <v>5886100000.0</v>
       </c>
-      <c r="I33"/>
-      <c r="J33">
+      <c r="J33"/>
+      <c r="K33">
         <v>5923400000.0</v>
       </c>
-      <c r="K33"/>
-      <c r="L33">
+      <c r="L33"/>
+      <c r="M33">
         <v>6279800000.0</v>
       </c>
-      <c r="M33"/>
-      <c r="N33">
+      <c r="N33"/>
+      <c r="O33">
         <v>6223300000.0</v>
       </c>
-      <c r="O33"/>
-      <c r="P33">
+      <c r="P33"/>
+      <c r="Q33">
         <v>6457400000.0</v>
       </c>
-      <c r="Q33"/>
-      <c r="R33">
+      <c r="R33"/>
+      <c r="S33">
         <v>6761100000.0</v>
       </c>
-      <c r="S33"/>
-      <c r="T33">
+      <c r="T33"/>
+      <c r="U33">
         <v>6865000000.0</v>
       </c>
-      <c r="U33"/>
-      <c r="V33">
+      <c r="V33"/>
+      <c r="W33">
         <v>7047200000.0</v>
       </c>
-      <c r="W33"/>
       <c r="X33"/>
       <c r="Y33"/>
       <c r="Z33"/>
       <c r="AA33"/>
       <c r="AB33"/>
       <c r="AC33"/>
       <c r="AD33"/>
       <c r="AE33"/>
       <c r="AF33"/>
       <c r="AG33"/>
-    </row>
-    <row r="34" spans="1:33">
+      <c r="AH33"/>
+    </row>
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>1892400000.0</v>
+      </c>
+      <c r="C35">
         <v>2378400000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2586300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2580000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2595600000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2603400000.0</v>
       </c>
-      <c r="G35"/>
-      <c r="H35">
+      <c r="H35"/>
+      <c r="I35">
         <v>2711300000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>2790900000.0</v>
       </c>
-      <c r="K35"/>
-      <c r="L35">
+      <c r="L35"/>
+      <c r="M35">
         <v>2796700000.0</v>
       </c>
-      <c r="M35"/>
-      <c r="N35">
+      <c r="N35"/>
+      <c r="O35">
         <v>3021500000.0</v>
       </c>
-      <c r="O35"/>
-      <c r="P35">
+      <c r="P35"/>
+      <c r="Q35">
         <v>2839500000.0</v>
       </c>
-      <c r="Q35"/>
-      <c r="R35">
+      <c r="R35"/>
+      <c r="S35">
         <v>2935500000.0</v>
       </c>
-      <c r="S35"/>
-      <c r="T35">
+      <c r="T35"/>
+      <c r="U35">
         <v>2966000000.0</v>
       </c>
-      <c r="U35"/>
-      <c r="V35">
+      <c r="V35"/>
+      <c r="W35">
         <v>3370900000.0</v>
       </c>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
       <c r="AG35"/>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
       <c r="I36"/>
       <c r="J36"/>
       <c r="K36"/>
-      <c r="L36">
+      <c r="L36"/>
+      <c r="M36">
         <v>-100000.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>6865000000.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36">
         <v>7047200000.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
       <c r="AA36"/>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36"/>
       <c r="AE36"/>
       <c r="AF36"/>
       <c r="AG36"/>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36"/>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
-    </row>
-    <row r="38" spans="1:33">
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>198100000.0</v>
       </c>
       <c r="J38">
-        <v>152500000.0</v>
+        <v>198100000.0</v>
       </c>
       <c r="K38">
         <v>152500000.0</v>
       </c>
       <c r="L38">
-        <v>141200000.0</v>
+        <v>152500000.0</v>
       </c>
       <c r="M38">
         <v>141200000.0</v>
       </c>
       <c r="N38">
-        <v>125900000.0</v>
+        <v>141200000.0</v>
       </c>
       <c r="O38">
         <v>125900000.0</v>
       </c>
       <c r="P38">
-        <v>130300000.0</v>
+        <v>125900000.0</v>
       </c>
       <c r="Q38">
         <v>130300000.0</v>
       </c>
       <c r="R38">
-        <v>153900000.0</v>
+        <v>130300000.0</v>
       </c>
       <c r="S38">
         <v>153900000.0</v>
       </c>
       <c r="T38">
-        <v>160600000.0</v>
+        <v>153900000.0</v>
       </c>
       <c r="U38">
         <v>160600000.0</v>
       </c>
       <c r="V38">
+        <v>160600000.0</v>
+      </c>
+      <c r="W38">
         <v>15100000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>170900000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>14400000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>184100000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>23200000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>196500000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>26400000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>189000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>187100000.0</v>
       </c>
       <c r="AE38">
         <v>187100000.0</v>
       </c>
       <c r="AF38">
-        <v>179800000.0</v>
+        <v>187100000.0</v>
       </c>
       <c r="AG38">
         <v>179800000.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:33">
+      <c r="AH38">
+        <v>179800000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
-      <c r="F39">
-[...1 lines deleted...]
-      </c>
+      <c r="F39"/>
       <c r="G39">
         <v>139300000.0</v>
       </c>
       <c r="H39">
-        <v>65700000.0</v>
+        <v>139300000.0</v>
       </c>
       <c r="I39">
         <v>65700000.0</v>
       </c>
       <c r="J39">
-        <v>81800000.0</v>
+        <v>65700000.0</v>
       </c>
       <c r="K39">
         <v>81800000.0</v>
       </c>
       <c r="L39">
-        <v>85100000.0</v>
+        <v>81800000.0</v>
       </c>
       <c r="M39">
         <v>85100000.0</v>
       </c>
       <c r="N39">
-        <v>19900000.0</v>
+        <v>85100000.0</v>
       </c>
       <c r="O39">
         <v>19900000.0</v>
       </c>
       <c r="P39">
-        <v>55200000.0</v>
+        <v>19900000.0</v>
       </c>
       <c r="Q39">
         <v>55200000.0</v>
       </c>
-      <c r="R39"/>
+      <c r="R39">
+        <v>55200000.0</v>
+      </c>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
-      <c r="Z39">
-[...1 lines deleted...]
-      </c>
+      <c r="Z39"/>
       <c r="AA39">
         <v>4800000.0</v>
       </c>
       <c r="AB39">
-        <v>11200000.0</v>
+        <v>4800000.0</v>
       </c>
       <c r="AC39">
         <v>11200000.0</v>
       </c>
       <c r="AD39">
-        <v>2700000.0</v>
+        <v>11200000.0</v>
       </c>
       <c r="AE39">
         <v>2700000.0</v>
       </c>
       <c r="AF39">
-        <v>2600000.0</v>
+        <v>2700000.0</v>
       </c>
       <c r="AG39">
         <v>2600000.0</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39">
+        <v>2600000.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>400000.0</v>
       </c>
-      <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-      <c r="G40">
+      <c r="G40"/>
+      <c r="H40">
         <v>2033800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2249800000.0</v>
       </c>
       <c r="I40">
         <v>2249800000.0</v>
       </c>
       <c r="J40">
-        <v>2046900000.0</v>
+        <v>2249800000.0</v>
       </c>
       <c r="K40">
         <v>2046900000.0</v>
       </c>
       <c r="L40">
-        <v>975900000.0</v>
+        <v>2046900000.0</v>
       </c>
       <c r="M40">
         <v>975900000.0</v>
       </c>
       <c r="N40">
-        <v>2012800000.0</v>
+        <v>975900000.0</v>
       </c>
       <c r="O40">
         <v>2012800000.0</v>
       </c>
       <c r="P40">
-        <v>1011600000.0</v>
+        <v>2012800000.0</v>
       </c>
       <c r="Q40">
         <v>1011600000.0</v>
       </c>
       <c r="R40">
-        <v>2163300000.0</v>
+        <v>1011600000.0</v>
       </c>
       <c r="S40">
         <v>2163300000.0</v>
       </c>
       <c r="T40">
-        <v>1101500000.0</v>
+        <v>2163300000.0</v>
       </c>
       <c r="U40">
         <v>1101500000.0</v>
       </c>
       <c r="V40">
-        <v>2473800000.0</v>
+        <v>1101500000.0</v>
       </c>
       <c r="W40">
         <v>2473800000.0</v>
       </c>
       <c r="X40">
-        <v>1057900000.0</v>
+        <v>2473800000.0</v>
       </c>
       <c r="Y40">
         <v>1057900000.0</v>
       </c>
       <c r="Z40">
-        <v>2501500000.0</v>
+        <v>1057900000.0</v>
       </c>
       <c r="AA40">
         <v>2501500000.0</v>
       </c>
       <c r="AB40">
-        <v>1047600000.0</v>
+        <v>2501500000.0</v>
       </c>
       <c r="AC40">
         <v>1047600000.0</v>
       </c>
       <c r="AD40">
-        <v>2342400000.0</v>
+        <v>1047600000.0</v>
       </c>
       <c r="AE40">
         <v>2342400000.0</v>
       </c>
       <c r="AF40">
-        <v>883300000.0</v>
+        <v>2342400000.0</v>
       </c>
       <c r="AG40">
         <v>883300000.0</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40">
+        <v>883300000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
-      <c r="F41">
-[...1 lines deleted...]
-      </c>
+      <c r="F41"/>
       <c r="G41">
         <v>152000000.0</v>
       </c>
       <c r="H41">
-        <v>163200000.0</v>
+        <v>152000000.0</v>
       </c>
       <c r="I41">
         <v>163200000.0</v>
       </c>
       <c r="J41">
-        <v>164500000.0</v>
+        <v>163200000.0</v>
       </c>
       <c r="K41">
         <v>164500000.0</v>
       </c>
       <c r="L41">
-        <v>165900000.0</v>
+        <v>164500000.0</v>
       </c>
       <c r="M41">
         <v>165900000.0</v>
       </c>
       <c r="N41">
-        <v>191300000.0</v>
+        <v>165900000.0</v>
       </c>
       <c r="O41">
         <v>191300000.0</v>
       </c>
       <c r="P41">
-        <v>210900000.0</v>
+        <v>191300000.0</v>
       </c>
       <c r="Q41">
         <v>210900000.0</v>
       </c>
       <c r="R41">
-        <v>266900000.0</v>
+        <v>210900000.0</v>
       </c>
       <c r="S41">
         <v>266900000.0</v>
       </c>
       <c r="T41">
-        <v>204500000.0</v>
+        <v>266900000.0</v>
       </c>
       <c r="U41">
         <v>204500000.0</v>
       </c>
       <c r="V41">
-        <v>218100000.0</v>
+        <v>204500000.0</v>
       </c>
       <c r="W41">
         <v>218100000.0</v>
       </c>
       <c r="X41">
-        <v>271500000.0</v>
+        <v>218100000.0</v>
       </c>
       <c r="Y41">
         <v>271500000.0</v>
       </c>
       <c r="Z41">
-        <v>175400000.0</v>
+        <v>271500000.0</v>
       </c>
       <c r="AA41">
         <v>175400000.0</v>
       </c>
       <c r="AB41">
-        <v>177000000.0</v>
+        <v>175400000.0</v>
       </c>
       <c r="AC41">
         <v>177000000.0</v>
       </c>
       <c r="AD41">
-        <v>187900000.0</v>
+        <v>177000000.0</v>
       </c>
       <c r="AE41">
         <v>187900000.0</v>
       </c>
       <c r="AF41">
-        <v>183600000.0</v>
+        <v>187900000.0</v>
       </c>
       <c r="AG41">
         <v>183600000.0</v>
       </c>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41">
+        <v>183600000.0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
       <c r="D42"/>
       <c r="E42"/>
       <c r="F42"/>
       <c r="G42"/>
-      <c r="H42">
-[...1 lines deleted...]
-      </c>
+      <c r="H42"/>
       <c r="I42">
         <v>-292900000.0</v>
       </c>
       <c r="J42">
-        <v>-287400000.0</v>
+        <v>-292900000.0</v>
       </c>
       <c r="K42">
         <v>-287400000.0</v>
       </c>
       <c r="L42">
-        <v>-206700000.0</v>
+        <v>-287400000.0</v>
       </c>
       <c r="M42">
         <v>-206700000.0</v>
       </c>
       <c r="N42">
-        <v>-200400000.0</v>
+        <v>-206700000.0</v>
       </c>
       <c r="O42">
         <v>-200400000.0</v>
       </c>
       <c r="P42">
-        <v>-224500000.0</v>
+        <v>-200400000.0</v>
       </c>
       <c r="Q42">
         <v>-224500000.0</v>
       </c>
       <c r="R42">
-        <v>25300000.0</v>
+        <v>-224500000.0</v>
       </c>
       <c r="S42">
         <v>25300000.0</v>
       </c>
       <c r="T42">
-        <v>-308600000.0</v>
+        <v>25300000.0</v>
       </c>
       <c r="U42">
         <v>-308600000.0</v>
       </c>
       <c r="V42">
-        <v>25400000.0</v>
+        <v>-308600000.0</v>
       </c>
       <c r="W42">
         <v>25400000.0</v>
       </c>
       <c r="X42">
-        <v>-339200000.0</v>
+        <v>25400000.0</v>
       </c>
       <c r="Y42">
         <v>-339200000.0</v>
       </c>
       <c r="Z42">
-        <v>25900000.0</v>
+        <v>-339200000.0</v>
       </c>
       <c r="AA42">
         <v>25900000.0</v>
       </c>
       <c r="AB42">
-        <v>9500000.0</v>
+        <v>25900000.0</v>
       </c>
       <c r="AC42">
         <v>9500000.0</v>
       </c>
       <c r="AD42">
-        <v>-327400000.0</v>
+        <v>9500000.0</v>
       </c>
       <c r="AE42">
         <v>-327400000.0</v>
       </c>
       <c r="AF42">
-        <v>-398200000.0</v>
+        <v>-327400000.0</v>
       </c>
       <c r="AG42">
         <v>-398200000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42">
+        <v>-398200000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
-    </row>
-    <row r="44" spans="1:33">
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
-    </row>
-    <row r="45" spans="1:33">
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>2645900000.0</v>
+      </c>
+      <c r="C45">
         <v>3118900000.0</v>
       </c>
-      <c r="C45">
-[...1 lines deleted...]
-      </c>
       <c r="D45">
+        <v>3160500000.0</v>
+      </c>
+      <c r="E45">
         <v>3195800000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4774900000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>3234900000.0</v>
       </c>
-      <c r="G45"/>
-      <c r="H45">
+      <c r="H45"/>
+      <c r="I45">
         <v>3473000000.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
-    </row>
-    <row r="46" spans="1:33">
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>2645900000.0</v>
+      </c>
+      <c r="C46">
         <v>3118900000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>3160500000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>3195800000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3370400000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>3234900000.0</v>
       </c>
-      <c r="G46"/>
-      <c r="H46">
+      <c r="H46"/>
+      <c r="I46">
         <v>3473000000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
       <c r="W46"/>
       <c r="X46"/>
       <c r="Y46"/>
       <c r="Z46"/>
       <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
       <c r="AE46"/>
       <c r="AF46"/>
       <c r="AG46"/>
-    </row>
-    <row r="47" spans="1:33">
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
-      <c r="F47">
-[...1 lines deleted...]
-      </c>
+      <c r="F47"/>
       <c r="G47">
         <v>3234900000.0</v>
       </c>
       <c r="H47">
-        <v>3473000000.0</v>
+        <v>3234900000.0</v>
       </c>
       <c r="I47">
         <v>3473000000.0</v>
       </c>
       <c r="J47">
-        <v>3375500000.0</v>
+        <v>3473000000.0</v>
       </c>
       <c r="K47">
         <v>3375500000.0</v>
       </c>
       <c r="L47">
-        <v>3550900000.0</v>
+        <v>3375500000.0</v>
       </c>
       <c r="M47">
         <v>3550900000.0</v>
       </c>
       <c r="N47">
-        <v>3550100000.0</v>
+        <v>3550900000.0</v>
       </c>
       <c r="O47">
         <v>3550100000.0</v>
       </c>
       <c r="P47">
-        <v>3644000000.0</v>
+        <v>3550100000.0</v>
       </c>
       <c r="Q47">
         <v>3644000000.0</v>
       </c>
       <c r="R47">
-        <v>3941000000.0</v>
+        <v>3644000000.0</v>
       </c>
       <c r="S47">
         <v>3941000000.0</v>
       </c>
       <c r="T47">
-        <v>4006500000.0</v>
+        <v>3941000000.0</v>
       </c>
       <c r="U47">
         <v>4006500000.0</v>
       </c>
       <c r="V47">
-        <v>4203000000.0</v>
+        <v>4006500000.0</v>
       </c>
       <c r="W47">
         <v>4203000000.0</v>
       </c>
       <c r="X47">
+        <v>4203000000.0</v>
+      </c>
+      <c r="Y47">
         <v>4187500000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>848000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>4831500000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1119500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1184200000.0</v>
       </c>
       <c r="AC47">
         <v>1184200000.0</v>
       </c>
       <c r="AD47">
-        <v>1115100000.0</v>
+        <v>1184200000.0</v>
       </c>
       <c r="AE47">
         <v>1115100000.0</v>
       </c>
       <c r="AF47">
-        <v>1099500000.0</v>
+        <v>1115100000.0</v>
       </c>
       <c r="AG47">
         <v>1099500000.0</v>
       </c>
-    </row>
-    <row r="48" spans="1:33">
+      <c r="AH47">
+        <v>1099500000.0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
-      <c r="G48">
+      <c r="G48"/>
+      <c r="H48">
         <v>777400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1127200000.0</v>
       </c>
       <c r="I48">
         <v>1127200000.0</v>
       </c>
       <c r="J48">
-        <v>1187400000.0</v>
+        <v>1127200000.0</v>
       </c>
       <c r="K48">
         <v>1187400000.0</v>
       </c>
       <c r="L48">
-        <v>1363100000.0</v>
+        <v>1187400000.0</v>
       </c>
       <c r="M48">
         <v>1363100000.0</v>
       </c>
       <c r="N48">
-        <v>1212200000.0</v>
+        <v>1363100000.0</v>
       </c>
       <c r="O48">
         <v>1212200000.0</v>
       </c>
       <c r="P48">
-        <v>1417500000.0</v>
+        <v>1212200000.0</v>
       </c>
       <c r="Q48">
         <v>1417500000.0</v>
       </c>
       <c r="R48">
-        <v>970000000.0</v>
+        <v>1417500000.0</v>
       </c>
       <c r="S48">
         <v>970000000.0</v>
       </c>
       <c r="T48">
-        <v>1388500000.0</v>
+        <v>970000000.0</v>
       </c>
       <c r="U48">
         <v>1388500000.0</v>
       </c>
       <c r="V48">
-        <v>931700000.0</v>
+        <v>1388500000.0</v>
       </c>
       <c r="W48">
         <v>931700000.0</v>
       </c>
       <c r="X48">
+        <v>931700000.0</v>
+      </c>
+      <c r="Y48">
         <v>1017400000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1657100000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1139800000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1525400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1581800000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1552200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1792000000.0</v>
       </c>
       <c r="AE48">
         <v>1792000000.0</v>
       </c>
       <c r="AF48">
-        <v>1777200000.0</v>
+        <v>1792000000.0</v>
       </c>
       <c r="AG48">
         <v>1777200000.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:33">
+      <c r="AH48">
+        <v>1777200000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
-    </row>
-    <row r="50" spans="1:33">
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>99200000.0</v>
+      </c>
+      <c r="C50">
         <v>94700000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>504900000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>668300000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>771100000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>836300000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>837500000.0</v>
       </c>
-      <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>799800000.0</v>
       </c>
-      <c r="K50"/>
-      <c r="L50">
+      <c r="L50"/>
+      <c r="M50">
         <v>743500000.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>692500000.0</v>
       </c>
-      <c r="O50"/>
-      <c r="P50">
+      <c r="P50"/>
+      <c r="Q50">
         <v>852000000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>1218100000.0</v>
       </c>
-      <c r="S50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>938200000.0</v>
       </c>
       <c r="V50">
-        <v>834300000.0</v>
+        <v>938200000.0</v>
       </c>
       <c r="W50">
         <v>834300000.0</v>
       </c>
       <c r="X50">
-        <v>300000000.0</v>
+        <v>834300000.0</v>
       </c>
       <c r="Y50">
         <v>300000000.0</v>
       </c>
       <c r="Z50">
-        <v>1000500000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AA50">
         <v>1000500000.0</v>
       </c>
       <c r="AB50">
-        <v>934700000.0</v>
+        <v>1000500000.0</v>
       </c>
       <c r="AC50">
         <v>934700000.0</v>
       </c>
       <c r="AD50">
-        <v>984000000.0</v>
+        <v>934700000.0</v>
       </c>
       <c r="AE50">
         <v>984000000.0</v>
       </c>
       <c r="AF50">
-        <v>964600000.0</v>
+        <v>984000000.0</v>
       </c>
       <c r="AG50">
         <v>964600000.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:33">
+      <c r="AH50">
+        <v>964600000.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
       <c r="G51"/>
       <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
-    </row>
-    <row r="52" spans="1:33">
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52"/>
       <c r="F52"/>
       <c r="G52"/>
       <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
-      <c r="T52">
-[...1 lines deleted...]
-      </c>
+      <c r="T52"/>
       <c r="U52">
         <v>938200000.0</v>
       </c>
       <c r="V52">
-        <v>834300000.0</v>
+        <v>938200000.0</v>
       </c>
       <c r="W52">
         <v>834300000.0</v>
       </c>
       <c r="X52">
-        <v>300000000.0</v>
+        <v>834300000.0</v>
       </c>
       <c r="Y52">
         <v>300000000.0</v>
       </c>
       <c r="Z52">
-        <v>1000500000.0</v>
+        <v>300000000.0</v>
       </c>
       <c r="AA52">
         <v>1000500000.0</v>
       </c>
       <c r="AB52">
-        <v>934700000.0</v>
+        <v>1000500000.0</v>
       </c>
       <c r="AC52">
         <v>934700000.0</v>
       </c>
       <c r="AD52">
-        <v>984000000.0</v>
+        <v>934700000.0</v>
       </c>
       <c r="AE52">
         <v>984000000.0</v>
       </c>
       <c r="AF52">
-        <v>964600000.0</v>
+        <v>984000000.0</v>
       </c>
       <c r="AG52">
         <v>964600000.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:33">
+      <c r="AH52">
+        <v>964600000.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>95800000.0</v>
       </c>
-      <c r="AD53"/>
+      <c r="AD53">
+        <v>95800000.0</v>
+      </c>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>70700000.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:33">
+      <c r="AH53">
+        <v>70700000.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
-    </row>
-    <row r="55" spans="1:33">
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>4652100000.0</v>
+      </c>
+      <c r="C55">
         <v>5522200000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>7272000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6674900000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>7111100000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>6924300000.0</v>
       </c>
-      <c r="G55"/>
-      <c r="H55">
+      <c r="H55"/>
+      <c r="I55">
         <v>7326300000.0</v>
       </c>
-      <c r="I55"/>
-      <c r="J55">
+      <c r="J55"/>
+      <c r="K55">
         <v>7246100000.0</v>
       </c>
-      <c r="K55"/>
-      <c r="L55">
+      <c r="L55"/>
+      <c r="M55">
         <v>7604800000.0</v>
       </c>
-      <c r="M55"/>
-      <c r="N55">
+      <c r="N55"/>
+      <c r="O55">
         <v>7492300000.0</v>
       </c>
-      <c r="O55"/>
-      <c r="P55">
+      <c r="P55"/>
+      <c r="Q55">
         <v>7900500000.0</v>
       </c>
-      <c r="Q55"/>
-      <c r="R55">
+      <c r="R55"/>
+      <c r="S55">
         <v>8197800000.0</v>
       </c>
-      <c r="S55"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T55"/>
       <c r="U55">
         <v>8369900000.0</v>
       </c>
       <c r="V55">
-        <v>8553300000.0</v>
+        <v>8369900000.0</v>
       </c>
       <c r="W55">
         <v>8553300000.0</v>
       </c>
       <c r="X55">
+        <v>8553300000.0</v>
+      </c>
+      <c r="Y55">
         <v>8533000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5389600000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>8916400000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>5396100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5467200000.0</v>
       </c>
       <c r="AC55">
         <v>5467200000.0</v>
       </c>
       <c r="AD55">
-        <v>5158200000.0</v>
+        <v>5467200000.0</v>
       </c>
       <c r="AE55">
         <v>5158200000.0</v>
       </c>
       <c r="AF55">
-        <v>5128900000.0</v>
+        <v>5158200000.0</v>
       </c>
       <c r="AG55">
         <v>5128900000.0</v>
       </c>
-    </row>
-    <row r="56" spans="1:33">
+      <c r="AH55">
+        <v>5128900000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>1011700000.0</v>
+      </c>
+      <c r="C56">
         <v>1400800000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2869600000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1185100000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1386100000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1358600000.0</v>
       </c>
-      <c r="G56"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H56"/>
       <c r="I56">
         <v>1440200000.0</v>
       </c>
       <c r="J56">
-        <v>1322700000.0</v>
+        <v>1440200000.0</v>
       </c>
       <c r="K56">
         <v>1322700000.0</v>
       </c>
       <c r="L56">
-        <v>1325000000.0</v>
+        <v>1322700000.0</v>
       </c>
       <c r="M56">
         <v>1325000000.0</v>
       </c>
       <c r="N56">
-        <v>1269000000.0</v>
+        <v>1325000000.0</v>
       </c>
       <c r="O56">
         <v>1269000000.0</v>
       </c>
       <c r="P56">
-        <v>1443100000.0</v>
+        <v>1269000000.0</v>
       </c>
       <c r="Q56">
         <v>1443100000.0</v>
       </c>
       <c r="R56">
-        <v>1436700000.0</v>
+        <v>1443100000.0</v>
       </c>
       <c r="S56">
         <v>1436700000.0</v>
       </c>
       <c r="T56">
-        <v>1504900000.0</v>
+        <v>1436700000.0</v>
       </c>
       <c r="U56">
         <v>1504900000.0</v>
       </c>
       <c r="V56">
-        <v>1506100000.0</v>
+        <v>1504900000.0</v>
       </c>
       <c r="W56">
         <v>1506100000.0</v>
       </c>
       <c r="X56">
+        <v>1506100000.0</v>
+      </c>
+      <c r="Y56">
         <v>1570500000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1616500000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1577700000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1625200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1671400000.0</v>
       </c>
       <c r="AC56">
         <v>1671400000.0</v>
       </c>
       <c r="AD56">
-        <v>1559500000.0</v>
+        <v>1671400000.0</v>
       </c>
       <c r="AE56">
         <v>1559500000.0</v>
       </c>
       <c r="AF56">
-        <v>1616800000.0</v>
+        <v>1559500000.0</v>
       </c>
       <c r="AG56">
         <v>1616800000.0</v>
       </c>
-    </row>
-    <row r="57" spans="1:33">
+      <c r="AH56">
+        <v>1616800000.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>2463200000.0</v>
+      </c>
+      <c r="C57">
         <v>2499700000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>4091000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3142500000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3527400000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3397800000.0</v>
       </c>
-      <c r="G57"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H57"/>
       <c r="I57">
         <v>3673600000.0</v>
       </c>
       <c r="J57">
-        <v>3448700000.0</v>
+        <v>3673600000.0</v>
       </c>
       <c r="K57">
         <v>3448700000.0</v>
       </c>
       <c r="L57">
-        <v>3540900000.0</v>
+        <v>3448700000.0</v>
       </c>
       <c r="M57">
         <v>3540900000.0</v>
       </c>
       <c r="N57">
-        <v>3338300000.0</v>
+        <v>3540900000.0</v>
       </c>
       <c r="O57">
         <v>3338300000.0</v>
       </c>
       <c r="P57">
-        <v>3725100000.0</v>
+        <v>3338300000.0</v>
       </c>
       <c r="Q57">
         <v>3725100000.0</v>
       </c>
       <c r="R57">
-        <v>4129600000.0</v>
+        <v>3725100000.0</v>
       </c>
       <c r="S57">
         <v>4129600000.0</v>
       </c>
       <c r="T57">
-        <v>4164400000.0</v>
+        <v>4129600000.0</v>
       </c>
       <c r="U57">
         <v>4164400000.0</v>
       </c>
       <c r="V57">
-        <v>4078900000.0</v>
+        <v>4164400000.0</v>
       </c>
       <c r="W57">
         <v>4078900000.0</v>
       </c>
       <c r="X57">
+        <v>4078900000.0</v>
+      </c>
+      <c r="Y57">
         <v>4294700000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3612700000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>4009500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3331200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3012500000.0</v>
       </c>
       <c r="AC57">
         <v>3012500000.0</v>
       </c>
       <c r="AD57">
-        <v>2814200000.0</v>
+        <v>3012500000.0</v>
       </c>
       <c r="AE57">
         <v>2814200000.0</v>
       </c>
       <c r="AF57">
-        <v>2770900000.0</v>
+        <v>2814200000.0</v>
       </c>
       <c r="AG57">
         <v>2770900000.0</v>
       </c>
-    </row>
-    <row r="58" spans="1:33">
+      <c r="AH57">
+        <v>2770900000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>4355600000.0</v>
+      </c>
+      <c r="C58">
         <v>4878100000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6677300000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5722500000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6123000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6001200000.0</v>
       </c>
-      <c r="G58"/>
-      <c r="H58">
+      <c r="H58"/>
+      <c r="I58">
         <v>6384900000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>6239600000.0</v>
       </c>
-      <c r="K58"/>
-      <c r="L58">
+      <c r="L58"/>
+      <c r="M58">
         <v>6337600000.0</v>
       </c>
-      <c r="M58"/>
-      <c r="N58">
+      <c r="N58"/>
+      <c r="O58">
         <v>6359800000.0</v>
       </c>
-      <c r="O58"/>
-      <c r="P58">
+      <c r="P58"/>
+      <c r="Q58">
         <v>6578200000.0</v>
       </c>
-      <c r="Q58"/>
-      <c r="R58">
+      <c r="R58"/>
+      <c r="S58">
         <v>7093300000.0</v>
       </c>
-      <c r="S58"/>
-      <c r="T58">
+      <c r="T58"/>
+      <c r="U58">
         <v>7160700000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7130400000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7487000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>7449800000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>7406600000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>3898700000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>7641900000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3677400000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3777200000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3711500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514300000.0</v>
       </c>
       <c r="AE58">
         <v>3514300000.0</v>
       </c>
       <c r="AF58">
-        <v>3549500000.0</v>
+        <v>3514300000.0</v>
       </c>
       <c r="AG58">
         <v>3549500000.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:33">
+      <c r="AH58">
+        <v>3549500000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
-    </row>
-    <row r="60" spans="1:33">
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>278100000.0</v>
+      </c>
+      <c r="C60">
         <v>629500000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>581400000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>944100000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>980200000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>920700000.0</v>
       </c>
-      <c r="G60"/>
-      <c r="H60">
+      <c r="H60"/>
+      <c r="I60">
         <v>947100000.0</v>
       </c>
-      <c r="I60"/>
-      <c r="J60">
+      <c r="J60"/>
+      <c r="K60">
         <v>1012800000.0</v>
       </c>
-      <c r="K60"/>
-      <c r="L60">
+      <c r="L60"/>
+      <c r="M60">
         <v>1267200000.0</v>
       </c>
-      <c r="M60"/>
-      <c r="N60">
+      <c r="N60"/>
+      <c r="O60">
         <v>1122600000.0</v>
       </c>
-      <c r="O60"/>
-      <c r="P60">
+      <c r="P60"/>
+      <c r="Q60">
         <v>1322300000.0</v>
       </c>
-      <c r="Q60"/>
-      <c r="R60">
+      <c r="R60"/>
+      <c r="S60">
         <v>1104500000.0</v>
       </c>
-      <c r="S60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T60"/>
       <c r="U60">
         <v>1209200000.0</v>
       </c>
       <c r="V60">
-        <v>1066300000.0</v>
+        <v>1209200000.0</v>
       </c>
       <c r="W60">
         <v>1066300000.0</v>
       </c>
       <c r="X60">
+        <v>1066300000.0</v>
+      </c>
+      <c r="Y60">
         <v>1126400000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1447000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1274500000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1660100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1690000000.0</v>
       </c>
       <c r="AC60">
         <v>1690000000.0</v>
       </c>
       <c r="AD60">
-        <v>1572200000.0</v>
+        <v>1690000000.0</v>
       </c>
       <c r="AE60">
         <v>1572200000.0</v>
       </c>
       <c r="AF60">
-        <v>1505300000.0</v>
+        <v>1572200000.0</v>
       </c>
       <c r="AG60">
         <v>1505300000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:33">
+      <c r="AH60">
+        <v>1505300000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
-    </row>
-    <row r="62" spans="1:33">
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>5613900000.0</v>
+      </c>
+      <c r="C2">
         <v>5639800000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5957200000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6108400000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>6145700000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>7077700000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7658500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8100500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7856100000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7815200000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7852100000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7717300000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7270400000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>241100000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>260900000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>203100000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>421900000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>445100000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>367400000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>787000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>435300000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>523700000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>522300000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
-      <c r="D6">
+      <c r="D6"/>
+      <c r="E6">
         <v>891900000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1149400000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1453800000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1556900000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>441400000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>730500000.0</v>
       </c>
-      <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>3255000000.0</v>
+      </c>
+      <c r="C9">
         <v>3229100000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3212700000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3065800000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2869700000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>3190800000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3533800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>3648800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3432600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3385500000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>3285200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3291000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3087000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>297100000.0</v>
+      </c>
+      <c r="C10">
         <v>-212800000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>71300000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-89300000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>150200000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>330300000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>393700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>164100000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>484800000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>555200000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>502500000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>601000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>614900000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>31300000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>58900000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>73800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>68700000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>96600000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>93000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>85100000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>84500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>93300000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>102000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>131400000.0</v>
+      </c>
+      <c r="C12">
         <v>150000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>145400000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>120200000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>113500000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>140100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>161000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>12000000.0</v>
+      </c>
+      <c r="C13">
         <v>4700000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>7900000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4800000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>700000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>52800000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>48100000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>120200000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>100700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>74700000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C14">
         <v>-5100000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1800000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>6000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11600000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>13600000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>30300000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>35500000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65700000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>74100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>79400000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>93800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>96400000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>234700000.0</v>
+      </c>
+      <c r="C15">
         <v>-244500000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>32200000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-114600000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>102900000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>271000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>323800000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>84800000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>402400000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>469000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>424400000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>509100000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>500900000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-114600000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>102900000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>271000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>323800000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>84800000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>402400000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>469000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>424400000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>509100000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>500900000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>238700000.0</v>
+      </c>
+      <c r="C17">
         <v>-239400000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>30400000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-120600000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>91300000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>256500000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>325000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>77600000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>392900000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>470100000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>418000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>507700000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>512900000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-124600000.0</v>
+      </c>
+      <c r="C18">
         <v>-150800000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-143900000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-121600000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-118800000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-142700000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-158200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32700000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-26300000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-21800000.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
-        <v>199100000.0</v>
+        <v>368500000.0</v>
       </c>
       <c r="C21">
-        <v>162600000.0</v>
+        <v>343100000.0</v>
       </c>
       <c r="D21">
+        <v>293800000.0</v>
+      </c>
+      <c r="E21">
         <v>244300000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>247300000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>388100000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>425600000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>216700000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>368900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>458800000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>431100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>523700000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>522300000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>64200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>154200000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>148200000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>189800000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>194900000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>182400000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>171800000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>170500000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>155300000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>149600000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>839400000.0</v>
+      </c>
+      <c r="C25">
         <v>837400000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>827200000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>861000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>885700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>983400000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1002200000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>229100000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>221000000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>2362100000.0</v>
+      </c>
+      <c r="C28">
         <v>2375700000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2412100000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2903200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2794400000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3233300000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3287100000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3338100000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3247600000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3104700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3020400000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2922600000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2714300000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>58400000.0</v>
+      </c>
+      <c r="C29">
         <v>26600000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>40900000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>31300000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>58900000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>73800000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>68700000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>96600000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>93000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>85100000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>84500000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
-        <v>8669800000.0</v>
+        <v>8500400000.0</v>
       </c>
       <c r="C30">
-        <v>9007300000.0</v>
+        <v>8525800000.0</v>
       </c>
       <c r="D30">
+        <v>8876100000.0</v>
+      </c>
+      <c r="E30">
         <v>8929900000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>8768100000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>9977000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>10766700000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11670400000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10920800000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>10741900000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10702000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>10484600000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>9835100000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-24600000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-186000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>117400000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>102600000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>67200000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>77300000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>92600000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>8868900000.0</v>
       </c>
       <c r="C32">
+        <v>8868900000.0</v>
+      </c>
+      <c r="D32">
         <v>9169900000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9174200000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9015400000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10268500000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>11192300000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11749300000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11288700000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11200700000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>11137300000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>11008300000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>10357400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="H1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="I1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="K1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="L1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="M1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="O1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="P1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Q1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="S1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="T1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="U1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="W1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="X1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Y1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AA1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AB1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AC1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2">
         <v>7077700000.0</v>
       </c>
       <c r="M2"/>
       <c r="N2">
         <v>3640900000.0</v>
       </c>
       <c r="O2"/>
       <c r="P2">
         <v>3669700000.0</v>
       </c>
       <c r="Q2">
         <v>1834850000.0</v>
       </c>
@@ -7776,117 +8053,117 @@
       </c>
       <c r="W2">
         <v>2063050000.0</v>
       </c>
       <c r="X2">
         <v>4006600000.0</v>
       </c>
       <c r="Y2">
         <v>2003300000.0</v>
       </c>
       <c r="Z2">
         <v>1924750000.0</v>
       </c>
       <c r="AA2">
         <v>1924750000.0</v>
       </c>
       <c r="AB2">
         <v>1950700000.0</v>
       </c>
       <c r="AC2">
         <v>1950700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
         <v>46400000.0</v>
       </c>
       <c r="C5">
         <v>46400000.0</v>
       </c>
       <c r="D5">
         <v>86800000.0</v>
       </c>
       <c r="E5">
         <v>86800000.0</v>
       </c>
       <c r="F5">
         <v>33750000.0</v>
       </c>
       <c r="G5">
         <v>33750000.0</v>
       </c>
       <c r="H5">
         <v>67450000.0</v>
       </c>
       <c r="I5">
         <v>67450000.0</v>
       </c>
@@ -7927,150 +8204,150 @@
       </c>
       <c r="W5">
         <v>108800000.0</v>
       </c>
       <c r="X5">
         <v>83350000.0</v>
       </c>
       <c r="Y5">
         <v>83350000.0</v>
       </c>
       <c r="Z5">
         <v>100350000.0</v>
       </c>
       <c r="AA5">
         <v>100350000.0</v>
       </c>
       <c r="AB5">
         <v>127850000.0</v>
       </c>
       <c r="AC5">
         <v>127850000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9">
         <v>3190800000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9">
         <v>1599000000.0</v>
       </c>
       <c r="O9"/>
       <c r="P9">
         <v>1761800000.0</v>
       </c>
       <c r="Q9">
         <v>880900000.0</v>
       </c>
@@ -8091,51 +8368,51 @@
       </c>
       <c r="W9">
         <v>901300000.0</v>
       </c>
       <c r="X9">
         <v>1776800000.0</v>
       </c>
       <c r="Y9">
         <v>888400000.0</v>
       </c>
       <c r="Z9">
         <v>827900000.0</v>
       </c>
       <c r="AA9">
         <v>827900000.0</v>
       </c>
       <c r="AB9">
         <v>868700000.0</v>
       </c>
       <c r="AC9">
         <v>868700000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10">
         <v>330300000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10">
         <v>151100000.0</v>
       </c>
       <c r="O10"/>
       <c r="P10">
         <v>170300000.0</v>
       </c>
       <c r="Q10">
         <v>85150000.0</v>
       </c>
@@ -8156,51 +8433,51 @@
       </c>
       <c r="W10">
         <v>136950000.0</v>
       </c>
       <c r="X10">
         <v>234500000.0</v>
       </c>
       <c r="Y10">
         <v>117750000.0</v>
       </c>
       <c r="Z10">
         <v>125150000.0</v>
       </c>
       <c r="AA10">
         <v>125150000.0</v>
       </c>
       <c r="AB10">
         <v>160400000.0</v>
       </c>
       <c r="AC10">
         <v>160400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>11500000.0</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>6500000.0</v>
       </c>
       <c r="E11">
         <v>6500000.0</v>
       </c>
       <c r="F11">
         <v>9150000.0</v>
       </c>
       <c r="G11">
         <v>9150000.0</v>
       </c>
       <c r="H11">
         <v>20050000.0</v>
       </c>
       <c r="I11">
         <v>20050000.0</v>
       </c>
       <c r="J11">
         <v>9400000.0</v>
@@ -8243,51 +8520,51 @@
       </c>
       <c r="W11">
         <v>26300000.0</v>
       </c>
       <c r="X11">
         <v>26450000.0</v>
       </c>
       <c r="Y11">
         <v>26450000.0</v>
       </c>
       <c r="Z11">
         <v>20000000.0</v>
       </c>
       <c r="AA11">
         <v>20000000.0</v>
       </c>
       <c r="AB11">
         <v>23850000.0</v>
       </c>
       <c r="AC11">
         <v>23850000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>800000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12">
         <v>200000.0</v>
       </c>
       <c r="Q12">
         <v>38450000.0</v>
       </c>
       <c r="R12">
         <v>500000.0</v>
@@ -8306,98 +8583,98 @@
       </c>
       <c r="W12">
         <v>8400000.0</v>
       </c>
       <c r="X12">
         <v>5250000.0</v>
       </c>
       <c r="Y12">
         <v>5250000.0</v>
       </c>
       <c r="Z12">
         <v>6600000.0</v>
       </c>
       <c r="AA12">
         <v>6600000.0</v>
       </c>
       <c r="AB12">
         <v>4700000.0</v>
       </c>
       <c r="AC12">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13">
         <v>57800000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13">
         <v>56800000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13">
         <v>21400000.0</v>
       </c>
       <c r="Q13"/>
       <c r="R13">
         <v>10500000.0</v>
       </c>
       <c r="S13"/>
       <c r="T13">
         <v>19400000.0</v>
       </c>
       <c r="U13"/>
       <c r="V13">
         <v>33200000.0</v>
       </c>
       <c r="W13"/>
       <c r="X13">
         <v>66300000.0</v>
       </c>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14">
         <v>9900000.0</v>
       </c>
       <c r="K14">
         <v>9900000.0</v>
       </c>
       <c r="L14">
         <v>13600000.0</v>
       </c>
       <c r="M14">
         <v>13600000.0</v>
       </c>
       <c r="N14">
         <v>28200000.0</v>
       </c>
       <c r="O14">
@@ -8426,51 +8703,51 @@
       </c>
       <c r="W14">
         <v>58600000.0</v>
       </c>
       <c r="X14">
         <v>65700000.0</v>
       </c>
       <c r="Y14">
         <v>65700000.0</v>
       </c>
       <c r="Z14">
         <v>71700000.0</v>
       </c>
       <c r="AA14">
         <v>71700000.0</v>
       </c>
       <c r="AB14">
         <v>74100000.0</v>
       </c>
       <c r="AC14">
         <v>74100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15">
         <v>271000000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>115300000.0</v>
       </c>
       <c r="O15"/>
       <c r="P15">
         <v>145800000.0</v>
       </c>
       <c r="Q15">
         <v>72900000.0</v>
       </c>
@@ -8491,51 +8768,51 @@
       </c>
       <c r="W15">
         <v>112450000.0</v>
       </c>
       <c r="X15">
         <v>189700000.0</v>
       </c>
       <c r="Y15">
         <v>95400000.0</v>
       </c>
       <c r="Z15">
         <v>106350000.0</v>
       </c>
       <c r="AA15">
         <v>106350000.0</v>
       </c>
       <c r="AB15">
         <v>134850000.0</v>
       </c>
       <c r="AC15">
         <v>134850000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16">
         <v>4100000.0</v>
       </c>
       <c r="C16">
         <v>4100000.0</v>
       </c>
       <c r="D16">
         <v>-28500000.0</v>
       </c>
       <c r="E16">
         <v>-28500000.0</v>
       </c>
       <c r="F16">
         <v>-28800000.0</v>
       </c>
       <c r="G16">
         <v>-28800000.0</v>
       </c>
       <c r="H16">
         <v>43100000.0</v>
       </c>
       <c r="I16">
         <v>43100000.0</v>
       </c>
@@ -8580,51 +8857,51 @@
       </c>
       <c r="W16">
         <v>112450000.0</v>
       </c>
       <c r="X16">
         <v>189700000.0</v>
       </c>
       <c r="Y16">
         <v>95400000.0</v>
       </c>
       <c r="Z16">
         <v>106350000.0</v>
       </c>
       <c r="AA16">
         <v>106350000.0</v>
       </c>
       <c r="AB16">
         <v>134850000.0</v>
       </c>
       <c r="AC16">
         <v>134850000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17">
         <v>72650000.0</v>
       </c>
       <c r="Q17">
         <v>72650000.0</v>
       </c>
       <c r="R17">
         <v>89850000.0</v>
       </c>
       <c r="S17">
@@ -8641,150 +8918,150 @@
       </c>
       <c r="W17">
         <v>110650000.0</v>
       </c>
       <c r="X17">
         <v>91300000.0</v>
       </c>
       <c r="Y17">
         <v>91300000.0</v>
       </c>
       <c r="Z17">
         <v>105150000.0</v>
       </c>
       <c r="AA17">
         <v>105150000.0</v>
       </c>
       <c r="AB17">
         <v>136550000.0</v>
       </c>
       <c r="AC17">
         <v>136550000.0</v>
       </c>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21">
         <v>388100000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21">
         <v>209800000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21">
         <v>191700000.0</v>
       </c>
       <c r="Q21">
         <v>92200000.0</v>
       </c>
@@ -8805,84 +9082,84 @@
       </c>
       <c r="W21">
         <v>108800000.0</v>
       </c>
       <c r="X21">
         <v>168200000.0</v>
       </c>
       <c r="Y21">
         <v>83350000.0</v>
       </c>
       <c r="Z21">
         <v>100350000.0</v>
       </c>
       <c r="AA21">
         <v>100350000.0</v>
       </c>
       <c r="AB21">
         <v>127850000.0</v>
       </c>
       <c r="AC21">
         <v>127850000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23">
         <v>10850000.0</v>
       </c>
       <c r="E23">
         <v>10850000.0</v>
       </c>
       <c r="F23">
         <v>42950000.0</v>
       </c>
       <c r="G23">
         <v>42950000.0</v>
       </c>
       <c r="H23">
         <v>38750000.0</v>
       </c>
       <c r="I23">
         <v>38750000.0</v>
       </c>
       <c r="J23">
         <v>38350000.0</v>
       </c>
       <c r="K23">
@@ -8923,183 +9200,183 @@
       </c>
       <c r="W23">
         <v>47250000.0</v>
       </c>
       <c r="X23">
         <v>47100000.0</v>
       </c>
       <c r="Y23">
         <v>47100000.0</v>
       </c>
       <c r="Z23">
         <v>44100000.0</v>
       </c>
       <c r="AA23">
         <v>44100000.0</v>
       </c>
       <c r="AB23">
         <v>42700000.0</v>
       </c>
       <c r="AC23">
         <v>42700000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
       <c r="K28"/>
       <c r="L28">
         <v>3233300000.0</v>
       </c>
       <c r="M28"/>
       <c r="N28">
         <v>1524600000.0</v>
       </c>
       <c r="O28"/>
       <c r="P28">
         <v>1680800000.0</v>
       </c>
       <c r="Q28">
         <v>832700000.0</v>
       </c>
@@ -9120,98 +9397,98 @@
       </c>
       <c r="W28">
         <v>839750000.0</v>
       </c>
       <c r="X28">
         <v>1704300000.0</v>
       </c>
       <c r="Y28">
         <v>852150000.0</v>
       </c>
       <c r="Z28">
         <v>771650000.0</v>
       </c>
       <c r="AA28">
         <v>771650000.0</v>
       </c>
       <c r="AB28">
         <v>783550000.0</v>
       </c>
       <c r="AC28">
         <v>783550000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29">
         <v>73800000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29">
         <v>37400000.0</v>
       </c>
       <c r="O29"/>
       <c r="P29">
         <v>25000000.0</v>
       </c>
       <c r="Q29"/>
       <c r="R29">
         <v>43700000.0</v>
       </c>
       <c r="S29"/>
       <c r="T29">
         <v>47100000.0</v>
       </c>
       <c r="U29"/>
       <c r="V29">
         <v>49500000.0</v>
       </c>
       <c r="W29"/>
       <c r="X29">
         <v>53000000.0</v>
       </c>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30">
         <v>2623550000.0</v>
       </c>
       <c r="Q30">
         <v>2623550000.0</v>
       </c>
       <c r="R30">
         <v>2763450000.0</v>
       </c>
       <c r="S30">
@@ -9228,51 +9505,51 @@
       </c>
       <c r="W30">
         <v>2855550000.0</v>
       </c>
       <c r="X30">
         <v>2808350000.0</v>
       </c>
       <c r="Y30">
         <v>2808350000.0</v>
       </c>
       <c r="Z30">
         <v>2652300000.0</v>
       </c>
       <c r="AA30">
         <v>2652300000.0</v>
       </c>
       <c r="AB30">
         <v>2691550000.0</v>
       </c>
       <c r="AC30">
         <v>2691550000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31">
         <v>-7050000.0</v>
       </c>
       <c r="Q31">
         <v>-7050000.0</v>
       </c>
       <c r="R31">
         <v>-5250000.0</v>
       </c>
       <c r="S31">
@@ -9289,51 +9566,51 @@
       </c>
       <c r="W31">
         <v>28150000.0</v>
       </c>
       <c r="X31">
         <v>34400000.0</v>
       </c>
       <c r="Y31">
         <v>34400000.0</v>
       </c>
       <c r="Z31">
         <v>24800000.0</v>
       </c>
       <c r="AA31">
         <v>24800000.0</v>
       </c>
       <c r="AB31">
         <v>32550000.0</v>
       </c>
       <c r="AC31">
         <v>32550000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32">
         <v>10268500000.0</v>
       </c>
       <c r="M32"/>
       <c r="N32">
         <v>5239900000.0</v>
       </c>
       <c r="O32"/>
       <c r="P32">
         <v>5431500000.0</v>
       </c>
       <c r="Q32">
         <v>2715750000.0</v>
       </c>
@@ -9373,1232 +9650,1297 @@
       <c r="AC32">
         <v>2819400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>273800000.0</v>
+      </c>
+      <c r="C2">
         <v>298200000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>213700000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>210000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>234200000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>288300000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>284500000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>334500000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>322600000.0</v>
       </c>
-      <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>148800000</v>
+      </c>
+      <c r="C3">
         <v>173000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>196300000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>223900000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>185100000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>227200000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>233300000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>222600000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>218400000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>244600000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>303800000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>297000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>296200000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-112400000.0</v>
+      </c>
+      <c r="C6">
         <v>-21100000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>81400000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3700000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24200000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-54100000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>3800000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-50000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>11900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>65900000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-399900000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-54600000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>46300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-34500000.0</v>
+      </c>
+      <c r="C7">
         <v>-79100000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>45400000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-6700000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-10400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-102100000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-83400000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19100000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>92100000.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-      <c r="E9">
+      <c r="E9"/>
+      <c r="F9">
         <v>55000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4400000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>52100000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-37800000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-58600000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-62300000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>10200000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-35100000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-36000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B10">
+        <v>137</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10">
         <v>67600000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>47500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-115800000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-7400000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>52100000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>30700000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-16900000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>63900000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-58600000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-31900000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-101200000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>0.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-58000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-149800000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-159500000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>34200000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>86800000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>23800000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>70500000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>49600000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>126700000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>200100000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>-35900000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-85100000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>38800000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>292500000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-44200000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-41800000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>-9600000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-18600000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-3600000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
-[...1 lines deleted...]
-      </c>
+      <c r="D13"/>
       <c r="E13">
         <v>-6700000.0</v>
       </c>
       <c r="F13">
         <v>-6700000.0</v>
       </c>
       <c r="G13">
         <v>-6700000.0</v>
       </c>
       <c r="H13">
+        <v>-6700000.0</v>
+      </c>
+      <c r="I13">
         <v>-10400000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-102100000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-76700000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-19100000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>92100000.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>839400000.0</v>
+      </c>
+      <c r="C14">
         <v>837400000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>827200000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>861000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>855000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>950400000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>977000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1083200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>205000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>212800000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>212000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>202800000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>196100000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-114300000.0</v>
+        <v>-741900000.0</v>
       </c>
       <c r="C15">
+        <v>-115100000.0</v>
+      </c>
+      <c r="D15">
         <v>-67300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>100900000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>196200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>263800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>284000000.0</v>
       </c>
       <c r="H15">
         <v>284000000.0</v>
       </c>
       <c r="I15">
         <v>284000000.0</v>
       </c>
       <c r="J15">
+        <v>284000000.0</v>
+      </c>
+      <c r="K15">
         <v>270400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>311000000.0</v>
       </c>
       <c r="L15">
         <v>311000000.0</v>
       </c>
       <c r="M15">
         <v>311000000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>311000000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>167200000.0</v>
+      </c>
+      <c r="C16">
         <v>273800000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>298200000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>213700000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>210000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>234200000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>288300000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>284500000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>334500000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>322600000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>950400000.0</v>
+      </c>
+      <c r="C18">
         <v>799900000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>847300000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>696100000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>730300000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>819300000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>983200000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>387300000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>392000000.0</v>
       </c>
-      <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
+        <v>11300000.0</v>
+      </c>
+      <c r="C19">
         <v>-46300000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>0.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-12600000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6600000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-18300000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3800000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-223100000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-5800000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-428000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-918400000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-91400000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-17700000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>147</v>
+      </c>
+      <c r="B20">
+        <v>4500000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-643100000.0</v>
+      </c>
+      <c r="C21">
         <v>-171700000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-165900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-607200000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-643200000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-777200000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-716900000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-713000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-40900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>237600000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>573100000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20500000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-61000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>234700000.0</v>
+      </c>
+      <c r="C22">
         <v>-244500000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>32200000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-114600000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>102900000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>271000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>323800000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>84800000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>402400000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>458800000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>431100000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>509100000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>500900000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="F23">
         <v>-1900000.0</v>
       </c>
       <c r="G23">
+        <v>-1900000.0</v>
+      </c>
+      <c r="H23">
         <v>-6700000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3700000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-63000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-9700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>15700000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2500000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>56200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>161500000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-18400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="I24">
         <v>-300000.0</v>
       </c>
       <c r="J24">
         <v>-300000.0</v>
       </c>
       <c r="K24">
+        <v>-300000.0</v>
+      </c>
+      <c r="L24">
         <v>-1061600000.0</v>
       </c>
-      <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
-        <v>-27900000.0</v>
+        <v>52400000.0</v>
       </c>
       <c r="C25">
+        <v>142100000.0</v>
+      </c>
+      <c r="D25">
         <v>-12700000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-46200000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-63700000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-16600000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3600000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25">
+      <c r="I25"/>
+      <c r="J25">
         <v>16100000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-14600000.0</v>
+      </c>
+      <c r="C26">
         <v>-2700000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-9700000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-20000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>0.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>153</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>11100000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>12400000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7400000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>700000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1200000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>900000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
-      <c r="D28">
+      <c r="D28"/>
+      <c r="E28">
         <v>-728300000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-841300000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1042900000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1007600000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1000700000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-387900000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-42500000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>277800000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-293000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-315800000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>1099200000.0</v>
+      </c>
+      <c r="C29">
         <v>972900000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1043600000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>939800000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>942300000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1067200000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1288100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1458100000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>671300000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>542900000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>699800000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>675900000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>682900000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
-      <c r="D30">
+      <c r="D30"/>
+      <c r="E30">
         <v>-201000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-124700000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-86400000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-283000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-500900000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-280600000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-428000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1365400000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-432500000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-285000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
     </row>
     <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>47750000</v>
       </c>
       <c r="D3">
         <v>47750000</v>
       </c>
       <c r="E3">
         <v>51400000</v>
       </c>
       <c r="F3">
         <v>51400000</v>
       </c>
       <c r="G3">
         <v>60550000</v>
       </c>
       <c r="H3">
         <v>60550000</v>
       </c>
       <c r="I3">
         <v>42500000</v>
       </c>
@@ -10646,119 +10988,119 @@
       </c>
       <c r="X3">
         <v>64350000</v>
       </c>
       <c r="Y3">
         <v>279300000</v>
       </c>
       <c r="Z3">
         <v>50050000</v>
       </c>
       <c r="AA3">
         <v>59150000</v>
       </c>
       <c r="AB3">
         <v>59150000</v>
       </c>
       <c r="AC3">
         <v>57650000</v>
       </c>
       <c r="AD3">
         <v>57650000</v>
       </c>
     </row>
     <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6"/>
       <c r="C6">
         <v>-1050000.0</v>
       </c>
       <c r="D6">
         <v>-1050000.0</v>
       </c>
       <c r="E6">
         <v>1150000.0</v>
       </c>
       <c r="F6">
         <v>1150000.0</v>
       </c>
       <c r="G6">
         <v>700000.0</v>
       </c>
       <c r="H6">
         <v>700000.0</v>
       </c>
       <c r="I6">
         <v>2000000.0</v>
       </c>
       <c r="J6">
         <v>2000000.0</v>
@@ -10804,119 +11146,119 @@
       </c>
       <c r="X6">
         <v>-3400000.0</v>
       </c>
       <c r="Y6">
         <v>11900000.0</v>
       </c>
       <c r="Z6">
         <v>22150000.0</v>
       </c>
       <c r="AA6">
         <v>-16200000.0</v>
       </c>
       <c r="AB6">
         <v>-16200000.0</v>
       </c>
       <c r="AC6">
         <v>45200000.0</v>
       </c>
       <c r="AD6">
         <v>45200000.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
     </row>
     <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>27500000.0</v>
       </c>
       <c r="J9">
         <v>27500000.0</v>
       </c>
       <c r="K9">
         <v>27500000.0</v>
       </c>
       <c r="L9">
         <v>27500000.0</v>
       </c>
       <c r="M9">
         <v>-2200000.0</v>
       </c>
       <c r="N9">
         <v>-2200000.0</v>
@@ -10942,51 +11284,51 @@
       </c>
       <c r="X9">
         <v>-20800000.0</v>
       </c>
       <c r="Y9">
         <v>-29300000.0</v>
       </c>
       <c r="Z9">
         <v>-29300000.0</v>
       </c>
       <c r="AA9">
         <v>-29300000.0</v>
       </c>
       <c r="AB9">
         <v>-29300000.0</v>
       </c>
       <c r="AC9">
         <v>-31150000.0</v>
       </c>
       <c r="AD9">
         <v>-31150000.0</v>
       </c>
     </row>
     <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>-3700000.0</v>
       </c>
       <c r="J10">
         <v>-3700000.0</v>
       </c>
       <c r="K10">
         <v>-3700000.0</v>
       </c>
       <c r="L10">
         <v>-3700000.0</v>
       </c>
       <c r="M10">
         <v>26050000.0</v>
       </c>
       <c r="N10">
         <v>26050000.0</v>
@@ -11012,51 +11354,51 @@
       </c>
       <c r="X10">
         <v>-8450000.0</v>
       </c>
       <c r="Y10">
         <v>31950000.0</v>
       </c>
       <c r="Z10">
         <v>31950000.0</v>
       </c>
       <c r="AA10">
         <v>31950000.0</v>
       </c>
       <c r="AB10">
         <v>31950000.0</v>
       </c>
       <c r="AC10">
         <v>-29300000.0</v>
       </c>
       <c r="AD10">
         <v>-29300000.0</v>
       </c>
     </row>
     <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11">
         <v>0.0</v>
       </c>
       <c r="D11">
         <v>0.0</v>
       </c>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>-29000000.0</v>
       </c>
       <c r="J11">
         <v>-29000000.0</v>
@@ -11102,51 +11444,51 @@
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>43400000.0</v>
       </c>
       <c r="Z11">
         <v>43400000.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>11900000.0</v>
       </c>
       <c r="AD11">
         <v>11900000.0</v>
       </c>
     </row>
     <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>70300000.0</v>
       </c>
       <c r="F12">
         <v>70300000.0</v>
       </c>
       <c r="G12">
         <v>29750000.0</v>
       </c>
       <c r="H12">
         <v>29750000.0</v>
       </c>
       <c r="I12">
         <v>-13300000.0</v>
       </c>
       <c r="J12">
         <v>-13300000.0</v>
       </c>
       <c r="K12">
         <v>-4650000.0</v>
       </c>
@@ -11188,51 +11530,51 @@
       </c>
       <c r="X12">
         <v>-5450000.0</v>
       </c>
       <c r="Y12">
         <v>-27800000.0</v>
       </c>
       <c r="Z12">
         <v>-27800000.0</v>
       </c>
       <c r="AA12">
         <v>5150000.0</v>
       </c>
       <c r="AB12">
         <v>5150000.0</v>
       </c>
       <c r="AC12">
         <v>-23600000.0</v>
       </c>
       <c r="AD12">
         <v>-23600000.0</v>
       </c>
     </row>
     <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13">
         <v>-8200000.0</v>
       </c>
       <c r="D13">
         <v>-8200000.0</v>
       </c>
       <c r="E13">
         <v>12650000.0</v>
       </c>
       <c r="F13">
         <v>12650000.0</v>
       </c>
       <c r="G13">
         <v>-16000000.0</v>
       </c>
       <c r="H13">
         <v>-16000000.0</v>
       </c>
       <c r="I13">
         <v>9250000.0</v>
       </c>
       <c r="J13">
         <v>9250000.0</v>
@@ -11278,51 +11620,51 @@
       </c>
       <c r="X13">
         <v>-9200000.0</v>
       </c>
       <c r="Y13">
         <v>12250000.0</v>
       </c>
       <c r="Z13">
         <v>12250000.0</v>
       </c>
       <c r="AA13">
         <v>-12250000.0</v>
       </c>
       <c r="AB13">
         <v>-12250000.0</v>
       </c>
       <c r="AC13">
         <v>65300000.0</v>
       </c>
       <c r="AD13">
         <v>65300000.0</v>
       </c>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>207050000.0</v>
       </c>
       <c r="E14">
         <v>211650000.0</v>
       </c>
       <c r="F14">
         <v>211650000.0</v>
       </c>
       <c r="G14">
         <v>218850000.0</v>
       </c>
       <c r="H14">
         <v>218850000.0</v>
       </c>
       <c r="I14">
         <v>207850000.0</v>
       </c>
       <c r="J14">
         <v>207850000.0</v>
       </c>
       <c r="K14">
@@ -11366,51 +11708,51 @@
       </c>
       <c r="X14">
         <v>58250000.0</v>
       </c>
       <c r="Y14">
         <v>221000000.0</v>
       </c>
       <c r="Z14">
         <v>48950000.0</v>
       </c>
       <c r="AA14">
         <v>53550000.0</v>
       </c>
       <c r="AB14">
         <v>53550000.0</v>
       </c>
       <c r="AC14">
         <v>46200000.0</v>
       </c>
       <c r="AD14">
         <v>46200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>13450000.0</v>
       </c>
       <c r="E15">
         <v>6750000.0</v>
       </c>
       <c r="F15">
         <v>6750000.0</v>
       </c>
       <c r="G15">
         <v>43700000.0</v>
       </c>
       <c r="H15">
         <v>43700000.0</v>
       </c>
       <c r="I15">
         <v>20300000.0</v>
       </c>
       <c r="J15">
         <v>20300000.0</v>
       </c>
       <c r="K15">
@@ -11454,153 +11796,153 @@
       </c>
       <c r="X15">
         <v>98050000.0</v>
       </c>
       <c r="Y15">
         <v>284000000.0</v>
       </c>
       <c r="Z15">
         <v>43950000.0</v>
       </c>
       <c r="AA15">
         <v>98050000.0</v>
       </c>
       <c r="AB15">
         <v>98050000.0</v>
       </c>
       <c r="AC15">
         <v>43950000.0</v>
       </c>
       <c r="AD15">
         <v>43950000.0</v>
       </c>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
     </row>
     <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
     </row>
     <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
     </row>
     <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-3800000.0</v>
       </c>
       <c r="D19">
         <v>-3800000.0</v>
       </c>
       <c r="E19">
         <v>-4750000.0</v>
       </c>
       <c r="F19">
         <v>-4750000.0</v>
       </c>
       <c r="G19">
         <v>-1550000.0</v>
       </c>
       <c r="H19">
         <v>-1550000.0</v>
       </c>
       <c r="I19">
         <v>-3300000.0</v>
       </c>
       <c r="J19">
         <v>-3300000.0</v>
@@ -11646,85 +11988,85 @@
       </c>
       <c r="X19">
         <v>-23650000.0</v>
       </c>
       <c r="Y19">
         <v>-450000.0</v>
       </c>
       <c r="Z19">
         <v>-450000.0</v>
       </c>
       <c r="AA19">
         <v>-2450000.0</v>
       </c>
       <c r="AB19">
         <v>-2450000.0</v>
       </c>
       <c r="AC19">
         <v>-96650000.0</v>
       </c>
       <c r="AD19">
         <v>-96650000.0</v>
       </c>
     </row>
     <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
     </row>
     <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21"/>
       <c r="C21">
         <v>-151150000.0</v>
       </c>
       <c r="D21">
         <v>-151150000.0</v>
       </c>
       <c r="E21">
         <v>-224750000.0</v>
       </c>
       <c r="F21">
         <v>-224750000.0</v>
       </c>
       <c r="G21">
         <v>-78850000.0</v>
       </c>
       <c r="H21">
         <v>-78850000.0</v>
       </c>
       <c r="I21">
         <v>-205900000.0</v>
       </c>
       <c r="J21">
         <v>-205900000.0</v>
@@ -11770,51 +12112,51 @@
       </c>
       <c r="X21">
         <v>32200000.0</v>
       </c>
       <c r="Y21">
         <v>-24850000.0</v>
       </c>
       <c r="Z21">
         <v>-24850000.0</v>
       </c>
       <c r="AA21">
         <v>4400000.0</v>
       </c>
       <c r="AB21">
         <v>4400000.0</v>
       </c>
       <c r="AC21">
         <v>72800000.0</v>
       </c>
       <c r="AD21">
         <v>72800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>12000000.0</v>
       </c>
       <c r="C22">
         <v>4100000.0</v>
       </c>
       <c r="D22">
         <v>0.0</v>
       </c>
       <c r="E22">
         <v>-28500000.0</v>
       </c>
       <c r="F22">
         <v>-28500000.0</v>
       </c>
       <c r="G22">
         <v>-28800000.0</v>
       </c>
       <c r="H22">
         <v>-28800000.0</v>
       </c>
       <c r="I22">
         <v>43100000.0</v>
       </c>
@@ -11862,51 +12204,51 @@
       </c>
       <c r="X22">
         <v>112450000.0</v>
       </c>
       <c r="Y22">
         <v>367900000.0</v>
       </c>
       <c r="Z22">
         <v>95400000.0</v>
       </c>
       <c r="AA22">
         <v>106350000.0</v>
       </c>
       <c r="AB22">
         <v>106350000.0</v>
       </c>
       <c r="AC22">
         <v>134850000.0</v>
       </c>
       <c r="AD22">
         <v>134850000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23">
         <v>-100000.0</v>
       </c>
       <c r="H23">
         <v>-100000.0</v>
       </c>
       <c r="I23">
         <v>-950000.0</v>
       </c>
       <c r="J23">
         <v>-950000.0</v>
       </c>
       <c r="K23">
         <v>-950000.0</v>
       </c>
       <c r="L23">
         <v>-950000.0</v>
       </c>
       <c r="M23">
@@ -11944,51 +12286,51 @@
       </c>
       <c r="X23">
         <v>-1850000.0</v>
       </c>
       <c r="Y23">
         <v>-63000000.0</v>
       </c>
       <c r="Z23">
         <v>-31250000.0</v>
       </c>
       <c r="AA23">
         <v>-250000.0</v>
       </c>
       <c r="AB23">
         <v>-250000.0</v>
       </c>
       <c r="AC23">
         <v>-1650000.0</v>
       </c>
       <c r="AD23">
         <v>-1650000.0</v>
       </c>
     </row>
     <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>161500000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>-17500000.0</v>
       </c>
       <c r="P24"/>
       <c r="Q24">
         <v>-50000.0</v>
       </c>
       <c r="R24">
         <v>-50000.0</v>
@@ -11998,153 +12340,153 @@
       </c>
       <c r="T24">
         <v>-9150000.0</v>
       </c>
       <c r="U24">
         <v>-245100000.0</v>
       </c>
       <c r="V24">
         <v>-9150000.0</v>
       </c>
       <c r="W24">
         <v>-42100000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
         <v>-1300000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
     </row>
     <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
     </row>
     <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28">
         <v>-231500000.0</v>
       </c>
       <c r="F28">
         <v>-231500000.0</v>
       </c>
       <c r="G28">
         <v>-132650000.0</v>
       </c>
       <c r="H28">
         <v>-132650000.0</v>
       </c>
       <c r="I28">
         <v>-227150000.0</v>
       </c>
       <c r="J28">
         <v>-227150000.0</v>
       </c>
       <c r="K28">
         <v>-193500000.0</v>
       </c>
@@ -12186,51 +12528,51 @@
       </c>
       <c r="X28">
         <v>-65850000.0</v>
       </c>
       <c r="Y28">
         <v>-387900000.0</v>
       </c>
       <c r="Z28">
         <v>-100050000.0</v>
       </c>
       <c r="AA28">
         <v>-93900000.0</v>
       </c>
       <c r="AB28">
         <v>-93900000.0</v>
       </c>
       <c r="AC28">
         <v>27200000.0</v>
       </c>
       <c r="AD28">
         <v>27200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29"/>
       <c r="C29">
         <v>233450000.0</v>
       </c>
       <c r="D29">
         <v>233450000.0</v>
       </c>
       <c r="E29">
         <v>266100000.0</v>
       </c>
       <c r="F29">
         <v>266100000.0</v>
       </c>
       <c r="G29">
         <v>203800000.0</v>
       </c>
       <c r="H29">
         <v>203800000.0</v>
       </c>
       <c r="I29">
         <v>257050000.0</v>
       </c>
       <c r="J29">
         <v>257050000.0</v>
@@ -12276,51 +12618,51 @@
       </c>
       <c r="X29">
         <v>156050000.0</v>
       </c>
       <c r="Y29">
         <v>671300000.0</v>
       </c>
       <c r="Z29">
         <v>182850000.0</v>
       </c>
       <c r="AA29">
         <v>152800000.0</v>
       </c>
       <c r="AB29">
         <v>152800000.0</v>
       </c>
       <c r="AC29">
         <v>180800000.0</v>
       </c>
       <c r="AD29">
         <v>180800000.0</v>
       </c>
     </row>
     <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30"/>
       <c r="C30">
         <v>-67600000.0</v>
       </c>
       <c r="D30">
         <v>-67600000.0</v>
       </c>
       <c r="E30">
         <v>-32950000.0</v>
       </c>
       <c r="F30">
         <v>-32950000.0</v>
       </c>
       <c r="G30">
         <v>-67550000.0</v>
       </c>
       <c r="H30">
         <v>-67550000.0</v>
       </c>
       <c r="I30">
         <v>-27700000.0</v>
       </c>
       <c r="J30">
         <v>-27700000.0</v>