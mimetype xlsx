--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4113,51 +4113,51 @@
       <c r="F28">
         <v>641900000.0</v>
       </c>
       <c r="G28">
         <v>648100000.0</v>
       </c>
       <c r="H28">
         <v>638600000.0</v>
       </c>
       <c r="I28">
         <v>691500000.0</v>
       </c>
       <c r="J28">
         <v>457100000.0</v>
       </c>
       <c r="K28">
         <v>467500000.0</v>
       </c>
       <c r="L28">
         <v>492800000.0</v>
       </c>
       <c r="M28">
         <v>568800000.0</v>
       </c>
       <c r="N28">
-        <v>679000000.0</v>
+        <v>695200000.0</v>
       </c>
       <c r="O28">
         <v>650500000.0</v>
       </c>
       <c r="P28">
         <v>823200000.0</v>
       </c>
       <c r="Q28">
         <v>331000000.0</v>
       </c>
       <c r="R28">
         <v>661500000.0</v>
       </c>
       <c r="S28">
         <v>465900000.0</v>
       </c>
       <c r="T28">
         <v>414100000.0</v>
       </c>
       <c r="U28">
         <v>494500000.0</v>
       </c>
       <c r="V28">
         <v>635200000.0</v>
       </c>
@@ -4807,51 +4807,51 @@
       <c r="F40">
         <v>99300000.0</v>
       </c>
       <c r="G40">
         <v>129200000.0</v>
       </c>
       <c r="H40">
         <v>109100000.0</v>
       </c>
       <c r="I40">
         <v>103300000.0</v>
       </c>
       <c r="J40">
         <v>79800000.0</v>
       </c>
       <c r="K40">
         <v>110800000.0</v>
       </c>
       <c r="L40">
         <v>98900000.0</v>
       </c>
       <c r="M40">
         <v>97900000.0</v>
       </c>
       <c r="N40">
-        <v>395900000.0</v>
+        <v>229300000.0</v>
       </c>
       <c r="O40">
         <v>103200000.0</v>
       </c>
       <c r="P40">
         <v>259200000.0</v>
       </c>
       <c r="Q40">
         <v>305300000.0</v>
       </c>
       <c r="R40">
         <v>318400000.0</v>
       </c>
       <c r="S40">
         <v>381200000.0</v>
       </c>
       <c r="T40">
         <v>390800000.0</v>
       </c>
       <c r="U40">
         <v>379700000.0</v>
       </c>
       <c r="V40">
         <v>322199999.0</v>
       </c>
@@ -5355,51 +5355,51 @@
       <c r="F51">
         <v>815700000.0</v>
       </c>
       <c r="G51">
         <v>813900000.0</v>
       </c>
       <c r="H51">
         <v>803700000.0</v>
       </c>
       <c r="I51">
         <v>867000000.0</v>
       </c>
       <c r="J51">
         <v>677700000.0</v>
       </c>
       <c r="K51">
         <v>694700000.0</v>
       </c>
       <c r="L51">
         <v>721800000.0</v>
       </c>
       <c r="M51">
         <v>845700000.0</v>
       </c>
       <c r="N51">
-        <v>1189200000.0</v>
+        <v>1205400000.0</v>
       </c>
       <c r="O51">
         <v>881200000.0</v>
       </c>
       <c r="P51">
         <v>1261800000.0</v>
       </c>
       <c r="Q51">
         <v>981600000.0</v>
       </c>
       <c r="R51">
         <v>968700000.0</v>
       </c>
       <c r="S51">
         <v>944500000.0</v>
       </c>
       <c r="T51">
         <v>864900000.0</v>
       </c>
       <c r="U51">
         <v>881200000.0</v>
       </c>
       <c r="V51">
         <v>1213600000.0</v>
       </c>
@@ -5423,51 +5423,51 @@
       <c r="F52">
         <v>274600000.0</v>
       </c>
       <c r="G52">
         <v>220600000.0</v>
       </c>
       <c r="H52">
         <v>165500000.0</v>
       </c>
       <c r="I52">
         <v>228100000.0</v>
       </c>
       <c r="J52">
         <v>38100000.0</v>
       </c>
       <c r="K52">
         <v>11800000.0</v>
       </c>
       <c r="L52">
         <v>13700000.0</v>
       </c>
       <c r="M52">
         <v>16100000.0</v>
       </c>
       <c r="N52">
-        <v>308500000.0</v>
+        <v>324700000.0</v>
       </c>
       <c r="O52">
         <v>307100000.0</v>
       </c>
       <c r="P52">
         <v>418600000.0</v>
       </c>
       <c r="Q52">
         <v>138700000.0</v>
       </c>
       <c r="R52">
         <v>126000000.0</v>
       </c>
       <c r="S52">
         <v>22700000.0</v>
       </c>
       <c r="T52">
         <v>22700000.0</v>
       </c>
       <c r="U52">
         <v>37800000.0</v>
       </c>
       <c r="V52">
         <v>370400000.0</v>
       </c>
@@ -7199,91 +7199,91 @@
       <c r="L3">
         <v>20500000.0</v>
       </c>
       <c r="M3">
         <v>19500000.0</v>
       </c>
       <c r="N3">
         <v>28600000.0</v>
       </c>
       <c r="O3">
         <v>29100000.0</v>
       </c>
       <c r="P3">
         <v>19400000.0</v>
       </c>
       <c r="Q3">
         <v>32400000.0</v>
       </c>
       <c r="R3">
         <v>28600000.0</v>
       </c>
       <c r="S3">
         <v>29700000.0</v>
       </c>
       <c r="T3">
-        <v>29000000.0</v>
+        <v>29100000.0</v>
       </c>
       <c r="U3">
         <v>29200000.0</v>
       </c>
       <c r="V3">
         <v>31600000.0</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
     </row>
     <row r="5" spans="1:22">
       <c r="A5" t="s">
         <v>92</v>
       </c>
       <c r="B5">
-        <v>35600000.0</v>
+        <v>-8600000.0</v>
       </c>
       <c r="C5">
         <v>69700000.0</v>
       </c>
       <c r="D5">
         <v>82799999.0</v>
       </c>
       <c r="E5">
         <v>49200000.0</v>
       </c>
       <c r="F5">
         <v>39600000.0</v>
       </c>
       <c r="G5">
         <v>73100000.0</v>
       </c>
       <c r="H5">
         <v>76700000.0</v>
       </c>
       <c r="I5">
         <v>67800000.0</v>
       </c>
       <c r="J5">
         <v>56600000.0</v>
       </c>
@@ -7293,65 +7293,65 @@
       <c r="L5">
         <v>80700000.0</v>
       </c>
       <c r="M5">
         <v>70000000.0</v>
       </c>
       <c r="N5">
         <v>150800000.0</v>
       </c>
       <c r="O5">
         <v>117400000.0</v>
       </c>
       <c r="P5">
         <v>78400000.0</v>
       </c>
       <c r="Q5">
         <v>368500000.0</v>
       </c>
       <c r="R5">
         <v>150800000.0</v>
       </c>
       <c r="S5">
         <v>95600000.0</v>
       </c>
       <c r="T5">
-        <v>142000000.0</v>
+        <v>148600000.0</v>
       </c>
       <c r="U5">
         <v>147000000.0</v>
       </c>
       <c r="V5">
         <v>150700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:22">
       <c r="A6" t="s">
         <v>93</v>
       </c>
       <c r="B6">
-        <v>65300000.0</v>
+        <v>21100000.0</v>
       </c>
       <c r="C6">
         <v>98600000.0</v>
       </c>
       <c r="D6">
         <v>102699999.0</v>
       </c>
       <c r="E6">
         <v>76300000.0</v>
       </c>
       <c r="F6">
         <v>61200000.0</v>
       </c>
       <c r="G6">
         <v>96500000.0</v>
       </c>
       <c r="H6">
         <v>101400000.0</v>
       </c>
       <c r="I6">
         <v>88000000.0</v>
       </c>
       <c r="J6">
         <v>75100000.0</v>
       </c>
@@ -7361,51 +7361,51 @@
       <c r="L6">
         <v>101200000.0</v>
       </c>
       <c r="M6">
         <v>89500000.0</v>
       </c>
       <c r="N6">
         <v>179400000.0</v>
       </c>
       <c r="O6">
         <v>146500000.0</v>
       </c>
       <c r="P6">
         <v>97800000.0</v>
       </c>
       <c r="Q6">
         <v>400900000.0</v>
       </c>
       <c r="R6">
         <v>179400000.0</v>
       </c>
       <c r="S6">
         <v>125300000.0</v>
       </c>
       <c r="T6">
-        <v>148600000.0</v>
+        <v>177700000.0</v>
       </c>
       <c r="U6">
         <v>176200000.0</v>
       </c>
       <c r="V6">
         <v>182300000.0</v>
       </c>
     </row>
     <row r="7" spans="1:22">
       <c r="A7" t="s">
         <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>